--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -826,51 +826,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e0695d88a1ad75c5aaa53ace156ad61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701e54882255db3bc1e52a26e083a0b22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1e1f5a907f0f332a7c0593f0a287263.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686ec339d9fe6724e2a07b0c356267df4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffbfe72ab83f93d6f8c628c0d81245c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916247e567fa9ead12f027e213a611876.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd7b54bc1d5f6fe279dfc83a12242867.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f68d2cfe767383f5a5dccb71f37a5788.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8d05d240bde78ce2eefd8fc2e5e0859.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa0cabea1b0c3dec1ccc6911721125d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbefc92b5930bee40600948896e9bacb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0550dbaf0e42f99d6615cc58e64ebf512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb86ae98fc4aad8e4eebca7276e14fe13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d23a1346753c0e014b563bfc15c663114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b084f5dea3a28c50c5dcb446eac24d215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5254c8d96518ea568e23d6e72aaec516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2ab128e001964d318ee9b012a5f4e017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9985d87ed01819b2346b897cb2c7631818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3427cd719e009af854a00961b0c201e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1826d8b5f1f639167c1c89ceeb1cd15b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d5f99e22c087170242b85e6036100f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93706fabbe94e18849d1ed5cbeabfd7722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7a6058056fdcb6be5b92f7479ed69323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cb41ae7b289da9d54451c97800ca3b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ca3a361317fcd2d22303bffa1d841025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d08cb94de9862527f8a6e1654d689f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6601e0168c050d567c6d0a6dd815575527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff747a7e4675d8e3cb0922d741a3d5228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df62420b4d2563049b5049737d2459e229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a290a9d810c81ccd3e61d5f24f454030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8ae6e8ded9647710a849e0501ba49831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cce69042107048e4da7203d0835148f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4910cd451bddd21e02c30939a93efe4b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da45eab57c4a731a19b2b0aaea50624b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdae46c325aec5e06653d322a3fca7635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061679a0b09b84cfce6886a681ccf17e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8442f94647ea3c3d0be7bb7ad07a35d437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8200ab0bbb965d2a86560e3d77bfc76638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0d4a897856a10673a53917a9e9565939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8ed83b019ad3def46cb24ebd3efe9740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0224e58523e83828172536034d388541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3339a8b2579e5fe0c13a42e471108942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa345d9b57789f8582f6543e4afe573c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9cc1407d00a148ec3cef83e8f5300c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d7af61bf308bba215a9716918a87f645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcc02bc62259cfeaceb036353aa4efb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4650027bbaa6183ec540cd6a2586ee47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa8a85c455b3b26c2d29f0bc3e9290348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d684da4c6b18ccdf02d4622e52539ad549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fc0dbe52516185f6613d5ebb27059250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bb11f20a0b5e2989ada7d37633e0f351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981d92031ea97397ce1324a5e2626df552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d27b2f2874ae025e4663485a16d23e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0fd570cb35087dc32d093555a456fe54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0712992e27dca1f9a9da65943a1b1f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2654dea2e7979a638efc4e3b1790afd156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670fa60b6aa9b797583ce3b1e6f517e357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a6f7600885af174ad0b4368212c50558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92259117cde820a326a38605b2d423c059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542e13841674d874190b37350f76116d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c186ddbb8e2f75e6ede6f9ca95b1d3a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bfb74996d2b503450f76e4592e578462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23796c67c6fc254226b4ff64e3b0f98c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781a796cd3c1741b3053dc3916eeb57464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95192524d2c66c7a168c09457721eb565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0adc5da190813c565d67b84bb752d3266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce08ffaa7d0329ae741e2f3deea5e09b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7a12275d7bf3338244831894c263b468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375f2d18c33be569afc63a4853051d4269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9facbfc14406e6c753112e0c689160be70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de64c6fbac6d823bb566316430afd9e571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bad9c5c9eba13ff590f61ad173e4b8c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375eacf99f58781060ea3f174a418b2b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0462d0edf0dce4ebc42b68753cadf91274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15669ab840581fc10a39aa328cbcd2e275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d271af33deff35f1ba3456a047c2a2b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ab254134c62625242dc209da6810cb77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d811862acb741f13647cbb6d46e35f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5202a8be3d52c003a50ba9425c974279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a142df96a48cf13e6a02a6b911713e7780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08088bcefa95262ba660553f9e0187e981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d59e03bfa525431b0058537229c0c982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36024fa35a899267b47c14e5050efd4083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d480dc43b3daa3a7523a33d8a716bc9884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edad75c345e8553f721d641806552e8785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0bf2bfadf11d028b6051518731998f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819bc3665a36d68af6dd339c74d5cddf87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bb524250cee48deb215b8238773e6d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d86852c67157a06a312b0bc915e81d989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da06a066e7f1494e90be81d69ed6e5d990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d532abe52daac141b072f052a8717c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01aa5f981f0e7fd4b1717a8fdd021fc92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eed014ab0a26b996ef289789d50c3c793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b672c09909dcd742d4279e108fcb8a0a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c77c4a10aa980b76b401919782c269595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5eafd71de6b7140fae41d11c1e58f796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9174756cc9d3cc25847cd50722a20d197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffc19535cf99d880619371fc7d0ae0398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8691628662b3af783e832e104b84fe099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eca50710bdd8888052fe13e0cea571c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e3ec8ca8ca5391fc46013c76a6aafc101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9de9e7d888c86213040f40866328deb102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841602e4274528e842102a335d89c9f4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3356744572b628cfe14a9875ec1c2dc7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa89aa185a441ea3c3ddaf7c04c0486105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e87ac38e50679747d088373096d1d1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc256d9434268dacd405ac85a8645c5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd400495ce993bd11e4104378f3206b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c69bd58f3fbaeb7b8ee085bc02af1d0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d480814a9cedf1bc0a461eae545374b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66f9876bdb24a30c8c694f3aa8d5f1d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a118def996825e6b4e4bb1f4e64d4a7e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb49a12d5810f663ee32a2a2d2ee1e0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61655dc70cc4d6562323f25514cbc19114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4016ded5237e05c2ac4475d70072385115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f324c3d055d08c9285d6dc7c7aa49d0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684e7a350fbda8e10e33fcdf82c6742e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188545bff8f91679962683ac78eec940118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a71376ee9a99b6b948606d98fd306fb119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af69d04a715ff7da0ee74be9e092a497120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40485e656245c625cb4474c0c6b05984121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e205cbc488f513f680ae1462231fe578122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d5bb3620b768e3bee87e265ae28d67123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be08c96e4ba3338d81f3daf966fca62d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5103530c170b0ba0d7d8e98487a11ad125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971a07a9232147ccb4f055f9e8edb3ad126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f91467b1d1707e6c4b7b5399e52a89127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a438f7ad2ab5ee8347ca10c6c8975f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b02578b868615e6f5cd8b3927e684e4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41333c28e949a5cc85df6573c595dc72130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef18535a59f686dca9c5726f196ac96b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195fea054679229c9dd73625d9ca387d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9b4d82bc5c1cfe3b3ee57dee67e033133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae64aa0d91f626f2146e6f38e51cdfb1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813c1588e36e84b6de285049855e0b62135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad3bc1edd228b0f772d3b6621c56f41136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbf0e955bf1e7cccfdccd0c58f79c22137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73182bca3023c6075ccb64641b52003f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d452f25159dd5bf1ba02440d9e9e9add139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb6fadc556576de8df80a796f32b6a2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb25d560dd07bb8e4b30a98a33ae17f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a3f9be0780943ea4416ae881590d36142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686fc2bc2398c64e6a9b6b16cfe16a8a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1c090ec41a86bb32e83acdde213f1a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027c220a0b9705d278c7a341573187d3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a34ae8060f483f0d08505fda202dc31146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b228e91da244b0e682297ce4a8f1d0d1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e5d052e3a2f5f0a978745abc1d0a2e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec23b4def1943ec268649b9f067febb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25409fb55c53191ef157f9780a83ac54150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee834907578ee9a20b799432585c942151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36c5768569c1959996c79d787a8a552152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9911112d90810dcf9c453a34a73262db153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd7589e36ab694c26170c5b0aa52550154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaee2b94418570e3692cd22196e98e6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd2897fd8bfd44e61213eb69121d7e6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31adc8366bf5b611bf42f49a8d553e21157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5e70915210ac00e68e9ec9868fe532158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fee928df934959af63af7ee94b91c9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e80c7476ff7647b8e88764535cfbd89160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23b091bbdf7e0b2f94710ec7dd87714161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d56862b538bf6c158d80b77d24253f5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b1844a4be2423d35675bdd51c121e6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff682c1c624ad86be146901d48acdeb6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4407d5c5be94ddeb8758ffbec8968b93165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0509db1af52bcc51c1d89c423bf1103166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdebdd154910c2aa08ad65df9f27b3b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db8d7c67bcc37b48d09dab9f2b2e4e1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d99d8ed24ee1c989bf3980ce3bfa85169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a86e3e382e61da9e1b7a910ceba2bf170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8380c68a000a2c21a81f825cdf36af85171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b1939a914866b618968fbf3cf823cb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5416435722f271f21d89ecb25e216ee8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1c13480e9cb1a21ace2e9401a43728174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fa01f4b62c93a0e616ceac0be302db175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74f8f964e741e31d9149a2e02296e91176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c92860ea965a6829ff720ac694c0a0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3adaccd729339f799d80709e491444b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6445378d140f5fb9f488dc8639268014179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e21978616980fea58bce0908ce5d90180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e640e8efebb98c1500f6a2d96c8adeaa181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7515d535c61b6a159feba8dfba95b65d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c19429211bd5b324c7b91e01af3e10183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8f47e671b7d2316cc98b23405e2a21184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fa898c95547debdd4d4e6db5bd886f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ccbcf67df393ae4220506eba92d2cd186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15689cacd14126e91e24cc61dea0085d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2c6c8c84242bf33cb4538c04face98188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa866fc69bdaf36eeedcda49d6e7b11b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8560607af0d17b3d5007c8a3a87e08190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4818e87e0db8c32b59f1b4afa90dc459191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df0ee845562e870ea7f5dae1737e34c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8394aa35023d6dc566c53c994a8429193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad8938f959f0bc5704d4a8ca5540597194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188a14b1f298f54b43f72a2a32a1691d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aad5a55e69d6901870da0da7ffb2e3b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8864251b15d1b330151c28e00e4865ff197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0143db03efccbbebb83c7e3bf1c6dd52198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca15fdfc36cd3324ca89705ef481194199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc7af7773c380a6059554a417166f38200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19125e5224fecc85520b19fca681f476201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dea30508f4f4fb720146d4be325240c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b61678aefded6bcadd87b9f0078e1d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d32277992b32fce9e1d8592ff3bfef204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd069b07e718d1aafff8bb2bc29cb067205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b585412642acf51e68d66b43b6529d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b382252434ec1345ec6627bafb3b01f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4460982e2a99fb5a8d5f18808dd9b7a5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e515a4f5c626e3dbbffb6bf1b51b76c9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d183d55484e3c7f6203668dc14ae37210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f34bcfb83a9dfa5044f985b49358b8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929af0fe2b7a83c067a80eb38afea2b5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f88ece54ef3fa40bd28a431665fe727213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db512ef79ad0da258a0cac69cd1d932214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e056734698c7d5d4dc69cca606116e4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b913d5e0efda170e81f5471a6d3b43216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a241754196e090a638d4ab2a77a052217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba7f9bc9d48e41496c19eaccbcc875c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51676b48fbf2eaa3949ecf2d2529d3ee219.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1c87ac85eae008e987b9969ee8b73f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d3d48bad83aae06d01b28fa19e1ad02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec813924c5e91e384e9627b4bab9b2013.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e58fe383d4689b3e2ee784cfaaffe14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f432a85806e8d33470e33e8963ec325.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b3242534cfbad790a6816ca311d09b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c8a56ccfe839d5b8199d5ce7f153b57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ec660278dce7674f055eb0d01035508.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5da9659514986b1789abd14cdcdb0f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a5834e49330ca69ac3fc05ba232c9f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b91d15f68f806152ae042dd1b0c2ed11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e182544313d80c39a6f44c0a30f018312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602cebc9bd664137915ef87a77b8364913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5fbeb335188a65f796de27d52f45ae14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb707ea770fd40fec55bc963219e9a3715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa3fd2e5b9cf42b130bb94f8560762416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36538875f8973d9d3e61f539c1b884017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cfcca518fb5f771bca574646b9755c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125e27d995f47bbf4cee106f0e352dc419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1b38388e45bd87c3c0afd271178e0c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dde4241c715593a33ac6930de32a7c221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881f7382ff3dbbdbb609f7bbab04401b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913cbee00655d12a4d629c0c0264cd8023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273e9a41df6a50ae80154cb75813c35224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313f6250d469b12455ac2ca02c59ed5025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bca44fb664169bce086f2a7892a44a126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a7a0f863065826e92efed4db4f169d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1782f483a05fe822add2cb1a25e63e628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a00c81c3d69b1edc4e532639753611829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f3cc4c7d3c5be5fdfba191fc60686a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96816c62e14648b7c6fbdaa790513a131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2e275172acc8cc08c5a8751e7a9eb632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934e3334ebcfe75f84ca41d6f5ddc4cd33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b25ae0e67f3b6fb5e4a1a722a052f0c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c20f0cb96bba437b61c2f33ad055fb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f2b56f66e0bd7f171d83cebd6be61736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1133bcd0c7f5aa1bf6e1975310fcb6f637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc02865852b909f32c91ca9df9a114838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba250397250a3de31e5c7d4846a6126539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156315f1ecbd7de6fceec3245e8d308040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d6bb8bf48fbd9bcffb268187087a1841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8db8e98d6d46488934feddf4958d44142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20855b5d2d4e22ee4819b41e1c96224143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d113777a54d51343fec5e5b9a04d7f7b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ce646f9af1c06f0e479833db76472645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5afabeba3672949e1328098c13026b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eba26392b81241a7f84391f387257a747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02297126cc69a14b2620f05632898eee48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6f27289c3707b781d0c3bf461bf96d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe364f91249940d4b4387ccd3acc49fc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184dacdfe350d834be061489904659c451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32031f32fa5c96ae491541ecceca4ab52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4762ad14829747cef6c87c7eff0cb2f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db34d42779d6611a9de777cd019a3bb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c790e9a02ffcda2d671120e88f07eac55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5be7c9374ff309955eda600b8678c656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4497f3dcfcfb45248a263110a5e43357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e73dd69e74163b6b1fd9c74dede75e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854db3ab5821e88ba865441c1480d96a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af15c8b7c30d28e66c263328e2f5e67e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3a4e4253b72d013287f2a06d52ab6161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4df80141f40da70604ffddd5d5f398a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f148bfd563ea0a372b747eb1e40f715b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2993bd7556f8e293a208903f0cbd8464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a82529c215c91cb9e0fb8871e9e09b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f11c0e413ff48c4a65cbd9e58ef8f266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f951fd57027dd56d5b9becafe3a2444767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856d6e00a32d2a60013ff8b85f78bac068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9512bd2a9dad63f0c067422156db3c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ad6b5d5656e70f823273b31ba6282970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd16131428071bbbb0d4456b38b1bb671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaf8a38b4e7f743e0eb74856f1644dd72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8dd937f500dc7e7a90e61cc501cad273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22059759c3b991a5ca564e1cfa393a3174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2cbf6d0a63aeade357013b8ec30ea175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4a777af835df92717e907118a4c2ba76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45839173911d9cd23d4eb3800b588c0177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de05aec7d9ce70a66bc9a31bf12e8aa78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060a381a0d9e0af00078d6bc7aaaa61079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59862adf51f4bd226b1b6aa7ac118e4b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657d512b044df0bd7cbbf1e2af67a3d781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97491d45318bae8ce31fb93600d90bad82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132af375f65f01e9cbfcc9ae2115629e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0462f513a4661002a17c3dcc4bcb6a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dd32c98eebf97a02a92bc3b5e3f70e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076cc3a150ea744db1f738b797b7d46986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1636989a0ffa0ce259f78104ce706b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4170a41187cc7cda7684d2c6df13598188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d30fcc9d8a978e6fe11a500a75ab55089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a32ca8c5c3a0b39d4a21434503002290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74902336074dffd268532d226fe457a591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2209454dcd193e2e040e3e43dd8965f992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cea7bfa15a65122522112be72b954793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3d3a8591acbb36880bfc86b911070894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f5db724f04d0a5dd8fa80fe7f595db95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4e57afc4dbbba87169b6ae9377155896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e635d75ed584e6b1983b5459cc173ad97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37149f801470302d453fc68e1b9056398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff84e9301a9e7dd5dc919a49dfb18e2a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048526cc8fe8e1c5d6c0a4ede4297dd2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bc59abf2db0f52a9cee08a17168c09101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf29908ad68b97b1309a0af47483ebf102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bce6e7ee40f3062354447f0092b449103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d7c2d4a505fc56349261b11deec7d7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f867120483f64d5aea222d23a16fbdb105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61644b57f036fbfb23b848306ec4cb82106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b90a14dd254da89f077c878b702699107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328169133898c000690e89bad61e9ead108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305a7a91a4ae71c98671673ac9af2bfb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c4c3dac14c1fd2ae57e5cf7d49da5d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582a13cf50a0ad5f07ed6c5698aa7a4b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b605fe8143485b40193e31022395ed0c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693c41ca104334a83bf0283814a60f09113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd4ee5b33451a6ca483d312855cd704114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5177d359b5c399a5ce1b1c659b974eca115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9923a98b613eeeef088111326bb9b19a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f645c9d9535f8f08d8987468c07a184117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1ca32abd94d5086893ec3c7a8a0b39118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1087abf895a7dc760aa51450e16a9b31119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d322fcaeddcf6eae7b68878c03d8672120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc127ac3efff0bb569c6739970a7589121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c1bb2d598dd6154e42ec37a91b05c3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2061424ea845515e26fdd0167bb551123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b7b8b61e0894cc148130cb42de34d3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1670853762a455bfc93cbf2f62048f7d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d53ced880535dd105af6448b260f0d7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ee27d8dcbcaaefb0cfce78de12cb96127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c831edd9d62786e308ae829f005241a2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31533a0f791503555944511368c0eee129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72522a131cc6d223398fe41812d0947e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ea5918cfd53effd62d446b176035bb131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf3bc1d567a527bbf656a8bb902893f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97380a613389bdec56504df24f5fd341133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9a27a81c0fa4aa5af07ec8e151e19a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efac217173d7bcf4365549497268a315135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8795ee123b13577db0bf23a970f94e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e868e3f670324316e4647336878778e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd49869f5f9b4827681478d06dca184d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d579816a08bb49be9e826e1477635480139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bde9f80743bcf2ca9cd20532c365b07140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86fcf1ed530a39d8597165d55c5431a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b847e34e8af6a461bb36edf6e297f834142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4535af6573ecadda17c335ee9db7b9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a94d123360141658c1fa679a808cf0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407d29ddfcba2816be7962922b6abcec145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a04cb3a96a4350b579f82d26968c892146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64826bb038d8f83b8526de8919dd6d3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c344925e35a151b4867be9b6f8b9b1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fe947a923e4bd1e9516dcec179f5ff149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f340320de7883fd7a4dd0eaf36ae12150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2370aff1f50182a19bb8a59efc62acb7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64bf88d2e4de5d9af8bf768208547e5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5479cc9b474addfb513045b734c8f70153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407f380851f027feebb17d3771922ba1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5e1ee6a3afd6705c92808c11c70b1e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4ee76207e6e33aafd5d9176fe471fa156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df2f26840be64bcae59d228d6b452bb157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0227c99aceab7450b2990a9ea3bb8f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9622a39361241a89d282afca3cf7e12159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a91c43ca4a85763449e4a0129aa267160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44b2a6048dc0279a6a9e48e323fa4de161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b431b6b397c23748d75ac46eb9b1ee17162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e61abe650a042d747a5f4f3238f00c5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33211bcfd1f739d445e431da3b1f55d6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b672ca7240b1192858e2577708fe8b38165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f9384a0aff839c2085f3071f34ee70166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a94c650526c155d701a26f0a1affec167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa234d8016a1c983eb27a67afdf1dcb3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3f9985cfddabfbd109e6f8086cda30169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aef0894ac364712fde9d9af4c1787b9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4034f8cd144fc910124bdd32e09b14b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10106dee406c8ae9a2fc65b195a43e3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823980072d378d75e110bfe7649b0fc7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0834ac0a8e083d436d480c0612f31f1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2731dcca1cc424a7e105f791eb6aa8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350812d06a0e9fab8925fc3ba86b2681176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edea66cf4ef5ec803fa68db074733cc5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61571242533337987f45c89c87e7270178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1a1a2aa6ff2aeb42e4fd03a7f29e8c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb3a27f04fa136b12db9185967074a9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69ee0f563ca6f130ed234a8f5a54d17181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c5a1ea52e25d6a1d13af62d4fc0a85182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d82b7f34bd062a530f4b46cd8a0b41b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea22c7809af3741f4c626edb224d55ca184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4c0ed9f9406c69d8fefe67969f91b2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646cb5b4129c1ad764a9e319a71eed05186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc36ea1df1c8fcb31c2a4b75512d8a05187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dd803af70858d98028c55b6cf249ba188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc85da13cf584636616052ef043277e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77720aa09fea9604e69ba1e22b8bfae2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6fc79b943807f87b9549ec290f703f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe712cfa71e1fa1138f35c3ad91ddf0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdd589e068f39721acfd98f15d31d26193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b5b2fb6a68b5228bcd38c3513214e7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fd8bd7073e85dec2b5d3320de07ff1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c51de0fd633ef6369ecd28bd9b1e62196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999ddde82c518dcc21b07e039e5ffd56197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068435556e7b4ea7d33827876e08f967198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abf5789a1813a77a347a6fb800e6ab1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da02d02b5f9f6fa8dab1dc92954eabc200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1b715bddced23ed30d76816cdffb26201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1dc16e8937b8bf290d29880a686659202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e906787e8a2c018fa33fb2aac8642cbd203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc732499f7a6ca501d1f23b00786d058204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709278892dad824a20751f1a506f1e9b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bb201a0a1c3bf2a426376bf45c1d25206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd24b7f0c418caffd51cbbe18c585b53207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afa5b1e404d75a9b7277392dbf6cd1c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b19e669eba888fb39adb253592b102209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68133f448088d132d67376fc73532bd4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd4d3296480d9be8aaeee6d78bc8a0c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f30b9c8e02c4c63961ac80b88f7fbfc212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c02fc2e0ac85afb273cc1a7dbee5765213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51140b3dbb7f0ee9d14b1a443853a681214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b39c483d3f99333a32f7aadf2bfd12215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b05e8aebf9c78b705dd938c41acc53216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705f09b96a9148a104be180d50f86110217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e9bd8b2048c6ea638bec564f55d8d5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690fa9c3c5b9fee3f02b447deef852bd219.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>