--- v0 (2026-08-23)
+++ v1 (2026-10-10)
@@ -826,51 +826,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c870ef801882aae6b50057543473ac1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0d3d9ff4ad4c9fa33b7d57514659332.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8438315bf59738b8592098461591bd0a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6b758209458c9a07b3653c24f90a154.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8540e401cee9044caa3d70b7546b70c45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51101422941b5f03903f6027f3763c826.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b3efe7f20549e7f94d97d0e0992f3a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f61481d87a6d643329dfeeb264675128.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7a2a2ceb2755afe1d36c009464f3e59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc340751bbdd06a287815ca6a205b2c910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144869347ba29d4a9bb83f2743da1de611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021e946bda175845a717940a529e7cd412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96570118c6a16a2f9879926459fe4c6b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517973544b01c5ed262d81e09b5cad9c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced3bb1278d78b9993dacb2111fb99aa15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d002147d94f9933755decc5c37ff4bfc16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b936df88d6018be86577e83c8f060e017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0334cb4edbb2818e647ef7a6ab4cf318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd1b52b52fdb3257332f5b1f4390f7b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a4d7d760c12574299cfd5da644a8ae20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf9e25a866cd592435bb344c7084cab21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20738cd9fa5719c895867cdca866a90222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175ba566de5026585c4480fe6323047723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fba70c0800001203add483a9fd8a1524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5418820d61df49759f05f9a48ede705225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23db38c3c0dded5a1811790b99f1c6626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778ecc538af775d52ccef7983ea2d2b427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fc91ec2292c6dcc26abaeb5e26032928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae9c7e3fa728e71b9468d3f0e8ac21629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1110f95065b731395743dabed42b97f630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a01f3344785bb6a090465abc7e26fa31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68da22e01125fa76050572eed6e8728032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11da8fc4b3cd1f66fec71619f4ebe0f033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258e51c42f87d77221bcfc26085eda3a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b3150dd810ea88a9366555e5f8148635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10facaf9bd58c6eeb2649567f78d122636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67147f6a634f743de04f50e00ff8592d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9714cd879ccea4e42de5d2c92eb1472c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78483ace68050d22efdd1fae9bf4843139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c4b84fc14d57a4f98098364059eb6d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500806b6305b911e5f3151f48a4712d941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c70b33ef95dcf023c67ab30bf383dc42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5abfbab803bc6ab3240234a1b4095cf43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add0475f5326c486fa3a8b7af91c456544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2286e71bfb62474acfe7fd52b54dd16245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa0ee40e9f7d629dc71a540272b799646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9608c0ca24cccb30816aa2a3d6155947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927f22be07a1a01c456b1fad15d8a01d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a4c77caf441e119cf623ab607ad2ec49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af94b9f835da536f1655877804c3560550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c1542833d5fdf2fe9b147b18e38a3c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fe73eb6d48a5a6e621bbcee21de3cb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4490ef5b71da5ace4ffe27d4c851677f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9d7f210a0d18e71c80daaab379f43854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d432748c88b1c937035fcb12d5c59fb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0ba0d5f0d1f53680a39eb91173d06356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d70e0519bb77128f39e4036b186ba0b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697aa577c38fb37009cb349d40cb1dae58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74718efa31c6536666f85115389d18e359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f45077125f21fe131b6bf98446bee6f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe12e6a074ba6b2aa7fd284d6231b1261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dd6f99507c1a2087dce38b336df44e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e56991c60ad31b51b10223db01764363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b25e470fed809feb1f37c5eb30109264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb16e2ad1467be9cbdc1a10a24b88cb65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db593bb044b3c3e70c3112d60835d7c466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bed55131e9eaf5466a20a654c1063c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0127b89692cc03e5c10f84d91e63b22468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c4e7a4e4715b39d95219db15b0226069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b1f03ceb5eafb56fdd0aeb3ad0cd0270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74deef8aa54fbd95c27bd84ad362996771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae793f7db67f7e25f4ed236d2774c9e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df62d9e288573e6b8503ba2386e4d43573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4398786fb5bb71e8fee28b38e2917f274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb0b53ce3bb5be8954a3e3fbf86841075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03821359d34c773bfffba6279b0907d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ef2d5f1a574cc8bc5e44b1fa28597177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0eb597744f6b2f0e886371f57f7d3378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17058049ba9f2d505770bf6e1b82c6f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d42a2edcef4f48b74c5e7f6aed520480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7e0a218450b3318a662e2e3af503b781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e95690e7de7a5398513638e856424d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de04f005ca92c6df1c502c4ebd1d6cd083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32212fb90c0b5ce073bd9d4d7ef8109684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c4d5afb4a0c01ec9a8d33a9473cd5a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcf5038be7e4a099c6a53398412316c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9211412dea7d823e5b34c42929ca7ce087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7177b4635bfe2285a19240c0b55216e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab3d85d8d7891f1370300b6c71e47a189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7caaf53d105576a6a6c213bc40310c390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb322ba5c3250484397d5c05e5592ec191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072029747fcccb6e7e6eac7773ce414192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1481c66a9093e0a0f26730bdeb92f51c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba68f08ad599fb525e6df0e6583c1e394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33a2bd16a7e50d527cb0fdcd0d8b92e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0142456fdb1cd9e12c943e876795ccd196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2d89d59193f1543f444fdfe81cc3a097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a450f248e8caa0307f2b2b406fe3693698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf30cab9ecdba310d201f9f0ea1295f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d4291251afbad34c58c28fa965be8f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f974f7c2cf1e2df60d8907b21d00ae29101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e3cb212b7d21d36c3117f254355611102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40e7e1245e55db58066504e46d602b7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d369e806c64b0db082068177c77534d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73f99ab6d40f32f10f13da41ee52bc3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca72752776956694ab7c96b10015ec6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700812b0e34570032df1643f7673061f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872d57d4b0a2622d2a4e30ad566319ef108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5920d5f3c6295310175712573eaeb9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5639ed68be53a8acda02c4b6990d1c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7809cb6eb119a29f8160303d60c322111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73342e4d92d90c4553e9861b347e243c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1884dcd94226e5c75f9e4e6e79c18d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b891675ce54b3da64fa0b81fe7641e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f4cbe16155d09d9c1a1aa16c3a6294115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db7e751739728092a7b75bfc33f7109116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4666af5fdb87833398d5584fd25f0ff2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c94a4ffb448e6901fc0be4437cae86118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c54d438c30fe07ca8986abd7f900154119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8860b07c3999c28bd9c83188bab391b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2a25a09dc936fc0a6499c4092d00bf121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2437a891b3d938277ea57713c2acff6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fe9a7b3c64076575b116647b0201de123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d94df4d06d1cc30585c86085891263124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a086252ca3e85d6b5e7fef1b09dc90af125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dc1235c72db22c57cbc02c0d0d9bc6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263503555f462b58315e3763d16c33b0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4e665edbe5a6087a743a2d05e2cc76128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99cb85cf04073515d3ec6067d75acf1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7763bfc1a1b0fba8991002cbd90355130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6b3f478c6865f27e7b153db5f1cf46131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6fa23b999c8e05d2ab5fb3802d3a24132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d5e24c86d5c13e5f23b5b49b2de7a5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b53c941dae4d9ffdf77e510626437b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde073725651ddcb9bf54762f12881ae135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d04c0fe7773fea91e1537731743a4f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bb0b7b644c96bc468d5d5c926b6491137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638023d1aed00912d46f05227045c423138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be6da69be8540cc3db8c483504770f1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258901c97e598927421c820d6afb72ec140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672920248ec054e5473aec117fde0613141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f771791e15e0981bf11626ed28b42dec142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ca7f7f1c6721de4ad7adb8eb3a098b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0623d5bfed934c8fb819c75c1df47a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7718fae4d95071004eebc511786990145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a89004ded4b8e91827a45bbe60a203e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8631752277b33a3978188507ae3d8fa147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1bb42faa981ec50c04cb24e7640a80148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884a17432a501e0f4f0d2dc93fcf2dab149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3e315ccf60578783a035ee2f5d86f5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2e82959a0d5d5b5fc71dd1d1ccf308151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1efa3a62dadf17e3970d5ff4da60357152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622ea988157ab83cbaea6b592968a06f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a1654be08074fb4ee893c196c0cc21154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1220691d36571bd5fde717c443344dd4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f64337470cef072c8057d510ae5d69f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c983608c90a818cce50e26d73abe34a7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23231bc6eeb510fc34b0b755259ca1b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8aadb272dbe260fa9587d921e8b5d3f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b102b577a65ff0185762b883e6e9c781160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84620d4e9b8154442abcbc29e0433c7b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914cf847bfd889cd8482b64f4d091251162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b162a58e86a56a2ce3f06b084f309635163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da2e0b429867ad6ded9e79987e047ee164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9922f87388c7293ff482d9fbed17b0d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cd1de5be3d44d153ed41d908101f9f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce54e9c8d85732b397d632ba14e887a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be130e5c582bc204ac030040695bac6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527e03f6f1d2c71c58fa5091cc29d136169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b1fc26ac23d8ddf3ceeb38838069b0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cc2c5987251f3340174558442d890e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ba56cdac97cd9ed6c3e16475659c9f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84684c03ed82f90698606ed0437c69e3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23de6afbb5a117189e29d8ebc098fd74174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880a3de24b21c0cd230f44b22a6f3357175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63949efe49b117d2ebeca7a70921ca69176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d801a39bc8e2a4ff0e95bc2671de11a9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bd9a2533263cc6c5f7e65d6ead4832178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7c8b9f076911bd32a34f8caf81655d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e6a259d838aeca2bed0c0a820559c1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ae6aca54d9fcd5e4ab930c13539cd2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57229233cc12929997964eb9255ad488182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c5ab577bc8285568f6744d295ca75e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59623b1459bacd5b3a2ace6f8be25863184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd38be154ca567b7a036b9892f9d692a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2052538fa52a15fe3b5d66e2cd92dc186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c74ba878d5f66af4c82fe74f2fbe7b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8fb3c852c1dff1f064d0c84ad52a82188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb434a3139c1f0e65a52091d767fff4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170f50817eafb812347e0fd466fae202190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98eb374cd4d5379adf891731455f3056191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f642add9308df3d63fac7c0fdf446f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af22c4d0c34475391642a041e438a0b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b240894b77a4498e1a9594df4c1776194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ffc878bf957b61c59c91c0a7e2abc4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b9a2d1c28e0451de6635987e240583196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74a07b22ef905c18bf3122ea38d9c2f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a35066909ef61d58e2d68a02c74939198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38828eed23c4df8d60a74114f8bbf137199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1be48821a67ee589d126e7cc30608a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae44e848cbf73ef3370a472edcd8f97201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cea4b343f345d4797fff3c6385cfd91202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fedca250ae11990b2ecf87190bc5d4d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369100e7228a3d49e31cfbf6c972197b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1f3bd46abbf3728f58c8821aa234d9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cebe441e21d1acd92d418141f04f00e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a881ef28f84afb1c4c678134af541509207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f056d9db961924b291b0b5c90677ccbd208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684fc5dcb5edc29024057ae9ef1368d5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab12b82ad9a3c379f07caa30f906fb78210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36553ca7d0146df0cb7a854151094612211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fdf69e4f969a66f3462952cd1be2ae212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79871c97956bcaf7643f4e0a360272f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c873d85985ed5db45b063379c9cc8f1a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faeb2f070231c26c00f7b0061f3ec74215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ffe0b97850c45ba2691475febb914f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdabe22d6e0900bfb364b1b0fe09216217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2928c244669144338ea1cc63b166915c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ddd3dd7c8c67d3c9a8104a4c809267219.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0b9de1d713bf2fb5981de77fa821971.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15306d100c6d1584a91790c28bf07fd2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0eb9785e802bc3566c366808b3744dc3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cacfa3712582501f06c8007419f211c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9f5194e1df219fc680ecbb7b15b11e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dd1a63130e4fe96a81192588c020d46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e692d79e5896bb695c3d530af19a25987.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ed318b2e6b1b07fa9bdaef3bf19b6c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01aeb6902805a4613a1e6e028a83538c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83709c35b61abbd6fafe7df8134877110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2b56f4cf9c83a332f0425adef49b5511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475372a3312147945726ed3e3c4b386612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e834ee9fbd581e8e825463f0749305713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a5ba1758cf333c76ed84ef7e62beab14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05a705c321f3c374d049418306e62d915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e7917d2fa7a3dbf03cb52e8018f5ee16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b23f25c05cf710ae6fd60dda2b7119417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62430addd426e0e7cb6149b5b4205a4218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c50597bd3a32f05c739632b7973e1d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bf18476768fa8cce598a84b46d32f520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87da63026b9d8e62964204e68368d60321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c019e7221cf9923096cbd887aef422ce22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcbb2c124981502f786e07fef69701623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22aa9d8cb3e549bfc14c7c4df82762324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d2b17c2ae530d568f59fe8ca1b2f1625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc72e24ea92c1880ba8e1b4ac6eaf93f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc9257d3aa852da586ab457f7d63b5227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31840670e0f0c76bb5fbad58f035f7928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ab8e14d14765bc160f3e143c46851729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d55aed181d286fcbb3c5ab4896b52530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bbf93f1b59ed64a6785cd98875f7ce31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f4b302f222e558872c623f02c219f132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b762b875fe3ae9bf35fe75b0a813ec7133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f0f5b6a3df3184fa0d0c37cb8dd16034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cb248a6c1cd7d0f6d92b8ca693609535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b834ff0532c03598560272bf6e5962836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1927843b139a72e9671c2293fb5b27037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3eae07df6e68be859ee7c939243cc9438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc1db68afb047316fd0d6164cf8b0f239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dfd0d91ee5246b96c8e2b6435e375440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3352ef44bcdb563ce6fb57842c9afa41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796720c412240ae753551b4c1234203142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e79fdfe22943d500ad6efa2b1bddd443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b732df7a1514024cba93ebe3c2e5195844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7811c20deeb05223d93cbd315ecabb7545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3192d1c1eeb093d61504929efd8da66f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29824e6db5be8d62a343869d9303d1a047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db5848101bd27ca0fbe8e8efc6a87c248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba95dc7b58502fab870f6719df567d8949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28aa50b4a32ab55b88a8a69822762e550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf0178b38ea68d0d4929afb2b0feadb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ebbca67e70ca157db5973c3ec306a552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c11281abf7dbd572e575298495936553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad4d8da81845c2314bca16ae92b105854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6741e773c38a6ed2dcb5c32a6b061ac055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e512cf1aad588d77ddcc0d08315a82dd56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a0d05dd58715a21865c5f6ad9e3b6d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cf932f8850865987337e64459b715958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4cab02ef165cbef163117ae8be582a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f658e7e7770c63df916ee9ee5992a360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab459af2d53a4ac95419e54bd958579861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baadfea3fd788b65427c3106b19c7aa162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e33819d5df861ef21ac8d535159850363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359c47ae7c12ce20ff94b83f678c804964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8947e206db0f05f20f1fe2b762563965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ceebd51d531a68291a7b75142c5761166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd53d68af4f8ac6b25f9d2ab9c94f8267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13701212d4e6749fee7ce93a0789f08268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d5a3600030b7a9edadeae012a95d9d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91012084ac875661e1fa3f1cf32933670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f68ae5c630bb00ed9f0730b33ab01d871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c2089905cfbaa1490b64386e9df0ac72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2779c606be876e10c5ad8bbe609d0b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1865df41554adcba1d139f33675f1d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c29ba56de0bb234a0a3110ef65358bb75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe63a7f49860c081dcdc4bcfae05413276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6e38cbac86c64b105282f1ad9bd22c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928405225d5130161f7601e7979d334a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e57f7db8bf5e5e8b7f3ecad2c224de79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39896310a06cc97aa6b3c809f7d9d62280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cd7c5121ec42ecfcad84c1fdab8f8381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9723176650c6fde7e606ecc1b29f734c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d155c75d7502b764c7b8fb589e5bcc3783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe43a590cc7d050d0594a21efa89223b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0166a03a42748c0825defaf586bffc1185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c0df413bad635383b635dbd190474486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec5b3c6afc26bbeb9b1119ce094a33a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7846de3797a367deb5248da4b62e3ad688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c64bbd6682ce07263f7c3d737becd189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e37dfae904714b477514271b9c0101d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420cb4b62d78551f2b9d53e61c7e4baf91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9b1ef06b39ec036a24e1c7072a5cb992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db19e3a3dc3fe426504ca063b1df7f4d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d49f99e4e45594848fa68b69687ca2d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f485f5f5c707cf74f161f9cc3ff6e91e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db44927a2dbc8d081fc80179e09e985696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300f02930144fec9036bd66d7666422e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f321a9357e9d9c894b53402566f05e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb7ea2a6acaa47e13cd5bb962f4728599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5467b2689509842b31587a198b8ab79b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f87e280b391146d8803ae50c5028383101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bf3100a9bf966a0ca37154497b15e4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14832bb2261e68a470e3bb5d8a86c12103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc25d3c6ef5944ce0537815d253214de104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661ec94583b044fb678e6f031c56ac38105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf8d7b3eb32c95f22089697ce0dc913106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b506031af82f3e8136b29d40cf9a79107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587c9759748e910c59203f30315236de108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bb2135c4a05b639117682a34c88f93109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f933c3814267ba898d27330091814e9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2feffd338df304f94fa63679819e3f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076746df71a175d738daec9051d42cb5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d040c48c21b6aafbf94f7688e78cc6b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef08733c73d0de20b6aaa9b03e66526114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a72dbad65672b200906129daa358c34115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7771d3e3995ab414f04783e8e6846fe116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35ee21f3c5d9e1be15855e62e6b6f50117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22ef276313e3bc5d667060a62f7cc54118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a32453cb9a5df7e732dbb610866f849119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a954e8c13637ccaf871062d048c9b7ee120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b1ab78a764e705e4a515366ad14ad6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92ffb896bbf145fe842356aa4e09d65122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d802f342e80f9d6cf0b6c266a08724123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf83e28a2deea51b238e1d8aedd9b011124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc06207c0b50b4f380c46a4a04d0343125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3540186f914cf4c6a1c60743e58f7acc126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383706b5b7ac998c20debbd1f347d93c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed57d128e6be7abdbf2dd6e86bdc2e87128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dba19fcc8406ea59f0accf331da9f1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa24e0138a211f8ad179a96050915a4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c7a716597e9859fc8440244cfa633a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01d64a7b0f11ccbf32a94f2283bd1a2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f568ab5501e5c22f417fe3cc54899360133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89e5e6db505b801e3961bef814c7da6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ede9416ac41f9ec381cf27ef141878135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b09aec14bde562b4bff47622bbdfd6c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d204ba1950c8be748d123c0f7f113e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2dee35f0e8849e33fe4c731c4daf57138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d48f48eafe4ee1abe97a4465922fc5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1082224bc3080dfec4b774143da0457c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9493397841c5a1e64be4333ef98c3822141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3c1eb460a841c86d3e906b3568d6b1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5c9b7ca6ad43a8889205c52ad82dd9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8b539d47a8592361d5414268157c76144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2009e60ef3b187040f57b976083f7485145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35711dff1c96f1a2ac8fbfae43f81234146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c7ea3aa5ec1a4f321c242d24b50f39147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6318a54ce804b437b8ff8944293b24148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1d0f57a9ac01cb9bf68e989a5247d5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e8479dceb88e018b278d057f13421c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b800014f1ea1cde448364865f8b920151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434834df0aab49b858a0f206188646e0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833a230398c2fe389cb53dab2db2e3db153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6db378f0831f964bd7626af329fb44c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097b353c5756a2873ebe4c6a4f53c0ac155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9114db596617ba090742ae9d196a880156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb5a3afcec79138823ffa53797188e0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3956d1a59e164074903f06c10897a397158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd4d62b02aba606d0882c8de31d2f8a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a68af88653b7a0d924eddbac3ea36fd160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c516a0d3ba2830e262b1fec5bd9491e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be518f73d6ea3f5b0cfcec2ec6e8d5e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769c2e1d55836074a1843d2c0967722a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9396179adbfb677d63908f902af0db31164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb611e4e81e4c80640d5d6d8e8bbe082165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf6692184a10786e6eef45894d3ebfd166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8794adc7f05d63acdcf42166c4c66a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fb266d4ce1cc1b5ac1e9f5fdc754cb168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f618eeee31c1c0c2324b271abd0b41eb169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad67e3feaca01bcf835f32421f8ee8ab170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dddb72b52e49b8f47965bab7e319a8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b809f07f8244416a8e3c5d002c23ffc1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0ab3b3fda641698dcacfa17e0c0f58173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ca1a1ad8ffcfddcffd77909c137338174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b918c7ff3ced27d0b1f5e586f0c90f7c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d9b0523d14dca027b3f9abe3aab975176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11f5f12625916336004bd86144c56a7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da478bae2081ed8ad01a3da756dd14ad178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5a2c3799d1dc921ab8aecdd5a9ffcb179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5bd4a4561e6ff25cd61e2865da1e74180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3cb55f6c1cea273a121387ca5fc15b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179f9f55b4644e43cfd056376e7ec6cd182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe6010aecc730e620d7d7fe58bf37d6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16ea4884933942634f91451d10be77f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84282d9a33c8b617bede897879213ce8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a87b888b6c2d30f6120dc7bf2c2558186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bf6f124c06be5b696ee74e482e899b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76694163411267919da3e6928cc51dc9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc96693e26c11cc91dd778c5e0f570c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebef99d92f5d75a472e89e4a1ba5e73190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6862808a29cde9d43208f09fd9cb07b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68e3a593cddea453dcabdfb80757ee9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b21c713532dd7c2683fd363e6a9b14193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f044092807f802e7992f4757708e3cd194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdded270556b400c5f45decd0ce3ff8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475cb71e927b98be006bdc57f286e6b5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98790b02fa938738c3d8884ab845d59f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80aa8d715b74febb275feec86aefc06c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8aa297ccdb00ef66472ac2d9f7fd22199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6301b980b74248cacc369356129aa7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e7c13dbf940a5d81da33219368271f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24399c90e4a52cfbee0edced301e141202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a8e289b40a22986f8f5f1bffd57730203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a367c214871fb45f132af220886fa861204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf66a00f337f8f037a1c60fa302abbc3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3420f798f856010c0a45667d2e28b4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1eac115024563d68a86917926778218207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd5c72dab418b60db51ac61bf9b9e7f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f901fc826bc2c3cea86dc682ff6032e9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81faf7729f8f312dbfb35a9b4ea6bd42210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6122af51114cd56a765af413c6d6ee6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cf82eb885efe51cc094fa59a9314ce212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4302327047fab10a9bd7e1f03397aa213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6979236c9076365ec36943beb5fd40214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf42e23dee8f855181a0e95d5ac205c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a926f6d6e8600b2e54970fd576276f4d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be8d4eb3e9a71a0311a3d2449fc6d97217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc41b647377c9eb46ec7c561492d2b5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad80c2ec81c8565ee192ad3920590401219.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>