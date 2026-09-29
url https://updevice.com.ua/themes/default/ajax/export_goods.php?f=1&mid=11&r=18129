--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -826,51 +826,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d284ccad4e21884378a5edf93055fc5a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e2980c7e197defc93cfbad0b35d7ef2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058d8bbae3196cabe1d730b1977fca673.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb01f91065c4e8c1b9910f9e015056f74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c4b7e1a4d6f5cc7a10cbdac9c3e5925.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7304e116458ad366c687cbfe081b28286.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5caecf837284474ce2cbe4118da5787.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39416855d881cd25c4c5ac33f32a72ae8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9187df2b0506062c5987d12510ebfc889.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d302475bd0059f2986cf3bdbbb8b26c410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8904c2f589507946a24a6278b7413c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf67742907dba7028add79b9560de5c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881dab69073faa176a14c29d3472017f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9748e132e40232b8dc78ce28db6e0b3d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dff79db9329125a2bb9e75dad2f73e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61f2a7d04073e188910bcfada8d9f8916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be30d6f5d8a3f3dcc24bb33ba60fb58617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1a3b32dbac92c184058c30e850f9d218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fcc08403a7c61cb5fc465ceb45a01919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8897086f9b2da65c3cde21b26bdc9e4d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4973044b81ef004ed6fc4baf3af7009c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d802716e7afabf2377f882e7af0f2ba22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e620e7a3fb6eec9d9f54dce94b0fed0f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef16b4e2708dc09aa3b80d9f972bb8c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24148cbd138ba6438871cad0b21f830725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aec9aed9b025517919998d7de127e5326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7eea83e6a21f5946b01ae46607e48b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caec3301b4cd454b734a93334f65ebed28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef98e760e41b116d6f6839db4a717ce29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1839c984386bb94eb03b4b58f149ecd30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa56ae4042de4f3be83ed051dd35d8131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdee54824b2dc5b06e3fa7da01f049bc32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cbea573b6778127c8f161cf6a035b833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52adbbf5abd64dbfc495bc259125acf234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6d72c5fe8df588514d0c53607f33d935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bad0b064520120a885c73ca2bcb1c936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c2cfce502229cce8bb52e07f90e27737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da3b74849c546909f39e0139901da3538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584285701a254d09b10b137ca277b10939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8b6b6e0e7a6fde8afb5723f5fd11d640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc310aa6a23e606fcd6db7f989ee74d541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e8eae9d2433aad611257d1b0acb07942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24c18a0410d2aa7dfc843f68d7de50e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcf83f7bd2c955c26a6ea94a14ceac244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55dd649fa318b2c0e577fe922beb2c245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f69b15246965f66052da6ff13b457ef46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c1210924be57a8831d80f23ff5a44d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcded83ad454841d1e71be3adeb598e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e108d5fe062dcf6d1aa533ec474a8149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cbc1dc98f85265aff6d5ef3fb13e6e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf28bea3008fff27b2a5fb67fb18f2f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bea6679a744410f45774a04567dbf9252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42829f84a5953ef6798ee0c5708b628f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3275c4669877243f9b0b09ddb7f65e1554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e370655732c94254e4d38ef9f1d8441855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba3e9a0cbe48051603b4d88f91a1ee556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d6e60e25a0d32dc661fd9b35f3a82a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9cba9d1a8efb35cc9133c49a69480c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da086f163f29c222ebda413fde6a61d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a791a646523f8cf9dd2c3805b0ad7d360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2fac78193740dc9690d8535cfd694d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dfb6ecdc295ee5dfc57a257474738c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8658eeb515e40cf379fc6ed46a2e70ca63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210e2253bae5b1e18cad4b8f0005580364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ae33fbb1b137f0835e565d6685dfe265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d1670dc33cd8c40566f5f12afead3066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c64764fcc8384f33e461be05492357a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccee885a192ecc98753f42332c8245d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404be349de9551b3777deb6950c3ec0069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b974804deabd4c4b4dd0a4ddda52a870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972a670d6066764f4b8432ba0fa99a8271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6041b089e982b717fb44459aa2555b672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0aebefeaf3457535c54e284734b8b073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325026781941740d21818f30c32d225574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff550a5be63684fc32888a6c7c9755c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca8e189474de4202b4ac15ca709862f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165275ae94bb1675503e7ba9ebf3955f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c9116b56f7ad2449ac63985cb9aabb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ad615e002804b45a6cc8b6931edac279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f205599f8676eea0c1788e0a7f1426580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd535e90e3c1ac2df579405c3c744ee881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9699432a3c7f0b680bdb1fd11817b1aa82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398b4ec7d040a7a60d98d023e28155a283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f04ea668827af2157b6c52a208d740284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06994ea1bc7777ac0657e0555fd42b8e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca1785d697e94582f647786ae2ad26186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e442c6bec94dc8c0560295d32958f187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb72d7cb99e80c38a441f26e8e14af388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a9600c7cb48133dd59e8b1678e60fe89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21a38c44bbae8498ddc40d31094bc9490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922ca286194b282baa3a16fda4f1ae6991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f844b56549d6be36b3e27861d3bd55392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa69999fe453ca1fc9af99b6deba0ec593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66db01cb6d6eca7d1c9105922f6d096594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee31c06899d205897938a4bc415c628795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8d8d80ee92801a90dc841a3cbb1ca096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8083117fecea268a6bf35274abafe4797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54943929ff901bcb22595460d742d0fa98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8b3238820dbe6e6d25d6a2dfdfab5d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4123d56a8a1eb05ca056033820c916100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f342a64060f8a93f75f823769a9d167101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0846a58a999f339209f76a765fbccb102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3afe709f656ef5c8d16385e98c1480103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d1ffa4a70e2d8ecb4c75fd79f55a71104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18eb0b981c61d800ac47a33793621af105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d168434a60a406bbb628e2c859a8f901106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa25d97948ba1695d08c072c6900693f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b11be83d50fd0a61ed7cc3f7bb9f3f9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50efa78531c1ba54429c8bd76ffa5625109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b949195e12a2b714a0f8cf32bf44d62110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548648eee5035bae0979cca0ec65ba1b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5372073e4e085fbbbfe22463b959e4b0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50a1ed3f083364209aec582a49fa44a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648e9c0d9505a754d4171712549389cc114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acea8c33cbbf3cb69623d78e92b07d4c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e309e3285eb7d3eb55369cb84361ad64116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a93e62e1e7c41e9410be92ef3ce4d09117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7fc4126d4324a00dcb0bd1288c8c29118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35d50333c9f7c8ddb57ed4439664a89119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f051949835253525d61c59cc391b77120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5728e292aaa7e18cdd37c29075476ea3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97295596e551ea449f185fdf85c00203122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c07dc16e6adbec51fcb9d1d0286c1d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3680bab724dc094f7232481c6893965124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa7e23e001c7bcc2b73e9f8f9a23c8e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80df0013816a542831ab7771778d07dc126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bb1aa3152d40c8d1413e8818ef17ca127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5373be5466e742938715a5de2d867d3a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4c2cd2737c22f47f1c0808e9dd79b5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b588e673bc42345159e626ef64d4317130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d457ea671e36cba75d2c9396437db200131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430455ece6b85e3cc4a82dddf01a33de132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff4e56c17eebd0003be07e758f5669d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22991fce3ef5c98bb4486f0523ed666e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3c5fc60d9e8a105f1d8e085b279af5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21324d2d1004a6d9c42ff73b29e604cb136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3076acb754946a341b48e82e671053137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bee4b43bb323ef3081f97c2ec316dec138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd58551ba3818d6d1e482d498e72fbe5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5107d70051c818f219be4499b442b45f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0807f734348e0c07f0ce3ea4beaf0e00141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78fe9f93bc9fbee0ee2bc08363cb902142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08e7069d3a4fe62905b497afe5e94ac143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9284bd3f00a599e71795129fc1d8db144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ccf4fca1048e9424a156a6767602c8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859a993035e55fc6ccd4f0330c97f251146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628c2374be2f7554dda5a8db2a14b4c4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d8d859e00c65cf6592872d628075da148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d978e3837919663f6eca66e361835eab149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fac82d189bfcad806d0bc40ddebcb6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72231c674927fd9c9364fe99b898403e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2389cbdb8c904283c8a86dab9e5d6be8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423ec4035e105b099b364f06feb11b34153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4a35d7d66335ed213be830e20afc0e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc8670344cf42b12768fcec84091a2a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33f3d32cf522da106cde3866a88e18f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fe3e333ac38ebfc99ddff7bb3597fa157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2842aa37f6f8a7feaaccfa9e380c02158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39b79ed2e13a1bde5239d0a097fa34d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d23bad36d13db6060c687cad29680fd160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5123f2f85d05522e01e4e4e83febf63c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8152584e81971d42abd4a5e0741f8f53162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a1d6d2c6d9adc333a6a7944ed76d83163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55a590b14d0401573e0dcfca2b7b810164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff06c18a74e95052bbffe42bca28807d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77158cbfaa673cf666ff5f0cfd5404db166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1148536df6e9a1f0d78abf8834642e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ccbf7fb07a7f3233112b90425d9757168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808c2c35c9e14e174650b09717d8ffca169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454289c6fd69b2863c2e593cf189f81e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f912318edf4f6f08be0201de76392c0e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427164eea45091fe55ca43fa3a7f09e7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d88119237a3db54f910f2ec54293e0a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8b69d4855bbf3217d42b904bbd9809174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e26b60543a50d0fe9f40f9009983ce175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc5aaec1b8e56ad0b7407939764fa1e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8917610d5d9ac0ab22450c40bc20f987177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecd6c929fde77a675317120b1f96caf178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75272f4de40e6e9a45c562f2be145c10179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da229e3480e8cfa8e96863ced3c75664180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4ee2f949d241583cb6c4c1c3b5013b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc0449c8615246688081a2c28a6bfa9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab74797aa80594da98f560bd84f16e64183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53818b57a9fdaccbe0e42effa1eff0ef184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b35643617a60dc4113bf303e8402bd185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49be01ce183c8be7a203b47a49f91c7a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869c82d9820df402ba941ed250f88a65187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fec07c781f06606388cfe66aabc6e2f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679f8e8bc0e08a0e6ecd5e8263bee339189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3a152f760a255840f84dfa6003fa33190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215fde5cd48741abfaad37270717763a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3393d2385938eb475b6e506333c9568e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451b83850e8fb265371ead21b0ec0992193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6926f2fc5c5b5c301f482403ee9d1c6c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868826b9c810627d538089964bb3e5e0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dadbbe02e416af5b0a9615b382f4db196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358de437e73848fc1eb68e90779c0c1c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cccfcc15f84c64da990fa7dc6f71794198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badd0ebf6046f4cab75467815378af97199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a66cc3db9add76474ab73603694b997200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae7f7a421c520daa30c3262e78ea664201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747a8931bd80d130c9e89bae3ce518e8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7814edc106e6be54c13e37c2d7a99ff1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd351e54a41a1b39f406aae62e6aac87204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367bb7cae36559fa9d6f3b953e14aa16205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3d992bada8de1d30ac178b6fdea9b5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7aa768c6a676dbbc2634cfde20ff97e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9222314798d0f8e8f3658a7a840216208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0384c6771057d5b1d76302027fda6db6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fd54511667ece3c4b7390cd6dd49fe210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b259cdf3b3d1b9fbb34cf38773d741211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d009494a4b5009b05a98c4f12b49baed212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61685139e68c7c5b05b871aa7e88a678213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0068da4d0ac64e161571bf52a88007ae214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb339a8917475d7a1b23a69cc8aae011215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60af60f9659511a28817ab176d4bc8ad216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b889b1d2f196398e5ceefb204c1895217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f6b13473d3fdf4206c22d09279de5f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a462aa036740bfe6029d33538edd3c63219.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc83c431d04a357277da33e7216ffb71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe44ef051e03a0a2e7e686eebb486b62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7341a114d8477135a127c642bff00dc53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd20087800e60495cc03a58c69eca9f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf184f2aa6a6333a1d4fdfee1b8061345.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d348e10883f2bb092e4d8909dfe1b16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f97074858a3dca5fdfd157b809f8e6e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b1c5752b589f9bd5be0d0895efcf6f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd2a7f2bd20d64b7a3c1141d393a5439.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1193e8d9be7384e3ef548ab61a7718d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bbc68fc96586cb957b842fb7642aa011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bba27e272ecb81849ba87965e4873c012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be50731b4c35202f9edf37e5b83934713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac630228a7916dc5cade2de987fab1114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52a0df35e939f0c511624335c60765e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4b2a38e1148a52c8c630dd8e79196916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f473675addd2a5b06d9e491533f9a35617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b49608491508ec48794971af2127f7018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48c15f911be90e884e44a6a39afd7e019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf87fff983b64013b88c737b35154f3520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47feb370b4134540ea5b1b48858d385f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516115a98f9881a965e8c9dbb4044de422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969dada118478b826b03d2bdf7a5ca7f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d716e5f5d835f2194a93697afaa19824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b671f20f0c0b444c80420d54ffe45d4825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435ee2684e8bc385b102071e80ad7f6426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d0488cb183ff4460b1b7a9ea5f0ed527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed52725900f1c0c551d286a51ff03af28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310a7698bc66620ab115ad130a3006e829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cec426d8730b3d3edcafdac277252f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26247c63cf730b2dc2722dd463958dd031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47102168059b4d17013295526825740032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b8107ff8fcae3d4588f343d9f4083b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c776df585f0444ef72bd7920a792426134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8c62e34bc5a2b8c416a6a3b76c703d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20904acf0b4cd882d6b47d5cb0ac69c536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d2a781917dfd6399e1e56c24cac7f937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8227b0c30e6eaf0886be0d5a27951f3338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3a03773f5524d09ac4cd68718441c339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4124bc4acd17acdcb4e20739ffd76b3740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85791b9862d6bb7fd7624fb49eefb53941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf06bd8223e8060019baad67049558742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64afa8a4b020970a5316c1e02871427343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cb553ab098b54ef4938ef09d6121a744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5e791ee64342d4eca94db1190100a845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6eb848ae853fb7fa182faa23f8604146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7388260773cd6f657fe65c3d860aa747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3407cedc0325dc680cda707ba972396248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0dc8f5bdce118be6a452e623f9583b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ded7e8932a46e3cb7e09f903724170650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a31a9b42f70577be16f2a9a4648e18551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e02126ffc7710de91699e617c5c8c7d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da24dac7a61442664a8e05bb6843f0a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0843c0fff3ddce331a79c5f963b95654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c3690b1812dd00ec5d07b7fad646e555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46a063f627db33f0142c2b1b58f79a656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368d0a189fe4620853ebe9452bc4964357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbd8a84249db8a24480e4eebb9af0ef58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8af3bf27ae6449f17fd84f95c5c92559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f36e5b90e6f41a8b72338d8133e871d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555284bde0e1c72fb85ac7d2e1e0468f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b055f571d79ea759ff4029fd257097662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063ac607ba013004d401fdb3fb1f854463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f74aca3f321247b59fc3971925fdc9a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae74245530547ed4ac216c98aa947ff65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4096fc5c6fbfe21ebe8413648500070166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe4eb0eee330b1a235b93bfd519509167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36ac444abd0ef42d94169608f2054e568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13259af594c328fa763738a96cf7c7bb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a602fb6021f54ea1a26cf64c82f412970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f6231df219e9b1d98ba0ad7e0600c571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e9c18876105d5e9790e0c8a0822bb072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f4f5965c41f2affc7e8e953e31e69373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ca04265f3c8d05dd9d0600cb7acbf474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c46f7ec35f7cf8ef97ec793132f6f275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674a1bb8710105a282297088f496a80776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9b76fcde1cc690e707b35c21392d5477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869b5222c021ccb6af256b9e30de6def78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926ccd1d258a9f47d387f52e6ed631e979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fac680335380f6c94e7efeb93bfb7d980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78286c7657f358114b80dade074e86381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2adfe4c0d90e80b65862d85c8f9199982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b65c641242ed18dced2306734c3aa683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36400b963732e9079f254200d120fedb84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2be364b363accbd9ecc643b24bd44fc85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8882c57838bd2daca18381f9aa23715c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ece3073e30fbd092b1cc402bb32481d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834a5ce1eda957f203f94700d8d70ec888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19937d145f3fdbb9c3300eac35dd26a689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a6c193f370a59bef0cfc9eaaa0d47d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e79f122ebbe9146fa9074c6b57407791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8dc695dc5f9a01aba4a955688b813e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abca92fa427719663e93f7412fad22ca93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7989984e48d3c509987c9f10e6f00e494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c3b09865f135279e6a8123cb8ab02f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba742e9adc75611d014f9302e2a137296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a4d828f54222c080ef4e15f006b58497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5d7258e9e3e60de9378d9e90350d0398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abbf9565e12a20abb6f2be09c980aab99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7686fd0cba6f35df3b8f3285d6d242100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e406fdb5f5c2fa47b1787372fbd3a25d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c313374aad2e403261a89014b0afe5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e89fbd38dbe8303f148cff62950a376103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c258408f5bb77f3c387b081052eb6af0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf6914782f2f9145bd7fec4268ec28c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f986e2c4a78f9b193ebe256ef2241a9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f61ff69151d158ddb91832ea3fbcaf107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccec2c5b13a881e4658687865e179ce108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f9779c55802441696f8a54b8dd6418109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c259221690a253f7cd883b89c763331110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7c76480659b04247cac2c0fbc8334e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6cceabbf1df42dde4b6971a38841f0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195eb30af50f1c33fc80981482c97934113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3500e6ab50dc77def7d3a3a998bdcff114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb53b8158230b3bf014494b7d925e3e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f84f6ab1c4c7bf711bf9d573c9015a9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d657541bc3a487fea39ddf5c4c42cbd6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981c5b622db00704327ec122e8d3b8fc118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869f957a6786740b6933d5b237e4de5e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e152092248088162f26e6459ff5f96120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1730a060e28c38eed1557ad58f340938121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba9bef8b9f88edf907e383897d0d5d0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfb598423aea6c1433b0e0f7c66f01c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb33784330bbcfcbaf3747a364b0f5c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d1604c32b94cd8925fb51f76798916125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9449f9747ca9b680e649f82fa8553fb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96eeac4b071a44dfd59ae46db0417f49127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7944c08353b20b3f65be458217c7f54128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523b1c9f5355f563a2fb6b3759836b6a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a635a96ad88a0456d8872b12edfb73e2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab26b74d4bd46bd2a02c6f218923be1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541b120ba4fa143c307441a636c3ba5f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2896afd08f99d42d339c71b2ddeb46133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6cffd5709e3918e1f190414adf5846134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95b00e489263358c0bd02a4f609048b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eff709f7d9c56b6111fe2cf00c9fa11136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a256f39074161fbacf55a09e7125fb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4447da09b71b084fc75b077a99d4256138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c6a453f94aa8371e7660a6d5b6547b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd8ca228e8e5279c78a9fc4551c1171140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df497ebb10e478d568b587074d128bc8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59aebfa92cc34a5cbdc47aa394fbba6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85750b00391e68ea2015eb9f0649b8d3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7978f9347038657958ca24a786fba01b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5966e022b6bdfbed2a2b5d1f81ae2ef1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e9c52cd40e331b7bfe1cfa7140132a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f09810b893d26c63d5e514cf7e688df147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec7c09239946740ec6a97d4d4a98a6e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c964136b1120d5a7cb9cf4a6441b72149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5bbcab990544639c4490e194325c91150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fdf14048c3d26d6f331b1bcc76f6c5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faf243ea6045df9cb2fa58dcd459030152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9c240be90ce06f083971cc25b3c26b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a00f19fa80c7d0e6dc8634aa9294ca154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce40f3db9dc011d789b47ff06958c50c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654ac5c4e79705e4d4c64acd15008482156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9a6372572c07e8cebd3da4d4a6fd99157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775ccac1f6ab0a39ecfa0ac6df897561158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b90ffef6cb510eb6dc91f5396344ffe159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85a62e4d23671ee49dd5441af03a4d0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8930b68f865c286ab478d548533ada2d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd1616dec76422e42c873aeab385231162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b52a659c61130985464c78cdf2b0c3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002313b3f830f8aae464c8b48b031c36164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d94769a0567478a4648256882f7f45165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b979f5f836d451cb11aa05ca3bc0b242166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dbbdd87a03978844cb02a4bfecb570167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fca008e6fcb0de44506123008be5a4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0218c7eb5f6d7dfa1590b1288ebc2b44169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e1942ed517e71d84457a4163ee31ee170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0443c6e9a64e9ce2e5706fd200cd3778171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc8ea8ff874650e731bbab50c6fe2ba172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c367070dddc732f642c8f54c5309fa173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07af7b820d0cd117ab953b51b4d3446174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1e71471498ae28426109c9c2daacba175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72bf284e2b97f3272a746499e0b0028176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43aa403d1a5594a47a1a36c89942df56177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f2451f37ea1d5b8e57a631c68f2fe9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b289a43f93a7eaabcad596a0bea0863b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4f8ab1467eca705a78a772742618bb180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8f21ad753078c22cc45cd8461f5270181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e714cf7d952f90a53e2e4dc24b2497f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68888fe46d0aeeeed385231530bd37ed183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf1c3a09730f825f86ff355385aad82184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0235e247cb11e6597ea5271ea7d16e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb892c9371174c522117eb40dc603ac186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afde7fef3dfa882b712d5ae3ebc8758187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2891917fa989295f2e1289f6b9b365188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8beb0b8d157efc90c5ad9f6429645f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402870982dbf0a8d6732b633fdd8c9b8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32759e398f78c81447f7b20b3734b6ce191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38ddde40dc032afc036fc89dca70d63192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47215a7e80ad4d0b38cd5d1173e68c67193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e14bf11ab02c73ab84712c34929b6b4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a24eac9b2ed46f7565d0436215f7dfb195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba273d674cd0c1563235daac48852c5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1eac67761ec224ed3637ff60a776ca197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75bd90337824029471adb84606adaf0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6efb989512ca7d123e4cbd8dce320b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba6a12163b96af8b6a8b8e6179d38d0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d3b2c8f8a8a49de7b0a44eafcb8cd3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6fc6ea429361866beafd248b98d09f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54abf67f36b81f778407eca3447a829d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e1b2c52c65a6634cc1fd5308de85e6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2848ca2820eb15f11fd73563affe021f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4ca3e2e51ccee95dd336d4e27ec96c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b208b86990c8f1d4e17130c77c4bcb3b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5687b992a82a074350d16b550cbe7f2b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05677edd631d60283db9a305c6c54c83209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6ac8e17106d9052a1f73ef3e0e40d6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297926e53fd152da305eddebad5ffc3c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b8d065f89973fd4ef852a85a6a6b78212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729d9c7308cc47e995c20c8fe14493c9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fead73d1c529efa068b31c94bcfac35a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14dc2896ef8a2e55cfec3bda2009e2b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ec35fd8dde26891762068e9c9f4df9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2614c283da925cc8fa1cae5203a19e66217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6eef25446a2548e372b0d3ece3016b4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a681d77ca06fabacae3a8c593b7f40219.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>