--- v0 (2026-08-23)
+++ v1 (2026-08-24)
@@ -826,51 +826,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361f522a82112c8ef5cf65823257f5551.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1373303b8292ebf72cbf2100fe12c142.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65248aca97398079b848f4f043e4d4823.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f24f1730e95bc41cf4dfd608835c7e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f3229ba5b39efffb6aca6cc254aa795.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb51b1e57204ccf98e869b64b7e73206.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b08a6de1a1df5149aedbc65ea3555ba7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c340d3766f2d14d8599fccf878de94d18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d2bd7d2e16a94586bd717de367c0ce9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc1e2b078dd526e8b6049b03510c4a810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ecff9085331a65b6c5dbbac6dd5f4211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdec6cafbaa94c5ba8df52af8f795ff12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1abfa1095718ccb1119677a64a657213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493fe65aa74fd2d965c5e464b8f38a5d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90d02af5d156c6a93ce75496b3e3be815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f70bdeb9b1d28a699badfbe395a43b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fab00c34354a92533ab65092613ea2a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6230975736cb36c3e44834f0a052ae18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bd95f78ffe4aa6d00903ec8659f17d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e2489db87b2abe857bb7be22e4ec6620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293f9d8f9b40362cea95aaf66058a54e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249094e276104bb0953d612f2a36a1b722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3f7624001b3e231a23f0e9a8e10af623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d542d073d64c45c7f40429fd03cf5924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31e91d9b101f15779cd7f80e654fb5925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b93278709df4d5b8f83fa3e3c96e3926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6589a42659378bd063a61f0a56d85627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc8f930a8c70b6aceb094773e42354c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c613e5d8d5c057b4df37bc4e748e2929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303cfc9f222ddc65b2429e07dc7eee3930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daf71d44ec8e58690b1eecb0a3ce27531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf0b92190d1a21f618f3789e23c46fb32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208406c56b598fb32c3cc79d473b66dc33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcd19b65da9731790bd647b8bc9774b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2793243c71615c19492373c1eaa16f8a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5d3b82808d61a9eebb8cabc6b058f936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc25d155faac119a49ef80c6902f64c237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac56a4fbf799b47a3461b6ca3a7b64e938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595db6bd7bc45ce8b961b74472e8a0ca39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0128972154b406b9ff656c262275557d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db16225d9b6c99d90e1b60d8f2fa276441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaf36c490dccb64e961128113ad3f2842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05efbb5a99c74b51cb1eb23156a5a34743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf28bfa0a8fbbf7c3722069ba8a4699c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baefea40be0fe3a240b1203ac977233145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38fb2ad324b8dfe4d4ccbce4344fabe46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8711cffe2b2d5e34f22ec49f87fa23c147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae5c91c9f1ca06a5c819784bec4f67e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b138cdb3a11a8f54b0aab9b6642d62249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cf2d75489716bc8179b4e814f5f1bb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d90fbdd3cfc85c532877d0ee3f299b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2974d0965715082eca88d2c2e61e9fb252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448148549b98941ec721829cbca6d99d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3f7a792af79ed8fbf29213b36e7d8454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1834f33e494852312f19df05b09a32e455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c69ffa05b50b064cb2557aef5cb2d056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3aacd8267e120d9417143115d23318157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7490da8a2640fca28beefc5593397558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858e2eab8511f93271dd2f4ab8964ef259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f319aba6493c2c8bae983eccb565ee3360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2da5c50a20077c47988a3e5651a343e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b7507be484e462615f9393f953363562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45675f91189babfb6f241139e40b87d563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953a96b11a6d23b8083df1abdf2de7d464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fd8a88b1ed0d0c8f86ca1d4bce9e7465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b55da519bc00157e4fe0b8fe7fbbe5566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ae7b5bde288c3f6b5e34a61a601ee067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2405ae99e755ef3fe8a54cd1e9199c2768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa394de045008fc6842e72b15205787369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3339bbd126a499f9e9bb0e7efe69723770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa80d08e5fc05a1494ded4af1d98872f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66832b74569469dc9b37327d1ab4c99172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b775becc0a1c626cd184f27ffd28663873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c4769ce23e1869b03dd59864e9752074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47695e5bc32d63852940d20aa834bc7575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcedd1b5382e6c469c7a4a868ca830f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbd4f86e95a8a9d93deb71eb1da5b9b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0525b6c97a8e8b574473a60878a75478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb7cbccc0f0cd112ca48ec6ef4743ff79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb46c8b3188c71a60a87fe1ec9e1f3380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db23b546cb972860a5c89d7f2a02274e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed909bd8850efac1fc6f9c74402360982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7810793b5c9e993cc63e83863bdba183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58ead8cfbe0b31425619157e69954f984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26df3471764361995370805a9124d05e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708d9956c0bfb89fa352ddb8c7967d3e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68886ba03ee6a9bfa4c88cd0e5880f0a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1003041ae933ae503b6c45d9e3f3aa7f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ad86113c1fe469bf4d385e0db90a0289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00379b20e5618d1b0321bfe82072c66f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52f5f4c66e8d03c371f07361d8721b291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3d7de3b6f9ec48c59c4ea50c0d266e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3daf8a341b7a637613a64ce46a2efcd93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3255629f36205d1646a141448357f4694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5ecda481851fe444788a566e97aa8695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00ee9f96ade332df2b354fcecfc5e8596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ca569e134f26e1b9d3b43f9644d8ea97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0ae7ee48c1c4d73bab671056e397a198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42740f887937c26b1663530012d94f3799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642bb9fcc09c1d69fad21926c150891d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcd77682ebdc94a78b052603d8da6a5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d93ed78d5b25b8737eee9d17deb60d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242c0276b80d8913c2ab4ad124bdb8b8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ad8e61688f4681c468dfcc8744eddf104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f069d3662f39b06a800e0d770471b23105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465a49d30ab5cf58cc6303d5f3f4e305106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5588dec528ac34e666473689f5e9cfac107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c02e167d833d8e5a7a9e96fc650023d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cad8b2303f44df3ca8d889de42ef631109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c09bbba404847559ef65577b06e41a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198710bf51ba99b43286954ec8dd3188111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07607bb7c274f4711312bcfd3e4ddb9f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bfef3c5a6ba1186d84a7f309969d07113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e83692f3f2a2ea12f73bba2502cbd3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266512dd314e0ee13b216afa11d556cb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3be87bca2f65fb2b5b32d32c0e55ef7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3122dcf793a429d69f665d705650c26117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1132a3c365b58c775fd194718f6ecbd3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594619890ed5a38575012c5f11c1bf89119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962b8e71f4152804766a3b54770d538b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d764856df1fa0d4ca63e7821b6e836121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415e99653c4432d7bc4182c5d11bf13d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c981822f188dabd99b30907b548e1000123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3006ee54945da29e5f20807e698e9e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1b6b02e5101de5109f0d73bf40ca3e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7f133cae34405a1a2c5b7402326007126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cb4714107b122c73adaf5cc38bb07a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901dec2463e38070bd0406a1f6d528ce128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145db61dd09991fef47b76aa0e8cd8bd129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca34100fbe012206379ca754cdeab528130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d4afe9c83b91b130888863c45476bc131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0f8bf31f01d2a4446b18a1c495ebfb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b430bb5b0f8a9946ba856da62e72a34f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5500e0dee1003d60c1a922a0faa385b2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b572cb4374bbab364c44d846d5fc27b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99908cbff815a00f12f37c156eb19a52136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccacecfd0165e107ec930f6c84ad79aa137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddc2139fd77564e23ccd62ee6da7436138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785b1f916b2bbda56cd1998bbf64c95c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2037777fbe39d53fa3893ae72bbf4c83140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704807235a02e6396801ac2c8772b08f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c7733ca919f1d3b2a9114f42295de0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dafc4e8f37698a4e89389a68d959b25143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d4e86e79e0d6c43d7ab863d1dcd985144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ccef785c00790039872377445c943b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c700b162f0c6c74d0ca0109dc4107d56146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b95622c376dfae89c0968a6389103c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54957dd80027b8246fde0064526fd175148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc1e28fc86590a1cbcd2f3a8cf5f12e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5f089fc1cfa8dbff4eb86276d08414150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b456184217cb5e7f267f9f7ab044d1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a055f1699918d7537691e8f72246c2c8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e0ae50957995f90a97f3f450a25af1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37379238d8a1312744481fc1578ad726154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8027bf11668704c2cf91aca7c9e6f9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33863713aef036f9b62fda5512ffd0d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8417444715008945b4c31668d02d33b3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0eb3931c89a7cbf857d2cd6228c6012158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6a7bbf40d7ad7e58a164721aaff5b9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53fbc144725b595743249aa9cf4bd0f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cc77cbd2dde1e701bd46c11d56a222161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb9ecee474a2ef5096d52559bf7ed3e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050e1cc1ea81944d73fe937b83fc4fd1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d265701109db68f6c79925fa2e5975a2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b14d3e4027148003fccb2d3ba2be858165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6535ec6e44b57d410001c5a024e8cb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bcf436d27ea368ce2bd66e0b2df73a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e045f55b3662e291a508b94a6589213f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bbffed7f8e8f31ff5f696573cb1058169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aca6b507bbdc03bd179e6a6b25e7301170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfdbff742e925418c6c39b1a51ae41d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c33febb00c978106f859d84cbce3445172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e494c7d62828b8b850f5d43d222f97fa173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5212a2c35d9d27f69b74af440455a318174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0ba0aed580e230c976391cddb850cf175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5afa56b669ba5ce424191dcad853db176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ac9f1b2cef01a78a547c7d029d7327177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c72f0554f44219d3fce4396f872b590178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea1e5e92d42081ec36a9d81a28c8b7d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba263eed68e9f3d1a1f10a90f35f8b2c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8083adb9fe8f346b089673f6c9224a13181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242ad3498354948de197f553b44e4d5c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c68e777db71d67ca42588c29a35d9e7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e478fbe2e3d9ab219297839b04677bd5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be0e43c0cfae68a9ad90431bf1bbc86185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28b974a1598f856aa349a973525cf7f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4850fe8e382a49486f052612818a5e09187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d066586707c830f7ebb4fae35aaad74188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bc2fbabcf48af50d6d8ddd0366e80f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b257a682b7f59b299f8450960ef1db97190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6deb7fedbcad304e9db896dfd32ab423191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b0e804618568f9010c94b022606b51192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146b6557517f7be3ad3ac51510987f2d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794bcc656cac6f0dd9cabb038a3789a8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a00f7227062afe5bd68d46786b7846195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bad978b8f13e60341a99a16240a398196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd3838ddc9252e1249580ff7d264eb0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a474114f60a0c3a753f2c1cec147d56198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50be2e5741ee3e7743249b5583c6e9d3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edc38886dc82a9f1820a856a528f794200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986ed57c4b783735c9838f4fd02cd5ea201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41d2d1e8fcda069d5944214418e0dce202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289676cb23a97e42c1bfc2b851551060203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a957b6addeaf65ecfb1f4daf831cef204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6be160dc43535edd46d9800b23dd7a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e969fac6577570b81ff97d8bcc2330206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9d98066a4e7f2fe2704381a1bb6b74207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411fdf32c28f8de584900ab7a7ad585d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95394a95fdee68f1b83fc6b3614b4c5a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6176d73b10d85a06e24ac4f8b1cc5b6f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be18438f34bad159353c6217e1ce86d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5a5c768ce00e6c476126625eb94412212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ede38b997c7155fc2490bc97e9fa7e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8294f91b7b64ad216715bae8486b94bf214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3df99416bcac686b232e684bd88a05215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c361ad5cf6a1465d0a1f7e64c446d6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1ce3ad1f6315f3244cffccdf0691cb217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf78ea4e711e681798e5c49c7e8c531218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db9980f0976abb0bbe742d5f60d6b39219.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1121da21ac2263d781c81aad3d23afb91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddb17c320049c7a2ed8e599b85339a22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc28bc4c4123722aa5781952d20014343.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d96d63b6311f43d9a25160dfa0866e34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a55358073183fe7056b4502aaeae1c35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf95f971e765fc7e344bae601e5b7da6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f406729be1bd3bdb029ba602377cd3a27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7383714ac7addc4a8bbbf2f7b742ca8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca0eacc050f61846fc89cf6832ff66a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919182157b7d24bcfa4349d97a08039210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a359d939e8b3d91c61e2a788b894cbff11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc11061cc193d7e7c8e1c782ee21e3d112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2394c669f66b0f0b6411989d0e63bc13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9415e662019f2a0a115d2d664e40c914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f954b0c195c5f4b27eb45b39d021a8b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e92bee63dfd278cf514dc1f5d9ec8816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59029cfb0bd416eaf1cd68325b67d9c517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a69917a108a882233c890a7a460124618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8467db3fd88b2ed010618b974256b919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa2b614d0bdfaa18fe3cd080469d82b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e921e483c3ff7991c0ad26281513d05321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b2816b9c0ae907f11fd41754feeb6722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd00421900df357abce41d3a23f6698723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1061b211b6701f69eb3dc4313478bb9424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a381e026b2d936bea8ed4ab0bdf63ca25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1c26d59ce8a87a56d7a89c61cd614326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be47219b12246e8443e02b233731ea2427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e0ab13c853b021d9e99bb9830827a828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423dac2301b4fdf1ebf427540282026429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329a20d468ddc7ebea68cfb2159ca59630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7118a24892d3afc0a2a8159e515769e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17203339804c5a3079e9e292ef273ee632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da6f3f47bbf82ea26656fcc7f060c5233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3680564c9127130c64ef63a522a0d6f234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b26cd5e1b9ea4b58de1228b4e4a734835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860754f68b71bc8b9e0fdd068e97493036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0b49cd163b8fd0b4dca8bd54354b7a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d29177c100d3baa9f9f4973ab760ece38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6861a5ccd37b0f44fa094fafb4eb5039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23c589d1abb8aed6a63d5558c89c66a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fe94b71d382955c33ee6e4457e170441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd22a22945786b33467b1d7fe9d92d0242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e998f66f3507d1cdc073fbf394f96c743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1443551dbaad3a6c832a7db4baee5f2744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d67b71b0fff5f2294e03f5a07c1fcb845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba1790b41c3cd3a5a9392f4a5f15f1246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bd0a4e08a1e46bbba8cede2f0d568c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2501ff0f1836fec94b893ef62331652a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3072aa41555804691ce9e4387e335f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b783971aacc71a3f28f5c96ad704eae950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbeaa40e031d941e407d3d2b63d890851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e469165f195a835d575bd7b163dec7c752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0fc64e21bca77287ea875bd1e6a15553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea04b93b93e8957c2526d5fd141f46b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ead8a543f1695aec3cc2abe755190255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf168d6f254b2bff5c95c853deb5e2056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3c34d0a65275498f7e2819843311e457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f3f78b77606c4b2e57f52490a4d1c558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3c475f5247c307d698abd2d713def659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93046d8b2021a052b587188c3734e2060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21282cebf538c645189ac658e6a6ac4361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b65de19ad1199ea5ca6414fc46509062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3f214020b4f3ec9203a06bcd02e51763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b973c77a66d1c22b8b431b081ed48bc864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9be68ec3b07f6b65fa5f52ddd98030d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f597dac813e682ba8c45e86e72a1a8766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee66a42fd5f11eb7f3ada63afa8fb9e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e060a4ee6a225817ac1f635526b3031d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec92ee119c83ca99e5089a9073ea3cb969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cbbda3d1b96f5076c90c64cd21222870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4930f5b63b29862e1c8070104c044cf071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77a790fb98376a3c644c5ad72bf7a9672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39bf17a48ab321f9df154125b48e2ec73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d9a6f4405b19dfca2d4fde3daf6e3774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399b5d7a56b8ba42d2a5f92e692061f575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89badab8e7b73057e3435faeddb309876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1af10df6931fdbf5cbe0b0067a482677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207449c499549ab0e2c668063e50330e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb3f40b8aeaaed02f6e21698aa2091379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa226f30f9d1a194684d6c53718448080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb33d822ab0226442f6bb9f22ada06781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274d4ef42d83977938505d9917b3207a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffe4eccee6f62a2f36ca9cc49720ff283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7189ad535175c935a7caa30a1d35a8884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f9d2840e7104d7779f1011dd4b73e585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311b5a1da9e8f5c30394d131e529c0a186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac0c88cb3ffb8db6387e4ea19e60f2e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6906782d2cb884a22a9ceb0c71c90b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700cb7782e5f3bc4709aac56531a2ced89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff7939395b837350d1148772dc6a39490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4b2c051a09ea779de8d5d5864f804d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6daa01d499443ac5c2e84e8a3729dc92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ae04f448255bf58a1061f45f10e1f493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd3412871f4d586b8158968956cae4494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f3fc35504548310e4f4d945dfbb14795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0785095cee4a9299ca97f52b5362bbf696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0054b62631dfa82c3ceb1f94e56c8297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100f7580b134b511d0435c9a0a599d3098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fd2bcab4e101cb1ea84a67058bbc6199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef5301558c378b492e53aaf4a079b57100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb6d2c1e67ab645c3bd753a5fd2b218101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a2a7e19c11a0bb95915107efedea7e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb693c5603ed2df8a8061f9d732b3c6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ebf201964f61c2510b759eefbe8f6c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f0242508ed40d09ff1101b3e90199d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0d3fa144d8566c677c0d1ec5e2bc62106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5efeebf041bafbc7e194a022aa9a17107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a4c008fb9d2a04fa38be365e6a182c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2b061c720772c20cdea664fd52c3c5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ae7d09a9eb31d81b7db3ac654c0f02110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e50727a213daca7b2d45fa98e5d59ed111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6802f66e5f99f34503887091c59248112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ef0f8103fe19ab32ca66f7f8084bc1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d9575a657f6b8d89a7d5facb8141bd114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a0ad18398f1b7dae946ef130c99a85115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2b1292c27d3c42dfdbe0e3b66b9ab7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7695e2007b58364fc9d36fbe53bd3e0a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6b8c9655d7b416703b3c0a1dd729e8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d507c8c48c7cdecbc3745354619f6b56119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5305f8401c079dfa97a92e09ed4743120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab516e66637bbde4a87f7559e271b913121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3f49e272649da0b3aa7d225789f189122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90a21abb223a4a855edc87b8e87f478123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162eb6354cec57a9236ae2fa6b46c6e2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f399382f3f694d23da6b4df675c6f6b4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2292df59a7a60a1575d7f1b8a657450126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95ca7dfa0b0ed4535d882107840ee7a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97e6e6a3eba15a3144270961d92fe86128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9ca95087402b4d1d61b4e631246fdf129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0052e5ec807c6396aaeaed791c15b15130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d5d6f7f186a575b575aae76aa2656a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6665038f96c9ba0013a0cb4391036399132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec623441bc81617ed39882202a13bbe5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8308b1a1167d353a702d422802fb10f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb8e56b383e3cc3027521e559eb9733135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53b0f838896bcbe12a152afc7c254c6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411f004e4b24e944900f027af9d7e4dd137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0038cd32ac889c5ad94993a9e476cf91138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ee8d480668b91ff8b70c6e1adf62f6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6531bf6039336ce7cb0c63766cfcf11140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2069e4fde1f2509dd53c9b002e35a7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d714e046e8f08112e229ebde1656388f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bcc297d2083a1f2b6d2afd444e8c01143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e752afecc74b23649a0d0ceb0a1f57144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024462f235a419e204b2e4a18e1031bb145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b488cee6d407a89c2ae1d52ab7859c09146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378bd6b7525b2353eda616b3b8f63419147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557904e20992e1d3586649143cf696b3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e041298d6446f651a843cca397761d5d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a332d164aa3f221ec1f0abdc4475fdf1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e57c1ae60fb221dca47824ad322800151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fa290ea3479276c22c68867be98dbf152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc7c79a5368b46ce5a51b5844efebc6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c842828f9379bad66302d8c36664fc10154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf3962c9c3b30ab44c02d8404be5310155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28699a7360ccee8289bcd2740793c314156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be2ea7b673c46979d4ccb6dc81c861b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d0615670277337bf0973729159f1a6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76eb1454946e409adec0715f8bd300c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9f8748ce502ab950b723b64eb42eb9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c0a967682c388582ca35dd2afb7655161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5ce0a9ea8686a7feb98fda5b809b6c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ef9ed74f565309856828d76b6101f2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28fbf5ebc6cf583be73a97416b26789164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e17db0cfab721db78a00c95fbe5626165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c09bd208f66073c577987f073181f1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0580b9bade78094909e397594f3ef08c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafbfaed49af1526992a4de668417e0d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663bdfb8ea7f660d01dd69e2e3ac8bd5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd3b2b096072894c97745c7530dbf0f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575159d65015e7d5e0e07d66b0dd80db171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ee4fc7a1b6352a4540a29f570b209d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdd76298b66f361f336517db1b3d0fd173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce968dcc207020cfa5154efe5595f616174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d9bcc7c7cef4628b6bb8b030010b4c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9d1363a13efb0c6ae0d69a2a691c89176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63133131208ae0807fa6253ed666d716177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483723fed03c062fe5a63b7a4775f4db178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333763456be51ac8faa26a9df1741d5a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6414395da4979da8e604da66b00fd2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5294c8711cfb583c3fa7ae14654b31a0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec3a9138185ea1fd239ee936845cdf7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30ba4fe0121fcfca31f2b85068fbef5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5bf1f5b919571281e3e5d9c28ef31f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038c2de344311860ed3c5e2ce5dbab79185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a7dda5e3d2486bbcd28719c7ba1f8a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f05829c3244456c6149b5c187304d64187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62118d837b2c5747165a56bf75aa3593188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170d8d304e3a014324fe9c79528eae79189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe96f502d4a37acf41c8e32573406266190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78042d1c4027ba0cd2ee21d3f6842117191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab28e03e54dbb36a339a6d72c863b36192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b4e3134332356ef33a9f46e218dff0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33244d77371cb6e5bb45f3e51d1a73c5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badbf01e9ff5c3e632b79acc8edc3b7d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815996b5d27104f7220990f247b6fd01196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cb55b2a43cdae3cf9d1a829422f030197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f46614084ea6c1ddafa8da4c9165ce6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca3db4fe925e9c0021a376195b7b697199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586f87045fadda97837ef43f2060202a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ec949008308ba0d0610a7d2eb436f1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfe3515da5ed430fa8f4cb1cb714cc5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfd010806037ae1a7ce1b7872cc2e7c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b633845f17d02b397fb160ea1947fe204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615a6410053e10fe63fb67f5c09845e5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6709dfbd47fda759308ca0f2c11799af206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8311a3a4d904ec879a1f56fa6a065c39207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace75ba75b5b2c1a8d40cded26e8b58e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7548cc1c71fdfbd46a372eeb998a46f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b29235876c9afec9a60f94b88592a76210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5432ae10db60abf8a5db53557116e25211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937f8ab24f797174222f544f5a44d3a9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7307f20230514cf95688446ee5b5cce213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c8ef333957374d87ed835632c3ecaf214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3019f19db6c43e3d568e9e5f32db861215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b51d122079ceb427b25499fc68f6f5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1c8762ac73f1f020ac8ed6bf327e39217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7f1a57300b207a8b4579454fdeb8c2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0fd5c6797401f7a03b7db29ea886af219.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>