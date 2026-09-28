--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -826,51 +826,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03a40c6c869b88819a89747cc6548d41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6f877a94c0181ab46f03d0e32f03cb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d4f78c9c1f86bb8a14ae157c7c87c83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98b047ec393d579073cb2d17fef3bb24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914687c9707c2c2731876d9a9378f8455.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78147f44141863088a6726c41c1a65be6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edb888c8ca7f828e7c90203fba1a7a77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8ba0e35d14355d2a025a48766cbb0d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2171ca815c3667ad0d83ef40dce2d79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a7c18262905a8ed4ef6e6fbe7444df10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32254766540d827cb3806b502aa8ef911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64350e8f020737b0f063aa5b4b8b99612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e404205ff088095f38f299935d957513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400e0a85b6948b8d7b65b771b803e4aa14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5325a2fe567e3f489963316bded235de15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a8defb8b9366776052952a49d4354716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb5f8ef9c056c4614221c9c5235927717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b35548c95e07dfddb3df1cffe25640018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b71e650301666a05a45a77b71c010919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def841d574cd48935d4c8db4516c38d120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770e0d9e63946acff0b873fcc5e34d4a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2f96698178f36d281effa6e9535eb822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b69a694ed958bb08d6fc493a16507223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b2bdb46efc2759fc1c4f32b67623af24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd61bdeab961fce9c9a4419ffc56d5b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caaebbb3457f1d66a2f8054b5289b7326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7f1a96865d848c2a5ae5899831496227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e931578e26661a98de7a54451fc6454628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a23176aff0d159600ca4bfc4f7c6d0329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394c93b42c8a96fab01e86bf116d796f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f53a6485ed77152402444be1a1ee8631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a9b3a31357b4409999abd2d10753e532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71796d3111644baf9530ba393dd4b11b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7defb91f181a54a1c935461a9a7561134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a389f4bb8657ae4e2ac1991325bb7a9635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454e08238354dd026b299789ffa2c44836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d63e44828ae55e3c323d130c3bd67e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218e8f1953e3e4b35b47112f0cd9207338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162dbad1aaf626a67d325115702a99fa39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4432fec9f3b493454c9ec18020356e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb20ebfebc6dc7b1825e69ebfde9a1b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f699517ad99b24a866d4ddff17bfa942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ec6b1e38eb30bc83d12548e42c45d543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d05fe3e442f6dc6656bdd3c9648f0d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320d013bb7762b75fefb6c1ed74ea94d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1830db9ae2f80e19bedcaac196f279e646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3379d043f2fa7793c9cc74cb6e40bb7d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c33490d8b3f4e6fcdee6a36bfa4254248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f806ce175238b474e5fdcab3b74c669149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf78e8d234e24d8897e486fb5391c2650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598aba4494560259216d1ad34dc3df3151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afac5b420ca210c7d6b50e2fabdc238852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02aac16fb0f18234e3569a37f042682c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb770f8ca8bbd876b8946ef6085ee39154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0618ffd9966527be4439369b13bf31e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5695cf4d535faf5d71b60a4f4aeeb57656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5228b219b04f69ddedfd56ecb59458ab57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71984d887b0c3db8feca584657067deb58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13f78221a65e475540732179930121259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea9d9191ac6633b7bd9c92cf2374c3960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c741a9cda6e2a43996406de075196961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a07900ec54d6d7ef39a3024653321a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353f72fbcb3ce545b72fc396e4703c1c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455cae2d6fd54c20b34e411d67d8222a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96781c0e8d673ae4b460bdcf698f47865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e6fc18169bf8b49342fa7e9e2637c566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d733f109795b50a305a905c9ac62234b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236d84e3aa2df88a912128a14e4da01268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98f7095a0868adedd51c963418f4d4c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183808cca8e9be631c5241f5c628aa3d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e16dbca5baa6fd9e7e2a4280bde012371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5127683cc751cc8c38093cd11f63d8cb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355e73adaf07c4d6be094b36b289be2e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d581bb3c00c9ea25bdcc53d9e117f774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32188074f31e6678cab0e92e7b4bcdcb75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e214f413430369bb1fa89797e03772e476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee73cd892b8427c0ec72e4281cb610a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02904e39ecd046a84886e42b70549d6078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490dacf91bc08954fb429d5178ae1b6779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3ceb884888aad3d6f39674f65ad46b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d62e63755394511b890f47ca447b9de81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a42de0d1d6eb1ee17dee793929801b982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fa1e0000854986dfa9cfd350a2fdf983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0307d4413a6941d310b30942c5f1124584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aeb2ea0a15b11fceabb07623d3a6de685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1d076168c1a7765b58c75a95b98fed86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3efc720513b3c565d97d3619e69187887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83b5df0162ead581ba00ff0f715c35488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbe98fbd750ba75a87093b8d16ad1c289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc18a0de88e397a8b8dcf321ab0c13e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148d787ce01aecb45a61dfd4a2f99d3691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b35c1a109041f28fdbdbd9b66e770992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b177a3129c57a0b4652237e5eac55a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b627cea05594c6d5a2913262fd02330894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2553f4b43da3df1d5eb688ddd7254a3295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e03f131d960a2e265057cda238beceb96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ac589cf30fa281da8bbfc7dfe9196797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d445005c64e7854855534d97abd7c4f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78df030c03d6d7ef35f164017afd604899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf3d41947eecd1753482e6d54b1e796100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf5818efdcf7c472639d5d51103d658101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80baae50fad85c2bbd2499c7d914ebb1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2b4170ec09178552e77d43e574e105103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9eaf8af978607f88f33bb2482053b3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c364755541b0e59f6f447508782991d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62513c035310b0ca37ddb705b174f992106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e043043a8655d99de9de3a47008faa15107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dad2562d2da2521cdd5336e52b0704108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cd168050670b4cf4525d53ad65cd09109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260d6807e4ab20a92e0616a5432d7a58110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cf99422dac89102896e03cd99fb634111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e88e97d4bf63a34b97d12aac03c522112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1e603c784caa93e286dbbfd39d0ab0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c2f2a87af6dfa751a6006704f62614114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c156ec7cff16441e1d423af8151ae5a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6972da298bc20f0e7a5e8ea8c1f463d6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c65193cae5c434a1d1568ba957d660b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1697cae1bda303c42db53d97b3f53dd4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceeae584c83af3eb340f823cfeda85ed119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8524efeed4e78125cc8293e647126668120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595f43e9449a4dc5021df223ea028108121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9f853b279ba99eec5f59bf95cec2e9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e21c0feb694143e12cec6d8508c2218123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f532e6345026a93f8c058f9083ffaf124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6701c15f2a9e6be12c4add65a1e76a8a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544f1b399375bd279bbe97493b76918e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34725b5a3d2145f1698b25a0b6eb9516127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30656915f1e90053013292ea41cdf40128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9a9fcd6f406c6391d76f8acaa3ecc9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcb41f021c8f885e39fd7b6819929a6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec57629e8b5c302ed852f1aad804547a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2aae754f5f28ea658b71a79e38a8336132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f261a9469e0da16c63ed8c8ab7003de1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929eb62bd8dff3f5df3106ad606f7138134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991e2de2a0ea662abbe58ba1b39227a7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df78ebad2f9dc7e0d1b7ae3a5f0abee5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3cc082f035ed6437f79a2fc786080d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb6555283044e991fe1d240748c666b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2984ea35b43b70a24d70b14ccacc0cb8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d41840d8cdcaf6d6fa34bfdcc021d79140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83ef13fc564d2272608e6303aee283c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db67d36033564c2f364aff5a3f4a5976142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b828df1fb2a60dc78dfd01c9ddaa623143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1a3392d47b2f2e64728c915ec49c09144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b50d1e3e2f59adf97f9c82d2343842145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7345102262a2416ff32b7df9e55f26f2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40eef31dda0ab28bb7b80f2d8b6c0e95147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7541ae8ab145e0712bdc252963f8eec7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a45e2f12f5d6be3ca11b60b34bd38a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0dfb11da1e859cff3265bd0ce0163c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d217358e7e3bcd205f089de72901ea4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edff5c7e895c4f3167fa15961107166f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a00094ece64e86f5a97f0cde331a633153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a493205d73ab3f7fa715f8289f486287154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d049c2509a75e9fa31ec4fbaf54a60bd155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599d21c2b4a6b269b5c002351e79a606156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9632a2761cb47606d2a5c5ca5805616e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2921b53a64336a2443cf8b6abc2c79ab158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866e989c76df1d7d83d0a50b52e1946e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f48276e5ea11e7cbc24266406e6a313160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55256714a0c141c9e875656e6bf598f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bf67fddf9a642f47144a63a1f0be2b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10e33d27d705d37b192da6fb87367e3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0930a538ac034c355f58ce3bb1d619be164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1010827c9fad758d01d05b7256b99e96165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b9cc61930e420efd4749dde795736c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e1adea802a67faf08ce40d05701cee167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a303dc32503945560d770783dcaefb168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e869ecc6a40b6cd07fc9ff0438d083b1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba044746c9b6785114644ee8e7d4c087170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313b97c7f621a5443d21592f26460749171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6693c62164c290b2df41a909c7e4cc59172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b119c0f11333476a32a53180f7b63b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240777dbf66de5bbe0a71121a7124609174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0aee79692ea087125bec9c2af9744e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7064bb3b3ae0e699809fd744745fc84176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c24391b1a7b7ff2e341963a024e194177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232eb05b0e353a26930297a9071de10c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90068a368e863a1019d37fc997f6ad68179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394daf001caad9428379ad01f6357ba4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af22d0edef3f3f608a9c1039f06ce3cc181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faff2a2c33001171ce6e55ee1ff282f1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2253325af518aa1decadf7758d8191c8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bfc9333ca6d28c7a95a2ed5b039f36184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6955a54450f612428bc2ee2653ff199185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455bd2388ab89bf742007a8f8c63da51186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44645defcac847f27e0b42c15deb9db8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f5711bff708a2ddf874c93e8399afe188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018b79180107f0bdfdf2ec2189fbc4e1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1cbcfc393b12ebea9b389079619281190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e03272f425c08b7a41959e617671b6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af78f79f3aad4ff74fbf215d30cfab24192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24782f372d9125f8f0454908cbdf0580193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89321638c84835e6aa7a83c2dcacab42194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958b7fd3e42824b25f7303c8a0039064195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff6b733884c8c682213ab8e2bac3161196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837b45585ca8220821e693b079a5e0fe197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c836661c7c6a7f61f5afa762012f14198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635276100b9d9df42b862808eadb781c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148af235d9fc312188402066dc294b8b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb054808a82fd0d907066f890e85233b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c6c6aee89af7f6f8b15f2675707e7b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409cdc7da5e8c4628c955ba5bd75d4f0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f66b496da3407f618c4708e77eb6ee8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3892a3e4061451b4310fb831528eea5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69e5a4a7502b5eb4207ef38a47b9348206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9fa09c6a2f90e20720a8403c2aa590207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6a219c15814e530bbb2f7c91350986208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a36995ac92ce10a47641d7ea72ce8a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c7fd3aecb2ec84bb4f5e4828457db3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2488c217844416a4ae92ecde9669af50211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48e9950c087887fdd19286d2da1f894212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd40575477f7b38628fcaff9c060f6f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9e1655640c45b7d2afb796953158b6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b0349358f9e7c8c4cf8e3adfee734f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b86937164e7ab992bfd92c93ad39e3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880c361640f16ac589f0bb07b9568256217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c62a6a28ca2e4b641b6271ef6663005218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04cfc3533874f56490c260a12d1bbd3219.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f91293ce4eafd5f8a7dea1e2d03e53c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54535ccc6ffb1206546a95125697aa6b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdce6369812dca2f70e5c0ccfb98adf3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bf34200fea6c52efbcde47b9e41c084.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb4d27e9b8942786e1b4737387a41605.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8645cb3224ea0b7e846b956a4adf73fb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214085e882abf61320ec203a75b6b3b97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd044ade245e1625d363d041d8129b58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610269e65dc141bf064891ff992944e39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fa7cfff449bdf3c8b7f754ce6e157910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c3cd1020febadf9768abf3ad1f14dd11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec41805d312bc57e2271bf0024c99bad12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c0e2c49c1fb9f78d180269f614cfd313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1a6549779c928b7e790f82ec839bf814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaba4158b1e6d47877983e76f99b28f615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed1153920c3fd22fcf948255e58823916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac213933a3dfe2721843086701639d917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00d039dfb7134ebe9787d1eccea148418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65dd1e03dbc55c8a3ff49a51703b24419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8417d0a18577dabcbe932266842e90a120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d92ca9501d499f0d275479e71a4695821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7099f2fff4e15cc66366fa391ba4a61622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c53c82654f643b8c2855b9fbd8935123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fee874ded3870a525bcb56d169b7e024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b60131961f40c864eca5ff0dd10a5d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53db7b972fdb313a360f3a10567b943e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a465a27eb42e65ccde9cec44ccc75d727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ca8ae581dbffcf0dd1fe8d9a9a97a328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7157e2c7b61453e1b3095499d706521729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5829f548c3ce6ebdc7e70fec90d14cfb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dee6b50f08496bb097451e26228d7ec31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbb20c58a8d6788ba477fb82e24527532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653050c6b56632d34d2dcac1133f5ac633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82f1f8df15555d98f7db1a4a6495cc634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416b571e29262ac4f62302eeb39d639235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b911edceac51932d0df82ae85eba4f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839269535976a263c51312433d551d1737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f67ceba2483775169a7178209c813138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8a0c26127a4a08735a3755977d964439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5015ee816f3ee843e9041b47ff6197e840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61e7165291ff4ce0aaaf359f7cb511241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce90e0265539bd8dc761bc7976a2f3a942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241eb9710ffdd58a739bcb2f074b502443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b34dabff19a2e90a09c850f52f5cc744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11848832640a5eee14d8a7e5c0c310db45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f4599d38ce2942114106a7f187895b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3316b75ed7e1007e7cf276a41b531bef47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcf99514672807aa31d8d51c4c7b6cb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60106dbd26d5acf770f05c4902a7931449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5a5c60fa300feff6b0603377fa079350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da6788a17c134f9ac82327ef9cc1cc251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc77392bb4c46a8899b53e266c81766552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d16dcb2b4108c4e89961d1731ecd4b353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef5108c6434e67611e7e79eecd87b8854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f6c1b2c5893d05d232f98de63950c155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa54d678fb928598b87c2bcf1dd4fd756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c6afff2f97a69727faf59e07e9e27a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20576c6f2493b902fd1736def347c7b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd135308358486e0c017a7da2bb573559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8909a7bee12ec31925d17a190d83ca960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3f947ac9754c6d61b39682cc044a0961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8cef3088a4ad95f4526f4f960cdcb162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7506edc12bf95e092dc6410835f9b5ee63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d70d5d17a5db7c78400c6c8a1461f464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563702cf5a9c222f91105ffc02c21e1a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f38e7955f1e75c265c04c68477c49e866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f27d21bbf47336511baeb94e64d659267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1cd125265d1c453455d3f42c14a25268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d88755a91baff34ed5b6a17cca9dfb169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144336a9ae44b8c6e792a4694f4b044970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3865764d23facf7bd7ad62e63ff990fa71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa2931b3ea17c1c0049c96aa443325572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e407fc4a5dc09b6c83bea39a3ed63fd873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66012804a90ed1e611c20c55e952478574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575fe33d2dc769ca445060c0c4b5bc3575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe3598e1f456a35b23ecc00f10eb98c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50af23e8b7faf4eca1693c37290d95977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e136f91072ef8263d4e2343fd2493c378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7b57227742bde5e26472701dde0e7879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dfb20ab8691cafa05a30ffbe4d671f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32f4c1bc48e3e8050334f6788e7ac9e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1558609ea57b6cb11336d0527329b0882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74a3b5ebdc4b519f04ec2f133cf518283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7602a90263417730ded672f39c45f384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569444d3183774b76230fef0fa76ea4085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a390e9874f4c2f91153fc0970d30ec4d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f409e88f92378271a6b7ec74b6b10787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1d2298fca5b2fc9809f79ad97c583088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19be06696cf1fa7414e4c942130432889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4d4227fd3381d32041e31e4481cf4a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3043d6e7f598a6f095de147ba200be91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2737009d2028f24f3d5b0533ccdee1e592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f202afb44896a683c98b9d60aa120d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8c5b5e03222194e334a05c981cee3b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c807c390ede39ff5a91d68f094b8fa6f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153a52f839da4d4aca5c4898aea6b35496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced20018d1a5a396d8582f72493899b497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e6358cb9137d7fac84a76d5d2c559a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4c9e0e2d507452613781b4bd5b0f2f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3787d102fad3e32fd4d4cc34d3e474100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0203f7e635c605076f02a229367756e0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919f2b51ee8edd53035fcbd1095f5253102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f9ca95f3615adf0f401892503db1ca103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b690b2dca44205e1fa20e1e5f56f8dd8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a150b7fd2bbec08d55b4981c860724105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e2cc38de560799286b1acd7f1ec73e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4aba7e820c7340959ad7ac96e31459107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a860d0f88cac2fb1fe1c5cabebc2ce05108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7f0a5121528ee505807ea99a152097109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fae501566448122fde5bb35b5716bec110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4914656ccaec5a1c55a5ada4cee7bb24111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554e0cdb982c1dac98da1e549589be70112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f029139efb52f1c10d19026ad86898c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535ee5e96569f64e8aebc1eb45882a43114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c57e3b1484ceebbf4877d8010e4ed92115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828f4823adbd4eb3be6872663dde9029116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ce59c9ba69dd3820207a7056f82827117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb00e976761dfd7bd0454f414175cb8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b420ab7ca21dc7a1f54d8987125c0939119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bc34606058ccea3d67ca86a6d013a7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d50d70f23920867973ffefcb39388c8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356669872f2c2c0338902495d69a68b3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48c4cfcbbbacc54103ccd463622e8b3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e70ea789e2630a13aeb523214f6433f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e489eee75a85e51f140d51ae7e824cd125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9e55395e3126d4d69c4d1547252285126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b688aba4b2e829a60ee5e83dc2b930cd127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ce131f5896e82b594e39ced0c68961128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dfbab1a3e032f4848a4ef71cd5c05a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597e76e5344e1dde5adcfcdc10c48f38130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98571a65b2e7e1e51554bba83e1ba0e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5ed9f33588537b7e8bb6877b8c3d04132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017de3c89b285b875f5acf3d775cf2c5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acebc1b2b53d12ad0d5f88289c891e51134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b38e0875fdde7596bd5b6a4fd26e54c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc3b59c917e9971b1feaa9c38cbaa81136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d2c8daaa92a2a156531dbfd49a8af5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e9d7c6810c1f1fdcb0b0ffa4e29bdf138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca2819f6e50e6d43624bf84d7f7dbfd139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0748b296e5977a638c1a6fa65bd40ae7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996f563160ee51ebd24ebebbed61576c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543b35ca875ea023404132d4a408ec29142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46562c2d9c1682bc3f866cb0475b03cf143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24ca6cdfeac6169cbec5f11b96496b2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4640a1796d85cda39bdd0adcd160220b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e42c02da980b16d8f9efa1ed2ad274e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac9da9f5f32e994bb20fc84a948eb82147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea523b925d91ec44bc254d6a49cef9d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b182847bf085484fd1880d79b1d5743149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681920b7ab71ee05cfef9e278d48d800150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5e78b247d7f7186d0c8a0806709931151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f16b1c521243c132ace7e61b28fe88152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28e0abdaa0b7e29efc518ff86756892153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9a222bcb87d9e05f5bd81aee8cb7e4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bccc63a5991d93d2aa11d0b5431fe6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0106bd6a13d9249ccf65b289c033c004156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5743aa96ac055731cdfafb8a0858ff1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e0c76f6f30842b884fe2b630e2ae66158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fd69ad34b96eb0bc3f95167e5b40d5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc37288d211638034f8dad1906298958160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaee8fb9c02fcd2a0a16424a4bade6b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ea1050e6adb21fb90f566dc02c129a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7712754bf8366d4fcdfe3d46367feae3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfbb7ed5670cc106f3f3050e6e1346d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03607af1926d068d0c17eec9de3d1ffd165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844a42433ea467cfb0551453fb9732e8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c9148ac8e0321c44bf411da26872cb167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1651d29b9a91085dce854fc3efb2735e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d9cd44bc61961b57a4fd2d8fa49794169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487c813fe30f7e1bb7b44c5681906862170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1102b23490f38835476fea51879c6eb171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5c7e56dc535281b0b86b1850fdb955172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8d15d7b508ab4a26b10d04b751513b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0481e1ea872c416aebbcbfeb1ac682174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d1652a455d7c436bf336b7afae5712175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1166dc96ef3ec122e1eb4b65907a2eae176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacaf8734cff0e22ad6a686143d5c8cb177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299fafec99c0ee7a6c9d56ab67757321178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdcf8305d6db284d2c4622e02921965179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7add3667e9df8d0f3c322d3efeb2b8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061dbc1efdc164bc2201650014a50688181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dcd22b0855f99461f2373a8cdcb387182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7729ddc077cea95256b4f8fd8b5790ba183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d194524c56d13d6da8dffd4ba21ff15184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d0a946858a683eccc1c26e07ab027f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfca1c3cda322210f641aa9bdaab2f9c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029c1007610f381e6e841ac19c35a06b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f8b62a8c449dc3a35197aed027133d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a707e8ea3235ddc735940a0e1645416c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4a76eb61525fa53a06ddf728ce25ca190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5968dd14196ebd3cd45c9b4dd253b44e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8468734bbaf5d72aad0d1daa7687b86192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737a1891fc306f7e2e5bff7ea18ea33e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa73809629eea2add565830567feedd194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864d89f8b098bfcff14c1e1f0a07d310195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d66ded4b48d7b03bcb0e61031ade788196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b269d30bb74599189e37bf2784e5056e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b9a1d86e5e50c69fc87aa42c90c502198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56329ec19ca893abe46450109278cf63199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f21c04bf1ebd5c0e27a405e846435a3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75626d55030e37792796b59ff81db2b9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef902ffa2c4ef74f8c2adecc22b6189202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835ceb9eedecfbccd5d19fe988d632fa203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7588d4e33f1d64e4caad20c25926ccfb204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5124e45ed621d93c27398a4afe8f4997205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ab6c66a281b6c0900e3147d7c5c5bb206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a8ffa13c647b9b1a8e1cc1bec9dc1b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc23c7fbb64786ea0585a0e4d6f15c68208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b9d36c56b7f01c2a3e4ce754ee4b3c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85616ee195a13752aadd28e755bf160210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b171a8a0dd9dd109eeb0220f429275211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f108985190b0dc46c6c2e15f2a9b3a83212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a480397bc39f82fed0f08307a31d9fd0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9029f3f1138917bb94e0b7556b6bd5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf6a1ae1ec706202d9ecd9881835d41215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02bcdd8421a7c3203d40223f5d8e49d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e510fc3305b46c8c5fa72f2ad322ee217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0cf58b36d4e9c91647946268953c84218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c468474c240dc6b95bb72db1a333f736219.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>