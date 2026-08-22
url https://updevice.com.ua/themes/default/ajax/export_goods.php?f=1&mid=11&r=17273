--- v0 (2026-08-22)
+++ v1 (2026-08-22)
@@ -826,51 +826,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6de7c08bfc6e0fd4455e26c83e337d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d17f350b98a5f55ad6182323aacda12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e7f2b900f1e2c236c4639bf774bd7b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2badce5b58f9c7d2645fb02c35e2f574.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dd862ea48f2cdae401db9d4bd873b85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c4beef693da1d9a8958964b2eb46116.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f933d4a42396c54a14e320c0c2787e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82db69563274e7a2c405ddc6dc5896948.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98536a0d8dbf0f0cfcc8b637d57c26cf9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd8b6c26916c08d66afe41e3a6cd0c210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3941f8ffa23ac6e1bd4cd3179b1a4a5511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733ea9f998341759bf584343354e7ec612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94807fc8eb612bf11f6d8d9d29a254f113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ce5f30d2ce387df32c90429e547cb414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300738ac4c2ff27b4cebcdaa2c34fcd415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe745691ac3e3273a360d0129884ddc016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba3fe5e507d0ed8b08339bfa166b73e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbef0008605f3462ad7e9d57de9409218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f956bc1d725334ac0bdde9bf6adc023719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94edcf608df96e4f9803810b10d4cac20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6c645ef75835daa08ec9124008f6e621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6895e69c624ba1d58e4cca109a38f8022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab67b1dc6eecd978b6532b67fa65fa2323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c67f61d0db3546121e748db89f3e59824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3f7e9200d3cacacbb7c6680fde299625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf6db8844f07d9b9b5f90f228c9a0a926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7b0621abf80cb7e1bc203c90e64aa227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae19a63973a2a60ce62438ce4461cd628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d17b76c8b2640c701c2c68c4c7a5aa29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265c1f951ee06bfcb3995886c1e2981830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209824f51a972ebaaa1aff13ab4f579631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bd7f993c1c9dd36cc5a94efa71f84732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9b3a633dab03cb28f46b50677f007d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859e60a808acd92d038c7c174ebb394434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424e718b29503897a4fcadcaf1740e3a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2f2ed85d8d4cb892c5aa4db2d7a06036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbcf7ddb9298069678e3f15172c058a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e463103c516b632f99990028be89e7438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27981cdba24fc8b30b1d3fd1bef1fd6939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba40a1d4ff0cd2e3843aba3e301f1e240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b316e60d439deb24ca620573037249f241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0552b3549d29335753b600adaf6c974142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da645897e14607add824daa2e20d12ce43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b37f384878a9cfb9ca009d5d93ea32244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ce850bfff7c8ef8441a3f4d30b097545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6848ea2a1c34e8ce5d50e05c59665a6346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c59e9d3b6a8fd2b0c3ddca5bb8273b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1642614016be8b8eaa44d0fd98852ea748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be831e47567055ed28a40b4ac79323bf49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22a392324f93a8de01cc69b81cede7c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e0252e00ba5c7b6fb8c37a4bd20cb951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0392d980a603314ffbbbbbefd7efae252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3ca303098411cc629dcf401cc3f46953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46db542ab1d6151b6883ddf25820453154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb9815ab81b80ec67bc436c46af668a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6e4e4c2608fd9114e63e470879c92f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f495a4851f759c5681dd4a39ec0c365f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dded1fb580dbd287d5b813b921f2c258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c5a99c37b2d9a3e64c1f691b6d9c8c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbaa834dce29e25eac108b519740c7760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4418ace2e176b79626228889df17b3461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9c94a8a1be3aea9d05f043c472edb662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab4b3e5a2d7971379ba8457a09543ae63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944cc46ea74ccb8e4a0e3e9bc1b105ef64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b452350e7d0d8708d293846274ffe3265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171a58f181282d610a0b6f9c90d01ca066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce9d86b7fe2e6fce7233f5973f7148767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49df4b9ae60b427dc80330357805d5468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c47ee604d241bcf81d97a0509ec5cf69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb1cb5a5970e4d5b3b83502557f65fe70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5e524a659dee1dd7281330c8f3f30071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0a5cc638519b0a42a84640f3559c1872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20d55846964e3d2b363e217608be18773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af12e1a88f3229407e65fa3779ae223d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5ffe9f25c35a68bcd55621fb6b0d8d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae54101c91a080b9db048d66a8e7cd8c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d811575ed545c50e933ed1526eea8d8f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11620d3eb4dcc8ebe325d3878587364778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c0826a19059a3c7ba168150abcbc9879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7548da450e86301cad8001bd39d72480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c9c32415beff994a38c7a8327ec0f481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1c8a008130904ba1194c300239f4ea82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7b7a17ffe945d9e8c422e58b661f7683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97c08ec1b64d6adcc1ac8e86803229c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd5486915920417507882c1026da27985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44468d435c675a96ad0de03fae47995386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c7d75c0fe6e7f90150ec532d830d1c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9171cff30ee784a262f6c9606513405c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4bfa4b23747746b85add08623a152789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257eb1ee443d36e6924add8615219ccf90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f104af1136a6f7084cff7427d4f63991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d32d6d724a33925ea07315ca909a13f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f3397c9afa349faecf6613f5d315ed93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1970534d5c14c4afec3dd032a5f5b294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7f420b7df48ef906ed24618a0a0a0f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e4b538c530dfd669334e2cecf54ff796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b53242d5d0d9a43abb5ef5ff48e5b397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56b153d4e8978c259fe65b363f4b96c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34356d64ca4bef6fabe1e92f7ee5c2599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc8954db3f6884c7cf8c9d7ffaaf6f4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5ec09e648e06f64b185a7fe6205f32101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7831b4a6a9a88bcb9fc11a86256be219102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5bd998d0a224121d7e59777f302d8c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c86c395f21958f55529e1a58bdf0a87104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673a9ac576b9141a309a69ba7cd1b920105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940041c525772880681fad8a2efa5acf106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f60a5ed8fb1248bc43a0bba30806ab107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20d67bf16ac121bd20ae491d560a528108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d683ecba7402c4d817aeb83dbb2c3f1f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69a2e48bfeddefd71fd3f9a4f85ece7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5d414034e6a6be6c95d68c55ec6701111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3196fc54f216b66ab55c0f9696fe2eef112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7127be53e5301e5945957f21a53a7174113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298ca7197d151870faf154ce65336299114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09673d364c1d34b5eaa6312d0bf61ae1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471969f0f63d0ea12f513850c55168f3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6404cdc3466dbfb2f0a07d9f32ed5f08117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5820caf82116095aecbc20ac02b402f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10742423fa1d7188d9449ba92167f259119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e253c8ba1a1243f0291ed267f110b72120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38d008704ffce5c369949a729b540be121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf460c6fad0b2a58afeb187f77b2948e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e15e92cb24b1a0a6e871192b76e96bd123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbe01511e2e8103f3a1647a0db4415c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75d3909ff4b2c8b624a44566b827fc3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d171a84b83b5f97e4d39590e7b393e9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb0ff1c153912bb648f5349f21630ab127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0b8f22efa8bd8f842671d9990cffd3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30b317a4f3ea63b0f26ce1836c63a9f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddc95fdb8a9d180d35f502310da9519130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39da98403e5de10296f8d45a8414f52d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a70ec2b49091a4e56e27373eaf771f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88651c60d396b8bfa6049ac3cd73e327133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ffc93d23273ef7d5a6210d30dd380c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6873f60204eea48a062c49ddebaedbf135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2900e3c72d7c6d3b38371db8399d54e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c668e9f5469b1bf31a87d14b770d5be137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f644628f6f37b67339fee633dc0409f1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f511026e0693e3dbb79c0ce517552c0a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e4e9370233b6c795198f6acf6f2425140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844b7508fe9eec55fad61a843b4d47c1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef449ac39445419df69154d61a94e0e7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e007689c625426f3f41976676d122c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eae420589043687313630ed2114ac7e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb93ba1cea4d3c54cb4aba61f072be98145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc65662ba71def8eb2dfc68dac4ff1e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af59f7dcc8bac0b0ed9872409c15b6cd147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7140758d980ed608f74c113127e01d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4e62faa68a04b99e8e7ea5fd552e4b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057da6687ce40959d5bc00ae1be4b7b9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002f726d709d99707cf2a9536e4b6e79151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8da9aa09d9e33dda8449d7598f13cd2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048511b9efd43881499ac75cf814b4e7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be99fe8285e2302d2e0bc3e420c4471154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992953a54143545cee7a2a2921a94fad155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1513395e43d3e16e505eac2feb4de1d6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19ce0e7ec4236df6cde9e50d6e50f13157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123e8690674007fcfde0ddf58f583135158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c7a39ca5ecd5c9889f968704956097159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056af1188c45f39301a9be16b9e2d514160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1589cbb14ef2e794d9c437ca5d0bd493161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dacb8318e06332b1a0514792c7ad07162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffa91f95c97a0319bc886c8c4862973163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71aaa72932eab637e2960d46acecfb18164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7382a8194bb39f09217f82b800f4311165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f84b7b77690e1755ded4252f199ac1d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e916a8d83d8b2817355b789d641919167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21599c1c10e661b87b360dcaf8890d51168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3444cf2c1b1c0befec89158564c36ae169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8485c2efa87a3029371e7cf5e3383dbf170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577ee8e97d2a005df7747547935a4e9e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cca114c0980c1e9b185c3d962fa413172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4c2b47def2ba8025c1892cd27878d1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2431f5c8202f7afa32f1acc1d54fb5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f79e99018d05db1dbf38180f3e3262a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b790e186c870d98b235900a003625b2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec1d78f7c42e99a80eaf355ba0b4fae177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d647af1f868b6caaa058b37f61d2106178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b11fae29cd401c1260afe995cc1ff3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe029f9872e122224e1b32879b5f9f9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f541ae24a2e152529ec95ae78eb3bd98181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f23aa55e60fef52fd8c715c62b36a9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dd8e6ea384a6d2ae8f6a499747fae3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0106cdb6ac69fdd7a9fdd722dfaef7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a472ff2ca9b432d231d5336210002415185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a4b53b48d2a89f78171c27bffe43e1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f595b51121343a0a8fd42f5686627532187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f1280d8c001c02f98d8ee5891813c6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddf83b235d4cce184dcea024c68a93a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c3a680076b0094a5d8d1cf258ca4eb190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326121eb8f004018862fd59481ca3922191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1218174526c58178a8d2dae294c1eb97192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df61b7894150f73ef42290254799fc09193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6eda08d66a8e0cb9ba4aa8393b917c3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c133fbb04ad749b4c0d73eb76a8ee5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f377469fa2b46d19b7ced86ec81021d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a05e12bca03c373c3f6a4914b3bd729197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a77bf4dcb2e632a7c65ff4f4934d8bc198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944acd0cde967d08c06901576301ebf9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868b3da20f5c0e3d848504e15b899c16200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062c150308123a57af0d12e57fe45d64201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e96bc07800ee3873d1173d36e10be0d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6d30feaac70a5b7180ebdbd1745626203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba0fc200c62f613bf63c4b2db0f713e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b072d2defe78dddeeeb9aee57ebf9f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fce6fffc2f0b51aa0ad174293458e51206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6b03485076cb28b47429dbd3b05059207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da193f9a7929c8b87ee1527a526fd6f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdddfb3414ce64046d86f707063bacd1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bffff508050ee8e7ada8101b286096210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36738e09da127d7cb94f6b8287c0f84211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372639cdde4e57ed03c464620f61b3a3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a0fb3865c34f71b72589ad6601b361213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225067bc07407a34c05362915ef86e08214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5f230413d6680f6d8752a16376bb45215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a891f9806cac3f7d5772d2af86a577216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a498f256a0528ceac09df46a88e9cb36217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a6e1b1bdd64e32c875804b9e3cfd5a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9974566e37d374d92825d0a142d08d04219.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65485e5d25994580ffa7506c9a195a0a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f3da833ca68a35d5601b4f00800da12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2456b1d4dd94b6f69129eebd609f5423.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e069bf74744bdc97e07de01dcb76f2704.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02273aec61f72990986e7c0a23657ffb5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badec96d817ae1e82a90355c8d3764286.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77377ee31596caeab6531ecc0bb86f97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb82e8041587999bec6af22217a370038.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e1fafcb3b0427cf881638b303d438e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24055023fab546d2906f02166a08af7b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de8bbf0b89fb9239b05710b16dd6f8b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2419ee3dbce0d9e5ad0f611037e3010112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faabaf0116240fd70915a52cbd97578613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816687e5b776589f6370d8e8350ce5e914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efc26e5745f698aee170003b91971d515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4356afe289758a1071045ad16f59aade16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812d653706aa81075d67b3a0e2f0fe4e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f0db20476d67a80cd2354244ab79b618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e6f5157b44c7c140b90b4b505db8ba19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6c0ee8c5531b069a4ab0e22266685520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a705c410aecf75b92fe7b1262ef3af0021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5912bc1d2cbe7e821177ec516be8e72c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce81cef21b831b993777a76e09f428323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99db28e668e2dd2ef2c191cd1b77d2e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc6285bd4ca2a21246a0d23b01f374a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf3fef787241c3baf3ea8eb3c0736b026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abbf44f02c467d741d1acf79a86991127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c207ee002468fba6bade1650e332ceef28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af2af6aee6fe3a0adf53bf28150fe2529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001c21d538be03e5b4d3b928411ced2030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e50a641ef3a09575f2ec1891d9f6dd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c64cb8e143d0fdf6d6fec7aaa555e7732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a2cc480218418721620e1b3b91ce3a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9438f83b2b9dab415a5d31e85282204734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b992466e18467dac13a4f793b401b40835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d76066434ef4dba3593de9d87442ca536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c90f4912522aa17480b738712093a0437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc9081542a4fa526caf571a144620c138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8714b92b0da29c510aa1b2e81b073d5a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e336c65ba85cfe54e548362d0fbc3c840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f493c4436ee7b9ea669ef0327e47621441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64127caa3c49d62fda431173bd761f3942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3119984452343eb442f28a8403660b743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4174ca847744d2bf429432e538f04e444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2570930ead11b521ef7bf92e80d44845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8704f799681dc80fe2983a1cc9584afc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83eb32210e211b79aa724c0c4e75214347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b31c8a87047c1da5adf8f3c51c2ffdb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788e921a32d07f489eb6c6c07c7c450149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724292be1ab4b9c3935b955c9e22412d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c864baf6c0366e672b2b112571ba66b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9f6e9a4dea95666fa2a6353889ae5952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d538cd8d1ec47c08cc031f1c64124e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a028ec9d02d258ce8eddcd7542d541654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d209d301c7c1b387325d958a0a569be455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7135d484977ac306a626b9677d2970ea56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77faf0285ca82b06dcb24e0079b2c2aa57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5e3504b086dca77f16237cb6191a4358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d77bc98375ec5187468d353653af3b959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a33b833dee429dd42d6d53b10e151e860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9d839a6a58fa965d326436bcfff14c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7edd7a8e07335888020a12a7203cc462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c695d54d714b94e7ab80f93b43c7db563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b572e8db45dcbf8349dce70c61bfae364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fcb9f3a15473a3eaf7385abe029afe65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616666911b01c304775aa36e7c8af97966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5eba75f7a1026ef7306c16820b2d2967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979d98686b969b03576c82622847eeb668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db50654107c36c2660a81ca6056654b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c3bbec42639182fb988861d5f273f670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2cb018a0796c1771cd6632f3f09e1771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2549dfd09e29405572247b0c570fb49172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c0c94c2edf1105b69cb6b66810bcb173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc6a127d285ac81f32e0c24d8567f0c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0af6269f90019a59c84902bafbef7975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e398206128b52678e2c7e36f2b57ccb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88382179524c03b6ba7ea70669a0226e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6831910b07849d5ad7fbe3d5c1d79678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742ac05ac0cb9ae9af42d3cda5ec1e2c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd437d6beaf0dff7b2eccb22075892880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117e8119c10c1f8b1ca0a07b2d0ba80d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3a4eff2e5f5059bfd0bb7b3662e22282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b5ef112113bb69b051e2e63f6f0cac83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9640f6467f9f9cdc4c51c5bef3f282eb84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe59029e5eee10362679b382c270058585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fc6989e8d78c2f4a828b15d52ece2f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13625706ee317b69a24a297685aa9fff87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d601be901a80eae096a49860b83ee6988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6368e07e0e0eebb38cdbf6c7c15a343f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe94390a47dd3680e58529f820389d990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877f8264de75803b5196aa7c66611f3c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48be8ededbb2eeb078db35f575826ff392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a199732fe69d6d12215da02e0d977ef93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f6e656b6756cb01a9a2419e60bdf3294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff82a79c2fe2466f1f438f84b7f23d395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d29f0ac98f2d7e2aae797f6417832a796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7ff42240dc2ebf41594fd7501171df97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf11bd4e09e580185b31cb4d854066198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fdd3fc31f1308e80e6a158ce16bbde99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa041cc881837ff70cefaf68be37c60100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b3de517915eb03509bf41e24c782d5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf8392fad9ee82e36a7e8e031f75552102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff747d5a0a24e7ffe15ac7e5f640f2f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608f2c1b5535f796193220d9b5372442104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bb410d8344903307bae03e3aa836c1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0955669877dfb6ed8b306f4dd1f4b805106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6014c5ebe21fe82e8c7feab74bf9c2a0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4441a1def891cb84a5449084393c0fa9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d180dff4bec4b16ce01b3af24e5d389109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d104c218f71a0b694a58e5bca2285f2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7dd3e01acf6aa269b687d586944566111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8ebe22d36a49a779db8903d316c18d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5540e4d37dd6a6711c896c94c7987014113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4545a1c71474710e2f850cc6fa84ac5a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ced3b37db84e4773be58481499ea2f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928e61dbb6de7bb77e23c61b353fc4dd116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e201412225d26426426b3250e09cb549117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790ed4e4f6eeff3cfde30cd339c32b16118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f024176725766087c1596308ed527439119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667a19624e40f880db6f4ed7d420e04e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299a61ed89e43aaa1b29bc77297d2a55121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e3dd420524056b2321a84babef060c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197d888ebcf6d33a6bae8d23460f845f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714e7427442a570e259d2b1c53f021e2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd04bf1de77bcdcea71c8ffa2f568bd8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d787ca6fc6308aefa15076a56e2f04126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52b08cc0d76e1923bbd9d9b5d9d9a93127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02add9d6a717ad9d6084dfce232a38b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54a991430fe467cfbb48a76de4a07ad129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d12ff41dff7b86c58ac59d338037ee130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772417d5812257ea0c72b7004ea3a0de131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934aedb340ba26ad2f91a0faa146eff0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826ca1e837a37567785d333eebc6a172133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d395833d1bc5e317069eb554b18cf474134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4aab1079ea53317e986fc5548fb4a4b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addc87ff2286a77f5ee9b42aa18db633136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b558b04652385f9742fcb3c2fa75d1f6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542a4c09ab5978330fc98e7387a15d09138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea7e9ad0b9e98cb86d12cf6ca1dd709139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e467f018b8fc5160abaf6b9c4fb41582140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6dcfb4e927be97822eda7977a5cdbd141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a24f0026febbbcbdcf7135e2eb171d2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78378f1d7627df1864a57d80708d8f9a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f44b724c056594f83525a6f651eb17144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bf34e3f5219e6940f4627b75355ad2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83641beb9c4a45a3c560e4d3f61d2d59146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7a3c2d32de90cf28585a4cec988ad2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b36242119ee780794b27410c2178727148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bda03dccbfa4ebaf8a0a36a6a4fc18b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a7715c98fb1cc966b443dccaaba2cd150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2880ecfed16f384dfd9e6e77a2d3f95b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09c280d5af5f065e9f59c305ed33a4b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85b14f43cd1c86ed93627b246f69c56153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029ae3f079b2dc4346c2b395b70f3db6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd0de2ede4611328b25aefd92f6074b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf90a955058d61d03a2b7964819441e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22f5b7acb59ec3ff2cb18d7311ed640157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bb08d1ddaabcc3b1d7577f4798cfbb158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4da92030c4f4d400e00a22ec1e9802a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d57dfb4e93cb880844e6e5a54313f96160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4c76711c79324bb1cfbfde8c0844f7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92613dbf2a983bdf7474beef1ba5dc0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62833e64b4fdda5b430fb2be088101ca163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d93ecfda9538c9130795dfbd2176ee9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512ff9ede7d1d88c8d0db3c99e8b5091165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93775d1312fe144d8128e94a03e8e52d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef49c578223ebb5736441cceae9a640167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b870c50e5917df07df1fe538ce728c2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e281c1273b6eb4649b377769c44836169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2362d6ae29dbe7ee21b428b01359c4f2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4add264371bab735725e18f4af0bdd54171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d814d633448578b65069b62f4fafdbf172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cdb49f24d671743bb94bcf0baa5ad4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06567fcca075be6694d154a6995c6cfd174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582fd8e43e84882adf4e19f9b8dd9c4b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dea2494b97972e1a1da44ba0e9e715176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c656f86493c33421d615c74ba3569e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7813c945ffad10b40cd21640df4a1fa178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d9f9b672ba990212ec0019019ed8aa179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba881d8f3967f431e946834dda035ea180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974c81a915f908ca2672c37b8781992a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17736abd987642bf18d501d6398d694a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6f78bf8ffcf38b17c7b8b10ba9f08e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f67daf33eeccb0e63cae9bd5fa8c08184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745d6ca452b1714b09bf63fa6bce9e5c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbd6f3a2217c1a3b328559c1cb14841186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff52af5f346a6ccaf5ee709da8e81fd6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3f544074b69c8f01a352ffbcb87999188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0120a794c50cf96676821847305ab22189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93de4faedc9584722ef8b9842e1f084a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6d66e80dbf51843de6c8007efdba47191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7feb0d35ec70d510741eb35d23a8076192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4edbb3b0c2e36f9a843f8e78af034e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d97c753a161f139f9ebcaec317a46bb194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b239ea91f0cf44cb33dec6064a9963a2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1cddeb324174c3a99d513cd207ee92196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c45bc51978d06a8c6547cd66bb58e2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a660056ab5450a2633a04e856befd25b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5446098272a01e68af7961d9e8eead7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b85a6d9ae9b08922031628523cafe42200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352490e6271e608012d46910979767cf201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b03133f447819439a92f166de0013c6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8b715603f22ca941db61684000f4dc203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f753dd74e3c7f5384a28d79cd580e7ce204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5851b27badb24622636863c042306271205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9297b450c588ea3f5dc32906f600198206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54ac656a354fd8dad4c1f7d0d6c3077207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee441197bbe199761cf1d5b7fc1a866208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e655d73b171b8cfd039b646e0f1e819209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b144b629d0b92d8b1045af18d95ddf0d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fb88f419d28c99d5ffa19d64f8938e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0423a55cd5b5a974d6659b1f8f4052b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e21efe84edd1e44b93d30986f501945213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a3e23aa1ccb61ff89eb0b96577562e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2708c3038a8b17f707a3a1bd5d4df4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7b16b85fde4fa7e909c2f460412baa216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995f0242b2d16e67ae24f1792146023e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44952516bff697b68f08fd0a11e6bf3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b9fe65e38fa6f99a8d5d75eb576fbd219.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>