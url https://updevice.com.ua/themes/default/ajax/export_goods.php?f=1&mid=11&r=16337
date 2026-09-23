--- v0 (2026-09-23)
+++ v1 (2026-09-23)
@@ -826,51 +826,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c585df6b59f79e50ae6eabdf0e60d6071.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df80ef1a6613f594cdd868c25cae4d292.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49cd4a7c12e39dcaa5825d46954fef63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef00f86c9effa2ddbd1706b883f3a664.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92196e4dc2d882564d6ebfe004c2b9225.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55386a33a1e9f6526d914f2eaa8c5b16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104ec82e93524d1a5c4afd368458ba887.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0a1981fd1dd094de85486b1697a4e48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4053e6b3f6d277338272107b099023e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ceefe2de4533b8fee0f6fdce178deb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5174451e7b5e1a7a76c06153f682469211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228b3e37a7b85e0daa60143cecb744df12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a44276f76e3412ea0ab8231af2805713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc2d08e51310dd8b4666392b750252714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e141b2423f46264295c10628267ce51315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cb9ba7e3851d2106fa0033df84c7df16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39dc09a19ea9ee84fffb49225797b0217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e3eb6994104f196915ede5ae12a66618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb5c6a65e5d17a99802265a994860f619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a157b0bc028489d2216216747105bc920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24e4b861d7c71a46ed555e70d6d74a721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e2c324081bcfab0bea61b8690ccadb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e1814facdbea3d631f4a9b7af789b823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aec29ebded587c8eab7e24f7d5a09e624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fa64038fa86cb9230fbb9fd115e7e025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8eb4adf84244d5dc21cbc2842b958026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdec934be71eacb7c7f961e62af967527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e56860aafa3fbea6792f045d15a230928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aef8ecfb89ac8f98af2e723b66d9b1e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d9ecc81a0ec9df0109782c99d2bbcc30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f4b500ce04e87014875035ae11797331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f905852b0824de9f1cc128e2a8802432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ac43fc48c3a4249c4113b83655710f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb8e6e63baee1bbe37ab36bf24fbaf334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d125655bbbab027baae99cab087cdec35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052d8ccb01c04a522caf7f7308f882f336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0eee1c32e97addc3886442bdd3a113b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438d97ca33887c28cf85e82085c01c8938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa171a930fa3713d8cff6928d92dc9039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd4d115a72884e28e6b2fd88a7188d440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993b4dc3eb38d7ad318aeafa1d4a466641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3aaf970cbcf9ab9e3cb446e90bf95742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d7ed5c7d93ed44b6dde6b074ea357943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d5b37f2ccb1ac7d6dc9c6b1470bee044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa97654ec6bfea58acaf75c9030f80c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af325105f4690066e97071c3a8c7dcd346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dda862a32df51da34d4879f71dbc92a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb199e4a801da7d1d2ea76a4ad45a7348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4d71a197809c9e93ccea4a028fbcb249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ca02faa60ea4cabcf279505b9834bf50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d69a749801cdf2a1e0a6368f5056aa51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c61e5b5af77b0bdc0efab591b7ace7f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05847e643cda80ff61ea46600c73996e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db21de07eca9d04f40153c733cc39daa54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a1eca3ed25623a95fab2534e2e23b055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252efc2809d7a4be85d3ff9ab9738a7c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0780539023fd712f02e49c58c87ef27757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26cc7ba0426a10b6ed7fa503fdb97f558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c22854fee17356f1ad552e000c1376b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1febb235233df37724697e8d2bcc922060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedd7cc18cb245513f8f4b50f232636b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966810b338835c66694f70c30fd6cd8f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2515f89cbdd9c8d070e13fe434ded7663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9eedaadcb5e8c93f7bc402a4c440a8864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ed344ce371c4df89e918555976255a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51446545eb4102599661fb24ef7752a466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899a6efd577f30dbf4a9734d53adc1e767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6166ba0190fc3b611ae5ef486505f6a468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133e5106dec8075ac8c79e9deb5fb18569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6493befa83b07ce7ae9824523302bcf70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4996f1a0aad0c37662c6b537ba17298e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbc128d4f358a4bbc8c9ccf83f2001572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47080877596b4ce6014bbb1e41ff2a8673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b0b43b1dedf35f64380c46adcbaed074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772f21fd2c03c05918237b2fb5ff0f1d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1283ccb275a1ee3125f106bb52f051b976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d338e38c0afc29574b8999724f7dc977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f136fb39fefafe068ffe4604a1053e278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ab1e809cb3d9418cdfe79e3e6b930f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a53ad69b56e1544fe75ac9d8014fab980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140e2221c60541fa84baa5b827ad9bb781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c36d0eef1d37f4656cd9399acd929982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c84bc8e0818b9554c72d88f83677ed683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afdb49c492e2f7d5fe730320accb1ae84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b899eddb3fde651a1fec64ae0e6e3085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d68ce82e672fd854ef08b0358c58b8c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d0b6adc687165a7cccbce9ded83d8e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f77c7a20cbb9a4d1560fc0c999bdea588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f290f76ad71e76af1ff7dac28458041c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1555d5e01892d1a6483b5e28fd1ba7e790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a47671a162fb5ec157f01bfea14122791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9954227b598a77aa260ac875d050d3e592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16446968e157c99ec546349cbd6980993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7000aa937050bb8363f6a71737d0b58c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c890a0627fc4a15b128dd07ea5f71395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bdd9f7aaaf18c80c9168050189d66196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c0e51cffb173a621ed9924640a091a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38be597f597e19e7c233268404e6b4a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301d0a0d81f3978f9619ba8109b3e38999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d22f6c646cd27c92c0732ecdbc25ea7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412ef8b4da59dfabc06b65ecc6c8e6be101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e277fe4bbbf9f49f4c5a5fa8f3e8db3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f10de1b6bf4dc6b77d9af125ac92ff8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11302b3c0111f234e58319ba3f6b97d3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc00c71d85ff91e1dce5bf1d317c823105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87932794e4a545b7e18ee841d4dd763106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ce1b3847cec8972959ff76eb417842107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be216420a447bbd2d4a4ca6423ab27f1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f787dacd9e39c47534c1a7da8f7af353109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c04024d5758e6b14e1de096a10891d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ad1a753fa801de7cf9ee4727b85f98111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c63d222d52a9bbaf42030c7d0e0699112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89b87142663d8ae66fc77a9a724ba69113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea12089f8c1faccb994d6c811365443114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19806ce42cbe081dc3608c27193af694115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901c5243434599a38d8a07df9b5e8eaa116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1252084c52bff3a200f82b467ffa15c7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8bf9236d2637f07c1e12ec1dace1ba118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fef1bfd71404875de3d0a555f25cd6b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d74e38ae4c632001cc225c3dcbdf4a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40b5877289271f735e95b1e351af66d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f11017c747e8f0d0dcf99d1fdafcb3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f092a7732107342276e5d481d0a893e0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dceac7d9e9e194e55dc97502b44c85124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1ed101e34b61a135faacca556f660f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c841c1a67787bfd6e6f144bea3aa6d04126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f6f58afc29532b9325672f42ef07f3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d1285317db29f5db205e3fc77f164b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef1e8403e7c95398bca8161c0591faf129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7ac7a157f67cc4dda8ee14bd0ca1ed130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7f2f6f16affb3fca6ab360db845fbd131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee65594cac68fa8a0f6a81ff1d24426e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9663027463618ba6a1c24d0406f416fe133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37be45913cfe203a1023c15185bebf5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae0358fa5acfe0b5d2469d77bb18816135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7026a94d765ab7455ec6643d689897f8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e45bab8d1ea67e58a4e1786c48db419137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68468785d1d14618bbbd421227d8876138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90b63ead2cb76ab6aca271ea9156051139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa9a54d10f4671255099505fe788671140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5bbc4a6fb98c467a7a93f49eee678d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e974f18864c0be861e3f6e7665c826a7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90772246d88dadd8a343cbb22c6b0755143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b46aafafff29fd6db4a1bbb24b679e1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd230ce968a9cd97b79fd37eb59955f3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1221713606c124d3b2b10bd4cd37b77d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954912fcccd594e7dde71ed2714ee1bd147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04980184e591a44dfb87f6501967cc1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd035f7b5c86ec00a129af3c01b6b8a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983c0713785d026d90776ed651936338150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c029bab5c22610b5b939d53e9cc7bf73151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48b5f2a1d0b64e1af26b8e4281b5c1f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce857ffaa8af0a4ec4bfba48677cc9ef153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4bc387b8feecdd3819f88d76fbd69f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d719aa822d564327089cd1bfe606b2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e994ed6a3af770480d2486668cde247a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf3bc0d684ae7848824b26ed94e5978157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05bdce9106de9914f1fffbd39611fb9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ab2eb00daf4c6bcbac6f0546f7761f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0266f28de2cf3ccd22fab566e2c95541160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ae8b2201215d16b6f56421ff0e5c1a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2209e3ac6c02bbe82bb77d2e39b52581162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf51fdf1d30248c98145cf6e6654906163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e8135feff209f7a87c653ae9535dd0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f616930adb7bce01d5054fa3fe7272b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd537c1f93829ff72c4592c8c5ca578166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcbaee3a3cab623ac6c643e6f047ba6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fa4fcb8f163c8122220189b0aa12ec168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d01e6767133aca52a57237f15f9398b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd335c741f94f25eadeeed11065bc75c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1536b68a3eb4dde069a9e382a27225171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9020f23c41c6dba7f19b1c0631d04dc5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378054ed5e44f60a1b7819e3aae85127173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03de1f8171bef320f8c24830aede79e7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7bb6797a6fc44cfa07092a06248dfd175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08f4a70a50d6b49db59e5f10b40ddb8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c95bb31186accead9d71f6349ba96b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50de8f4805b8b7ab77dd6e80aa8f5ed7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e934156898f4c0220e5fa79309c93f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54ee7c253d00a20ba60d5e580d501b7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce57de4547fc000bfe03289eac4c32c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d1cd4eb19c05b9b7eeaa4ee8f3fd29182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe136cde0d84590ace92e81057710225183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e03c8357c25dc802e9683f6449deae184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2086520882c07bf5d6a9774b2a667e3c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81a391eea6a7ce6ef97bdc423c20cbe186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99c9b88de83913ac60d32194c16904c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69ea21e3945241f71f8df0ad5c6191d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b354bc14053fbf132f4610b993832e62189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493defc22d8c8f013e507766b10f5b75190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27f903f7ed1c45cf8c3fb419a3669a8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5086c3871511a88a3796417e2834b4f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a969cad44d828589eef77bcdc67d31193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d610a11dfcae879fce64527c1f3231194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d52eacc467821458819892eef405e70195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af701bf8084d758b38f9620adb3b250196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8098211674c68038f1ff5bf3387d6082197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1a1b5b78cfcaf09384f9a37b03859f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523c01a8f89fb334fbda492885cc4d40199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30063f251bc221073a9ad3fbc5ddbe63200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5622f063982c20bc3e680758a3325095201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cf576b9f153dd28e96f0134bbe4cd9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433f7037888229159f70b1efcc80056e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31488532b422ea0c32f5e99f211cd661204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497d7b89df6c4a1ead7b2ebaa60549af205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458c79032a8a99975e416b0c8d0d1bdf206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c56c77f469fd2628d9f2381d7619c2b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59370b7a0bf89750763317001fd4473b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0d99fb33cb53f373aff1b30065724c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc799d9c5eb7bd5dfe91114dc188eeb0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d58fc3c286b7d97946d800e91dadd49211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217b1bd0d2e1c50a463bac7c53526a90212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe1eb3c9d022eee9a98a605244f72d3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f84db464f69551989b4887ef285df8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa0bc623ad363586a3ca0b5dd7664a2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b6cfdeeb56e701238a095547b305ce216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908d5eefbe225545e0df1c456708478b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058271d4b092104313ae76dd25c260cc218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a726f8278dcc2cb73a5e9b8a70c800219.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2027d2bb35c4f110f0d208cd1c5f83001.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89b7512f0c70a97b3de50bc2bf5ecaf2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3b335bd24bb703d298ead8ebd299b23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44732f8c44eca313f4b84f35b62e39234.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13daa4c1234439e8b8cb4a89be9d40b15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6967415c18b4ea0c56294ab9759a5f206.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1076f64994963a1f2c123939bbd099b97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38f8102aab7f968d18e2ac233fd46d98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b479ceff9fa55b209412aa86632360149.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55092864ef048f3ef9972f2ca99f749210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f01e04ccc31183f10a21bbc91ca7f411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d163419ed1a7659b7766231b60bc23a912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79af2bf01103cc43297f232d787a339c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79237f4d853077a46fd3f950f0ce69914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374ec4675394dedba626eaaa260ad34415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7f17225d002b125063f9c957fa17c316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b964a4133954c20a453c8f7bef2afd17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fe85c55873b854735a1e930606709718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f9b6fe71cd2708cbc44bf1b7769e1019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67feff8132b4d4dc08d780b8dee197be20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8807f3172ad87c03852f2bd281983c421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431f2ae3ac95ba8cadfe5f8c5105062d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87e3f00ef072327642c083ca0636bba23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2b0e52a58758cdcb50382a3a355aa724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4155623b3c9c0b2d96f6eab52c7f8aeb25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e4c06a420f09646b9f8049474185a026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2651928652e307dcbac3dd1e589c63d527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c7b0241e98d2aa6eae5741d3613b4528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2493df356b5f23fc2625d87e97c6f93629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ce0cf2a8824f8368c6df942fd04cb930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352fe74fb94619f42a444d787f4121e031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec6895778cd51253d88c37b82dc577b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f82140269a77b73be4a768b3ea34fa33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e1fe08c3896e42cece7352597e914134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba29fdbfddba15c6eebd480aab0e48035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5590bb1050712fafaf57ac78e3a407c436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ceabc9c98381bd44abecf27d5ca341a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9448e87f7bae940bb7519688b4036c4738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ef79fac48a90e5176fedd201c8760539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc847a75483501843a9aded95d4b890540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6226c8ec947a37fcc960f193d4769741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7e67f761d2e62747d58e6db4229e4342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135a83f18263703bdd1b957417c48b4843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d84300ef3a28eb79620dd1d201fd94044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3d9e1550edad7cf5047ae7136bef5345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6637bd6df21d45a3bb60e79a20653f3d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54e8e99c11c3aaa51cad3deef12436247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da88702a497adf431cb1b8c766b9aeca48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981cbf2e09fb3f17e157401f8722b39149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8652eeb149d6767be6d610d685ec689d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f422641c9cf2bad4f23956fc4d323151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4331af89e33c020115e6f6c154466b0552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed51d10dc636b615dbc5c6bfcf53c7a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ee2e4438fc96497e3501de8a909fc554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d8e92c3d98aea21a529f6b687ce51b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa25cc41c87b75904cc1d71fbb7882356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab40732c907f5524f506730b3776e6f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a8010f517cde940178e7e496e0902e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38497b2fbb21bb308570539020d7b0559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd016ac86481fa0828f4ceab236ac9060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4844303781781446e001b6d3332a959161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc0773537dde02e77feab0564b286cf62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e740b1069ae4c90ff22be791397e301363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2306298020bb542de0b57a2fef7cf3e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186b749c9a3e4efbf000f125ab95790665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af538bb91917b39a32581b299cc70ef966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1262e8c2e3065900862c97f9e5e47467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790114d01a8755b1bc330586f55602ce68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983245a12ffdd393506f5c4d37b5d84269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a553048ae9658fe2217734a7e09048b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6729712151ba319ed67ec252db0555e471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7575f420ba841912b9249966ece554c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a909f3666236e35ea0eb262ec3bad6073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cd3becd51141a91e95e669f769dc3174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c2c823d48d9d32deb249d701a536d075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f66faea68d05342bf7284dfd8f1f7076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0520b49b7641426a59173f176f60f01e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f89a7acc67fb5f8a3756c76d6f8917578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc815c05d7983cd5e431c94f078c22b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806897e1121f225ae3c34e411f829b8f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a3a883669ad946573afd498841f7c781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5766781c8111b075ab2b3e1af87b0182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e462cd05a9c781ee44073bdd4d92536e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4000b899545da2b22ffbc6fa9a97500284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ea975255934c02886732d23525b16285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33b8c3ce40c89767d866fd9ef68b86b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1c045f5588436fe1a6d7d53837e1f387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc27df9869dd6c65ca7be71032e9d27f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899d7ff4b4aa3110879ae17b99ba389289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5764fc421831c746df7b3ae26a188bb890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab044d24f523b96ef02062f2c30837af91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea6ecceabd69b745a7704f64200f6aa92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2627e56d1cac63b2585fae30c41b40f593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df5d80c6a9c280ed21a540178bf8e4394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b69bf7e4d107a04147c325100125f495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240187bf4dc8630f8d45961282190f7396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095ec6939e97649deece9fd79707989c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ac732d1494239bf8f9f43fc789a7c998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b653eb3bdac6c6cd0e77deec56ba06899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4437fb621f6200d0b80d238353259c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4479672730da48b6042b5e4781d692fa101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70de8393906c878a62fcdab476d7b87102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f64adc58f673d72839a5a044e4e3bb103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe91949601bd604fa5cbf328d4e5b46104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1477aa25760721ab7cd19808a9358912105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b84c6d1be3285c916b7c7a7aac4e306106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52e05a29c2335b9ce90248a6b803283107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e3106544cd3c3d90edcede48713ff9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f652a72887b1ce0add7fe1054732bd3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c498e913a999510a857e0eaee0313369110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e2e82016e63d741bbae315cb8345bc111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b822f0ea9e14ba3e6f905307b923a5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a020ddcc04402bcb2defb3023d9ab6d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb942cf9a9c01f22b5069b1087f839b1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a70ffcd92a7eb4552af350742572e0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dc6c2ae804cbd00b4fc8784e713610116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c609e103527e7a3c6eec3cf09508374117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7f3278c696455fb6b5578cf4c9ca5c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f00eb71067fefdac2cae343dfbed3f3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d242fc5bd65cc1a47b2ba209b22d25120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bee77359251de3bce81db9f243dd98121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccfaa21374af49fe3b405aa8aebd613122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c103ed7e81cd6cd94d3fc46be426b84f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3861a124b29706d91edcd871078377c0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234ee52641b52f95210343098ad96b64125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d9da97406dffffba1d48c58a6d4b85126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81beb31dbb1f21618e486d0833ab0286127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18dc82289ecd8b945420af5c7efe41f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129f3de8c71148230f586d7c1f518b85129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ede5a41bd3795eed40fc420e8d5105130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae0371764e56b100fbdf94be090a0a1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0463153e2fb822086fe1020290164dd1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9176e7f4f8cd654d1191a189841e903133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4df28b13661c6275e3fa3ae6087ba9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fe14dd828bf0d575a06cbc7239133c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6a7d5a93559cf28aa00e3237dbd1ea136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daedf97bb0ae4a3687a2b9e0ecc65215137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533a8a64e28aa76502fe43c68a09a40d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f941c2101dc047a63bd5141e1af0fd139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5aa36f011514423143ebeb4a7d150db140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39128f42c3bf9ee9647e727f05cf8a72141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fbb4dca98d2959b9d9b1aa301ff42a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36dd5dd4a63f2344d06580bc180d55e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c141f6693a91278401a5e9797c780254144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3425bee8f8ce2cd03a4575af74775d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daa48d95fe1d7bc8f01040fa0afa26c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f5af382670d91fcefd2c96eefd58b0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cde09105c6ff4b4beb6b12d58c88f4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acc729f07298638ab4cca275a9dcb5b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb9788eb8377cf77eba55fa215521dc150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dc2362a18ee985759d98c47b61463f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baf8a97115acaee179043e48bc8a2e9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3e42e8a2a35859bd2db0e022767818153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cab7e110367261d9fb58b478b6655b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567483a8b0f4331e1f74faa339a74375155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131ff0ad77bd0c26ef12c2aada314845156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2e55664667b30d3d75cfc0e2e66422157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcce439170118642cfd70d4ae240a5e1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952b6692a2401fd767ad715c42c2aa15159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37040dd5669396435859f3a4d4583a57160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8295ad5973a45a42eadcf61702205ac0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6d943c41ccf415fded49a55ea6aaaa162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480f179a3f7b72819b0a8557e67aa150163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750f12a4055ae2e8ee437edfb657a9d5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724ab4467e675665a3eb8abbb7745fe3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc9df202c6cc5ba90f214e76e7a507b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d262ffed7f0a8014ed1a07f80a1f783d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeda8e656618850764c3e75e8d78d9f0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b328b5fd62f5b70f5090b8aff20405a3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90189798cdaa8648cee90d5867afd49170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf91709ad855310beafabf6474eb146171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1194f2aeac64226be2d38ccc490160c7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db81af4ddac05ffb357ddfc201d7e91e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5742b31d2ef8ef1e3c6364c80a2a674174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4e49453b0dd5a051d5b74c2d0fbf24175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad095998cca4113591910292a7be7e13176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13f145b50f23e9a6d3bc54fa4cb754e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190d29e6c78a86d76c4472528da7b6ed178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d592464e90e6d12e994ae7cbafe3996179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520a991ac6fcca3f0b9efb27871bf14a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd7e6668ded27be9f2e508730a7a62c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dadd87e695b5919d6fac69a446ba0a1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92b8f3bc8a1348b1ceb519703ef7393183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637a34e43c96675131d3b846927bd7dc184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06eb6bb8ca91bd6f962ee0afa960b00b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6566bfd0cff3e9f80cd2290cc09cbc26186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c796f9c76503b8da96c8a1332f4b2456187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57ff34ec55dd9b24f6adb87e5aba433188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa08dd985fa7ef7598e814ce260965c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdc549bd59df6e863f4e8b7024d1086190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49683c6c0cbdbb18b1614b9276139cd191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002b627e3c0c57b6462ea05b2d6227c0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1a4dcba2ccd1a58db49b3c8d2d9828193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4cd93332692b6448afc8a5302beaf3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915872ea9e005965889591768357eb30195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64099d739cac1893e520296ce5d50141196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f14a381fe5ef6e7330f401d01df907197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a062caba01cbfa918e0063228f334a21198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7748c1dfaa40cdc4c15d48b0c3d0110199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01c194498fb41b08157657172841a33200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2b083aaf3070a24694def90b9191a5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0758d3efb0d9c789eeb2416bc1ac93b4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c32f023ce49c543cc4facd022c5435203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160e7884adb7341a753089670d602ca3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7829bbb41d305c21b6a23e6583df0f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8cabbc70252366061e7f652dfac85e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217db8e386e37067c9856093c236819e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00844917dab81fa188a05fe3119f658208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df98282990e3072762184a494f6cd149209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942d93e86a6f071d1d058d3b405b5d24210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9fda6ee8a2ceabdbcf42c3c2965427211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0568c54baa57677ae587668d0af525c2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d9b815864bf476c6c3e5580448786c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71477bd79a78db1cabd31f861bd5472214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fb77280306799b6d75d55621af0842215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd0487991e56131cd61ce076cf6507b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80bd77d427a8e8d8a6039c69b9b1723217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b001b5994eb45cf12964d3e7c80ea03218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06230159828fb46169c65c9f1bd141b2219.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>