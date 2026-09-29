--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -826,51 +826,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba0a2325ac430178d2089023812e1781.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821b643d1f56712d5a38b0fbc51929692.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0b76e819d29cda0078802178e969ba3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ca5120b752a24ea73246c3dbc815334.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64af27d150321e8ca3405608bd825575.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427dd7e97dd1b760c7d81f3d54e5b4806.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb581d1e790a25a5ed599a4df86f2d9b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6209940efb807eee1a60dfc56b14f5e18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8247d956d4bed26a3187b0b4677a799.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbf1352937c93bb0f13053b7075d08f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0ae4afdaf37823fb96b68d0599d51111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe71bc38e9349d5a3f6c1d80caebaab12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c405582745d6cd09462627a0ab58e1f813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43390163470c15732461ccad7b23832314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc08d3bbd13003e6140893acdde9525515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba78b23876fb33e419676322b85497316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be9a740a17da6ecbea94b4cd09ebea217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8dc0668242aa3138e7e7938b981c0318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9341de11c56e74e0a1ae8ab76c23f19419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f33d8dbc2ed716016088856bab98b1520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f1a537fc128b2b45ae8d49e90e620721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febdb85d9104d13287ce1a355123f91322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daa309b7a7de7483528e93c88088a9023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3680aa77749025ce969cdc63680c0024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d176be7f1ae30cfbf1e9f264a8346c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a76a436360f3c959f4f53d1d2a271fe26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a47d578ed89900fbdc906beee2e6b6927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4272bc0918c01a0390ee648ff2d07828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3497d2504e617ec427c4784076f6ddb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a08e6fa8fdbf507196572aa4231e8b530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885dbf123747e71d2d5101bc315ad06031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be02efc54aa6c2f51ec38d81ac6c97632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3472800afc62c7f6fd83944b05af9c8033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcc6018d7616d3b96d577081f84e56834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5564f767d5ef455d60a4daf7ab66aaf735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17db2569b6dbcb3f7d901292b1cfd31c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a03fe05c6d7490f24f34b9700a6e2b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f211ffe5115e56fee6e2b216eb8462be38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86852b06c076b1ac4b1fa25b7fd14ab739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c2d120c1a2bf9b82514675c539cdcc40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128643cbbbc785713065e67714b1727e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7d217681f86380973ee606305fd4a242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecbcc9a98847cf046d0ef3b5524915543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec451f040388ceb94738f0beed40263144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933ab2d58f8af1b0f0607385d81973b245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07df1b7663fbf101ba8e69962724ef7e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113d284dc5e2e199db23598c0dc59a5147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763d7d8abca56678081a1643b25952e848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af049d8de6222173b7c36b7bd11b92e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efa0864ffe27a3006bb019d184e849950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6c56bc95571e8c317c3d6d852551d751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebf800b5706cf111c7926497a66ee5b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f04e767000f07ebfa541e106918e3753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49192b6f9ac47b05d41102ee6021234554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167b412bd3ae6af6b32c8710958a64fb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419b93d45c0433cc7ed98e04d5a6dcd656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8202fa0c14bf5428f1d8c0f171c0af57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9c7fd10428fb1cde8df721ea64a6cb58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4990dc2c7fa7dc0df0fc67ca02184559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87afa47fcc789f14ac58d23aad8d87b660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc87b50387dadcfd1c1bf4498ab704dc61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69db1267faaecaaee53fcb13b33d5aab62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a5cae9663b031df2e3f8022fe42e6c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c5b89869120b14ec51198e92eb14cf64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44c974611ccf8b37ed977988800046665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b1949377397cada1f1cae2483e52ac66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc33b8718ca2a421011f58e91ec2069867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e05e3b86ab04306da545988c99f391768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaf465e4ebade1235a5997db103b5ed69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0e7fad0d237cd25d2b8bb0c8594bbd70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6df049391f6713818cf242ce302836b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220bdf2b9f6ba73011a73c8cfbbce2c772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1717b292e37aca71450617ee140c8f6973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e8b2a2eb8c323f52a0cbe5057bad5e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1a43152d9c990709e0858ce5f6bc6175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e415066c135ab1945fbad2bc4f28993e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cd2bde7a8a760c9aed9752862b9cd477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628ba7e3ac21e73ad0f3f9e4307b97a878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e500b7d956f20b1f3669b96d72e705f679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3e6638b28698a0ce203f3ccac0e92f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c045184fef3d4d95d1697558a3acac181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dded6c5697080b2067532af6e560fc882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be45379479b84b0d58ee465e6b4702a983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0f25f4bde4701e7359f763c636203584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e952eddf5aae5a5b472ed5b654623d6d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f302748f917237497cec093c91f486686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebec7ce895e7f7e5470c6b34b481b3587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510c3a5d4779d1e8a1998dbf7deaf93488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdef5dfc4fc3da9efbd4b191e6902bd89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f772ccf96c5170ef8389afac4f508e7290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ef01c8fe470580e72a3ddf5ea51f3d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d4fa0519e29b92bcaefa5d656f9a5192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9540d50104bbb3bfe486f803f9ba7e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5777c7a5f4cf5a9fb17abb43230e18d994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d8bd7ebe0f68c54f0cca7c42e9a30195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243d11fd37c8d14fb14c47a43a2cc90196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040af71acd0dfdb14b23da71badc6c1997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d805f3554bc12ad5f5346595714233f698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50061cf3abe3d370c187b37b5ac2eeb799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b7c813deb9a70fbe408413dfa26aec100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f28527ee0189b658b3d2cda3f0573c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434da0f51e0e4eecdc22f56bb386bfab102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d317a67f69911441b30f9859aa989303103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0171afd776cb881075d4412ee1e05b60104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2ceca3d604a93869dc4f794535a219105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07739bd5a148e971fc544da952ee719f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e31f50268a19bcdb5577e8bc7381f8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7142c834e0179ae6a56d5ade2efac250108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9ed583b95c00f948e65a42e7cfa8cb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591fea8274426ef8f588377b8873f9d8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a85b25ee145df0b669516c7aa8a5c0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94df989ea1d14401fce5cb79be73369b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16420b9a93d986777d0d648e5572d4c6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4233a66b303cbca8192650983aeb47b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa8a7a64525bcb2b43c462bd89443e1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2cb78f208cb73cd2ecd955c5cdc812116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2176769b1c0d861f2375066814162f2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395b86c7fb84277a08cca6694664bba5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1a651d3a36b16d03efb6408376f1d5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c75394f3087d676facc0d6980406d6c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb42f59e043624cd0bbf77e6481bcd0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffd1f6a40732405e82df40557459b50122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5fa3afe14af6ba18622d4ea72b0f40123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e532b0ac8fe431d7d3079b2c95575ad6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88158560429da5d317fd6c7da8b22c6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285666ec99fe51ac3f1be9381c589034126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf90a9fda3125de6725f2bc935a9918127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c5389374701b843cc838ccc089eca8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03ef781ecc88a4176374b2dda4f0408129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46785e8d9fc5b36fe4450505731c2f8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a491dbb68e2592fc85a2fc651ed246c8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29560f7cc92c71bbef2af82e30957af4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c885b5e789bcb87e01a6e8886a737f91133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f34547642f1ec137e369563adbba914134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b02bb89e557e43c27d99b2b56a1f2b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e21794e4aeab1b4092453ac2a8509c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d6aa25744c499deba59bfebb526f9b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d9f6e68982cfc2f49be47748ba181b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0851939a5688c77e6b93d7889ecbc4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621a3a7865f4f81367936033fc34e440140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a12cfb8058b04ba1c150727169141b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19587037f0a43033c521203753d8236142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884dd5dcb649956d151d21f169e45aef143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e99a29e374c5f0020ac30c87d491306144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e934aafca0b8f2c6489d06a48d6e5091145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e66e70e3e2f6050959f579e61836e60146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7820f32f7c6e38bf870d13e9946c9b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d3c9bad331c8e74888542a232c5120148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f550621c864b54b9bf292d788beed7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e58962e0f900f15e4ccb18ae69637e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce812da75ab8dec939f7c8e253162dd151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0192dcd107e5b87ed500230a0689ed05152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680fc801ba77ab60775022bf18293918153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb8d72a1e2149df81a13a836232a8cf154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77daceeb8f43fd2ab31a24ddf5448c0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5de35a9d62577dadb4239102399d1f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea100a809cb8031830bddb0d8b8aec4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd74ff71817412f495792397f6c9ea0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816f76c147bc20858a35e6925b26ec60159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60edbf34a98f59044e4f5b20d8ebda5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2b02613f3cc65709d4272c0f350bda161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1f4e2c7191db2f2055413126f9f5b9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719de08fc5832bd677411b1ff84d1923163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7d2e3616017e29db27bf3a2afe9736164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a597fdc73ce008a0220be8414e00d4c9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc32b9f05a0cf0cb0ace30c286fe2598166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbe92f6cbdffe6a4e3886efde792704167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8861c5e7ae73020ec8fe622504b2283168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1048590002cf31805644883ad82ab677169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420b4618df3f1d6807ed6488e0968751170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ef59ee505670276025da23f3ab72f4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faea9d21605f160c6adb291f1db7f27172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21ac5977d08726041c04265af9791b2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c7495d053e7a0f2ab99abe624b4ce0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc574e2475c23694f2ca7a861eafdb39175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d335e0802a0130b0281e15a463540d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6cb35973d81a3ffa9b050ee1f63ea5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5acf97cbd310c67c464c471cc72ab87178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9f4c689cd5d7fbaaecaa5147b40927179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9438c7bfa665a2250436e4ad0825d8f1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c025de1168ea92af9a732e416c54724a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30686e0e52ff55a1b18b0a88a57a4477182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938dd3a5bb9fed55c0212c1f45a0ef32183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca1ebcc3ec37379ff54fa26bb7c4053184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457adaab901758b39c4b2cc8af605adc185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfa737d42f0e127e4ab0c1d7e9848f3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e5f099aaa01f906987745ee76f93a3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f216c17908ea9338b44dd639d61a07be188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d8bfcb227ff9f146bc4f147a93ceb9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da55c51331c8f76afa89ec3a00c2b7c1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab601f3156b9782213ea03fc0ed8bdb1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c119454b7021a5f6797d6e2fdc0218192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7782d848b8bee006c652894ea23a9a73193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08035495448ec6ebcb3cdee47579af4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746be4a9a45526c2a8d72d87d603ad51195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af355187f882b673050d1170cec2ca3d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb6ca63e19d4a33897a1ba847b1ebcb197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27d6587c7d6cac73e937fcef1d2f684198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a2900d488a6df083e7b5f46354a515199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634def51a5c3fa3ede3ee6eb8701ad16200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bdbc2254756a29370268a107bd186b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2cc93b3ac131c51552c8f292520bb5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f817efd7b31456bf0b9f36641a62009203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f8c376b4a64205ce976e941ce70118204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014fb528efbfead2f11521f9a8738752205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656c1752929b1b18863c518fcecf2202206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac61546dc62d2ae0f853709520c38641207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e041438c286358989cd557b6ce71cf208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7dea563da942f440b4956e2293accc209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326ebca83499297ebea664436f88b7b7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f866d737e82c9461d1124a05debd08211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2535d099f0b4c3bb23a9cd595a4ddf212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a91394337f90c2435ebdfaeececf84213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8e2749e530a327fee310f60e3921a0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6d75da8798e3e33b34dc322b58d0e8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2426e830f05ee31c47f8ba8766122f0f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6aba2f9ca748528a85a5d6de636d43217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837c9d11cf32131bdf13706696f2df0c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21799d90d6b8422c7df583c7d2f6bbcd219.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c871383df73c7db5ec949a174688d71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dd0d33a4633137e0acb70aea1315122.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fec36aec3294d9e71d56fd982c1faf3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef08ae7e87a9a4ea240646fa7b4ef5a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5811024e2be7f97c1558209fc00b7a4f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3f0de0beb7363c66c213c3bf5992cf6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da2122894dca937ca462ddcfc9fd53f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f79147b00cc346c34222c57ca35bb68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6a60c6aa06de459fbcb156ed34e2569.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ed795fa7756ba68762a7e45a8aeaef10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560d82d32c7434808b605c0509978a7311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8723f36f98b7082b4b3c756f5419dbef12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb0cb70c3de1ddd6ecadf088a671a4513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77add49fe97e528fa3183fd65c7c40914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbbaaa708b4f8b49805bbe932a7c38915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3332c89cab1c85a2539f8061dc4d9616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9439774f493e45e11987dd8c9a02d2bf17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ee1db8a461cc2766b509b27562031d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf039509c64f315d3210058f2b0f54519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ecf3fe5d492a5d11777c2cc319bc2920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e06aaf753dced9b00c6e6187100e7221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010c9a779ceecbd145d73a88250c1f0722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f58dde762702f5e9018159c0cc8019023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb25d357f51efe0889f9639d61d1b5f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595dc199a1d67eb6e47126402fa56bf925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e239df8f0b29700b3c1e540fb0b9a9c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a328fff5a9fa9914e828ba6427ae73027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb946562b485ee8a099d60ea248251c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c795e42d15d9f50b690f10d49b5733629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f671b37ad0b113c61acb77596e11367e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81fedad04c1129c1bd9d6aa1a6dbfab31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378011f2b3efd0bf3cc0e38478f7129832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf22033da29fffc63020579d186512033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c191affa6f99650333eb6609bfce7a6434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704df0483038f43531807f40a25fe3ec35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa98fa7a97a0be126e3557b9b3c1fcd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a20f073d9feefd73a3eced897e3670d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8024fafda07f5c4d4c970db8287892938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e6151d28b3eaa833ac715790b65ad239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e28401c10f460db8f03926b8319b3c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10da5226c4e6ab952c9f285048ebdec541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc99e12307054caf7838dc1c2e29f82742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b197956d8ac8dd6a1269b0927e55a8e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4b1284b316bf8684eaa82fb4eadd5144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39a68cff1723aa8fc97971ce6b0bd3d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28004b10627e02de1922f43bdfa2ec946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e310b7da04374869fd9f0defdf3f04bc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c09f743fc9e62103ba5e97a7e84f8848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c185b39b2d09b387c22f45b8c70e969249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd243d3dc5800342cb9372b71671877e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb1f4f5d4e29cb179cc5160de8bdbe451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cddd98cfe77dd8f1eceb026a923d4e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4613b2ff7e9b23affb588741c67313a153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f170a89e081c7f81bb3d77faf5fdb754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0505aa3b36cb0aa287f556b180221b9e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f62bd0e805347b11e98723c8b5d83656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5407abf16f74727305d4bd7139d8e87b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f226eb390e1d12e91f1cd26ce838c54658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603e672481ae0b41751fbe095900be8859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e326d639ffb984c00da83cfae051c24c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b23a8a5334a622f1e5c596b88dffbd61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21857da4f5442c5f356420dd5b5293562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e177790f80181c2591d69991575df963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838c06f8cff5ea8e031f62df9a9bb07664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed3518fdc1ba2da361e4ad71f7589c565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15833d00961746c2331888b98018e19666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35962b9ccddab6287038e841d7f583a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c849dd08a2852609a91d85bf35c5921068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532a0fdb2a799d8adb46077e3f87dd8469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6f3b7aeefc6537df9f21c687cd489a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7882891c46514be99ee7f230a4c8a84371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f910f9fb490cfdab85a9ab131e7ba972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc515cfdb7177ba5873ea81f145f71973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d46ca9d11abc5727f993866f4b9d6ec74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e095f5bcace288e6302fdb377d37921575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c780cafd388af419aab8b358ba8c9b5b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a8d59cb2a088e6ccbcc929b5f9be4a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ecd3857c22fd52c60ab244f3a2ab2e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d8f436930960486f0d923c6942dccf79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a58a458ac4edc7d846bfcb96df39d0580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739e8197bb5e7f2b669414a6f1692c5a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c247de79c0d6d8c0b7725c1c362f98682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b02e24e11445978163088be440dfce983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ef20c06c5e0093b4f3546cfe35fa6684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c23de8b42cf87563deb9f1706f705285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16a3cd20836cfa26821a490c9c9d2d386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e22cecd4b6844aef0a95d28e4feadef87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd44085279e8a9f92ed6666f3fc440b888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e2c62f16886b317485d20e5367e1df89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ca9f34070d4fe2b263d9bb2b788dca90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b36621fb59ce72c7ea05d3ea729936b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bf5a69f9e11ea7c0391a8499f2444c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b874d487cd873f0f70c466b44021a69593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c995f0a0dc265f086bfd61cba7634fd94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8724443fd69a7ba5eca1b4731f0f277595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e53bb05266432cf1dd6304accbfcdb96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6af02fb23abf4549bde088ec4f79de97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bf8c99a45b94c3711f5bc8664b010c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e3b36a181dbaa75eef616b93f01f3b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5f519729cf19ecf19ac6cd77adf899100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deeabcb2bc0cc765d3c847f82d766329101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33536f64d4de2d689c026713ec1e7dc102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5ae49390a273b8cdeee87eed82d195103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89121fb1c90f5f15c3f1e078be3b4e5f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db63ea250f9ea802d1063dd25878527105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc59e058990db0f141f0a093f3f597dd106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bff77599234a8980e33eec2a10d9a1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3ac7e4116a4ede0976543c78589ec1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708c461440b6eb2de71410f334b68ee9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3283591ca014368c88828ccdd4618f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f469a935a77731abac05d975362e428e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9500335f106f903623db03a8911c59e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7b13f2feeec41aafacf8b0035942ac113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584f45f3844f762064ec531cd340d3d7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6c52aa370fc4e6fb30fc39fb2845a8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d003b6f34e51c52dcab9110e665303e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760e47d7440f979954f3fa20bdfbde29117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5b63bc087f211136e0ddcc02696fc8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbf0d1c09b9fa82d40bf06509d4fa8f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3db52917cfc862e1be01c2b524cfad120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8624f46069fa80065fe6aeb41858beb1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0ecb2e416d1f418994dc0946e62c83122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab4d61ae1c49f475ca02ee57e4e7580123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c936bd7de8bf06f56890306e6c7ee202124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa365a208259a169797f6ff2464e7b20125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecf473c3c98968c6ff390b01d84c1ad126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb9cd5b182c9461cc197ba6deef7894127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e2f8570d4ac2324958c8f83117db6c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec81bb9b7113ca774ee2e2d7f0eceb8a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dc26b046625be2a0c52c51df539657130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59eae8e74807511cc17e69ebe585925d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abde1583b9bcb23cd4231dd2d7017c2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150896406134b4a80c8c0955a8d93fde133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f1c1bd36bc2c292f6440cd71f26270134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b877a71a04da6d8f8db9fffb3cf396135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6262d092de837500c3ff1cb5973a1e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d949a6f52879648e3f37070e176488c3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d944606eb8b11da29d6aa819341d3ffe138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dc705699ff5813f9fb503df259e48d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac94f462d1ebeb585c2dc21f213a287b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb12f8df716a45768e69b7fa8189183b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d84e8a889306531264dc37ae06ea5c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc96b24f77f79020915c4a1a7298b64143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d43d52c0366f34332f91622a9d9b0aa144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44e7572ab1a64219d702d32fd484a35145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17328729c8a0ea9253edbf215775f044146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77830829bda7f644b46c9545d9211b7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c469fcfe4f1f66200fc3b6e574dc7ba148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb987ca2761f5a8be7d603a64d97824c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d43aaf5fcc34a29639cbf544875387c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd130b73af004cdbcf1a7328ad621f4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559472f6fdef034c3a35d2fde2ee5603152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea46508cd733de930aa505c917b33a5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d26e3b35de165682666f80eaaed8ac154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96b2401646aee72272cab3125ffdc1c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cf76b0e9b036e1ce289acb46885030156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf55af851dd5bfef460b22b6f82b26e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b5414fdaad799704cc8820a56b1da4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218a19f097707a431cedf8b01b086cb3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8fceef5c2d54778164846e48be0a49160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd207373d43ec3c1b7e805812345b097161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e88beb3251ae70e25a1f2bc8b24f844162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5733c17472a05a93940ca178be68a56a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abdb1854de67e05d390e28e828c84f9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc527a9517022ec90920f703bbb8dc11165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1ae0ebb4415a5520b675a6254910d9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448574cd62b7625dba82a4b75a910e24167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7c9676b8c7bda761a3d6053b9cf8dc168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c42fdc75568a5b40a155ea8dfa2849169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79578c0a34a4a09b1e1daa3f6084bf40170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646e2e85c9919ac22ff5ea645402d939171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8634e577203fe2d417f5db694527bd172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44809562f74e6813546af779d5e348f8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22aef64ca349626a70a9d5130982a4b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f75ae19b2391f9e87e335426370cd20175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5becebfcfbd0317db8d620a39da61f70176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f35a0dcb6fedc127625209056d2b7c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb490d286625340242e0e8995d1b256178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464d8839dce0b6fdb17ff534a86fa6ff179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f106d5ff15a1e0903eabd89b7c2a4e4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a11e561300687d88980b55d71ad710f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db5765df50e644519721d6ac10b22b3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca3b22dd8670a7cc247f5d796977987183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c03443bd69ffa5d0bd80e6a6133b21184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704d17780cf8ccc90885535edf08bf49185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d25154b14990c056d750302864e9b06186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b7426d6b05e4c367b258574ebac7cc187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3be53b8ffaae4ebe929e8175a45cf3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e4e373d177187129ea6f3043708544189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e3bb33d1938ade95bbe839ca71dfe7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc570b285630941305ed5cc03147e5bb191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce0f93a78aa6a2a2fc4cb858bf3e969192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca7455832fd1dca13a96b498a2b8b1c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f85a31a6f4c169543ce72cf6dbdf7ad194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e67fa7b032eb6e2afd89b6905c015d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8315e4b99a75fb798b52b521919f8a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450b92f495218c8297491396f19dbf1d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123bf74b1595c42565f7a9ee5e666f7a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508635040795b0a56a72a12d8ef46acb199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5000146d43a12e4ba12a5da57fbc7bc200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cdfdf0dd153b8fd06fb5ba5fd19783201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c7106cb5e51548ba6321035c96c44c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27289e8b8ac82ac2e15f3e6be960b3ff203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cd9dbf7194a6aa85c831a6b6899a10204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2010c71c369d117f7dcc842eb2d61e68205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed3537d2a2c144bcfc666e99e9fbc85206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0140068d6e9dd2e74724b53a40914790207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c40037fa1691c4e0f2820473783611208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c15fd1ba102f2df99d2329c7cdd267b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760caa7dfe963f2fafb87122eb92f794210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96543b7694fe24f373a304e3de4ad17d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd393f018aeb0a2a5cf18286aca6c96212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547e6457d16fd6dec3ebcbfd22e783bf213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c96715ff40a96e17a3b4070d86bc3a8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0b8737909dc7e54f10522cd96e6351215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bbcb8e2e656079960edb33fd1fa7d4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc50ec6200fb7d2e37097418d560b242217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52888eea98fe3625b0abd05cac942e7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffb96eb50394854216d2570cf4ae327219.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>