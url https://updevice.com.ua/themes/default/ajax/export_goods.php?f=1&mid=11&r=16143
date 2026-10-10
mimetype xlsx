--- v0 (2026-08-19)
+++ v1 (2026-10-10)
@@ -826,51 +826,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f49624cc584aa4a79ff6d7efc9941541.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b38af215f877a89418980d048589d02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4865522e596367384722c8bbb39943093.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699d962874872c0b47a63831860046924.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f495c3648b022024bd92cfacac2fc7c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0689ca4d62439e5c464639a59ee9f0886.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71b78eee84ec9982ad02a8f93938e417.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8c89a6fd4e5cc2f22d92252dbad79d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a6cf3fbb9808132d6b43abed77b46d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c23409b13bba3fb46deb6f7abf9e4cb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694e70566296aa4003e976ec4ec0e09b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6207fc99834e104776729ae7478d3fa312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b222777ea033e95ddaab30788a355a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d06e5fb61adb4bbf345c1f404eaf98714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02019e7bf3ce4b8d8f34ff18be75bd0e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600bc76518a4bbfdd60b77882035cc5116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2001a7713704e87d8a5c6b39069559a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaa1edced5374bb3f7660b27481179e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377f0959198d643f712ab7b964bb1dda19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572e2fbf80bb6d71aa56127b3698fa6220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5398167ac32ba76dccea327cf45aefd21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecc2034db0b629995f4b8a841dc1bb922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7468e5b735cca3a875ae8d32f626859323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4faa2a58b6dc045d9a7503eb4cc7c324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50731f217012944000c7da6254a2fbcb25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b784d267edd0325a0d83746ef04d8a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf2e34bc8ddf11f35becb8003b62b9927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32779a766b2b514b93b7f6828e2ffaa528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dd2230122ff6bc2d9facc5f993010229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6729dec9663e52e04e4c6a13eea39bf30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdfe4500b56643f3c91c3b198cee4ad31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc3516e8f12493cfaeb5d58ffd65e3932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbf7e5c5b0fadf008ec9df1edbb8acc33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10196af03e1f39c40cccf6543b039d4834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba669dc909e9572ef3d781ccefd36f435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a224131de792cdea5deb3bd18d06cf9f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cb9ac45a5d3530f9c12bfc784fa3c637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6826ccb6e65e82f3d59f4efed5aeda0a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b971088590d23c048ff66bc675a4a72539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299b2994279aa7b64acf41e6b5a9bf8c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70459db9520df92d159b7963b565065941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201f9d6669fc60d37d54288d4c70eeea42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83959ea5cf3ff0e2c25bdc7cb37924043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4232825b039bf7bf278a9f368dfd046244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277cc3bd48be6b0a1fea2fb22c7c9ff245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580bf8965e1b026f760513d7034c71fc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf89336863f45dd5ad8ae08be88a10647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d590539b05cda7a54ff29d6512bfff48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e20edcc648ddd13541eb5d4f69ec3849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ca35f8ff958b6bf1ae9d7bee77a5ed50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beca890ebd68c0591a5acd9517a1e0c551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b028cb90a8a43b4ae5c58d6c49261dd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed29b77c3c0ce948678bac6d4b259e5d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da40cb96ae87ae1c8c4cd2f78a143ea54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8594fbfe81063e1edbeef7094b56dad855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57179b5244c7aebd4aa5981661253d9456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44c6a6bf60c4f7b27140ef3966a5d7357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1e4a9edef00e877beb352d1553545358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ac536789bacc3dc1b12d407f114e6b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2d3b6e06ce54ae837760dc409f4dab60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dc5ce9256d88d62135cef8613dd96161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d1087eafabf436ee15261dc4364c5d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08189b2bc9ec93fa9944b1b18a619c163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda8aa3e38253f557e7a1065dc40545864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91f7cb1759be67238e5657f7ed32da965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4180e8e577ef6d313e0be79744ac3d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae8861489021855856d2ae205654f0e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d21999e7ff9388ad6e698b8578e0ca68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8562fc1a9c711f82157d0f355198d46869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2ccf01ac4b5e0e19fc4a878c0e9a3070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6dd42409a84702e381e0a51278953871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9077c58e73d3dc54132bdf55c3bb28772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8e9646d6724a2f0d21fd2e884a8cee73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307f16a6a0ba079b6961355887eaf45274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5028398cbcef2420d236c22419871775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1b7f6fd3c3a897be92615616d155d576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de701aca25de697e035737e1b7a9be6277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004346242c0aa805fc58b0251b57f96b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94127d717b25cc3c112da21f34cb596679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a737686218bb8f93c866b01a0b9d40680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9840a9209302a4b927cef18f8b5c7081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499e42a3c0e681ea9e1c76efe582cdd782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bd7a5dc4d3c4ca74b2ba63950d2c7183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935f14de884d0c06faaeabf359fc275484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064c4a35a53ad39be7d1085a88f978b085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be10ce2e2d77e265d27dcf01ae9f9da86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29f25f56b8c997d9b007c5487bee58f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696140c1b2ee17f3245a32f43fc2626388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fbbdc7876da1ea86eb702d016aff1189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456559445f1eb5a0217183fd05f283de90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8b11d18cde65547fdca72fd0c481eb91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4581294b721949401f4d521dccc085d592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab2f6b22596bb3030d716326184afef93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45eb0295ea8728b827ee6d0a2d1101694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04b47bb27fe9ea94d33763ad714fc3495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbc2e0b8932a628688d9a8511cc470696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19393893d60c5fb59d667c2549fa4ba97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b437a4c1bf90fc0f41fea4db8dcc9f498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5986522df7e60b40229f8b4a7c6d7ab99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b5e51aae302628e4fb6c7bb8fbaa5c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3817b8ce2b659751ab04428910a33dd5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86c9a0033e9fafd844f4dba3978e1b4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28af99f43b0fe844378a91028a29d1fe103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b53f3e3a412f93009ecafa1f236759f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf31f697b922170fca054b2c98d8ee51105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1500d3da2065e188088de92e2a995e0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b903046a9f2d9320c352c4de16c179107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa792dab74931b0ce86d80fe4b666c1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47326d31b011e31d709026d6484b5170109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fe650c9fa7609760618a76eec5a8ec110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453dbbdf2cf3e1818aa940d496f07ec1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b98e586e6d1c27dfd94fd9d54b46c97112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a802919fb3560703bbce48a9d3854de2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d919934e53829dab0bde909bd653335114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d9bad5714df5ddaabfb4b4c02bc02e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0bc1ea223b6b1fe9ed872a6cfa6039116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc435e69abe5c1a761ba54af8cf3a228117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49b70ba2b64d2fe9e360b1257feedeb118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc03fdfddb9c1f6bf29e9df76de78bd119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2d3195183410ef2c5f03521623947f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9177c43c2720d5d128bcef4bf3e23a17121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f937038fd346d72b1c053b3699cdeb4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e4937db397401666559e385ade2f43123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e7b825c18173c6661cfff8b2b1efbb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a444eafd64ae2c7cf9fad4aba637f0c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e143184285c14461d75d78973e615c6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7875472ab6ca868af8e844a885ec6a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db31d0a189b168ee727c1106810e7e8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cd8cc807191cf1750f013313fed4b5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268e7ac9aecd7f5389e59d8d476fb59c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de10d7d7db0ed6360d9f012bf4ee136131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77b1b187f50730a3d33cd9e3e6a36fc132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a884ecacfcbdf4ddb20549fee855cb6d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588fcee341b9b737bdacbfbd611ead6b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccb87bca10cfeb2192a30ef8c544150135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2825460cfd6402355d6516d51df54a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9e42da146010341017ae7e66b47fa7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ef563e41dcc3cfdcdb2046756ae5da138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70e5d2c18886718995378720321cf3f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33858e9312024f9f60ec71b82130ea1c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077f4169665259cfaecf891c36b8eb95141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdf48f562b164d3f7e11dd2660cbf93142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407f6539762892cb241a13794d62f3a9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daa3967c24bb5ab205e1f660e2f2c05144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654ccd8682ce88b33fdd7b89f110290f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef9ba8f278d9174cc64f7fd170e0b60146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6cba724e25ecbcbb5740a27eada7dc147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a6dc73f0ae1f6b5e915047d8ae4915148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf8cbbf434fab40c5f94f802b2df193149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f0513c80a85f091d4fb23e17d6169c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889a39e0ce5c5d84e18c86486dfc0bbe151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3d78c16c22d9d531b304d86ea996b4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89702d9e7789ee6b03623b9f7d6a4c8f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cfe47e0c9c3630276b600888e9036a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b4a00e55dbd02a46256e7346556204155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0f80a819082a583b7fc98e7f93a362156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456138a6fbca9358b2d6bd7a510b7318157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d717c1077e16d7804ae43b290d3f0fdd158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156b4548ee0b27afdfbb255fa256438a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a974c7cc63654492d18ab2178c51b5bb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9f9a6755793b1e0ea5066de4fdbbf6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d068c97a7c35d9c58030202fcc7010d0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e549b0ab70cd46ec5166855d57265f0b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13abda603d74f98264d25770d4f716c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1b97bdf920dae6ccdfbe8d0bc6a449165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379f1114799bfccd4035acaf97993240166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c719b5288984d87c3be97e26631ce34167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb3218c7f5a2e9cb3b25b6d753fcd1b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed70d38d5fd6d76e7dc389dbef665dd4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d970d4f95dbb01b54af4720b92728bb7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4622d305023b2b8f14ca80cd7dab535a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03837ae69a455960a7c4b53de23144a2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d5baf706da8904bf496a565c0241c0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b096885423ca899b8d1a1a53694b9afa174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8810a7d19f8bccbea024c9edb83502175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250481d5f009029d26dd847af98bc25f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9268c2a2d836a64ebd45df89cee4f041177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2f04c1a194750acd221d3281e1d8fe178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4a2292e53c759746c079190db31abb179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2336421a67bc1cc22f8188f891f2ce180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ff186cf26f761a487a6717442d1f1b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2d58f089b66d1eed0f10dcf3ea3571182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a0912f0a2179aa2b12c9f626dec949183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659ba2eb8519244a436557019020cb90184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bfa830290c7b7f9f30245e021e4da9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8598001f71e58f58d5a9a4b55d4e77186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e4c9be0463f3d640c6de71cb7a91a6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4d282c870771bf32bdb81469ba1872188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74809264c6e56905959212d8af81b9f2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbf0c7a181c2e901e0c48ee09cbd21e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a764bb3349c918fe321a4e86220f88d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d7a0878d4b84d4935eb0a3be7f8c89192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6d1a09622baf234a8ec297f0baeb7f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5dfe5f88e198925e68fa135a53a657194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1525885a4d89c07129cf2502efc4d8f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811522b19a8243b877027fc8ded1a494196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34ce49182a94eda4971c320c649c5b0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba0ef13270db9840b5b50dcf1a7f84a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb7bd5e32fcbd0cc260f73dfdcacc82199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e6d8300f0ac2844c883d9bd2539896200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32e35fb186b84b7a2913d555a5a6829201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7aebe6fe9fa785ca514afe70043492202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b8faf18eb5453b5c285e96bc077e77203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8f0df2b6bc7aa5fbbbe8a248daf258204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d63aebf6f811a2c495b63efa4309be205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4deec8de452b086822126078bb4f5655206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89188c6d978036d457e4723f5f2a0f95207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb9fd49d356d801752eae38c1171a7c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0b45fb14df91217bcce95797029c63209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ec337a35b10bfd949c314e255aa626210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d394ce072e8d2200dca8963b05e6aa211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062ad8a238b07eb1a2b8a01ee080f041212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59ad05971529c1c5ecc048a1ccec648213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52488e6b1902c20d2b6cbea565c27426214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff79131be7181dfeee9b265325282d6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d849266996503ffdb199e5bccee843be216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2acb2a04780a86dbb53c486d2314d7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c657031c751dfdf7c2842916d084f61218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299e8fedf5291ae10e24faf39fcebbd8219.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3da386645b0aa690c86b912026660f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a70c504fe319f4dc1052142e383c922.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17420102db9baaadcc30b401df007f283.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc58d486ab1c388fab620b53979d6f64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327acf20cd547de57a8c53ec6d050b985.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1e69137af8b4c3667d5e61d762774a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87cb1084ec2921237bd6722403e500a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2641ece18284909a50245da7cacd90858.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be263cce97d0ee6c169d75482f3d9b89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab383bfa9e1f1d5aef4920976c70fc210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374569c9aa3140d48e5c4fd086882b0011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21f79ee7d42968f045979072dd0fbb912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f421e71c7496748a77e46f2af3c3c6213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c636de4bbf3367366c668656ee4db8314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8f19e5e38331722798ad3e4089cd0b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38272fd0159c15611799cc5c577e6d616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26583da84ec43bf4cfd5a9a8c19ec2917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e44ae32f522ce6c0bde0a7383de01fe18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91aab3ee0019f95d473adbe8b89a849719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f58884c776373e90519c4deac9ba8420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99474cc26edd0d4091f20e8a3abdfa7521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1d7519fdf21184e7c660b3b6bae5b322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f47668d9ec30363cce43967a3b7a77323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5183192cb534151794dfbaf86e4c0f2c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc9c6ff6b8de761e8024261df5e175a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305f279d93babf626d240a47977a8a1e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ef3848f01247fd3535ea57870a702327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3785b3f1f6f160a2b6d75cc7d71a3e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426121fbfab0035d280f8cbe29a4194d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd98444ee8ee7ac25e25a6634a9408eb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44343d930b69a7be39539a7d486b9e8031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401e9ca706a8d9ee305331c717d0e3f532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1326e05f31cf7fe724c1265e3baf7133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723b4e7d1f1d829a55a05e0221e69d2e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038d5910e965df3fdefe88a9e9445b8535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cf77df39fafb1a67dbdaa990e8fd6d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191165c23f483c8c06d74744201689db37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19beb275d9835e8a9844e8131b596a838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5df76992071baa1cc586a492d35898f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2231e5ff0f44af667288b65b7857c2740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8a75202f06d1d127e081b66eb2ba0641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941acfcd7bd7a7314e097db300966e6c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af5fcf4c1ee22fd53623f169ee7193c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a7b3536920377bb32494f63f83705744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930fca915f6f1f6fcfa086b7a77d3b0d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76c87e4e2a72d7ab808affba57b3d6b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312b6eca97e3a29975d120aada611e3d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ba186be8e66bc242db0a019f1e59d148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25270c2195c25d1604f07641071e52449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28546c376fd7df4be66bfcda08712b0650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b456b61770833f34c50ced7bc73fcdd051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5f9fa19ffe5e360589d40d5b956c3c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0afac3c720f8a11d6d072c4045004f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5689144d45b8d2bec8dd3654329ce2ca54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbcdc49207212b8f49e04b9cb6a562f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd03334ab3c0454e36bcf50487b847c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b696d0a2a1fbd05ee695067bdaab1b357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd548801280cd43813c4b450b942cc358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3397bd28ea880d8cf8fcbbb945552d4d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0b04e0d2fecc7ac1eee9f3c69f961260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc5815638faf02c27895c9cd06afed661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a4f7d18013090dacd24366983e1b6562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed86fd7689c03b42784dd5c8e6a00fd63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e368eb4593eced84116c73bde72be9b364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294127c916188a80448c34c228a5df4465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef155a87590fda0ae2671b46b99cad6866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d46e00310fb7f058f63d1b0ec4c87b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b9a503e59cceaa76ce4f47a4e40f7468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ddb9f775846dd7e41f246955b3cd7969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb559053e2da40273b55be6201066e0670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc6be5b1a29a727d4efbacfd399592571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622cdfd4a8ee8f12c0d4e5f0da2e69a772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf66553b11158e432219168a2561033d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c183d5648edabb0ed1c8a91873817df774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cac933e9a84b7f925a9b66410cbec5175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cddee4602a134ea2711c990c5abc0e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741c240303cc7d30e9b37589bb7c6e2077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de2c067c3ac3c4b4fe883277f01149c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084ee0deac932d549e32b5cd4ceddab479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5f2806d83c0823249756f9a7e5c32180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8d4a5180bc9b44be059a8107ad88c181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ab349089967753ce950c50a2823fa082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82239d4b9add5b9bd83c1e10e68595283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130bac5b6db1ca1a332b0d26deb2adcb84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cf120bc44f6aa02c10994d1d3a7c1f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68757d68ee895c4784cf6a59169472dc86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3b49ae2dbe337e294f59c474bea3d487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830edd70d1ae7a5a132283a5cca5d2d988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c9b7c492c60648c7e913bfc1318c1d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026f3086bc0a208d564fe69b772a484c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4918e118a685daec46b9c61b3c99458691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5841078c6ef3f8ba4d1f2c87c1caaf592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c272f4bb6e237990547eeebe8cad51693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433ef88f442b9b27b97cf6651cad4f5394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a702c23d8d8652aaaf525def3f179c095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a72638b17b7442ac9a74786244dda296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e525ea3bad7ada21e7815d19a9e1a797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b852e527c2b5c7875d654ea40d3d1d0998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36885279ea45f09730ee7601b01dbf899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a189f0f9bed86db7c4a0bee4839508100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0673dc375fed8623ca1e518a1d0ef11101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545c54813bb94c2b06c53addf339f5cf102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e560d63d0dc274397c384496d97af36103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf08500991f2199f4885fc1df79b56b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed65d5da35bcaa7803eb041674e00ba2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ed35685bcbaeeb83bb48987f4d9404106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a5bae91b2d5a435eaceb1929787a32107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65142047f977e645c821975a171894c2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50195590f4d2c437a341f9229f26d25109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc42ec6bc15c48871806f934470314e4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95ff2b335116deb4fc5feba0e724ff0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b420a4f014d13a6305831626b96cdcd112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be532d23950a560bfe75c45d7dd0995113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bb0ef35aea33e7bb47284fb1b549d7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879e37149b425b4ed49204069990aee7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac59a76962f32039b1ed6211ea9327c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62c9bb8187444d76d0fa54052e4a00b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936f03fbd8c83074915def0a4bb34af9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4136478e1bc535238c3b4f0ea12530ff119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ad1627079158a3c793498c22a5f00e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4743f54310b2eb04ca3de9dc17fb5ba121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33b5271c5f3d14c67aa939364ec7774122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03733d969ac87f58b7e657398523b30b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83633caed8b1a3cfb6cb94fb8830b35124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4125415994822b1149853ad6e94f204e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac495edd6f45931276947d1ae0af846126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e20324d76183bb786c43bade5166b6a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1657fbf2389d28a770162dc9cba775128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ec0ff67abd7f2bc136261e69e411d0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45969eb69d5bdd80f1a4f640cd57938d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e4776c43481d59817a46dc16c2800d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cc7d23fb18e8b67b20bd4f6b8b7cd0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1b3e847c5542be2791f21fbadfcbb2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab8671948eb1ad4ccea7187880f3c7c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7293807408653801af542c669ab8fdaa135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4bde86faf7021540995d21c851ac9a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58840e01886348f05f4331d0ceb5c1a8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c8a3ffb25ca191fd9e9fcb74eeb585138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b811d77f97c795e5f7cd434c2cfef825139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290afc79b79b9afe569a02df2f5eb00a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77bae0c5e9ec8073ebb38d111cc00bf141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebaa578ad0e304ee0d9b31208d43acc142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d92d5710c859cedd3cd8efa2c842ed143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd10ba8daba49e13f88d26d84504697f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2e2839d8ff8c811ae5adbfa980d148145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4eba77c4450ddedc1e9c42c39097475146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c85b9310f044d64bbf7bf03c34ae783147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e886e089a1c0755cc9502d46dfca58148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58514345779309ed9f2bcffc5b93caa8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffb97629b8529a467156b9c20a555ed150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f111577b4804c120ee721cc4d1798890151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8060adfeb934e36f8fcd5790ddf25173152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b876ac090b8aed39bdea68dc7de80c6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30458e46aeec04ff2a3fd3a3948b781154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407ca4a618e49c1703f67b1c125e0ddf155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a49aa0a320f25e65f879e588312eb8b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13248b86f728fd6cec0e34f8fc023a3b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febe87edbc480ec80d7f75edff25c1d2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccbe2ba9208569cd89fc26a432e08bc159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52bb9358ff90538b1a926b9eebda812160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a140ad5026011201bc00f858642ebcf3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccb44755ed0a8c3555c1cac67722951162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a01deab7d1e3d64416805afd62454d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe058645127b7db1da0f24dcff1e2c0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097f5915ced912c49ce9ec836c80e75e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bf79da7052d44c61c2195c1270da49166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3921a194f40b7e04dc6d2390ff1c2e66167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c88508d03b814999731b7c01c871c4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3ecde9feeddc873214d8635ad5eebe169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa24ed13efd9038099b35d0e9206b87c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91726038ce84d129ed5fe08cae61837b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f0077e24be390e906c45025c041175172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97558fd2a5107e799efd623831416a36173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5042e8434aee7e2462434a7f77ae14174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1086655e7ae0a506289ce955b31c6113175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b20d3d01e42781a2d6b8c9e8b50095176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935afa2da97d2a937514e2451baac00f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd6d95b8f6da64402f1baa860401fa0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183f563384e24ee5c5ed58a6e3320780179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37345672c4dbb8e3c36e45be7a8726b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8555328e0c138eedf7e91c58d7a712fc181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2dc20d1804061333c8dc94d769aa1b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd17c5070a408ef170a1d2c4e5a0960183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105c8ba765f310c74a1aca695219e90a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f60419fa050daf1bee16c60e91f1d6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df23986e267e80aa1707201bdf8560c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8031575103242f9273a5ae0d752d77187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb9462b3ed7e5faa06ffb48e1529bd9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9807ae22654b8aaa0981080cf5f0c2a6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68b277c3c715367209473634bc4cbf9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ed9e07feaf12ffe8fd5acd775013c4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc904768c066f4d605a61055f439980192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d78df709e7685d3f209f09a179d2876193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0573bb418416798eb924b7307f54e93d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae982331d840f4b7f9fd12a3417b52b1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d390f9d7462e49576b4c4aa93d8e7d9d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1af97ccba7aef364d6275457bf2af8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43363377f59e4925d75a8ccb1e3ce242198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f22fb261e9cd979c90f032c36c9a07199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978c04b3f959397bf427e7c0a5b263ec200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e2a10385d55ccdb2506ad78078cb1e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b7d918e20cafbef6993315bc2397c9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925eadaf3fec0ad1df739a07c03bf8e8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dbf755adb871b1b3716ad4e66575a3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86747cc0e26896520a6419f812c00a4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d34d6973ea7299894238b62e4a9b94a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9198853ea859f3549bd2e0afe501baef207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0b5c84a0901298aede9955faf615c4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae59f65dae545bd47d3c8fdee4bc7c65209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1612293ddc778ecd754fffbe65da9c09210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4540d67e4a581d935a4b301ecf8b871e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3466ec9fa81eb0c282cefa9f1b1d3873212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9ad8c206ef4d2093d3a638af7ddc34213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d98a37decd2191da384afd9cc4b170214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91457b41e3dc66ac95a12f5bb3ec752215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79683b7f4fcb21a34ac07a890e8b3f56216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0afeed6f2a1a908df1577eed0ee695c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee0375831d04179a4e65a5678c7ee04218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae8d6ad08d9369bd2aa2d2614b2dbb6219.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>