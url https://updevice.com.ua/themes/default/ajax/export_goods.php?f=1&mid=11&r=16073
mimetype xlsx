--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -826,51 +826,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848dc4a91dec69999a3d903274d38c911.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65dc02eccf449ba47dcac3b24d5e84f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46176b8742115c88c349706b3872d7823.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d36beb44566099ad43dbfcc755675ff4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267bed872d0d8ade8d506a8a1bf15e545.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dad19732c87582ba348fa56b04936a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd53e8ed6c3aab8deb5c21389c3635017.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48edcf25445ef940c638dd9411bbd0928.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2374e8592b52f8bfedf1d111883016c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8ad830457e12da2424e66f248a963e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17de98fa85b1464da4468a7d16a1b6d611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d134c9251e943a4d7efc571f74258212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51794affcfa0125498be72e963f0c2ec13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f7f67c8e2f1820d69a1be2f7ec32ac14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf0e6307462f8c0337b007c7b27516515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd57f79ad8a068710d01fe12633a9bd616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853a91fa2abd9eb5c095f2302621bd2917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc52ee797cebbc0b4d419199a1b728f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900d9f547cbcb6470466d5c191392de919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28924d4951ca9797a8fddb7fee1506d720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cce40dcef4d2686d8b7dd7b12da55b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6641fd668dde550c2ed22a5912f3f4b422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce46c089db1d0952c00eff623c9e0dd023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de52fd64260e684f32918fc5dce078ae24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4eff4d62e93b193326c398328f90e525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75908aa213968284c3347e696feaab926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22237b8fcaefaf25c4bdf0afbb867d9927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79dcdc485a2e52d83a08d0aaed8ba5328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adb6f4d6f172e3084dfb5a35c17b42729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a4ee6deb5734bc5cbe0618ec0ad14d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd1bf59052b280778e15f5f0b66c7b131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4d290241b733dc478d66395587f24232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1599f36eaa4753d59f7bf8fb48a7f7833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118260682f7d02a48310abe8520fd40934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ec128f30dc39455c8a89aba37607ed35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba765d3412e1f8ddc2f11427bce644ad36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f39503c158583e0552d3b3a644b69b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096011c8c3d221e296e10dac7ffff52838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8885a53e52984ae7a16089cac4aee839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18578aaee13432b05a966510ea21536740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199f1e1c9206ffbe022233526a6e7f1e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ecdd4fd1b26a3e2b097e2152d2973842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e78b3ef58f1345ecb41de13b094bf6643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7bd4d6246569b8b3daa45a892c423144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa96a98cb8f509d78c925d152e86f7f845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324425ffc6b58e4dc4b1f66457ff2fe546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d782b6dbcd4c5e63a114c623cc03613947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a12df09ba8adec9aa03a37bd65669248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7138cedddbd0e0e2d5b5d9c7122dc61a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837194957ca936d2fea0875774fb749b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a041e135e673955c4d7b2e15598f088c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef987ab2112403a2c568c954629d9e952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb98957133299eb337c37d1f277eb8453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6520f915036ae49a31ffd0cb600d7754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f41d282c34f319e396df9f3d1d623a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fe797f8077be78d52035ec656e3e3c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc0179a49731b0db6a7fcb6b0ff432e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c11615c083af103b8bc12acb29be04858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b927318dd9b85c1ef203506824e6cb4e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d1b130cd22e10b884119c07c1dff5260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130d4555b3b5d7bb75e7947f70dbeaf061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244b3d446f9d34e26cb33eb4ac9805cc62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e97fccd50d930a4d597262a0ceb69863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4a7994b587b9fca8eb8bed713118e064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6887682c6234899e5199a036364207bb65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4468dc9804bd1b88da49b85ab6a2a19366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9ff0ef69f0d3615330775ceaf71ff367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fc39421da653770bcbf6c433bb0a1768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597a497cdb9b88c18b66ab4aad56424769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c92a6dd7026e27f25fe8717dda76f2a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467bfe920ba1cd1d9d7568714d54897e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59e03a5f834c4d18d5f36492d942bfe72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f8dceb59853bf5fb82247b1205136573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e35f73561b66a54a3af541d9af3fbfd74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee5add548141c071a106c2feb55373c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ac71a924678e1679a13b6adc29146376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4abd77599bfa3b40453e9d0ce2c96be77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6897e4abbe9235038a26323446818c8378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42589bf0359a11f54e6a45e710a1020a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46302e927084eaa22fd6e777629d64c780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edf16c29bf558f3c23e81d12c81cb7a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33e21defd7d913039f7c624892b358382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b3953b8a2b34195be154cae4771cce83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935f85d79a1600a68df8d9af783a31a284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad6d3e7c42f2c5f3d9e7210b9b1701985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046936c6f27cf8a926e38d1d8ff2273f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca11b40c8d3a396bbaffe989c9de42dd87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490ecc2050791515b1b5a913be5ef71e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7282f08d8e8b1a7e77063c0254a105e889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ae6af15b8c65ab0bfa101dbeb268da90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9605569ae652fbb9728aae44d891267291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999dd0d5d7d9e38381838e1d69de5b5492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a06ef969275416404a65821d855f8593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed23e983a6ab36336aa5c3688eb0e81994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6695d090f43c54d5abb9699650ec824b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a0f7d94e533da2445f26808927c6d296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e567461f2582ee5cb2a727f5fc018997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53e9ecd19cd52f1773cf4ade5f4feba98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e807d28a7a1858cea4309ac50485802199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f83314bd929227889f88fafe0da26e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6206af135ab28ae608f5eec3188826c8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a91e59a0cfbbd83053163d4e563252102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2513933e993f071b752733a015809fbc103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6906e3b389457a335db6694ac58809c5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278f8b91627c2762ede572a6dfe0c72d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e0aa5d48ecc0cbdfab9dc4df0ad236106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3fcca22439fbad077d0ebb3a02e6f3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22662e1e0f3e58ed1eaf41439a3cdd42108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead4fe9f81657cebe374187958feb574109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0b53b38d5b4fe1756e3d37419808ce110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1449a72624ddf560509f738c06411e1f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6f187556e4d18a164e3cc8ed724bd9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cde5f85c89b94bfb8bfcc0648f663c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957005a71a8e4fe82632c01202d57060114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596b5ded6ff31f0e2d7ef6d74facead6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672a550fccb60f271e266ea48a6d6491116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2409cbf28995f1aca39c288ea29f680117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a06aa2ab18ca45853fe575c6987b34118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee592894531e86e88117b733da7a832119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d378130e64d5ad56398714d9422ba1c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf86bdabae80a630d923c9581ee4923e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c7b2ec43e1743ea753bd3e83e7cbcb122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac473c358bcef7b65861aaaf36d5801123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1761febb8909f67647ffb40312348f76124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf451e881badab6da37e906d7b588bc125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cd5a736e153b004ccf934eef0fb743126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac31c9ddf7e6f137501b20c4d155082127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605dee20f8a47e701ab0b7dc143c393f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1242b5b751a5dd668366cc1b871e47fc129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dc445d7c9e3900b5057de763d84966130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b6fc227b66dcadb5ba38c610392ff6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1390f614af3945cd1e144f2eb4734cac132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451fb9045bd067a756ddb9785fe6da6d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46fae113f6cac56a9b6783ac42badcb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090d234e4e414dbe75c9e7028651ffa4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f3786b4faa805e74b43072f3f4eda9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3340b1f431ed46754f82a614a3738de137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c01a012c62e1159dbeb7b3f8744ca8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9882754863ca9acd205198a8325113f0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3657615d8cd446b6e675aa28de1a4ec6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d6073c5118acb7053513a9f9b21e43141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a70103a065a9eee37a9cf6a1a4ece4f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb6bb0d66d2041e6290cbcbacf995ea143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4b5f73a3c4207371f33a92d8969775144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36362b51adf5eb8f2f0055c4cec09e6d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b85757776623e3b6387f5a68e6d097146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57eba3e70b61842986a7d72f6beb6e8c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f6c194363400de284bb4ecdacc75fe148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031ce78842354e89842d0b2fb6c473b1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbdd9b7579a53cb746181e1a37b8c14150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546c1a963ad53e52b5fa7af73c149f05151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd03a891af765dcb66f474f23de0638f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64ffeee58ecee7d73f0416472ac3708153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcade9d5619df45e53a8578130da6eb154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f9a92fdca3270f3c7fafc5cbd4caf3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688730d42bfa70d65e59539d8820d7a2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f9d3dc4a7ac80199f4cb18c1f6c566157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d1f8acd81f3cbeef0209c871bcc0e2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f257f83aef7983f2cce6e2c4740c55159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc87c1ab32c4ff8a0dd0fb6ecc193de160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0ec140a74add0e0ecf76e52f615083161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3397642e1e4093278506b5108a7e3a05162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58d30656817c088638ee9f0a7b34712163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a043b04fbd9e43c151f1b8b15c4c73164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bc6a4656900037832ceac1b2945ecf165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64886fd5cf2d19560889eacfde3f0925166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10443e6c608efe7ec392ff8271c74691167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c9832ea9cb40c0b4a73a76ae2855cf168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8664109a0f7227d90505ee1a7e970f93169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dfb7bc18e3abe7fcd105d11629305a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2d764bfea8b1d07388bc3058c05829171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dec8ea84e3ce2fd996052e4aeab3fc172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acb14e7dc0ffc03648ed75f0a0229e2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8fcc5708a64343f9d067b04856825c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ca2f29fe57bd0244a307500ad35997175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f0825291c6d7d28083cd4c62dd564b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae00a0d7462164865a11ba51e108785177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074c7ac295fdee721286dae9ddb03eea178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f14da59e48f6ab5cd5444b67083b62b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f02c967f7bbaacc56520775a38724fd180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15dbdae5039450489adc55e187608b7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbd0197ad97b96138a3fd6610508cb4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2aab0ebc6fca78d020d6186e836e15183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813c78d0ec0860f28995a332f4b9acd1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59678e9d6d48a443557d2a1257590f13185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575a4a0dc821022ae84dc7f84fd1928e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56751d84f801568a8c016be231302891187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26d27967d056864f4c84bb4706fc039188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5355f34c2182a092c19a0caa9c37f43189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81994e6ed9e49de96a260879127ea83190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb5f5a88ad721468c7d2462c03be9f0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820261b79b09517f9e97a3a63752d7db192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8af0e2c559c2ed7d3b33e32bf25bd3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27a2ff9e0824250520add7f41544e78194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f258f653fd1afab467f336ef424a909c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6844a33400c77e21307e30ebe6e8bfa2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c089e7589f052c24342f3a816c105a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82da49b23cbf20dd77ff7bc062d9cdc198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72af00c3249422044561813c03091301199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cfa1ef56963cdf1de040c002d69dc9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a212e81653bec3afffa65b9dac61a47201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be359e381ce7a74a4238b50a0951ae9a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76074e3b78b264a97d3f6631e3a8e53203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380b66f3b5d9b438811f551d80725047204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23987e367ef603e0dc0a4ef30ddbac71205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9157fed7c5e19dfbb4e553be9c6d4ed1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f37a98aa004b7ffb2ba2fe992f5bf3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a034c0c47d96d0e2f98af6bef519b426208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed156e7d6e55f134b95278688d579bbc209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e941ddf1eb1c020265ff3ac9ff1876f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d41af2d371f002a0bf44f6eefc97c1f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1936c203180826de1611e43822cc78c2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add6ad89f02a6dd00441147b0d2520f3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eab6098f7c0fa1914949205098dfc90214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fd014b330b18061da3a4137b5d4ea6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9364e43a5ff4d3bdfb42b8b5c1e8bce216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7274ef16b4849d99e691f5428a906cb2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295ea12f5bbfce3270b6ff88921e33c9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a9ee2b021305657cc2ad5b413cc88e219.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80620740ab1602ad203624cf5e646eb61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e903fe34c76ea8d4eef53a46eb3586342.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc0a66f3b020ddab08838750457e28d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1c5835c991dda972eb8596db0515d34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ee7f2a156f53aed3d2f24030690a235.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43768153596dcd580508528c0163e4c46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ecbf721525a9a3b0e18710922cefe67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fe1e0c68f2edf7a6a230f93c9d77fd8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc34a9c55517adc3ab2414a828969179.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786fae1efb91e9dee84604f677e6b28310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c871c2f8803d253fa57c5255e8808b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde3e6d114d19724507d7c8e1d8f8f7e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b645f908fff956326be09686c9cd8fe13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c890ac433181f1219408ebf521152014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82a8cc26b9ada5797f3b80deab0e4a715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b863509a7746993eb25813f182d28516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5760ba2f3f761f2c0f047985f125009717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d24368f8489725084dae61cc71106418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6de664bd5a80e017067206aaca54b1c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbfa3e42bc62ce9d05cf6da74684f2520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccdd80efb70c099d24ebc639224b17421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988c14ad94674e934a08611f89f1f2e022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f68f8b537d13d2d8818ff91e0fcb8723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc2a4ae61400c976c15540b3048b68d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8df2570d2229c36d9fbe3ed9f6049c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fdc94b637eaf731fb87b5d88fba78d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24a0bb7cbb9be748ec7df4416ad164c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc89bc502aa4293d295d70e08719b3d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ac7b4906e2379f21466514da2d3def29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63a1d91e3fa18ceed4ff8e703d1be5330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deafd571a92aad57d012c7eaad8c9fa431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539808fc3255af0be54c9608d0b163e732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5eb01392210774f5a62a344c8605c3f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba73122a3e1c667076244be060491d3334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95364a0a3f1a0d1a91ba4b501da75a1535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d1f6d8f766da35f4d4e2bba1e1cc5936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303e1597525097bc068058c3ebd27ab737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68758fc4f07876833d1622d85d60f44338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52859edfc81d5b982688922d1ad2f2739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610760727f9f79bc479c28098e452eed40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88167946ff0167d746e8a5060d518cd641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b2d9e67f64fafb207af674a51ab5e842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b918bbf402358b426ee8834d6e39130f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8180c88856d306da8ac9230ce9addbf44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28ae2b83f2de0c17ab039dad993a98e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08641687064f991a1982fd1c1511831446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f33d37cfb030113a0aa0495c34338847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d2191167dca84682cdf5f7e69dc5c648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c89984a32493079a29e6d827dbf34449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226afcd699c165eeb3b71f0115fba45550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d3539aba93dce1beeb811e2ca2fa1251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5deba338af8099645c40ba434c63f4652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3169e49fc5f140afbd5785d8e286304253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63be62e5647614896790935edd052c8c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c96665c631e68e88777f3e7270e902355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0185f4b966120b5e30e0c977082dc5d956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded15d9a05c2ecdd0a5d03f71ab5d41557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553be603025db7eb738c5ebb2204642c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035af47c723d74022032aa20800d85db59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe1f89d2e9faadd905b9516529407db60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9d4149161f43e67ae38c895cc9838761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ebf2911bba81c1502e43bbda048e8362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4e4cd848935c920621e521d1e39f2c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc317b9ef5ea8e81b1558151740517e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2444d5b41a8053122575afe7d3b91a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe2a7afb11b1376840ffba52fb888c566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4d0d5f532b8750ef734ce823245ee167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4505547dc61f2f993fdee0b93356633c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d805bd5f38ab78abc7508d64a279a6c969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec41750dfef7c15ca2ab2e1c74bd9ec70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdceab2576d0c68e9eb5e9843a1b04271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653bf2dddae06ea7198c823b175b814972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107b3940e0124fbbca9c4ac8b279b45573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a8cdce6e9a6a9df5872c56b67743c474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a89b784b8c25d9595236c12dfff3b5375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cf572a6ca3ba8c5a13ff62f516853e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a9fbbf1957abb49d89a0d2b561dab577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efd04adb6de1dd9663fc89ef916f92378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5193c9e8863ae90e2abf9ffa7fa58d1a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60724008e1396bd47b4f94a6e62199b080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940cf4c85721d50651dcbc19535785b881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b993bdc4d156d5c88d7e8fb02c807282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81e0a19392c96fcc1eb8e43a4c2706683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e4fd7943a4792306c95ce6c3a9cf6c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c95e85c833401e1380f1e2475bc8db85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c9af397d08e212c5846ae2a06dd8bc86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1913173019ec8755223549c849876887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a073f3810595899b8ae3fa43864aac7a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1b949754290d4869afa8a8dcac348789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d870f4a04cd0bc649bb905fe5fc7cf190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29da9ef34c96611a62160720934cbcd991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073590b9f48d25151dcec2c5e0be809b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724f65955e0db5b950fda657dec5bdae93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a57a83e1ae8205e12dcbdd73d74cb0e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163837c8ae1211dc35a3dfaf7adcfc9395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7c34107c09c18d1c3d38dd9a1bfb5296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66463472b7afd1577aced79e23f7723397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0fe9dd20bced3f8188d498201e42e598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc47a97fce1a825e6900565e23f7846899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce700d728800ae77d75f58c696dae25100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c02125ba7d545cc40d15835c11c802101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0eea6ac847fb8e1634cd63ee1c81b4c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5655e8e2d23442af18d165fe20a69c1f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ba5bb6c93ee94b2213536bb4b1f8dc104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b31a16b3fed5fac06128dc992ae4a5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0483dcde6f89bdfbdd25bd25808482106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d88ada056cec2819b0486c82dc459ba107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86856758a7b433cfaa26bdc0e14b0f2c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd0d3ecf19a1ef5145647723705e950109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4b34e60cda7b09fef8349cf8eba8e5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4020e0f61ff799ebd4a1055e01385ef2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9663b00ad90addc3e1600778b3785c6f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7db2f7a6ae80d19922023e62efa596113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e1125b6102ffb654e293803fe73fef114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006b64accf0addcedbcf23cc9274c52e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfe81528932cd5da6532fe303ed7008116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb96ebe042f42a4aea2103e4f862532117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b978a511bcd18a3e72ba6617117347cf118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909020be01f46e19f5a76baaa55a575b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9518fbf3f75fcea74ef0aa1c6310261120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc1b4e009d4e2cb78b048637b11bd88121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3679f70ecbe1f48bf622734597acc3b5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d8038bfccc93de7ebd050649547d4d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964aaa1045578e818e0f916c9d775a23124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c69e59027b7ab927a6be1a2ba2553d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2193c4c01d87593725430a032d097c1b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d4cec2d1a807b9a969def762c81a9b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d299f3864d1b77d2e2d65b4e5b5d993c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b235ce2c41fcfe803f566b9dd014b6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889ebe6846bb10447f91080993101028130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1fa3235c05fe67c0ecf43219a9f654131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92527546b6726843d4e716f53c770302132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4efcf9c4eabb54aec90aee6ffd07d8b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e91e886afc096ad3de09ff729e5ede134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7d36532c5ca0033d1edee9472521fb135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86264b9814b24b821a6e32a4fa5a253136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd15300a46019e841308149a40dd837137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9bae97b11c7ae5e4133978ff934c05138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4abdea9a36d3ad3dadc92beb0d2a9d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70aefb2cb6093498a27cd1d16ad1dcbc140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb00fe7ace23bc09128ea6a6733b6d8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acd81e4c1136ccfb0cee7e13e16fa92142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087353f6483d7beeb3c9daa081d62fbb143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7ef6c0a08f143d1495ad4c8f265ca5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf73b079f1aa717a50ef85ffbf0401e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce0ea10e8cdb69bbc606aa079703f80146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd89d87f5264a4f1bd3a2143570ca6cc147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88eb6cfaf5ef78ad0c9d15b4e56c6ff9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf89f836837b17fb96c046394ca1be4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9689e19834dedb4f17755ba83afd5c4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e87ffdab1575ce81aacd7d506e0e4a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7e4a3641469bff0c2e1dbfe89afb3f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55e18e850bb956cdf7d722785704c56153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee08c918f555e52533f70fc1586d161d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c413a05d8e0bdeed65de812f3766e049155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584aaacebc443b9f23eadcfc5322ba08156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ca941f0e1827be36e273567ac0b3d1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234584260f28c760cba41e8602ebf61b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d77917ad8917dad7627b660701f0c1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3073594618ea944af00ff549198f140d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc9a254eb164f79c1d509c4a7d78a1a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f259d7de630ad21b34006ff3896abf7a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acada5f2b3b2547dc6f5f471bcde2195163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba4b729c5bd342aff1b4099f042a872164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03f39122dbc7f09258afdddd67cebf9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c2ea98ea522591a9dae543ef930f52166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f119e8ef93a39f1a043ad0639e3141167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6579ad18191ab72f744c67b3e85fa5aa168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f5439d54e600c3d662c5f7df0f8c67169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43834e37a7f8f12463563c29f4b8933170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d1eda5e1c6b69946de5cf236d82e16171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56fc19ac78ab7b6d0372bbeb066b3d1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0317647c33c281bef39ce98f29702155173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81023ba03b097480e911b651326b6ea7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28229afdaacd9d94947fbf689bec3ba5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc4c2c6f4a6ec00b67f7c161fe90bbb176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7161a7f75bdc88eade07fb19e992f4e3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a6a27e37a0c0a42b62ea8fcc363801178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cb819026749ec3cc1d2f3e2ce880b1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142844d2ef8fe0b8f0f2adb80bea5dbc180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd42165a21c7bf5ea18b60a519a2cb9d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab7fa15c0220c18c5ab4b4e0ba772bb182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce370ba7debd4bae26f1ab18dfeb5f75183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a490cefe0a54839b35d15c76cb70e49184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b37ba847ae10fd7cf6bf7cc77eb693185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9af7f5e5e9bb64190d553aad2e53c9d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f171c2c9fc20112092ff0d788dda76187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11b617e80e2f40a82ba5506d136988b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b353f6dd0ff7c6e51c7dfc173957150e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6d30d7cb0000b4c8e155b3660ec4de190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c19b5eeae25562b8ec43ae4652fc3c6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4aeb01f8294165c60ee18de54f9f93192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2758ac5f367967a281580c68dcc7eb193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f81c0bd5038e0aa9232418a47d23d56194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dd34f6e11d2fa18e8016ab0422f25e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6822a1947016e78e6f6556cfd233a0e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55d17d660ab03df6f93be3669f835f1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f09f44b3e640c8143d259af4180cdb3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967748c1332b3850cfb22e40e51d828c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01b5fc2669e3cfdd070c79c50a91782200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38af2282ce76c0ae7196f48ced1c7414201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dffc40d5e7219408c77a375d3f8a14b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df82999b173f6c93d678b9165c754338203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f333d491c0a2835457a691f9be0b70204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1fe835d8b59ece653ad60184e094c3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba87c82b7d54341f97951a1265bc893b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd44a08bad2b7124a0d93f2e37badbb9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc0b47cb62954fed808e6a9559217f5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd3d379661dfea066352e22bf5fac62209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e207792f96cd28e68b3d5ac78a830b25210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497464b5835162b937a8dbc13bd53cb8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b705fe20c9747b3522776898154e39212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6ca63cc564ea67b5b42a02a331fefa213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2e74f7d60a94cd768acfd4aaa84516214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01910bd653c49f0eb236571e65f5d625215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca67c11dc06a8b94aa71f175aaeb223216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a417c5ab38d3e98c462c5cfad21a3272217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d579e951280327888cf12c526ded5fd218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c898015d288da6316cd9e84e293d96219.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>