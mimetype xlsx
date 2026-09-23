--- v0 (2026-09-23)
+++ v1 (2026-09-23)
@@ -826,51 +826,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b8a07decdceabdf1b3beff362c6d6e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca99a93655f7ea8aa42637cf92a840972.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6ccf15e3f1de404f96e8a1b5ba91da3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7874cef5a32fdd94c965c5b1679d59a04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5586f72fe6114bfb39636d65c6db46795.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd703c1cea90f4547d161fb15378117a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8757565328b3f62903ff31eb39fcb7da7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588843d582503e15494543d5b2fbd8f18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143a9d56253ab51a48020214702697449.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4516c41541361871fb1796de635092f910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc95bd824179e3f9f265be730034c3c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5891b774d4bc12f4f2ae65ed56cf7112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ace6f6f5ede5bb636915200be31589b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b690d18283751977503cf1be728b922114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655a842188f2b00e2dbbd3b3e21b7acd15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2c201d3a6e188bcbbf4a314c013ebd16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0ded9c62f2712d1e866bbb8d000e2d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036e1612f6b8259dd0ab2e0f9c8eb37b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47f6e42305f3dad3d6aa926641aecab19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8229baaa4c2d997b6c313ac79fd79120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac8f732884fed6ad639b0a79d48fbef21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a66b0b72cc051cd74c46785555e2c222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cee4456fafdbf4863089430c1d001223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1b8065889d96b73250dfd54a2795e424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c07a0c874593e82c072a9b852c9c33425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f518ab4cdffd61b41b9ae81897cb3e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22adeec422fd3d7ed739c072162df06727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2183cb306b75953a1b568dbea0d39d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d61bd7ddf1d3384159580817b2972d829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c58a93d207ca3c4671de17adef0dc530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05410190fd717d67dff2f3d9dc2b472531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8916f9add411a262d2a676c9606d33ef32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c69659f24f0fa3e3cf2ebedebbdb0a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3007013fa877c43c307a88dcb7b2ca34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01dbb0ffe24b378ab3db8ac43ec0eaa35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd36ff20c0e82482329b8e5b9301e60036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2c44a83861f8a985b7e781e4c6b4bc37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4b77ff2c1806c98daf6b6d27d9663c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279ea5587d3716e55361e1e739787c1639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a52e0c93577a32dab5e5e1e9d6c31140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a638a6517c6e79bc613c69e084d5fd5941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad913d6a74931d6f5cce4898ee3aac3842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900c485abe7cc155b479a57f9472e50e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4948068d32e936ca7cdcd9d670069e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e29e3a59f622938a8979ecbed0818a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae1f6e5d0bc8d114b549e4f050abd4446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dc4130f3d3eda561e8efdf4f2c12f047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127998d48187afaa4ce77f91c57de24d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5068b8b7a94c80c82c1d6ad62aa80c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13282a746861b03daf0754db83b98b5150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bfa642f1d51d54a36672a3c7c21c9751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c26ac39b9bb24b05ad8e0cc72197dc52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ed54717280e394bfb92eb595cf56ef53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d4a12be25aa07975815be21995040954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3428b6aa4367f1242d8185499a424a4055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43311f1675b4dd38b2eda9aa0cb4c35356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365509b021bb3a4125d1bb94f4ba2b5f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4d0b7c0ee0bd2dc220aa7ee3545ec058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef4460b1e5fddd6a079c1ce14d6fbc959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccf2856a89127ff58b6ef529a48aa9b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6af1b8df4ed38adab4d8ce0535828a061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee56e59a778a881270771795d5c7eca62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5859c043056e2eac24b48ec84f6d0b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa11ea95d59efe2355550218e65b9eca64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4950bb990eaf277e5c3090de6103a86c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fe5ac09599626a02cad800007ced0c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd03d2932aaa6f5be656f8789591088d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58dd0c1369c90decf8329ee68809c7068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5247fda50d0161e9f6a83bf64449389a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aec35cac336b92ec62f098e90d081fd70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba60647106c9915cc14d83f2155fe2571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d16b2a478c005a1a93df056a0986b972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99321f9a0a10630c636bfa7a39e9f7b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26b96582103216cf1c466383946a4a474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565babc4912020d13db3a1bedc64751375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54b180d27221763f763a029061b19ec76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d4c034291e6b3915162273e4a0699977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757623f32b6fb75c7b60194053c116e978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ea7b4d8ed8662a0d204028567bddae79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ac44d7325a246319f5436e4377381680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d2dee84f6bb52de194026f927944e981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad5d0c13b613838524be9d3a2d8943a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598545aba54a6451a25e7973ab6b67ce83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f528b6317aa71dca862c76346a30f2484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcc5bc0870736c882bc2a413801f52e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6792995fcb8bbd0e1ee25f5bac3af0e086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e7bd4f0b3531a2a0d0cf4dc089ca5c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c1b560765c2f1f13e46c35a55f8e3088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474bc7274ef4d0f6a0ba96e895b98c2e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a58e24e51c814873ba7f53cf13705090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a644b4cc8355407ab7576e3dc006cc91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0280f6d15dbdc0b9d520732e7feb9cbc92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a4bc2b90bb0b170fdef1e25048e7ca93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ef885e5d1a33a3aa470b005bd2fb6f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4693672add326c17fb7d4c326d0b4c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f07d30e62a8b6a02d3da604eff888a196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f325bd6204aadbe322ffab45553b3b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0e5de18239390193f7067c0137146d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b783eca82dbfbfd116296c725d40b399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcf51c569e849a9d313d014acaee01c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8cbdf77a18365e23570d7d3e90936e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606a5655ab4dacd0dd1b41b15de89639102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7729da76cf155b56388bc0802d6aeb2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0f6d005fa0b3525bafca520c10548b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e22cfac3844f05ccee6159fd3d78bdf105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9443407167c8703984ae44a22f5a190106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2fd364cf12e51496b4f5822acf4f6e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa90a822b7c3534e30693fefdc91777d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0fa8a84e0db508a9d05e0003497e0c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d6ccf76b8bd09065eb497d93265bab110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfb9e39675f03bf58a208a711d70ac0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb08fa39b517bb9a3856a202893ac1e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c30c6a8668b10a8f4f8137438399249113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32f43a89234653bce4bc22796069a7c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45760dc9eb462abb736f3940b6c14a1a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d75052711c1c3e1f2e9b88fdb276f2c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dc3764e96c732d351d6b8bc593cd8f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc197221aeed672df24acc8ccabc7df118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361c0e390ece02495776899ac0305d79119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3debf47678920e7189cc77a69c858f20120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762a414b3287338098c4f330529dbdc2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3300e7f646b6673f89036ad4502395d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440646326c08ca50d884414d640d5077123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250b8637d37690306f0e64ada4bd24b0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26ca200a87dc6faaf9dd302fee6866b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77c329ff8987b59e8f2220c192c38a6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8512121342bdfb375eb86891dd8281127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f02b61d4e5cda525eb9091fed7606eb128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e54343b79c4f8ee0101c591d8c37ce5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc32d9fc9b26ce8154e6ffad04d6a41130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6738d7e51f7663133cd1aaa395ee7031131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d224de066cf5fe80eb8638ebb9b17962132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5e916e291721cb21c9983c4be57dbf133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00fc1369a4d46b7b3c516c7371c26db134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90c5dfa0dc47046dbe87f538574d935135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26eb127bfb6856523c26a26b3a254c9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274e3e22e0441a97c835b404194d2746137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140cd5bacfa5cd77af67843bdae82cc7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a8dd76e1b39e8d45eb91cbdd98a92b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfce771dbd54a26b1f041b2a7179dee140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ad8761d17ad5f15e9e00dcd3445ac5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a9ca6c09e59edba056b29e83925a62142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcd71b12173e512c0248aaed14afaf3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ce2eeceeedc3d580489d5374e91e53144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b68cc01fc40665f76a32d048e2d7de145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dbcab72a89ecc654b45b441227f455146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875da4e8a791051c352c2081c14f40c1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed45b002afaaba3a02f53df892a54f06148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f15aa21dcfddfa202dce1c81bad07b8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db22d2a90fc4f6935da73908865e95f4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097a7be6d21e8306c251c24347fd6a09151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb91244bbfb0cccc457a9308d5548f7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4275d42e8bf771d1ea534e96f8460e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5395263cee9e75f84d9f1da7af3cf91154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb623f88c82960e187de6893be32b165155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc054a55cf64ad2172ea6877a3dd74e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f30055af174730b31708a962f5bd2f9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cba1e029d097f56e81e3e140d6da4b9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f71efbb0f65d71a498b84d68eadc00e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c646a3dcc31c526b98de91cacbb289160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b0d764f2b52bcda9bfd736d1b8a659161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71055bcaa3be6b6a47fde57a597456be162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cba0c48501558056117bec496936b8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d968532ce3de3fd2beb893f0cd6673164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f729b81b339890273a26eff6d9e45ea165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e7e9b8b612cc8594fae37494bf1c49166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01269a821731a1046f9ff2abe8f5959e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f7c090d72b6b4c8e1cf9ef59303cfb168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969869942111b84fd6a166ca847e68bc169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7134c6be35ed83bfe668dd4be2949d5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4e7b097a03de0349b46d85d60f878e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb15343c10d76d45c1ae9e955a90734e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbe4385c92b2a3b1a17498289594486173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8365bb33a32fc89cc8d52758de18bbe5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495151deaeb0679ebdbc0b2d5b9d831c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460a0c751551254879195e85b2d1b0ea176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84353225a32afff02253bf37e161598177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d4644ba88cf22a9010517259b435b3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760aac26467e777b70ebd581f5f52f77179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43496df6cbbe1b37f611bce61e3790e5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c428d5c6feb1949b2f24f5ab2bf140181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbb325855c4f797fbf8966e70990ac3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71459e34d42f21f71d063fb30165d5d3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9150a4beb7deb3a5e68a839214a0c85184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c553e8a1f6e87fe6c79b2bf03f5e24d9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7acd3ff4d6466b5583ea245068c8056186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1eb7253a437977b939438efabd39a4e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e5447ce3a64c1db13d3808b744ebb9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24691ef80e8e820304382a45e954781189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6ea31588381fa558a52ca577767d69190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faec138dfe56b8cc23ba7ecede6216f8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3a951f191853239addec8a819cbf34192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba3b17a0f4a9592c6b42c8f1555e3e8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fbbea0c42078dc08125e60894adcd9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf535dd40dc75e132634990c6222f534195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c8ebb2a36924e8ffcc38893a687b46196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97543626beb54c559d3496cea01fb48197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17c3d6c2ba60ffa4989947812bd7f4f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd7c3b075d88284b47f5408f090f7bf199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb2b68dd642935964e41ffb0b140b68200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cc36dfd2dbcc1a8533f51aa55e1638201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6549d75e011ac1a75bcbbdc8b36cd46e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd960af44d5430dfec2d41f386a9f383203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f0990f83629a04b737d64b234fe147204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe647c72fc0bf50a5ebe098ed23dbad205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0d3872bb43a0192f308a117d057dd8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673ebd177f5af5c2dbbd96a5c1c07602207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ab0d8bc0ed379ab18972d5f0778ed3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35a65fb107e1452fc3a52c010abdc3b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d087b1012f10408a6f79f722ddd098ce210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dbcc4e0c3e0bad8954c0c0cff5ca20211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3564ef2169b2635243c162f874796e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3759a240b5799762d268790db11216f1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957ac98a4e5cc20172b325c3a6ca8fa8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33505abb4a6f0e8aa230400033ef60f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58268ae69fe1a1b4f4c6ea7af6f0bb48216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53f3a1f3f52b40ac24a3f5f05910d59217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0726b2b9307c069e0280025da2ab588d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaff31ce3de10845b0cd3a7c258744c1219.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265e8934052aa02081f952082bf0aa0a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d25e670efef73654dd61f5b19fc0542.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73876a4c0ecc5f29380b4e8e05364fdb3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d01fbefbf54fe88093add5c8a2e773f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4dcf607939e2a58d172ab9015e9de85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3e278f6c2ae9cd17c856dd4c44a39a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910d5b3c17be9d8e88cf2f82d46fa8687.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdcff81b2653c948f6a0634f55b74a88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faade7ce2eb0ef1fb4855bf1ace03389.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd1283ab29afc489eca558e55e0ce2510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5199e13b0636769154eac6eaabc5581511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cab574a07dd076aff0e21dbed93ded12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285d62c14de8e12ab10eca105da80b4b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5994b94d5eaa0a53d00a47ae5b05de14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5e674f0b58cf9242800abb793ec72415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecbf4d2824009cf4925b127376b6c2216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222720cf0f8a7163f0b887e5f1c0dcda17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0ab6c79ef52325be8f141782380c7d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c64c40b735e07f2810d9fd3d899d72319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e01971d2632ad10a4c0b03ee30c68dc20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25012dbd93834578b4f11c8a59fcc8c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e338eaf36b575db33a3d0d8ce35806122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45465c6c3dcfdac9d5de51f962da195823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb0ebc25656435827f44db5f1a1838f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c4b3a5ac2307e8b7288f41430a5a9425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25662d793a597f3f6d1e12648627721f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bdb4ab66ede0d86a6e8697a18cb73727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a722e6bdcbab2c1dbbfa7bb3eee0851f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148a78733de7e813ea9702db643527b029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085f8921fe17d56413414894fdce686f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444762b179304998d5d43f13689b24d731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6c2652f7877fab59507e92f975297932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfb002866051920ac6c3aa54f0cb2b833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824e935065b7b8edaac7db7aba068c4b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832c5ad0134d355363355fea774f032c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90c6685249cbc8c8fba5e63cb767a0736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1308d6cf00b9d788866e7e9d80cee937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04aeff549c913a96bf3facc9f9d4957d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1bfe4ba4ac7b3e5a697d8b3a7e0be839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3f0a12d97b9961c4351ea3454843de40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4024b49b8743d069140d2d291f49e9441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1bc75d5bdc4fa5d014feca8b97e17142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b99aa6e41cb15f66e32d7c0d8ebf3fd43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f240276bf20d788c7a78ce10e197239844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc75f8339231df724fde9d89a34eb39945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d93d242030d59d0616f078e7da076ed46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797a4b9a55ebaeb6ba9cf1ca0e05c39c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a2d2d9d8a5ddfd5c547d3c1109027b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0366591e124211449df4ba6c445cdc0a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1898a6452862fea664bb8c0e881a655850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b51d09de17db84dfccca47da29fefa51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fdcca3fc6f79f84c5773e194ba39dd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60796661adf7a886e1b1e1d42495bee653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c350ac51c72cfebf700c06ff48a27d254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e070b3b46b4e62a34a1c2acecd02f655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4abb44c0f73f776c1d76c67a9d12dc56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc191029b86c47df9780d513f3c16e457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a8932f34c54eb3e5ebe0d19408067058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71b53b2e7902f396a0245947067a74659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b9dd126256ca07fefe14f2e423136b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d9320b90b6739e9b70ba3c7a2e2ef561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1e21048cde46dad00b73539d91a9b362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df3f600b06985ba390d875c51625ffc63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040f5b796e1c627010e1c9903762e9a264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a79b4c156f72701e4a894377125f7c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19943ec3d4927f6f918aa1c4e0694e1d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caf32538f77dd02c4301d3d5890439567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27ee33307141a05c9a300b3678e0f2e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995e432aa2815819ee58402a4838a65a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c96074c724f6602a552c95fc236d59070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bffd3e0e7ebc393b5c08104c71362d871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e49cb6f3032e0b0a5be5ef836f707d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdde6445da18d687b3828e893f0d647e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f7acbb05f7c84fe4dade0e7f5ba77574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b53b49af54cd5d5885db34fbeb916675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e1eac1a368cbd761470a9700887dcc76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3277b7f07144ede65cf7296de410f7f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5f0c227611e3e95657733b899026e078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5511ec4adbe2012f5d557e4b714c363d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f61c86c420e6aea7a289953acf521380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b81907d988db96776ccf5caeb1938481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6026ef6fe715d986fc1c6dbe03d5441382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c08f5abc1d6247e2792d9e1813d86383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa58ee1b002ad3748254e0bfa1542d984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abee6cd6d226f571680edc3c06fd6ac485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc79d0d35a0362d0d42b9852df8fcf286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f54049d24ff1651a88202fa462bf00b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f75ec9ab8c69796369aaf5a5e50fd588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287bb49edfb803265a507c5807af9be989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdf771f632d8cace312ee5046267db990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6400e1f111cd11b99562d511ce7522e791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee37c46dc956fcac03433b493a751f592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3a0d148caab632814ef361ac8addee93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9977655b606db13cf54fb8c1cb450bfa94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378082ff653370f35e4c3ca78a51403695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dec99e71b8d6e9ab34963503568c20d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e8032f3357cd01255b178aa61f2b4a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9c342c1d3b8a331937adb6914c463898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e917748a1136e4ba49c5f3933f3f0f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03271e0b752aafc69089040fb85e617f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19982be88cb278ef926b995c7b5a4ccb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e81eec061e31fa8f092c702a025ea9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5e200177233a2bc181e222cdd9198b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93a446c00a2c8a3c2df0b3c6556b7bc104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c537396d1076b46a3334bdbec26a7a0f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a3106b68549f82309bdd38ccc53bc5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3803de5e0f5444b4af8947b89820a3d6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a863d389830bad3413c5e126b3882d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a91fcd9285e2be4310a1438e67cb7e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b0dc2cce30157c6e99a7538c55a61d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52e3f0754ed7bfe5ac880c0c82023e7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e7a9d2e81c5dedeffc6247692da236112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bb97d5ed2913d78aba6e775367d80d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d600dfb2a7496dddf4af440d67254a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93345f3938b8b0fbb3c31f95dae46d3c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259adaa61e598b828af586fa404cc928116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419dc98ebb7ca756f8ea38ecc6b2a887117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db03e74d222ebba78dc237639dd04ef118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016cbc4590c4e683bc25904011407489119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842b782b24159d66e70d5230204be5b0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284a7149c22e7cb16bbbbbddb308631b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f903b1cb2d82b8212ee8ab6963f7230122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6556d87bc42fb44df4b5c58d35b957b1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2c43ded1a0d63b93e567a5139142fa124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7577a1fbbd189502a9d7c8ba4be0f7be125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9224c14f87f0d5bc7ce54ff3a3f121126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e9616fc3d0a620365b00cca65ce1e1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f4ece1bb9683ced58bc0034c6624b9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ae18a30f8c36f08daad1f862a452e2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5cf865296a2fc29c4d28dde43e5186130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd2623c59d70e35cc160059f2b00df0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6f81e79e1f5c5bbd85a61e3779ac47132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4d70ccc65703f83b07da01f56ed1b9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f643c3b30c374097df5f5d07a4d186134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11a1f638c1143795e4530ca6a378178135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bc860d4026b4335efdf6cb6874cec3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b1d3f2fcfec7e34548e8c89a0a410a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5ef23bdd19dd66689e38cd34792f02138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8393a309bad76f0e4e6f1be03e4a462c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26c66d6ad7f18851caa8aeac3d531eb140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3396f32f0b17645a35f9f1df670f09141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a833cd5a9391260d4a951239cd24df142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4576263d64f12486b1012cb82a5654fe143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74929bf4a33a9c13e69398180011273f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968907775844d36917295f4688c1d11a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9c1572da9c8b22de87a212c93223fa146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785148a9d0d5ddc9b3b05a2ae8649db6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9af54f60989e7e0f2e807d50978fdb148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e340a360297b68f89df6e3f938b67f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350e30ba6ca90e1aa574af107c405959150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6271723ee2221c843cfc5b45022f2753151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9be966b0e8e5d0e9595480dba909b1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f1a4d4d88a1ac1cc77b22724e8ae6b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2487a13b82f24239bb3ddee28365ab29154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e4e270df1646888807459fa2ef24e7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70484f87b05c0e4c5997b7fd36eb353156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7c422215f82dcc03b439aba5abf6b7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f6a184e0ba32125b93c630f030d016158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe23bd2651359880449c73ea4f007d5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a961b9d9da86da3b94fbd6ff30d25ee2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c7c7e5189db020d1fe6f0707d66b55161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321acd9ec4ddaf091d3815e71e74c895162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbc44a9c338a4e8d80b29836f94642e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9368a5cdfdb9ff507432cfbcce222121164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d42fcd2a6d963e5bd8f1a61ad2c96b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd33098705dfa6fb71cac1c2efde360d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a30d59c4a4957d0006c25533af637a6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db7b997c6bac450729c7189382435a4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5e7ea40e83b6af6de9548d769737ed169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f41ef9d8b9af7059ad53e4c97c89b5c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e44711739949574a87760071e6335b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c695af5558344aa703d17f1cf94ffd172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cca8fda7209207f7b21249631ccd1a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50eaafa2b9f2e0b1bf46019038716ce8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a6e8535b6aff15fa25e4103af335f1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b20da5264777f2e6ac1a6a08cdfbe2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbfeb82a39afafd7f674cd26d8c0b60177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d11a20f2f0e295bf03f0ac10ae38dc178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d74d17d1d187d94c5373082023077b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdf3449f8143979ac24b55a00f555f8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e581d2538a7248dd29c94b1aba23a1fc181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4ba6e0c91942c1917f961fdf02fe8f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9f94145d48bcb88e1f2d556d9ccaa1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7029cda9e49729b9f751af7315ae62b4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b88d454ef472e8fb732183f03c8a8a3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34497b3c6d022371683a5861e747355c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e8518944f2ca660f0aafd84c117cf4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8b71d1e18cace9eed049be92d2e5ee188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9c205437376d7549e66f87cb52cfbd189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c832de3eb71e14e60112da164664d1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d96367681e772e85b45fdd035b03c3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e40ed7372693209b95481e5cec778e5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3853fa8dec8ab31322cdb9cb38d73d4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e455a6f654174e4186148287bc0064194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a789843a7dfb973def368c35db13c0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af01ecfef5164fc9082b72bcc170872e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d6e0c31693579d46395f9e4f40fd1c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effc469352f01b04c5f46989a981b6e6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3378397effcd4b54fe843fbc92ce149199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b24687c4b7e688ea108b3c18bb75609200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f796081d0d39c61a52fcb81013cdc9ad201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2181d6050ad9c628fa717083335929d7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96bf8024d9ad02ea53f0c2e46c62da4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f5e9ee6977150ceb9b14f64bc2c53b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3575b1122af34c3ded8513ffc853b85205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b70ce2bf856bb2058faec83ef08282206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c15363e01d1b3016c11f642c9d31ae207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0958920b6d63f3b0462b10c70690b6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39759cdc672aebbd2ad0e37c9183e882209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cb04a1b214bcda72303e2400710ac9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db279dd9ec26ad4c1ee24836c1c3f95c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca97e3d4628bfa0fb955b799924a88a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba2b7d0bd678086df5897ee58112e38213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65daa288682c6373cea37a2093f7cffb214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3941184f76b91699a839c4f03c93eace215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1d971ddfd30bc6468808690d8b3cb2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ce4481e01565c07dd8d70b1392830f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50aa915456fbdbcf0dc991d88f081ef1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806fd08b4f9a1048edaa6de8309c049a219.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>