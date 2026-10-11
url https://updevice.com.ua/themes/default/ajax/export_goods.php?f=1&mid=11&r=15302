--- v0 (2026-08-25)
+++ v1 (2026-10-11)
@@ -826,51 +826,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3041dcd04bb49fff163586c46799371.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d2253f0247432896032a298cca4b7b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6717b7a7c70fe6722438353f49e8464f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabc388d63e4ea2aa045d4a0e2084dc04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd555d1a88afae3b52841cbda244d81a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8f0e361b2e772f6ef285e5f615c7676.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cce519e4a0ecafdd0045c982ec77927.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73eecbbbbca18896d8f32c3eaecb05ed8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c4d1c439c14a74ae4499f227ff6e639.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb15d4abddd73ba71c31c07c8e52740d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25108c6668521b0e7f360cdd045b83be11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447585ffeac454706badfc9893bfec5b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dedf791c93768e0b3e0b650f65186213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b114a6cba7933e0f0bece97d7c5952d514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368b91bb1b7fe8d2532e69caaede31ce15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ec7ca3e4c8be975705fdd6823d947016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce1079e37fa51c6d8b9850323c8d83817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052ad8fd110dab54b43504d64576040818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7d67b897ffbdede0c3a002a88b19f019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774e250ca399c62350aebdf0a152342b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a6902c573a5674e7985a47655e97e921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8971d175e085e28cba5499b65fc0d55222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe0db64bbe067387b5b8613c013282023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2b4917ab67bd274b881d892c83c86224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce20d23415cf48a8b2c0a294e4abd16925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e411f55cf09d37cb829bfcfe03fc63e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c2c78b48ec2fdd6cd63fc311540a5f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd0a34925bf754f6fe82e4e468d061c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdc4841ccc66681b679a06ce6f6eac129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72020e613b27100b213bd4356e693bb130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24293d3b20136f1a6a6cd3100de0f5e131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840e8e8bb0d18af795a013bca66243ae32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21717d2ef44d716a1582e4d42afb11333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223e521258591e4a5c22d6e3380df2fc34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de59223c172c7a020ac32927859a8fb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0626879daae910e0aaf2db43f13e4f0b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772aae1d22e0ef78f412cd713ae3386937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a04a2ad3efe2d749f37053da48d52338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaa43f30e7eed3859b5badcb2a212e739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f4d246584e9e58db766c9dad9810aa40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd041667dc746ee46fdaa816f59e94c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6862ced5574934ca9b524bccc5aef842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f37e73d5a9ef74938d98b9201cd453343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc42b4901d7f8784cbf5c650347d6f8444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafd4b3b6c38fb81f7eabe2b9496ee5445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f95fb3daf1d9d295dc9df7dc33e51646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad43ac5ea811da18bd81cc645cb8f2047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6932c9a557723015626a0fd62a0f158148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94c2cdfb799b9500246ba5a807f3ea549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf40c451cbfef97ead69e2c8b894e67850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a703cf21b898343fb4352560ccefb38051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0769826af8d43062f4e822fbe7bc911452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80832f2d4bc507b14279aad4e5f2a46b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f5c04236de298d3149d3b8f1786c7354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f442264985843eaaba0d212d3a3627355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021cdb6c50d7054694c99e3c415e3e0d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f78908c0a28d9c73dde6ab838233af57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dc8121c34d278002222699bee1108c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299c0ac0f4bbe8a55f4e7eea028885bb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b6e00645072966aa0a43edfd5d648d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25da88680254ac03e87b7c6f0d419d1a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fae6ffb8d512976910598193992fd0162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bf212220bc0d5a8c886015e931973863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004a69a587d39235cbf53bc80bcdeaca64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1459a837aac35d6a56b5960106eb21065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07b6e649a5459f91654ea74ed49328566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12da880c07aaa6370006d2b5517d29b567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e849defd8abe19749eaa4e18da01fff68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20249028b7a907cf6c185001aa57c20369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d7a028a947a88b206a1fe20b57481170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d5c8cfa66ec6786d095dfdc368e79371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f627775f3405c92b1bbea49d186ac872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc393a89e160a10ce744819b994eb3873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b107e67270ed77e68a194bfb2704fb74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e06ba427698ab64868a895326dea9b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749426b0cf425489600f960a4135836276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3839e9c4e84a4b8f370f522e4a13db77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a63e2cbb8429fce7eba0bf327bdc8c178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5481176ebe10d29fe2c8c7c2a7737e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb394b95521afdc49ce746b02a2f35b880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec79beb68fa823ed036d40828b36eef381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2208d4ef26cbd5ff0fb74a1423554482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1e64b4803689e8a53b520eaa09dba883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f929e821c38730c7b292cbc44c6aaa984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88700c6c8fea766465276de08c1b0ac85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abeedaacee5233e28496a4fbfcf154a886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb285208c0e05c8f552234f2fbb88b187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb60d045936ad4b25a7ff3286c9ffa5988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02255992b8b0b47ddea237de629e28189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fda1ea35093733eb8acb22a8d17ae690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bf8238432888a2534441a634c45e5591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8e6300feec5a3a6188584ced6d1d2392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0996c86c68249eb000f9838d6303c7293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e108f945774108e040202a8f32633294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8c44c67c3bba551c4e9142f67aa17895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bc9563442e149302bfe4199b661a4996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b054adfb0a5cf5576082910e484301d597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856c33e8a91bcebefcd9b996bd3b951198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173a9e7b6298f41b031dbcec91ff7d1099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327e64d803d296d151f4ff416dbb1426100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e358e286eb0033a4b001afdc663d708f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67094aafec72c71331c78a6d9c040f26102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09802f807e1d1ea05afc48dece0fd9e8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d5ce84f48813d57de7fee884b57cf6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a334cf87d4aaf2e98f53f78dff4ef23105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71280728d59e7a1e18ca123500f01b97106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21bad8ab526d9f70cef50ac9ea30388107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b6322f4293b5d551ad5398a294947a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6509c27ad12dac634c193e3bb05eb1e3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c444c07c33092fbd11882f75dcbcf09e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1d0953e90d33053cc261a1c46cde7f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521897eefd6ce273ccaf14441af14b38112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785e601551c50e49c4c713066d8d49d6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730b1c722b3003123d4946b942ebf21c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b14bb5fe22fbd2576e993d72d6ef94115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4f754956df166671ee5ac4fdfd15b7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b27269ecd6155589e83ac20049c768117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6580aa7233f807062943ce3cc8fdaecf118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f33334650f9f759b94063ffbe063d5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e09ca211db2ec3f84434949cfbc554f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33f06ef80d8f60d2ce954bcabf96de3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763a151adbefbc9a7e7703b2881550f2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1000b9a64a80152b4bedee863bcd29123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09edf8157a218885f196e6b0abb5fdf6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf1aebf9143325bc7544ccbb4fe6e60125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ff08f4c5244de775e06cbbb3be3961126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff33a2a2a3cdc8e798cb8b9c417d849127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7eecdbf7e8786839a4270b0360d434128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7f59c0a11daef4a4de8e141a885c66129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8063be486195885d8941d2e9157fa9bd130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b20400d389b6ef30fda6076253f5a3d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c22aa586f22f9b1c8562f65b476a9de132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481af42d04126b5984c28dc0da54348e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c894d7cb10068372d3b4b0e794a9353134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5137a87affd397359c09b1d8255bce7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1eadd37f4d4d82dc6d740f36fb8d8c8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d61ce88081a513f7464262b30263dc1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95215d3062728bbb106c25571deb826f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02aed5f48aaa06dbf0dac2821ca649b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fcfd0b01eeb1659615527b29eff959140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56b7d3d4f5aed27a452ad3a962c9a25141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b4a1aaf46b641f830437f435004c42142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c1d3bc98e303b8f8c35f71f5de0ba0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee13ea05c49afd95a93c32c18262066144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b7e5fad614f9a350c01295ce054a3c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53bdc1bd7cb3cc7cb2f5c5c1a149547146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78bda029a1bade7f4db76717149929d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a716b1d3e4f92b4c0df06a3ae5183d05148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52094bcdf604acde699f2d5ab537a771149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8d80096e54b7cd053086d5533a9c7f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b098cb0c9a87f863cba828df66a84f6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d961420b234dee55d59ce7967088a3e3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69abfc78e2ff5856b8f442e211b88d3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15f7296cd44a5abadd6c0d217ab7360154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620bb86b03868cc6c759395cf64ca7eb155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0136ff0d1395348943167026f0d374c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ebc4db0aad93b25c70eda2e447912a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35614faa4c3b9c641dc3b2cfb5f0ad07158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f13f533d31fb05837e356cb03c01b77159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5472546614ebb1137752c736e764bfd160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e31e3b49dbf2fc742a3c9fdb1adec74161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68156dbab0b5fa97873ce5ada61db2c5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e073af475f1034d52a1312f0968f5e4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14ee562be337880f8eb4ffa8bf94e68164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc83384e77ce84ad51c27adb9ae84f0f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1238cce273cfcf2f91bbbbfed3a19b9a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6382c2e12484e6afa6e5419f44441a29167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac1b382315950bb676aa2b0fda5f0a0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f009e604ef5f09864b661d19c938aa6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b1cb2376a3c9b0e8b7f86095ff2ef5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3603ac4e63826b4faed8d81ef85ac799171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be3df78aaac4b2d82633aa06856f04e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73da39f8be5a82e0c90910a82221ff27173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f2e96e37b94efe16bd0cba52457572174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea897c6e33a634dc5ecb10f4935d1a65175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d23a880ab4dc1975d8c69a5f06fdb6e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd3402f1d584e1bd39d51cd349f6822177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72ef3fbae74d10ba51f811d11c2c9b7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65653169097cfb16e50bbbedfa636739179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac03a5c3b5472948243bf0ed9905c9b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac979a4d39f27d33c9c5de5eb85ceabd181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d16e267d8a097a538e43e1e033a3a60182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8538750f41b1de449df1d7e7070d2da0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63341f2d70c7bf1bde489796bba64e1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fef11a7214fe17be8e0fe317a72a20f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7208a48c9ae1290f4e18c0f33df7a4d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014c4271d6d0269325c2f05098bd2e26187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f49ad706ccce33d7efa6c2a0904430e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6ae128a31239f07f3ad4f6c018f7e0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f96350cc9c3e029e773eb05eaaaf3b2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c16e6f445c6d6a13b467b35f791f3f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d71d96e292203b40fa7c86047d49a0d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54faeced00ee9c0a70e808be1bd2464193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763ac1188a8f6c477169f3cb0c6c7745194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb5efdb553f0ae3a089ed0f286dbb51195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1b1a6e0356127fd4cb9f190a103535196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736c73ddd4d8810fb4b3f3a02707ed99197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c4d1b90cd9207f8c785f0f5c4ef580198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c82d3deff6a649a1d54245acea6b67199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003e24e88a3250bf070a1f18b9ba63d6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda65c7e5b02656e78eb17993387bfe3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144079248614defad9514678b116eae2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145aaed32466afc563d071f4c37a4539203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddf81056a52b5fcff12e8276aad11ba204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebb818f8c6cff05ab8736523e70b637205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbd2c341afec5edda04218eba29464e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e386126a13057a832f8c76996ebea691207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a8ea0b634f2554eec24f4148f62b6c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685d830deb1be0a3a873e4788a02d5d9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043911dd8b134ba949ca0ac77aaae66a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ade3e87fbc4bbd08d7ddd4a6a32f0d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707967b8d2c71840ce1561e1b2942323212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12c94637676c6a29ccfb6b3828afa44213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc75b919eac892439a537f7f5d085b4b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4004e826c681905a43c92312d25eaa3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72bdd2e2c716995c1cb01138dce3bc4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09f2b02a4adcf36f94f20666d21c0ed217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a494152a3a6289afc2a33842c41e0e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc34b3e24faeb6deb658a6697157f70219.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8921388021af08ff09dd2eb4db7716f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ca72574a8646fe6d043ce9379bf3ac2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510f1520c4cd034bca331f620461249a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdcfeeedf7cd12f675c56bba1585e544.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1be297fc7b83f3432ed9ab7eb43b9ee5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d6ba6d4e5324dea2e17daf16571bfd6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da7d8b8c10dfa1ca5ca2a0ad4e587247.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b648f6b61e5cffe8d3c7b4468531158.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8996a9836e5f473db6046dd04ab0d7249.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009c42bedd05182613d5c17eac2acef310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1acf8f1471e4c7f3511d3f467382e8f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d92067cf9ce088e6c79057d3ac234612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34da634284204f5ad7571a5c36b8d69f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1394bb8e1c15db17b358066f5755863c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa118141d2c05172604569566551e0b215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5f36cadd612b3d237d68d967a46a1916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7753f405f4063828ef5594a23a3fb1ef17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39df718157af33a00e1c5240a5dffd718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195dcdaa406b6c89c4203c7c2030e90819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5805f1788d38aeaff92aa5c5e7a73b4f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e80ce9b970d82263fc10bc9157c57aa21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95a8c1390d4590949e50f9dc42386e822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c071168583a8481dfd0060ba2c31799e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4227bf119d54957ec8cd23a4d389ae6b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cf51602971ddd33fd32f1594c1016f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519e93da8d4afed2472710ed4571f71726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0af89b31ed7fe3a64bd0c14bab6b2dc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dbdd288d3d397eabce56275b1409c028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd07a3041641c84fc66358598f8e64b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f21f6e8fe715e93e75e240ebabc15f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4393fe98d31e4d8b07cdd4e911e4ef2d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43ad61babf15969374b3f1c7dca01db32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb92ddefa600ba22d836a43404e1973733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b64a67d8d2c36e6d6f10d54662c4c7634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddf4e68822f98a071fcabefef1830ea35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fdca354f9b363529c833750d40f91f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deda837d1de7a82a04ef88c25173063637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26b01f0cd792bd363561fa6410fea2838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b5c62948fd2b739be8a029c4db74aa39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b4f152ebcd5bc5323827b2624eca1f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e507057a6bc79167e57dbd553355b69341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb27c15b4cd303470f07f7264635f6142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33787505a011b5d1269ff6a3884516c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428b23d7fe153b3d8119ca97e1ce0dde44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c3fbe55c8d7f900505c14fc3e2268245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38a976a648b7f2522b36b5db575f1b346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19171e9a3c081872542aaf777d11589f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9120cfc95005e767031fac5c6b35a53b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab27389073fed690b101283af50890849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0b3b5fc611f23ceac6db7bd0f743e250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815f509d0dfeac9853f486acadd1668d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fbd8f0cac7b2fe6dfff1c01e6768a952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4f0249ae142caf80f9ec405e8639ba53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd64dd083de1ff717db7b73fbc1f07a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e337b2a5f089859e6850e3ac6c7e93b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b2931a23f6eefdefe1ea6e0684e23156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e419c2b240495cdb38adfd5ebb453b2b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6493b7d303c5f846257a64a8c8274d7d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69a8528bf09a2f3802b627026f1cb4c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc8fd12de17559f0ed388de9e41655660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3699627b2b25d25cb3e0a18795eb6d861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19d3d372a0e127b23a83622e47da1bb62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e997fd7298a43536c5bc98a4560f6063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ed3f333248e6c1a7c86b13b00d8dc364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70eb26f3a73f296b7f2a3d63528c15eb65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b8587719f8e2e9f729daf87165a94d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917ab29383312fef1ae686f1083db50367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42a128e9c96e4705a7b225fbdd3201768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3545c06bf387644a7b213bb70275e04769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85974768fc4ba7de489dee1ea23c9dfa70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1ca48bbd2638df6195d067cb82844a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2881a40e1efc960e0a6eb09b0db6e54272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313d715855ee03713e7caad13b09559773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38de72820466f6953a0cf9d641ff37ae74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7d719cec99f0c9261bb63f2c66c50f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebde9e32f3fc07809a5c54ad1baaab876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2dc667480217536e087f51e2581a8977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5279e32c0033eb15940a7cbe412e613178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4ee7a14d75d31d9699a89e3067430f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd156421c60c7a9053c1f1c79796ea680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0880ce660bcf895dbccd216a75661081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453aef7db970457583315865674d9edf82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e117e99c23b85c87b08bda2e2c8540c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133aa7b7d59a71131b24542a0776a9bf84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200a1e261708d58582d7aa58d5868f1b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cb091ff05893f6a4b054b84556d91886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e4176a89bc23754dfbae458d2fa67b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053ade0fc24b76ba82eab46d588852d088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5499d4bf65f25bcc70641d9a75d3af0789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2fb5b39dba0a397585bf71f599ac4390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3f7eda55da7ad4da91e483d619fbad91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e0744e6356c630d4d51c502cb1b37492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f99921257f2826793b8a67abac0a2e493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db10b48605245f19299b7485218398294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0570bc1453c1a7b6f3ea7a269fbb20495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7a603728b8271fd291f6206842bc0996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8a9529a146f51e79749c525e25f57c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267630450634aafd22fb0118a3d8a4ea98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d065b6768d81d0eaf5ce3690cc6dec99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8399e9dfea5d53ac4972cd948924a481100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5578d4b0d2e33b717ac83f78de0822ba101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c91d5f66f949a794bc028076b2be194102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4400db922ea4d7258d16d823a965bc1a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4055d959c3959a0bc480697861af02104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d13839e52ab221f0dbad3c0d8ba99d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5f0fec388a8ccb43756d7e694236ee106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95638ef9efc49f0587ca1f4885256d8b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6873e4e8133297f51965134c4c76d8f1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd85f7e5d0c7ced497b81f7d532ad38109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d84b38453ed406c549e24bd8fc619f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81b5935c5937b1d77f1b05826ebb724111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5f71959f1f0428480f260c757d928e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5110bccba65fc9ec5531d5684cfe6a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abaa6825465b297e1759ca52c31a83a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e3f9f18a5e66c8b4000996423558b0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffab9caf1f995284b3efd5ecaddd6d54116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7342500402216268b1e50e213fb05b8f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca79776976f886c9f8a2ea3c6cad95c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da4057662ede5a228daeee92da8d5c3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d7e952bee982c3c57fd7df686df0fb120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1978c24328317a304085a826aace34ef121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4cb8e0ed01f5dc3a0d63afe3f19d90122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7334cb86970943ce18032bcb6514fa3f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba34730fe04e1f9c12d455fc9e8a4cd124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da61912c3e0427e8a7131ac5320ce79c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df43f63ea108682fa68d9fb01bb252d6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff4b246d2e565ca3b6f8b031ed9cc37127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35e28e79d1bbff99f8632f775f60e53128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a709210158d053f2c9dc6e7d469341129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14957f575d479466c50d2214ac3d0149130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5fd70c97a26f1a1ab8a4b534d56bad131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7cefafb6af46fc22ec9b3afec28b7d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c34a58c00c010e4963f32fd77bf6ac133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88422bd6e09d485a9d33158ed08a799134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97319aba188c7e996e1ee6428c6074a6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9299d8c11414dfd18433b79c115795a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236e42eb8c573a8f3104fa5f6c8a8ca4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa34c146d31f7a6ece87ccdfb758e7f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc5f3ad26e7a7b96052b584740997b5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b24c7bbb3dcdda4d640f8430ecfb735140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd0cd73058c8fc7da384ac67dc3341f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff7e601541141ba9e91d5e3819345d2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85625a015d86ec41435a69530397c168143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a346d91f94c1a799fa05783200b39990144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfbcb56f000b414f9962d82f61ca50f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5ac0886985741a82aded893877933b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a7f34200cc1c9471323f90ec6c3516147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a4625dd83e95eb2987cb48a42cf73f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d382879141160cc23dad7758acb1cb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefb910adfda97e0fa51c086f982715d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4acd93cf5a87e315c5a885a0e71d088151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59ad25f8fe6f920f7d448ca059386a0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561ceda260cffb7d2017a8e32f03ef00153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f96ca82caa5ca19154c46e1027ddc5a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf8d57a75bb6903442c1f3d9edf0e6c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba63dc00a2a3b3896a8b50ce90feddf156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7a6ae4501f9de77acb389e51bd004b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a5d147422fe64a21e4c9db60bcf8b8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc85fe0c7b9e370fbdce84ed2a82187159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291d19e525215d0c1e60a00204c2652f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423d4370920cc16f38d1eb8b7ee5ab16161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4741931c6bd00601b6cd825784bc5ba162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b0890f0c80cdd2f34e6dbc0dea2bab163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06b5c85fd0bfdeb752e35a4f110f095164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bbd7f356844ff19b5c7ae32c2550f7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2699b64097ad40e2d3499dc846d3fdac166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833b3380065aea55133e3a0ed4e96896167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c9b1b609f699ae6823112cd9e2c216168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f62482fdd1ef1a60c1fc9dd2318449169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f331c715090d2a23e33e694035f4646170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07571cc1e50ea6530189b4b166201e2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dfbdda27eba302050a489b47db78a0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9548c596040ca3592032153b02e04d80173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e8041f4d356482937e47bc06fad2a1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452287d5319a3e367fa5cb3de22e2a09175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9477913588716f04bc619ff03a6dfb0e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556024706c197f75c0d8a1f47fd913ac177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e401347060d6def8df2eb77c10db7e6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523531cb085e938f58c00874067b1dcf179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bceb96f2b1e4eec56076388408eb23c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7740ca0a848319f811132432f01252181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2135c8b68d768768ba5ca7d627497ffb182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9659e756c9b0bc2d8556b5c294a5c50183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079846d9447bb44fbe6c8ff2e23069c3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e666630605713a16b63ad2d6cc48e2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8c98d2c6e7c50426a5a14c0e19bd67186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f563ab3940049156a13e9f06371b79187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6346b078d6aa8048bbc040b8be8fc458188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb42d3459e45e847e294d2626cf64958189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8fcbf1d6951fe6b71fc6f9e9cd12cc190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a506f46bd13f09e356a06664d24bc7c8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95164b081f3895d14ad5059b84befc02192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580c5e67da6cf36a34cdb446b7ef8cd3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b09c5cab6c2cea0a827f30e10182ab9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5edf7ca26a2a7e94dcec3b010f313ec195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a127b56492fc2cf522e6e0c54b7687d5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbaad77a87534e16d72ae8da8da8ae1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38530cb8a117345e698914650f2ae3bf198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cabca9838702bf18c17c455a740f8b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b63c22b482c43944c8b9ee9d9b37a8d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deea214ed78442421ae3baedb83547cb201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b328b7970470dfeab1cbf85994a447d0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc56871557ffeefd656af5a805a068c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd3914255987a14125605ab90d3f26c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c30aabe83b56b5184ecc228c68d889f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b50df615163bc3dce18ace13e89b9f2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4e1b774ef81fb97e583180ae375284207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae28e91a406c71807655615a79279291208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74681cba63b0abce2101f88f0464f8b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f67e14de5ae5e51ff686c52b651cb4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc6aca76bfd44ec1fb8e9d7707d0244211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed381027dbb55a1f7753767dba4f1d86212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4bc61fb58bce0ecef0a54a812ffd7f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e4faae626f45df4b575c607a6f7828214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78fa91db09d9df43b4c899d6727fd85215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a5be189eab570e33c94e022fd47a14216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d92da0e52842dd2d3ca3f3a7bdd50f9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36936f857e77b8d2eb595ecd1ffb6cac218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77db44446b77bb82f7c3726553681b09219.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>