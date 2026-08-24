--- v0 (2026-08-23)
+++ v1 (2026-08-24)
@@ -826,51 +826,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6719cb38b7d6410e6b0691eed2e2b2411.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabe9c93ebb5e8b08e72fa55322e89d82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f40c759acdb5e763ec1ad7ca892d3dc3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7bc952f628a02f5adda53132ae37b44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d213b91d383585891fd264998be1215.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46898b57219d23509c1e81b06208e6a76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0a40357f52c6c66dac6e2746595df47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710c9102df28507d1b59fc5d0df7fe678.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3fa26fdb776623a01896d68a8cbe5c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584e7995683044803f67ad0ad9cacd0910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faebb3f18fcc9fd1843779244dd2a77511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3eb5781633bf68ceec7c0feb6ac5b212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8a9f3ed49e60ab1757ef9c0500e7c513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbdc9a73f6834dc59ad5e4f8f0a737514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b1f4592c5aface3d000c350de39bdc15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f328885674b4dc29254325dea4714b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d83ac2ec9f3fd6fd3bcaf733f1c14717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c5e59dd3a4373cac0d09e85a52a49918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680fce493906b0a87a3e96b78dcb8eb119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3939f541347a53aa2213205a369147fd20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055281eb4f1eed845e5229e98a5d856921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b25fad26102803246791cd1a2793ec22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e472c663f784fe74b89564e12339ff7923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3901481d1596316d75a772f80045f3da24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7742d7eb807b4c94b31b28d92a923b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e7afac3d4d6a30af5f9371306d191026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd60be206ec83780619302736b45e6027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61530f4e6859f74282522d5f16640c328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38de6c8b31ea234b7ad0626fe25ec86529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb357baea2422c9720496a09b6ea02d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2809c7541be7208493a629cb803ab9131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6b3422b3fc3fb45309dc319f66b78f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f3670f688a83df73d41fea87106c8333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb4e7f1d69bceea2f9a20975170bffc34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc699b47402119d4ce32ed2816e95bb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934d4065de0b9804aa7a0cf8a6d7d9c636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e993bc969e72c3b97974e76846adf0837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3debbb0c90427ae674f9d8f264fd3eea38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155e96c156e51e2b3321f4a68ab0502b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3365d4bd69e2621ada7bf9729e5e169c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25ef9e439801c45757332eed79df88841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7919f0ee919624e3d27ec932e54acdd642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb81b49647fd266911fa5fd4022c67643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e45d2f33ce372428326057ea30787144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bdbc5995c41c4e69e6bf61fbbafc9f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553ff93afca497dd95b61eebef0b49a246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7582ef262a83ba2b59e5404b417ed047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dbbb2664c558a1772804b9b1acdeea48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e88a611212d9293cf25f0686a6818349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25271df5e455902cc2fb0065bc2687750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aced2ee1294c61cb013e3118241e9fe651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4f85bea76fc1e871141380f5770f8a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574f42de44a0eb11e51a7fa131ae0c6753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d05b90a024fae85282dfe99dcd12eb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ee065f831e74499eb07e373664985e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37a736da27f4d061a3bece15fe40aaf56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6b934d088ef5cd67a05ba4014c740157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b4c23dd6cd2b703d06469bad73b05258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536c152834c67e6f644f666aa691253e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4712e5ef6ed9c14c1b894aee3540336460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d34eb46541bc41cb907dad11455e2b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cba3f00120fd37dbd1bee622b755d162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f1b171e69240f9a877a2fcfb71c2d863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5c05cbb130193eae35f7350e6c706a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0506f6c7b4fc9ce5a36f7132d9a5820b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7978ffbb4346e6cf7b31d42a27aa491466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d9086d4b387a7c583e986d997d5d4b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad3cfb478f552e9309dc7d4cee1c26c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10e0eb1561fc623a9de4fd6aaa0fd3a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73de7c2c9de223df9f184da6c687133c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7329ae013af52fc5486076d3aa639b0271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1acb1f36cac13180d64a987c1db80fd72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a9308d3e2d483ca886214615a3f75973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1016109a69dc644d9c38fd432ba3445a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a50c085fc29d1252c3c410c62d71b2675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1daf4a2b9be6e1fdbc405d43b238e776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96dafd1be11321808799530a6bfa3e177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21e2ba15f73b798d9ee8930f5415afd78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648580b7376452f0d1c182c4770044a579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9512d0299773b0d61b9a68d7b2c5d880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9feaaa05aa7ea6f81e6f3e9fa612334181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af0b1830364dd6bcb4225f4dbd206b582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d34888d1a8196afe48d91cf6eae27783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14828dd12e35dd4b638e1bcf301ba57484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c69cc2975ee3f8550af1f3c36ea75c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42790369b2e1679795b9d3c3c9db954386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310e402fb3da1d8bcecc41847866941b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce04bcdf84df4a0aa915b98d99583c388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fb91eaddee76297756621b436f2f2089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeeda5316a03a2451ff71b46fa5f678e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da7e07509f8a95ed56d73efa7a38e9f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf8a145d9351446500700a32142423692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9aa045af4dbc797bd4ca043a5a6e1393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0c5eaf62e57f77ccd7b16b07100c9894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73ebca9f640afe3e9bbe9f094afccfd95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a1bdc78e887226fc96ad9012057c4296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f61f9b69257ce684185d75a3ea1664397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc8434cc276d75595b39e51427cc0ee98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eceb6a6d0fb578e86d6b23a0f646108e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4623973432c003e9a6ef19d5eaba785b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f75236ca68d1a37ce543c5bda13a735101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caca7ebde9fad387cf7947367254d83102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461d581d364840d4f1ab3e036b33ebbd103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b6f244596fdeddd7a5dc4c79f1c9a7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f036d4595268c2368c3293c546d650b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab20414809e2dae866a06482ee21861106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d5e59fc631405815c52461f8b2e0bc107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc018f460d833c51e6df9b9ef8326c89108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4aa44eb04f4f070ac67a1b71b2f9e5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d7a625ef2cd25e1874a43de502cc0e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3512a293be4e6dedb02153ce9b659777111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b3211d05214236a033874ea8e50785112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b4d330cf9628e38f6d787a83313b59113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13978c3bdf1575d0914d17ef3d79259d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843c17aae106ce64856b7f07fff72790115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5358b25e8566d390ac336d9d32dbed51116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f041ea1733f6d45121e0b4a6360cffd117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6ad5b572b88b5d2a9f679fc29c6060118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174a82b859e71e69ac9c70f6733dca49119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc417f5b20e51c8a4d1f1cbaa232f23120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9b2d23474f6e165e0a09c5b57e08f8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b3de45fac2fa451428f888e012a053122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea0eb043dd97b080b161214acf8d9f9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e26cd6b48decdd6f6cd23af495db24f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0974889ab4a7d93babee8eccc8b4343d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc469760c53639e444fad84b736850c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3473e73137f5f43002f25a8ff1800f7c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1eee8630a0012684cd76b9ce41224d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4140ffd4c4c3adcde84869a8942cecb129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d560c53dfa233345dbc53b8b6ba2948130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5877cb66264e1633ab200fb44eb26ad3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b0fe88b829299af73ba04f8681a75d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5c2512631731dc04eaa30fff37d59e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4aaa51c6d04494d0faacfec56665584134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4dd0bd0d0af5f65af0abf2114a2fbd135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56abeb379ca8cc1772c38c9411572e2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126d7e88b0f977953531139a4c584121137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca56ed0666bc1a994a2a2d8ca1e8aeac138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb37702d17a49e5e1d7b0820b3e2abb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a9b149aea15bd9022f75d37a8a734c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e071c160874d0ca811fa28f88ba032141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2ae35b668ce96ec7de3dd60dd8e966142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec63337921f4614949c4b130c85bcf1c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1e62e667c62de4e9013c854df89039144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258cce74f46a16b91cc46635ce60cfbc145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae2be55e5c0af94ca01d5ef83afb745146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f3aedbf6e70f1f21be6b3a4cd48de3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994981986b6c2d618d36fc99688b2f1b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea763fecc7f530fd88098d01188f931e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84404471058673e5147352cc17ea4799150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189a2941d779bef2c9e2253b0222a201151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c78d9bf7e7edd7e5ab867760521270a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275e9e015c30880e5147e02752d7fc33153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282ea016e2b2888f2d535989ca8708cd154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af056ff418ec55e6588997ab7c47afa155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43033c43a3426d6644fcf028a704ebd156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5713f324406771d2440fbee939b973157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67aba338f64f51cd2f1662ac844d2471158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a618cf7ea8807591658d0b2c4b28fd8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bb91505bc2e1317ad61bbe91ad14e6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13128a407828ce4ac596382cf4466c5e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3becb972e7f04439cbbae6c3d86c4f82162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1509ebe2d2d4a672af9d8c31764db4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dae316e1fd12e6a11c5bd67d0f182a3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2751b4ca26aecc180e6ebbd513c71e35165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707c50876b631351676c09b8dacfe7d1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96b28f4447f5afc2e9d74b01f3261aa167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3bb81b29b977a8849a912c9e1b27f8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f4e88871fbc941c57cde84d34608ff169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cf89dd01b46db2878b9d8adfe8f9c2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c8163f37e22743e5f05b514044127c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa4b3adfeba76d9469d83e9ec0f450f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1f45ca5b939a094e64ff08dea1bdcb173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27310703e6387b782bab268d464f1c31174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4e396752922862b49299773a0ece14175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1b1249ec377a69a6ee6280fc349873176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae72640f14ba2429502fe0643c74c28177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4937328c23356e02a0624ac93dc946178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd6932fcb24dd914cc791506e10a442179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe58424d7a31e9c54f55591594047e00180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94a34bceed0ad9bc2a722025f544059181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e3981ac7c65c6798f3b3b22cd053f4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cb05e052f769caf827f3854783f497183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58a8da672c769cec24e9b6a534ebe97184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eeb3fdea83614cc1bf7535e9d7fd189185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b549ef10ee66223ce92cf6dab3a347186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea65f951f12f99cc4ff94343af017879187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787e8881b5ab6da539f8da9ba7cd4a4f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ceca638f8dbf53a680d9a6e2c1f30f9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02b02084719b689af228fdc8bda1d6b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481a5fd192a3182675849a38e943d0bd191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c1f4c67c089426ca55ab06306af3ef192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3eca0fa3b9d778ef0836d725a711d4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814e25e65bec735ea3364da4c2a6f403194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a452356500d061ce9c4000cce0ac75195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc4059c9a7f91467a7fe7157d2bd660196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db73f63998a56222d7ba02dc183ff54197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1617198f7c78935019c1903f2b83fbe198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e73b9853e608b7f78ae52cecb2992aa199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2a38f9873809bc3eb2a4a01c4af08c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ea6d5ce735a5c93694ad4a8d07bd6b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0399170b9001bbfe32bfa630c65eec202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276c244a5e0b6447d818c338b495928b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5dd831aa483df3b3228d7364d8f339204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc80a2fb1275aca9e8e8278582924166205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b88f4fed551e6b5fb7ce7ef1fd455d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fecd524d8d915b8496e7ceeff7649c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b224ddc40442497e644c94cd00b40d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd2193116eca82723ac02b8da555c48209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fbf928f32ea4bb733b822218b5a44e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a951e7ed37096b81510cc91a573b3fd4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00baf39b7722787554545a945d6cc6ee212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de65eceadcc6f71b663ad428395c9750213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfd839cbdea5a09d9a407884580d9d3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfd9032f878a88506ed6895c73d1625215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d53caa3cc95764c8fb7091d0417be68216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16880ca59c60a3412f3001a7a1005c7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b5f4232c51c07614bfafce555c0ee1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42a94cdc092e80705190632ee733f5e219.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d920a89031ca97dadd755cff5112564a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83335c7f753c3e91b96a2b8e36af78dc2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42150bc5f3de789926c0e20d2d03c6843.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3a4f361a98ecb377f954860e5278844.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52817b0df6c38f3073f9afc5300e8d475.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff8f3c8cd7e49f1b3a6f02ced7345fe6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b67c92ce02930b07eb978c555367777.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d2eec5e67ee67547ddebcc8653fb9c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff984559c00f2fd72fa5154974daa0e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318ce3e2410681af47355d1c011c951610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a3f243aa96ce7ee2973132789a12d411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bde8288853d7ac42beed0f152a486c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844121b3956cd14b5405b21b10a462a013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d5439a5c38fe8da8b963bc303fb97b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe67a795fcaded9b98012b791e0a3e9d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c2b1e9067cf2e1bd6664c6cd15334e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2295da60c9ac099d8103cdef64b779a017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b3b2fdb9fd6d59a4953de6f77c20d818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b8db6c94dc6a8b7f94e51bbef92d4519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67745a6e8af70cc7c56f516105a7cd8520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532104cfbae589ba2ea53510f349dd3a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fc023fdde560231450791507991b6b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2887c28eec9a08ffeff775e89535a05d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5355a02cd9137baa48fe2f95308ba324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b795328424d560948b04a4fe5d98c71a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851988e1e66f878f7471cfbc21a1eeab26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d2d5b94d651426b9afb8e891cf793027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ae0be7765d3346101a0a1e693a2fc928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1982161a2a8f5f3a8b066ea094da099729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a13cadad766614652134049167cf5a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa64a816e5223f625e2adc984a77c9b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc69f34b800b4016a54172345a5887332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b941c5f854db318442a7ae4fb3a003e933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bee4239f2a2307d5f51f0340ca878734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e1e8f292aca180c83d1d57dfdf512835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1264ed7174688ad18bde3eb6737641f036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a77e51f642cded4b07353d56903d65437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5e780bb5280ee4cd5a9c8912a4e62238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb52041123e86515f2f23b48d6364bbb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42aa276c32560bc0ac3a716688d217d540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998ef127469dcc99c1f57ce36b992f0941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18253065d5ccb23950b18eb5d633d56e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae589f4ae4b73ee829ade1671322753743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611a18ce6cffbede9d86e6c50ddaecab44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafcc341822dfe4b56b8569bf025fcf245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865e01d0ff9666e98fb25ab6185d3f9e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1954b864de5d740d2b125674115a12a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaabf997cd85d09626158581b121fc048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdab9dc04bbc9edcf8f92720a9dbe36949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a6b985ffd34ef11443f93c9a2bad8650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef6dcfdda346ba27c7510a0101f435251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5884886c7317005757d7af053cde4352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa4e5b81acc5c8498ea76a97fed23fd53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbad972f5fa8848023059c9a0b0393c854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7898af9fd378ac9293ed90c0e3d83855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb1b61f2bc7a5e4b5ee699e9a4f6eeb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d70fa5fdb033d75a6135fc539dc9a357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131e828505b12b7db46152ee7b7f6e8b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1a553a0d44483ac0a73746675e660a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0ef359e6635c52f0d9d42de612f8fb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec18d00d9619c51ab32a298c4ac95acd61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53355738fb9b93e0d3675380f5fafbbc62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a560e7cd84a3fdb382d7364ffb394a263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514149f4abbb496a60224bb05e9c92f664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38ae427e16aa4f5b02053c6a886cdeb65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0730e7f04f70d6a7e3cac565827aee5666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c13766279baccfc08a653f243badf6767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6e421228b77369762b12ea8ef9344368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5169c09930a68d408b0187c12c98dbc269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ad90aa64b23a2e36dfa8e513d8999b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f39aa7ebec3032da1ea941fe03c421371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e63f01eb936ab5fdc683ca9a53e96172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c3c8bb515e636b35fd1f3803cf08da73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f942549dabae0e2267edbd7e70cb8174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec5b40540ea9109f90a777cc0dd408575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386552657a5482d39ded5bd57386805176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746fef6fa9e5a09e44625c4f995ccfa177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e966ea0d7df7a31b02993ad6ed44af678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffce7317b47447debc909c77de03a7ee79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a826bbb38cf786d832a306405352ca280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90002981a49982b3bb2597944da66b0181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa5c4ea38cf7fbbb0948b6ab891a11c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b926f1af149ab6e9745f42d3cd3ce3483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e093f4270b97c325871ff6c4d5d74cf384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f0958784f82c882088af21b3e4c18885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d25da1f9685e62d8d7f3966dfbbd8986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d074cc4505fd73d8ffa74ca6dc2a22187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc056876a884c56567f8b388e191a99588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f620f488e6673aa14f74b4d6f5728ee89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ea9652cd1514ff0b1585e559a764cd90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e979eb225d898d04abaacfb0d717ce91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad2e387312e197c19724729e7109d5692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e3446f6e60d798d7d239a43a8037ed93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2dfc21a014ebb659f626c2dd80e73f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9edf0e6718907f37041dcfcd2719d695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba230ec528b29ccd9fb05ced3a9b67e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104695145873bee600561c7e6d0b61b997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774c23409a560bde215fab7f1510d48798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5966f2bff109dccbf8f303695ae1521b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1919010f16b9fc7214db07c0b11dc97100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5199790d1ff93b154dc0ce908f54a318101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0109e43604dadbe64bfcd5a5cd224aa102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0320297b3d147a53fe7de93a51b42be0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf86337c104639f5e67d07e9fa5fe16104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0221a0cc93099a150fefbd196d89b8fd105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a7782ec46c257e141bd8b50ca2b3c2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b30a3363573d1d3272717e8835f7a46107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528e5cf95a0a3c3b0f16a805214eae56108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869c6238698a227d06eccf89e6024ed9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b613df423a43127ce3c2040adac9bd4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6dc2fd77e7e69863f27ae82d851efe111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ff977fd6b237de7444bf02c6f296a5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310a4de9aacadf977e22e074c9d99be2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151dda604e37bae9fb45b2bc8e493f25114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba6504ff48b7ec5ee430ab191352e02115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cd362574970e685bc5932460347df4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fb947cfdfebf05e9ab7284baa2ecd9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151d5ca1e2653f8ca6e8a55956950184118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9bacf421a21b4c94361d6c9b7bfcc3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e01d2e13c1642bbfb489d3043fa774120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8543a5dba6271a4e9d1e26feacaf290e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537a017ae12f435137c863e6cb60712e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084020faff86525f6f99d236fb563aca123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca97a1e4bfd85da969220457bc03ef8a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08df0e70af0c8baa62749b095ce16594125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c33c2c142398ed893fe28bf20b4e6e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c55a147cb07d9d1364c7b1a9ffcb95127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f78e31dcee529e29faa68c489529ed3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a2477f30ad75f1205374df1a79e321129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebcc63e2964e52fd2fc8928149112fd130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a39b6b4109c2f4ffeff4635e90662b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0036ffb12f0c8c6cfa373b2e0da1f07132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9422b057492b193ddee89dcbb1dfad77133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bab78b208c1896ecc45d7bd44957fcf134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afe2f9b44cac7918e48989e68685d13135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300f6f55ce7d834dc9106c68ae59df0c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da95583b4d7de03e21ee6d05ef7276da137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af32fa6f6b36702b0e636c898530806d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e3eaa9b446bd27a4a9ea65442f9118139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305d37734197c4e78ee9321b1d029f61140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76fe13df4c3c1de6e27a060d43c10a0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944bd2f223e43d6fe988279b6bdeadb1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf561e4a38cabc37a308dc04871ef29143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ce622e25dbb513e4acfb2fedf11ad7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc209a63a1f07a483e3766478deb276145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92b4db51da320ef02b8bd476e5a75ad146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcea1f4799a3b8187d9e94c0b714324147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48aa41712f52c43b8b9577db0a73d75b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cf682585386f4e44431826d340fd16149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea8597583290703f785dcde793604e7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3b24f8239dd5af0fd4147c5bdcdb92151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65d338ebacfcd31bf8fdd4c05e97c78152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a83ed4c51ea92e046780f3bb98f254f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7473b4ba9e5737d22c13aa640990d1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad5e4b90b49e8c7d5740e6ecc3bb7bd155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ff725cb367bfac9f501822e3cd9671156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7677844e774488e61535064a89366dd157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8ca2666e1edba3632a2b2c7666236e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c961c8997bd78240ce9ade061c3dc15f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0f1114647ca51eb8e51b7a895c651d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b98b01ce8acd27c6cc0dafc38e4affa161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1338fe0b53f20dd40c2554fc35e84fb162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b539e0ef093034f8d782c99ed6654407163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f13e647b413a3d6092cda01565740f2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e078de5696718bee7c07aff7f1bbbdf165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd315302b788308e70d9a53860cc1bb7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0d2047bdccab17c13fce618667bcb4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ef716615bb91a8c48627e5fdab8fb8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5310968c573f8abaa26f9f539ced601c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e8f04dd4c8b6fc3681d42992b24231170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55560fe840875b0518b6b97083132997171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fae258d59dc2d6fbf706d7bc7b0d9a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d23a9add14696e5d52e289db02a4d1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1276fadf865420ec0c99a0bd3680f107174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591d983dad0f459e5a2e48b0eeed1125175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e204a3c1b597b53b5e0116febca886176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3502330ca7d8ae2db1f21ece664645177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906d3c0eeef602f1f2c754d8e0f50324178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4c1422a72e33f9a5770fae27205b91179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bae00df8b57ce31b10ee2658993868a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e1988565d95372a8ac4f705a26a536181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e4bbbd321fd52e0b8e51dad87e0b31182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add722df33e5025dd98bd0e47c62c3aa183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62215dcc8cc9a0bee57eca3f7edc648184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23c5d6304efaa5a3f975c33ee046bf3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773b9918ba4251f5eeb42eaf8c0ce46d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c17468d73698f1cd61009bacc578e33187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8b872910c944cc64ac2e557ec96fa7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9a70d4e26f3ed6e0d77dc7036be0bb189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3d710be382ff4677cfceb3c031f98a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f484b52581b3ef433336a46e7e1de2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdace37384d3993407195fd6a2c922d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91506af49e573bddcdd50f5dd2873128193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f0e7476013c445f3ff921528d94880194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671a5583905a24107435ba62a85761bb195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1aa37b2606171bd781b99973c39089196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08815dd43fc0e7abd1c59734e6f57149197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa951ae7a8ba4841f79741f47b8261f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b29afaa0d0c6d85f2c3cba986e0ff3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a83cfe3a811e64bf8e275b37220aa54200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ec1e230cc5f648693c2f08ac86b9da201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f082b1a62e76c7143f2f09c519970d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f593ce5f8fcc5684534127f9714a39203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0add92d474c8e04a0509307d15f48a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1633ece241644f40658c3b3fbbb2a69205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd94fa840bd258f4b373b8db37516fd206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ae04d7585088917a77af04ef0fd44e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce7226897279c3bee553853b5d7602b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394a43e83000988ec58c6c6f7d28210a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5510302e477c2cb3e3c3c1758f0622c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3322881e8914a1b9cb07faea49d17247211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c2cb2452dd021bd9bcab5ef76a976f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7424b02ce9edbe304d331c2bb8bc978213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6649adda3ff6d41fdfec439541c5cd26214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06005406bd353ab88a9a650da110ce5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dd7424a10dd7051a1012753bfe2543216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57f7df4472302b1ab356d82129e87e7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f3428e4ba761be17d8d73b4cce4f66218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14973d428f0db46901610eaf2a8f1e72219.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>