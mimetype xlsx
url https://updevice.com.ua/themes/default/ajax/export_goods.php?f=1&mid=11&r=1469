--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -826,51 +826,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f0d16beea4aa71c5fa647c314dc6841.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab0755508b7649e3480eb95706b559b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d57db18db7d520200b34263336d1e13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86a311c6f04e3d07d12b07a3c6826994.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e40c9bd35483be695530e337a7ca5b75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375a659f149c20064b886517be31e5666.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d02ac9de523229138e390971f43f2d67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89778fb94e9e49c2b34efa0d30e387d48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00578abaef82b04e1a98ce20fb165179.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed6326fc204783fa60b6e2c685e3e5410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58ea3b8776dc253d12dfa0d33201d5811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50a5afc62a1f97c35ad78d9a9f745a412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc28bbcb9259b153cd6049ce59d5d1513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3cf060e2b13d60054b082bb6e3346314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337e9022e8e1545bc596b0d7b04405e615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ac611973f1734a13eea2a716713bf116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000e9be1d61b610b4c83436ed9703c7917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63b9f2c0d4953d0c6a307d59ea615a518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a160d09f9ba513b13149e060ccae2df619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414d90adfaa0a55bda03c9ed1975555220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3afb7420b21cdae620942ac8d43c52f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2cb00ed2b5fac7cf2973fb13aa133422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311b4930f03bc1ebf2c0beddbcfb3f6423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5181bf3be9b08aea073a42ac707393e624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d847f5257262b9fd3cdea0d5f46eafa25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ae92f148e0a8bafa2b4ffb19fc5b6c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b8e8b78f5e3a6cf1281fb25f3481d827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018f67111f113275f6730a986ea66c6028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50bfba2fe1001c773283b3187979bfa29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc1f367967a0807f34a7032b644a24230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d93bf8d4ee7b15bf46d13a646a713331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b692c314c41a842560118c98f397d8e732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcca43a82feecb28f5b36ef2f060e3f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2465950db3a48c2d0cebab828879197734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd69148f111d4f14dd1a02d89ea904b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28089f750c18bbfda4834670e3fd90b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbdf58cfaacd50af07a9e9c46da39fa37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c6a68ebe967ffe29d45fad490c010a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0e285a783e944ec995b5a75497704439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6406b71d12bb60286544341c173e61240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51835640a215abe84b1ea101e0ae31e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65bf82890c8a2d540aa011cd2ef120b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2556a5565673829b51ec860ea27ee8243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1db0d6ec4aaa6c673afdec80cbcdc2144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fd0e95153065a633c5250c733adcbd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e480a7c197feeae09338ca55e4a9aef146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6e0340d447d7b918fd40933b50ed6947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75cd1d65fd343a2646ac44a25e99dbb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a6b81e0c6348570948143ae51e912549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615dea6ba536896fd374b624248acaa650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc697f57d6a0656646965eec5cc87c6951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e4fe31951573197305d9a5d54bbd7b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8652858ee2dfbc68127fed69d49f31bd53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d88e45bc42c08574b695409ef72db4e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcdc3afe4e188c35568106d5f68cf6a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5df3590548511f87978109c056ed9756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056ac3a34096bc51523a6d527f15dab957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ae8f51faf93987f7d4992e1f73bd2758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae0923289906ba0cd58f2bc5067095259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43972ddd940e4471b450216319ae37df60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953e5696e884fb09f1529ed7d1e5680b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece0921114fb729471545c1868dd68ce62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8676fbc95d77ed1306cb6120ee8c539963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c38e125e98a1c9cc10877405cbab78f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3f90c2ef6af340128680587d1e136065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9254d447e0c2b9228643faa4f050b9c966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a40ece62f9ccbfbafc93edfeda9290d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5b86ab151f4e4fe7d2e788f719450368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adeb42dab1d77e185a1812c7f927b37169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899b539db0f51643d1cc8019c987dfc070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bf33ad2c3ffb371a146ef52cb8c50471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8018a53bee344bc5ac82ffaae65b562172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34af295640500f2320f1ab65dc9e69d173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a0ba7fc1683f6eb3cc1fbad43b53cc74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97493e84ae963d6c451f62dde8b150575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6a3239784a234d2eb3fed4b484219b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642926c9b5f5d4e9db74d04e7ec2d8e577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2eacb85f8e9addfbb1b01e7549d7cb878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6bd67ddbfc46db5a88a3df3a7f4a3379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b54c5dcbfaebfd48c94f71af60d77280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fab6838bc023ef16fffa90d3d4e381881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9515052c13d752b38612e17b9f6b7382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b66e791557ce3351e4ad480ad82b0c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3af97a71d90d9520c2e476a88e789384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed1fa97548b8ad6d2dabb2d6a9b3f3f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc83eef8b7302c72478553575162885c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7bfc574d71abda5f96d796fad95c8687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5ff3daeef6d8e2a1fb56acb018aa7e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db22f72d9b2c4e0a54df074ca33368a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e86e7eba1f4279225192e1a2b53e09b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8fc2c235012e9654ba3853b6732dcb91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9908dca6b58d0f9cf6970686fc35156192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d35c0cd28f148ec733c833f201529793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6374c0adba1e539c1869349612a6648894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a63ab04e128b6751236689dc87f04f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8107d032aa7e60fa8fa49a83272129296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f598d9ac16e1bd73f32c429c0980d3497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1665421c690f58f08726fe4766da4b4498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1a3cdb6782ceadbb9e8164d98dfacd99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8561b4bcc63245b6a07f58f5e8bc5519100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e49eb67eb61b809797d756071ffee6b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f853fe231b585728b44636bb388281f3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d98c2b3a4a7b6b417b51c8594ec8b4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d21853d35b76d7a8a444941b5d045c5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b531507b3c29a83a4c88cfa87717bc105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73071308c8b6fab84056973710883ce0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ac4e8ea1a9efebb9f28b9e1da58244107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa7e5f2cd537d306b0785e8770b35b7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68f22f94e8feb332b99f3e0491e9280109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7132ef356c6b894a90030773de86ac33110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf9892c37f501b95d7a11492e877662111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d45f3fb3cbb785e4bed4d6cc69e2ac8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c6a90d32c3185afabe0f16a71e057c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8f302b0490aa2266af12e9e18279ad114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9164d1e7aa620b755a148f0f3750693c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1c3ab73ca98d7e2d084d9fb5930a89116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b3ff444086621337cb81b475daf277117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e289ae3926779085b262cec7e4a8a4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290474da8d77cec2e3f22c52250e8c06119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29f81aec52b8a7208024a71186d40f4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00716b8374654e1bf389d134dc5f7c2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dbbc4e0cfd4dc79299590127d3ab65122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f38741cf5bebfcdee1da03f5557f3f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7f1a01df6837c49a3a820c2bcd16e2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8686669c75e94f58229c3a77a7cd9f54125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8a8eedff95950ec27e1af76eb4fdf1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e92b50e635262ab86e08d86882452c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f29634f608b33b91b482bf082078c3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0520c6ab7eeee2b32fce54f6a3bc134129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cda486f53a94d2e71ecfc30c8ff2e8c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dba41a128d3f299c8cf23ce1bb2c247131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79322d4177a90bedde59320428ed5b3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d43b83eedcf90867c92707c741e86a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ea44d8a34f815e8a393b59d9105185134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6661a1ebcf6afa80a6322c61e89809e2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f2faa164459fbe0c8530847bc7a3ea136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618b391005621cedd09843c94ec3f6c6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a90265b0e3d64d9fcf177c95e7b147b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bf4b50f9bf1106088862476d2c0088139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ef58b8e01ae19e9c4920d2f84179d3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a32240f24dda82c83f449ee0510fd3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717179db58062bba7930454f4825c3a7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f8d5d7c548bb75c2dee399803f55ab143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada36bd7912355f7d3622d7aa5bab3b9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e38d5198fc531a85094ddb6051debd4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069c2030e4a518f1676cfd01c0346034146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637f008fc143061fb8da791331273e6e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2bf887affaedb95335b2dcf995ba8c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07693b588ef2c66e814e16ae86af2a9d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21115d5cee4480e83bdd94092c50082a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555b76817d52d1ddfed6b641cf35fed7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98165a97794de57d20011c1f76292205152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b8a526d6ee58ede174c560e230f149153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c01946fe752b0ea305ba2180fe9c3b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de59dd6459fde1bedb8733f993b916b7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d21ddae79d7c9a3869cdafd13693c14156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734bde08482e92be24a7cdcdcdbf0d7a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1f89df3e13b08eb44a21bf5c7cbc88158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9316bdd8607e5a1aeea3b485a368d448159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6afc15eeacbb5a038b7cfbcfd60cbd160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed74c66dfb54c2f50779e06c8e85ca0d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bf284839d451c8d562226af1bd2d2e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b4e5e79c9e0dc0e84699dece9a6461163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93da975994266ce8cfecd5971f5a542164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f514299830b16b04b79b278587ef1cfb165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fd9d63379cc1059dbaf78696c0334d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93252b13ba6db314c3584263675db48e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c1b63f99fee90973cd93446bc759cd168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7238cdc3c52da279d95a1ad6e47ac62169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d09262a842a73689752ec412b9c3833170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1466bfc8c2766df42e9b01f3432c3d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a87190f0f7ad1071ef2763c47f75465172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535398bd141026213bfe7cc0b304ae07173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ad7d2f760f190a16f92fe4dddc5366174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9333f4b0b0f17c92ea64285b29a4dd4c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6142f1179839c874d74340b11dac1e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9da4c4f115f4d4c949b5ee47ab429a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0810212ec5ed138e02e9016804eb3878178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e450d0082e93fcf30a17fc298124a1da179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69a93b5bb9f62422af51fc74684fa8b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7552c88f31449cc3772441591338d9df181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94d5982783023ac493956173118031e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0f5bdfce238ed344d8101056ba1aeb183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f095f4443ce4321a59d6ddd9da7a1a1f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ae59e87dad69ee73bf45f9fb43d4b3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff13e8481a4f674d1adbfbcdb6b72033186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6b78781f8bd53b183e5b8a5900b89e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d843aa768d827696648f1c29dba9b6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fef75485169a6d846db804f596113de189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acecdabaa164b3c0ecd97879b81928c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b3ae08df6340823d306159c6141674191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9eedbd366a2b9de2d8089bebef5d2c4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611afe2fe47348e3b75593f14358a4d4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac131fce86294b24a595066ad097f6ea194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c0832df7d96c28865d7a1c91fcab41195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406765326ecf7c691884e25f7928ce83196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2d580fee26e17a87e436ad9314811b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760dc22fb4696006dd2649b2a12b282f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1801bfd79847a0d35e355bcf2ee70901199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961c7e9f0c59e52ec5668098c33d6c38200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccebfcda962cf248e3fbec2aac5970fe201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1974f90267172cded2012dd6db2ccddd202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cec3bc7d6295c552c72514e666f8759203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff8c20309fc889ea64a7d4db147d7c1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a6e3b74076d4133e2057020b459b90205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa0fbe20a9f1b987784023dc0f1c0b1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bb8133f74f6f06721fea3d5bc8d206207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e122d062da78043724cac283956d1b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bdf64295f868c387e541bfb71ceed4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55091a542db195df0fe3ea13ad9eadee210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc13584209c6bbaa2ba0b5f843861659211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf65ddf703f9918e82deb074380da03e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488ec485a6c8d6f64bb821a69801a235213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e4ea9168c7f66881677c0c0795d108214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c5ccffc86c07d242236867f533d64a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce3136902e54ef1e8593ede0d5dc1ff216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc64bffb5f6f1e5552ff970ceacafde5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961b5a5cecfc5db49616dfbbb3d3830a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51d9e3aba07c1cfcdd353f8fcf2f2ef219.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863ff06555d29adfee62a4163cf71f2f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09865f542cf05073fd1599b0b91e0242.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb6407c7a799663e7be030ffd0056ec3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903bb9351b0bd2c3ca36d52bc51f76b44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a21f619c2b5e241a090801029b744c65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cb9aab615a2bd7bea973e93d3086026.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056ebc6a21677a73129b21c3f28fa9547.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdc186ebe67c01a0eac6c8a7b3d38f88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d43fd9cfd4b7cb880c54e52c13a08b19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7e85478d067812626b47cd3d94bc5a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d484ef967d6e82a34bb64dbab6cfd711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd07d166cd59e353c257a5afef5cf41912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6940a092c994b4a81bc150bc55d5924c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc8a594363da05e4f4c08f2b7c3253c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cddb24985456128fd5585e16fea35215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a012d68445317cd23865c349a324235416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b572f3331d514701f8e9810c429300c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68d5b0746859d6dbb2c5e9a66fd83c018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612996410607cac6ee859f40286c2dd319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfb2ca5df086c57b0060ed0450165a020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc2167f47ef66445610bc7d403322c021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf4037dfb0ade959b01d1770ee3636b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756d3171348a750fb2416ad3457957b523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990cde44b1ff944e1e7051c324b797ff24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5e73f12635e4b7635db15fc188cada25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b3da9f5cb78c09113143b9e5a6684826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c29706845d2f78c3810926eab6b3fac27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0235dd4aaf4759f31e581f899d9eae4f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791a55688942e80307b6654277c44a4429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256115c5758efa0bd4be8094d0cc14de30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3664e318f085d36f0752114406306c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc84e1be8d712d4efadff82ebbb492e732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4bb2c1d09ef6cfda12d54a8a97911033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea70320e4fe9682dcbf5f171d369516634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bd26027fdd5438c0326b58b489447e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d05e87f7a9f785da4c150b988080ef36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93eab4f7f1d3fcc6da44bdf9edf36a9e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dddaa9b528499aa74292cf8d7b141e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a212a62ce8cc6e8e7aa0d31d2d7e0b3e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc19dc8d7174cec939ddb940283661f240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6310fd6bea975753fac3464edd30f8f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531d2b49e1eb2369c59024ca6d044df042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4906f23c4318fb65f22c1883f6440bca43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb5fe0a34b7b86bf351c660a8936dbc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49e76705140d37fab3732e592f6f45645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b28895d77a7fd2fb2baa6ae7bd9b8246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3c7e82f4b4dcae3b50fc0ecd30b2bb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bccf8e788ddacbb0787f9d5b5e9e5948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11e30b4286cec6e95022d56b73e794049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df198f938b2ebf9732e94b3f8bd02bb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4ac0d90f4113ab6da02740c58d9e3251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a3d4a7d5959b6474020ecd8f1dd30252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bf9e3a03d1d3f4c9cf3e562692011f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e91e8666da198426b643bdffb45bbe54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca345c204820593bbb4fa694ee59c13a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe734e4cf013617b0c7e641d62af5c256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4eba1c1c4a101389c98aaa05c42184157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6aac5bce533d95bb1b2af04fa773ab858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5e79bad02fa5ce79b7d287d4d975c759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db60171d0dfa3de0acf2693ad1c4e16960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25174460dce85bc7d70a942c207d1b961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dc020052c94d9254dcf100a1886c8a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e94d460834243c1167a0a4f946d3ac63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9538aa3778dab224b8fe70c2bb6329b864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4136bab43094e5d5fd86c75a702aeca065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2576f3440dd3465a94d5fe06e95bec66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb6514c0e6c7db0c5e78ec1c6ebfe8f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e147225eefe04098a03d5f570e2edbea68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ef5d056192e9a774e053037250a10e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1804d240bfba8bb45d4a4155af5a2e5c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a92c83de2dc9ffceb1f091e1fc73d871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c802d91308c936dfb1d1d11a5bbbe6e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10ba5b697062f32799ab2387dc92d7b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a855fc3382f660e0f6ba435a187f5974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bff83457bf57cce16eda32f004b405d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608446dc0715ab56bbd9ae1857e995fb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a674cebf7f9e5c71a212603d049af077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ad3af6d0d60a8e3a6b5ab7cd8d9fbd78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1686e97130fa6657c63f42762e37b3a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e88d85950385241c15f971839a8d7780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e34bce00e4c4298d37d2bc96738f2e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d2cba29e2cb078ee4be7091a13bb1782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a094c6b9db2a32daadedf9173cfe6883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6e078f9002144d1ffb1686d7e563aa84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2564ed93052ba8560717283dfddc5285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a7556e2b005308ffc32fee2980b5e686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f24f39294f4114eb7662412e86c65c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4740ee0c8042391547067b365552f088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3285544019dadb9743fb1c4a1c9df47289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682ab09beab220045bcecb34579b4e7290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dcc7d91714c87d8b18bcbf0c18ce2891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b10f86310f9470f64f037b4fb09153a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266b91140c2878427871ff7d89684c0193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2814a78c69a1077336db9daa923c4da394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42b915bef4ea8e50be565b92478d41995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081385517ceb9e0a42c5d9cc895c909196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecd163cbf145b041279cc241f26ec1c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7de4b102eb35ded1156fc0715df825598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb7a35660ce27a3501091ec7d29dc5499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2d3b417c1769d8a4a79519d4bf97c7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3fc45852d89c75a61e133113893925101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc7118dd45e4fdbe826a2fdd57562b4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455a6b4935457d76ac1f37768731d300103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25fb957db1c3af6ff1caf66afc4982d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d09937d5c6f5bfda78f62870f1acb84105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2726cfdf08c2e3c47375196953a32f08106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c4a888b80feb8da85c17ef75eae5d6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250f4897910b9160755029192e942924108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62a68e7a043c16633f65d71442cd8fe109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f2932fd7081eddde40edf7a140cecc110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e94fbd92a7cd5da3528cfaacdd84a9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d431e440455c909356c8c5fc13953321112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94265797cbc45cbbfd3c7065f6278572113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a803eb7034189e98264f1888fc5ad96d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0706dcd7faf4a45a96c1db00a423ef115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bb3b3b9a8fad0f3eee5e1713e5f878116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f11c378dfc85a98e06dffa91a00b8e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00d185c13962a2901faa13158f331ad118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f05afb0a4fcbc0fbffe101919d41ef119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f6253112f8b95a3b53d1e74131e9c6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6d4f32719371d0eb52f2ce2a3bdf70121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1963c42fa403db344655604bdb17d2d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f032d52109862ba6dc02f90a482009ce123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5421e2c954029f5c028b7c45dede49d4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc370fb499928951ffa8695385af2505125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f31a42aad86ce3cc9e58fb34897434126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003095cb41f6da47aedb08d5fef4a9f6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e572cb4a411572439c4365a99efe98128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f4e8ff7282a45dc863b6c0c7b65a56129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3eb54b1c64b428a8ae89bfa0566aa17130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9030a35f0a43095f9468e87654c5cecc131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cecca8cd86cd93c265773cc7df2d08d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0bad0c3688f76c9df2b4e0230fb519133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40468825cfa5656b0275c04d75e3387134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5548c52da73896e6859e9ce5e9c2f7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcace158917bb6765460329924f17c36136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f44df5cb2e9dab10041a7254f95fc2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4700986e97492abcefe2eccd092fcc138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671c202edef843a9e8c67231ce8eabc6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3207b750276b160c088ff96e76bd22d8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f9d76d106bca9b19a717ca58adf0db141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda4c8d5ae108c5975054d1311a6479f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2399840d8448ee12c4ea7fae742fe654143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c1110d7918b142bd27a03778228754144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4ee891e41d111e190fd83f07b320ce145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5c10e4b8f3ca05ef62a91fae385f84146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aead362994667d5f7c8046ea2d611a78147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af11eceb39c8763a12524c216aaffd2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc1e3ac99be8366863c75402978bb12149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbd5afd69c4badf2a90e606356544b0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9491fcd3a8e4fa6e5f624bf5c8d34d37151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b7fce9cf408a2fa18e8148a36842cc152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3aaa467fc00fef72e7cd356ea3f6b1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94482314fe0ca85516b198ea8b141b9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4baaf23738908d28fd03e4e969ff595155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84280714e4d6e602f4561d857674b3ee156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b1abc0f49fb61b63534a5fc4a4b8a3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f556b5ad44c2ef24d21946fa181516ba158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946f1f888a15255fe8e9564d38b7f3ad159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb541898177b7e075c41eb2c728dc16160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daa6928720646827b99d18ab7ca2eff161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc10bd937989d4247787d7aaa753130162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1497a108150de1cc0dfd5ee417848b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fae16c7841da201bc8b7f61be747d69164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1978eaa4a9581fa53cd1546096d3d7fd165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce746c4ae9a38b45c4d318cd46580d0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d249584540e0280c19b78e2e4fefafec167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c578bc2872c8068d8f59fa20ba88be8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b3ee5cff5d3c8cea26e2abf596af3a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fac23eb91e85ac49bc92d87a47be253170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef03670d5746a6585db21911a967b38171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30894f3884f540014c1baf8f908a76f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ccff043350c731947b85df735d24b2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c498594b6f8970c274663651d51edf56174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06948196692c4d9e9a66ec65e6716700175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47be61bd391114097ac62aead2c6f7b2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430e40d3eb445083c868a84216b7730d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af95b49e68d2f1c122829954201dfb6f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f530246f291053101e7fd05d739696e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097b1de3bc558a344907a08a4ce0d3ce180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46df6668f33b499d8dc04fc6a437a21f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111a70ad36ccd2a04c3c2c4506f25caf182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcdeafc013f22092be5e2e6544aeb5f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7438b2862b0d6c19ac16995283b966184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3ce31fcb46ccc8b0bfa89013b9539e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f9448d0a9f36362ce126ba8e1b8d9f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f7e5be164b2183bde69a6c12af3628187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79659e5779c89e2fca99cbd8de61af62188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba64d26b67ee755b053160629c80701b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bd8798e2a9aaa0206c602c6e933ab1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b682980939cd6d772a2d17acc2cb40191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5da6b74338c98782c8ee4054f9fb26f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7129c525f2f52330d88df5f76cbef015193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5242f94ba0f1bd7c6bf4db6d4cb2b5ef194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4e8ba02bc3d9fd5e1246f598eacff4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cdd819a5b4b9fc7233e9f4a1671f6e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738cd0a9912e01cf976fdd4ce2eb6e3b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8ede13476b03c453f2df2c65a81e12198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84f1c8e921c9b5a12b8b9f3511b44ab199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0390b1f681c1f2aba1b1894cbc2adf8a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e91dfc80c962e8cd4ce886d877ca94201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0574ffa3dbd4c462e7aa3fd15ae61b85202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cf304f3d60bfeb788706971ad4c519203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfa27aa3bb6cd36747ac4c0d1fdc556204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2359b0298ec6e38f05b1369fc990a3bb205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3761870b0b2446bcfb3e83b09ae2af5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b96707ab44914464b0ce0a7cff3ee1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c482e877c00a7ce14f6b9ae3d0d5298208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fc6060a83c8ee1cd8cc1c470bf1770209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef561349902267e85edba5f4edb334f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea31e1acf72007b04440adfc23d5e61211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839330d0a30756bd3128f1ed60eb3b8f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbd428f710d8d03847ed5d07aeecd86213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f94ae2a175626c1780d92ecba5f329a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b195c845075ff8969d5daa21285bc3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c8a670401b636956ae29fbf1541fa5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd11d2959bb9fbc253c7ca30b93529ca217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c0451dace86516eeef4e1f653ac6cd218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad5388b63c65f68abe618f3dcaa2a06219.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>