--- v0 (2026-08-22)
+++ v1 (2026-08-22)
@@ -826,51 +826,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1c0723763de7e8b0d5d3027b10fa9d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236832dd4a1cfda4496d81236ef19d4a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842efb3bae9d89439089aa0765aeaf293.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9d086ee7ff6763b77904e2cea86a6b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5654c8f1946b0709debaa55cd670e6b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf201db16a0693e884e6965efddea8216.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c07583955b34faed6a551cdeefb5f1b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a55e3653e5d67136d230836313292658.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef5ee798d9074d772939022defd59409.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36328c78a405e7301c5492133eaca4910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc512b9d6ddcab3203930082fac9bb211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df811fcc8ac2e6de54fa696fbfd7e7fe12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7ae7627feb51549df52903bdb5718f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047df36ef8b6bfc75c5b1673011c33a714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a55cf91be7b1b36368fd879284a99115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9613ef0c99ef5b379d54891440cf0f5116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ccae4c5d129a43b3470f78f4bd127317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471ab575163f1ec8370a4110dccd592618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0360efe838c13dbfa494601ebf11f6cc19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ae2fee7bb5ffcc9d70b7c285af08b720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e09f885d59f9367225dd359e8680a1621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18edb8dd3584d966573b1a40f2cd31422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7352c9ff5be6ebd0571e5fca5f8a732a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9859b7515cdebfca1f537ec15220418f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6f9a8764e46f243fb898009f358fb225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2abdea1d51e651c0954820da7aa113726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77d2af35b18f9d66a62366429ba650f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b22605e675616a93be92cbd4c392c028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e528bafcf371208604a462be69221e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc2e7adb0cb2aab6aa4a8ea53c7857730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988ffaead1f2a4ed1e136383cf4e8da031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b245b4c6b6d9e9eaa94513964f1424eb32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900dd622d48778ebaa79ffc9d2aaa85b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2a005376b8172bf37b4803fdd415b934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6267b0869e6e63379f338458174368135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772bd24f756a72e6716416d885a68bf836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34eb7f7ddabe2d1d96de5dc44a8ae6ed37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fab92facb9d56b406d5bcbb4c655a338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1737a79aabb805cc9f7be61ebce16939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e6675ef4cf8e3fc14b9404d62c6fb540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6871de67fbeabf97adcd8eb92f3c8a8d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7bc68ce3b158b54de604d97bba937342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377fa72ed75a1e8d965f835573b6ecd943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0244306345eb0aceaf5b5472a8867e9f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a1f8300c80fdf117f70c1e11b0bdce45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3fa76e16912b68cf2f9b1468f7936646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42750966ea6626da39b8b8ec36d1b57047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ebe28b9ec675834f79a38f71afa42648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f99b9bb33f0618880c0832a3ebe744449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb699f6bf705030e699e31796b82239950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61059157bfb0cf6e6f2980e4e9473d451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d04bd84a66777efdcc03d11e33f053652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f233a0a85252d3f67f94884c88541bd53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f520992c77a8154ab78561d0c9dbac54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c851e0e23dd2e29f2e66506969053b4e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd5f9060092d661a509d6da1e0d3c0256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a67d6bf4d6ce2fb98de49cec25106057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016e337f0f9dab6df65f50ef6caa587d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4610534ed84d078ef07f8eef63dcec59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a241712ba5bbc95b1b504841d79a5260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e575170f3de74b3d4d52eed68213944861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69e20b0ba9bfc70cb38bce974773fed62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add3505f9787c4071c364f90801d38a963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e0a19cfb271f0e8592f34e4927ac1764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f1bb652083d8a7b569c8f3eca74b6365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6eed1d1b0da86b5a09fd3f125d1e72466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3708fc16f461e2d0fcacda7f7d208367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c032663817a8a38511bb19ea89bfef9068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0f67fa9adbd3d4a062dfb8e49f1ba769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5600b0c055bcaab4f481c7cc4fef887270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8ea94f40a75d168f817e03e27d41e071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10600c14e9ac6da23cd63ec83a646fcf72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03bd4741c8ddfbbf3de505838626c6273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ef66d614c22fae343c6387da24c6df74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f04e5eecbba61203e3f73edf3b62da75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70882f69daf6dbc2d1027a945f974ab276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a471385efe508a7e59486df02a986ec977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825413fb181915853faaa2d3e8502cbd78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2dd470f84e8a4cfd7ef4ac3d9c4b3f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bda8f81827d17e45ab4ffd41fd9bb0d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b57287c64dddb729c042ac89b20308081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04581d6377987c76a25eb1eb7dd1c0d982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415e512ae175f6ce02ac952f92fe1e9f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990e8e82a44002bf17db26a3c71ec0fa84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5331e955538b8e27dfe30693917c92e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574878a32e71dbb465c0901e82f7ed0f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f7b052964aa6b0669b9f4c5f173af687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39424d610ace094f67a4c241fef871688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800b14a3af859ccdfa7c91f8e85c474e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847fb7725215da74f504a7f8f2c4f60390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169b78e0b6a37484fb6d069a8a694a2991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f96cea3ad45648f511475b4ddf1057192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd6579b712c52425e30f665445d22dd93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e177c1e1ae1e931e1b8afe4475b69e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ba87866e71507e27567911806df9ae95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d099c9ab1a454e4376f3d2219c00279896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec53539f1a7bdd5edd1a36693e96a2d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c11561a22c789ddc7ee79f148a45d8598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739fa97cf92ab1b1b6146754cffcfac199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e5991fa010acb62a2042c887e2072a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530676ab41b90410c615b2bfec7935a7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25faf0ba864408181211792f90688eeb102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2b1c5699ed17aa063aca51e330b190103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb9933816e51e8c13e7b2df42f1f547104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5284dcbb4bf7a101ead816dfc18d5528105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41480370329f5fe9adfa57d6b4600665106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2a2dc14b4e10545c64cca9d7b9c653107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61da9853a336ed19276e4b36a4f858e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b47dd0d4a9c37ce3c51c3209b7c0dfe109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a6ca75d276d5b144bbf36bfd9ed57b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37680c4046478cad3a0df5223679216b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84737b47210318a9ff62ffe01dc5863112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0753430280f0632704f9d646436b216d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fea1c6ec50d2c64485a073bdd26bd6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb8d6fa8e2221575935c6e9e9c8907d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512b81392ee7389ab6364162feb85cc3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1209eaaf47babef3ca11d968dbf897b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a26f947a05a41d3c72e07bb29bc171118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe937d5458c1576dabf23054f5b04a19119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1e1191f5d0ca208cdc08b6226d6b13120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a87db9d9e18453f7f99acaed799207f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec7f31dcae761b068776e8fb9fd1dd1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df409289ecf2bbf3abfc78a737944318123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18caf53cad5655f2f0fcdbd1c29db52a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8352cdd6c95e72cd4499ccf014f001125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf6e538b03abeb550f398fc7408cc68126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a912e3c443c567c3c6d6c3cf788de50127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c191f584bde452f1d7c49d1fa5b9561128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c913b0ead03957093c8cefb4ce5077e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c3ca1e7b4dc3f36239560e61f74cd0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931ba17733b5d30565e93da3c993261f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3548c17cea9716415f83281379020321132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a076a7ed112b1b3e942e3ded43627a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93568f7974a00663bd4663ce78dae4c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18040c41ad66b4ad07132dd915d26f1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e69fb5db9a446bfbd061c4d9ce17ce136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf337a2dae2f1a3752702adfe6ee2db137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff550ba21d599f2ecbadbf3df38ce802138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1a77bce6488f613c0fbb9fd6b843a6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdceeff8e596b3ba40f6f1d77a438a22140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038b2811445146f8da31dbb220ff8ad0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54a67a0950e0f8871feebf1dac57400142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c506e885ddebea14005b91d0dc8684143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3261ab2930f43440822aa77cad9fe4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a205504d43a41e54b44c5700b71d3c14145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a4669143f5191365545871be4031c8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22ab502fbfd5ef213db8d574c5a9001147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6e666beefb76bc4fd7fd59d052a80c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fe78365fdd0f82a4f3ed561d0d6d67149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e247fb2276a596d9bc4ed297b8c399150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7715510075e87313ec2f5deb8edee41151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601a53e82a380a241e62f71a40a27e16152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba44c2aa1ea411aa3408bbfae5a31bce153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6824e811bed74a5413873c9bb6869b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a712ad4da90164ea5b8f9b23f18b76155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b331d3eed02138eb24f15e89b4fa262156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67afd899d3832d9959fbfd91a2776be7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97654559b6c59e50753705f4fd6b74b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5458a3516f773fadda571993e05edadd159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83c9bbd5b923436fb4b21095f9d7d7f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ba8a932ddfc3923860e24136a06da5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad47dd2d4d88cb266bba96429ae942a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfaa9ed3b95171013091b08c9de0703163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9740cbe35b4270a831097cca59ad4aad164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e6c3712357156ae313ad9730527dc4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4695e3dbb3a2f66f1fa2bbc2bc23d2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd991f3a8ee2b27485e12aea5783c99e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b5fd9bc1037049719d80f990612096168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ef18f56ea3882d6050f3f25d690d33169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb01efb2b5b91719da4d0a763771097f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7197f0633d15203721eb4905f5aa2fa6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192d9e82e63748477fb89b4e49c6466e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6723c40a1c2736a242f94fc02c7a9916173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5afcbf18e3653e96daf0e156f806f7b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ecc94079558145d53e5268490dcd4f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e000abbb9a3ac75a7fd1cf0ea887ae176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3f4d6e03bfd89f3a4376621c0ae6d2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8754551cd76cc90635e397dbc130a6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76fd84991391c194e321b7debcef769179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16b745d184e6e9e6226a4c308534ff8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dc70f3f72f564470fba916468fbf9c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50193abc2b76b1bf2d16e2927dd3b1f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3c3faf62f008da7099120d2d599be9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125015c296c256357ec92294edea4440184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b58c6538dac36e99910d2d795200167185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384058166187fba3b2ec7cdde96306e1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19de71cfa674795d1030777c7194d16187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0bdf72f7f92c3e512945361c42bdfe188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba31c00cedc79758687514c0da1e5683189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087e9766408bbdd1f9497f5b5abfdb88190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41938ea0fad04c631ff9f7b9ed41823191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d8f8a720f18c051192dc2481da26b5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d937424b0cf447fe338246699c5d4531193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200fd4978f32143d4936eb3181943786194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656032fcb55b5efa763155dbc34e26b3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65af93403adb77a43858dceb03bd0fd7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56209c0044a1dc2ae38683e8dc8d0ebf197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1811d055cb457b58f02825b999c5b5e8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec516cc9b200f24b3c6fb950ce6cd10c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7d12e4dcb79a868075a1230f01078f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd6c92b0996a2cba5542c40df460cbb201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a13d89471302e497d0cb334c9ccd84202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d527aba18f03bad26ee1fd8319b023df203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a61bd049296425b488952439d2f48a0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f250f3efe3d709d562e9a167ff0e464205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c550228ab1337e19c0828f8bdba0858206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61da27a76544006e5e897891cf1bca9f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696a98d8456762cbf3b8fe3bb1f32cee208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599ff7a4b72bc8b270891ddbfab79e93209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f57971170065e3c0967cced8eb26fdf210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a82c6d0cc46b7b8c31086c2fe1c1918211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970ee37e8ac20f198bf7caf90da71fbd212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda326940b792017cd39545c289ddce9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecd2b4c12e4df6d715d87f910884ebf214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f419e496f8c6a7ade2212db4b86228215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c84f5160e2907064df537277a3bf8d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d72ffd054b62553c7cc9240b4be66a4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a59fba7961814f9d5197525a5690c2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941d1ca1faa96c7883757167b449e2ce219.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debd90a7d5550ffcdee65e1ea041d7431.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fe8db2c36fbb03743cde4e7c950acd2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad3b4b118d1d7dad7e0c766b77ad36d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3d30da31ef0580d421acccba87094d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1ec10239aa489c3fc055e323ea57c25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b03f9e48b374b3ab17b09802cefc5ec6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bf131e06284b8be51db06ee6d8b83a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87d1cc7ddac00481b389b218130fe0e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bee641f5f9bc17c5c7d5667babd7bd9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5311f66a84b58a619932c6b3e3e1f510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a0facb59e227e3294185a863d041b111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da4a0fb6a49c5ac90017ff1346250ca12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a7f0cada3b779a5ce0e6c14958602a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc24ab24e41d8d94523cc4b8b7e0cc714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9e447affc283ea5b681131cc00563215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26814879db3c73d02bdcde8f6968884a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25507b1efbbd9ca37fe9a62b499e98e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf5c2608e0953c02b169dd18775f05218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6f05c35ea0d4b3c5cf3401a744457b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ba30d9c26acc9669187524e86fd71a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f98bc2f0d7a7c39c17ac88ac1cc9da21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a79035454b45b17a5eda6aff79d30522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b41415e8ce7565fa025b6d92dbb39423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bfd3c6e84c95dcc7581fb11f6cba1124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f4c3df5b09d9fce91be18c10f0ecae25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584da48523e36fba566b29411e4bbd6026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124332f4f4f6513b7cd938c75352fceb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367aa094f228765485663a07c8abbb4528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084fc258ec283f89166e26c0df0a506129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41fbc83841c7455d3861999d1ecdb4f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782bdf9b37de3c0d759505fe94b660bd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b95314c0ced06719d1cf1d9148c30732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7897a21520ad257958cb13ac5b7c52a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dff624b0bf9f3c0bb55eafcaad039b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823f91dcf56ee59c3d2cf2808e46e6f735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e01b280bdf5a06bd8e06646d1d72e0e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222b7bee42d7c2537e00cc75b7aba8cd37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa25471c65f7c03e496e884b0e43fde38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f9c6f91404b3f9ecbe64c69846024a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b26ac5e73706fdf926520597ee7b84040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df761d0b9fcdcba1a4ee99ddfc4daf2441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407e82889f93c7204fa89a54832613d342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4028ad1bcc73f21c4f233ec4b3d26b2b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1a3f9aefb1827acc4d615f8cbcbeca44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0b053d3d3b58fd5e28ce7ce134272f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a20e94b37fc56356975697568edabcf46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b3745e4e91cf4af6693763ea1bb08647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e82473e8bce2aa2ce3f5ee2c03fb67c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56f94dc3686412a810856719fee72ad49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b99ded7bd904b53ec4ce611780b8e7650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d0b97b193e0b364b4a06b81e29a5ba51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d8853f69e8effaca5d422f0898eff852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361a6082ebdbddd370d4e355b4f118cd53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23efcb40cbc242d0a8de0ebaa5ae880554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075fcbc49dae0a18b8a7f32a2e0762ff55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912b5a89e344b232ff428d60a434d9a356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcd6763e82e404ad546942bceafaaf957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c8c364f6867850c71e08467f9a7a4e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760e94266928b522d411a50060f0c0b859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9d38b6ab2d671309e71a49f776e5f260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1c7353920698a05d571ca182eb952c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12596943f4c955885a9ead2c5813e70062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abbde98fe56b1b2935394ed8269f19063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285c8953030860feb78e29ce8b27ea9764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b555081a112d65003ca8830a2cccb2ed65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0dd076a65b4c44848b182532dd5a7b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f0b4223d5c18759cf601ab96dff73f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7be7a0934be84aff37af252bc72adc68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9e874f35ad52d8313206ab47f63dd969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fc49044de4adace1b7d37e6762fd0670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8859965ce2dae4c7784478883c93f371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4d0d19dff2a838979be12f9c5d185172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9b725537b19094c7db3afb9e7b1bc873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344bdc5ff276933d47cca36bcc3f8a4174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017618b551ded86fea5a24913067ac0c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbbb2833c375ca05964223ba3c4ab2876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb3e2b4bad6d4b65f192bbdf65fb7a677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a361dfdd55ce2502c76b45f404facd9878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48be4d903dc681710380542417813f2779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc0243e20a8960e31bcfcb4aac8e63480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4782030cd273215462aeb21c1894aa9c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8bfcf431c0140f42d120e7a43e099782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f51833ce8ed9ec780a2f6cd0003368083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7710a52470561be4d89f48c2f7cc7e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8481bbc23152d117ef37ff9fa4ebf7885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db00d233b8b396a9f2cf5944090ae3f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92652c763e5e4d56848dc125254d12987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee12af0afe0ec5f0a8d169dfbf7eb9fc88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6666a05f0eddfe67de537c9b612ae1bd89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fac25392ed10112b09e8d50adda24d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea56165f282642e75ea7fb828ba76bb91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234538705721cfc992ef45ecbed25b4192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e1c653f074c5b92347f59104a6a41193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ce6370fd25ba64c2a43907d5db280494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929b7364939792aa7c236f5e3429595195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f038f781e0b5f0fe1683eda916b2d1b696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a221a059bbaf32d56ae062c10e4374597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c46b171388cdb312f01a5914b1bfe3198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a221e5189eca364967c98193c14bae99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba83339a69c8423b9fa31ccfdb483d6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc455f39cbf75571dcdbd600568325f4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333982ca93266293ee8ca5d5b2e76e6e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a4e1f0fad7bba70b7241b238565a0e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cdddab7b88dad6decf859163de840c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095576f0cf2020f49b36f7daab24c682105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c68fb7f3eeb249d183cc0a9aa305520106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f86d01c1b31f129087c355656ab5c7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a15d03fe0cc06eca811df82d869eee9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f82ce2dd2027e458efb588039a5ecf109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0680b94850743e81f205c3ee8ff0574110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae01023fd21e66705d6dfb4dbac53c6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38d498c82b8764dd88babd78b392de4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f5929cb69719ca16b4759a3ad844b1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1048891b236b30c1860a537d133ce9b9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d780288d4f326da300d350c5d4748ce115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244440a6452819bcaac5613aa73b4077116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccf2cf43fe2ec818a8f6bf74b6f6f10117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b08c942593d43061c6e024b7c14aa2b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2948076c9e81adcce49a024dbe3cd7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c2d9493f1f9fb9c772b9d089d427e0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dbb631f92f73294fe909c17370b8cd121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bc687210c46adb20be0a3c7054bf59122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf0a0662964e755519f3ece49a0f1b6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5f54304e82833c3677596490a222f3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaed4f1997171e5888fc0c20f578b41125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2312c57e1c45d4035be1ee212540df77126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007b601cc16ebdbd59fb9f8c34869307127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8780c29eae79658444371ed78e9e9ef9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2fbe962f3003654a333098fe9a4be8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7113a5940c76c85269b529d670d32844130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f8d490bb16c97fe1083aab736b8dd8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38908c29bcf17f7d1014d6dd69d5b9c5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95216bf2edbace445634e5b07458f41133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6365fb30ab4665cbce30010439b967ac134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87df19744e2f4c089fd11c80eff6d04c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848b6aae621f12167b2e9127904312c8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4020ad9705121660b4486906c7a5b99e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2d5cedf1282e3dd23afe3d732dbaf8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa053ea4d710c6446456a06061ed479a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1151b52747f227079fdaa12fca611d1c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cefc3e83d31fce57551357df054932141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bc8a89a70ae91d8644d96f12f89797142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780ecd5d76fc48197bdd596861fef22b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d593650cc1918989dc2b3f8c19baf001144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebacabb8b5e78a2e20f0f7e24c5c4a93145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e6c47e59fd5eaa039a96009d8b7337146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cd6cf3af8c7e70d11fd29ab8b68a46147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6165dfc0cb370be65a9d2f209799ccf148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21885d63c29f6f144700fdfd2beb26c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e704e2725106e07abcfa0739d69d190150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f923fc6726f84c18b8f98e4ce98e524c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0989a289b04311f213b296483998ef35152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1122345a750f77b4c1307c2de83960153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e5d0c4874a5741f2072a76098234be154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3e5acd963e4a065ef870259a715b82155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4397db635a97f0de868f05ef59baae5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed27268c4146f73785a6b96567b3461a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfb36784801027ca188cbad02ccc780158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a925271a458d74cf8e874593687d534159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f86943a5dbf882c9687ff294358677a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0194edca777cc49477fdac3ad02b5a6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfafb5271c3785cd8a261df204dcdb4a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b12a4fa3ae3a2d647cb72a07c6c7be5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5172b8ae60e44fb5503f4f7f856813c2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d50e9259b929f9659613c16a854954c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d120ce65404f954eacaf2a50945d02c9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f270df5536c6fd3ec2f061a7b6ba5733167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a86eb868f785515d98e46046202e7f2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abb12f7c102ec2361c28f26340c6da2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08745cfb87ce91eccf5052cab9480f60170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4fbebe26eba44d4bb2db3f1ffd3ad2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11b38c5ebca1702ffc6ee01f2b1f122172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f2f0ea4938093055b2029094e16bd9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e34490d08448d9cda557a680709c7b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a52aad463d2f0c8827064023fceab3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d39aad93c654aa2b624efbf1ae6afcc176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15820173fb1c6bc121ee41e0f053e575177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633fce3a01d2c7fcb0cb7916628ab762178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd7e7afd9836ca8869b8b8bbb8cd706179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90baa4c45e0004f58447346b0caf864c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d9e26a4efe28a92fd88120d49390c2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341b2352c9ee25fdcb1c0d6f6a2bf2c6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d721c1a5fa082e937d397c75c5afd16183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a2f0862df151a583c29b77216a46d1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df61903c7ac0625cd6f26b568648d0c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f429e5ac910d88a38c5ec228789b971d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa91ed4c9d8d809b375e40949ef1797187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae29751bea4b22b3d1f425cc644a463188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ec9e2affe46756f14346e4ab4b94d6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa88af231f0bad89a81b4e330594d62190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da3d02f3cda133c8115140b0a61b8dc191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5717fb4232c8f09b372443ee8b260de192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdb0bb3ecfeecaa96ec2b29bd4e90c8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d49313f0a88d84b00f42b181c6e2670194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3eae10f5c50768833730b57680983d1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5243be00189a3de2854f048b41d63288196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4e8bd3fd2d81507760af75ec2ba70d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0625269696337f4ee158d3dc7990ce54198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19562af6da13fe951387f37412301281199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c08994b26d6b423de4992efec0f7c9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11361f8b5c090bdb2da87d0b6a611e14201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea4e37b40c5eec8e39aeca845cdabad202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72536b8bd772034415f190cfe25a0741203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784f177135139fd7e375589e83574864204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9929825cda3767ac18d411210c7c438205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8adfc65f6596cd503c42c3caf5ce8ea206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b110a34e30979970ced84b7a8e8fc70207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc6a691d3e193f7cc736bad792dc4e9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae7c4a98682fc3eff956b5278049632209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a09e5c805e9f8ad86633c85add6e29210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccd5adc6beb93031fcf493ef118df9d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427e1d8928d4ebf689a8a5f1279d7372212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36ae3b9acc4d443756b211fea98c22c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6a3778a1f3dbeb5dc1eb9893735ec6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc4e666d40530be37c0348e009420a2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098a020c574034c3062c3b12e93d08b3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6028386b62bc09a45ad85a002694e68217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf31ac158b0b8b7024f76b577641cd0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f5cb98b38880c7dfadcbb5eacfaae1219.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>