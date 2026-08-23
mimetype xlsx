--- v0 (2026-08-23)
+++ v1 (2026-08-23)
@@ -826,51 +826,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33b77c7a2e0c9db378e909babc0171c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265d0e2ee8416ffbecdb3fd2cba552212.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36976cee879e18eb606bbfa7107770343.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffeb4dd9f1bbf822f3347cb2b26f43314.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66aaf24fb121b7c35eafb00a117543f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df883921c4ea57f2d8919392d5023746.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c4028ed2ce5ec3a4f2a078312ae67a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8d8c3d585742769d8f240090040efc8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b3a31d0799f692285b8056596374659.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4620463982fe790c4547023279915e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1202caca994ce3faaf8f79a36cc350111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d50a3eb22652814805f30a24b7c4eb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616c489bf993a14f7b12c3b9efb4196513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ec2ee3b5979a3de096a2b0f40e948814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e033579daeff8a98ccbeaa4dc15392115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615d0bbd638842359b837e93bb9ba1f916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146a263fd7e2d86aaa5cbe8a076fed7a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed3d34c70aa426a54024c22527e4a6218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b0a30c205e97f3a99a1676f7a4b8b119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f9513afdfa1ba323aa926700ad771420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f3c474ee542215cd7d38da45ce833721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73ebf809e1f65b9f45cd49f6149d7d722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2926bdade9beba41d1754e4715dc43de23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7ab329f793c1b31f034d62279a308624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f70b91a5cb33ec45ca4df3f3f8b26f325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772f3c143231efc23184c6845c771bab26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37170496a36d2ccc69688c2c30b20c2c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60960235c679d4f06c28d6a4b53af91728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d508ffe484b523ea4678fdbe3d5f6c2629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4263d462925faeee47440e76d8db6ab30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49a23a3c61ba73eedf347b1168f15ab31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67a2eff4a78b6b8a609a102a606158d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2206d8932dd63f78178f848cf7f8e4d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bb3c9ede4ed267d31dc2a5f3f932a234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7584f8d9096b5f47692eeebc397ceb735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81779bfa06cafc0ea1cf20f75bb229bd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bf4cba1a52b6fa3dcaaebe8aa0074237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfa0536cd27d36cd96033bf6e5c0c8338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9321aea7eeeddccc4d90f9c5cd2787d239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22faadbb61d6499e78a0b7c3f7d11ec440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a9e6b2bb7df81f52d76ccd81632d4a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede889d811511eeef6f3a07b4faf2edd42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54705144fc5b64e0916f2d19dafdeb4e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f70999bee5420dc51a5dc553c1a189744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9a40ae58de6f1d18422c5c5f06ebaf45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d912decd2b0ad95f550758975ce8bce246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea2907ad199df11e5333cc852b8504d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97904ae908861710850840fc700688948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ff1e4957fec5f603f8f126af23bf7249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5245ee6abc427d641112f44d4dc65b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9555c617d70f5580da68c8750f9b4a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524fc30858a836dd95180cb47001b59a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e46a783538714f2b4ff5dde128b9c9053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7171bbbf8f7553b1ac1fa1cecb31e3c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4d2a94a4eff7d6cd4773d92a60633355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f864540d07683498af26873b3d8b6f2f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a152ed23c7d53e90379f0d622c5f5c3857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9bfdd3915e6c63f41b6d3a81b6cfbc58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17a2b48ce59e938722689f42067180759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b61019629410d67911f4975991860860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f481ffe6fe176184415a9b2856e4ea5461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4930073c18eff28a8e0bd744c73eeef762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6acf4c2c8cf595176e5b4918ac05dc63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fabb168090e10a5dd5769a05a957bc64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b923d6fbede238388df86c527bf2147665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a474df8432497ba0086286b1f878fcd66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb5b24f0d2aae92fdd13ca8612a780c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b941d8fde7ee15498b54bd18b517788f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64444113ded81a03f2a415edfa0ab59a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6da6802a2161e7ee987aaa8f64f8abd70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621f59888bc42c069d755b956589087071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a399452099b2ef32267228942600c01572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf951f0bd37fbff82df7edd11f8e49d473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5950d1a2aa262e805ba9c9d9764114e874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a304f51759ba91fb8ded031a3832e5e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aab271462dff15450f58bb1865d5af176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6698f874a31403d8d70a7a2266d3052277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752d47fe2baf6bf8e4d5f01e9f69c9c478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6a36e9d9d1b921ab986c44fd401a7c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9de7371744291dbfa7b7706bec580c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7682e8706752c5a72bf2d334b7b8149e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed1700e51b1bd5be9656aed205767fa82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229c886023989f2dba3bf2f4ccf7b12883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b802275b0945bda64f74483dca7300d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5205341906f4bc2164dc05306cd71785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b92af08e7e8d12a57c9a0c8ead3bdcf86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005fe20086d27b12f9c3c594c28b96ad87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf10c5f9311d97e2ac4e47da9ce069288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbc3255bbd5c988d438f45f524afbe089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081b12a2e2cd9d3d15c890ea661bca2190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a682a3ccf52a54df7a0955537cef522e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdcaf0c1fdab46ef87ef825f8b9e7d092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b3b2558267c3f63edb4f75eb914cf993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e64ddc723e232e4e8a5910a435fc1894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e89557badf3cd1ff43dd6eb791117395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb09d7e27d046f51c12c2ea62208d29d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf51bd8f74c812295d823a3391b573497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7e8a2ae02bd8378b544ba2588e3a2798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da5e74d8a9b309a15fd70e65431de8099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c3d8111bf31c1d4c2787e8ae4bf584100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500a1d31694dc7499d927d8e4807d94c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c2b5d15a22342c571addb1568842c4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e3b5b936ec1e03cbc164a59bb246db103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68721f7ad2a7bcb6b92f798cb3c943f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ef89416f2909548afd58829e3ccbb1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1c4f6d2c3243101242e19e6e68505b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb32231c19749886d652f30e5e222f8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a911cacbc30e12a611b363292721876108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3d18812bd631097a12fe0669d91446109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47d62d08b5c08c832b14d6025f73a5c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0124732e58f383b18b6032b5c99d761c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f5f9b244520be7df19bfc937a50db3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf837f867f94000c9d58b29b03562169113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116801182904d4cd516eb98e9dbf87c5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cb063ca9a55c79f39986a3df31d2b5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a351fe4f01b2f530767a27aad6f5f2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fa03c3f201a6bb9f1dccec6db43fc1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2216db96b05fd4650f97c79b79d7c5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbad57b7127203d219f481adc93876c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7f07d8f6bb0e2875daa6be1f526d6f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113dc544d907f56bee887a95bf7a2f10121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11d6410fc7b320c6bec6519627adaa2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eeaaf1ff10c8115f03b0cd701633de8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0f274f546beb5ad669827b6af5d8b7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09551b45366d7a76e8dc6e12470c2906125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2270183d37e30f7d50adfc36c3943fef126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a515031b12cbcf94ab266a690fbdca127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689ff0356fbefdbc3ec126dc659b6bbc128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80bd59d7bb26f623c23e220566a65e9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3a5b9bdc998a22147568b2df35c528130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8500110da7f51425d829033c50ccac8e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea303edc81c08c1cc4e892bced197ae132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725f91e1f4d496db64aaf5096294dc82133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e816af795f3951e9f6f8ed796a12cbe134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395cf646740c8ad435fa2224b80b925a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c6f8a25448fd4aa53554d49571a3a9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832a531353785cfd0e96ca8c9f6c9b3c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd6272d0bd83ac021b895c071373f69138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2cffc657682ef5cf8fa5d5fdaa148b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5416efdcf55fbe81907a2345df89ab140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4846767510d19b34a3080a292f5faf6e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4c3682873abca16beb690ba579777a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb443be6b88be0ea7a22e5526cff5c9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d5f81f5d60a375644c11033fc6ce2e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be494fbd8935ddbc1ff2eac6f31e7484145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace5a902d90abdbb5c688f803022447d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafec86f003326be176d52a67d581751147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0c793e46378767a514c35cfc8dd3e9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169735649e49b08ad9f0bd4816c7cf08149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b6b987de560e268ba5459c05ba6497150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2100ff5f2d3d6e66f9e3e77a3b6da6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d7a1191eac447d7f972589ba596faf152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c36e0070f5522744a629a865e585c3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e30abc8e5ffa32fa412eacac94a4f1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14610b659ab056b725269aa9e4cf3a36155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc0d2be267847aacf25c4a8f177bbcf156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b056e8f56b6a3b976a93b6615901a0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99df7131db25f78ad9e366a13c4f3295158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb28d874ca174d5eabb849e6028a84e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2494eb254c800cfeb4c1ce21efd6a25d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39da705524401f003cbe3c6a0bddc19161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31479c76c253475afd3bcf39076f47f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd9cbdc716b094f0ba0389b5c2c7902163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a1e0a6420273e4b3d819afe8be0280164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c502d89195e5b1e7d6b6f11a4410cca165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa0f64c28b9ef4953616d86f5e7a85c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616057b8c9c7c77f282f1aedc0882d35167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283b1ee6d2242442f408e68e9b50aad6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd83f9a618d104ed65209410ab7039bd169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a097bce64ed3522e052f98e919ead15d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5568ca55f056e5561f4c351bb9be259171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6ea3f06cf7d59354af1e4360963118172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d9ca04ff7532197b4d6ef62d406dde173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685bff877147b1a2d8fbb5916769e334174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b8790943ab05b0d2b3401abbb162c9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a4ba72e3279a24894ad4d0dddb66ba176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c49fb88fba255d01d14a46d8eaea2ea177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f873f6522f0eb02d25c3427ddb70a62178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce048441a2aeeeb4ec20de37a1608baa179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1668065bc0b2559110e6b335e5aea4dd180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4b1347fe404244a926bc9621d017d7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dac2c39a72cdeb32a4744c023a1736f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96fb5e70ffcbef57cdb4db4107bcc77183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd4b1bbaa22486b717c4f1068373349184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220465e5c0fb11d25604a9569de24a8d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e1f13cb0750fa9630a75593d52ff36186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e375e4525d070aba3ab3d142121b9e4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43c426fb04afb1210e223c9fb566d25188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f638ba05353ef0fc6ef5e79f37de65a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554527ab006d21dbc1b9a70f38d22b89190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b236cebdc7e79605a54987d1b15e42191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beea033cc00921eedd54b61ec0ab014f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b927790fdc65b7c864a7c7905afecadc193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc7ebe428de8445182520b1e3b60737194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e5abfe2f52217325293e2fba98c7ca195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2577c7610ec7813d83478d40140ad52196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2192ce38a3d1f4aae0100fd8150bc04c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bd03c02bdc7adcd9ed4c2f5c04d68e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba865fc46da4d2987b916cbc43d742b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8510e484eb3acdf0d87770040be5ea35200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71491ec411eec9e0245aa160027de71f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611fd46073ec162a04f320079bc718b9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d043b69e4b0640f300eb52b0b478333b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90322d83ce9f8261717bbfadd98d797f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c2140b353efeda54d6ed3b5cd5f29b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa574a5f6006d5836f5b1088943eb994206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de50e4f7b557a89e221c220e3f7a220207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4a5fdc1ae8146143b551a853832ea4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c285be6204ce9c2f9d15e712a64b10d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38c2402eeff7d5039e5390c27dcae07210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd206bba058a30f147d20a52b9f8ebb211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef21325396e4478e5a71b43c99a44d04212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c301a9f983482f1e926f352b7d1cbd8f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee310c2dde5cf57fab13837fd435085b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1f090fa91667dfd344562f4d9681ca215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7976a2823f22e74ae0160dd74c61b166216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144a0ef008747c74c7fe354bb9536ddc217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2c8af78efc263b5a5eedcadd50e771218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11789b153060c73ef0979192dc40548a219.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2761ff459ccea322aeb7fa2b8ed2c81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b91a60148b342531d50dbffe6be0f2c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f990d21f926114cf33fe56673de3a83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93f5e74cee8460089c3e99e42ea1e404.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8086f7e108d52f994c8b5f5fb4defddb5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa47aab0c410be6b98fc009f6d95b606.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d271c4cd0784906550e29f4c7300ba7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ddbb1e33127922d015d0620e238af28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dab9374f46de76d8ad42f1c428ed599.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c38f6c521e0762af66c5a3aa82303810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d542a71ace44b00695fd3707a539e4f611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c05479aeae2642b35d369d1fa9fd33512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca51151fb3a4f36c5e156210142b7d713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b780b3ba30173ecd4d7ba1b00f6d0e4214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1739718fcac5815d9b2a58911e41e02e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c31f8e12e42bedc5d687064db008ad16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dcd3d6cf23256c93b77f7d44a6fe2c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721fbd30b6c12b9057f6134af847e43218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9741498579321591ab581d5cb555cc1c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedc68e881a39aa72068cb15cc688eae20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04ce79e82fe164745182d9e273d62aa21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82218cda80d0e2f1838b54446a274d9222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd03732b44f47b8740187d2733866d1923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb78a54672bbb768ac6b1f53af80baa24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612858c46f6c3f8456d112f094bbc17a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898b09740d29eb71509a9477e1d7e05626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544a10a08388360a845e75a12ed766dd27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e02a0e27653db5d37611de9e2c835428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47fbd582293f739a186a9a4b3c1b62d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dcf71b48544aa3c82e90dc1db9ccfc30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a5b5511920ceaa0d5e29bfe547b1a231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd509a208d34f6a787101eb81dcc3aee32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac4214651cbaa5bf7148c129e024dde33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0429c73a78c991a82b5d4e92e1b91934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b7502be83d69a618d1d8fcd811494f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fe6d611d0a7d5ba30f17b5dbffb99036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec50da70b8ed4ff88204a95f87ab98037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f627aeca01dde965af788f9d1db2c1c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6ed56244296bd750ae8db64d73c77039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b37c0214de96b21017db53b5d41e8c040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cc5821218e6f296b83ee905328d58641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e41f05a98330dfbb5a1ea3d9bdfad942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073df4a583e078a6fed15f260a25dcf643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c60e1b31550390bf385b6299e1a30844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84328a7b766bd79ed63c97edc5f6b17645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2623f4fa2bbd6e4a8887486b36c7653046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc9744d71c8f9a9974a55210ef6b98f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ae020d17e28f331df3f672e08f520748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf8fb3871170f97bebe795b3a6ff8d649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824c22203dfd3d1f4299ba711b75b2b450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bd951786e3c03896c8575df325d34f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055b5feb4f68ab935709aca60a02bc8a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd0b91af17b5d88c9c0e9a390284b8453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596942036f5c4fa958f371f893d628c654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6f05c881143c192aedcdd15082bc3155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8897812c2c33456a08c47ae295e6d556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc63e5826d3a6c98de1b9a41b2b81b457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7128178a32adb2f232fb326f80a2452658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4719a98fada1f6c1f988c0c53784f259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb63076c98219b9871f275c60901d4b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e88c870a66cc15e95a9d694b5fcefe61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ebb4ddb8d551f63337bd3e459c6e8d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6843a85775ce44e0fa07bfee16d2447c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7f75c24336972043244a1df4cda61a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8db50924d465982b8485f769e5961165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3626d4575d61910cf8332ffa938854da66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4350e989e23c311944745c14d6cb787d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4d753003ba2ad27ef8da4facdde80568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd541967c5481d3e46f2db321fb6957069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c7ae95ee50a6f32be394a7e2b44f7170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627012a5090dc1988fb7bb3698c241f071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8371eda5bc1e0db454c079d170f1639772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38eb05515f0b48dfb07fb0600f8574f873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af1b78900ff8d47fd839d6e2951602174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d253c7d48d81441f9d9722aa98571c1275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25bcc1af9d9826e0e7a63e881f4dcef76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7194a974cf5ca5952801e0f03a716d4b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ca32466637ca68aa685021e2185df078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d0356a3f6b85406dcc4107595730e579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e193b5aeea9f1818f1e2c65a293f732080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a557080c172a7a340a75de4dc2c339c081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2052990a18488ee69534c615c445f2ec82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f11e9255075cca04b57aa83a9d0d4183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69724db99c3e1edd2de2c74859915bf884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af85a009e062a7eb6ac992208eea44685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea82af43133409659f8f9809f293f5f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fb1ac27a193a5589a4e4d09ef2c0df87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bf867a18d5c1ee59a86d9108cf66c888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732205e1bba2b4cdbbcdf67c4890f33389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dcea0c2dd4065597b1a9710a06f7bb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1389ccf660fbfa742bec19658ce7148791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a3f2aa46d03d6b06ccc42877e0f8d492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb21d0645736f933ae7285727d019b093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a1aecc3b7b5cc3fe192f246f69c8a094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63f4763d8bc180f97d5c983a76a1de995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ca73a19136f003c80aecab99f2537496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eba66808e70c756d90ae78fdab4495397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c19e77296a8573b0458cc6c2b6fe1c598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f451024fb9dd45f113b2fe23151d5ad99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d6e1898d1c2a1e4737e226ffbdb819100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb41ab2ecea89eb2dd9521d284294a6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dd0f5dbc3008292c22850139c2f70d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbeffefad2983e8e97a54c886d44123103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757d1ef9d6f6fcf217d78cbc1ab49cb0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90b5962f51a30f0bcc5deb7e545d327105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec0b0b06f95a34a9f8ac1af2ecc6553106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974e15a2963aec5302cf2587540ce52e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0b75298473c2522217a449ef176dd3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344745a08a8417a7d057a7e31485cbf2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd39f0c30abb569b0bc7a7136a9ec24110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7995d8c8d42128768c51658eb79a135111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c060ab38c82ec58397fdba8f73bfb605112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c8c6a5b6666741a81d1c71fd75bc4e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac4f45c787e7d0723b39be1d1f08621114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d910f7291b1efeed6b4aacf88ec3112115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40092d5b4e8fc53fc4942961bfa7bb4d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9599a7a8cb3e196a86896b2e9723f4ed117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98242e3e83cd450da4df5f848054708118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1277857b0a20d8101b1d5418b8e4aa82119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6624f6a32f9d491adfb7cfb0231ef2bd120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2304a31c3bef4885b900de2913826da121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9b7cd75779f0de2004f0c0719323b2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54f1f8b5d757c8b5b72f387c4323d07123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff307b13acc1c1ab7e96a9fdd875558124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd0062f80d58d9001a0f08625598e59125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f738d3ee98f7eae305679e734005db5d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb188db7bebe07255eff5bb128bac5b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d046a49671072c15ea1a42891f90fe128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca188f868103369fb930719c65369be2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120281f0f337c351232d25d36869f38c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ef556c32ce722d4014ddd7f7fcb2c4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fc86028c573ccd8a5c643871c39f5f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b054a8847380bc88c7d26ae8a8ae9d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52584aaec70849306178bb8c14d55e7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e508e8cff79b07f3b4d1d51f02ad749b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e657ed37c2b9a7212fde0b138c3114136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037c62d2d4b089181a0de8801cbebff6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1668cc320138d8e4b0427041cc20da138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbd5fa642b37731d933682bfaf6033b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3406aaa6b55ef6749748a03d746bf26c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8891e5efba9f5d8bc9645e6f3ce446141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cb27c064735484ce2e4169b20f193a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2085a1707384272c6376f74caf4734143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d754910a578935a71bdc0885e10817144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c232d893e09dd2f097e958bce3b0078145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ae13661c676eb5b880d0739be923fe146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f30d373662266824d879b752e121bf147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994baaa587e401bb94a5d90c2ab73374148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd19c438c395acf4908e7512c78271b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec78589d90954add651db622e0b3084150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e65506985a54751a7898e64d12eeb6e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cb20a23fd175d2e1fed3c40df59369152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e2daf72dbc252b8357979937606c55153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d42930a39de920ceff22570f4e6d55e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857ed9f365a53d2d5b55809de3aab2f5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65174bca5561fed5e53035fb62fdc3de156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4519e27c137e5b07e93e36c62a567f8e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d088c2f86703a54a0e1ad7813c7f55a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27142b97fc2db4fddfdc349b95ae616159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e3ad13dd2bf64bde45d2798ccd8c44160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee4ab083a224ce7ff5e48f354602343161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9abfedc7da56d58a295dcffe9df35d0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544806af0d855c59941bd92ff36c7c89163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0432cd429d47ebae20209eca05d4790164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33f86e7dfc6fdac1fc97c6afada9c74165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2bdc1572b56323f99e93a9796bdf35166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d206fcb6eeec896ae9f2ef49d8264bd6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d017f3580987c0f91b3d78a611286a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346901e7f71e9fa315879f1d8c70c87b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555001c545b687d7fd3e2403f10623e7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be356478cd83d2223cd3fcf4f25009bb171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4572a67d0c94876a520e66db08668af172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bafb06220f273e5283133d384039b5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273fc3b0416cf93a6d7c6c7e8f6471de174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddecda1a1d2e773ceab2e1e7246d33d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4dd6fe5c57e70eba6e2f41b0295aea176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c543a916b38310ff105db290cd2ce2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9455eba248ac561c6ab15aa7f0e5e6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c053700a0e84b080615de4858b17e3ea179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d271b2c479841ac7c6ef8514decde423180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d458d147f751692cbcee68016c8b3f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df43524c584f985c11e0ebb54421167182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3803f9c2984dd4e634743d1c73a13cb6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87da40869b1a3c2ac7b1c76c6097299e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6bd28fe462dbbec08ff64f1e61ce88185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f30340930fdc6c79536e36c6bde22b7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3cdcb87b0436aeca3860709c424f55187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f86ab8617ec000f750e4d76f723366188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442a2a42533665f27a63b58d2475cb7a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f863243d29f96267bfd74fb5471dfc5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1795b962b052762a44aaa2353b8928cb191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9c8945d3071dfd00206db87e792274192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1b58a2823f1ea813fec15965fbf7c5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04d61e22d19ddec525c5ff756037086194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34c6d48c5027c0a7b05d62daca515df195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f0451d67d1aec863a072d051f96b65196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78f9ae61fdb63c375fa7a7df09704b6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2790a75ff7eb2f95ecf77cab48d1c31198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a88ec0409561ad193d295bec49b468199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c6bbe23f0c15eb803bf76db7548c37200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baf63cb09a193eff6cd85ada453d896201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dc9787bc473a37298326edf8d14a66202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bd3bf19f23644d3513e2535739fe15203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99c97d3d06698813cf3dc78576eeaae204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afda95522a583975cb5a40b36a48ab39205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345a7fc864ae5941652a9aa3749f9a59206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064ed8a1912c023987f289dfcd717a45207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce42949b4afed7f39aba02f2fa68ef5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c16fc2ba0954ff5011aa68bd1fadb54209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb11e6af8ba0f0878c31cb84505f0d41210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ba2ee231315fae9a4d45c9da5b4303211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381a46bc314ceda1fd5fc8673751133a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15a4cb4777c31524f6641ea9fde65c7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa901fed5ac24d4cbe9060c7781614c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1314eae28eab73359fedd7e77ece23215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eeb53321cf2f12710d6c476233a1b6c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f853ffa04761faab068f566d66560f5e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70246e5e376a8ec86b90c8c7e7f5567218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29c64d96359955fdab8aec525ae8c0c219.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>