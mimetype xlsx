--- v0 (2026-08-21)
+++ v1 (2026-10-09)
@@ -826,51 +826,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fc3debd25f03f926dc3c5496a0d5041.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a9d00bc7d5164eeb2c07e31446ca172.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683adaa07eb58916dc14decfdf831e7e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec27a9e602b6f24979c198fb43f7189d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18089f459549246c472bd33a4c1121725.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f18241b0b17dcb31974dbbf2b907f46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649bf03d682786241a62d38a76b09d7e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74cd98ac468ad2112cd337281e4a1608.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac2d9672a9f23a6f59a4f8d8a249e3a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48cde22fd8d5bfbe2b7be97d1cc1a7a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12618cb5fa19bcdf3fcf9399c6d5094511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5d7b2a15047b98d6b6ec5075e5e1d012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f245c896f86213270c0e2833df5a2813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a2fc96c4d96f56d326bc4a9575142e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fbd9f9904431bef7fbc65458f6ecdf15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c4f0e3e37f2f0e5c44fc3b4e30046e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451fb0157e84127118754f063323e26b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d323ffec2f8ef0255ac54fb034b3b618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d2d6d52dd4af8f5d5169692f8bb96319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5483252c7f720c177d499b7811c11f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e1905143478de5f10017b1ff736e4321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9293e7f47928753cb08bd1d24276da22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f8cce927a2eb50abb2f0a851321dc623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0115cf74fb6a21bb40a4032ce349cfae24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5f589a616581fae21b5420e30d7ab625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bb583704b75672185ff9f52939db9026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4644d29697aafcbdbf832296febbf62827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f7b2960b1801bb566dcef02b12068f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17032d0af03b193467d3142dac3b694e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1045771caeba47c1bfb595c31c3bc31830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1838cd9b12521ab2c101e1b1c069187f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6154acc957248814b512ba4a10d354bf32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0013eb41cc39894c6581af2f85c8852a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6347321954d12967370c2c91489ac61934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b0e8dfc790a99a1fe23e8fd6a2b2cb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07592a020375f3199334c8840c41c42136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6be64a403c9b2a6396359688d04dff37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ec913804f446c87b707b4d507ffe2238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f468bc5f33bcacec54339801943188bc39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b260aaf2c99a1081f2bfe219ec0e36640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b0bcef367eed3cf66b37c5db5a650741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a511e95463f06d1b79c4f1c35d4b25ac42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9633b2ab047f1ed2813d3ddff8fe54f643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedfb61f7c489fbb12547b38a3561a4144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1875728405d9c0cbe58f98f4fe9791d745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1fd482e9713b900cd064022c71779e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef097879c8b6e7bef919f3b85cb87b8647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103a06b6dc35d53129332a3bd04df93f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c05ae6fb5aa81e863750a9e1065b40449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90071e51144c193b7d8a8ba8f6a4acc250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7021719d156871989a70eb48aafc667e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7a1166417a26da02f649509fac32f952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c68837056e00c4492c659358ecbe24f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e2684385d7d8f3ae2216177cc7a2cb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12f6bc57b30d1581f9f09ae65352a0255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa804117741e2601693783c9bb498c656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b933d8e969e65001dfa49985c048f40e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161e867ba234428d7d6600aea0f1053f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ba28c76e582bd6dec4ddf52b5bcd5959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c02b96c2320f94f5bac49ddbdf182760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5e900d5e0f5811dc77b09136f0785a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb4055672727ccab55a55fd0a65d9ec62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf4aa00a4853bc51b4cfff3701eaff663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270de25d39a37bc505ecf7a9ada1757664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9beca438ae26351b6b3637b972a74a4665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fec225fec1765e7ea1d4a4450c7ef6e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6686e6891640658e19aacc095a80fa67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bbb7d58a4f3b6dbad118fa9ee0859b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f15e2f258059f22a4f55215122024969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e502ffa2a39eec9d1711fa01e3e455e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8357305b093c808225544010062722d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e55ed9e4e0e018ef01eeb5f9fea3e4072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8483ce8df79f3a6a47a873308aa4aa73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abe543ac5ace8f655d6e77c8e40fdea74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2703587b1e6cbde4e14f0cddbbb95e7e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e94c538a9a01d896ef27597bd3ecbf576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb31dedcbeb2420e4c113dfc491d8c9377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c264e90f4d4eb00b1e8e3aff3ded59c278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c527f709c82e2112735606de087be55779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe2a5db033199fef597c738ce44751280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c24ad91c7c551aebf5df7576033513981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4407736ec7e50bd72b0962473dcb127f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3255084e9c3becd6d5d765e87fe8a0b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e980f8b1f24779c28cead8c79136b4b084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de0212962604b42918c377233b61e5485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac1c3dc8f707dfb62fd383736db190386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ae1b92a4d641db83a9b1adc821ae6b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7afd781d770bb6eee184e0ef79fcc8b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939c5531a10a33f0967d00774d1700e389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de1424b63a4cc72e301554308c2d38390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2007306bdd13873a8f0669fad039f9eb91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532bcbe95a27c2ec0371c749cf8c126392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bb87648e429716b3e19a324a7c000693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6943f65f0f2ca811ca29640ab3fe143094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dabb53caebdf20b8f3ec5104e82eef95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26281d67525ad2eb27fa4251105482296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ef3daa5569913dfc4c75006563a0e997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25f69266ae24184af5124d3d08e70cd98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff53152532152d15cde790e212c906c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60df2c96d126c45415b35d703ea080a9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4469eba2604d12b6e7750d02b5717af2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee6eee8259ecec64bffc4b8c39e2ef7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2600ff965647153a551a4c93f7eb5610103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c37b8d70098c96aa040e45e965ff96104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8864dd43dc9d0cedc5bc26bc9e6916105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60025e20ec15631fb64f00005595809d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f629d40649b0936d5b020b4a8847c68c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d3ed71531db4dbc0fe0a4dec9d7e0a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147ecb6e30e911167cea39354d4fca3d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b60d7e0f93a2957b4f091d71d60294110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d7878123b158ab5848657b9b5c7835111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55587554d97e8367fb96ce7be233c4b4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5ec0d47083d71fbcb42c338797e32c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d07fcf044e6ace9e47d79af8429af8c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7160c0e7a101c49d683264dfd97f591c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbcae85400eb58e82dfc763a6d79980116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62112bec876c6f5185dca84526156e4b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445c0fbe10e03167c39e7df1a9cc9d5a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d24e4f3206693ad9555304377d6df7d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ed2c9e643aa52f43cc3b8d00b6ea4e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f0821c4ed64b75415667a7b292662d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f891511c9f45ca9bf68addbb7127e1e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aae96e4384aec511ce6f2571b78ae4f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47310f7b1cb3b6e634b712c12aa05a2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c538c6f78d0b0c5d95555db143b26b1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b95fc18c2a865b8db3da4eafe5ebaaa126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da42ea747e76764da462c6dbb48652ba127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f507f9c1515f50f16f6dcb9501235fd128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c642e11d09b57f0380f592d5b07bef129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b86cad35acdab88c5a1a18711dfc7f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d7610bb00d1f80b2704bced7d3e869131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cd2b3ad647b5f37cbf0e6a14866664132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed51ba784fb290ea1743d41dc94fcb66133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3d270fc8f0e08814a4046c1410db9b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222eb344723455eb082f48295f34bc23135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0bfb18eaec36feb6e60928f8b60bf0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc17ba78a095775c13ec5d54ed004230137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b97d2e935e93e2d2b86a0476faf74f1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a65de3499a2b28797580f6af2b7544139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7923a2a7083ba4f1e7976cb2f1e4f3f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fe8353548f1728a4aaa79b5d09d57a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715498019b92b61bde52a3423b5a6042142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99d35bed837aa86596382b7e526c41e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c5195189f23614533556c54ca53be4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe5d90cc4e12eb24c5e13f5a190e93d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bca9fbf90467f783e5943892fa76a27146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1546dfd3a568839a838a2d3de80ed6a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2798e029ee0432eb91b36fa09a4e58148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96315ecf4a5b763e1d1e564c3ad98e8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d81781cccdd1bc5f51d9ac83f019f41150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3e5d9a10b1e70fb6a24048e46c2e03151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79472025395d58c5e94ee373cbdbe96152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaef5ab6b4d4fc7bd26ed09b3c64079153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2119b866536bc4eaf0f6ec6d8736f62f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcf98e9f65f2998cfe0583a64c814d7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0800046ef8621426010e3753468cdd7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba87f8f64b8f5c922f911182758db50157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee71a0cc481f2aa117c70438656fd03e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902c0cfd93a27a703bf8c7ddffb32cb3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da1fd9aad86b49281f2a0e8b4d10a92160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8c3cbc54d999ede3fcf7d623fd2b66161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e44103dd96f612e7b6989ced876dfc162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5eec525df3f075ce884d453dc25ab1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d468e0313da8a5b43c2d232560f09f1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97994e3b2e0c0bf110a48bdbab2a0076165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ca7341b4582284cb8f936cb9f040df166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4873e8c1d57731b8ec55b72afdac2f5a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcd9d8195d599b79be63fc4dcb2c12d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bb3b284944eea6de3edf9eeab6e0ba169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d16ccdd1304452a4ae11b7abefcfa1b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabc5894fa8ee93f06cf450d81ca015e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf73a720cecfbf417ee036823e2b33a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38b24554cefc4a5dc558fef5e321479173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ce7d063baf5c16daaf06f7f8b626bd174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e78e83176a2fe3188b0073c1e1ebac5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a732b22cee53e6bd354bea4f8da7f13176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4407e545a45c6cfe7905bed7629c46a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c191a93797c0152dd881a2e7b121bad5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8297932a8e7444ae0212d4745e68ffe1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8126a5e92b7b50885b03f73564fbe90c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d623990ae51cc8696d80d00a5040b08181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa928e1373244feb9289664bc0773643182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fa506ba313c8d612935a6163256754183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c4865f38402d5aa1fd68b121a01645184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3c757df3353f60a22c9cd55379f6c3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe05fa8561183f4ed11828ac245b9e2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffaea23fb9140db18d237e9118b88fe187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c29ce178cded183e6bfb91bafea907d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0adc6cd1893ea2e38adb076ac3a1ec189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987d2c336e595b5a52730cd1c25b459c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e110c9e11a4ea01583cbf4fc7c70fdc3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c6e32cfc91dd4fc2b45e46b42f6ffb192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79d0bfd67c230c89e8a332422caa836193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f018c060b0544de7e23304a75f81af77194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ebd1f1849412ca0611b459d362e1f5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dac172d9e158ab3f1aede2461279747196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dff9435c8d5766d9e885a4b4a6eb25197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81e58d52df5fc389f5f5509b6022626198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66b3108efc9075f2f30b2216e9a5189199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f135364f3579af1000d6fb516a9b535b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61298a410f73dc822960880adb54266d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77fb56e6ff33b545f8289c28f720f06202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de282d0f981646aaeff220b8b93e4e4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ee7c71d4e42da96a83cfa942bfb4ab204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ae4ecced8f1e6c39f85806eaf69e1d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baf39f61ab5ad7986752f8c7bb54ee8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a106f9fea6a1aa067f1bfdad9598fc207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff7afabb20a0d8b88e7db4c3999d4ae208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c40673a9e040804e41daa390c6837d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4345737365cd171d6a06da9b55fd1b60210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5150aa04c1b339733f7dd8fc5e53ecaf211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f531ab9fde68fd59e51f0db6cd6250212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b508f8d37fd40e35d626514cebab898f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf19ad147183974e171f0c0a7294b441214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dd5d9b218fb6aebf2030ab367f886f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8745044436d32f73340779989a68a5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe85e8f70693202169b4b64fdf431481217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70122bb254e5f47d65ebbc27d4c37e01218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc29639cf6179e1ab84b0be3da7ef8e219.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c17d73bdac9fa34a1814389bbe45b261.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc0fe49407f99667e105ea0714bbdf12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d200d5cec800eea9a8a82fd29461dd83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6060de62b4482b7aca73c3f4f8aa7034.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4544e650aabf9f05c7834dc6412e56e85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e4b2a0ef2d12b178848a1425a08d086.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05790d098e6410d623e57d0e0e7d25f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c315021c8d0a01e39de56f0eba0b95168.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9962f0fb3f1c28fea911eb2b4f6f1e1e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18506adff9b7e0aa5e4718e8976c88fa10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a573d842cddb072ef62b10cc14304211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d8835477c3b493c2c2689f7d8f5e0d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1494f0174e01140419f8bcd324e9423613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b520ca5c9708702581459ba5037c548d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285082daf3a08c4cf4505db38f9e1dce15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d47d3768e8d84263e2da00adb5af10816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6be16313ba8f317829fba76c086a8817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864dd1df473dca99c9c8b854ce46723318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46eceb5a967379afc6e2a7392b58ad919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35b365a3628631c583daa95e723cb9c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061fc005a24006c7656003ccafb06e1621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84568b55c5d7f7c42cc2723098a0ab7322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad0c87ac9552370cab293893d1a5c3e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab51906f2aa553e480e971c4fe3ae3b324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897e73837dc09fbd2cc2412ad5d5536425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42443966d7d9c0415c4622800a67aedb26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27da1c8dd27d1c32438932236b5ecf0127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c24e4b62ef55051f2082c6b51a34cb928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca2f8f41cc183f4f3df1c3af0367b0529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1674b7b4a73d9e8bd33a13aaa6b261830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2710391488cce0727c94b327641a6b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cebda5149f0bccfd245af2b06816dfb32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54fc627c3a1779e3bc2349228fa3e5c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48dfe2da67393d76c966770175ad3d734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbeb04ec9b9c20302475905e308984da35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68a2462d55458cac931ae40255a358236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2750925341c2b08fa62d7d21eeed1df337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa10102a845606c8687fc8508a9f963638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6464e01b6bbd51a765a2edd3176a913b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f996a93311e61b93a26c8ebb7c365da440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8596aeeb6272f3719cbcb0993963e941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050ea38386538d7e02404cd8c41ae71b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e495bcc3d829ae25797b9679b8643df943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd11cf29368be3b973903de29303b2b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e94b5cc870bd472c18219482a5643845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1698e584a0ebc453bc4fbb002ef8b4f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be816f9ce0a4e980368f671ff30c756547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b61e5593d5a3bff7ec700d2b55f2e8b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1ea57a7fc511f79e80cb766b3997b549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d834f107f6e0b8c3f8c494682541e2a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f429cb37a4c7675b440f7245f4075a2c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d2b6de07390a311fb7db5ed0f6937f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e846ec8dc55afd849dfb5e0e7aa1d153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe761da8312be41e689bd08b98ef5ddd54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b9fe1a679c5578f4a2b23d609c048655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c82daa1950abe48c98d49dd21809cb456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab968c7b5056dc7ba19c4aceadc98f857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1444ebe8bab9fd61247b5208fde28f058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7578b30c5405c101d5f7e0c92233d1359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1679b8b1a8a0d3ac4bfa869fc29e21f660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4a3b90b198b7bd9ae11dff2728411261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340df35cbdbf053b332b2bdcc99cdd2462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7eeb076c8a1ad4672ed555691bff9b963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5c13ca052c6d2ca18e8a5dd0b4339164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6706a7eeedf02c14a0828ccbef2f5b3965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7000b0b0a74cc751d0e6af6d9d0a2b666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cccbd29b8f27dd1293f2f96abc61d9667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa13393dbfabe3d793dc371203a32fd68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56973d270ba7c7f9e7c98954e6ef01669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2698dc6e9c19bf834565bdc3a90908170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e954fc901366b7ef058e4ba474c8a1471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b6a2b7e42b17878d2fdb1f8311788472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49d64f13f001d2870840ab50e775ede73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffed1c060382cfc444bd5c6a48c623b074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149647c968fdffd730bdabd68862911b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc7006018e9ea6f7599e054a94e850676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5679b5aa1591e5279c0dc688c4cc3377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b0a814d1e805e755c67dd63a8f995878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c24230e87fda4b8309e0b2a4597992379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c65c0f42279cded7e54faf279da7aad80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa38887b76733c7ac6fd2bd623fcf89081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1f385e86848a92909bd28ec31a0d7682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e9f5e033c75dd1babdd4308a3efc8783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69af9b8990fdd790acf34066f6dfaabc84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4e70e9291d2c8cb5aa122931f1da5085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb084656650094f17c70286c46fe3c686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccf0d204a20dc43857ace01c36085d987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2160d2935d2f6dfe1e81b4653817cbe388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467f7962471c65d4e73734429bb5153989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be13d743f7c0227398324d253ad4f55090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bda7b359c0f6783a84530d2ebfe6af91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430f5bf7b45dfea05d910c9f2f7e876992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad17b9ab0c7c8c587ff8b10a76619d093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81101908600dbe4bd3a6627ba26f57994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a08bc83d14c284f5f0962bc544f6ff95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12283a4df73a760ed9133edb6ba314e296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aab788765622bba4ea8abd5a95999e297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235fa80340b7bef3710b3dfc76a6f91e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de96a46a3cbcdd49f7352b34404d4ed299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756d83f07535933ae13c16e6e90712ca100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04c7db74ef078e08dfc72dc1f45c501101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c679442facb743347a61ea65da654f77102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e20b886f13f8d613e94ca64397db8a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb6e44cd1c56c53b5acc4b4830b02f4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc48a9d5e569eb8cdd6c1527dce6820105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22b2dc94469251525f6ec6a570d8479106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48945dd138f2c737dfcc3c8545d9017107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74999b74ecc94d7805e436a5a068571d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672286f74d8eff951714c051df31826f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b5f9f1f102bb2f759ac48620f02ca6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adc532a2be7fe20aa90f083520cb79e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e562ebe5525f96b9cc05e828c7493b99112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf54d306f7ff3e2ba498017bf8d0e5b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634c9ee47bf34c665660e00062bd48f6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0432d221d31962142cec4452dcfb5b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b68fac6b86498205b4cf2b1ef6dabc116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bd2a4eaddd5f35e58e0cbae2a09168117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a092f47e301bb7e09d02b6f057b115fa118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9880e75e800b8061589157de2c8a6a51119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce22b93e82bd4f92d6a1021cdd71ad6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a745af53c242fca2d920b3a3fc8a86121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086bf6349cf7f8c612c7cac72c043bf6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f918bfd64bab7ce2b92243b19207e47a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a694969cec7f4084912740a71aac1def124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7919e1462549b819677f815eca82d5f9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daab3cfece2c472566d5866f7ea0d47126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252a842cc44e1a1903b09fd9003e0e95127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63a49709bf0f8265150fa5af53a4e00128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf14ded2674a9ecc852e4be835cfebd129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b16305cf701b913e386f0272380e11130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849064a91e290b3e718fa82bf05d8062131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef34e90d78a4050548e45d273db9b65132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf6313db88f3cba472372ea198b8854133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ed5ddeb5c1245f22daa510e3170454134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bde9ebdc4d27c204865a0e85d4d18a4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63b1eea50ab42a95e789feabcca9440136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328ce0d813fe646b44466412d94763f6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a355a0d0930ca0dad2f1e6a7413ea6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e9b1ba8a00e72eba2dd5e59630e8ec139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0358d7d6a3c1a2b4f143e383c7f94437140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4697d5a8b1057a8e532c13653eae513c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0131692c779679d0d6234972fededc142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa5b6f0c4d84d39483267599cf3d579143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f5f197fae234b03af9d8ef0e971d71144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652d49329e042f443be3bac6021ddf1e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30014d5f61b931de38ed04b02a5b0acb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02977d79a4cabd7f268f84fa2909c558147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f609774bf06df9404dc472855b1a3e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34c91e5c64b042b1027f0332224e06f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6f1ee37d96039143124a4bd151681a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01da30acb1fa71fa42dd00635514717151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a259e0fdbd824795d9adf5aa735c14cc152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36de3d3069f37ca4ae5104e8a90c6d3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f53cab3a310d238f80da1264ee9063154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224ac7a55f39504ec90c8f67f4069f22155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbba30d93499224ed2e13cb8bccdbad156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a076c83e242d32aff82a4b75141c892d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2d46e7970f89bc8f2f0223e0b9f262158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baa2a00817106f117efb10a9ca27870159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dd5f05e0db9c39fca50fd47af01b30160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66519699f0bb5bdf21a5623c45acbe73161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a456d4ee806fcb848b519c62848b7335162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813e8409548e85fd2b05c62c124675ec163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e4f9d96e2b8243aad94be8e309745c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a2a142f5460f392e79872e2b942851165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191e39e56b0a40227369e3a786446484166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e745c58a486dfafc81619bf62b293282167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b020c6027ca038820efb76070589e244168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88a237ba1579fa5cd6d44dcf4fe072e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43adae1c29e0c1de2b5e32470df9f4d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfcfb9875ab709996d4e92e37632a52171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2be998c13547b8839cb5b660f37b6b1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4baa992324e8a0cbc1b5ccbd12662cd173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0e62a50b9022c01cf4c01d527fc20c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a151108d3bc6f8a651ebf12f45a937ae175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e979d32dc837f77ee49231857cb40509176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e4ca6ee6a578d0848a8be33325c13f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488a3b11f4713187ed5a52a84e2a74dc178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87711b967b003a42d0b1e8d9f19fe780179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4191e358c8be00c575fca76994dfae180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdf064c95d2036a4bbe84dff2727c35181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8fb2796c50a34590e94e6415a01e0b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5740c07f0f96e8202dbd0841ee984b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb6fe6c41280714fb03b450399644a6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f328e8865d84364d3e76051e6e74c0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a025238946d23b8a862e527031d283186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b847a7242885af0d626fe1e20a5e9237187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73ba71b915d735d282115c9bd786028188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc88f94810bf43edb28648b6c7c4905f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a43694a087d916d5286f835b24981b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4675a6a134dfbe2a41b3be660bcd26191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9438a8414029bb034c821acd7c009f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719e6e4b9259a4efe8861b6a4572c133193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a4b01850ac10338335a2bb103ad1a7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1977b5c5b2836c9e726505cb1e1415195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1eb2f26c4ffb8c031eeebd323c8313196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5e37254e82588d14a816a04db21221197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3384725abeddaac317c553ae7073e244198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3c004f68320d0cd60dc6ab27bc1100199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d610152a3454259974c322b548c576200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d5ab05f5392c3ef9951ff84bb4f5ae201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782ceea99c085929cc809456f8d569e0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef8c6673293ed6dc0c003c1e2f1376a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec3fffb5e3974fa3786d833b7fed6ed204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983df1a6e688b170963e4565d02701c5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecabad555d56106412b0709075b63f37206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b924de4c2b12c0fed89957232c8ea3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537380ba66fe3031ed7ea458d3d80181208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea5a9b2bf5b81ad4cb1bedd75ab4292209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7945e7ffba87293434c9165c4cf35b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752743cf00fbbbf32ab89eb7360ae158211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e89d91ea4cb5e576eeab642a4e36056212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2fa41753d3c9492b3effc366c8dc25213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c39806b2add86f53b8108fae374ca3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43015617beab93cdcf208f11d0e94d4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96982f58de5e2b5fc900ddd8fb2c3e12216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3bed9eecd4bf445d3909150a8706a7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44e6487052d4b676839c26f01e8a8e8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b28e93728093001008c8c3c8735f13e219.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>