--- v0 (2026-09-23)
+++ v1 (2026-09-23)
@@ -826,51 +826,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7c0679a344bfcb2d39309ee24292021.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a6faf24994a2a928b4ce1bf8062c9e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0568e96c50a324c9dfb9020b65ec19dc3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2de3cda829c90a24887585f145beaa04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be6ce54c0296de5acf17711d750b20a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cf42693d4cdf1cfa536545aef0e5416.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e175560cdfd87ebaafb0b10afbdc637.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15019ad4da877db25ffd4280b419c4408.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a831c267a3b34d4dea205c4e4df9bc159.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ae2a2dc9cce95d797198801ab6708f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2441d80fd994f5c718f10c09588c1bd11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2d803afae84047e605530ce864140412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe16d82c148877804966efc1f1c7844813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fdca33f0a81efef4e406426bd4c1f114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5cdd40412f2c3c8a33cd6bbfd2d4f415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e59bae55355d1cee4e0cac8b1e7a1e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52200b695dac7681cc00eda89b714fba17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f16d0e02c30ecb02e2d5dadbb27daa018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49505aa576ea789e15a0a680b23e361719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c42bc423caa6505bdafe49573c6826620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9001638578bd30c39509e70d687fb80d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46519eb22c3ebff16bffa118516a5d7a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fbae2cea91848c6266b67a975193b723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee766026fc27533f55eeabaeaed56e324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359fadd38bc556ccc97f611cd4fc140425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8b9ba1b005348f50f4a97b0475eb9c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09759aba9a794ed636cf8ee0776c47a027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769157ed59264161287b52f45947d2a628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74898003e395fea067ceba163acd20f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350306ea37b1e5e2f976a5a57ce5bae830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693537bb934f444017656ad4ef150d4331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7be7a7507d51bb4f3db7f1ef8ba76232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ea16db8490fcfa058992be8bcf4a9533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54029767d7b9a7437a71e55acf86f9e934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7035bc74df253a53363b82384d5648d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ee6acf8cc7c10e5268d39d1ff432c136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ffa79a57f3128fa82141b161bfae5e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc994691c6bfa593f1edffe0bf6abbb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3ec15705bac235a86619e4510f0bf139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfbac0bfc36771e7e8bb9808dd9ef1440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5329610d02a69ba9d49029a97add5341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be283f9231b3a191d119f19716d3b0b142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa0e858efb8c38df44faf34490f2a0e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac28307db8b6a47d545c3dedf29f47b844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b382484aef59a04cf917131f119ea5b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b2991b38ef28f436a18d874cffedfd46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfa8f84d05d370c60a83924b31394a147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097973cebc4b17f906599de60866edc048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ff2283b688d75b1cd0187436574dc349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cab1d9d936564eb800e0a6a2768de550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736ca6110a6af40568e1bd012fcd3cab51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e801dc73ec3e276b65f4d01a7e5d273452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292443eda0c26fcc2dee4081bb396f2553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd2c4ee4eb1bc2498b217975a0588d654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77db298e19d033ab51c9148afc4d07ac55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1d9b908a5202866dca24819762c66f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4d97e290c7ed6357e621489c31ee9657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c684a97732cd8cbc35446ce4e3146758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4692edf02c8284424f276f5fd66841a959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abff0767988569d2f22a5e1309baee060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8404b3d784fb037c629a8c3ec52dcfdf61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f98c95cf54bdad0ecce8ddd1cd8d67462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe37c2000e593d3609a8a9b08a652fe863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f9acd175c81f7de336faf8297751c164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23c5d62bb2436f22a0933fed973dd4565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f778e0b4c2a90f334e58ad9bbcb5e35566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9aadcdb27ce012dd0668cb92ca9b06d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26da6bc51c4033ddb1d20dfe1bdcca868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27752ad0f731a2c1c129613c72c722fd69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcb1b93bbfff308b99538f6b659b67770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcadd6ab8a86f0fe2d75cfa76c36bc4371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdbb5071146677029784fbb94bdd08572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d99d18c8c69568c1536b9bdd21d2b8273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8d4ef5903e95725030a71854f9f2bb74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052561f1e80d4f860b1f90e10b966e7175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85aef43afd82a23d52d8155a662802d076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcf6fcabdc49aa7ebf5fce8a2ed6f2677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49284cdb29f462a27380acf73ef148278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf7a3c8fa7c6ed7ed9d79924add6e3b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8003c1f63fc372f126f09d4b5447439480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22be0cee66c748b1a0b707f2f79ddf481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1a31aa573879b481416e76c659a0d482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1c6b986aae312753c5b257987d007e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60d2ea0888e83bbf586e49b0297144184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf35416723db78598d29a199e87cc8685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb92f6d19ca142e42cae90f6c9dec1a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a95ff93ef45b1baa7ec25c9d72319a887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5da629a5332e66b4c50c47dd5c057bc88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cf1bf25125a85198fa993dc8e1f0ab89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a63eb744840bc25ec7f88f2346451bd90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e3dcf3e8370825e4687a76e9b87d4a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97a4abfabe4ed43de425b7179b3e93992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8779a59d868f1fd60f8b4a678ccfefcb93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9eab69b9d837e9795a52e80b61acbe94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e2770d408aa214ff4f54107da576d395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920429b7d36c0f970d8e656a78024ca296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d418bb48fe2d1e7203ec5440b8f20c097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21ffc5c03ee14b171b890aad295992298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b94abbdabf88b6c1c16290908b6df6199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89db7608705f0173f7296d6d3e977ac100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91573a3b364d760aa8fde8f038010a8d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f862870bdaaa421c80e77740a5622f3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042dab3bca4567459a3a72b031dec01f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ff7c81bc54d902f10c7b389f72badd104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820c99885a89687e658b7a4ac6d544e6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d171bf8e67a60e42ab78203f9c558bf8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762c706e5673fc65a63df42e2026d8a1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51b853e42ee6e81cd78c7f0f87e59f5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d43c242ea8cdf86583feacde32e1740109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f27f23152ddb5e8b85836d08f8bad91110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5adfcce4bcd5dad65393a46faea451111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5615701e72172f9932d78354f1454378112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dc220dae51ac6a885487f748e3eedb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be538b8fe1e434d60749e09cfa9ed1c2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09433be17aa3061e09bb01c9b713c07115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e679563ae959a3bcc9d752946728c8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7296bb37073a164d3f7989b6a3eccc117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303fdc55afa6c9ff1a2f6db1085a5e0e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4873853570347f29d25346ba82be6e2b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135800faa43ddd94129d5f950855c18e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc53d8398569e1201bcc68333707d5d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7c5a8224c7c3776496d8b8602d3efa122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb444ca586f364efa6e765a36cc0f2a0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfd1b737f98065935cfc59c456dfff8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7ca744ccfb7dbea4d3e4a494019e67125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9427e4bcede24e8f61d884637d021a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8a8f3a0defd1c40b966ac0348bd619127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb18bf8507f431348dfa511d11f1c44c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301abe54f4f41563dc0b2baf993c0eea129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f9b140246394e1ac49b46af5ed5740130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053b594d5d6f37a84f4a11741f6b11ff131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83eb42053b259ebfc7f0fa1773db5e7c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da63de9f8c89744a0dfaa6817b998e0b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd0ac2cf80361ba9851c10f5a70b9ff134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac9c19abc46a27696fc212ca75f1dae135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278478730dcbed6ada70aa73af94c472136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4dca1dfc20c5086966a4a1762d7657137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0a52d864d8d94b2a9496c2cd54752e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367b84aa7c89640c901cdeab0df72d86139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d76daaab0ca35064a0be6b457beb2f4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd110e34dc984c0954cdde39b02a592141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a70937140696c76884603e6d0a0dbe142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873833496f3cabc9fb2f3cb44eae2f59143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5540df12ffe77b584bff780d590b1ae0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ea1d53ed53380fc0a26e0222bbc1af145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40eb09b8f5fc9be941baddba101a3cf8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5a4f015c672d5a7bc660465d01f135147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c528b48bf36cc0a4f097a002d3501d6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebe45f55019fe65a0e22568c0a2d901149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ff45f841d7a4642a5665baff20d2a0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a958784e00e6ba4272ed95bd29bdaab6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeacdd900ff46dc1ff4d1ee48e466ad0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d5b91c95c044a1664bd72002203232153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3598d57c4189f782f3cfb626acf8cdd8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9ae0f84a58e7f277b7547ed6295798155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caf68955752f0d2c274d8b0bc17492d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088d5565f4bb874efda06d66403e8799157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a4c1f2c54d07c5f3a063196f50a8d9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd502b6d3061f007c6e7ba7790dca290159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f386991913ceb04d5b6a29598eed16160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda9921466750a7f19b4b675b09e2091161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e7ac53328c49840d31d41d7f841d18162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e63b35315519977725736ec7d09d28c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ca8641be17f1d72159eeaaebf4b8d6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa9e9745eb5f7d88a346819e5ae2d39165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453bd76891abe261c8a07bddda37ec14166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfe3e522dd07940a9f8a87a995f23a4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7190bbca3a42997e362cb3ba3fa89e49168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48a6444d8fee018a28fff1cb8635fe7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b48b39284d0a24c0b58b10b04690860170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68702fa0335342e9852bdf1637bfe581171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c76dcbb453ae05b8fde6852e3f8999172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886e67ef7f7ead62dc7f38f861d8e0cc173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd195a06ac6781cd6187da53a7975fc174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85095780e822e6d6d3582a558aa7b85175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ddf7ca9df094f68d3b379b5e49b5b3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377727e5fec8ba4d49c6f7cad7778d4c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e60bba754cc28c96a4e5ea51a51014178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e627b339cd981a7283958707169238179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70fa0446edf767607ad439eda222017180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64db0c5dff2e8ffbb45ae80ac6048eb181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd3a14a189723a6cf631da5a7a195c0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1e74fe238e7da39545b5f878a53983183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06506b22a463d00e3b8c30c33b6efa2c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc0539818e76758ea109a1da9d1f12b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f17f1a08ec7ae4104abcc34044e506186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86aa5797c5fc33bcd8d86fe9fc186fbc187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038dc3fb9c182d12d2274503c1a3cf1b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26922313b764a5a4a2f1512b84f9ef2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011f308cdb09b30059c261b84f7b3bd1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937c6926055ceea4d8c4d39e83d037fd191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56af98fdff1dec70512522dac344088192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5905e7019272889d5f113eacc6430163193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a26dd98911b585658d0c44a0fc60ed194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ea476813398c92e337c37cf896105f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeac2ec46184ffb155066da5f3bbe1bf196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380159aced9cd6218c233af561ba60f8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd95dd92a77d24abd0b6dad8fab8606198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f0a976e471b5ca1f607a4eee07dfd8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6428a345236491c2c6f1b97a62419ec9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731650b158920e41e33e702241ec7bdb201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b127357a4533ebaf5137cccb73e5c9d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea17fc6fada0b1832cf72c2dd66d44f0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825ed242cb792d0e41ba624618057e6e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e5976f765ec71aa7ef906dd8c5f53a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e2b2fb57524765177377e2e186cebc206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f447a30653b5c76fabdca1925db2ad207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef279d5f58d84e9a14b34d4a6e2b40c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ba0d52528c890e1542914998d267d3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5aa99bfa7801a502cbbc599072e942210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90077019c631b1a8309dcd084977ff27211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86e60d6dc2e50b8b0b13f698554b310212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd43b406b2f7c6e18fbed1c369672448213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdba86562b073d378da433e6a9bc01a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9a104b0ac23ad0df0e232b3b9e2436215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fd4ddababb6fe22ed5ed9dec930433216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1012fcd365307798df8b821b8553ac217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3ff4d725346fb5b777a3afce27cbf2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468fd8038b514488881ed351fd85c932219.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb66be4ea6ca4ec5785e4c501375e4581.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3b5a08be4e6bb192972aaa2361ddcd2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2222be16f7e079f25702fcc38e0f0d143.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12de9d5b5f61ad85f64d3359289e149c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d0fec3f141b4723c24abf2212105cb5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2687c4cc495de7fcb2def9ad961b044a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af40ddb2d61c9e6b757f0fa955b68c847.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729c3ef403d3300c2b037579ba9118088.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704ee6eb62e44900998d0b7abc9731019.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff104d3ad533c027d4324b948a3daf0010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7684813e5a40d4e6899d3382a75ecdf711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1467a90f929b17024a575b75b2cc56512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a980c179a8c58a8221259539279ea31d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8051ee39a61fa57b3298c0cda21d97aa14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6d0acb3d78822015181db7959ada6415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b1027f3a88c0393074ccdb9b14496116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee3ae3b0f24e9ba8c4b1c319f2bff6e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddebc3ccc3bcd30e57022170ba01caf18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ac9b966ddcae631dbdc14c4ea9a73319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148695d8dfa2f15f9933f3a4e752efee20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08424e08c3c7cd2e11c335f8ae592af21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac79b10d4381206fa9ac76ea099c0b822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2788f77cd5ecb6727891ed02ca78face23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae5c6f6600e4e6adc54640d4bf9cf6524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcf6ba50352288a7111db4b6dfe0a8625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdd8c6c409eeebf8cac793ada15cc3c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e5175637a94b5da2831b3de671895a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267434645bb154093f35541ba604ea8028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5516c9f8da1de213b4583fffacc982ad29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f92f8d71df284b6f68ba7f6467488530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d15f3bee6a816f82563473993993c531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce333ea296257f86f47b4941c73263f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a948e23980ceb7dc77e1cc8d1a01210033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fdb78d9edac0b17f1b0018e4c8bc7834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c08c3a50c2bac1182f984f9475fffbe35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299eb68a81394ef4314513d19a810a9136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa27a87475520edf0870487535b900ab37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d90f9d37962ad940075f4bd82ccad738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3425cb73653571bf17dc72bffb80557f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2655b969debbd090f5fc2ecd0efa0440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cecfbd3a5be062478c46e3fcd38914c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022f56676087b152fa26ade245ab98a542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0300f3cff1f7b9a03bdb21db0af1004643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a17b512589e664c444f510e092ad5c444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397cfecc0eff5cc275eacc1b943dc2f445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01874aafba16b366ae761b86b73d98b046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988f9a07ff8c20b1b60bb2a2b8dc156f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdaa2322064b0483506c5977b959fe148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d5a80c30d4ba13dee01417377a21b149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208f83fda1d15af0b45409cbc9d2fb8350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c776504e39cba80c807880732cce4151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1a3b5a129440cbf0676810cb41036a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f110ad731965acf89c28b22408afb1ef53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d619b6466d7f8d99b7c23130f3dad3754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1a784fb9ea5f9ea44f6124e391a25155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f513acea0f8a29402cc30f14a13b3856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0df63721c4cf4a0fe4f8085d470e5e257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5970e6673a2f25948f75931300126e0258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6ae96fce630beedd2f226a76ce913d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4933286b0a7e2dcb2f462ac8901ea27c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe3dfaee053e17b1c3f567bee63bfdd61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64cef4992d0b21762d39ed7eee57eb062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93096df64b8799208c2c16ebbe6c725e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0851b544cc8cc9957173c3ade2cd2c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa5ab2694ef96ad7985bd067cd2208d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f6a4cce136440c3e735ce23feff9ab66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a29690ff58a96fd813034fc30aa22f167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da59d41eb9dba99df44503ea23fd7f468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abe0b1179cbf45899b1223d323e694069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a61b96daaf2d12c4037d7e65c7dded70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406fb9c7d79c6d9a3bf945bed3e52ca871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b666cc393440b5ce9c868e472bef6172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921cae66067d34ce6f532f87afed001573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7a5314ee1836ef8c08835160ead2ff74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d1e5845155cec370632a56be5f79e475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83204a217f528d18bb9c92551af8d1676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7faec2f03083bf03c8dd27936be41dd77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82854981cd0aecdcd7b00a9c72adbaea78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dce78c680b0b2e6576bfc80700300079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b174220054654fcc5c1237e2c90268480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d917737b2fbb1a4cd98f9e063ab793bd81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a2fd476502fa72aa83c3b629e32e8482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7035d97e8c5284f30213c43785d659883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a77a0db0e6c9c2a334f6b8e5beccff84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d9350716c7be27bd911bbe0769befa85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b4915977ed53a663644ba8b053912086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65db23c409b6aa1045ef503239b7207a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd3f7d6371519cbc5fc35b297a7b33a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3929aab0f1902522de58b109bbb6b33a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9f8eaf6632ad240387f2c7fc56fa5a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db6be150eabce87d691b08cb252e45991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507314e8f61950fcab4689deff64abeb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852fe01cef55787b68cb3684172d745693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696989d538b1f0d6457d444aef84796e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682665b3d006b1896671186ca5aca02695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4ddd598bf7770f648e69f0483d25ea96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f7f7c864d313a8746603586d7da83b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9d34bb933e77b342b1a3d78aebec1798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da978a99d36db9832d6e170e28a79a1f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b2baedb69af2025fb93c94b1582837100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e82e2e744d4ba148954dd66b4107049101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2279bdb9a0d007559162a0e5bb07d94102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90cc94fd509943e15750bdd75a86533103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678419a0394724ed051af1161d02554c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f333840caf6b1d9514a2a9a6e6757262105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b05d3aa7a1100f544d50dbf77b2e4e1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e2317877eede725151170beb3dde7a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4e09e5be254a0093386d7df3ae2419108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad77570d21475b24c6d9598cba19e7e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0b8af4dc8fdbaae5c3d6eb4136537b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1aa61ef504a0b500734f2ead98bc04111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac90abd4d75b66e9a4d414b5acc503a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0494abf6eabef6eb49d7608ce6bfb2cc113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e906b61dbabe597941030026b8af76114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b9660a5390c55fd9d52eeb18ceef10115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee9b0cba102105d8dd6cd768b175034116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a752b74d8ed2d26799aca2080340cb117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33aac44487bf7600bf8c5c61a107b35d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f625f8d7d2d571e6318d9ff5d55dd9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673606ad034884eab7c4f93270050386120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d6073fceb32caf03debc31f07a31e2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788e366747bf5ea3b732f17b2061078b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d667a34a7922dbfc02a297729577d70123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ca7c61748bb9a7366d42cbd62abd89124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588ff3a2075cb4ae31679093bf73b961125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908f7cf061494a7d0c1c3df8289032bd126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f6f3ad46cb4ae9a07db280cf1846b0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c52949c8933c9e6f6ecc15ca6f63f75128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3b0f516f09f9bbf00f983dc54c98a1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97a63049bfe2de811ec4aa4980e90cf130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af57e1a579b73fb76c7c3ce7fcdfe9ce131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5095a159f716348df767ad4731771a07132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd5df2bc36430d3ccc9a13339f7ed6e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0df7b7ad999efea031fa0468385c69e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47027f31a746405f8b45b4209ce472cd135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5a24e12816d437dc2b0596200322d5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c164ddf6779c51d7b557148fe49c5d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b3c03dddb21e262a4c1ef6260cd2c3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fd8c3b2bb1d2c30f04d6c7c2ccf1d1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed2222219db36abc6e629d3a6b08048140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c63e37c51e04844d84e147782fbb26141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9edd1ce07a034b9f1f489ee98237d0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769acc21c16f1bc8f153b1e29847468d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d10838487d12680ce7c44c7fbdbc20144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4302e4b156292644805122705d80b0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3151c2685274de9802e2d8cf98e7195146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dbfd7d348dc806dbf22cb117e197f9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c540d4b286317b2ff9c813ebf34576a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab86a33ed2b665a87b82b95ef8cbbb6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8ee57594f2139a6f70d7a9ea6b4240150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc79d98f30f904e7b617312dab6d10f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaafb9dc46a9185c83938512a549b0a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835e5853c64897ee22d1dc10082eab3e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc733601d88d2b5161585b720f410c5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a634107510fd28d1f0c0031151a743155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52be44f0f4988f0dc42794fc21078064156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ddd6622a57c9366b311e5ba24c9345157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c40e1a9ab1b33453f629bd6daf27094158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a3918f416a54ba0043974e25f70991159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dfbf396d514633c5491abc39a2abd4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da33b5916cc51df6e505374225cc9a3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fd899a9ff0af13c53512e72142c70a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f83307eb3b7fd0eb44e642c607281ee163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a332a6b0bebf567101c8f93438794f5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ebbaa0feb94e25a9dc794a27f69704165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3aba8f87b19a2cedca7cefe78532b2c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857871d354a30ae044ff3711ace846cc167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b59feda7e1ba5ae3e60fe6939670ad168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b573dbc34a61915aec73c489be948ec6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252895092eb462c1dc3ce01c683ac621170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93773645ca4971a076e930e1c7aa924171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d041a4c8fea4f204163edda98e47976172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064e53f0d3e1ba9002223251436dc3d9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c59d0460733eb0059ea213e076cc000174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f790c4042b4ac90850f7eb4f71b7ee175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a657d9309b6332f3040678ad35e87ebb176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8835178075a8bfe26450140faf284bad177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09f35a21c09ef27c313c7e4782ab3a6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4496843fc865548a60fc703bdf51c00b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd9dc9ccc99e1ca906cd0447a87188a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ece29a927c1ff1bf67f1a2a1c51927181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0d95828277c0a8c331d150e99cb8c4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f8b5a7825ba1ef2a43437f7c16aec0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5b5fb7c6cca0cd1ca7658d6e22e3eb184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054b8fccb14bd8be0db30463ae598ded185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38752d2ffb125e5fa62c45a27ca310d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9265afd8d17bda44d9d6c1479e45cad187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78832e0b6a968c4aa10ef4dda11deade188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d95061195136c806204669316918d1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3bc88be5fd35650a97cf11c5684878190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a9127ad978bf02246362d54c0234e5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee81211addc0e685a7c21f30b60bd25192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2204c913f495f999386fb2bbfd069349193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40aafa761488429d8ee83a8e2567aed194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba4a5a6c6c2a391dd4c45c163ba1631195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53fa2ee359e2083923e6fe6ec3b731a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58213724ddd652c679c6a74c628432ee197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c08849f2b933f26786863e23f85c56198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ffa6d2a3794c873b955cedb8c078dd199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436b61509e76ed9ef9b21e7fdc6a9732200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418f31b60b822106b2591520f51d280c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbd0a8c318e1fd6af5e494f030cee73202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9703beb5286d6f43cf7584a1470d729203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ec65805facb489cb430dcd8cea44c8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30bf167616236ac4c66b422e6420925205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b55a72d6be3938ee7daf6f8b2a1bbb6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3eba15b2dd3fb1bd2675f9aadeb7ba207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05acc42e17e0856e328821f663de775208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc63306e39b245fea055cd59bfb2d91209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e1309bb1c2dbdcdbc2168c329dae09210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18007fcb08a367fb4765ace2e2f5b737211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5801347fd2ffb64e5f5dd304f46da4e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cde4fdfff81af0cb2b27846dd43ee1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a91bb891e87ce2bc5be24f58bd21df7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6605c853fd40af048fbeffbd69c2fa6a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6078e1e1257840211772c8448be609216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe6d1c06ad7bd1d9ba1f1d2084e3db6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298a6697f2b65813c9fdb11b1e895b19218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b8a1a2b4a3ac6882c38afdb0f6ca73219.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>