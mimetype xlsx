--- v0 (2026-09-25)
+++ v1 (2026-09-25)
@@ -826,51 +826,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fde3bdf60527db47056ba31207fadef1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f3f1b8e9e31c7b2007708990c976e82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496bee79ee556e7540c9312f6a011b1e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7aa43e2725891c79ced7bb70a359314.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d53472d4d7865859bc3823684aa8145.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d5c8dfc476d98bf1754a282ee2779e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2425d6d1ca864f1b1c469a1dee81c5717.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3c7cbb77c812992941f9cb52ff80958.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4232065564c8d88253a44492404330b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35111e6eff1f90bbaf07945fed82673810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08241e16a13109186697b4ff79f2f31111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92206a839e79519af14d9ae7d6c1399b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fb547690c7bc305076ee5211791b4b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d6687cd75e39dffd0d222cc1bf266e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27d337fd47c41960d01e4ef9858082515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d201174534449b49cb23f77c1cead7d716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b61bb232a632ecdb92ba4b31fa9c1d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36009e8482231b9b4d13f67081a364d618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a12f4dbb9a21c43a6ca9eec1adb82519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00737342aa28fda2e7b2743b68c94de820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b50a141b0e1fa2ab9cc2d22bb3a89a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54338d39f23ddb629c8342393e49dec722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180ee8f44263e551977beb86373f8c1f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd1ce3565f0c54aa8f7e4c768c6d80c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af076b6ce0619c34a630ae1a6ab5d9c425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ee3573c69b22749c9c898916daf85426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136dcb1420b32802e34987182b7d6e5a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d089e201f38288f3422c4343fd02496228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfe0c6f4ba27d6a5aea21769ced43d329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b951b465608327f304f1f81624c008a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d62383638a4a8b21654302c3af18f731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a147816bbbc263d978521e259207f1e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a770bf61df734dd9ee772d6b1587141f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8412ca8ca9f32d6172b0425dd131272234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f666056278ba38d8856c03fc73762135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ba2cd8a6831d24893a61d1d722d70f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d81ff5719a962086348b1ee1b3a44237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c197d6a9b13eefef225795636ede5e6f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88313e121ac1f64cb6f72a6e0121c3739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f77be1f7be7aa5d84d431e6d93d6e240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a01525a4f2bb7225739f6fc9ba2042441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df87e0169519985e67c154215513633e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a1fb8aeef87078b3639ea4c6ae4aee43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4477e1e3eabee4f5cd3eadea3bf020a544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70042389c533a159de1400797952d90945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec2ae5f2b9e2404e82c3a8506e9d26d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfac7c96e61a377eac2437521abfa3747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf74e1913747b4a843b9570c14761d7448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e800ff43c798963df7f41493daee01e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4233904792701c2a670c854051b3ad7850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55c6c60c736aeeb14d2e6c7966c4e6851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f712af3f94e1e4d0b547dd261b7efeb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36215fcb520ec48c2a8998aff483904453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb667c0376920d4c22b9c6d6268690d554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7ff63790e704ca0e2bfd732a07bb0d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4735ebbffd955d05d23e6ec29092bbb556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5821e6c2e2a0950f5a78fa091d49ba6d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08c54e27263d93cf85217305c9150d058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4165979e552aa5b96f39bcc35a302d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff49c58494ce63be13880050bdb2a2f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d9829387f7567076479cf44db3586061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd94c2ec5a898a586df8e76523f47ebb62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfddb5f98d95a8fe9aca5d4129a142e763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d9bc15e265295303115437f1f7e39b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421b11775608c48e68024f30a3464c0465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86235b6a2b11bf0777b810a0a46e07e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8015a10a20d14110f7c469810c081ea867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6196d8e3cbbea1447396b6943fa9e02468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21389ac574175c89f759800e9967378b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525d31e76a610cda9e16c4cf96a5543670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342d11f48b2f60094ac39d98b77a46fb71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac25efa0cf186e0b14a42736967e8c5b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e3274070f0edc2ba52ffc4180fc74f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995995631def90d258f5c5f9c50eb4fa74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a259ae74f9b3a3354295b1bcccacc3b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957f006086ab2bb22f80084839d1a7cd76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb02727ac0b3ab0c21f31f7236b2a84477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2a99897ce908f416df949b84741bf478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ea9e8b56c810cecf9be195d405b5cb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200210262ae4c3b0b085ccdb2f62a31880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a74656bbc9a7f0c1273bbe62a2a3ea281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6952515c3843d8e83df69b12238ccddc82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff920cc61a927405923f62b239d73f983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce595c130e2a139f5d1d5a0a0f9decc684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60cbabacc99b1bac40905babdc7566885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79dfa5081e12be74094e91cb9276e6086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e86b8ddba88ea0aead02e00220a680c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e1a048c077356666a392091776362e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449e952eccc5a42c87c454c5f7dd415589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70f1a2cc3442e8402679f1c1a638e8a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e47a7075fa41635dee8cdf6d192a60b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93305868f6fb26ba4f54a9ec8b1570ea92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e327d233c9b32c2bda660ee6deb766993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0fc7ad73521fc83be68e887499e0b294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7143ce320664814fb330ead0760b857395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78905ba2b8df97db05ad2bdc8928cf3696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcb879105964b3bf4ff80f5167b355997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cbc12b9764b7ad510825999691f84198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e54af2143eb5721a13a0dc7c1680aa99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7ada9ecf68fc1158347f918e949863100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a6f2d907c67f5e2729e3cdd18b528f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d998411ed1b53ffe28ecabb89ca3b264102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed67edf1e1399a1bd23dccb31de5c3b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7682315cd9512d7abd2d17122995d0fa104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143934d2daba5c6ccfbc0878fe52fa79105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02216461262acc025395ab4140f85730106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fca66917b7c452c64643fcfe846128107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a43b4819185fe6aebed42367a26fc75108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b79389a4cf100bff1a3d0a840c27f7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41666dd30faf718a6b5548a40f182deb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a0b9d8d7de8aa17d7b7d9db47fb830111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190f56210293e92a8fac0a56668260f6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910a57a08752516b2dd59b7533f079ee113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fd259936fc7b798cff9f3e4d342cde114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc0065afaaa9dbbfb8ca234c4142e59115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae523b9dad8b01c93c0322078dc492f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a2ff62fd1f78e3916ba02de1df7a86117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd7e59afa6a01fe173bc57c18ba0a2d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd9e003fd10355c7797e425225b07e5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4815d50ff85c7ea8602576c36c8094d7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562648c1d4689d013b7d332b5f17866d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc7db5a2734943f12e04bcbc23ab386122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de81f813204ed6b1bc48b086824eba6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e970a30a9938bfcd5ce82d4103153a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4248df2c66b8f3f76c2268363ee1f3cc125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97c00236cd779fe8b06aaf035b66a31126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e241151ed93350d05bb8b019c7c8d3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f04648fa31f9bb701bae93cac0fa163128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3d0a63fb2d3a199d52a1376f9ee38e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883ff1fb89e2d46a99b86f254f5a1e96130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abd9f39c7cc0d2a6676d3546e08fd32131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9559022a56b25b71dec796b1f34cb5dd132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f885baf4736881cb47eb88690bc76f4c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ba34601693cbe6dc0c4c0e46085b2c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6546d02b1d6346c67f791ccdf2ccad7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5def42aae6a63d89dc9ec8c660cbd19b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c31be6aa76e77478444454cf842322e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34f9721b1601e015c362d126b639786138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20073b6b14019451d30668f41eb4d187139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0c5167a907164acd7fbf052a9f69e1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dcfa3f0d22661ae18dc5d42338dade141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c671dd72fd10ab17735c0c3b8d127671142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaf62779384527f93cb1f1224691798143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c5195dba4f28abaf3386fe9139ad70144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dfcb7056066282726f749be5620029145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643f48139b4880e6fb061bc6a1e4d517146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6851811e2bc10deae7131bb78236e096147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c47c7491778c251136c65139eb31a6a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3945519e1210f9051110c30593e4ea4e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810f293b35cb90860bb1d83729b8f416150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949ab41e16279805ec8d91ddf64a4246151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e388c5efbd76ffb8ff3d6ecaa487e2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104ceeeb083724f5e2c226e9d6d8b4d9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49968ee3e57b679a9cbe2eb3b492b66154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20658f4b4cedb88b789545abf45cbc7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dd0b3244a9552a4dc65ca16cd3ff80156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a49907804d56e106caff9f9625a24c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b829510e5f8f83ae52fd3f5fae1934158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fb5d87123f46a02a4f25749c328151159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d49f8961c7b2c5244152b72edf50f8a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e28617754c32d172dddf50d0c64733161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58f7566f52c2e118a09f6d28129d11c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f79284d251dd41eebbaf1cb00d60d5c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625e1edfbe0a9a663dc9d9fd7ebe3e3a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fd1d2ed13c03466da23dbb46bc50a2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29015debefefa889f5b4bbd8c8bb58da166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e51861ed26b4b8885aae34ad2ca6028167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221519761c549b5895ee277f5e6bea05168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51918f36b06378028d212621a703d63169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab655a1863788b4ad93ba99a764ae18170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88bc72b0f56243c497745e65a12e489171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd91c505d66b5dfa808e1168059e7f9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de4fac237fd1168de49873645273184173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798e5539d0169515e9c7527a61a167b2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb68a491dc9b4e538bb47f3c28b5b0a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7453e087059c96c1ebe50c06187f92176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330215db6a1915b221162cdb1a6a2e1f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84eb80686f1b96623df68057770ebe94178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d94c9b9db91a51971290f3ff1f059cc179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5094cdb194a5e22651e6a084b1b570ed180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a39601da1c9b527f41f346f76027102181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5535c2990ebbf1fd75a87ae5036b64ee182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98c6d83f8588e27b0fca57bcb5a5815183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46687b3c33dcbce30623e19bcdbd7046184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25a79d02c76e9116c3b9fdb7f2a6427185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87efc9aa9e2c318f85f04b0ffad84e3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62974adb22a5a77b5984150cd75415f2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5861e5ae47dd2af62bad926207e83178188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0760c934024fda735cae5a9e8f37a7f4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63d1b741c7f34c64a2f31ec4584f227190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9176cd8b0fc4e00c4f54ddc7837b5251191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38d87ef57984dc0b9e66f4398af49c7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4678b92f760fd9f736a8f9cc4b1aff4e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0208fd10195f0f4a182fe8880daf78194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e375292a41c40221859a295dba53052d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647aaa5b36176ad99a3fe57249109a0d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47487ceaac639fbc9f454b53e849f600197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c048bcd99d734a1272ac9657b8c7020e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9047ea0ad44fc93cd32d3cb400bd8c32199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412c60933d8c8f4c49e833913f5eae08200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44796a6f52df0bc468ba1b8f4307431201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42339213e789423afc43fe2bdadb2a4d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05605fe8e1e27dd1b3a6f1b4cd48be31203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ad8f2c4f7971816a09259704262bbf204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3592ecfe93f22cd37963a10fa2f40a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c679d10a782f9536a0d976bf2eaf9647206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2ee43be65d6bd69ffb32b181da8bc0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966e395714d3a2aac9b7c2e5c8dcfb89208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1905e0f43bede6c9ed9561851ec0635209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d99a4c843dfb34738b0c364ac5c3c89210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530d2104c3ac4ee6ac30c0b17295af4d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857fa0a271e41fd78e2737a03504d387212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c7fd6d79d58ee199ad996429320283213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9f4d92d57e91b601520f7015eb0c10214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cd3f4c7d78368dbda0deb229c49ed0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1a8b33ba31cae3560108bb0b1a9d2c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd002cbf6c8b5844bf88ce43ee6fca6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd9a9667a1dc45bfeb0b56663428f4a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789a17423b7a964346804d753a7a0ba7219.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea6cd3ad3b2c387761e93f49175f4b21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016f35e3191ef888c1b25d7f61c09b052.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790c40859b8c69e7295b881321d5b3273.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6627c3edf793f5c1104b2c3661f5f984.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f5edd065b7ce086e1631aafef4d4185.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c259a38ad7f1807e1158028d689c1c9c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0399f104c5e4ee46bceb337eb63b0f457.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8af31cab78b48a393bd9091a7c9ac428.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d05ba4d6570503984ed98a6c62d94b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7aef82e5e3ef6a04876de9089877f210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362144a3cc005de02258413362a25b7611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6fece2cd912f750d054c9f7be01a8a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13a99b187c9d03c039cc1cc4d45d43d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936a4a7347357d0710513387089d6f9314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372aa51298cf362d99f031311746e61615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3e1ec9bf0ee7de777ab4fcb3f6fc7316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53520294cffadd6abae24a8556cc94b317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856faeae95a0f7fbb2f51ecacafc71b518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c734187754d5a3dde868d1597f8ce87b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ed4aadc007261e329a416428e8377d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688a69f8eb5349d8a1ea6e075f675f5621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ad3dd02d1ead2e8f22f4cc116ab13222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4583a6196fa23dd5c606737b721617ff23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf6ed1125b1c33cc7c1664a5c7ec51124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d813fc8bceadff1dd2a4105e784bb9025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fcc15fed53e94c3fd9685184a71e5326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d02629245f6fba32ae4e955431f49027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95aac2439a85bf47a2cd3fa54818e3c128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b0ee90161db98a139b753c7b4726d429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b82c56ca94c5be3fe9cf10d95471ae130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdc7b4219685975556333d9dbf3b11131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b9dfba3d526d7caa6216091e59bfa832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85255470f39d94f8af12442c1c721ebd33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c09fb0700c362787566715ad23953a934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04f0c36d23c4d643c98f51906f914e335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b641e9a28b13dea4166ad58221868a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15cb5693b65c82791d6a31c1b6ccdb437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55ba9b7be3703abc7a56dcd31524e3838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835712f9b2ef9d08d44ef150d147ab7439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bd00b3ad5590eedf61f1abc2fa772e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dc45f2c3777431ca90961958cd832b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe5b771325670fa3acc2c7147d83b4742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db156f4f46a9c1d43453cf79a4f31a543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a86e7760bd3b8515ec57ee6120622a044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cabbf5e49ee5d5f12b2e9b5ea50fc5845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdda3d9887431a23a74481beb80420046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b20e6e89c418efaa220f8117f1771fe47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faaf1a89f8d0a77526564ddf1bd810c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abd16b97efa4746822451b5c898de0949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1001ab7b6dfbfcdd6a53c6fe28f0b6ce50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71a8dbbd87fb7a5df7b7a825778d7d551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7d65793641ee7a035e1c9c4d96691c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d4967ff09ad71e004c31bbfe8ba7af53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af129209e894f5f34179645f2802150954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7056eebe561208ab7d3bbcc88319df855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b23ac91e164ceafbf91ad6decd98a956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26546a2cfd8f90464959f12f502266d557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4ac43a6829db10cab877f243be704f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e00c6133398ec69c379d2ae6dcb2d8259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a6433661cdd5e043935cd07315b73560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252717c44de595e4dd3f025c3585779461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3351d927764eaa877d15ce46f731310a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1078218e90d0f9362228a909334d9963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee824a3eae12831c37245ae81aa3b7b764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ab5764996693524a3577564af3db0165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d166b428fc3071bcf01b5acaaf9afc0066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2a321a1f34054bfc0c4ede4d6c9dfc67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a9341a3b41a33b6b6cda1ec65edecb68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b755392aa92089ba3f52750ffef252169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f6abda40c162b904e8cb41b0ac37eb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984f54cd5548b18639045c87878ce03871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbec2ddcde7bb33b82758f12038d47172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842a75fa48360fa147c2ff248b3bf62273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8583739302d71b1d4c4982f1c9ef6f6f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0682ba843e970d268b70a63e6de2dae675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a406d87481919419e1f2d6d040192c4476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ebd4d11a3ea430004174c72e60cb3477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9780226352a4fdc48da89557689bab3c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fabcf79bf2a7c4a9d23abafb5491c4579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d5d090645b0b948a0a87eed8667dfd80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb52ca21227420a8b880decfe786dcc81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5ef26ebef5e9c67bb3fea0b376187982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f8f21f6bc9032e0c17628e43f4410d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04e8ae8b30506247a0068e1c690600d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce33c364c508ce8445fa3d5051a4806e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd9f7031c3b27e708a9e2e4b2aa16e986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a87c3a339abca109bed392cf015d5687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cc6884bed4dca36b7d5c73e5b9c44b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31754615bf431048f31532e497ac481589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4e896e7b859ad19342f7fd6f7cbcf190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e6b6e31eb5f00f90e0fd103534fcb391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3ae5b82134b8636b642b095ef517b492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8aaaea2de629ef26ad4c95837880bf393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa4d043e2e5d7e8cdde7aa4da4074e894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a63bf4aaff669f84da2534373bac30f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7645ca572f15849e27b18a934d83b4096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f532e6ce30bd6d71765e3b46a75bb6297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ef0558da22d33cf9cff55ccef60a5998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5b53cd9592e857317ff3f6e60ef8aa99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7971d93f4a6ca247c48c11b9fc1fa756100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a803e72720fdbb657eeae84a5e118a70101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32e8c5a24c9fe327e676946f07adb34102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa46b51e6c3f411cef1ec87ae4f0f0cb103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b04c0fab5a4ca1df96ec743fd45c49104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc840d33902ac2c72778259384b7397105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78ac03e79535e1a6995936ee3e3dbed106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92600be9331d0b6b790bcf82b9595dd107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceed63e52a12a3be6bcf1d5f36f8b728108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668c8b0a4a2fde5c38feeb0f822a9170109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa485f738cd528b7eca7b1ed71e8e924110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d351fc60fa80215708bcb6fe73c2e7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95729fff5611f0cd1a10478e7db8772e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8adce2d75a9c5cee8e000e92e013a06113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a7360b2e144f4675deea3720592a6d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e21938f3ce031c63584090c4cefab1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184ba56deb4654d83d2da63cccf033cd116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4783e8c15932843890171d0ab8021c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283c804b051577504e255fa3dedf2c87118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce7f2a5dd738b65a60d6832c1e2bcff119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8496ab6a72fd2a76a9acdc40819ec6e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23e6c635ebff0c1d5435070afb6eb5b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f54b8d6bea56fd617966c6dc7698a1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f49faaeb9203cf534f34da833ba695c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91d2be17b2c0248f22c36db995c9f94124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c1f49573c9e237bf01117a09baf263125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc652b206518f3356e26e27cdce008c3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9ccf0aac31170510d5c6bdd128a691127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78e5b473a921bfb226e8e3d0b998014128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8929baf9cf9b635ada6d2f7b413b85129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672426659686535ba42b8733f52d8530130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e39b942cf49a85a7dbbedc0d5d3e83b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f079e65024773588a651a4b41175155b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faed8c890544541a0372e870cdc665c6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeeadb993023fd8c6ef39c3ddf49344d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4161d4c761e99bfae763c12fd78d223a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e15292d25cfc4e96ca1653ffa0f807c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f732547b299a5727901fa2eb99d52636137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff5469347b390406df122157411ef84138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8d897e1b4b8467817fefb90aa8c40b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c67c29668b7d04c843cadd545f5d71a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b5aa7b780c34d68569a206fd5cb04c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad8482e50c94220131b349ffdaf3415142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f79c53fb7a594e22381db6db9a2411143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248394e02f43195792cfe198cad41237144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da5702123d800697f0abf505653444b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b1af5f81f6af7106e949389a5c1839146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfeb6cad245ccf81413e13b8c2680833147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2cb6a5575985f6e2d80425851eebe5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a1a4773a5e616efff37095023729d6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e1f55e2cfe488575bd0d702c3253c4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0be11cf88cd32e5cf35f00157f1ce47151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e7c468392feafc20f8cc637d89bdbb152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de17de3ebd685cb9d588f80c17bcbf4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea8572d0bf6a20e9cf2c57ee646aa03154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c37207ecd1a66cc6c0a22874a44684155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f5e0f16b48749b694c27ec4f7baf1d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8686a143478bae118d44fba660db3b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78cb864e68766407931e7ab729c194d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f2d20d5f1e76febaea2a03b293717e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202709e4136a9c835ceee180ceb25e0c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1951edb2be6ef4057f9782c6cefa2d30161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e0e6428375666d8f237dae5ac80b14162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48af3f957d67a93b309794fb58bab27b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35e68728f0132d0e3b36ddc019a6654164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b8a7912a0d23f863b457663ab6a364165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1225b57dd594f450ccbf81d36c37a4ec166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bb88b5060036d35943288cc928876f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11e83108b678ea158a99d50a9c9862e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8a932147673d9acc336f26bfbf3e10169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3976a168bf6a5bde7eb6c96e39953d3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308450c20b82809c70c8f1de0f1f865e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e62994fecddd86c1b36ad287684aee2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4991d772a02f82808fec9dda6fc2a93f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581466a3b424569dfd6d10da137f2cda174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccc636d092038ded9f1f926f9814ebc175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c6a56c940abd947d61712288d7586f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cb71ee968e5430431cf3f8bd4a5393177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba4e80c1381aaab51e7b6d283ac656c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1700227f5b409cd7f5ae0f1ea9392b5d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dcebe8e264cec73c456ac750b67080180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f090b18800baab16d915b5727175b6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa812579b082d61fe7ac6dfd9e74930182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987f72fca76a7b9dc6f327200e0770f7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773a248dc53314bfa7234272b1381dcf184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1781bea516f9adf3dd2e5d47d133c2b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650b04d6a555758951beba76291c8bac186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca619cc0c7470391c69a7e69a6d8fcdb187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e696b930d0c74340785dc9d301ec8e57188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b729b2fe669df0220e146996f36bce60189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e9ae79e4e3dcc4c134b0d1dc475422190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0931c88489056272ecb4a0c43fdeba2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2965b545305366935821963b02bd0c76192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e27c4452225c907d39151617f43c333193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc5c75523fc9a84aa8905dc20d535e0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf65a14e195cb5ae140fee479566125b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2bb964afc354357b3de763a1350a7d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717021a6d770dd950adea9d8f12cfef9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378e851f27726fb9389af16fcb118b25198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc94da8e715fce4f84c920fd91e8930c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db07acfdc97b2750b3d050da917fb5a5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531687da4eb09750d9b5229d433b196c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa26cb757f0d9361311c56f7030da63202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd968af224fa904b37df153af7c5c4bb203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce9fb8b0cf62e4fd41dd049b6892754204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d1cfc7296a38d25453cdfae5ffa240205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7f535a93b15978948b50f5089cedd2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e05fe82f864c117bbc88ab4505d976207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a793c09e6eb6a7fe020b8379e67fbc5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390b8d9ac5c4633fc2d4c8b346f97dda209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89136d1b58f472f1538d08970e388390210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcea4ad480e22581c5062b395309b3d4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620a6ccffba7507c39735ac35b87c843212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d649104f61e134c051b33a55c3ea1a8f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db53a1778608e0f6e301c04a6d6dd67214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a58d478cbd697895fbcc41f1d1ab965215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456f394afb2706d15248779575005202216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd347ea7f29fdf4466b3fa7dee8fbf46217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8b26981e0a35e447d453e104cb3d86218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beae1ea3131358029ab42522933c7307219.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>