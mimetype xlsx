--- v0 (2026-08-21)
+++ v1 (2026-10-12)
@@ -826,51 +826,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdddabe36fa5da992ee8f5c922b9d6e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a5902a29a78b140bc0ead414412f1f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d5a9291c5738140884cf30032c54053.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4afcc7ce6cfe76bc01edd68b9b7247b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2704be2d6fbd2af22f0b2cd15c7544545.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bc401c8f16b5f23780b705123c1a1d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c2f79c36f60ab1ba4878ca4a844b807.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542087d460d6603c46407b98e34d8c358.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee77ab1d4bf8caced09a3bef9152a1ba9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb09285e35b448881fb10f4e4f1678710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8595f2e2c624c29cf0f68d9677fd4d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fac844a9d8d07702ab37420408c09312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3514d8553e0499e351ad7e40212e5f1a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d17071a2c6b4659f534b769cba2e72a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e4f182d3808ba7e141fec9eaa7921d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0766dbcce8eaf11bcc6a32cb8050f216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb073985fbc67a3fafa274277c35c43b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a713127048fadbc73b01fce0d7d66d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7068b4fc47b2a155cd2296fb3eff74119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ed1a11d6dbd38b246ef08bfe2c57fc20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c389035dd925d3eedb73ad045daa013721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d820087302980c393c0d52cd6fa085722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf11431068ee843cdbe2d2dc680cdfc823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5987baab5d85960ad9e3bd1b620e454724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42938d4c25866dac1401025cc68b336b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4a77206117c0e1f3e26dfe1741d98926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c728ecc0829be04c1ac0a33875d0842927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e81f9fa54a8348e658df863f57f06128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc8f699c51d7020586474cd1673d6c129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270948c2b70a6a7072b9a8326d27647d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355c319c14ee97d5afbbb49e6dea981a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df84da9c5d72030209ce2d46a191904932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1686f930d2b43f5732baea9a808e36f633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681d13dd85fbe68c872cc4d94fc3509c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b684f2bbcf4b9d6ec8f102ca9ec8506d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dd16ca272ad9cda9af3f88d23bca3a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea87a391a62106fbf19a264e169749437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff04b478132594cbbb63a9dbcab9dc8b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5813fb66e1020bbe6eab2b726aa4a539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf1a3f7149afdf3a9fbc26e13653fff40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e494af94469bbda1ebb841d34b6d4241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb04197ad233826dc34da89c975047242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e04059f9c37a4b8a0f7f6522e34d94543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0413bb6e7e5e2f87d15add0060d3b10c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f9e6e07fc009a0665e88eb5547e32c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae867cb86b054e384ce968230f8f74146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669c8d3e007fcb249e1efdf1aad4d1da47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c468781a572dd99a754da66ee1a30d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3ce71657a49fde3a2c8b48640faa9149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba7b4dbe110706327e309f3d732c33c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93508bc952e0d4c79440a1c86f6818b951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510a64f43cc972dfb4061a78732ab86f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fd7cb80b258de5a58f27d69ceaed8153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8e0dff15226559faed320a134d99df54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecb26afd53c188e65f9b778d8c5a8ed55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b06dbc75c2126c06ed30c0e977e95e456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf5389d2c9f55362a1b82097bb9bca957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114e36fa7b9c99ba7484f011adfaa9f858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e6108d6e0b714014f22d3c5dde99a759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2425cc859202ff706170154c363b3760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62aad9111f9e139afdfa2dbacdd235f161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee9b5e070ed372ef61894948e0fefc762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dd2d6c55a6ef518a56e5fe7420897263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90aecef0ea6fb390990c968f404c2fc164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf69f5bb43444c7f61f79808526fbbbf65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dba83d82ef3b78a98dad7b6bcb85d8766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef842e6c7e083797acc88967fc5258fe67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedaab15f79106dc8017c45fbf44ead968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fdca53c4ed1148f2449ebf013c0c6e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8193ff3afac9f441c4af909a8220d30670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c164651d151ac2ed767c44edd3925fb771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73847452bc2b1e3c09a4ab1fb9849a3872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef91f13c46c9c82ca02e02fcbf56818273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c364abdc3ceb9ae46d655d8bdf81f474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28b0d39e32be5bed2b00e259897a3de75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c581fb8b0f2215f3c3663f20189c90d476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d49249a52a66a01b824d8c1c32c6bde77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117a9322a0f5a86db0a7854fa426bf2178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409f9408bc4024fbaac6f6b3a39a7a5079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a061a2011ccd40460644533e36ee532080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8901c23abf784ddf18544a19b6b7c681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1a82d678ea168da4e73949936b9a3d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59ebfebb7625994edb0262e0cb51f5d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae001910532168ff7695191afa3fb9c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9d861ae557b5951e1acb0feb72e3e385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfebc7b2c580b0f380eed14a3d7cfd3886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32407618bfe67436e303166a95d2139287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dacccedb4d274fccff8c674d545f21d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dda880722e41736b05737d4de769a4b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14af3d2bc33bf7d131754f7aa3f9a4c790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0baa86f06e1ffc84209aa247e00a7e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b130df37d060885edf37f2034e996e892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d914735b474859de5f0a3cde968994e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975035f937d7d9ff2cdee6a2514d7a2894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f337c598baee089f1d46958cfb246c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa3936e1083ecdd668dd1a38946786d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e7a45fdccf4893372df32348805d3597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a4bb91255507d6479f9f15968203a298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4cb01bb4aa68b9a92f0f5724294c0a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d315094a33d9c889bb328d9a90edee6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5a501c325fdc7e3c221415f1e6f67d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b0a341c357ba869e6cd8ce414eefb9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5647c30e9371aaa2682fe89bb416cb1e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bd278f7f69c3d5d5443779fda953d9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55a0cf613b4d50895d35ce2900a9eaf105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75aa5dd1f535001e33017ac4114277a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63326b34ace50c1da9f861ff9afd4418107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bd2ea0c25a89cd6f404454a6c72344108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37eff9b784917c07ad6ccea98eb88d41109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f99d5b8c6aee6f4254f29ed428fc5f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48298180f58934d3e4f28bad541331ba111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7010a9311be9bcdcda9bff0c4c1412112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f32cb8df7d122aca395d3303dfaf4c9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08af071bd4d72fd9b654c02f15528e47114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829e9468a3f22bcce1ef458ac3405ef0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc86c49d6042a75eb70712e719260f8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5c84af77c577cabca6edc2f61b5ba4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ae5f718967ad5c1140b485b53a6df5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a310f0a205d4cecdb013945e910b95b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c1ccd85572c300e603998c78228c80120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba6c7b2af99c4e9603a3428e54b0078121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1986cfa511ff4b9c6bf00a435cc26949122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d84973a9ff5f0b782d582da0f6d607d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf70c0096562c8d576fadd23652498f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca64d326569ed084a88b148417675cc0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d52e18291ec598aeeed6a32c097898126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79eaee0767e0d8b4cbef2a6e88a3ff8c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04a714ab6e91cf699b4328e4a31abcc128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c195272c72bacea0909c4620af00e81129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a23528326487ab0077275b0f1d3536130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272c66d25c36aa58b402a0162a998c6c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d113d28d4293f488aa463da9241f834f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c08e876f7ba3e631b9b554e736b864133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca23812c86510926c0eef883e25f371134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e682489b9f54c40cd1631a2628931f18135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edb52e2ec71294e741b474ca1befedf136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179318d28a74e7e21a9b5d324d3863b0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dacde064c86fb3b48d1f5c2a5d609b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154cecca07a37ec9627ec8c1b721542f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3c12e195879abb2a73dcc74e599d70140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8bcc5419c125c6c5601f74fb07af88141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb07b80d2b85570a060bf6269db74116142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597c44b38f2799805b543d812e7e0ba9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacbdccfdbb74d01f6e594ca12f48fff144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb7d7eb65cf294d1a74584558ff8778145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba73a96e1c1c6334161440250345146146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed13a07d4b500ad57571943b72cc52b5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb8e6644115b753e5dc7c505e5a6ab8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b8e9c7f3868c251995648fdcd166ca149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18ccb9f3df2407ad3a8dccb50b249dc150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8000c898e01d4f0d61e337f3e380e3e4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba30417c1884fc8732c28466fb9b44c6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb5f2ac660ccfcdeac924a44b188204153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d5cfceab570193b57c12ffb59d3f91154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d85cdd8c51d0849b29fab1fcb41005155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d021e03c31193f436b109b98512c7fc3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea69ee0cdd1ef282826f7d9e6b91b7aa157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f25241938f28dc34f0535573e853749158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df52401599d2cbef743988854e05af65159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdf09a74aa794c677aaa765ec758832160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abee8eb2fd4694b15fbb2fb8515d80a3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1adbdb125d78290185f4d781fd44a6f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111f2c16664f224102f3f1bf9949ef36163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a6cd9aab473f2cdf58128b9d3f2bc8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8fa424be7a0a58898bcce5d7ce24e3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fe46a49d6bc62f6bb237a6c8f7a89c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24affd5a16c14b1334d0444fdbc4720167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40526e9385d8499375d94e63e1f2c32f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d0e1506dc5859c9412b188d733fa8d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59880a0771bafbc4cfcca2a16d14beed170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfb2881cd1d4f7df86c42b919c3f2b3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b32bf0c4f0548e851ff2c2cf2aa107f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f763090468de76836e7ce1a6d109f57f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf25bf8cbcdb252812042eeaa24fdc2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7facea6ed64ee8b8f1d9567a3191d4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d327158942cd79dfe42bf04f638e3e81176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b667ffbda3fcbd0f0deb365bdb68111177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879b512db2ef54a521de158eea1d48b2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0af9352183a47a2249833b16ef2eb6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd85d97f5a458047c35b5f20b5550c47180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70376ee289cf42225fdd5d15574d763d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4ec473c58a50356012f41e89f3aced182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dfcd8b8207062243c62301f26789d6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c1730b0361686ce91fbd762be52b2c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebee2b18364f1afb92e550f22a84512185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90de4c82a81a3daf0ecf948cff1389fd186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd937d9f1b8083eb58e53bae49d45bc0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63021dfeaf1df22efcecb19325baf71b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3e2a0bb47b60cf1ec67324a10b8ab6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c520eda362caa74dd007c4846dbd84190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eff74b75e5d20ab5698dd82ee20d9dd191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04011c4dc39797e8d9a72b66fca8c1f3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcb58c0c4ac10423d9210215f9adee3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c593e3c6148eb996c828ee81b32473b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3afb603f5db95c7956c4bcb7f58853e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e649f99ac4b4187caabff779296c554f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef92623189fc37eb02040a8156c66343197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0399cab310785ea7f02698a5b7931fc198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0aca72c462fe7e09699964a6594453e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19604d6f009f75c106ef4e2a3d7f892c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044cfe2844c8f5766073202bd3018234201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c7bdc8dc125e83381d00f76df35f4b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fd136128143815916720eb68a0599b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafcf9e5bc8d47ea845fea98e28cea9f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64449069222793eae8b414203f39f04205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fab6c042f443bbe602232759464f298206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13037e554c3f156dcb2bdd9791c215c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd9512358440a7588506acca60b8fdb208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9483abe6bf37f8c4ed0fb8260e5cb8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc461385fe259fcb3438d65af5a9bec210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4f28c13dae71bb9ea2d7760b47a272211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ade4b1dc74f480ab940005683a0280212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878279dbc81329eaab36c577a09dea66213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac43c2e786da97ace6137086daabff6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dd5bbccb55a7c4c01e28b6bbb32ad5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbc8d6ec5aadb4ebaabf2d3e3ac503c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7f48089ce86642f173bc9cd3fcc517217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c537c3df8dbf519aaf9519da28d7f077218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b2081e80a73accc26259e23f11df79219.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3799fe2d10b6549f037c1498c7548a4e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac968e198e7ab0f0ff7ef6fc91d86ae2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4687dc69b1445147e43f302c67817363.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16aa6efb2ba14a8eb5785ea621cd89b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f319ab3b13bc9407dfd32a4d767646f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cfbc94718780e1071be3ca1173fdeb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb088357043ec39729817e02e2ea46e27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e059532310b4225702b4242592620db98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04994e79160ec1f1521568512bfbfb29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0251b6f056716d45634208c2632b7a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d73d30fe4e1971f9095b55cda03cb2211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c58bb1021e6730489c8929408be34d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fb0aa9a3115c35424903a4f9848e7513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5080f170f2540562841056832ba67dfc14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856f586f96617a72e0afb33f7302706715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6526b89d9c299ce3a20312ce00faf39a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc90c3d0acca598fe734d75a0f296d9c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e92a37e29d2cb08ffd9d47d6adc4f718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3176f428a3b5e3230516814611c4e6ed19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82361105616a46197c4c97d5509a380a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d3ce98ef19c2b728da115dd4b06bec21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b86b112c08f28e64f6a254bef5fe3522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6923b48d8be9267eb1870eb444cc31ca23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6538b69cd222a40969934280f960c924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c57ade1d1194041017865ccb60bc34025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cfd257cbc0a8d1e8a93e1f0479f37026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae8dc4cedc68351dfa050d7bf5b9c0d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a49ecc0c389c6aa542b48c074ed808e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076d5a75c2599dba0de35d19e9ce558f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972feef4a684f1bee448ea0302ada99230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a32f8c0fd2c5c590e0a7cf9e999c9131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e0cf78459a7ea4adb7b6087352801c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63d152e7a734b13d9b78f82a0fb1bc533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15d81b7f3b1eb537ae5f8074db347dd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98661e30a80c5395e5b20d736311aa4135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bf1a100bcbf3d4e899c477edadcb9836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2509d3f949ccabcd0ca2a481e05035a437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524e6da99f4198c18d83d9d5f9ea0a8538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fd2a9bb74de42e6f419e1f33f8952339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09b7eca976323cf20d93809046912a740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1351dffb63935ce9823946e29bed7741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab211633e06653b466ce11ab3ba5ab142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ade7d81a74867a8c38afee0025f09e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3196c1918dc54bcbd60dc510c4ebb8c044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6401f0851007c4fb4b225f160b5b722b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2fed1091d1cd570126017a48fdc8c646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c39fcfea13f531388f387c6e69236c347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c908503b641f230df05551eeca0f0abb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcdb2f6182ee9d5e46ceee39149005349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85575a0b226163266b98eba02db7a6c350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba79fb8c6389075873a78785abd77a2051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b169c9857ed520f14f32568850c6d40952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4628c8bbae34c425742e1d6e0392852353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97d127db9a70a163c31cab9df5421e254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890de931e19da79ea47c7b3a8f65091c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb258f1a7e7cb7a52377d1bbc8e5cfc56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03f7248c23a1f3b85a5e359cb6c497157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672d124fa4fcb8b1e4e00f54fc1af64458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d126723c6d4e0d537d436dc02167f4859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8519d010aab80a6dd0591c47e4fd77e860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca3cae0fb13f51fa4f6466acc1dd81561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9323ee9161809d71a8d78da33d374c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412ad30ed1570b202007346418732de563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83674d76c95deb69a91f257f30f30ea564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73fd9fc1328679dd06a99b1d533963965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf900bee542b250543d5136c9f15037466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88660c1a824bc1124c692fa3b721b2d667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e603146185efc781045f0acf5528cca268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202ae0c9787418cd25192f1592be10cf69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df99401b9219483108e78f3bee3f6e8c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1577f53feffcc3a2c7e020f712eca02671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9189fd8f65ebc80bfd85dfdea931c6c072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c85ee1ca655c866fcfbded32e0401673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b101aaa6981b2927ff5050658d4b6e3974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1f0ed5ac7d6b6df01f2d6b41009c3575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f81d216cd0df5acac023be036c0feb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc105f3b2e44ee049b6a03ac04bd0c9477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003b10f04fe2ce3d4ac10abea92d6bc678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e673753d9c5ac400f8e8ec8f3b19d279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad299de4ecf571153737f5bf7ff589080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576c3b1dc3769ad6d245fe929314dc9381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9c7192f4f4e66c3514350a333ccb5a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa139e4e3872b049732c7613dc8336cd83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb849dc495fe50fc35fbe8221d68e3c084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ee54b3b7e4676d03fea219da55240f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b62f6f0267b605a4ea6ec0705ff30c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e4260923f6e1d7f2c18c019656c3e087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc88e5c0d70f080969437388caaed2888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0080867c356c68176f06e432234e8f6889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae86dd3623ee656febc6904063fa31c090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d795325330eab0c054223249e1b1307991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5713583e36471a42c3ba37344ec514b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feef2be9a454a74a52c46c567d7f01df93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f4d7b62f8988cfc9656b63fe1385aa94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364e88255ae2b607aef0ef0f112d6ecc95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de391a09cd9294eaa93a9b5a59ba293d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dc6249a9ef3df92597dc2cbae61bf297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3948e99b8a070e573b70d33d2d4788d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe5b623e95c4454d248a25db4dfef9799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276ff13e6fd108c8b5ee853848c8e9b8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6297fe77402fcd896ecae59dfbb00127101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5607299bb59c8fb9485b200a53602f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e72933881d2eceb1b39d6c48ef25e15103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcaee6e3bd3efb8c39b72549ee0596c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6989b54a0d5a4b89fa9b7d9d6d0eecb105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdc9d8bca3cc4ac2f157bcbbd7f7fe0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2cf65dce8da0cecfcd880a194e8afc107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25767e0f7a1c374e7df34ae028c5924108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c9c3effae49f23a8cef924ed72f12d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038c2612dff263a4735f57e4305f502c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0871cffa8ae3152d6c49f0dabcb7fa03111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f0b861dcd53f1fecc7f7a306c0cb5a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764a44a9072c46482936928d6ef73a62113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a80edaaff8b536bb122bf10b519b1c5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ebb8e5e2ca5a0d2632ed7ab7c4e9b6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0ef6c0e55a2646144ced379d04236a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d775486ecbe75242a5ad851fa7eac7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407888e3542bb164d3b7d4ef3bebbd03118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e43fc96ccd8fdeb52b0e75a5b8764d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841285254d826acf495ef32093589f6a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1404e0a4b560388bb85a663ac970bd0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee644b3ccb50914fe52cb6c270ed1cc9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bc17337c7f14606ebf61a744676087123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6e302a5c3c2be4b59248e13d6329df124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9471e2e7a80cb026694fdbafa650b45b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ea14e1a433d62f6ebbddc30e59b448126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7d1c5ed276053ca299807caad82fe4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e700443424f87543d9818bf6d19805128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f8fa968a9b701fa94a512d0a69cbfe129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189772bb3183126402d076e4e27114e6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d42b197ef5d7953f0913aa92eb9a52131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af354df23e426c08bd3d4224b9ee16d4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a006828a2ba141993d29719b14565f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ebcc924b114c77a7f56dbfcd7df0d5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca92b50ec8dc0ca49f28e0e009262c8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789b43167e7aa5fa1c46b093f2909fc7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518558e488502d33705dd7a0eaec6fea137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d767ded5ec681bfee85ff131111a15d2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced9cb9d78b7d54b4d29e55ed10159d6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71de789161bcbd54612c4171d843eaf3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfe998b4cf397c1337e60c7a97fa053141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ed5b686e9fe052b2d7724f2edd3cd0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890b0cb59cded84518819b8a5c4a4ea9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ab92acfecd61ad804b863e1b748c7b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323a6a1212c384d5341bedcc510e270c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97057795ef9cf78a467cbc7b594bb0ff146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a8c7db9b79e8ce7a2dea6be47a2601147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7415e3a764cbb1d1dd52d85705a4c49148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3b96dd30419f01bd7820bc9e78fd1d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2966b4e9384b248ddd4f4b2e0832c8b0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6683ee879d82246808658d8b0d35e739151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4533e510052be7bda5a1cc5bc8e2a69152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155e595514874b958991a9905130a604153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdce052c69af9b304d2aeb9fcbfc7ba6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf39d140dbedad20f91cb28db13d7fa155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cf738d5d328ada5a48d84a3715cdc3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c5756ed7eb7f29cf067d82c8e9b32f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab19550e94eef2b69b2557359f2b1b3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a7f538a42d3c8634f5b0a97d34e13b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070de64c33bc394fe7f90a01084fd362160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2d0a8d6eba57d3d743845d8f06bf9a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e805ec7fa58b862833c08f360d91234162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48ea51d67d941e72fa3c0ad6d1b4040163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d860a5ab56f832a7def2da3a6625fe5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567064de6c67c02174f8f166a6dcca8c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8283c439e7aade73b6890e3f9010b3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7dbe2c10ad0095d3cfadc8e2cf7211167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcdb57e8628813c3f856a38e00748b7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fd2c85b573650c319acc877c248d5d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f95047c52acca3c35650239887488fa170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9b0d0a2da902b89ee76ed41f85122f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284ac6de9aef7932853b4160e7392b74172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cec1a458e0b0bda56d9fcf162b87a29173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b398a0cb839daa0d002868be2abded36174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fba626c9328d3d275c52d590479501175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4c8536371c5905516a7f63ecb1220f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac06d2b8f7607b36acdb81f9bfbaa48c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f05c61705f756d769239657f986fdf4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8736dfccc575b8b0d9e43435ca4816bc179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8dfe29550bfbd042928bfee1936bf0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7d4a4c1165be9edd4698214967e4c0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc82bae3089c434917b62a6df08c4777182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834ca58094aabafc55c5d1b5c2dd7db1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fe1f0daab54a5d81e342411b46a37e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae12de291bc4549b5ef678fe987766a2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cb7ff45e25f90daf659b4cc40c6e21186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4301968034c0d65a1f5e041c71261a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c28d4eab4f1cc661a4847e2617965b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670fcef43e2402463708d37b291b5773189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db73a45f36e9796e890755604e55066190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dbacf9438297b812bba4f0e2f86c71191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ca31bf254bfc3b138da64dcb204016192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a85fd1a6e9dea5db124c9da4a0513d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e5efab0d74d8d187b4806e7b8c113f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35877958c0982e2c503760e0a44fe81195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2663d723ac4a5e8864d86d38a1b404ce196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7b287e0367a6a6a7a56dec63887bb6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7defe1cd96d30228c4bc801b40e13cfc198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95d555e19e81a36a70c1dda1548352b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3c3a74cd3db4d8642c3216ab381ada200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75acc840d4e3d9e2b2dc6eedd61978df201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6befac6659494c206d40f2124f9cd9c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065d0104403abcf8a8899e836d727534203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0407c89af9f3daf2811e0c1aad94a42204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066ed02474ee69dbb03fad0a7ef296ef205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc52a99afbe630df7fdcd934577391d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ab27c3530f718661de2fc41ae4446e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4c403cc53275d092ef45683170e74e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e783e7cf2e221122fea2aa72456da7eb209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10b6a52a89aae414bb859f26472ee08210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b68242ced91129f12944bb7c6356a7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ecee2fc14df3584b570b4752a4f8b6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccac69e49d48ff91f6563e08657fe1c1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f496aabf35f8809011c71dcc07d3cec214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc310c9d8b676ba0d8f2243df22325df215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e892d6215611dd5b741d6bf48bbbeb95216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e778e1abb55d5538ffedc796a575dc217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94660e61cad323b5cc9c516349320a1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728f8a17e180feefbeb0bf25469243c8219.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>