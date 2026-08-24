--- v0 (2026-08-23)
+++ v1 (2026-08-24)
@@ -826,51 +826,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0eddf11f267a2aa8ab59eaa424bd6e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2329efc40b82364c8fbc61d697e85332.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e501491753dc2ef9541bfee1c8ec02cb3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c653c8ca7a7fb02d3d0d873bd50a4bd4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e1faceaf6af1fb033c94fd45a8beea5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32390cb7aed8797f2aa2acbdd2bfdd16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db31d307127e15e1b966b409b4353b77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65641fb6b6575585481ca3fec8e087858.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b425685edbe0aae10065affa3331d6979.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfbd8be616f7fe899e41e656c19f17010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c277ba26a3cf78a589bf1e5c349752511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd84334631a2f73e766d34798906f63f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6277c004ccb6022d5e93b450f59179313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93464e02c526efbae10666c33d974ae614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dad9691141172245674dc468240cc515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb8fac8df71d1f04da518eee7bdb5df16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f43e687cb48dec830756200f49733917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4811ebd0934a02319f657d7dbb2db9518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9edc00830de89c82d9db993526cb94619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef3f1948788eeb2154238e93894ca6120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd129dc5f6e82b0473358b197dbc25221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70b0d9e53fc2434620e34f3248ca8ee22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892919932dbe8559bef2aa1737c2e5f323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e825bbef72d9a99b8873fc661f54681924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12e09eeeebace5f9dc90820d354284125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb45a62523cf1ca8cbbce8138e503e526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284d6ef3e9bd8c93f15eda1b9dec1a5427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd679d381727ec09af7634da58fe7c228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5b459b58701049d0f11a773cee589b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757fcb311eb5160094a0b0c5cdd75e8530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c29cce1f56a0f8bf7cb70b82b45a9fe31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3696fe62c902fca75d963a21db13e2a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8143d5d8db8a1f127291bb7f16525a7833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c39525054378b6c9c4b6413e05c045034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bafa496722eec30d6fd148984cdf5d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a7bdf0e2173f3f7e5243054e2411bf36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8700a2d279e5804a55ce3176b3bebc8337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e77df4bed2a8d41bced8520166b29438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57081026c35c667484661df80a8dcd0a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6feab8f36d86b02d5e7e42ed18d346b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2420307a8d7ef60790f6e9ce8288851c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd05a695937299da0b66ad80f265e34842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf9c6a288bba0afb661a4d59e17c2fd43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f197cd7013017013d6ade62ce5a6267444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930859b450dca379d8cccd0ea5a5b1be45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcafa56df0cfb35d882aee3329474ddf46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e8ac17a87983e7a1a3450d14c22d3c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5f444784ce1f721e3d53cac966b86948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ff7a2f4c4233a190c27cec4918ad2849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b27c39ef652f8702504e58446f468b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b9fe6dc8a55de76456c9debcc2ded851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0f41ff9f4eedd0b9183b409dde1b0d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b12fe4acbe3593a5d4381e300b3dda53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d2dcd178f4439976b7ce7da3cb0bf154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7e990261211a76bf83e18e8596060355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d856d3cb440507c82f7c92a22e73dd856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24592502c69d264b704483b74f70e0657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09ec5e318e75af7954d5f48c5a66a1658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c26da5ac85f873c609fb7da2a4d7ef59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932cd5bb14948c23cd877688e86c3b6c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938df5be38670984f4da601216c7b7f461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebe72ebb4b535b7687fe00bece0f67862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef944e6c98689957c229018019a2013163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2833ce1cf838fc3986b072d75fb561764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2173a5b3d9f7d658b29b73d645920165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b0677b731a944c44d8f2738a875a5666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc113283135a29dfd67b20614dffccd767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d898d6c9bd72e9a4b4a074f2852b698f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99a171deda7827fc7b5a05509f24bb869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b4c73132aa694b7c64b973d9a07f2570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff472f34fb5ba0d61f7c2d30f5c86ef871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d170b978b3df6f0129b911b34022c2372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa76835cbc65c6f75f354294f3e7470873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cd3251b34ecdae884ab13c55fbf6b974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6b228464093be0813b3ac9d131d0c375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f24dfd0757fce06fe5f3cec908c103676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f42cf992a28a1a641748e1ae881be8677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a07db8dba732c90db868601e110c3978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601ce0a520057fb214ee1bfe65dc671f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80bbe83021f0fcceeba151552eb998880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0793f6a06bc580eb7915b942dd9a1781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a24003cbcefda291ae53a567fb5494582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5a51d00429ffc644ff8221d0402f6783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e707085aec8cd23be1ad43467c3a98cf84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded9858eac5faa196a3e9f29e1fc194885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5f682d44025a534470cb27211b7f7d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0563787cb47aa543f871bbd8ac7b159f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca9f6bacafaf0d472eccc6c4797ac9a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6421fc5daf8c280981b5125e654dc7a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1ec6605da76859abede2af5427a5ea90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521593c6ff05fe5a1856170ca5dfdf6891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ff7f0ccdebf2f7cf34ac33fa57b1ca92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647bcb168fa7cc893c86cb6c81f36f7493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e4028acbc4a7eebd541fa2423714bc94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cb4c70727808bb7255c6fa7e95caa195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9ad6ebeb4da3425c959f03ace8cc0496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc66b6200de41ac2d4969edceaed8ce897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26057bbe41547009898ac2b319a7841798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf9b7b4eeb596f35fc8c009eef11ffd99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4992eac88606cfa6fdb94c52759d3f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a94841070a86d5589c950d56b57e32101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f920ce5bb461353a173276997628d5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31da77fdcec6da1f5ef97b09ede8ba2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eadf0db87bb60167727f83ce175d51e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005885000bcbcf96788ee1626ca404e7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a3f87e36f8c1d6460143e6ca8f0b5f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dafccbb6202608071de68c637b87f69107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b322562909f4d0aa31b7517b1534f163108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876f19f7fee6734274b4f4c2130fb315109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d1c73de1eb76e22771ca3db9c4790b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe6372d04f5a2bc88b9edfd70fc61a2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5eea686c74ae40325ff7a72575064f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee977e97dee7191693f9c9e7c62b391113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5435136e41783bfce5cf4d0057377057114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a4c3098b979da9d22c7fe4798d27b7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c6169d249b6c9a83740c76b6ca5c72116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb568b1d0efd5ca039627fd51aab645117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca2f86d8c289d3ac857a0a6e1253209118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da24d804dbf74507c6cc8b10f12d53b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea95b01572b009147fcaf39614d11836120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a9769dd2e7bf199d845623874c5fde121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730211354784bf3a6068a78ec01cb934122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1352ff0ffe8bc53c7668af31641899123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad7b56615e7e0bc0aa2b139f95225dc124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b84b48e8541d71ec349fc1db9cde86a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f809e90d4819575963ea90ad684cb52126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53303f887699a15f40b6205265065ece127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc68ad3dca491b4312239900cddf8df128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499bda97b6c411e2f0156d12544b7b30129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a795688000793f2a07745caa7eb398130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b6d87683609f8e5f2e7bec766bbce9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3383ddccba52e53be3df6075f5bda2e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ea4cf30bb60113208efe39d830eb5a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ce39ddc3d86e2ce297322929a21f77134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62a9b2aaaaced495cf396a9c311c3d6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43a7ae8fe424756121f215a16b13da3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4985e01a73f77a61b039ddfe6b61298e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efe54a121a1da9760221bec893c6816138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e04c1a5ce2c62b1dc54b558da9c6b20139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394869c45796eede2a26ab20b3349f78140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3b21cb1bcd837d7bd4d68fd26cd4a2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a245d977ad3d4824f21d9bcf46a5566142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0090791acba610e14a232ac00a49d2b1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29332b54e01feab76458f40257dc9a0f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0f8bae8dac138578b3e8c808dc2cac145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43c72b861a486485dd40b1a5d4b0779146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034edcb5f3ceb8157bb796e3ceb9db2a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae988a53ddd552b2092dd179ad95c23148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb84679a460df3aa2534cb7c50856ae149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856c7aa53ad13892791912bf5cf7f894150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdea2beff4e99ee20128e9dab32f20e1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5604e4e883da31e6bc1ea1c0004be65e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c974a07d4f3405d266f5d9e6b9f8c24153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f9f150e0e416f5b7f290f3e8b6835c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1bdbea7147972b232f5d84aa83c5f6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18de9b97b98414dec9a8183428a775e7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b6efe83b1df292cefa97c7db4f82b2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bb80cf74947fe2f45d93a9372c0efb158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dca78b588b814a5b88da2e55d192d96159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e34a3285d8897cf36c76918c3e6f54160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dcde60a6f26c47c1a892898f0480bc161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721c717c3c0fa8e755ef6a3346a1c618162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0426aee6b926f45c1ffa6171d76b5746163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf92c41fcf57eb0679a83c48440edd9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e2d7837e65b585f124a849d468fe29165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1753c1729db5312890e7cc47e45c7b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3eac7d52e00a755d3b13f8abda3f905167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1d3640206f523510e9c1ccd6a84572168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454eb8960fa555b456f06bf32fb7bf32169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6448b14cd244b44e9b413fae2f98841170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f217d4c0d8179c35870dd04b9c80d0be171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8782e9fb4e3efb4fc047504afd2a0e8e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd8f2521724f6bf53754008a450b31f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca7014005e323fafeda3de64bb4f472174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad323db9fa822b5440eca30a60202a5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528af858245870e747434184fc51201c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cf7b6325bcd5f51163215b079634e0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2100843ae9e39961ed0b128307fe9d15178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087c88adb444642be398855997534853179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916df2a03d9fc06ecebb1cf0d5bc3882180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5142aa444adbb96f18e068ffdac134d2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725375ce01804750c1da21f905a0deca182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f068019a62b95e69ebee0ff689bddde6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af807268b8c94366eba8298086236d01184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa8af884b4328bb10f955322a14c85c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7300bb182670777a05ca654a4eaff32186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8566b4b863efae7d43ed270997462d3a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96858b5e9f5d494c99420c4ed4594645188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d001f837ee201ff6afe1394c9318d1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e76c3661130e5ee4ce7de8aceb93cc190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fcff802a3a67caf2fb60681e5e1b67191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f56043465e24e8a875583db5fb118a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39db633e88320b5a1caf037e2621ae35193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a553af408a20925d508907efa183f79194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbc2dc3dd7a9f7cf4c2e9b9021aa340195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f255081516799abf064c67c401ed9b0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b993cb3be94bf069a92a704c5667b9e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bab58bd468b07a03a5c973eac5ba3a4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37345331d0c08ee41664b0a5dbaa4a0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f2439fa5cdfc5376a73f4fa46d7f90200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe1ecdf439c0ca060d44178e6cbbba1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaa6322ea5029609b053a3e5c112baa202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d786671961adc485679c0d37a938ed62203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c1aa3066f70c8f34fe471a840f0254204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc545894e16b3d54d64ff92ebe777ede205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d1cd40621d63e6b545b3b60df2a372206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9cd2d7c071f533e0d3131c3f4e73d7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15795235317344c94cba9330c9f00b9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7390fd057b931e337d4a6aefa3948360209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ebd0b223b233c6d157a5ab30cc932a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80188bcc7f8ae52f2fe29657ed67b25e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8480e8327512045881e66868d7d43af212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a442325d5612a4723e5287c73890f5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723b0b48554b1bcee5b87c745671380f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f44e1b91dbdd9558772079654d4ab66215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed99d4582e4b0b9bb00a22d5cfd8a10216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08978b476dd7179f8b9fd272a8629df217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987b8fae5948e3ee620264c663f4e217218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc66ed4a35d455a1687fd68adfd65dc3219.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524fc826f30cfed1232df37bbb96223a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0233bb958f1934bf4153bfa4276421382.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefc6c6525388082b16778e4172e02303.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e720a3aca7f5da520c8182a6d9f6fbc4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155b73fc4be1042d1d3e8eb8cdc0fabf5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78429529ba45a548a11894453e60548a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95f4ba72f45e061b980cd70acadbc6d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61fa2dc230d600508bd0b9be715c4018.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9871ed4d56a00ca3d6bc3a4e8bda9c09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85770d66108b0b2634c842d98b2cee8010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589c22ca05ea19b803bbf107da08b93111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46873b8f11fa422c4c9e0d6a2021994b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2149475d50860add0c01a11616f78d5613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1127b29ae858e161686682c3de68dfb914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604b52298709eaf75af310b4017c0fc615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52511ac4697ba120e01f4357d94b98116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dd8cf305b9d3e49c3ce0fb4961dd8c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919010094c7fa09c7c4229d4b912a44118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5aff09520817cadd88fecfb0b16deb119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7539c902795d500d0364e6626a8ea63220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05080168a698151d96ee7f00fe20803e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e375c16737aa606b44b6437d58e6899622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9248c33335fcf51cd16b2b2ae470e6d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14af3d62d136c309214a09be34f9b09424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c015fb64959d90e51362efd2b488e18025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd504ca10bb7474bbbee2f7ab0b8dd726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff43e59015429a8a14a237d69114b8527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fa4c6193f9569cfb34a802e816957128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cbc87b683d426981f10cbe88aaaf9929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721bfa00272cf35a236f567217d90f8630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8bff81acd0eb0eb6dac2375be4c84d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdcb3660b6a31e159bf727158433d0c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1683f188f470f0c2e52417fb6e622da33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603dfa9212e469596afc123df6f909bf34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea96f7922e05de3b052c92af9875cc735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0256be4a6dd6b40ee3019e27c7dec49936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2f07fafdbc3a98c4ece279866d3d3537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749fd6a2f4036bd5a0c11a76fe9c5b4438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e730209301e404747f63221789f010f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5793ac42d9257d9055d45a99a754823040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b2191156715ecc180642713891a73d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db332336c7a06080a0969449ee0db0942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810134c4725506888abfcb7c261fe77343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9be78c3aaf39b20fe14a0eebe51fdf44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e74698992ed584a92d23d976c7e5f6245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923c7836f218572637718481f1041c1c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac9e592fbba9afeed556e7cdf06b79747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d809546d6eaedb8c8be8124f80924748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f2ddb58626055f7c7cee1121646c5f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de91a3797ed72983de5d07b222ac16850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f2e4d4e053362a289451560c4d279551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638cf6dbf88224668ab292f0d3dde8f452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bfa826f9a07efd2ab4ff12df42a12753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be9b7fe12bbf393dbb159843edac2c454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25334eb2df0e68b177954fa4f3b4c8e455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2edd9c77f355fe86788296fe1632c1c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cb6e677ea8d3f04149b2b17ee2924457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db03000e386034e9abbbd84f1cb6c82458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c615e6d2c4b206a369c739cb0f0e15ac59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c2281af6eb57ce203e6d2cae221c4060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca50a8c839f267852690189eac16d8261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69537e21e5f5abbf05f480500dea8a5a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f9489d0e547396e83893cd3c7eeed763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966666a3114b317690093f709937cabf64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed57ae1139b72b97cb68657ffb1f06365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f26a9f0718a07a110aa4cc8e4f282266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1222710120b6285815911903ba4a3367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7993324d6d53b87976c041f4aa32eb5a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7930da997af027a6b2a9ae464bc7798569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7a277780f65831ad4239a7ecb08c1e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77243ebba084b8d6ad83644b17273c1a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4199463321b5c20b1fa7ae7b67f5ecd572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0ec419b2066d9cc8d50427b873cd4673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64941bfaa315c8b1fe72cea36e53ca5d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfac5a226418fe1a3946de8baa00048f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29af78eb55e2c6b7c361c3dc1d02a9476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbf473910e5090590273d75fb6e97bd77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6144c6a777276c92b3f21bf9fd6bfc78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea081b09e25f9f0ef23089e4119d38d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba61aa9b3ba19a1fb14f5c3d7c37f36280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054314a1c11be7d04bf0f29db637af9a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7652c83a737158190eb2bdb48cf13f6a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f126b9aa295e6a9dea60ba99aed1510b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6cb323a1c13bd3118734eb6a2bbfff84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22998fa7b0530d9e08586f76965c84f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2b5094f93078ea14ad9e6c48251c9c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb98bfb9cbb9b0feedfc28c0b2b018887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895bcd75108fa3df907dcceaf20e8f6888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a749ef8032e207384acc579ebc202389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef98d2868c5632cb07bbb5eb12e746b190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73bbc3a289a7f00b53e4ff325cd348f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e2320b506001d5a4afeb4fd1e0bb9f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e296d5c7a8fe70a3be0e150ecb3c6393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dfb5ede65376d86e17a22389b1acec94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889cf82bcc862f4e2b3149c42a892bca95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb43c9a36cc51dd6014830ef10b6c5c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4bb2e3d542b191bc69b743717e5a9d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b888fd5bd3984444b03f434bb563b7c798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963b33b117ce052848bf67de17b5dd7999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9efad14d7441ec21f44ef379afdde0c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c2857c77574de9b9dbfc595d6bfc5a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf8d92af1ea55b16c5f198900c323b2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5eafa4f566bd253b45b6acfac000955103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d8044af040c18f70ea298ab56cc8f9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da1a7d810442a22b1b64aa04b856272105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5f1b8af09108b8ac574714451845e0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290886db29bff63328c1a0a791a25c1c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939328bfe5dc6288143ef8c252e2bdbb108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f051478a72e7f31d96ebf7ac9e05669109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d332cce65d3969e2d9f80c58b9172492110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62401aaf39ffd36866f3c2b00786cfa7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2594d7501d99961429bbf07309599b7f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd72962457408bcce09b8914271784d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ecad62780d188ff5ad0b37b84cb1aa114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2484ddda65be31167d6558b1889c0432115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82419a4a1ecb4586b21371506c588e49116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3daea695f3d3de2e362cd08ee1a9c68117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecfbdecb5ed615e7d02203fc936f532118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e23f256103e8fe7c678fef1925d26b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1658e172b828b099e894148845cbceb120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da83377281cbedd46d138cd12a50d9f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca92329441c8307a8847d248d67ea124122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3c9efe3b721ab0326c6869fe76ea8b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ed5457f55fa1351db4d57c34fc7b58124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3f75324a09c7a6f0a2bd18a96e0a25125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d6315f0fb1077e2f18fef14bdf6666126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d2c639db567c9b466be6642597c65a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a63a88db95fa00229b7229848530b3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95d739844b791eafffee716a32d0c4d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7844a53e9381c57c28dd48212744dc02130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aec9e8d74ff81277ab926c1a64fed70131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a806d44c460525765da66d55754187132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc240dc435b10e905024a694d3d08f9a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a933e45ad2ed1acd13fa05a4e6204a8e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f5ebb8104437c8b660af7571bd8af5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f044baa197dcc4b12c57c13a085622c2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e63af5930c367f6e106037113d1cf7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea559de5228e1981f8d27a89c6e1c274138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d792c0d229807c576b872d7915fbc351139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad61a907302693ac38707c8af7beb56140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3429ce61ac8d9e3925fbee2081a9723b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485a44a403b2422644861f109c8c4e96142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27daf8a635b5f236bb7928ab528f9a99143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fbcf7ef660e428de1c7c268b5fe0ba144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f823753ec7dd613c48a1ad0fb134d7b3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44531f0b1340d6faea99a3184dfdcc74146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb1bd52c8466115a7a68ad229cae6d4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a53ea15348809fc67e25f70b374e52c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503aec7d2b2d62d3ddb9ff791e64ff7e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0aa90e51c7cfc3547e157b56382848150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f236a5369671a685564ba3f5d3dcc509151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f8ab30e8f34a71c941e15c4f83a4e2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee0c20d26aecc4c89c7e7d328cdcdaa153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f86ba724fd154831d654b645a6f831154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9c475d0a7196bea6a447863d1b0792155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2421f7f3d1e0b4d21dc984bb6b64a48c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d41f94bfa7aee7796ed17d36c371835157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9eeada112d9a17270c221d9c7e9a6c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2a299145725ca5b5836b55baa2a036159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22631f9194e9f95ca603dfdf966df827160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f821a183bb3e43962aaede96d9aaa7c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec8dedc4fa8f123c3ee005c0a274582162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff697f3d1f85b39efd0e86cae9b2d7c9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb98155eec6998095e79f40394172b1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f79f835d3a1ec6e5494be6c205ffb8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a70262c2b11949d531cc4194d208f7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13292f9b1a63d2e3ada30c9897b6f7e7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a23bd82e2df78c9a84989c06c0a5d0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feef870bd89d64490e143abcc123a297169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895c129dcaa9769aa74491eb7c9e54c0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047fafb04d846786369f0b3f2e33e8ca171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e53b51e0094a5dc975af9455cc5733172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d993adb518c0593749ed39c2e538ef8d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e693144fc26e69c6bff9331fdb1d8475174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c72de7902e2bb5e3828f7d5465821cd175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad36c85fb5da3db932653ca5aab5589176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b66700d2b1efd49ff6db7c467e0d21177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3b4034732fc3d43c2c51fdf890fc65178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64637a2cbe4f3708d7cd7fff9f50d753179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6e744a96c9909eb7babb71109a3f2a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019b2383e2ca680ad3e3ff01590ce72e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e94f5362e8e41a192b8d329fc1fd72e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47e23a787bded92ba0b769072858956183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096ec5a40d9c73a247f876920c6e6b98184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292750313fdff20ae10bc2a48ac2a02c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7db47660c3756a9b777d36507ae318186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b78ab6bd5c1fdbfcfc6fd5ed2780f2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd8763e886ae4d5b54808cf314286c9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c25803ef2c1b1292d68f1b83309422c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c251d30a140216e71718f3cb00a11b97190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392dc834d1b671906c3954b6813ed988191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c3cedf54e74a125222b3df8e18849d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cdd6e5cd7fe4573ae6283b0162335b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d64acd55cdae2ac6bc745c65dc3c6ec194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79dd5b7e524ec41befa9b3c75240e80195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c61cd60340fc5612238057d2cab4c3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b5836aea26515aa421964a91556d41197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e101151a8ffbaa3e57918b1a19a38624198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1740e829bdb05a636f786e61c6162928199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc86eef9dcfc16ea7c9062e3c123b704200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbee38b699b4d7c2945261b1fb308733201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15a9e002992ec25a0e34e555f2d1ec4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ce52f61ebb82c5c621fa43cc6697ee203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6126fc0edab78ce4149a4d6e8d3a9361204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52595f72feaaf92d9df0d38c45cb86d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1849eb60f83c90863c3d7426599134206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b0f1183099b78a62425c258ca917ee207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cc1eaf0bea03222260bc1f71f475b2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae252d64ad128e37f0e9fa61c757d85209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47921ef5e84760a70648791938327ea1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8cb1d64b3eef01f9f8c982754ce564211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9816a712a757ca73ce7d5bd1e470ccf7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84a7cf8d0b7540dc6668631f2c3b228213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc58c9ccd80dbbb2072873b60ec6b252214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c2e0a2c304f6581f8886512ee1d2d2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd6803767cc15439fe60822f43336f9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebbe9e7c672617ec9e1dc0004eb004f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72b258c8debb705d7be6ccc9e654eed218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd4403c5bf5f26967af9f715bb2cada219.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>