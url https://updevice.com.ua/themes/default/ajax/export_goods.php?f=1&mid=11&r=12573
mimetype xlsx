--- v0 (2026-08-21)
+++ v1 (2026-10-10)
@@ -826,51 +826,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d777bbe8e8e04dc6f774049657caa31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22a68e80f8155a1cac50d274716aaaa2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c11023dac4ba13dfb824fda8c0459003.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a610c375d07c1085bc114171a079414.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164f52795eba6fe4aebb04bfec66ca545.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fb216550eec8b59f9ce871edc28e906.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eab087ccad78c34276dbdfedcff48ea7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef281d7f28bc1f01cb3637c209db2e998.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f05503d26f5cd5a314d33ad2bb0f9619.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015f85a3d573e78315de1c4c11716d5710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62e35b0196953e4ac6aec145bf40a3911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc05aadb67a32bb6e5ac0ffba31ba29d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c17e5c7364e0596ae2cdaf037751a813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7018654d846e2cd9e687e051d449c414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8080d4c92b71032099b5426019f312815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e682b7b106482f88ccaba3afaf85f27016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f837088f6ff6c7eb81e0f3c7663201717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e360a84d8c28f0cc3d857ee0bf977dd18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09080c0abd9bbe3d7fe63cf36755a3519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55acb7b6d7683d7dfb834208d36022d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03822b0c0907573fe749de8e9092b68f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0982f100f1f8f822c79b7b4ac8be4fa222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a59eede703c2315624bb691fc76af923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530b625ec033005344ea88a1c27de66224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6d68eef11d131e59e2dbc01fe1208c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24093064c1bf0d783f6556547bb5d46426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e62730fbd313d3fef8b3bfaa7b16a727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cf9fb0110174699a1156a29513e84728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dc00648319fd5f39d15cdb6fe1d89d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7407ad4359c046bd0e4fd63643a75c5930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275df2ef86e47971248d59a0d6d61bbd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894cbc452432839be96c42080923a88e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebafbacd3e7c8cd358fb23b2560e49b733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c219336f6555e8e1181cb3ae9dd0eb34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a310b1482543fec72138b20fb061382035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088471e32cf357d06d9229dedd33a4e536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8790fd46af7ae5cd2d363885497f34d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbefdadbf720332927aeda4599ea86b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c5d9310ea34810e6ef036e449a075c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d8d964a7bc2fd4ae1bb6ca81d57cd740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6838b590fb1d60939ae4c570428da2c041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a752c5f045b5a029b00a960171a6b7d242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a49d53c516f1a57b67906ec18cfce1143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930546db5fc0b0231f624c7010e8d5ad44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e2f91563d497102d86fc05f65b908045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde7343ad4d17b30f36b52449e27848246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab687a5a711560f33bfbe50710208fd647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a33877189d9858a6b94fe7abe0e6ea448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc02d47bdcb3680bc78a8677d4ea18ca49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6534f9cdd90b9e2575927faf58aa95f150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c64bf0ee7282a29f45297faab39006851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6b2c6f017f1b275d9575947607371852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1350b57bf2ae5caa27b288d224b35e4553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1938cc5d07cc8c17d62075ae60348354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a27aa72450f44f9109b9a334cf93ad55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f7888682f115a11f4ae96789418da856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c70a4f8e2cfe6bfc4cd6fe1abdde5457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f399af97ef89d8af4db5578112b20758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccafecc6a8fc1855674763495a26db059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d806758f80213e0ca278d4fd919e068860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c069ba54ec3fc63b4140fffaaf633b2161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5301c25b5401cdbed11acb9caa3d45ea62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca417ee295893296dbe84382bc5c5af63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f6cb73315aeb79ed3392568d20eb3664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b16a488679803f4f0cb4c842f5c01465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d6bd5f723c09a4b2f1ed9182af61ca66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b7ad4307ada1a4eae1c6f9efc099c567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edfe97ce082e8ee6474af0a89e426dc68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff8d495a8cba6cccfa18936afeda02f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005003e786a44da016f9a3674240167970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325b3e4adec79cb2b24fbf7f2d4a694f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c93dee107710983639334e55dec7b0e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594942be61edfcb7d4c942cd6c845da273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0637547a96e7203d8a0bdc0ea1f8a82474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a40b9937e019fa4d977ca880ea8e5275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee66cf8b3f41b72deadb82d3aae6f5a476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2317fcce796c3f403f4f3e4608906af77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6ff36d1959b8233dbbed22a9a7857b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f4873899418062f55e22d6352113d279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca030de2f1a0d55b5ce25a6fc4c8d2a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9cb327ccaf94aa06aa87366369a10d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c228d1bbd3fb6d5c590cdc11e8ba9582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f07f386ceb76f4c6df423d606db7cbf83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5520a79ec5f5c62ea633550663bb53784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e37fb787af63c2f3769f371fbe20de85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fb16c97b5f9124e609b646d2718a9986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5466856b75c1c2d15aec729b3fd90687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e0cb5c42a152bfd183cc71fc33a38d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681b5ace815f7539cd8c691e68ae189889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f933eeab2f902198a1bfaf802ffffa90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa41ac6e03bf33f12320b83978c508e191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f2843a1476a79ffa5bdbbde902afd092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58975ce53e9c6586234b11497b685de93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1120198893b2307f047b68074c8cd8e594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef81a2e8450620c407842e8b3d0683e495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acb8e13ae2e02f83d88612e2d4869b696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d86f918ffeea4b2678908c39c35e7f197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6373a84d48a052860ab6042e1418420698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fadde23c1e87f0f6a2f132e91b0d0f499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf52272d52ec06d8fdd50f90e188437c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66eca64fd911ee134332662cb2fdea65101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11a7c2cd424d960a3f4931fe1eace26102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b76560c153b340d82948e6b52ee4f02103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b5fb548af2d0b343bdad3c095909bd104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2afed30efaf054a05978b4ef000036105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe077f751b6885ef36bb0c97c5479fba106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2279f7e92017d4981d4defec6b2aa18107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a9db01c275a540f66a4a69cd632652108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d028781776b91e423b1fbda6864b2c3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e1e37a87c5d6d17c7b9e03843720a8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04db14f1bd27d7547d60b5dbfe6f2de1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e10af8179d538cabe5de7ca7fba1297112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d7cdaf20ebbb21646fa9444d91cb3a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6a2fe9bd15f845b5cc5f4376c343be114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba6b1b66cfaf35dede32a3fd3541589115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9b93427501617771df5aacf8dcc183116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11765a64fe87718614fca3a886c737a8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730c0bf4cc71ab002d6c56f4be541c85118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dc3da1fe3136d9a2317c05e9333628119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35629fb74f1afda4d094d86a8e521be6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6560d6a3fb36ab5135b15266fc278dc1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d135d93592df90a967326014b350bf0a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464c77d799d847d1ac4e5286a2586366123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3efea7ec0be75dfdec435286cfb71f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc036a3b439b48ba188b463ed564808125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e8a1bacf2f417b55be9b7b038e7560126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b256b3d7ca057cf3e99b1d5b46c38a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49e8fda5de5afc500823c3168b15475128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8525b1f5d772a32204e6b8f1c27da9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ca8a1a7c9856f7ad457ff33cd8f18d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18f8992182fdc327265beae975c0122131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9679177b19db69098c245a81fefeacb7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dc56fdc1a5dd03c9c5b79e7dfb0a74133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898f072dc031deed07842f9d517eec15134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3d5ebd04b84db3ce4175398a2405a7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd42938f712b846f2ca02c4b1893681c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849f3abe209587c90587bee621d9e353137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06440399abe30d2c7617cf1fedc2e04e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f5d017978bcba9d3d42d9820ac6fea139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50383ef50f5d1cd5b55b34e4debcde77140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5826647df8b0b86c57cdd87961458cea141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd8f45eafeba23b335ce417638a5816142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b198b09e8ad05d6f296ab5b4ef336a07143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37f77b82c6aac7dca995ca7bbd8dc21144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0b1dd48480a4f17864ddb3b38ece40145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b8d3445d531f27ccb7cfda277ef247146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccd2c867b7fe9ee8156d54503250bb0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c37b0851691171451f6dfe0d85f5cb148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a948ff8c1e6df54fb41185c4d739d63149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2001c77097ef30e9af104645de3d2213150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd5f8f8f644e39b629e4152a8a8c103151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852b122d50e6a7a9a116085e5bd0897c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de898c85224c927564f763af138fb42a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2798b0a0184e89960c8a3307f23a0812154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf97df62d963d734d38e8850ae9538ee155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd60704f538050c18c15d33bea9da61156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b3563ee247b0978c527ca92da79b5f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834c9ec708ecef30de4a88399757ec48158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f84b484b606a3e8273d1740823bf6b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccea96b240e5f52d0f2d6f976b71ec60160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d47574e485eb3e06e813bd50836dd2f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28852aa47cc8d5bc1319493ab3a23a67162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517bf0d6b17a7463f0e2990bb7646710163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7333610cae1450fca738dbd369a4ec164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16feb1e6b8e348437b742b72729d431165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1de99d3ede57deb1639c0415b6d9337166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d702a69d504484a91f85b9400834e82d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e520a3160c5f367974d4137e29336e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ec6a95cdafec2535710c3ef7692a81169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc78f6c2fa99ce904d56d3ea5c2e5c15170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e13181193788aa7f13455d32ed8ae8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33174b8137764c000c6aab8b2cb81bc2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08886aa2d46f91746603598c723bdb3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3c18690d10e45e2942d093e43ca5fd174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e33341960b7571ab5429685f5355e45175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e3fa8443f7b9f903818547d848538f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113c156662528d199186a06f68710924177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3273e35c0f2d5acadc8e81ebbde8d9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc7b1e62121b39335e923a7ab486a87179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cd647e439b980001655ca9feee6bd0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b00c56a15537ac688e1b0882ab59fd181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3f8858d6024296d86b193741b38a95182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa22effdd1fedcdc74b1aa5beaccd74183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e85f059e19182d3fb6ba1b4e730a84c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7eee5a2ac35ea13dceb716440eaeb15185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a3c7362c2f6463eaa6478ba94f9314186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f14e5d2f6fc508df89c13b8991283db187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd75dd40781cf3a316c118df1fc5585188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99983224a348596499130509b53c9fc0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbbd85910317edab5da6ef4f432cd31190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e101cf6f4daf56fdafb752874025ca7e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b848e26740be3b08cd504574b7e2a43192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c73354a3a300ace1aa1a379e8bd3946193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912022ae3a98c6d6c0fa4346a97540ad194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a7fe919dc0e4ea952195011d5cfe1e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ac44858c7aa799dd362714e97f7ef4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a1580b26699fd1dd6523aa2795b1e9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc45fddbd8a1355245636619c475358198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc868c25bc63d5c057395699ac73d15199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2537090c4bc07c94a9f4a06de829d5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59225753136fe603a4f8fa779d5ac10c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbdd4036130b35a518b64798cf4f119202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d4538c26158e8e504d572ae35f384c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7522a698318da3fda5c9b389b3afeed204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bda6d0750644357c9d62e385280e04e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9db25ed4f5fa25d7ee179af5b7c6f59206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f8a5550c7a0a084848ed2d60b3579c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7823c3a444a9fbe0037df786c3256b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61977365e05f51a0cd08fbfebd20ab2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe4f127bc267ddd0253661649b8a281210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9968a7455d623ad97b90885f28ed2a8a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c58ed2dd77def41c63097c045c24064212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8129ad28cfd7714056059f29e140a50213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7422ecf3a2feab87bf9eb4fd6cdbb5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df8240b2b6d313f5bcf51e8ab37c921215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944ec36d3d0ca8b2f471261c4f080ea0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06884c0bfc10b04973fe92b6d0b2837f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45930969db387e574dcaeda1d9e254b8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fe5c9572e2157f8cafb16241ff0a0a219.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a37be43b198dfed1344a7610264c40c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2cce5de31b8d1cee6ea21359a73dc32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4fcd024db5b086716d1fbcfaaa33ab3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb6a1a97e1acf0cbeeb48fa963ca5684.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b3e3c164931df963ca475e200c8dde5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0a3b201f269c7d48d62e34a2d601096.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244152b659e032d9cdc9e318e6fcb2fb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32b7b7e655c8b357bb5ad001754fa518.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10abb34c625fdfd69185d2bf5663b7e29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bd8476d041cb0d18d6f924ddab888710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24509b54d85b3f37de63aa3965f7156311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ecb776f33427ea45a6dd6241ca94fb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3b39462a712e8c5664991c2281111713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6fa6768dde7d9403122c5a3015e99714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781ebaa047f6dda61a717230f58d186815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19aa55a2756056fc85f52894d2a9b0c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb0fa4d42ab959aac6b15bfa3be29dc17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5972dd65f968f258c720c10210fc7d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9067d4d67257325993b64044e93256aa19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f76d2b765ed6242fae9e65c8156ab820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec74c013a27c67bffa3c8c518579f9221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820f86149fbe4a6c501bf325fe918a8122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ea3255c0a20a0218a07c024cffa94c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffa60aea839239fbb058e34554f611f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da215c3089dd74d42da6db3a6d9fc75425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6376d65dadfef31f779087be17b981e526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2d08d65e46826ee7b3359b52ff868927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae836e7003c4cfe1e94052e367d5b4e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6506b3e9047e6d77b3474efe1a53dc29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc48a33244f8070193479b062b47d5530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa0438482a2657640f99e606a7d1c7831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe30fed3d0dff7529d3b0a00b8ad06832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4509cd1fc9cfbecf2f5479b57180559f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fbbf50987382819b50271237c2dcba34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2276f725f30038783395714eefd66d2e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f291a9b0e632dd27bb75475e324a1936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c133cbf51465a17ccd14ed8dca35a9437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef15b7998deaf0680506dbba5b8151d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564ad4452d11616440d8e4bdcaaf098839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6303883f8dbe5723c92732f5c8d7df140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6976b24419d33e52337c93ce5d599ce41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7335b1b2079d6ad9bbf51e7bfcd6ed0142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e334ed35e69c056231173a6f92f91bbf43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fda0e731d74943d477d3a244bb5123544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cbfff334a5339f1ff8d0bc0e4e98fb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f914f8b01ccfc08e79314a8c0ca62b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f614bafe407c6f3887b31788d9ab2b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dd9b151bd440bb92754b611524799a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2400d22890bac145805afd0d827ccd49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcecefdc23e5e341031cf6e65d1eb3250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f10481ed1f79b8fccbfb81582b0790451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007ee5d434b09c3ccc43d271ce1f1c5352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee1b4aa6adaebb855b0870cb9c621b053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24098312a4c141b7853bdeea323a66f054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4af6387b48477b3f838351d2829beb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d12343d9580157ec08005066dabcb4356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f8484a1f438ef64186474f1c02a7de57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1535fe4df3a4c247e9ddde28ace2a49458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cafb5b64e8c92f03691d3ce7bb7e1ca59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67d6ac67acdf4b95525b1d5a2ae828a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa6efcb47874999c548e4750b21048761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3575c1ee8ce5737721cbea23dc05955a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75102bf560e172b0e87bf563dd63894463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c033ef6e90b89ec6c296bbc0d2a1f42e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832b290ac126c9863735365508d56aff65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496204b3afae71b0b80bc28010e2276f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f956118e0c2c5bb3c9054a428418ac67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935aab59c6289afa27999a7368be6d5d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d0fd473118aacb2f32bb3d3c949f2f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac39e69f80af072626fe8f932523f13e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a033b428303aa9c0f66aeb2572bad5a771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96256dbe0b3beb2292f13b269867e7a672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790f2ee13aeddbfdb7ce1b2abd09dd7b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee13e9a58e569b57ee7225e5ed1b01874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eeb5a9a22af92245692e6ae1b44de9675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7638853b9cec4f651bd05c2690bc2576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4ae7811e4c5c68e4ce0e81ee267a2577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ff4924083d661005dfb1eade9fc30f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb59a2bd556e02a78d6b800cc24f30979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7cb7f56d6ba2c274fc7e2be50194ed80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55b6e781421aae919e2769a175d8bbe81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ab299086c1d81a7bda14479c3d5bc582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5705a0361bba58e77f66d5f44c181b1783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be735b6449189058519d457768bad4b184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36e60532c5cda8a3c69da91787ad34b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c94e4fdcf53246199d9d6b4c700f0b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4502a6d3c00a1ea87b81c19ac79eaaa187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96647fa0002d8d4d012b613d1855fe7788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06b5d40f82ac41639a284cb4525d23189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ee942f65f1fef7f5a3326abe13e02890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3112f049463de0fb757447cd7efbaaa91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313755f0a18f9a43e727203fae8d38bf92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3856adbaca848de154860ba5b7fc142493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6fd06caa5a303922e4e314e59e5c9f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f303cd08f965982e2b30070a4ccd6cf95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d860447a39b016aec2d6d639a2e29296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92d776907c1d748bddcf8819c27fb1c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c7a492a4b7b2f6b6c9e834785e3b9498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372a1dfa86c9c4ac98f20486e5b5a8ed99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f40360eec38ebe6af210881cc92228100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7703468ef53dc886557bdb3039f8895101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f495736b2e5ee5187effc348b294326e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4d20728c3ec000c138324c7f9bcace103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284647ebae4e5db82d49261dba132b09104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f826014a5469bc921e00c74232f9540105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df17e48ece1d1a9d72305c5a5113ff41106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eee90ae480c20b1bd9d1cd29f686f90107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82eeab6b4a55dbaa588920dafdcdad5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8043dd7b531637a5edd34beb8e0a6bba109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231e6a984874de8e18cb05300f99d998110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8355bf9b03bfda6cdbcd4f1f35e054111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e1b64997f83092977f1c980aa18be1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c534738dba9b60c1051a270fbc0a369d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b616e6cea03d609caecce470e93a9a38114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace3763dce6fe3997e07551ea76d232d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d237abb8d4da8c59ef8dc3a741b3e5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d769c35d253e709761601e874e4134117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57942cc31169cb675e2483da1056e469118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b28b8a0eeabbef0fb1dfa7d9b4c50b1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52737acd1c4d54532641271e2dce277e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d805edf615077bfed570a894b23eb9b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1f4e1589a410385d7a871b1355bda9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d038dda5bd47720bdac869ca01da8253123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484c592baee6eceb04f50945c3f8c3a3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425fd0f9104f23f969bb1d61f249cc63125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b11768ba4511ab2c8efb1c90cebb6b2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1c6053eb158433ce22aec16a6cb859127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2437d52163f3833f8ea44dbc9dd02b7d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85dc3003c39e9821ed1c8047c912c9c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e31ca5aa96b9cc9129d4ab8d8fa2ab3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed86ccbebf04a8f01cd0b22398426cad131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cc13d89dba10e794458aa247850fbf132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52fb90d04252bf9f6592c093194ac09133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007dcfbca8074b138d96d66bda66cb4f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341251338704460d15ef8fefc46209d1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37787e272accf9f32f5f9c5d95aeb2ce136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd80879f48a79bb1e7230c34470d9de137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e81737d426df893b760cf471f9df28138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c794bc0a1a62aacd1a6eda16d722549139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d78ec801ff87353640b883b38ba116140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82001f5cde8170fbb164b6c65704cc45141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2530437d07f3cb6968d733c10c9ab2f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba4437752a4b3384f4611b057a2ebee143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce23048b5d578b37031e4019e34c7aaa144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338fa60763204a1f46f287ee0032ae0c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e1dc5fea5e6c2f16c1de2c98ac0f40146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2543cc05f11bc70df0548903d8013d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d631c28056024565208a9b4f107584ba148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7fc719570fd5aa8679194d33610b05149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a939aaa1dbbcae8adb1b75c94d8ad0b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eba907584b61dfa0c0fbef195badf16151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa525029f3b9a5d84e0e8fd5bb3da13152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd9f2f7418ee373b747de5d02a6ad41153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed356a430b521c05e41ae2333efa69d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8854ca60cda9c693f19cbd3185e08b6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbd85d42678f18f0e8a22134fa3f788156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a0b300e5d2f393f41f33ebc8639446157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336dafe08db3ce3b199958ba1b4afd2c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f40f7248b3bfb1ccc3143b8281140f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b18ff411adcd033831a489453d603c6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241a323533333b489f02efee64ba742b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a206f6a6d7e133619e5244308cee815e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643aed70ffca2b7affebe053e75fa46a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87854c506aee73478faffd25f8ce00d5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977812f066bcc5d6def8f63f3f2c8014165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f614a85966ff976a531f569d62b56b23166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0603f17a6dc1624e078e8d55337ae28b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14873bec54892cedf5313c51431e5380168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d8751dbff3cdd9308dbd46dfe83084169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22149f981251183b530c53347165a724170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70f0f21003fd780a88a1d5c1b5d08bf171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d751b182ee32fc2c6a6e991831de31172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ae0d9cac28884a2bfabeefa49a7dca173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9753659a38812581af50d25f6701abf174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5139912be6b1c81b9e1ee8d9d63e0fae175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16f5509482acdfc8deddd11ee81dd00176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a329d555ac5eb2ae63aa83e9de31a39177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9557576d1fc5964a6897800f50a13055178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834fa424a40ed4ead8e385645bf88eb8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4323d37f65101309411a06a0381b5e1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4069744c5d54734fbe2483fc8f3b815181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b688291b2fe99279793e0236222e5be5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d080aa46894e550578ba9edf5a6bf9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fd9cb9900b3896c6d7b68d008702b7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8bfdf62a9ff9fa10cdaef8cad7627a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e066f393250e3553e6957a2620faaea186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3488b16e7fbc5784575801d746acd0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd2b9055cd67d2fdba5d0c6fd1af322188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6decacbcdb42ae71dd08384b83b951dd189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c461dbac232b3fdabf27b6aa0353c67190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31108c00816ad7602a5190b42eca52c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c267ab2502660ab8a689b6696b3d8f98192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c76b4122a8a769d8dc6f08b806a5186193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcd77ea355608c25c336babcf0f4b12194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb870f9f6bcf49508342f7259f9b61c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5feda1f62eb536d43f2167e907964c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f09e186d009920a145910354cb0c34197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f4a7045c306cd22ba9e33c96435451198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaa4ae4235211edcb071aaa5a7a819a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50166bd465e5b20aab7e2c3c19c45608200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b272349bce6bc77dca7e9347b99ae5f2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1a07b5559ed39ae6bb7460dcea2915202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f542998939d740796a49e8fb8aa37e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69acc638072df627bc0df50599aa95b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35cef7ceffe4824d95b44f62c07c58b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1943e10fa9fe5e6be390037cd66b43d1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb09b4423d4bbe08b92f3a0517f7993d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7340d1b01fbae668feae5ea01b682ea208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1908d7abd1f73d53689513c59b3d853f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea46ec9075f8c83daf1e590acc0118c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5882a315dd980c8fddd64bebe3d54ae1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dedf81e0d02ba2715fa4757e9e35b4a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede89b90054c7374c8bb14926e9428b7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db37f762be779a83c5635668923b91f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89d83dbf202c04f8e4ea1315ff64018215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6b0dbc433b5389574bdadff0974a60216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcebac37153ee1a88660bca62ce8f3c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d30f1b0ae6399ea00b5e02186f12e7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31b6ffc1a42109f01f45a66c0b4aeb7219.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>