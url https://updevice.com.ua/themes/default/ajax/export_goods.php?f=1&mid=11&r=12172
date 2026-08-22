--- v0 (2026-08-22)
+++ v1 (2026-08-22)
@@ -826,51 +826,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee24c8443824ce8709afc52d56ff5bb61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafeb86521f26bf3628ab0f8c607e4a02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e778a3de96cccdca0db867512f2a173.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e108f07a1822cb0b679b7da1fccd984.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af07720fde778a8f0036d275666a4f8a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7c3bd1df53f20c6850f8809aa639d96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9777a2f3a36585ac42945d1f7dcb7457.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7457c12b71be38df1c090cd529c639e08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0916f9d4d84f38cd98e6dccc206c7d399.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798d1be6f3dc9d2133b676b8dc567e9c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bca06718f1592c7dfa515cfa5941cef11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70df9cc8e8328dca64949cd04030201912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c20165e8c8cb61930c582f0ebd1a81f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d52768da57bd309f54e0c0e947352c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab7bed84e20c2df92482a6a0a9a97d715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9d35102d12fe298b681d73ccb30b7516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e177fc5758e950e40bdbfacd4f5a3f017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcd68fc42b19ee1aee69d9fea057ce518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220b682d7e4e7bde77b3d95af0116ef619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c09b478f3314a429033286511beb73c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e389091ccc114a304137b1dc88639e821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39c0842f8f52437820d601afe079b8e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860ebb026ed4a34de3e10e67cd49950a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd99992495e9b7c7a66a135eef82b1fa24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd26631cb4dcded9ca2a3d52285eff0625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fef78657b8cb8b1d05dd1f4fa73769726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427ee2ce538465b9ebf509bc981b845d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60888f88c024a63a8ab3ef86a18a110e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716b5d283e2b4147856a1b41d7191b9c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05dcea21335676c7b34b675d2c10c9930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177130d78a43a4a9ceeefe85a82c12c531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc0411c1b1c8ad67ebe11c805aa392532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9e4490aa656e4b0fb80018c4ce597633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f3bf0555a966e5417c96e62e34efd734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b8faf2578a21e6a94e19b63f4e5b9235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096509c18d0fbff37d6f822f35e1560c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1246eab242d9ec67425e177ce5f10b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf5d7c9c43f64b7d8a823c5f6aa983338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c83f64f0c29d93337795f14ad030e839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead737441311718849a8589261a00aa640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4b6c85b2321c9f9327f686e01f34ca41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ebf603b351bf4c6bc93f032f1b77af42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01889a5dcd1e49133e453bf3354ee4c643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dfe4f26c7852d3ea20dd7353a2731a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e30054dbdd685b84908cffa03e38ca45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ed5e6f6dcc0bbb0ddb582dfe938ccd46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6a53f8e8f7cda9b4d74e3dfc45b2c747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a3de88e3408abe05579c14d1d0c12148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c483fb9dd800ebc5a8933e0a2799c849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68958ca34430152a5698207a0c6bfc050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84e77ecff3fcffa67ad496e8888928351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f29e064faea6ee30c655f64fc89f2ae52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81852b0a97bc066e97525e8ef764e47053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed896ed8e5dc8faca7f9f652ea11e8754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c08b9307f52e51842e0c695e6d36b6655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2377719d3c5e0f6e3e1f999fa7dbc38056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56db12111d77e9af6af0eefb8fc66b657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e195f8c7f753a53f038cf6ad3ac5ca058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8786d4c2ed99e436386bbde5db0a204f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e241fa0fcc73ea603fa4d73c51ced9f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abaedc9ffd69fcd268a7b86a89a2ce561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7d79b5861db4cb75d2b172233d96a062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bbae3e50470b007e38c32ed4829c6963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597972b3b11ac0848b1b70ba99910c6564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fd300079bda23b1de1a886794fb93b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee111216a09571ae31f0daf7a53957c666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd177543d64865148571b2635a4e6d967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80fb0e63c5c7f3f834fcf58fa04639f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541ae131902670d55569648032bfc42069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830d86bccee56342ee3c9c4dfcd996f870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1334d4c2fe399d7745472c6620363e371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ff8be1f0dde16301b3f328c466ef9b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d021db9e48ff46b4798c48b3dc94d573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc01c812d6c364eded8bf9fd6287d38a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa22136b776be07afcd00af6e60781475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df02074743531baf8cbc35719a975e6276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcfd8ed961f6d3b788c7b84816b3f9677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637403654fa12a812be2a14ef101ba6078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fd243fc9449e7d0714d0ec825ed74079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238c6a10b58821ef7d98c18b9a52f30280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56373b06698e8a4852eb30c05799af9681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4d4798440512fd7005132b403a188f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8790c63124a51550f213d8648daf6bda83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cd5c72d6311d96437c91e68e9cff8d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff22b9136e055fc0a98e236253fac0385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6fed42f7f01250343eec8097015ac186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c064cb21b180b322ca49430f56b74f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040b498fa9dcae3e60ad8ac67ae37f3388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a9474b6d140b12e7ddc6e685e9206489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f6835799deb509cf2580db9bcb61eb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3355558eb5e7c94745b64a6d788caf6491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50494f884b340d098e7828518cf34ba292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3244636dc12d050de89fda60ced5f1a593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff133293881e9704ad65e07ba29fca794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee64fed74e61691e55089016ae3fcdf895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb43bfa328f0925efc4aa15b2fdb3c4b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749b06bff00d0557c02838ef931570ff97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e742a8102178fc00865df6b16bcea2498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11897edf422abe97fcbff12e1c5feed99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a15478342e9a8ce50db26aa279b4cf5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04848799a83d6d07eff817286799efb0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9009dc5cfe56ab5f84d73368cfd2e0a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1448a7ba8ea1573bc6c225b91d2accb6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ff4932dd54d3a486a0e078c7c03ea4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca6f17729553f320cf8067093fb1f09105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda68dd5322fa8f7499aed6fda530ea2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f268e2cf0fcb6ea003c3109d634b7630107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f493aad300f06166bba9cac3c52cbea0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73031294b0f46ed9ede525d2ba483f38109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c036f1a6b1a891784d620c743dffcb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805aad0fc7e3b9c5b7960a1313d433ef111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72f413559091854957f90a9359b661b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bcea0ddfcd1e8bd812835a75c5055e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284fa3ab53b6f74ef4ef2ce4d09df6de114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8165feb0899d19d31ce6702e1d0b50115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206fbb8d9284cdfa89fc9c1e20d1ef00116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb028e67b6edae7f501d6a12af37383117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dd29545197a7303f123d978249bcde118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34334e6f8856084a26be38a324681eba119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67db23376c476bc028736309a620d6a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c403ca73446dfa1a692e4617ae1f6b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62504e4ce5cf1408db94514f3b2fc89e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e08591cc341375990cfeee755a2264a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9c51b59d2832775d3fa17388900686124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425a5c074e3ac7c89565f825b81f1e18125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db863b4c30145974aac6143084cca36126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4037ac6e22479ec4d82c3ad76d9117127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d22a14120e5c0004d517cc7f09c7b2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c648eeb4a53e127fb7058ca8a9558231129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cb115f3df622108ed3c2615665347c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293f216406398dcaada809a8a9be255f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4006778aab6e2fe7f8ab9a1db884283132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134307042622565ae3742e37c8f98045133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e02368a58dad82ac1118caf3a645d19134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fc381d5f4ddc2189ae199323f4dc6b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbbf78df3cdfc0b42f346cfcc54dcc7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9a750d8b4818bfce9699c40a6bf815137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4d5143ac18f77d067f01a8f76e1870138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d65d7e64212eb092a51949a1be6858139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a4c237cfd0eff3743401cca3d1b47d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0666bf62ee255c2c0bb2868df79dbbf7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1269238d39ec6db3e61e8406fa40f3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a274aca0e77710b66245dbb5999dd92b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e066a41386e956370771265e95bd3bb3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf849abe3eca4beae07a77a00ee4694145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d230c223fb99895f0d285770612809b0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd648d4002073d05f03ad089613890f2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5227a848ec5a0bc91f4e22f612116094148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6b89f4ced71b53204a458b417cebbb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7523aa70850a8937553d8831d106d7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e8e239c30e8563ffda738e8ca3d3d7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c5087869b87aeaacee20d672d88020152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b751288a3173981e3186d55e5ff38d62153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c769b07940c7a9e8b24c8dd7a929897a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00a309ed3940ede612af90137e3aa9d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65994d8d249d6f832a593c4b7e4f22bd156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e547d85a71f2ea64713653f17d2ec9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d224907240dc7ffcbaa3f24d53aabdae158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045be319ef6110d5fc5495636165c11b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ac5e5e5b59dad9955a79b31a286da9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1759ab6b7851c7374d24ed1e6f3f5b2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d68b35e5f2f97f065f6bdc281839e05162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691f866398cfe32533fe88d7f69397c5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257089a5513163060f14d999c5f2ac56164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff33e569520f6f150e920f8a5cadb537165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbad0758c11b9f9ece33f6c2e4c035be166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08637b4ccedea959f6e4553ab0a27898167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751a33f1c7d86d4cfa784f8d1693aca1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77223898a62f55523ed0099cba0e7fe0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848908d5e70f5826d632cce522110aa2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1b4f92f2485a6fb599b2895285068d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aabb0e89b944afea4becf45c57d4642172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87627ba757211077e63c54d86b748c4f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8629e65cabc882e959caea31241c15f7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2f18dcf0c7acfebac3b281062b409b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba83e7d7c9a699d6dc8e037601bc2f5b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42b56e93e0ade80d6a2e8f34233d38a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca5b1ecbc3c47d561699d565ff24bcf178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ed70483b9ac11f2f3baa75b91376cd179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2f502d89c12aefc444c70b54f0815b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19be533cd36b67f7041dcc0e3e937c30181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87d44c032d82a1896f220f648c8c54c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ea0ce804422e46ac70c73578034aaf183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9273b0c157ffc9593ce27c9b40f73421184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d8becf04a52619b3298ad95a159171185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a928fc2e48aef8e3c8ec79386bc8ed186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56972066beaaf57f4c4d7df78fb2733187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8430f7421ef9e185260430e625557edb188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac09ca0832f04c704c7ad4aedd068b1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136ad2b940d1e360afa6a3c0edadd319190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7a6c650b631cb79a8c99935d62c3b1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482b0d0cc4112a2f69248dc890d21ed2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded614ae8529fdfe345c08a20a5741b0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1b76cab0664f43c63be081057058b0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ad570d4778c5517169cee458936317195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2034f9b158e1769e70f6eea08946f330196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e38b4d3f5bfa418b413fc790963550197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5deec152a63d620aa5aaa061badff808198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a945a7de866806fce9b36ef34267b6d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01834b66175cfbf864e89f03a295bcbb200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac406c6c8c8716a4b9f8a20a4c886a60201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e8bf04d3c1d135e6860ab6040bfea8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c360ba8448ebd6ed92d7e667db334c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317e9dc36140c389d7c92b148fb454da204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e782ae7222e008f31cdd19c9309aa612205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c619ab4f8169d380e0b243a9a8bec37206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df2befca3c9adbf79e78131fd9281ab207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cb3ec59fd07a4bfd3a410e2880ebe8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b47a8143012fa45242499e9e8081107209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f11f226fb1dcef83a3c23f66199090210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0d71943cb58fb56aa56615d6eeee94211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0447947e9c135b5258ae115e4e6e3216212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777899f07ca24c84a431eead4a967b0c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f6b1114c9a0fa81cdfed6fdf311575214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544dfb156c8fe423c2381d2fd9675278215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16838bc62ba7b057b80540200a6d39a9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2105f930bbd5f1cff1fdafc309ab67f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b1936842014b7810703fe96243a63a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa2413ea3112fb2434cfa7b99d68844219.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef70774f7a8647e04eb5a7100a0bcb2d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f22a8e88ab7e2682218c6bb25af3e552.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de469230a42daa6edeb690dc84089b013.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a950e355a51729879f134d0bd4694254.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f8e98d1c1433105da1d91294d8a44f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00089eabdc438e4ac27f29205737f0a66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb3e4480fd5f4f2dfe82b17c57c66827.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ce6a57d174c41489a417f1963eba848.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2d6ccc3a338eba078f33949211bb629.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d7e6b43e070d1dca02880895d3cc8b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8038f215c93eb25846e103a5fd0d5df511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc871d205f0d7bee4bc99b423e6543612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bfa03d0e012b137da9cee8d7e9331a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad00e709b088094dc06cfd387e9377314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0b9d5f042de6ec9d883ff19e190a3a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b6af7eb4463980b863c2efc43ae28d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3145709367911742c544eae52bba381217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ae2e54991bf0e610181d56cc53e21e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2e24363f9f2c90eeeffd302c5622fa19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad32bbcf29b81251c0579720677e798d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4602eabb72598d8298e1ad7e4063ad21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39043ae5905aa1783b9c9a5d7c209a522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc148079e728e3eda88b7d66944e45423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86b752d7fb1156dcac7529c4ea2957224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ae878db80bc90811f41a9a2c88f2ea25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285f62561aed560218a878cc61dd6a2726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00003bb5d8a6d7e25540fa65e326a6627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f750de9ac8aca24b6a731c34f9ebd428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d18a1c8cdcb51e7429191d23c2351a429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dcbf606666f099d67ff493d617768130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270e3857b29c416acb3617c2d3144e8931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f31fa81f2315b0df50c4084b35da70032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f8030896d8f67b2c0886ef8224811933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e2bc721009465fa0c78bd3cf08cb1b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb7097ad1ddcce798873335115b312b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e8a91d72526f9d326e44b6ba76023836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b3acf51c7776454fc79cc73440bc3337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbed1187383c50ef74bd19d7946848638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ece17e5a3054491372ebeb663b2f0739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6079a1b6c973c1bc96f95bcb83efa2440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c61f1d274ec82f79bbdaf67a357b97041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204cdfcf848ec8fff691878ff804220f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da4979237d1c222a65e33c7566e5d9543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d3c499301d4bb442d04a05e0544fc044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032d04a7295356261228da6d8adc253c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555887d85b380873a6de4435dc606bd346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c503b2b5d9f84fe448c5fc8c2c0ebae47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a947ad654a1af83d54d9db6d3b04732448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56e6d534e5e3d6fe3c2c350682e31b849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579a3c22aaebdf46d8719e4eab37940750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313e0e3e52a790c4e326f7e5a4afd5b051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b315611166c9e4194e0ba7a37c9810b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3274bb07544c30f8b4388f7086070b8753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0a42e8ef9cd25d99d9817d5dd0609654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384590944336d2c02cec2083a2f7928b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363cfbbf25d2e274432af9bb526dda2c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d304d6b327539a9de2fddd676041bfb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46edb6637b275bb04a6705d4565829f858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f2b67697af57757c41e7a53f79a89c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae5a3d1e54cf0016b10ee7e7cd2812a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa5de8f7aa0bd764cb0a6acb3cff46e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902079d8e07397f7bbba59a777138e9262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc0e8a2c4cb780f679460419137ef6863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1818fb54b1c99736ffa0c44740ccb6664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb444d4830135789ea9a82eff7d61e165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79699c9a6c287e076e89f02b7236e72766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b689d0bbd4e5e64503847219df1a582467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac9d08235a1fcc7f9934a9d2c499e4f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d2a8aaa154843956674287bbd22ad769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b9bc6bedff74d953d90f933cacbc4470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f76f2a4aaa9562cadaaceeab820cb871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e8c83e7422b909cad485addcb88c2d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a5ae2857d0510a00c8b6dc480f2ef473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3aa74be3a5dbeccaf84e575db7eb4fc74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094c7caf3e42a100be6ddd1036a0b33e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac4fad2cfc1d73a5e0de27eecc829c176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d668b72f98f6913c781335b054ba9f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a359437f335857eb72af759d239553a378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f73e7f12efbed61160755bba9a0393179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ef89aa9012ff0e63399af2e3d4ca1f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5032239040f26d9d3cdf0b9a1b6d3e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2a2237dfd6f4b52ffae5d88a63357c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e771a220002cd0d8a54df4ea5d70019183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4f6460ea6cf602c7a6974d4d4f516384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0877dfa1628e522c6073c344e2a19685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eae63742edb4ce5f97ac60cd0fd654886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaf011c6269fe9476bc77f12216b45a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc2d9cd52a21c310b590810b9afd2cd88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cea9607f2db7cb4505692224bbf3b089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c647119815d2b7c293ffeafb4efedc90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d0f6e6451966a7b81d978ea427b50991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6499e361cd3f54f6d8fceac6497733e392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0f16c4721266f00ff316a07d6f531d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a8e6984370ac0a8a64999ba2ca4dcb94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27b09e198b8d8df6c23e4ff3a3a20db95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250249024534c1303bf8e86d2c23139396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7780c291377cc6519f70454fd56f15d697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3301ee480a2199a0b8313cd45bc2269a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbefb2d0435f159dcd332cb2594092099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bec24bdad04b35422225eba536a44e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba41c1f6d9f06a3dd35cd3ec4fd338ea101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ca083d967d6dae9b7f8bf0cbe55a7f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faf5665170e211b2b7ff0674cb1624c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42a2a44694d1d81fe659d51534a1fab104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e36c3ec5a0f8b27f09d0094de869838105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ef285a3add300f67039d82b72eda51106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3261054abd145d80d3f8bb7c99ab8837107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c5d775d223dcff46258a6858dccf7b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792bfb620ca194d3111367c811258543109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1644feba038eeb322ac8aa9e02e06acc110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed3578788ed38dee0650830482f627e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95a2e1778d4154eb1c878b722d7b6d6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ec9886fd03adcfa1afb4a4c1e4a2da113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebb1a21047bbae637cb24a8c0f3f241114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff25160171b22314e3a03c4c8df46b7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0131592129101acc35365c1d89fd96116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ae3cbe9fbab3394a3b85eb0afde51d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e5b9b0f284bdcad77f511b2cf2a8b8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d6aa20d1e7b214458377a48be6f859119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193b9dbb42042865bc2050734cb316e0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb02d19f97f6e41a3ea1962affcd952b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9b9238fc1e9f85eac1e2bd3a0eb7c2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4aa60531a9c89bdd541ba49626d510123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b493b0d9c41e03d27a69536abd2ffdf124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2275d3213b2b847c8c4242eac2257d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59132c56d582fee092797e0cf8ba7cd1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33eb6a57eb6ce1f35a89d7b8d346621c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1793286f36f1a3c7d046eb14ae4f31128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01122944a17e9b81c2231caad9649f42129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9960056b9ab5cae436a85801e883a8e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e70433b3249d575b4333cf42f36517131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307f990b349332fbf3e3fb9fdd7a8fde132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca84e7cd2f219d2770bd68c8888b239133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adee33cfb795e76734ed495fa9972e1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ea1fd027424b5bc096bcb0935de919135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7703a2c3af27f124ab5799a8ede4f079136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7613a0208681778fe035429d25ddd1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2444d78a90c4d6262dfc2d89f0d067138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7867a344860f02541d568f512e0c196139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f795a9c70a5f67c0365a3b4f1b0d67e8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c4c5a8bc161e3d2beea911a5fbbce3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787d91e3214bff31561314d29899d0b8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b608812fa7c8777f24fe841ca4091cf3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540fd0b6fcde186ed6e9202db37c9fc1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a67936952ccaab4351b89e46524720145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae291fd07fb003a263b85cc3529f76b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e7eb3dd0b4067200ecebf41b968001147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83e10ecabfe975f3dfa07597555b4f1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2773d3670dbe75a18f179a7af7632e8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1681c660722543a735f8a2e1da284de150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384127972c4ff62a436b517859e3cd80151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b582936ff1cd68915a3551739d6ca3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0754813ea8e887999be0caf03598873153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14ec5c276d8de81d9150bb48993fddc154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666a3dea429a4aec40d95457d057b768155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4375a7bf93e4bfc70f24bef81c5582156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97695c9c0652972a2ecc7fba412fa920157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa09cc2b2cde2133567f925da861281b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ce1796076e11562a5baaeffea7f39d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76df5048683a90f8ce342717a0356fbf160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d36ce5c886bad8d8a4db74771e9121c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e212acc209fbe6349244170f8d20ffc162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dbd300b330b05c9b4a9fb0ed00350d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f3ed72f5ab33aa9e0da2228c87bf5d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8dd125869cb11f7f810e8707e843d5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea875aa38b1580a6c2b964d12965e5d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5a847d6bd3b62d20d06beaac611047167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed68bf75fc8f69f003310de51e1ebd4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45309b1039fd32a09fc63ab6d2c9856169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68da28ac2f4784b969ba38f13a601c3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5657fcea681a9891b4e83df3d89d6986171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80710c6bbe421ea1a2c2f18f4c53ceb4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ef4d80b202976f2c50e5166e332085173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2657460883a6d996b41fa4e2443e141174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147a58ff661efa86437101f40cea76de175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e3db632e2e27ae3227c80b61331abb176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b2b6fb6f27f7982b3db41445065ed3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec2e641078a33efb54ebb744d254b2d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b4157ad81b8c6a113103e186c39c02179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f0b4a310528f4d392333895cfe45a1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27a298a0395dda92c264c09711644ac181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccec92dbbb2c3dd685d326df37811d6b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0365e99c7633b60e5e5b2de9eafb9b4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8112a93d9cb7c12af69d919d90f10a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dafdd68e73c682c8146eb89bd06037185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f354ac6a07e7f541bbb1a0a4c3eeb5e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d85f5eefd7e9ce4d3ef348a72e8b4d0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ad5a80ce0dfd489daa1a39d6da6631188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89febbd28c53ff48e5205251743f1b8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba1fc5cbb08cd01ad6ec4da4172ca88190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5548d5e430a3693139481a2bd008d35a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9c936b16773140e40d47fee9c993bb192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377fc551562aa2b842409f1406e41594193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90f9bb289060849552fea0a137d48ed194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71ebad4c32bda580cec605eec0a3d58195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d793a47497db508c5be31e38a68acc5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cd302da3774068bfb689a3b28fc0ea197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026161e448f7c5dd687878578b06e42c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f0a172d5419bcfc8147d31d6d778ce199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dcc0561c6650bcd88793a173737ce1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372221fe1782ba89d2b6feff17c20d1f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231547ec3dee1eab42976fc6fc852f5d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685e5bf8fce7cf642bebe1cd800ce207203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91851d8e062d34430faa698bb9e36139204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b29ae05df375ed53e9d24bf3ffa082205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11461e009dd4f377fc722525c5b985b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31805f39dc20a3403c84f20e5edce79207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae722d655c2cbf1a90c4c26a83a78c3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4c8e85664afcfef277fe8bfc6c56af209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c17c173b6b9cb9b67dbd9d425e059a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2484dfd27bff76fdf2a9bacad2f0e0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83c4833b52d99dace45a426fd6c8faf212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaeec80ebb9e04420f4f67cfb155ad3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2611e3a12be5eb7617dfdee54951d4ab214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdca992044ea32a0d6927c827ba2d51215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9d79b93605d9ebfcb8743f0af7ed7f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753394b3794345d75c61ffee7db7bb0a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd5917d3b28d8586589431290e21150218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea49c7cf2af81f229b45d4d1e11f81d219.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>