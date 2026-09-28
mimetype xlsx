--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -826,51 +826,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e95e1ec8cbd8c6e246fb3193a741611.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8f4bd89612662c641567dce960d6d32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0cb9f237a008cf404baf19975982f43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6456bf0a28cd5bc5ea0cf4fe47c6625e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2291103d8861477ee4b80faa83812b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fd2c908b12ebde1d1df0c3138751436.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4022935d883566212c1d4959e72ad527.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1399bf1b8e81c9f2899cc136369c066c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159136f53387addb2354b62174c9a9d59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831f399c6ff42b8ea6c7edc0b935f9f910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972a004bcab02b6be42ec82b0ee4d8f211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c3197b53fec7aa5485c24030d1d4cd12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689ded4f4f4bbaa3623c50aa9e54a30f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea613b7b08bbb74215ecb0df4a13ddc14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3453d3baba2e5acb3338823fb9383d7215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdca800e7c2e5e9fc71932fcd19acb316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d7824224e11b9b26d7878147330cdb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c40f07fe9d9a919ab445fae829d5fab18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc8159ad67e7552afdd1b941e1ede7a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb43abfd12a21a5244adfe678dd4fb3d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46800a7bd6ec103be9b696678eebcca21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98583b5147d356a2be84ab19915a97222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d8583e1600167aa7ac9f5d7344d50323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f30b8fdb257fe4c4e306056ed5449524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ee2a8b47fdd2823834025acd621c0d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796a175afdd9e704de257dc788aff78226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd448dc9eb3c74a4eac80b7b8b346e227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c55c29e0f17e7926318824076a23e028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc7b80f03ecece6d81f4c18f146ffb329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f92eaf98109539d01243d7414feefd330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8521563c76264818b66ad1c1662f28831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93b82470f68ba15783a266f2e94c97332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d8f7bd3b92eb8c52b3c5d926285c8233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa0ee4814b25ade3dc7f76b30e4591f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b2916620d1c609e3aa45c53dc7641235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea25a6db1bca92f7e06a756a72ccbba536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd18dc337dd49131d02d0944b42c2da37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85357a71ab5ea9505ef96eab9cee659538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a91c36c5e96338047c02deb7c4886fc39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6753d368a471baf51ced29654b09bc40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0ed6c13ea16a2d4eb7908338f39d1741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00736faff90f9538cf6c9acc2691d2e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbd7180a98ea6b9990713b9606fcc2f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e2fd0a7e984ef035cdd6cf42ea321744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b7801950df6c71f70a42d98133a95945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9704e6d8a6758080adc986bc587df33f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b96193bd47ba7efee1b239f7eca21947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2f12fbb6515e730e404c7f9a25090548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685699aff903b58bb336785bbdd5513b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cce08f3be4d95dff0f72e6a4f268ddf50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e237effc0300ab5ab5ef47ef8666f3fa51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27acc7e901bc59af7577610229a23b0652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb69ab6f198ddbd6172dbd3ac6176a153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f95e215777e21383684d01d2a144fc154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c96144330e1f46259846bd6aa0e8cf55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33aac55980b9925c813d3e71c5bc5fae56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d2b613d0c36c2a662ae38da6db4b0857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17730f9478bc31406049e89d1cd3e74058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75012f15946de967a1ea064da3631f3859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2ca9fcdd8e55057e6070d46f86720260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110712ebec782d990b3c0de9216a539d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097254c530061f86e41c3965c87ee39e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bb712ae9aab292880307e2e62b5d8a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d39cc6569d9058c4b2426e3951549c264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24db06ec6e525a175536509cc2b55a4b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891dc37ce90adb0ec69460b48001417e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398a508bb2fcaff028fba122309016c267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91cc9e0d081e2c25eb41c6107da9c8f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353e58fb22a1d089b5f8c55a3aafe60a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ccd2dc3aa2f288b14a89273470a8e570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fa5e2c27730afca8d6be313a76aa9a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029fc4dcb30e28ed7fcc080c85e95df472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2278354aec08824fe65aaccc5d7e1f4173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c842c734b26677543d0290bbf387a274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcb05a8011356293455a205ea6fdedd75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e995e9352d4cfd8b3445c02c8bf7862f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb49281fd93ed34f4c0afd212aed9e577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6128f0333e6f5c9ec2595994629deccb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f666f465fb8474844380ed991baff52079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf0f0d8689e2b8c414af5f7d5a93e5b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c62489d992f4d63c459145df2d274a981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0bffb4f869be6dcd3fa36c350be4f582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81d0df9050bc6408550d4259102e5a083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfadeb709228c3a7571428195c5db0e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5094d94fe79c1863f5392ae558f9484985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46934dcbafa7f686480eca4d46dc606186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1db5f5149fbf617342fd1626ef5ac5a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a193a09791c369174b0c064c854640fa88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b622b20580646f87942221692e0bfd7189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f893f6396b6d6c0014da7c98abd13690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc710f7c389bc9f4d9f755c39f7d6df91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65800433ab4b414b46e0fa047f61c03792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d7a7e4f78fcaf4383199103be5ef2793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b621f95c5851148d7d0463f52e1d67294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e202b1e32646b55ae73668251d24cd8d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38aa0221186e92f9772fa5abdd696c9596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce99c50036ebe7c2d271be2fb6c452b597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcf188f09e1d08598bc73e51cb1b9df98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3743991c0fa8f7bd58d42d7fd9ab11899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec51946d4ae914d3657119c408ca8592100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45712f75626a56c72ea2e7c128c2be56101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f331e096ef02d1232fe28d4a1c4d665102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ecf00f7b3a74ded385e7e468a01f56103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ba402b438fb52fadaf2c957fc8dfd2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1743c32df5c9f46babbc661e8301b21105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907c8cf3adc2bb8211b67efcbf8d4c27106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea851fed4fd1d0c1f844e62ecfc9ece107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba856ce3541e51f8afc89c9945f62e8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ac760603425b74621cb970184d893b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24b387ef062650deab04f60e46cc019110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4379e8d4fd5d5f146574cd9434e7058c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f598daff273267166e9ba5ed96880d5b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d7554845eec35ff12e4a6fe458610b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743e973ede32d84c895dca0b4ae687fb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a09cc833c23482ea5c1d543dcb5bf1e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780cca78908bab4c5671d59cb0e52e9e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f9c48aa60ed936b5162ed71cf511db117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74d42c73ad215ec78dbd60eba3fc5f1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6162a0fcb447d026f53fcc885d288292119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c47594019c5e894f3f50f33fbdb71b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df27a23d1b9ddbba3923c954b1254c5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ea9a7d9eec6438389a776ca1ffdacd122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e89b0b8656ab4bdda52d9025a9339ef123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d2451bd801de3e7a19955948bfe6bc124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f8a24f8285f5566c0b8c9af1e80fdb125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9acd3026e34ded02f8af0d8a163746126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5201ffe6eb71927bf359538b1edef3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48a7b39294f51b52886981548dcd7bd128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfb9e82fe8f3db001f1876737f7b554129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4691e6e787ff0e148592bac3700c12130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c43e8c0cadfacb598b84cfdeb177ef0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ffece94fef61226c27d652eb4a8c92132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b723412bd49cbb24cef8d2ff918e8ab133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9a16884d7797d9b8cb8d31ffd671c7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734e24893c88e5a4e330a2d366ab1f1f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a01200ba78b151b150ae43c63bfb41136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a68c081498e066fd11eec468319c8b6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536126e7e83050f01e4de8b986f42290138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0618810c7fa8c23a85500e4915ad645139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62e9504dfe89b6f777cf4fabcf0f733140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43926dc7c9187665eb28a88db5fca659141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ee01e9a81130baa444e12575dcb36c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d535ef092cc5fd926c0688c94bce62b7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9591ceef3faa5b8643e9525a39c70453144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ebea577af35db892db779e7ea32acc145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f0ef26b2d39d5ef811bf75439714d2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a050363dc333356b253b2d5d9fd5fee9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f2d3966bbe88d6735d149bfd313eb7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210c833535b67b04d641c1256b28aa69149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1015073536fdbc47adfa7a9633405825150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b77bb46f2318e05687d048d53cb485151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd2ac7c49af45f17f38ec476974f0c6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395c5c362a349f5723a492bb934b900a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f683b63889d242785db3df8f6bc2736a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cc1ce58445b619a1e8e0e72abebd0b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9ae33ea24e6ba8d0396cb31c675db4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22848833ae83da1e27afa24fcae8169c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6baaf5a0df4783cd4f80808653af793158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b2e6845330860edbf5660473f6b46d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b426d68e6e0ef745089583f8b69f06160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d986f4747c7e943edfa2a6801205e1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c01dce27857ea41772c05bb1d4e06e8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f245ec493155ef6ba8fbf5dc2710b8d5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec80aaf5c3c7b26760531faf5d420fb164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff57205e8abfda1e4ae6804df7902d0f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0c4be6933168abef48ab9b93dfe09b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccc86d245f12b31d48ae39199852b6b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cde18058c58678816c1e8b3d53ba48168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89762bdb68a571cc542fa4344064713169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e1fcdffe14aa06ae7a702ef5f14648170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c763eeb9ff5d5a9defa78a495a649f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2560fe161debe3abc39ac7d38e03a42172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1859206bd6878c0b52c2fc68a3d1a06b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303ecb9123967eed333f8d8fdc920144174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e90ed48408cf6cce79803825e0ad97175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d935b8095b5c02752279614ec65d10176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7ff08972ad35eb77cab852d9361479177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e49f91ab7163ed929f87510acc8a37178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f52c0485126d35af426244ee1d534a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa7b9046f39f9ec912ff83f083ab73d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4ee6afc097789390f1b3c3e9e031df181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55825c0f76783c646f3e239518eced9b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a0320c57a7e3b3d6465b772446138e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039aac2e46619821d533ce70ddbec8b8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f6cb672d896b876606f291a055f7e0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a68be3eb694b3cad45d6da2fab6c54186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1d8e911d1b7ba8fafca5a97d0ff169187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ce96ac97952240db0754e264d20535188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1f47485c35ee4e6564714efbc28551189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65567f4aba22d86a9fe42375203ac00e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd07d2ddb4c48e56af376c331a01b311191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e103ffae7b40bf623c4c4754f51bde3e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4c935d18c056f7f24bcab878402daa193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2670f51e3108d74f8b66eb099274de3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f6a42cca4ae17c697fb7ada9feb22e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f62c176d030c9ce86dcfa987e283eb3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74be7a4cb8f4f19a5174fb0cbed88f9e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc980c149585e9e1f1146701eea8908198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174a1bef4938f57fc43c1c3a56c735e8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501746d78fdbe15f0d123518207b9568200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74f4e61b049d1ed8d03e807d1d33b53201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00074a86d7247bed1513d2d1f8b80ee202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5fb4808655c65f975ecbbbe8489ff7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2649e4000acb2cd631be05a0714c2c4b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155ca6233ac721e8690cfcc363157a70205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3ac9d490889d6f714886f9bd70a8df206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b55b29f9218e6ca9b12435fa96f127207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb799ec1d31539c7d40dc22cd333c3d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18997fc817bd726bb1cd87ab2ad6b5c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8eca21481832d9473f48ea057a9fd8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bacc649ae4a1ba67f50534e66b76bb5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af187df6f07953e5b523c1689b316ad212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a4ad8dc5b51d319cfbf3879b86af3b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccb9d30916f4063c95dfd8b94b30ae3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13961149018f9e8a194144a0d7ba36e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4f4ba61afe44a7df733d5fdaf7b028216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63b9250fc3a5c0ddaed5bc18b67e52b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f91dcba87a387a6a509f2b073c1741218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d9e8b652de719bb1f37961eb70d30b219.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c77e6fca172e81e2ca24e0f5b3a98111.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59d2cb4b933a11d00f378bed7918c402.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b717309bee95a5a18e877d986821d1423.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827866ccbb48971904e4fac8ce4e502f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b1aae0159ffcc88893b6ce5d42e9215.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c709962b7c361320ad80ed8a164d4c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd89811e0302088edaa6141ec155f087.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0884e8c3b2e42f87e174a747cbd9f9148.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0e5d006ec80a3463d6acfd9c24bf2b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addb10b27100f1879bcc290f9fa2790b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8d5f80c865d64a1386fa8bb93f04a311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3672dcc75c1fc05ebca7b265148c88fa12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216a15c283634419d1e964c5d2af12ff13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402cf3fda66e699d06f0538ebe9d7f4614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c1736cb3a7776e24ddce138d1b664c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4895ed8bc1c150da9aac5cfdd9a4288016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0d18e4bd39ef513ddfc476e1e2e1fd17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2598e0c2d748e9e15c08e6405dd316618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02849e5b2a4adaa3ef076e2f00fa279f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dfe8c3b3a8767191918a0b5a03356d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c77b403498ea1185f28a74b0e1d61421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c9a5af7b0eb74c86f69d27625970f222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4e51ba7c443654f93168cd4fbcb4c823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e76308d9b89211e8e66d99db32de3524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017ff292983ce455e8de6231d2b1fb8125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649c20f7117e8d928c066c8eba59153826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4b611660966aa0a4d815699363d13c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e933513f525f373d776161d477e4feb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557a4f7cc6793fdde70968022e7c332829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdea6032c99b487719a22cb6c135c2f130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b1a5ac91e44af15abc0dbc18689e8a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d23c5f3e7d6f67d5813a88e49d49ab932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c47a98a761295cf0c328a3ea50424e233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43208d670c8dca657ae8cea4c4d5d41d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c365dc132b69e5056c608222f9464435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0402db43fb5b01f06eb73b8c5be58536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4fbc6f549d55cfd49d44f5bd8dc78037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b7830963bb5fb1ac73e8b7113b2cfd38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d3d57c13875bb94b90e5aceefb1be739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac35acb8f16c3a6bafb00fc295cc1f4640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698964864f172a591fc0771d4b72337341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767ef8f35f04a2eb522035e884068f6442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac94dcc12e4b8d0461748133bccb9bd43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f945d617d1268cd0115f36b2015ff9f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441b1e1565efeb691c16b2ae17a320c845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518d71b317af6959736c474cd1af4ad246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aec2ee25612f8cf157c8aa055e5970647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15196b56933cb6c2cd46884170ef56148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3069d00202bb1c11903f80bcee7e0049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b04877eb890f1297beeef08344d6fc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b9d96e1e5adb02aa41cb8447f855b251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063af6eeb026ab6787a94d5dcd9f350852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3d329aff3568ed41c87cd7a6ee21dd53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c6f459ffef622421cb7c8ddacb642a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bde9c5ddd1ba56a6eefa33ea11d0c855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702050a837b6ad0ecbfbcedf73319d1f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5414730889350ba02cd1fefcc9f903857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1845ee81ab2539b5ff38626d2309a6d358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d3d49cab049f6082987db546b91fb859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193a10a9c64c2a153f443578a2d1cca660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8271340e76d8c7133b341541cbc1e64661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790b0c493f984f645c6a84e39b7ec3a862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3403d084b7930f07355205ddcbede85b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c2b20966d19293f90140afe00a8e3064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e653460e7a54a3b79760eacf25efdcbb65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58abbb8d51bfb0fb961ea61e50efe8ee66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c7a8b3e9e7d0a88083e3133745783a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3d0031f1a1377f35240d93b21548b768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eeab277ff2a109a10b3c9d3b07eff2e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc9bbceabddc44f522a9266ab84966c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec49da6248d770ffbb91d0dbd9e84c1c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6671c818dcf0a66cfed823df9ebdcaf872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd6dabed3b607ac82c008b0f54bd3c173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa37dbcd9eeabd1e21f0c58ea97419374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d25c829fcbbad9ec6badb13ca74b35875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92be69d4989a81ec59e87d7c07a69bb876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f01469b635f6f614df08e061809bf477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce6cd30ee9f2f42bd8709d5dafeb50278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac52d441c6faf70a1982d5608660163879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3be91772c5fcd6667483cecc307d6980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83739ea2050280443e37d50a562cbbb681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02def33355a4b0445096df3855ba0e0c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98c712e087537891790bf0463a9a7f783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a790489b1ade32957ad272e1742d3d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba3fcc5506d7b92b4ef82715be6a7a185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dffadeb08fb387002d2d6caea6d5c7286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78af80daacf640d9ea24ab55798904a387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a78964dfa8da90cb6cdb07d42b7b07988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4539cca49e79d816dab0e0932e92772589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f24d781d161b1ae30f94cc7a06466f790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6744fb7a6cdf1125ce215675b0056491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabf8434f819ca3acd8f777bf0df490b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6feea742bea7c33d9765d8cc7bb02e1d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deea935b36f36616e0baca6015f6b4c994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ba6491c9fbf97741a27c0b381f329695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88271bd01ad58b5283f745d56c95476996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a37d359ae68fe8d1eb7505eb076057b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b928395ba38e62db2f166b6bd976225c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b18f28a26fb0a7b6b0d17872b91fb4b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c976630fd81df390ea2c7e39ea68017c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0eabe5d028ff004ca3545ffc56a36ff101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cb69a59f20f890269b413c3ca60579102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5326247a5babef0d3cdba8dc7a72b5c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9f743c1f2558d315eaf98cc29c62f3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94b4a285dc7d7b2223a8eb5aa5b537f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f2422dba27e0269e19ba6d87678966106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6255d26ea973bbb4a2ad227b36b920d7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df93a5f21582ca58a45089858d35230108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a696e5212493e25398384a2fcfbffa0f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b532a163f60b308928a4784b3be0f7f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4deeda29eedb9d52d140cb91ebc17c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7feb457fe81225a64c1627c2b3854d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe68de020af1afd65cddb825b6163c0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d377c0e759cdbe6c17885abf6d0ca300114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d286d01702f3c7e10e83d34225f3f678115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bba3a7e98ffcef86eff8a263653e3fc116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c296561c3c2e82401ea6a4c2f15628d3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d52fa2625a5ecaeea2107abf6d529ef118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fe95ac5b930c6eed5a20eab7991d8d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd33adc602ede5b7f0ad049983c985f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8cea95fab4ce9d3ae63494b556e4f8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5783d41b9b0f5db530f97c2476f68182122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26511e8d7144b345f25f0503d086575f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7115bfcdfbf10c36a622a482add556bb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262f341bf3438109fdee926bb57c6995125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6d72eb7b73fa6ebc3262fbf19a3611126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2f16bdf291b7385c00ca3ec0eaa44b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc19e03a03a4ed1e53104e58301861a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e47703476c2b331c0b94edce50a233129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d456105f1bc1dcf22f689424c2410cf6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905d326c7b137d45fb42be61a00891fe131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48131a0609af045b56ad5ac85d563148132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4471f36c297f8a634d4894aef8a993d3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdd29a50b236f79e3f23734236fc407134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6117ecb728ed1608456accc73e0875a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d942d95844f5bc2e5c1706e6a2c718cb136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a74bef31bf1b8206da3dadae8c73cf137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d8c30cb0eb429209f67f8c49a2e88e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb59960e384b7efd01b799d0d559763139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea51edf30c7aaaa594e9df4d3d8580c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf41dbe877d2846a716c7d9c991c7d5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654d657d14960dff5cf770fbe32e9028142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f6aa717d564d16937c7c549bdb64c0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcc58a8416f14b722b0f4e7c1102616144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a390477bfd3b8b31335918cd34c7a443145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cd87fec1ca3b87fe877d25f68ad412146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ced4b80bda784c52377c4d451655c9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d94c54b32f6d312349ecc0479823eb148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9feebc005a754bf7b43fab84fc6f443c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a1a966e2f33b49eb8243cef0234d8d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd51c96e88f90681c1dbd2bc83bda92151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8052e68b92af9bfda289e7f70d67af152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbce1ba0ae307b6858bb9d893a4e910153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598bad9230d3d81cf822c243504eca1d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caeba973f24a45d5c10caed0fb4eb59d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3872101655266ee5f841a8d66054a85156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d40c0e39a259f90370873e607e66f6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0098e08cf40b6809162e61f7d1a76d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b90a03722275ebb30a9e7473894b9e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ee7e39b7fb9f70ba83eeccb2d19a24160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32066035d1f5756dd1ce2592aedc2022161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2faf8fb010ecb23ca99b0a0822ca7a2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5875306a14bc99f0fb32581f84f0be1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c394bd38e5750f1c9f17507e86a0d3c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876a23b6a7d1a9a3ea9406ecca90f83d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a343bb2f87647884b56db53f2475cb11166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b5d4e5ee8422c6a4087e9d3639549f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9864000f20d5d6638648984e8a0eaf1a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca785f46ea8d062850ec488316c099d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f8a4f454155c04dde1fed5119f3833170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0f0b9e2fa02f7d8f389775e5dec289171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2c8b389635961c8daaed212cdb09b2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e1fa69470d7d77c9bcb8ed7eff04ca173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f32cf06b945d78004ad9bd61f115982174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fe060a68288155db3668c50b9a0bad175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a613e4e7c9c903a21c3a99714236f773176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac1334bc8732afbc43b64479ff84c51177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be837799837e5ebca790faaa4d661bfd178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5034baccb5f7168f5a672097b7b1e14179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41f8f48a85d6f0be758577c1455dfa4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9409447b30c7fd340c0ecb34080d46c7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849c08625942b7b7c74f9b9fc4168a4a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8f36d05cd877c455ae09eb03e855cd183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc77affd04ee0a7ef12bdcf469bede33184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ec8e0ee8057078cf283ebb7e7bc3c8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7d5cbcbdf0deb902a78167c0de540b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89dd9d97289e9c8270e1ecaa1208f0b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f480930299396100935e55747d207a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee94ee475567fea7ecc357c401c5639189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bcf3bbd2dbb3f46c69083df7254789190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1c275bb3923bc5366b0efa664c2369191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083e3ba24a7d33aeeb7fc89f617ab76d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccd619e5f4cbd5c872ccd0ba37e484d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e2bdd85b125329f3bcf15ba67d7e79194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d4f93bace72db2c87060a41cf4ee9a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c16ca2e82136b40e6c8fd6d9f0a76fa196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c272aeff29e8e1ca518306250c1cb7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edaa8a330d5b5f26fdf600fff838416198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8f4b9b48ffd516532fe4c6b67865ff199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6c50b053fb528a62fec2371f584f4f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04e6d9f59b528005540ebfd46c4f13a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef4aebd7470066b37d6caedcb9e0406202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bd82afa5149ab83e6e6e8449676e64203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8309c50469d095f071a903c4039f6ed204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584ed5f0db21e31aba454b52dd587593205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a480d1936629c7cbeceaf7f79bf2b170206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33982aa6a1de4cc6bc91891837a53e30207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e3e01cfafa984046f07b404dcd3eb3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67aef364a42c060126be8eedb803966209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0026c788c94b2edefefe9227b0ec7b29210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8fd47587c37ca3d0c1eea067681f6d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16295f6b5c5a95b2a024d8cb108b2f80212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1689bf894435fab3ebdfb721b51f7c2f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d6f9c45e7e9bcea608701fc3403ec3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0118ff93c38233916638a01db2876bd7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbd66eea5e77e895677c9dc07a23a2d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1baeb85af6914cedc6eeb9f4b1468d9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3aeed2a1f4d89e706f8e8cd6a3c954b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c5adb7c033cff3f04f801167deef3a219.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>