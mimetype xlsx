--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -826,51 +826,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df3df52c7980d7d4acc51a03fafe8291.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a10cd1c7566891734f8930bc4d6c852.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a828dab6aba57d71bcb761200b02fbad3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1fb0ab4d05b04cfb33353bac1147f04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1350d7af11b3e87a542e6a0de4dff605.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31472e8225b5d163f0346966ac2da3b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164b4a3393b6f42b960d509946eed92c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2a67cb9031d4629e6b6c5e137299bf8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee500d3131c397159a6480fdd35c77a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9352e8960a323a23f357c17930fe5f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b960f489c8a1db0655b7c24fca28c75011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a438c4b57a50a3245fbbe2db93d1f60d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec6dfee89ce64e2031b722e8c22f31b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f0fc346086f08e2bec497f2ef4514114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720cb5ad87a588aa22b8f4d5e40958fd15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79aa11c813163b81601c10dc50d2baa616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26d94ee57ee0420980245555f052edb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f196ea9c5b75fcf5138290e85391b0218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5c7b6d90eab4deb18be8c073cd628519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0212e106639eaee10c6c846e8887300e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499cf8956c16acac03c919cf9b7fdd2b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1351e3b7f893601b34f8b3ec93846c2022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e886cabb28a1d06f8a6a658e2ba53f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623a776293dd7a2a67ed34ddd167a41024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326ac66fd8a7780e778d1972223d476925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4dd21cf3b6f1ddccf9178b29c841da26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c608e46abc23d309ff6130483851ea27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8cde48fc446e2077118e27dbf65a5d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f863cd2c9289b43ac388a0fda3fdfbc29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2f00072c5b885872c42ee780bdaef330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bf424fdd90fe3d90aef7f6699c58e731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a4fff78c73d747659899ae7d1fc5f532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b747b28269b3acdb4f0536314068112333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3ca4017b3f67e215fd9b6633e76fe834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a91e33bcba1c5fb848f4b1ce1fc976335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ab37e6126636270d4f94ffa875c39836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa880b0148fc84b884c9b1139e461baa37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc8ccb29c64e587fbcd0003622594bd38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dc156b63d29c3a93342453e3130ada39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a8ea05e44ecc52cc1d38814d8fd7ee40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e4c762e075f9a41f6c0b24809c4db141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0ec97d5ef674d169df7f5b57fc015742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47018e567319c5f016bff4b777f43d7c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd69cb67c0e7bdb1e54338b8d32f38444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cb78c419a330da45b65df7e11d3ab645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb201211af2df2b0a37502432c8308d846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a426feaf993c165a4c144ffd32331947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778f5da62c313e15aeb6a6ec3d5cf66848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af00cc41e6c8064fedfd64deac5253b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaa46c1fb24124084344ddd04c5353550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662fa15b9b1ac51bbcd852febdb548b151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03223b654d7e47ea482201ddcb7680652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d60b6be59b948f1e14dd17ed73d80953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72219464f81fb417aab668d4b3569d8e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8056fb013f8888f6b6e272c72365008b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d79acfe4c0bcb3488f0281db31ea2f156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93125f5b1761702cd5d83964d602e2d257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dfacce5a11e725775254737d571cdb58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb064b8d43cd541ef6d25090b6b64b659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cb34c5d4d2066a7a2e5af05fedfd3a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58451e696d35bba0ceea49f20c4920d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a5a9d3a4b4bdd43c0c0df1cd93d58562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad33e8f5864793fd8b78b28f810cc5f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9315e89bd1c3b18e6042fbe882a2e40f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b524ce0d45d212a0c216bc1b5bfc5e965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b71966fe5e10dc2a0e4d8a6c0a473e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1731e3863bf1184cf910a16f433bf3e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f0cd775cb6f6ed18acf97bfbda981268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77f95df5004563dacbef87f510552b669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60d43c8cfaa6b0d972d6bdea6c078a970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fac1bb868ba227c304477d429b19da671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6bc6e05cd8f5e1f7e53b9047f4307e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f43af10cde00654d267e3e613a149973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dfb816f7f8388b489cc3a1312a301c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10264d262675a3a4278c933b54a69b0c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2074ea3c18840b5f818cf96df4a934376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61ac22bdccfdd32b8e4a84554249bf077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437bf0bf0697cf6509546950b0f9e90f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98990d3781d01c39c3038c4d43cc7b2279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc97a3b86f2ad255c5dc2b699dc77cc80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6aed018e802de8e54f3530326d6d76c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930df2e693a90ea81df8d152c620e11782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8c4efb938edafc5dcee3252fec6da583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3b6eeefaf19d906a6dee54156e658884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8e11a83ff2879cf82ddc1060ffbbbd85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72c77d67ec37097fdfba91449a57ba686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffb33cb6e15cd122e5a3ef72253731c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4744719f15ca141e7092fe9b8c31278588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e95942350f2daffba83211a943719189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df268e12014e2dd19d1ea4963b367a4c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee49354dcb6301185df6cbb5172315c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d651a6db6ce35979002b3cf3529f8eff92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0210df8c132375554a776407802bc393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2caa1c70233d18c5f291b11f3f24da594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc899b180a4f9a5eecad971314f97a7095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec773ae0180082806830350973b0c8296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec44e5e4addbc9a995a680f9ae1392497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8f11372063131ca4f200117f61588698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cc3615cf5b14b747a4ef5cc775bd7299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838c0c918aba79f2b506447d1b41d908100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c794582c66729ef2ec8158cba018dd6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524dd86fbb003144ff0796c6692b9389102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e1eef9d0ccaa3e555170497652ab30103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76c820c47fdb7ad917f5809c8107f4b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3b79d66525fe718df64d4c7f763f8c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cd32afefca4aa2e69061a54b15836c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5612792aea72272529bea394445ad3d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59aebe37063e01080fd61027f7fcebf7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc67bcd417fc31d0c595ecbd40e17b42109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ec700671d77ef1762502169e594d50110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224447b0ac802c006ea492f797d8746b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd2ecaedf694260c81248650198fafe112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8789c2bc7a1835f9035b1f58c191aeb9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4077bffee59ffd230e6630aab6e6be7a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9083815bd2f88ca0513b058a19719a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783cb46d9b1719e4f24dfaa006df8542116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c189ef9cb8aa02f5e2289a2c08bfaca117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b36868b4f8efddde8d660560db9c24118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06a86db89c4be0ee6df7e984418263a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fd50c1710f10f7c64f29835b1bb6b4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5279c3d63cfe70df31e1b02d69a71b59121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae1689fdb3c352dec0d5baa379d0a62122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fc98c4ce1f458eb73c15ef8abc64c7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578948579a735c2d89c89ff9083bb232124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9f1202983b563d61c97bf910272d4c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704e530cc055d033e9c95e1c27877b9b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27203507b8352ec11fb5becf2d51e429127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320dbef2eb42e47dbfd6ea4f5ffdf4b6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1173280f715bead24725897a1b357f41129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd08f0cbf8b89666993526a42aa6bd7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e561c869a779524c8f26cf918d0e9b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bde841404b955c9909d9e8a5aacf5a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189285cf73e44298ddf6289f88f4bfc2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad384690d7c35750ff408b7fbb71f7f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d0e3b9896706ef1a1d1328b8364f9f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc14eff459f19f760c09076391f55a30136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5535988a3642bfb554037518846606137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e433510a71354a7d1da24d6f456d9d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b6d7906e13beea455aaaee863e3a1e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71d232b58b9830785e2b4a1ac09804b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8acbc00fc23154d434f35f8e09fa8c9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b23fe05a542cb549e7f8604af60bee142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e951b340c8160b61385f908f21d34f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7a674f714e3667579a796ebbfcd5a7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd1350caa52b769310a142fdbcba0a9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f3642d642d89182565dd4dd95db283146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fde42a86104b3f9e6b732305d88e59147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1030ce8d21c1976e54667323812f28c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f804aa40ed868867a81df8dfd54da6f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44066a54bc8fc48a6a164a9f1c26be5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a939c8490af25b705f35304d2308d575151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76869c3ae27d26cfc61aa8233343020152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44385412e1e59bc0a4ca523c51741c10153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1cb1941c7c00b8a9473e9a50a9aed9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d72fa92ec0940342f8ec56c43bcdc3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb533845d1306ff0b2937fa22dd3273156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d79574810954d752c30a4f7399324ed157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25732ce737fa0917c4852118aeea8c19158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde47525d5f1f538249ff139eaf9254e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6bc2c7c079d0eb56d587d17d4c19f0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772570724cd47c34707e62a05a5583da161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64ea6b67ebeb0b4e50b50ab8be753bc162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4b861ab16290b199a720dc92e27c09163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fa88e9fe54eb26fd890056f5417ef2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dccb4b37b734992c6f12216a2281ec2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e3cba47d314b883ee33480eae6b492166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa39134f27d3227466929b93b48a2765167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83de6c6914d7d7ec49eaa0e3eb2f277168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f18fe4d5d199e2e459391464dfc012169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f5755e82ade3710752c323c5614abc170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33bf7657f07b11c079cd20df231a90d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82496bcec08ef856b76ffeeed8bc1e39172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2ab94e0aa360697776a6c312747e99173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8979fd5e4d13dd23ad1f6af88bdaa2fe174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffdd1f1ff0d293d51c9835dd362b99e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4822fe90eb6aca84bf175a55e4c712176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2120a496da34cf50d42f28454eff52ab177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55097ad589b56c844dffb7d1f67f5dbf178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc00560617dfc987b99d8d5f39528d0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62418b463b9626e66f802f8c54dc346180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bcf4076031cc346cb90afba7ca7033181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e313de0a29ad8e8c706404787dfa0da1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32185755480a29e5cd6cefff3f7b6c3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985b845c057eba00f6f33166457dfe66184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27271ccb0eea6800dce803bc0766ae17185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a5fb3817da67fb3f8861e04e998c21186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d6d81dc18fd21e5f516cf245a779e3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6265c08b32d34fcc500d8a0ff2e3d90e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e8b56945f9ba34c092c5560d743925189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f54e4b24f03e96775a2d2bb521ed21190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244c0b83b83ff375d279cdad4932994d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6027b29ec15e41a2f90d60a548b9c20192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bc35e9c7e0d64e9603618e52b23b82193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398b5260a4c49ff351d013b41d2fbd05194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24ea78775c9cb5988e341978d11e0d5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a6062f16d25d29971b07fa5d10c69b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ceb328d6443afd4553e83d2e15ec5a5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fa5079c60fc50e5646fb86700fedde198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb7688f598341739c6f8446c5c55f5f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e5f754ba3710f6b293421526e9be16200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49e408a94f9d2990b10fd6403385b6f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06caa3b941d9e1426328b7f86a946dfc202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d7f4474c0b8223fa7d00fd207edab5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73faead846476f1f24175d5374a2ba0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9f702334172355bb9c0fae8d8dbccc205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449d9a91ec397e5372e9d307068c630e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3973b387a6054c633d4d648ba483126d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dfa5d55a206fd6b9dbc40c9f8a37fa208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48aba257e69481d1842698315bdcb4d0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf8fbf5e5baeee180e06e02235d836a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd755e58a907beba949d6e9d2d68204211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608eb074aff5fc06563745d98b9125cd212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c461d854bf22d0bf183d95eca26c264e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db4553dcf765569c35de4999da312d1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f662eca3391a878038e84327dcb718215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327c06ba75c1b69a235f06a6eb855e8d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ed5c4c386e4dc93b439e6f81c3b52a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174cc509a48d93c2b144626b8b09dcf5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a3d07fe7b6e53a96639298ab011a19219.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebe43fc8c2ff82e901667f44cde4a981.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9506c895b916eb3b425fa80bf5049dd2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682653c0e2aaf41d97ed76c3d63b758a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef93bd21881e6f03c1b2b50e2c40ed14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365a4a00903b9dc4bcf8aec64a4b38b65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adac620debdcfd84c06d2b53b2bf3896.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7a634f2c7655b7b4e579e1ab90f3be7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9788982d02f33dd43ef808b8b51778fb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a826bf7d9f633eeb4ec978e04ceed29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaf42cd3aa70abd60fe55af787d0cf310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1184cc4c454ca7d8bb58684113e81311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6cdb5458d445f12b3623a52ff40b5a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d22549666b3e19cb71e6da1a896beb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752a25d795e0122fe0f57939a264659214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f639f87f7f9f9ff052b700cfc6fad1a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6770696fb3d56d59042b675faf6dbefe16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a77dffe657cdbd18df081c5abbf85817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89ae4020963fb62524034a398ffe81218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adeec2d4dcee7f9b249129acad8659b319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e395b9ce0fc5dd584841c4297babad20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531a921b107c8e3fbc2939f5a3d55e3521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d1fe9effadd3f5cdb32bec6a7622b622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0caaa63dc77928cbc5c5c516dc3b20c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e1302db20440243327e2f419c2293924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec8f7a7bd99c7d8037bf8fc7ea336a725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2ad3fedb362a48b79ba0b8f4b797a526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4799089a7120913d3c830f33501e9dd27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c78c14efeeb845c9950315489e9605228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b1ac16fc5a273fad14b43fa4483b7229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d9cf67a05fe2652a3d7cd77993750b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a8d04439aa1a7ae3cf1c67de8afe0131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37bde220f51fc89e5670769ea68a0e932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae65935f577b355220d024284662354d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fce588d653a20c8cd89f80a62d711c734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3701e0b91d1d2a90fa19bc213aa0a95635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59cc41094c067ea73ea6590b084e6d736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e023ed6635d0bfda14c3aafdf41723d637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407bf5d6f27c424b2e93c38360f4377338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28763b5ac42870dd5630516fbc20ec1039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971591006ab35513bca1c5cd314e4fef40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb05ab4607bc08aec5acb983d3877b0841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94380097a0a5a89d2914e46d955c557842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b574ee7ca49f481a7d908ae599f4bbc443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb6556d61c22e2e33e7b508f351542644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb4c84f2def5fe868f725e4fb776de145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33b7550320ad81f0e98b189ae33062b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57ffc2ccd23f1bdf761c6e74d182e6047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2149a2685f7ca6d93d85c6b8a38cd76048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f45dfe99065ba08d550bf7692dc9d8749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e716177b70ab2de80a312caec15a540250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1457d2f8a49c065ac8edb1393a80f69851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922fa67c406261481cdedcd4e795dc3952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63f86a755fa4ff1c4b7db8273ee3f2a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6722261dfc2a62a5f576014793cce61254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8ca345df0cebe3b71c71e29237c0d655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1008687bf328bbfc616964d3eac9db2256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e396b41d6f19753bd5c60b28ff9a661557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac007387ab4f20632871f9effbea317858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383eb78a75642d37fc7bf9395f89c75959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9c9cf257a72bb596d18897faf9020b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741211ecab18985767df6fcd37434ce961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61acc2f8e0a25589e6de0b774d8f0fd662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11227b1629932d38d9e046dbbf17a3ab63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707f3b92ab5f85fa6dec0f30bd546d3764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3219a17de637b51db57afca9f461534365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaa8030a3fdf255310623b6d81bd5a466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e22b908f4d1ebb9644816374513cc9367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355111be1c9ddb84ec65218f3d4f270968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27e7c0ea9b81d856c00468bc83739e169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41b6212d0ffb26ec7d534f422400cad70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4c2009bc64095141fe074abc23f50471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5752adcc1474562b4e9d4f2fb9e8fe572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a353703a233cd8e4a17a682b406190673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770877e227fa8c76feec5891014284b774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13326733c1be90f9f12976b7d5e7bd1c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a852db9ecf817e2f0d554d29ab1c526876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae059a5b0a9fa9f4b17b5436ca41542b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c709653c7f5f41f758257cc0718773d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308b0ca560d900340e6545ad1900ceec79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fd4781290dffb281e17cc26c48bfef80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bd831afe2a595ad357f0b335bf970481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67ab70d176700de1cbd0fbaf920c20782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081cc51efe52679ed3fa25f14349c71a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24a211e7c7d1f5680151a419b3f65f484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996943e8d00afc32242aa30cfd42ff5d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e07f353a06ddf24fdc97e30b50cda4586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6b648d53dfb00650d4bca270e7405087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7de3bc2572f3f66a598adcd2a6a094088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f76db97b2463e5fe43ae825c8a4bb989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f8c338bb5bacbc62f2515655eaea2c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d95b46f29f993f2c7f5e258de4f4fd491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db917ccff466804776a5523196122c292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bed15efaf513c818b188a1b8488e6b393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feada057fde792675a12763ba45825f694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8286e811c82aaedcc6d6e99ff780de395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273659a0f8eb67a7693d9c9cf5bde8a496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e145e5edb17b7eaaaa35619555deb4fd97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b661d5c6e8c4fb5ad6b6e7574fecff98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5846af91ec56b8cfbc8c7505638d42899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66328fe4152462d8d66efdf2651e45f4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198047f1c965573c5555c7e6159776db101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446f938564655ea4a58e7775efe09e29102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f328e5d8993700e649d63f6aa67d94103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd91e4d1b9af7c451971334e067feb5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2b8353ed068047cae65939fbcf89bb105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d54f1ed64a63ffcfe125b8a6e54fbe106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a8dd495a70fd6dced5cae8ebb41c21107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b40a1989034501eb6e065effce06234108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34495f815b80006933982e4df314e0da109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c133efe9ed0992ebbbc5cadd32696dd110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52946fe3509b70f5dc45093f95e42a6e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1432041480179ab1e789d90b23336b4c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1a1d0260dfa138f2895d5674eed0c6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c7e9a39fcefcbb12fb7046d3f97746114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def36c10fffd244119f5fd8dc473716c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6f13837f3efc33b846e441915e4af3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf5e266a119f7ced48e63cdc3639f2a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bf00f8d4112496cf79a3abb3fe7f49118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680e8c63dc14378816e244a81ec6c5db119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2c953f48752f4428088f918091457c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0701e329610d76be08884b1df05c5d96121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0cc04e98c311a01aed8bd1bbb18068122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dc7c189c2ecbd2e221ed00047566fb123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150ae792a65dc0016ebeba8a5f345569124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0055ffc4aed813390fee83f53c4ceb125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331126bbf09eb8369c943ef337433bf6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a0660a285feb8e60973f1ffc7e2807127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b2edeb0094d2ff88aa4587b31c9bb2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2063db93cd9949193dcaf333e05f88f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0f3c5657dfdc047a2931869f0dc16d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8316e41a3f9dff7184cdeb5b3a122e5d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aadf0e25e57da7f463bdc7258c8f4b8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08ed68ddf4a765be6cd27cff6e68b1b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246b1045dadff6279b430d627664f31f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a7365f2ed1a6986fccc236d8c0b15e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a08b6f8347e283e4c2ba7b68feffb0a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f329b1f6dc164584b23206284c935d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50980a3e04a344324ef405570fc4a3c7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f8154075ad213d444b9bfc168f5ab8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ccc65a34f4922cca6d2b4f997eed2f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142c414b14373a3e8ea83501038f6cb1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4f8cea349d99bd16628cdf9863f986142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6292ace8e2dbee64e2c1d4cede5491a4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b4cea5fa1ccbca39b6ad58ddbc2c36144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1092a4e2d719bb87bd853cc2e974114145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab182e439496a407177330d40d222217146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e946bfb6c5baa2b366481e58558a962a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d0a711305a735957454eb2d3a4c9d9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c05f83fadba168650e24db5a8825ce149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345e2e5aaeedff2ffe82b27a8ab3a33f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd5cdf9995a510f03cdc956a85a10a7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ca55736f90f95eb0f43499f2c938f5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7eb120a16008e1546bdd33a8ebce3c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b077db44d65a49a0273b473e81da70154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa03df0f3e2f8184a22f4b80fd614d9b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db18e1deae6bfe39afdd4a5f6c4ecf1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68f6213aff6883b8936b855370f1643157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b5f8efdb3be4bd513c6c19b946704c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3e75672a283ffaf7607b3439230bc0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7584d8b3fac59073d0cafccd96ba488a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e9ad678ef935ab8b7a3d2d8f958741161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba43f0a06da7dca2851a2fdbb3a753dc162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b9ba606c87d2f0465b9af44ac4b210163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d099bb562a7f4de280d3dcbcf523c8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6931f17021a7d21df22addbe5785e66b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042e44dbd3a73629bb985470a204a7cf166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8fa89a04e75ff6169f3e0f8cdbcda8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18018dddc2bffac541a3fa5b4d3c8460168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923cb8a859121dc4c373243e03466996169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6824bfddc1b609658e5af568f2665114170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f581e7c10531ebc2bde8b970aaf4dc4f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc08fb93bdbb4d8e598a3529bc30be4a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96509b13d84893fd791d65fbdbda156173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb95e8cae49893f4a37baa9281115879174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9892912e7a8ed86c6f747fd0e826b0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93196996c43da38c521ac281822132a5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d79050d09ce390d480c857bb468f264177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980d9e6f69c8a7123611c617c89c65c4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab9cb7fd27e30bf55161bd138c439ee179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261b3ba4d1ee83942d31b043ac02cf36180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf776523041ee20520baaea2a147a11181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995c47b65b59e13e5c8a7aa5cd556f5f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20086789edd79fcd3a82049595970a09183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bdf3790c112d5c5a0293dd4ef4cd16184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8375a99da58eff545a4207de568ac07185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd51e510809f406f34d450a7243c7f1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330dfb969b8016c05ce8cb09bff2d054187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6976da6c2ef91f828903e12947c15258188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41f1236c0c79eaa004b7eaf4b844672189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fea2fcab5b947f7145edef98c1f7167190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937de5f5e880807285032efcea272d3e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e9ad4c7e62d6b3bdc9a44b60683f6d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682f3f19f34c157211a4629d5b9e4424193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625b060af7138457e42967c90641bdfd194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665cb07ff0d21bb26ebc455fd5ef8e84195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdf3192287f296b940c978939566f15196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e75bfceb094764f8f96b217a8f47ac197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21c1d50c770781053baee6c65193c65198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afc948363dcd092505b5435f1bd27cf199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f17d9329289f9a60fd2f672454c6353200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92723fc037e4bc85c0bece14869e15a6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9a51ce534a8f5618b07c14e31a25af202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27fecfc8b643de9f4e3fd50d78c4d3a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6922cbe4bd916cdae5f79748f5cf43db204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e10a3dc62a58a89859da64b9c92b1ad205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e62b2fc822442486484ae8953f424df206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7597b59d392adf9941b4e6eb8feb397207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaea7431c91a114e8383151566127d8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed7e430d607d7aa97aad8db172fbf69209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52632bb23fd3bd536bfa1d0674bb5004210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086ab28629d188163f9420f9d1d2ace6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2544596838e2165ba99957289929ebc212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013b07a58242368710c517f91aefcbbe213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce722e460ebbb6e2494d563768d8a08214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d7f6a2b1dfa88d105ad9e6147b22a9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7d08b13b60baff24207d2493edc773216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153c94421b1f1866215fb5c765817825217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbacebf9544ee36940d403acd5de4e2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ceff1691576968fd648b135da38337219.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>