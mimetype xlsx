--- v0 (2026-08-23)
+++ v1 (2026-10-11)
@@ -826,51 +826,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffee873f4fe6fd5587b7dd44de5fee3e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb2cdda1c0b034be09f3c2e4b3797b92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d20f792816b7b523c9078ca1117a553.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba71f27f38b3e197ccc04f4697e43e84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f7490064cd5d56dfed4900a81ce61c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf18720c44451ff5a5da24e07bd5a5a16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef22961c64bca8873cbfa30d2eab15c37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd509cbc64a7b6820c9dd900ac3a49a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31155c222bce15176fcdb8e088f74a99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5773e3e7a18a9d5a3eae2984e04b31510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e816a0d807bb82ada319c68f957dc4811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f577fcd7d6238fca73a6a52789f25812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248becdcd9eaa546b282a7e31dec76aa13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b74adf7e35012c47fc7b383afae309d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cde3109937e2135534414df77ccb4e915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb251bd2a918eb261828be679a444f0216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ebb0e714ccf80e9280c20d88027c0f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd95a3d659c85058a31f322df41d32ef18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf19970c3f17465c190967b8c42026019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d237324dc199e2842731b96e2adae2ac20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321f5e7c4ff08f1f51451d8d00c2b56f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2611b76e58bc2568e574378d8a64a122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7aede7a8e5e8cab378a83d0336a46bc23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838406de26dd6e34c63d921293403cd324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ba744baa49e0f5c657a212f5982f3625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae6fff83f1cfb76594f60372dc1f32226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee45a028a9df0335ade9490c356398527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67908e3d3ff5c550e6ac2858340fc65228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfac7590501c797be5696e20159e65e229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45c60a62010e3b17ccf2277fc7f87d030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8069d8920731952a5f10b37b0aef69f331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe43c3ac7ea24f4c934213dc54becb132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc603e148f0d6ef7cead1743f2a052033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296684b7c2199e4e93406b67fb19bd7734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce05d6f2e2a4b06b217bb4f220e601235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2838edce73183d5d3734205027cd98fa36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b90749870b88fbd9a87da903051028c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06270f8970ef1602e9670dcbd62e23b038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e121556e89bd1d22fa7ba40de1f035239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3846618f2d4b68757d4b7616e999e0440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc7b8c2857bf0e40289b20e6934ff5541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b817897cee1242c2eda651376727a442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafa7d4d1be3059881dcd1d8934819e243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb4fc3b4ada92d63a004fe53e35e4c644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6757c88492969cb03be30f9c79c96edf45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8a09095b1bbf2e500afce2d421b5dc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdfcbe8b93c8a17cf0d5696039042d447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59dcccb85831cbb9ae9eb0abf48db0d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b1609ce6875d826132562f2d1d610c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683e4b0a920fbe050987eb847abb054750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef378c027f676adddd492407e22f57151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d09cacf505b61c38b24b465e2501c6e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02f4075b213c13403ab4b13740b445e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b9b4a158da8608cfcee6cc629d88fa54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb444cc9823bae38f5ae732b796476a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa74c65f834f07e90e2550f85b40aeae56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea50b0adbe9db0eb75579685748263057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d6c1ef724d8a420cd5cfa8d889c84958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f918826edad721b91a78cbf4c86bfb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f700df390a595aaf77ac9860686a926660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5810180dfa557934f47d793b321bc8ab61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2ae8ce83d8183df44e44f1b6552cb862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9798b1ee778c6f6eb54584067b0ea15863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28805d9b028493f00b9b95c73933c6ca64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3111dd2235b0e3804e5465bfc9cf21965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc25d0bf6c4cf06acb9c2fa57f1740166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe451c392942242248b90371748842067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3d836c4a1c4df7827641a18194019168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2e987d53c9e994d0ae4a2ae70c5a9d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709e5be770555adb698f3f76169cfcc670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71682d89a6a6450d498329986e46a63671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f8675635a53caf49e7e2ab2158a66872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38f7177b22a1edf3bc20496340223f273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f15cafaa765c4f2f3c853ed581203c374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91667839f5074c0a5988c184be156a5c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc446011b36fa377d4e932bae53b63976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b79ffb79380cdee27a48128e308d24677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683feaabc2a1957b2cc4794963f0c9dc78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa6ff86f1765a89eca32ae2b3e0455179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b841e7b2eff72cd5bd05518ea6113fc580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12585d8dc0fd72b0d67bd891f5eea33981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2373378468e84e3eb492c7df04a82282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a82ea55476a91e78091b9f84dd743fb83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5110f4331fdbe6c3e706a6af6a034284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd20e99e785d235980f7b3eb8ab906b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13df81135a76b64913571483862c42c386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f58823f4281adc17e8c7252c4b5b1487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767c063166303207cb043c507e7abb8788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688176d0123d27089ec8851e5edaa41789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925d73dc57de2c85978803b1f56d5ea590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a38561d903ad49ab303677c6c9e40391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a261144d0ab4e052716433ee7fc9b392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae41f6f012474c90cb39c5d097b079c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42572e8462159c32e885d792f82c54794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1f8e345a139a24b464dd4ba843a1c995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5d8f97f6c762a94dae42593b37a60d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c78b6d2fdfe526a8fe8a5dfd15f84d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a4833395530a9f066e62db5d1dc7aa98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fcff127576db411c99fc90b89d895599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca26a2c39094ee45fb5f7ca482af028100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b034d0de7d0c341b0292790c4cbae80f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3f9de5d7a4eda5cc1208fd49c0cc62102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71070dc4307e6d528a45ab7014db2e6f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6623e8e67a41ae1dc3bf9eb3dfcbfc2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b95efe431ced839674c5b703a3d894d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c945b6151817afba3aa7545317a8fa106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f89f42206bc24145c6151de786d8b04107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bb5aa936d860a44feddfc1f10336ce108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a31f3f8fe637803ff462618f293ff3f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0365d252c8d3ad16342ce312c62917110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11472e354ae905af757d2bee1bb2a7d8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37473df63e265e0ad141212339b56cc112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c3cb35d410463e914c9bfeea02c020113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4076f2b890e072d6c5fd6ef8e2336fc114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153eb344ca1d331cd2985b4f8e2e40e9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4340878026256c1e987f1bc7ff9268aa116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679290f992fac74ba90e2158ebfecefb117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b271a13b03f0fa52f90aeab6882573e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f0f8bfedc68a5d34e7cfa23cf9b0d8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de16de7a7c0aad71534299b27c13618120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86e3081c50b42caf8564d90dfc2ca76121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbaf9ca7f379a4ba11e003475dbefb8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db99df4cc74cd3aa6f1392e678be5f50123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d382305ea426e51c6da2ff937f14b2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ca463bc73dd1c64b0097801218677d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dedffdd30a7d17ed73dbd880d3fc995126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6d1248c2e1d9b2f51cbc573e3e98fc127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2346b7aaecbbe6dcd9af69056f68d461128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f81f7c8ef2a1c9e348fba9fe47de1c1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5069c43b54b5840b0fcde6cf22d417130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f2482f6be901c8695ae08a29683aac131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1db75ee51fc7bb7bea5f26c20919fb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce51576da601093bbbb1681b29ad43b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677ad1e3b36fd44ac6f85ae8a9b38cb5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86feff1aa3836bb0c00d8519d7cba24d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5a8a04e6c86b9b21e7afa2a741bcc7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd97a31ddc984d0de59ef670986751a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd85cb587f8ab8023ba581a8f0f45c6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7112f77f8d97674f77c59c6234f34f23139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e0ffb440689ca407041c1ac471375e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277e38eb7e0a855413676574c7d796ba141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d5a1d1c59eab226ce41ad808702a3b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed80810482110e77f07f4c038cd55d65143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645804b71f80d2c451df155c8c3bf7aa144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dbd2858752117904dd75f3338d91b0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17423a195ee336e0e2dbce76dbe9b3e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a884b64bf6ceda17b0a0108e75ee847a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cc3add1ee419c5d23448a4907d401f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcb002c9ea23fe8fb31c77958e5be8e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf7a8d6706f03fd85a30951902ac99f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81c13b10de5aad9edb26a35ca5c0c72151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75525e7e665df872a628eeb3e6893c35152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a3097772d5431b959c9a9c1613dc30153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3d22e39aec999a6d85be669b6160cf154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c668aa1fe7f671291d54c26a7705b044155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f766d139432a2523733f7c2d73dcfd5a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ea375ae88f24c658302ee59df6c486157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a95c11fb0ce25dc8feb7636142c34d0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a99a7983f852ba2a059ce3c3cb7a4d6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead071e6ec654ed537f262d4d8612dc4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa03933052deed209c27c6a6f2c71aa161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51ad7fae5894b7b486703da25bc1e0e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496da578e6f69a51d4753828a8d74e3f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4241c6887cfa2e37a78cd1aa5678556c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebebe0410e30c72b07083e874a960102165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bb10824dcbf0e7b59d1fc7bb8943f4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0707c6a8b5ffd667dcd2ef1ce563497167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda0bc826d046b38c9eede1c306acdbb168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d2b57138c82966e4f8f692db060527169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5477552c55d685b5908904b8e4f4cd5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d547383f56fd4b5bc82a742aad5faac171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564a9049219de3e0b02ae01b76328660172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca83b97a8b3335394ff7ec2d2927fa70173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125b0746bcac6818d34107686be5b931174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be399dc6cdde81358c2489b04a32795175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47711c824479f89828e7a777800619e6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e84e05ca7590c7f489f77498008cec177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887c39a44ba547e8cb3935a362ebe63e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63767bcaea54fd9a79581d904173a0b8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f01395fb20ba294f6c0f071be80b51180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b423aa2c728eb5d18a30cb8256aee650181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d49f27f9fcb02a82b429242105e8e0b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4fdd4443fe9f154bdf43edbc6a61ed183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c38683d86430743d51190c8308f8b78184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d316ca6b08d4e2d3c01d8f30b2b0e47d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c929a0bab2e4eb469d2796f49837064e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f26ee823438f8b966c8f55fd95b175b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9859fcb0979038281aa6daf02f7b5f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21338e7b35bfb9e0f64e59ba184d865b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3852db7c0ac8eb5c880c80a38f3a9c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9156a4ebeae9ea8f463a2ea6484be987191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26182bb06bf9748f1ac7b52db797ca9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61470ee9b1336c7e5fe220f1a093082193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3447c6435f4e8ea3a282b4bd5f76d846194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac9b1c601f02da74a0355682eaa3e56195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77407f909325e2fa33eebc488ad11bdb196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5de6cdaa38541e1842fc144794bbdb9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff970f202636174b58d4000c113bbdb5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed71f51059f81f5330c7437b7d71f31d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfc0ecd1e699ee6d0c92cb4151479f2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b6ff9ffe3f0603c464f52b65287ed9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5144c739294d2168456ec1e0e89095202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907430416a41ad12195bd0f36f88c371203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3049dd4e821b55ca4b469e97fbe8cc204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9575f8c3585642f028095616b9910bcc205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a4042bacd43915a95527916c390f3f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7715b3368fbb9420e2ea26f9c39f0f06207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744ab997fc3f9b2b614e40e09c783989208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869294709b930251f75be21b5632b727209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc90b8180d19a84c2bfdb2dbc593516c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd915de131dc25a86ef3dab8c6ffaaba211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d781b0a06cb52cd1fbfede51db879f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6b43fd5a974f2795ead6a0d9fbfa54213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991aa5a5d8d5eb5234eddef7473f6381214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88059b2aa04ca7ddc0b942b025ef2623215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734000aad1ffe4fa44c9cefa6f368e2d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14646ea578bf9b63a940859398e15352217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b1b0e00c68cba11602026c462bc090218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772bf78ca7438ad00e93b20edf8682de219.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4824a99c2ce747e1e500db5abb9360e01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a48b1a68822b2f0a843b7dcf4e375c42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b4acc48641fe9f94b58aeb28abef943.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341ca24878e8055c72832f388ce939254.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e440e56d689b465577dbdec72f1f2e85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c9b7f5054cf5a113ff8b7c1c5202376.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b8592891a04386d9e84306fb3f35557.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcd3c6cce5f1823090d8b39cf67f2688.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ac9bd35419a45ce60653b5475747739.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab71947ea5afd146d81962ec393cc7210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0db406e0e3da1e63b600f1371f6a22711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a319f1d6f3119811adfce3066d828fe12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b39dabe7631da05b3d4ac67559beac13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2768e333bbf6a6879e4eebc78ead0d8e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a557a05e8eedbe1df13fc17eb8fc1c215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286b6c250bd2986325fc5f07b058bfd316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c700927778ac066eee8e92dc73c999c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac2978850bec1429ea8ab1384870f2418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c64ab0d9537fc6902110fbaea51a30f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfb61b3a5328b4a752b03c5b55df53120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6823da3b2871e785e707b25afd926f6421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b66a408b1d33fc885d8aec1bac7d3422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8953955c58b70da1781f32c080bfd7823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1a7a3572b4991b231fe50425d1edf124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7066d5b385c1eeafdb8457e229068add25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b9aa864f550206cc333ff26e145a7f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9e1058464c430709f7f0695fd3d88627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfa1780fb4a70d90c8c7759212fb45328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e7c08e5d6fb3e881544af7ee419fda29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ba6c2beaa4d9af106637a9618afee530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8348e623fe07da9cd32cf0d1e40586531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168f160f2a78f408bf10ad1724de963632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ca06e3c0952c91a88e30c59c67a28b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939e8ae2c9ae7e980ef31c5a3790405a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7252784c94f76e3c35085748895da8e335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efec3b523ab6f2248649db26c92b94736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f82c02530242f77293ac11bc311ba337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f8c7784cfd811a195f447f7b110c2e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d2809653179b00ba6d39a181e9421e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f197fca2f42a7f42a7c8e5b70927cb4240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b635ba3d22e64e6d82127c49817703f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f838e925718e16c146497b7e843f04d942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abf4365a040d12a4cf76b17168d046843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0defd6602a9d0b7a96293dcb8ffd2844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa6d62a25aaa893ee7c219929d9fae745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a7daf8f4446268ac55b503ae29440c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c6d576809d68e35c9fc4c5d9d9db6b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9e35fcd00dcc9362ac4059d3fcdb0348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4647008d7be59d27d49efba98ba1bd7749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facf5c56ba78f44b65455e49a44929ee50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9069f58082a8dc386421f83aea4ee09851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa05e998f38fb50c4f942138efce0e052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37d1b6ae1c1136ff530dedc7bc80b9a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567ec6a1ed739acf4e1b2fee3ca3979154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d195133a5454c95ff5cf80ea0879e855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92fd26b2450946a01cba67e191edec656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d17811fa3efc3f98314169d226f5e5c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6e7b9892af173ff2d99883a16f80ed58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418847f3ed3ed2fb7dc3a69064a8efb059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22bc7ea5fc4cb24cc1abd0987361f7f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899ea77e2da52bae9b04c2992bde17f861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7c689f3b7e22af0c1cfb7997ef57e762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb522fc853a1ce1e0421334b1d3d32863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549ddc6ca9295461243d90f48a05079464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3277752db74ebf7c6c97c98b8d23fef665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086c39eb2e4e526ad3ef870db0d58e1566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da08f3039f538295dd3f82e48d5fb5367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3a4b8297f28e164098dd2da633b2bd68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c3c5cced741ea1c917150f8cd6fe8969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac24a46a1bf805ade5d7142ab9e8a57e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a683cd59813f69a426662e5d3797df671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1129f97f75e6e7616956d9dc7a4a99672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d22f866b723c76f71a0943ea3b6cc273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295164101905184e5fd3f0be38a01a3e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22987226d9ed66def1c83d08fc1966175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259bb37e5e531afc0880145775aea06576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd6dc0e08138e8d5df16d59ea560cc977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44de46f54ebb34ddd1eea1e5fc1a3c878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636cde37b29fa4bd9943344acdba3cbf79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1816e23af48522c410047cf2ddd7ed80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f83010675992b005fe46b6af0350b481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8188142bad0d70634563bfc03af0219b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d45c495a030134de9e622ff8fc408f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14164fcc9eff4d45d5a2097245246ef484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f81bdb216780ec8edd0124bfcb019085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f5bb9333b4d5a502ef6d11764fb95886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6706f3103560182916ae2346ed5b1d6e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0c3e35f12b534ff413334ba2e062a888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7630c20ab7d78a18c364f88b15272e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c58128e3821ce647d3b175d5b67c79990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884e4cb9f582aba508ff8e8792af97f291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2abfe3d9c15a1280889ffc2701532d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d300e5c172b9a2bc7b7e111648d8f95493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9f26d27d665b7bf2d9f0d91abfbfb894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca5032b7af0643adce93ca6665ab2c195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab15ce3f04eb54183fe321885f405ce796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84df55af481db6f95b8cb0d56a377bc697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cad277d8f006f7159bf6f92679848d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729b74bc32f28547c9138a5d12f2407e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1ab19dd79d7ad45588b42d42d469e6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81432370cdadd7c97e1d39500f4750e1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf434bd04643a57a878028b1edadf0d4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0981699ba2e8ddc7f7382e8364bef213103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd636e105451c495249ce77e702b22b8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17a3dd9b4349446fca2f3a61d429e40105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153d58c91064c5cd531ea1fef82056e7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a6a87865fb4866276801ecbe55ca8a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fd938a9c5054deb8440721c7788915108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d4e24664323766d6827cff9fc781e7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7557667af180f799d2aa23bd5c9b2459110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c593525cd95947aebff29d568d1094111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791986d67b53c2332fd09f36abd1b623112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54601a9f9c402e6da7ff7ec3564895ca113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf7b3d31afc766ccc6a866414edc45b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c834fc314bf01ba1ab46c97781471c3b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189dd12475ac498adb5e25cf09be84fb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3c49a6c5119302e3dbe9c2452659c3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc5a35d8e4a090e19ebbadbfac18eb2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dde141dc996c9e676020a6670e550bd119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a7f6231c53f6c628b6b54c0de7d27a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d30abdde2b01d146baf23dafe97030121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed8801743dbf713aade6bf34b83921b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27fdb1bc9495332f638a25e08fb81cb123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c2a216a6dd314f93efbc7212d9fff2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52aeadf23964597029160b7743c0c243125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4b3e419d8abab395540ce295ee661c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860f2e55ebb2f235b770c35048d1e5cb127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082e1b66ae73266f4440f0978730bfd0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0239dbd37a707be8dfdaa71a47dc94ab129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ec1fc8dfcec801df72b6aae5fd8346130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877778d012d878ce0eac098df4d33260131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c63c5775322de2335149f88504391b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a61ae30fef0774a9ba150a1400ecfd133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f538b513f07b06f7428f835559662042134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a348a2f8091cef9f87dccef3e5cc4b66135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecad6875e3b31c3c46e769dbd8eb69d8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0b5cb397e215e7c14c9fc956daf13b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36867e8039d5ba388af441e65a55129f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0643be1aa713c154368ae652b43973c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e6e5088f0ff0a1b3f27834d1730b4c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0e94ff739d4eee1c6fd4730bbbde06141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a05bee69c07705f97b9a6ebe40a161142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6a91eb09b2d2ef30b46843218f8d26143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566f8b0ea5c495732424104d69d74f2b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f076b9e164d08fcd7680de12cc72136145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3049e7dc6f8b343ef81cf3ed3c0d518146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2fc271feef15831f5676902a14181f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d321593e02f524a4e5d18ac1799d75b6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415fe74a345bd159a00ebcbe13b31ef9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9f407930cf7cff2826c4bc855f82bb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5375ed4fe866ba98940912252b271eb3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b54d7d8ba472e9a6b5d0e838c9e54f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3353b5849d1ddf6b8fa4628fa58038153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7a73ba7f7c036dc370dff9e1f844e5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1143ff9995bc54b1785e8fac953e82155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ea9f602fd5c7605f37873abf9a9c3a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f450ad785f5f5c8f60afcf77568a5f55157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d822ebc1ac0d98eeaeeed9836ad128a8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ef50f40f6171efb197625fa92d7571159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306ea06b370e467e92383644060323d7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251be74327021acfd24a275f3f014f06161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cab29a282b4798ff0f06d3e8500f8bb162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96f3ee60a4f4f89e10549648bb4ac54163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2239fcd04dbd6d8953b1837b21545f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c584dd730e04d33b1f19fe90a51467165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5065d147de0086c561dc999b6a242178166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134b600d30a9e58c78540de99d9ec864167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e007c5eb5b54aae2e9f3ac07bc9a7af6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f7d5db72e54fce636485591e1c129b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0201f20b2bb1cf53b2dfaa2b794f8b80170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5f29f6e31674461fc90f0669222a19171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc8f83b5730f623aedbc77201bd24e3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf5f9cb00828f9d4d082de529fb35c4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8de62d09c8dd30e9f68aa08b9596c2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefa76e6fb633c03951d7ffe55f9300a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3cc3452fa29bb488211ec9bda79ea2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82b773193a82710cb3947969922de9d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61da4f7ee1ec85b3a4e0582a2d7eb27d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de882e0f7b207dedd4c81902dae9e6f1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198c0c5d7aac67fe8c838ef13f98749a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49239762699d814f6d0cdb346ef55ae181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b496127b5b29534a3c4180bf7682b46182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1131c9147d8ac694e77b0e6ff506245f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ef6eb79e2867c10e71ebeca7802bf8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb778c542caf5500185c44452d66292185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7c366bf3814c2afb53a0a23c7cee82186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca49d9ab1c60f5accaef56241d81018f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e40e8811d9c2d05719a24860ba4929b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa7a46f0a50d3432e4a59d54f9c4e35189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5903198510e4155333dfc4cf206317f5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87fcc5ad58fca16357816e0e9dfa589191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39444068c9d14aed27032f1ee379f452192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10970e63046a35e7e37df53f4253706d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f4b8b0128f997e83512c873b42707c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dc3fa0502184a389bf9d92ad9949ec195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f6d8c16a6eb1cc1124f1733e30a1c3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf48c00c9f013a6cfa65b7486e31473197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8650105cc9ded41187c1525950bb083198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61f15280ff2e336405e630b8d825b64199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d204c125a66485110145c59a1073de9d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bd164e68f6b9e26e360b4a04f81d93201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352052b4d227c78ce983f8cecbb7817d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e630b162224c2b3dcd2cb85e9fcf7292203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fc992ed0892a095283b14fd08c1c47204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca92d097900b00cb82b5ed5d5a945afa205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d205d167eae3c196a5ab4ee998ad3fe0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c4bc880d8e6583e7b918f740a73406207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305d56a319740d81a9322fea03b71a71208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc3c80a135675a6e56bce591f0802fc209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e00c612c952d2902e49305f16588650210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed708d65fd0795a29494a5a80a81e553211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91650138468634884d1b93021ce5c986212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177d21b0a07436f383ea1c56a50f7df9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4772e69c55388e5e6ecf6a8a3a053686214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9200b99ebf241861d32e16f26f981c06215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79688923b199c824ca143e45a9b5525216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0d1647ff3907974ef5e24c0448f923217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68243de9363044d5151c8137e7ff222218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24889138646310bb3ee190c50aee93ce219.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>