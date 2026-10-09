--- v0 (2026-08-17)
+++ v1 (2026-10-09)
@@ -826,51 +826,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680a83a7b6464afd852f0ba5d27416331.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70567ebd70afcdb084e39334ba082ac82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227d2eb355ba057b5ebf49219d2838b23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667108d16200bc6e41be98867191268f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ebb4e3442323447424f72648c3fb5e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034759bd62bcf7a3f3980b1e5160d3896.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035f7bb92c9e5433f453a1535cb0a8f97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cc6077367eb59d014d8334ee26cb258.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b60fa71733f8c1f68498d5b542a8c5e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39da435584413dca16d004ef5df9654010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9aec5aa31806b9908c4d6c3f4b82f111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ecb799640d98a732600fc1569b4fbe12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b69aa44f1ff6146da59be86c88ed18613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b6e2a1217c31a468cad348f1fbae8514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d6829752f5939a815501f9795f5b9b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5fa35db286f7e9432e6904075d11e016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a8e88d3985efecb39f213edcb9be9717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c7e4e9650099dfa5395603bc760a0d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1df61121d40ce1bb40f62681ce5053319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3207d6afe707f8d04791509458d9bf6920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f45684d7079a62427122fd3f7392cb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7f92836a4a1d1a32569dea9ec39cb122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e66b17edcd00aa13d14a629a90fc3d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373ac4556f30d366407c6a32eb14028b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2baca67f6a283d1bbb7becda9c7ca7525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c848986660457f62c10580c74b00d0626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282b9f979f0bb8e9ea7ef0f619d402c627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f29edecd2ae5152380b23d6dd3b77a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b3892698c9fa1ff56ea7e933b3259129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065e5b7a707a973b1cfd4fd9f50fd68c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5887d0b1aeb15859b754e0d4c863ec31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b34ff1679521dc74d4f22bee5766f632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf5d9838b329b8ea2950ae79b97959033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e717e51e5c7b053447fac451b81fb70034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6070be375b341e95a18022934527407f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f87d30104a620448afbe367f930c31d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d816aba6b1b9cc1b5e024f4fb914c59c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7710a38f885e34f19c2d7d0bfe7a5d138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40af853e366b0e8e26913567d5c7ee2839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b10703900d9c295ad2429ab5ac3872540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8695f4b355684399cf1fdfd4c45c7aa541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7803b92cd6a3d79937ea05a13c95a2f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4de54419df97436702d8591ea1cb8843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a4562aa754aef72b7de74aabea15bb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6984317a304bd9550b813b653215ee45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72197dcf17b8c9370a6d6e9ec8eaf34846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfd6c5d172a0d956a1fec14f911eee447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44d17e58d41ed87c630908670d2e85748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3114f21fa4649565aa03b7988bc2ab49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750f9f3006551a2715270888bf2c7d1c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2508a542b59221630792e4655f15ded951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b8ece7b4912248a9d3d6320fef3aad52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad5180b1dcf6fab4ad754d461140a0c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdfa7b29df79c1de62cb971b52ea03e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8138bf398dc8ffa6c4260daec922538255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006095050db9b89e16ef4fda0a60def656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb18151b6ffc3429927abbfc0ef7a0b457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30706b55fe680b2a6ee456025900c8f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c326c56f5fc0d0c36d79c803f0d15d9959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc04b6c13d3092dfbcd5f8892dc1e29460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9e017f0f9ab8d4d00e2afb4bc6b89361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f727ae6e7077db00594d987a836c6f1862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcf8e6ae3de5e009cc4d4237c77a9d163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bea01db31c5ab906927ae4353a86a8f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62310acdedeffcb58d7579c0b2da9ca765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0b7f29f1e74303a9e18d0466be30e066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d9ee0fc95ae36adde7a68210f4c61e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8cdfb5a1a1cf26b6c9c0288983fecc68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5ef5b4646cea2912862a3e44b6f99469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d4d2de0491120ffb4e00beb9a04afa70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578968517d4c478cc5da3836b575505971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a494e22d2868708522cf75f5ebb80d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a746dafe0bd597107e3832c1908ed173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340f7b35242f97468a7e1ca9147c6d6074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30f1744c7455aa49b8fe3d1067406d975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b4b56763b790c38a10a7196ed4282776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0d9534970d75ed849701b156f43b8c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7c4ccbda0642256d65184a48f1992478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c36575d0f859fbb1ef517c061d8c55779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e87fc3e9385c62803c0071e35aaacb180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f02175efa27bfc9f45c672bfc7abac281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f614f49aed4089d5321e504ef979c782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3558ca32cfdc47a49df977c3b9009e5483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211ae899f9a06cc43fa0967e5eddf33784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264ecb1eac31f2da6b86be73b4d4c4b185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e297257a3b4457943ca5272f0be1c8186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab812ae96c547a76584a99ad5bc50cbc87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d3e3d5683dc2ae988251d69dd8dbe488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224d011d67604c591a1a8daa5714ea4689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8335ea9dd14602dcbe2fc258a954fc9690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f091dc811622dd1bc7fc1b8bbda7353691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c961a395818098725402e40a3467ae792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289a3da7444613d756dfbd5d025c8b1293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd015b471872dce5990da0f9f10c7e894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fae347709101f943e06acf52bdd1d0a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedd257b422d68a9be72f9a312b0d66196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce564b2e109fb670def4e8f07a0d6a3497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f7f7fb8f63a663b4f722c19dec240198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d1f0ae9b0d3639f62f2b5fb96a07f099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d237adf2e4018ce089b2efd6065b989100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337057d6a59a708d90646a060a21eae9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62637a9cc2d9d729173742f75875da33102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e0970cdde0c62132e199fec29cc8de103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb72a0c772cce4c4d8f8ef26028e4b46104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c852addc752ee3a4488e8487ac153dc105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ec393d45c09b0cdcc2fadf05a7772c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff7ab22eeab8f5f60a8cf5a3143a80e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6a9d77df5f9d00709f17ce74425f7c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c46acc4f9d3a8484b23c1ca446dc11109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d678ccc97334a71064d272c8cb0e84110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c963aef18b96018992be9a8a1902e62111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d917c3f7d28066f44d1782d4e2570d90112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a395bcff07742ca0777e92eb6a53d7c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9b954c8c836d1ee575f5b7eb20c28b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04f4c092d4bba399fc0cab348e6c970115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7c6da15eb5570d9b4c8684c8d05731116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3ce88aace0c43a45d504afd6b6eb40117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbbe92bed0b0f4c2b1ae0be961bc206118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07347b67ed94fadb958ab0d1b34a77b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fed720907ad71f788e8141167f5214120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6554f4d2d51ba0fad9257d30311cccb121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81905172934a0b0e4b5619ae2dda6cd7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3093c6e7f43b2337ea6d4198f9664ce7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afa4efaa221035d1be60be7a161426f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5194a2756161a5627859c5e18932ac30125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f552d0b9df1c44c2677ac654c95fde84126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ed1dbd63b26e3e043655161a384714127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b23b9c318d4b019aeffb5319d3df61128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc37fb2d68edc2a40eb3a4c00eb2986b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14bef1105c05b196fb51d45320310f5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b31aef6d6335b38916e76aa48439f5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0b9734c92e7abd38a969025e78ad87132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fab88439f6b4f2ffc8b816b45607e4c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0cf4f1be8ee682c73cebe423eb68bf134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4036a9217bdd63aa89ffe04dce38ff2e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea50d90b55612dac98e1ee80b4c80750136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c8c850d483c7e25ce0d87c8514406a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745f19c5422047b0323591ea5d4b0d2a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c2f48ef28e88887e616a5b4e81cec8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a928b8434f249a0f5140d28e426d8dff140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1f01fda705c4f473c7ecd4115df3f1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e89714c0fec22ff970b7f58950a69b2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1289fdd5fdfb24070944a7d8775707b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf67484c809749a7e14f9d8d0f26fc9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c579941e94896eb29eb4e6520c60801145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4650ab2f1b2ba1d6b473ede3684fd710146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16299164bba8ba3e5a71f084d0b656dd147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5618623c407916c042f15d14d6bf54c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a0a7909ba8770fcb19b4103beb0909149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e072dfa4256c62937609b4fb2d388bd6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f5e7e830c75df4fe048354b94ad20b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a3a4edff21a20f30a750087933d9a8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e763da207d3b4d9c60323c95c0afe2cc153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2b19abf00aa74950b035ada6af5b33154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee9bef06fd48d247ac33aff1aedb51d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c425e7a4048e114f070c72a46efb2ac7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f616440b2854bf7640337b7c413289157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b11f6f5861c7c08d19ad288d616cc04158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d51abdcca0da960d521a8ac3167a51159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9416a0bb73993245e6cb95e097dba49160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266459eed74d2b056bb3a54a179303ab161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0827d9ea2ace06096553912e06ca83162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0049171f623ec78977344da40dc39831163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09bafb40f0aa161b0b6187203e28a6d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5c856fcea76dd83c52bbb6d6629946165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88be61cbe2a82c3993101032461c0852166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7532a3ae8ada1a1cbf0c307e873a534c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c7dd4e53df7847161324ec43751a2e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e130916fc2d222f00cf625b1ea0b51c6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ccb2f605faf87cff4bad0fa3572af8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2078b94a2b4904cc429d3377bf53d60d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a297fd72462bb52237eda7dfed2b182172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4b8b3070ab1e5c806f37af9f919eb6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a575d9455007ae8a9e38b70b452e348e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cbb3642716bbb3354dd1b1c487c448175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0fee589b9cfc3cc365119cd7cdf68d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0736db866e38a4db96152523a7ce6b2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d935fbe678fd1212d12d0b65daad4239178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de09c78eb151554fa4acea501cf9b4c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166e65a47fcc39bf0838be35ca81915d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036b57393a655c79f5d6cc5328d8b160181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff82c2048f2b9bef44305977fd23312182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2912d8e5edc5a76df907905cd266423e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807f45b471e498ce1c365cc754787888184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51058c521fb702fa4104848b9b7ffcb185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125cf70dddb035b228a7181c2370f553186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e5b456d135f1f5127dcfc0cad9734e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaba8d288f6823c0f7150acf46d36833188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f72b9e15ba178f794d02dda9355cde189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b47fba31937456f794b02c6871e457190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1141010979c599947b6740075883194191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106b6fe89da536452a5fc540f611255a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a580dfca27d4096da1755200ebb4db96193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e02ead0b179c239a1efaee2acf723ae194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e21763a2210c5c8a02a743c0b5bd28195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b079913466aa07079f750186b8f156196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6673f334dd24e71775311a550772202197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22047c2569b8f9cc6623c060aa4a0ade198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5856017bf5211c57430ba8c016b4877199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736ce796a846a524b64914807c727c06200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63b133d556c192e6d60bc705c475770201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d421185e16549cc642348fcea85e71202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893b90768cd066208a590828e02a14ee203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5527879831b2c7f953f5b23d5ee532204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d135c90dc35c6fa87a6c796ea4a2fb5c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19819e25f376cb1fe9ccaf2e54731aba206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b576af63f500262cd0cbce4e2e4474207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86573c8a77e5d7d94a464cc649ff505e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba87e65ec0585e6fe0c15a01fb7cbb2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9156eecc78318a385d43f35f38a7e52210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7d84b3bca013c971cbc2f313e381b7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442acb2638f2a1160eb928e9b64930e0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ade8268df3d0c8fbee82aa8a6f3f97213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4e7570f034b246687a956cecf7c13b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c8bbf09bb5e68f4b04c89626707389215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e102efa01bba16dec8d4632d71070e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8dd4c269a1d83cd24ab2fb31d387a6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67573b290248eefbd6338c3713c9d92218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc81a88a6ed27826c5554ca4bf53bc6b219.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd3cf751be4ce2964ee46aa32e166df1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d901c7215d3ce9a25b4be7f6d27feb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fbd74d06282e722dec245b637c1e243.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b8c8642003435014ce427f64a90eb74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31508bb728a1ac52a95ef5967c13241c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d5dc2fda72964cdded497e443021fb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8159c3144befcd363d40f7244d8344e07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7c13eaea9a824f180f88c19461a0d78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a285801c544a03756dd2b13fd9d8e309.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a9433b8a889905363757c336a7270210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d024f3a1a34ba526715a277858ba57911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b7d2c4a15ea5015e6b357748187c6912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2125d413fbe06768e0c58ec3a00a6713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1e18627be234814ef6afeec34864d614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0960427cdc5631e1e84d56cb4d868115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0439c98fbf14a9b1789ef1e2e11d6c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ce62d7c62d304681fedde74ea0990517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70151b166780e6f3caf63a2c43f8f89c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd20be94e48ad4a04af739a8bee4d7419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8275900e6a032907ee5def9cc0a8478520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adfcb4cd3ac21e11fd074baa77ed8ab21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f0cc5a843fa7ae30d8611a06a5a2b822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de7c8883687d1d1a4acd88f6e3b931f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a1f6e488d720fedd547512d045c98424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12a3a943876e1cd21474b2ad777e59a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1abd0014537a0094d77cd86ea8d040126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d856b8eb82b5221179ee1e0a986950327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8820aea273aa1bf873f72dd2d2dae24828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e939c15032d80d8c3c065be010db7a7d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadd1df24cd144eb2a612ac7f60332ff30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48ca3b9bdc596ef90fe46263d42329d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9901dee71a27c19d386011b01674c4d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a9b6f131a2328dc18cd71dc01a086733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2765c022c3f61292a49e8ea910f27ac434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4b6b0ac9363d78c53d08d1462d0b5835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5271e8dba88c2c73af9504c200c14d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5707d219ae05ca5bd85c2f6b849016ee37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1395072395c74a158673a1b87235cf38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697b8f0dbe1d2d682a2f5a1cef32fa7939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb30a3f2a1cc20a004ad88951a0b24fd40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6d84fd909c58764c3b5ea7e9a6e16e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb734dd295cb3d4419593fabd02e3b742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c571dc8e82c78f22521d85b6a4bc1043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b54a27334d828e6ce131eb03c86546644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab05f440d15818dbda07a2d852cedbf545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0ab45f6b4f7afeddce810d3525546f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4ed6bfe2e7570656e87689de5f6b4a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0e210ad2c796e1b56fa1450e1d4f1448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5325b8dfcd21068fcffa0910f196fdf349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba1fcdac2ecc73ddb6deda4410187c050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58fab8390685b6ae024781d277d3b9d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89da1db677ca8b0492ca8aa840c23cb552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e667230428da53cdbaee0af2e5fc6c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52b833407c924b6f893ca4ffad7afd954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c172bfc17b00c8176fb8780c3d55199055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f73abaa28b26a2b6ff90f1b0e5646156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0576b8fef5197caae4ce51a4d83f2ce757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9636796ff935a708ce26a3534caf89758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7023cf19769b5476e9e31581a7670bd259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993f48e1f9d27f041d7957d423b5aa8160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cde888cc81c7b9e597a88c5b32968661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c13b64c800d38252f76ba1181685e7762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6ce931e9dbf4446c676b894b32d1dc63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd2cecfb18cc8f51c0500e4b1809ff464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903f89642bd5f137ef90e1a928b2209d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc07097b380654e32a8dc2159c2e89166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30744e3af635d87450ba8c9ac2ed918467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388bc7331da658d4854fa67d873d460368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e517542b89ba2393c1221983db4dc31a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed410da668c3d0621383bec34a025d470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c18881bfbc06ae70adc4e9eea0fd3271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f388b775ec9e88c6f2476efbb20fb172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14d92e2b6c5404c52e03c6094dc19a873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fb7ac6306b35f2c3b4f901fcffcf2374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b806a2b77f9153117beef86d5649b975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd1f14ebef853a27f7311b9c1c0272876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0a057af5092a0841ee73f80de2a32f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3a5f9c561094958bbb22e00413504b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d606cfdc7a3ce718d6ebf4b793528679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd57dfb0a62f2dbeb459ace825c6cae380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543d989cacb1b940971666678be6f2b781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc31d932cd7ce6708cccc458cfd277e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc92b4377dc01fef25f3e1f81cb8111383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7ee2c220f59dee89e90ddc02aa82f084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9d12a4b205bf151af340c80b85720285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5750547e60a6511358493c1170c6ebf86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f1423cfffa4b6f2f1341ec1655230f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0969f5781ccbedb2ae088c9a8d3cf32688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9de1fecd9931e65f18512e360fb26889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6949765779e1dcc5751c958c0fa9fe90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f9fc75e0bcf4eac1bbb37977b1f7b791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1ee87eb58cfcba742e0f382b94cf0492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9ab60f93b32337c59bcd5c96d5127b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae62be08a45445cbddff8ee8d49e85c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f85c40a24a093b6e0d1057043a111a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca9c4aa37697e867038a414b217f23a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4767de172cb9e1b81d31471097df8a297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb1f459a6e456c28a7b9cd136bd450798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308b54514e6db2e962932eb61193fc9899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b96957c70e94dae2d6393938a9cef0e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc3904ac67616ae9bdf97fae627de55101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaef67249471bf3c29ec0da4d802af8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4061e862e8cb39e36d948c9b2c06a1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a771ec79e8790c753acf2d1dba5d6ca104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73869c30c202b781dc4d9436b9f3a0d7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a376d5be27f645b8a6d78853f9f84584106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8206e3b9a049435942b0f9f706ca3525107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d363bab68fa96c9be203f839ad00fb2e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95704ad7fed27e464c99e3d9f50682b9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd639b4cb2645a4b864267ca67ec8fe110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac5aaa1a340a9ad5f352a208344b251111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788dfc1e1d544ba4a091a1542e7a9bb7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f128f8da4cff716b70f71d5b613faeaa113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a191b9dea64fcb5838e906db242a6d20114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb49e6e4eb232c2583c2d5c76416d48115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf5a4c500579f324d52aa23fe6bb3aa116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ab6a35deefcd9532758b8f07db50f8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22650d85c1d18d7a194cd4caed3970c7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b3ae4084e0b4405ec53386aca815e6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a65271bc6e77937976da174024af94e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8576a4545df612cc3483bd25e1bc977121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b53dbcb946c1b457cafb9c4d75ba13122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5d32be84f07a6a152fa12ebde62119123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a3d90c96cba03183883e49f9b6f792124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09742b0ada6ad47c813961f67117c1d2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c1b1fc71fa41746f3bc66300530f8e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7c3ab71fdd8794ee9c454b8367fec1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b0430dc19947ac272875a63fcbaa8d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ffb2debec0836b1f9dbb89d714239d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c23bccf5833e2229929a08e552010c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7886fe8b41747f7a90b26fc0a6405d3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a06071a29eb292d8b9cfd69937c42b9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1086fc22e41ec741ae3f77b809f8a7d4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a257a2a52c90e3595709ef9523e99e90134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe31fd1d99471e3896be3ae7bfc83672135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205942f6800389469b8122a4c2dab557136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d989d7e39380af5bd346d825a00ad8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e21424eb002865533bdfaf8f2c4b33138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cb62f40094e8c49fe2864c4ed94eb6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb505e9f1030358a13d600ee8907dd8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a42afa301c97b0b7cc86fdc89c491f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b5583efbeff11f0b910505c28df4d4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76222d47d263bc9d78156a67d2e41db2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9580e73a11c0ee171f4a2dc0af5d4693144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c05e8b097736b44675e87fac4a9cdab145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e63644f91f436856c4f59b8ff8cf7d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c938139d6951649e50d2c60f875f70a5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d4d17153c3240db8f9d5004df1a4dd148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fcce19c16d1e1ea5034920882b526a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae62abac540278718c324f0c316a3f3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3686867a915660b3d535bc866e5f8b15151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621ea575d2db4b8e4fbd3adf0938a090152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9b24d0efaafa8093040db4d1a5cb5f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbef2e4aae70152c2515bc43ed945a2f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626a87ae9dd0a71b88e2c5c6c27d2d65155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec6a415c213edbd362d0fc33ef31121156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8058aafd26f02f70ecf42696920d3c1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f1081ca7949f6137372049d8c2094e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39122127515cdc27ff5f5ecbe4c75f1d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9133911a1bc66063de80e45487646bb2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a86b8f0f5dee08e23b50467cd55ac6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b361f92e6b72c7f2c7c73ef18b06302162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26a475a5976776856cb8dec672d50d4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd10d626b6e98d5f8f15be6c7e1cd1a9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56239ed1e47cece8170d48ab80b77288165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab5bdf13ab3043e25d169f452c0d816166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3469d4a6cffebaec38ceea53faafad18167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74490ea5a4cbbfff44f2bc000dcba1b8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1a3cb4a6579e30dd6ad6e563b0bdc6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fa7c3c12f578daab04df5293a7605f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71afaef1cf6382c9a8d308f433bf0633171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951904ae553e2a59659390db56db54bc172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5001a4cefdb936b761c86074909468173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de46d8f83f3cad7a50a80e97a17363fb174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cd69bcf11073bb6007986b6fb0b594175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53a060cdad807ec22af341df463cd4c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc17f8addd9a86dfc46b926cac0b5be177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfde978335ca464b6c7e77520c9876d4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f344acac2b87e9e8c259aca83c388dd5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9889b0ea0a2628d781bb872466c91745180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177476fa891eb19cca4fa1f352c12e90181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd73ed71767e732cd30c9a091dbe7f71182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8554188f8646dd8dca4f9e1d1906dd98183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d26b4512c7b737f1a3c9eb4443eed2c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d581f4920b03e928951583a9b24104b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d26d339df51393d0cd791b37d30d7b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d6494cf7da474b1c3cdba68f83bc5e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc04832c47d05cc19ba6ff1348b1508188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27dd99bd713c5377bdfc8b66f35c499189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8862a04533a446b8aded3e83d4a81a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f9be4e98461c00cbed426ffdcbde88191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f0e35c4ce71826266867092ef7433d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bd1467c1e8c35af2cdad667daf1dca193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf6a91f59aac96722dfe5c25d3f0da9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8301fcc11bb20f1affb9fcc34b725f2d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6fded411a84bb88d01b98673c445aa196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57381cd172c55350b3eab4987a1d546f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13f3cde9f0d74d81856b138f8b254e8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d739f387537ffce9dee73fd629262c01199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab5b8c1704f5a1988b04dba625b5980200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627a854204cbd30865fd994e5a4d470b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984f5213f32ff89f3f5257c629deb65c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e653751e10088fae53f512c934bafebd203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4056549440fb6289afb3ebb94ce69660204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032d264654ecb336f9482cb7ab7d647b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbc6cb5f65417e0959a7499202ee621206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84eb9774c966cb19b033231690fffd9d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b22e6527171a73d187b19306635d9d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506fc7c40b2873b46afc514d2b830ad2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cc137953cb4de9865ab2962cc48232210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25c82447f78c1e66748604cd5ed6357211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05257247e3dce5a81e6b4f165d53945d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b47078064c422dca6845dc93fa4a6c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec78ec5054c20d1c1ffa99ae382c3ca4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602846bf194a3e6995587a668f5bc351215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a1f68ef78f7f5eae129efebb1f4297216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6d1d3d5d10ed054927eaa91d3aed77217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a5a8f4997a7eba6595e2f89baf185d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6fdfe8ae5bc6cdb96f3913dac18863219.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>