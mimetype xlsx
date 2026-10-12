--- v0 (2026-08-23)
+++ v1 (2026-10-12)
@@ -826,51 +826,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e191fd109fa96385f791fc10e962ad1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe705b5c12464956de648460ce0b4fb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01e14c7c755fcab250cb51d359c57bd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a6ffade9a709ac1d3f565d65801f764.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08fbf84c2da661f2398785768d2102f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffcdb6e05af8384b3d1717789b551656.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b07936a4d7e2d1546a885833fed2b27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d433d283739d7697f53a5027758b52a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfeb1610e6a61338ee6b301bcb3fb4d89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34fff0cbc9c1c424dee8ddada1ae60110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4846eec7883d7be68caddb2ca43d6bf11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97da27eb1962c35b888cefa23fafb6012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2aa96ff09c6874704a85f0d27f926ea13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e67b2418c3891ca4859a9e541dcd6414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b93680100208b3bd8a4b8a5ed448ca315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78aad839b95b39b07fdbbd31e8bade1e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadd5044b1e153e9d9e09bba5ad01c7b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32ad665739e7238cc22d9dc9d515c5b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f5b20c068e9609d0da4f726b16d5e019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e631180fb91d18076c16925b31832be220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8ad0a8086fd3476d1dc2248614d4c021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e14a68adfac7a254c4795167804a54022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2f54dcd6514e70ffbdb11b862352dd23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a53c3d15668a63d373d44106ef0df324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cead793e2cdbd7579e0196ab2aa9a525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051832c6f22553ceedc34cc31ea9545426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc7e910ae52884bf40370cf7ba5a79227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500fb8267493f10deee5f0cb27c9a51128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd024b4f1b8939b0464c914f6191012e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd1e5794da0b25bfa5a71d57697e32b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d290610726a8a717d257f7b578bd7031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a01d7b97eb039532e2db711fdedd9f332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418d36e9f24a5ac78cb22ed17965891833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e92b9a9d9ba42e8683b0cd69db1564034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f435862dbc5455b4a529af22812f60a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e49fb877e8cf1ddc4c6bcd1e86046d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaa56b2c64874c2656a292643b56a2a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1071b0bd53fc5a4215a3f06458b7096a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe2fe7338f2b01d72d84af8509da46339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a76b07d8f87ca6655a29b04b6f992a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98af92f6575b0e64e467b89b49a4cdd41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff26df2d26579c15d6e06746198bfd942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a30c59b4cdfa96d7d12b75ab64fd9143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d606d8b9631920a03506c0a27462c25e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6f6510f978a787b41d1f3369a869b745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fedd0269275b0cee81b75a855f161bd46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f8cc71a91b41698e530b2b529242f147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9d3e97ae4cbea3133e479e0f88285a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df79d84061824f73ef1604b66a2eb13f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda6a24400f6e57e6272c08f349e7e4050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e317833aaeda72ecde1f56e478e0d5451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90d468372b2d8f672a74d45c134aa1b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6310f6429ecab9e43198ce323dd20d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df3b7ae14db1f955e23f8b97cdef72454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ac64b1453f62b5027cde33746f49b555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fccbe56ec95724c91051099923264d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015dc5bc8bf97660a6d64f5ec29c610a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbef0ba2774fed902a6fb44b755fff858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b4df9216e77a3a63ac6fc1562289ae59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f71594f52d5164491c9c96b49d13c960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be320f59f7d20d0dcdb47c1ed0f58ff461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa3718c4d770b71fcbbae1820ec1ae362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45eb057d3a73d602af5c0d90735659db63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2f979228db2c9696ce378a006522f364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6573e789a523a806ff7575295ac4876165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7d3b4dad67b21d43c5981ac84e646966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce82a499d7c31362c0588890f12d02f967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ba8289908876e168ea65667bc879f968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b24dfd0fe088b322abc683e651e2c3669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4bdbb7bfc7c87433eefc8e2e92996970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d3300496d6d93dc6e32b35ef26113971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a03c0d5f8499fdb4064aacdccf114372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b83080be635e9891beaea4be233214673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8f76959e0bb7d43ecb1420b8152f1d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8e93949538bdb3c323afa8c124df8b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0496342d08dc1f4369e6d78dd213384876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef6ccb04b6af7bca9e6dfb8eb14ec0577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f01d63627b5efde842d56d254c4a4f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a526897ae54dcabe2169d4f1bb947fb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e48a11278c00b06ad789bd2ba23c4680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2a616a5caccd58276e69823feb57dd81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e918483664b663dc98bde9c03592a18f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b1891e51357cba5bc208876f90f93283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f725bf1e3e69e3eccfdb3d44092ebb84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999471bf70d2d1d1c2e17a9fecbfdf3a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b27286a7389ae71f8f18b408aa244c886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9749638c05c0c56b003dd16f2272b79d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df84596f98dd9ebd88d8417c6023e6cd88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669fcbcd1b33334658b345671ac2446989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c7d7b4c561b1714a528adfc4c205d090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bf65b3b585038e534183746cf6f8f591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b7ce3078a09b6d98258f34f3bb588b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65a01750b68f4cc0323b0db87a3177a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8255acb3634cd4dd96f2bb568b63eef894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a79d156700e72dcb9bff8eec73908d095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5180a425ac84b4b06c3e6723194a7bd96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebe7c07609f4c7f522e61146d601f4797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759fc3f57c127322b1f08aa8d809ba6198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7ae47ee56d00352fa86cfef8df30f799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30af44a8b82ffdb0328d3f7b8a8b8c9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e951f0659dbce83e8f989654986eba01101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a01f24817065521624b0e8e8e98810102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1100efb24475ffcf57e3af5b419e48c6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93104aca175f2ab37bb19b6597016309104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3afb5fbf9e81013876a2b65d7e0e07105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e40c8cc7b5e96dbda45312abc8ffe57106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ab86b0e893cc22f707fa27cf509c60107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce03edf437e9b16fa8fbaa526cdd10c6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135cc3020752b2a755339d2e26ea711c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcb7df7f06f6703f32f09d1454dbdb0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaf46a967eaae21750526a6620c76a4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59929a99adb51c2ef3c12b0eca2f0d9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ff22c90ddda28eb08d95042c6897d5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac10adfc85f417397ad2866ba603ace114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb48c27788d6100c72e277924f476322115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff8d8be1fd961a5ca4e45053c941aaa116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0031fc4bbab7d688ac2b9b86b777e0e5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2445793655ba7d5a9b6754eeff6ef334118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d98bebf66f88a2b41f7f4dba2a48b68119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b756460f97662527343543776af12da120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d705fd3aef87878196a5320ba50efb4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6073eb9790f47378497ebfeeb3d2ed39122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bc72a8bb30c82f66f22b5057da2e1e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321fc2a23c627434c235314e6a6f7979124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c1b3663534008cf6c7410828f0f43a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70dec9656fe7bdab5238212efbc22ea126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf14bdecbfd5a413229c1ddbd3f8d1e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfa091f38b3ac848815a9d7929dc547128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937741793e2244d07760c9fbc25400ff129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a432a164b35422eca041ceed2d7d7f2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9499c68ff11962906cba04c52c22f87131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a169d25e7f3d5f8a6e4152071ee777c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d298e43e04d157cb80fdbdf651771a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c52244025ad1165fc8093cfecdaf08134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833bd11e8ebe1271ddeb6069442c3e8d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88476f550bce90a99f01e8cc367b1bb4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f9930b8b4a4624327a846c0f6e4733137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675b3ac002f246c839e516e4f7ad6380138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e486104d83235b692f74f19c082095d7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e785e9b80e6bf203c396a2b0bdf9c03140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ffe748cf4d48cfca331e74f93f7185141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3b9c08f23c87366585ed583833d9d7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff814ac3ea700b0edcd78ad5d6137b2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce399789cf8670b9a7a86c11043acd66144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6636de192d42bd0c4ecab029378fe3f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a253f294207ddeb4f7bbf092947214d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c430b8e74ad865e33e69179d5f5dd62f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba0b35b1694a3322738171a6ba7640d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d01ab5360ec2852b67a330d28f29a11149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e708e74e10ed826c0f08d65cc4f5ea7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b2b32eb61b5928bba9ed2dd6dd9596151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890ffe5e5678211a49a009c1a3cf878f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110d7cbf292478227e62674c8fecb777153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6062d3562c37731feef81714c3b99cc154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bedb5fcd9b0298476cfe141bb6b8da155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a055c29f8589ff55af877db2a1716ea156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7095662f02f1856cc88b1d4247637f36157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c5a827564b572eb6625944e220856f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e134b5e382827a7e3a2923251678e423159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5638407161b7319ab359bbc2b4248a60160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb46a1aaaca301b8a4cb33c82e39e15f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1bac4a63f919403d55d653bf5259f0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a8621924948473292c7cda13b07719163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171b13c78977b95499462892437fa301164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972b85df830303c43630ac58e9be53f4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbb7c5b17300ab96b8d8db5379f7259166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc04949ede9738cdd868294ca36a177c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4474481a39c448e4462a6ea0198a589f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bc377d49a431468d85389cf1e2d270169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abf661ac16bab615f6628ff7631f2f4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b90a439c7bc04de80c361c748f322c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa65811ddfff6257fd1b5ab807dd712b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775f3ac79fb73377379c38de3d689f07173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab786f08de4358d6df83d620fb63db54174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29d41bb891b191260031db39157cb90175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c295e2bb9b5556a4b33be5dedf5698176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21048e923c0b03caeb1c36e24335cf10177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76db701e1a904458a192173ccd23803178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd42b711c22d304f8960982cada7f77179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12aad4e5c701dce0c830af6278902727180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5dc301a63c8d6314a71d919c4e3825181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9323782cb0f7cfbb4abc462a1ed41f00182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492d6ee58c390c69a8e3c45a293bfefb183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e909ee433db305cb6b8f5debaf442b0e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9da9fa132fc60deb4089bdf43cc2c9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11438c4ad2d550ca788abc91409ae9df186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6735237edde189dc6c785c835f4d8e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abf52b95ed6e4db92133f895606ac1c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1f78b8bab01dbea42f5692c0445245189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950e858f51635865834b32796fcae796190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaac31764b20c802fbcb12d297ac804191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447b8a1eb0a9b318efd4615fbb4d2aef192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2636a84e5583047e7e94fc96678f8dcb193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98aad77c2498c3a54c65cf3eb24687d0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1610fa2e2f10a22657187883fd0000195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39a37085c26f54c45cab41f7b44d15f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25a0184c67c6c41bb33cc09e547c27f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ef44cdeeb201cb7218e02d6ff618df198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c2408b1c2c25efc111df0678b50849199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48fb79fd32385a9b209d98b534c761e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0db41d12d8565c7e4d9bfd625da559b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e651e89815aec1528cc39a7d47822f8f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c998d474217818cfc8493b26368806f1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8270e9c13a39f193c2599a85314a89ed204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442a86929a222ff0caef901bf5225d7d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43d942cf64fd50cb3e6eb433d0b4be5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3a44556cbd40d75b581895cafa2cdd207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2e63e1175a109c5ae2f749bb758dab208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b876ee823f31cf72bc96fadb7cb93e24209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfbeab833882504689770228ad7aefa210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa277fa00e6de0f297ff30ffae69ed12211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9bd268368bcaf0c4745fdbe6be7850212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6621aeb5a29c43964d430c9b1c39fcb3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcc8ad4fea5a0aea1f2e3ae8db6fe33214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f5dcd1b7e28f62bcdf8e7e64c4e9ab215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5380723da45df253b89d6362155d84216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a613ddce955f43c1cbedd5fc216bd5f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618e4613f411857f0f9a7879bad52583218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf23694b9283bba3a473e580d196c8c219.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e1b2ca5f2e7131999b0725c0ee8d2c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bde04e8e9a41d725496198f27b65c712.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb39aafc5feae280e622da45b21d7e2a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9a780ffdbc9791959f3ab4b9aea6b54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bf2e0a927f74b9548017b5701f25215.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0476034cce8bf50897c861329fe97d786.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffed4cdb387c09273ed5d9ea9b6484357.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36958768bf35814dc1ceb6d9f36fa4ac8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f04c841f996a6867858c3090cc631f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5665e3c0ec3cecf6eeca071d8ac609c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524da3e62bcb072584588e38918663b911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd20f3ab9b1ece4f13d205c6b62b577d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74408731ea22378da3eaf7917023639913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c025c30d8ff437598ebb5e2fcdb03ded14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49583c5792a56da02855db6716362ac15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797d1747f19e7e49336f0f1129810c1716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626a00cc2748dd31ec11a4f881e8762a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812d43159f0e6ebc61ba974e8912159c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb60f5b507f6f5aaa92f71ddbfeaec8319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779d59f764a770cf3a55769a2784bbb520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b7d4906d697c38679a344d8aedd73221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bcb27734a621de11f9f4511493abf922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6068166f23a7a7254e897c6b4c2151423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3de70d5f8b068347c95fd10b83cc82024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4c08be131af21290b113e3369eab1325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa787113691f8dca7aea015078a9dfd226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e482646f9e0ab1aaac44562bcc1e0fa327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c963478d5e2d4abf0caadfe21508e89328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd662b23944f5906b04ad1f4be88e4329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2adab065e70f615665f994a8d17b2530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf5525859cb3a94064f6019a238b07431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6fe613b1764e46c309d7d99c172d8732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004d3d358a60e57c6cd66e0053f5db7933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09920dc710f2820c0dd160770162d53634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a018fe2744040d62ed1578147a1e9b9135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc34b750881d7c911d142ad2cb58795f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1d4ce9f8a89514e1e481fe3d3f48ab37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5ab31332dc922b9d7db0221377a83e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee5b6e3ba2ebb83e9b05d864eb642c739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe83d4e131a82fc9dab0e4c8d01a9e7840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3a9ca690ca5d5e0227a36a401dc20541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04899b54e8b4db8025ba751f5886d69242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb6e18245bca311801caa55ae6b8f2a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1d87377eacdc7c55a64575d4262f5e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caab1eea4c21f1e7d5a5fd36b8b2c8245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805d6c9851f7880d4bfb0b36d48a7bd146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9306e48911b07989954b82c8d56bab1947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6521bdb6b89868dc323986f95b4f5a5448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d32c9a38d57662d6fe5eafbd65a81f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4faf4f8fdc9e3342cf63b3640d48d8050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b3ee9b877e66bfcff86ae3fa9ef3ed51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdb130f365036a3f6826f198407045f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fdf06f426a65577a5febf9ff5a25db53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8819abb498827232c8da7684fd02e9d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acef1a1975702d10b69134292840be5a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de75a89775ce5e7e3131f0f2beb2f7b556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c4728c51f69e010675ad264dba899f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91461cbd4d935d95241dbf9e52dbd81358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200989e4ffd417fd6c15f520b2f1567d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4220d2282c54d9addc63e63b153db8bf60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decf972c744f1d96b1ea27aa72a333b461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65eb8581d0f643ab3b4810946dbc060762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabfbd2284c6f3f125019e463a137db363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bd6106e74e60a3016cee3220fa4fa364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e6bd59f6786c68ea976931e72cac9765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf1fb5520d42a9117e8870561630fe066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea86a0b99dc5cc0346768254c3f9f6f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501e1db3669cd13b1c6be63e8f54f00b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772c4b4d4d84c8c421a00c25c9f3876d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ed17480388cf2f2eb6be02d4899d4670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdef5c8807966dddbeff61f9a3e5a0871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ef8d188cc891aa8f1981fcd770abca72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466261862d5bd17e05e231c95a01b9ea73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64400594c0526606f39513a4b1cb0d874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dca14f655f4106fbaf05b5b8e5d57375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079152f7f67901d38c8266d0f48bdcca76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affb3b27d8169fd183d34f6b8bf6872577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606dad44930730e6195bb038895f8f8078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d769f6bacfe9ec909e1fadb75bafed0379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2f02ef40d11791bb9a8e5474171b4180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b179a0c7b5df69fccbf9e7bb4e102d2981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48544185fb1a8cfbe775fcd1b8e10f8582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c986459c2a6679b61fd128067023c183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafac925ebce3b2f44048512962b2bea84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4eccd35fc29da8f4001f071beeda1a085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f2e8c0de39609a509e66526bbfcc5d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22700b1d2a73db005adeb18ee37d619587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4014f641ec1e4e6fcb85a4558cf72c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe0e939df3b3bf0a2f2be06c63a476b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5902b9fcd10d4e2c6178e63ff2d620fd90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b1ec77b9b014f8c0a7ed11a3d11e2e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42c851b3b280568eb518b5d64e1044e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca075387f87e6ce102bd1773d97739f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15554cc991372212f78e8715f262dd1d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01f3cc133a33e6d9d23221d6e4cbf9195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2544d0bb2a0e71263d52ba9abaf94a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af5bb77a9f42acf89d99c4c2ae6414097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f969954c6c26b3a4c4728b42a53f7e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad48b4b60b93da3d3bf32bf70fe5b6c799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3000b06a2a06aca8017e28f7138a28100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ee8e60d06643fedb5b1d9dfca251a0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c819d380651344fa8f1c6edb937b6f39102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348b3630b1d03503c10bfea0facbebdf103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04340b08ef3d1a8020871bac637dfe82104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398f9927e38da031f4fcfe5455dd46dd105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6cca92ca053877adc54f65097c3bc2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e896812d67fc2e2ea0256f6d70075f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3856806faffdf81ec7eb1be2a8ba60b4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1cf93ead997ad7941f0cfc3245d674109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3810d44f1a297d4272a8b7c1f521d928110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fe326e608520d2c30aaead3a0dca14111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892fc193745af15a728d212647892584112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee87c17c5d05be19fa443591a48186e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a66b56db909ae882fac26faaeffa92114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efb4e19438ac2466c9f6a114af68c3f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0344c758c7a1151bfb27bbf16efd910116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ce2edf4038506e7292de930cda8fa8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe24c5596a04bfd1158dc3d600e75366118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe1b7462fbbc2816c90237b4365088a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438cf530dcfb8d11b8402a63b89a8d04120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d17d0da8c3dc4d156b71141d1d66fd121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6124011855bd7b9aa1913299c8aa0d5a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4ec2534bd44ffdb4134d9d9816e1b9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d69e6b1ad19d1d45cd52f88a1fd3c4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ec25c688efb820b107696ea457da6d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa1c97ec81f243af77015829bbf6ada126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586ac5816b84357a9ed2d9237923bbf5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a068bf2adee1d94a71503212d5950501128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243b6f9f43f634b4027b2d107bd5859f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632aa1430f824007edf823eaecc147f2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238f97dfcdbed2781af9efe3a00f2544131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54096a69c7359c412e01caded33db12132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e196c6dd0f1b25d09ad87b583d2fc8cd133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42d3ff8e53c88c9978f40dad01f2bca134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b3815312cc1fde7d50c616676deda9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf9352688529693c7184aa43ead9b00136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e372e27a24cbfdefa296a4ca688b881c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4c30c2ee89878aa6183f03d82b4610138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216c2dfbb9c5eb3407d0a3069c33f564139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36336b548f093c4510027b6927ac4b8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa1b31f8e358117ded4dc0dd5c4a5f9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8368cfb1dff8bc4868aeb3e0a31c82142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd19667079390352bd07792771a14acb143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082d02e8ecf9776a601880149e20c735144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa14d9624cceae823c59b041de3ba805145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1be3608655390062db7941ebdf0a4b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9381ae6b530d0f66cbc7c4a95562905147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831d71daea36468d1ee0a71b491d0062148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727e186d9a58b4aa584c4b49f01083c3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad85db63b9aee139c7ee214b502185f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbf436ae47f557d56774de4a2f11b9a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c5b51285923908e688e05bfb44f979152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2bd3632092244600f8847488af60d8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01554494db3d724f4f59c94fea6093a9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1493b859ca273ff6341d6944617620155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ebd06acbb9ea4cbf1d6ca6560d5727156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040e2665729401bd6ef70e4f66dfbc41157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d473a4242751c4fe37bd9ff39c1c90d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f50bbfe786eb7e533a8999211cb255159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4384a53b759a26976d3fb03dc016efb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77e52406790ad2f5636fadfe37d607b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717ae8bab3898c28508972280775e145162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81bb891c1237475b078e2adc237b5be163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34f172f452688f2640cbf81d3f13faf164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48194ca22a8cfe090dd11aa20437fb10165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ae1fcedb5102d8f8cd237df2755602166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9807e85c30e1b7c4b0b4a8c4720c52ca167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd59d336e8cca290d6813a62509be998168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628806e56eafe2cd1b92a2e6ac23e11d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd60f57309010a430641cd7123c81141170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6993518d0331480260401db64bfce64171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d084dd0e9c82834cbc5181597de8ec3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae439b2baaaadd4badadc32aff006659173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2f7dc49a0572c48a4beed7c36f31cc174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2476ddb942bd008eedc916d7b7a5ef09175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e49ec5c9971ce10dc104336fce4333176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17db4921b8379608ee5ebf8fbc4608fc177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50613c52a2665fd4ddc7f808f03e35bd178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1704294f60aa25ca1386a5ad1d74abd8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cb0f9da56fcab38b320b20102536d7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb536c30076e0304958c11dd9cd8d54b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbab10f6063f4f7374b1a9d77d7cbc1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ced97eb255365daa4b4ce3546b72275183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acecbf4a30621c517c03fe9e1c2c9433184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a7a9dcd7175cd569d390e17ac55181185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32226b60dd6767b6a9cb87443750bbab186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3ab35b3127a017cb24046af823b732187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594814582a9aa58f0b7221207e2657d0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699a2b65b2acc9da5aad40e3cb65022f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6de40abc2c5641824fc4dd152736922190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb145431bf45af15ba2466b76371f769191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f1e4cca76d400cd133d32dd8b58025192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49ffb5984030275c2e27e8d8e6d9a4b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcb2886ba17c1cd2db746283c65092b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa2d1610541cdfbcfeafcc2ec0cc48f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d662e692f246bb4515db681ebb94d8b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3ad67b59494a855e1c879fbccb4587197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6afa4094de5d907ccdbaf10363d7bfa198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8741f56256aaa25358b0602c92d614d0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b5ebdf7924423957abed2cdb09b2ca200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba7042a2e5ff494cad40944016b47f5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64452f913d6ee712cc1b2d798922f4e1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe29f7ffda1c87f96d8a70f649e3c09203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2222b514de74f8d64e6eaa50326e0c26204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed5a4df6f34e05fc72a2838e3666a0f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359e5e5da85b9a7ac96b84aefe05c851206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d38d47b4b9217dc126b8e751148d14207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f7e04535715f9cdab99d6fa4059a32208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c516fe7be932da4f69c090e3f98d3b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9deb675e8b0bc09b285a5cf1fa19d1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ebb6a3980ef5285315766c192d081b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477849b239aef8a4a90ddf633b3f1bc9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8db22dd8f7d91d236d93a0b555f856213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ca271bdb89a0ce80e8f845b1bdbada214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3b95e7b622a67f8d030cf5786c8ddc215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f774b056ec6834f0d109eaf89b1a78216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6b2ef5466bbcefeaf59316f74bbd4e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc92ace89a18d90231de57fa82b61ce4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84c8c05d0c4e216e998ea3061207b4e219.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>