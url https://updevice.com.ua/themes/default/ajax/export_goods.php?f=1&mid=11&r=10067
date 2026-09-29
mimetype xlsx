--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -826,51 +826,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd3a36c07b3a1afc0de7f51e42462a71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a725687bd41c1081ab76cf306c4b95e02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9823611f429869f4ee3454916f345db53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba838baced2969900b9f6f44d6185f864.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3886efbed510adb41ccb191a71abc11f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059a22c9011924a42598400d004236956.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b152164bf18f64d1bb26e6dbc87cacd7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64c5366ab1aab224a8a89a643aa2b8d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1dc8e88a19e7ae5adc40ecb71a3fd29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc368e73053b9a2b87087cd2fae837010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a106b235b8e888fde2e4bc842281ad11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef76e7370cec841e5bb66bc45122d5412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f4b4c51ecaeaeb8b98f88b1cb23c3813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84ab568804b855b585288fbf0967cc114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab4393eded0105d2257d4ec1030f49d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f8ca3acfaee06e2f7c2cf376bdadaa16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c62172f4314a4f1160101834dc019617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6ec92aa4237ec7325c83427f5cde8d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfda21c39d04e5eb3bd0910f8fd509ed19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f75cc5a0faeb74aa84d37b04aefe0c520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67f151106a6725a13b0a91879d0bc0721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80772cc56e37bb4c1a1983d021d19d9c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4030c64de5dfd2322d013a9faa00d83e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872045ddc02692a58bf94e41d12efb4e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccce1a1586c396cf83b5e7499327ee6125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234beb4d0d60a7cee4ffe64108e21b4d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0512dc5a8c6441c7228bd7f0eb499927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e97f6d37480499c956537fbec9787e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3626f2754fce5823daddb55d6a5b6cc29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b80fa83ad4d70a6047f75e85823367c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae90d3fe1ed744d43445ca0669d84cc231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610f90706bdf19e2a692e10a18f4272832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcfec3b0c7863e2e8984e0f0578e89933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277cc43881431a8c6b676672c6c2be2c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea3865dd4943b01a36031eb29482a1a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06726d1781c0bb7f9674700b52acac5c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6daef2f0753a262eea00e02a0e489c237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc15b26cfc3d5d2d1f9b2e6a9117cf438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d80b147c717a2dc23ab1aed1e9626dc39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993d557190a9847fc1932dd375a5981a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1676408b11778d29fcd764423aec1641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482639e5b861a12bd544fb04c3a393bf42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c6657b5ec8006b81b6bdcf8c3425a443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c839015bde2011a7c983b8503ef55244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3ed82a67b30e49dbb53f94f1249ba245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa4c7dece49ccca276476e1b58be47d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee30e1d6dd564b92c401e1d6109c1fb147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955be925595d1fe9e04e41ea35130aa348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db350f62d3e03d76ff6c7b197cdc8b7849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c1c4f9f9736ba166c160782af028bf50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d64dd34ee38213d3e5dabd911479e951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aca586131c04a3f0dd19b8bfd42e09a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5620f177255d6ee9c8bd3cf1814084e253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4eb2a800a50f4f6603eeb7f44813a754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2856c510d30bd3ef452e4e94e3a62bb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fec0089ce450e567b3b8c9030b3e7256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab52fb75b2d02c2de1b7336e8f26955157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271f82d37a2e799f9f4071e88abda5e658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734186f607e7bbd8e07b19d9bced018859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e441b0401790f3ca0f868e596a321cc460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2451500ef7a2e715af056228bd31bf3a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f046a6220da565c49236fc7502d87dec62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744607c0ef87b1904e8e420c2bc894a663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c031436f249bc74e234dad2fbc5d33c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ad192e0ac5910e7565d5bdafdab2a465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcccb1bcde9bfe8d9726c921d3d3d5c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ea705491338a4215d89666a5e200bd67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33d8bce9b1dbd3da6a157f51ba1938c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1ca39089f147f0db04f7fad9b8881769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72abb31f1a41a0348608365856c748a570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ed8387e37e31c49d0d593f0a8dc6f171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaf2a9219fa13574f7ce199fd74cad872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876c5b314f1cfe2e129f448b0301533a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9066077bc01bf2961fe9d576489071c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5cf22825b499e127309657b1b8f48c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9d11f3380dfe4a1dd40d279f88f8e376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ebdedd3041aa5c219c8b626db6a49e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7316a8736af2926415521010c0fe83f378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6073faf8edd6be306c40908adc0c6e0379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb86f7f9a09a32930ed8fab221972be080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e3c00e3e4c54bd2d2de50bdc82b59a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a3b465394ffd500be31682067f1dad82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbbd93698f84f5458bdefaf84aaa22683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e468a7090c36330244347dc6d1d0553884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f952cf569d364f719903bd5875a70185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61496b4f32b5b0edfd42a03b647f74986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8418faec0633ad9d01308783c9f3ba2b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133bb4ea737fce6b32056b79ba62afee88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bd8d7ff8c46256bacd8fe2bb96a13989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bb1f10c37b6ba034a5f84393b7953c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dde98dae0202e47d04f71bfe04bd2991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361bad9ca068762eb831ba780f2f9a7392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e0a575d616e0714a4b8389d31d618b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67977ba6961b61ab671beb9df3ac4bb694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe60456b1fedf4a5aadebf606a3667295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426a412be59bec0b9c56f5cf00905edf96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efc89287162c8bad291048e2a5e27bf97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a685282d7c3131f9f431dadf33af1b2b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c054aa427c8dfea4bf0528be4d1593c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058dbc23f285719f78d336c73a09783b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e286b674e6fe493dc0344b6f3a014500101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8eb5814118f99c3e064cdf26812a70102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1687773db2866dcaa0acae0c14f4d0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486cd89a7a9fac6c492a51f482596c01104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f447e507260ad5e1a1e2d87f63d912105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a4d8269ba32a5f15587d9c60f82409106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0cb1f2d43334827eb362424075ca51107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29f762d04d78982fcb4e06aff2ba97a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1130e7d4d7f2947711c0022dce65df90109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d09e5aea8c3a091d51a3ea352ec23f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06eecb6a50ee0d4dc69df900d2c6674111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4b41bbc8ac3b936d6c157923b87745112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23dba379e53493c80a9754bde55ceb2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5e0779b8aa6ba2fd46a7f5d84f3d77114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7a6e47434b7e7b72d19d38c8cc8184115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff1450af536dfbccead6c8321b3c73d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a256e0386c95333858dae2c54ce0274117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bfb3f460ffa4f2984dbb28a534df03118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d247ed6e491345042777c905f635b6e8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0315400639bf17bda30bdf568921d016120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febe35516af1cabed089722b60a31d37121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bcdd0c53cc18404d3cf4f4131fff81122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d80307f8c0e81e9fdb02baea9b411c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22af5fdffdfb9e73065592728e949e35124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bb8dde936b99ade6daa7853e14656e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dddba866f3889f291572a611d012216126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9385c1f1226488107032c6c5cdad0b16127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b3b787c494b406b54e4ac4edec3380128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45571dd1509418e4f9fa93d9cdc06d4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6c91d595c5fc00b478fa92fb57b2f4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a39da4f78fcd69edec291516a833bf7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cd18382714c08a6cb518cd2cbceb89132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea68e204dd232a9232f9c089708cdd9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0df8c1ac2018fd4e70b8663f5c67ed3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d61b1c7bebb4248ddd37d936124e13135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b357f7d56c388877d2f171c80450712d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8ecbfb9f1eae74a3057be44f1cf334137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4480dcdfc1ad0dbbed7f493a719876c0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8c9f4a927003422cd90ba380da8503139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051299a0342e23555c33b31793820c07140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43e97b2a6c4de2f0b0e877362a573ce141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe42dd591fb5bb9274399340b71fd45142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4487374755be09bd94ee55a347b95d59143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bff871442d57b3ebb6275e37d09532f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e08ba6241e3a558071ac97a180ba96145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4d152e3bde3a7cedb46ed83d981541146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea41f89fc74b890723a9f66d418b7b0d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2920eb41b5e59be1bd2dade23b4434fa148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90b75205c3375e88b657fe80fb0a8f0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3744cad3661cdea59cb896388302deee150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a070e7c333ea2cc70807d2470c6258151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f7053d8f84405e0f308ed97022f966152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24a0819ba60644ff1e7365d20cb78f9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61739208fd18071a6d98cda4a3641ab5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a9cd514b6ddb51f3b224bbb4fc4c3b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467bd63435a25ec9ef29d3f8717ef8b2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34c76dc28a943a5bae77591c8973318157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2381a88389fa9e2634f839d56725f1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5825273035291ba1e98c853460ae6af2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c9332402820f0612f3bbba4387ee9f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fcbc42104d48f258672bb4ea84a294161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0739fbcd0d8d71a3977daf352c3ec52d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaa8cf1d3442a402a67f3faca8168a6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d45b1063f40cb32e95880778520ffb164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c54a407e86fc0d82b8c41ad7b09b62165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e2d4424c2c7453f2e4f6c750418f02166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c176666a20200ef3be324dedf47a74d2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785ba00f763eaadbc16b71504568fd8c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0ce2136b0e7bf38816a3b57bb6d078169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad2887a8dd870793f9c37c488fd25a4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8793d3f1f933f6ab14b9449405fa4e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32addeddcb854f1b2c8ce1fbee20143172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046a039dc3489ac2b326f8925395a7df173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16383a11698a6a37d81a70523c884ad4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce2b39859c17d1acc4912d667f070ea175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd80b9709fc74ebb317663385e925c9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a085da4b9a147c71e84dc36780a200f0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0cc7418ef1d1336bc1ece69e6151a6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c857498b69ee713f9e0c85bf5c9a4882179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019982f6e308a458af9b5f7705b7657a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6db2453ebfb5900f988f63a911526d0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e895a7d6fa94a2ca6311158bdee7b039182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c834e8970f252cdff091333f620c1b5e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6017ae724f9d175538576d716fd66e9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b9bb66dcdf6885519afdf352dd4e69185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5a38a4bb3a441cb30f5f8422602330186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bed5927a1724ab7c6d28c9656967d8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d777f1c8b071158a01b2bb1e8e372d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0276101d2bd29dd94b4bbdf7fddad0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3f43208f147bf03a12441f6df35db3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd8d87af7f8f7736bad215b40e9ef88191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be4324bb543d54e089f7487e5acedc1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c90900f8160aaaefdc8fe4d305be78193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de1d231eadfcd607f9472985507bb60194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd4ad2d2e10bd2f8c7944010017360c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4504cca2a8ff28ed561275b49f47bb196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c693a59f316acf803441bc07c15cc740197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8225121301506f9764ccb6d21e7e28c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a7cfd85eba4a30b1573de00aadfc92199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f98be16f17242b09bf12321c2857fae200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb049ecaac08c0a7ea9e63c5473219a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313857d9c3a8a70970c21b9175f70409202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff85d56470746981a70f685a363e8900203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cfcd8dbaa90e058a8f6d44af19107b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adf3e5dcee303dfa186a3d13c5a5d84205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83c980b2e1df975eb48f4fa47c84c6e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3afa87aa8fd87aebc425304b576967207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641334da35f95429de5469ee2ba8491c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbe1c44d82d0afa5e93933fcb859947209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630aa186bc26f862488825adb4990edf210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443468d73d07f463aacaa246e10fa536211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993cb33a2ccdee4ca73bb11758a06aaf212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed10c991342f4c7dd78a25fd4bd208f2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67be73681a8d5fc88f5dc7320705c35214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1203640f156200870300a5074eb7eba3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f8ef952da52ffdc3573ff5ffaaac50216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f2fe9675a9fb3df5cc8badc5f5852c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c80ba0784865a71242bfe0bd1a2912218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa229f5db0cbddaf557d8ffa5ad0499219.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ed99098a675d0c189c23cdcfac44121.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f87b58ce65401c130686a0fef6559582.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fc37f4a4ed6e10ee7027c4f5a7a1613.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92df6a16a94499a9b7ce2ae6340cfdf34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fbd6ba599819acb2bc4ca2d244b84e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb614813824c24328e395519fd77330d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64e1cae931ae27f1e4c34bcc6d886517.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76673b327b4605fd114eb60d4dcb2cc28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fefa9bbb9d6bf7f8cded52efa28b9bb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643eb07a15e44b05418ee8c5e95077f510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648da43c4decd2ed28419db57fc9d27111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71ef0570efcae432da451aaf9fa1f6312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5814985809ff10c563c0d969f23d4f6813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab9633a1c066b6d4dc23ff367238e9614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f609b7ccc173f1dfaed4713b81da2d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452141902087571dde5e6a18058ef21b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eee906145ffcb9299df1146dea6917817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f6f67d80eedb0e234873827383355718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c97c443407b733b9ac1fe2f50d8c7219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1010f30d816a2d977095f1255f8fbb9020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e5bd40838ea7affa5fb913ad3c745221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4709feed09e9af34ffc81342bc74c0822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f853d8cbcbdd091888c91bcc403ca5fb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fc37e8a279cc93a4893e7505d0dfb824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff8795812cbe872d90ea2771f8ab77e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c944f9867c1040168f38b833bc6f6f6b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938518548499f8938780207e3887d27027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799afb7e6f451e89d6f88fbff9e323ac28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7699981c4259f221f6eb1936e68f492629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c53f85bdd153b4bb7ac998343fd166430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9b0889d6ef6287f5098502714997f831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd312ab3609f4c0c9d96f9cfcdf58e332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f38c3f3aa2f38162e90dc5e544ed2133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d9f2aa43c1e83046b3fa3e8cedcb0834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861d9d884f617d8629581c14bd0f5ec735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc19a9df52b4053696ff6776931db48836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f6f4591ef28d6a974d28d4a085ba2937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73f5912d07082c50b62e988ea7f41bc38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0654d52be3fe248d98ef7dcdae083e8b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9983a0da4f4415507803d7389ddf6d4840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ff80219efa04612f360547c856715141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9844b59f154b8e9a6e5bf1bb9a0a0b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73771d49a099cd4ff56949d2683846ea43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2eb4f21dc8c5ae18a224d9c21f8dc844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad5d1dd1c0582bc1b738a98143400e545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d014f59c2c6bb0a1f16a0df96e7e1246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8297d7610aabcb065146c310c6ff045e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73d5221e4f544345f0533a7aba9a3e548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede39c09e0c8b545224b6e7542e07bc049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c506f32ab55f754eb5df66cdedbf20350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12073207697215821244af9a6193807e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c8d9f8ef506bc573590232d236601c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2983c0da31760af1670c7c2aa20976da53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdd306d14da2c66b65d6474bd0fe11c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0384fd431fd09e7d311edfe758f79c3555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1bceb25c9b8aa251f25e70d583572f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cb4d6c8742978eac1bf96617baf4fc57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5853c1c9e6847c4773b9a19d1dd4e0be58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f1ea8da408b31fe434e021efeea92d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f201310f5fa6b4bde6d41aaa944e18460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbb7079e407174245819316e9d9c23361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6547681871b14257512accf109448ea762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e0f68cc471a12a5cea5e31a53c14bc63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca542e8ac2cc56c3020a073d2051b40b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b604cd51f90a9610a9da56c72b9522365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439c4c3303131653ba201b973657d67a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a10cc875d92ffe767f97dbf4239fa767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edf06a08aa24b606e0b8691f2982fdf68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64dc0add31959c6b2aea3bd826d369169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f74f4b15c0f24050639b0a1791684070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f6f0d33aea512c2781816f0a22d57a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0781f716c6f5386d7a4fdead454f0c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6863a31b07f6406017b34de0ce73a3d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d5eb9571a7c6fa755c43285a86306e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bcf13c34fbc3a658e4a1387644673175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcd16fe6077b93babe5c32eebeef8be76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbdc85ed2e1f9ebb327545a11e5fe4f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5442da64da82a0cd426c314550c91b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad13b123a0b23038c5ac5399cc35e6079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6ea456f1d0d71d885e3879f6a4974380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae06c3f31ee5c5b36c94c9bf27faeda081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8504e4856a21488a10b9db75f6b5e98582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c0228ac5105f8fff3f24501ed5e27283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630196bbc328652008aa6bf1db63bbea84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159770a0562a8cfe95289539697792f785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442f17fdeba7e406c94ccc2375db725c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2becfb19f9590fc28f43e2584015a66087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b150e7788f1e7f7cf3410cd046471b888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ff7a8756149bd7deed6a0bdc40cb2089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316ecba85ec9f2ffb4a4845346d083da90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92deafbf8bf762ec043d9bb1827ab6891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e345bad964cac54cc7a94f5e6f51f192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93afbb07b88c60f47ccef52606deb0793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a08d9ab0d129cbe2bc105cdf2ea66794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8fddab99fc503c59ad726ecbaeb9c995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453f1a980f10f3f0787b0d71a678ab6096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1278dab0f9e27e727da2daf6fb795a8997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462e669bdf7aaa2a71ece9eb69149ccc98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1735d302618da10678e7779d0634f5cb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0b6a6e41de655c42bdb538f16163e0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636435a64c84c824b463a8d26ad01c55101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc12fb40438150f9df410eca98ff110102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950547e7df655671b46d13bc307fa5d5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111f93e992ca1fb84893bb8718093c36104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e5c0d56a20870841852e2ccdac7fa8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81263337e70013648e20f7f35d86390d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff13a01c1ac3bdd1a8015bd8cc829f93107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5e568519c42507ac2db29e8502693f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b39b35310ad20888bd7f257e29f788e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b929705650cf38a0175f417de9baa4c0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edcb652b8929d66768217795fa5367d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d885f427b8fa26ba6edc76296f7e94112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cfb4a869647856ab57ad73ad3e0cce113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3539df096215b4f9608fbf4b5bb69f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ff6b8eff8265255750c3f1ca194c0e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757718e0cc42a0772206d9f64cd92af8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1056c0e8b3b6943b00b6309f9a125a1d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15521b0f34f62f476cf1a3d303619c27118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2680e0e3a31175aed12bfdd90c3dac50119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26d35f3a540dc60474db48585761ce1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ef90ccf4ba6b7dd6ba1b32c17c3476121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6b3f1c5b45719b8db3696ee4de903d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31e31574058f8375b0619166a398eaf123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c77ef64994815c63b047dd2dfff46a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c3c92dc3179982df26eb472f83f14f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f83b76c9ac7719e85743ef448a4bccc126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7c386211c0a4a3ddb8211d8519fe28127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6589c845c9f7fa13cc4e7a417b7962128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b6e38fcfdd49bddf56d663cebffacd129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d18c66cf30e99be62744b1a4a1172f0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2450d49804c92ea4768673f19213bc131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7bde3ac3c804bbfb0a776375c9e767132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59b6acb86a3d2379d0f1cde13b2008c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695a17009e13739c9abcd739d3d54bd3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a962574da71b000c110cfa2d565d7a3c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6607e61dac7fd2fe76173a1b1cbc0bd136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e894c044bd28f86057bf898ef2c725b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c340dae89273004e48d4ec0f970a8e2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d908e8cf559248663050b8da95f523d0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b969cdd0811cfa7f608b9ddea57a03140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fa9760487ce88bd8740e0ebc66d453141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45db40e05595e1ceaa3c32ae4572e921142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ecd3206cacb0ef7c49a505115e93f6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735b6bc38685d3706c9c4232c94af569144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a488ed1c52bacaa4566aa82d00503ff5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96eb341bad7fda17a447ec6740f6539d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ba6a8fae6a0aa750a633ce3ee7cf80147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d18a216d5b6ababb5f18bc7fd5e7aaa148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24c7507784bfd829209c93d59d20efa149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd757bb4fd81830ece21e9adab78956150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa15be06bc214b82f4f84355e69ed11151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71177fec84a936e75c58ef3feb86bb1f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e269e6372249c10e7d22a3f1c591fb7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900c46f383c18405b6b9721701063f90154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24084291840d5bd9d1dfea8205560d99155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ba40ecdc39d37d50362354742f1472156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c612b32199ed18ebc23b1f1c690c4f6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deff69483f325b72d3840aef0ab69571158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8206ea3f9f0503bf7e4f0919f1c0207d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d4deade2f052e1f8602955da1e52b1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be77b8e39e9f62b1866ad292ffc7cdb161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500ce88e6b016d27f80e1e12e8a039a3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90e33ac5d73752684afbf00024120dc163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1001552eda8455dc90c451734424f0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45c1fc9a9e5e09618c90a04dfac30ae165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5bf97b92ac9ed0a1bdabcf248ef177166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a212c9d1c46414d693ec7fcb569c65d5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83e470101dd804bdfb0e97d271dd325168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011a41efc158f27078bdaa1dc045242e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38bbb225d861ed1ed00a4cd0b7f8d71170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb42f249a7a318d0a3bac91ddfef590171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bea358a0ede81c92047885856eab3dd172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f605504586537f19743337ef43bb14173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fccf9cfba749343824fb7218cc02c2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dba7edd9193c27c5786158747f427bc175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27887c50db3eb2f6714de58640a24d9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16386bd469a80e8e0ad82c5bc3384d4f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd40634817ddf24b45c5f5c7afb754f7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84eb1e10d72d5a6d4307972641011f5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383bcebd62b083a1d5e99371c1979721180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36e0dda57bf38d3902a39f078292b0a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2602286f6ab3fd7bd2f3b0e912c6e75182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793116c624611e0037f1a46bdf9cb016183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080f1ca4b3517a21eb6a5be79be46784184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139224ca5375b0f072013926b3c01acf185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93dec5f54b5841133021ce066ba7616186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9cb49d8f19b8c6a6b633a4ee5c88a4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7d648105a7f4657f470293b9dfcefd188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af00e0c2a29f75afc6e199cc631fe3a9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be9dda1a38d0612529ea984d3668db1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de77aae4acc8bfdf273b4dfba3929f8b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9955f9b848a3ef19b120a6408f7a44f9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713cf49f7fc061e1ff43e3ebe23ee932193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92646fa7c45b4140f0ba2a6f31a4622c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3632a8e9623a5d7b655a6d418194625d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d8f993e61960350a66443473e3d4bd196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9f7ddb0c168527f633ad63c7542689197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b7a09bd179ee2263833c6b5d39d623198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77da285e4cfaf4f1e2cca4f1fdeacc15199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05ebd18f52105475773373d08bb3897200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fabf3ae8e3fc1a9d6f51723fa55945e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15f07ad1439cff754356dd35326ea11202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3510b5227b255957ea73356328b5ebb0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320f7f4e87d9b4c22c8a3b6ff12ed139204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73fb6869fd44c6395238f30758f9b44205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7168771e85e6a13bfa941be9a638bdc206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06774cce91833612ecf0c1c3e7e15678207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460834107fb1479a32ee5a9f2cd43de7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a866b02c29d6285545c0cfff6bc79a17209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228b2a132a3fa9d997b6c18864632d74210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05c20e13e782bdf07c8220f3c8a0a5c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7435dd163d748eb2295fc5b5efb3a43f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4050391fe8665e34db1052dbf34bf79e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a6c438b65695489ae9ee285d8dfb67214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d3bf61c4bca14b54d878c35a53c998215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5fb1adb883b438e5342999e0cbabe0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38739416efc6ea016fef25a9c601f55d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed746d16c28b10e4cf5d838084b2523218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22dbf09954215c2ae0002255e826a89219.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>