--- v0 (2026-08-23)
+++ v1 (2026-08-23)
@@ -601,51 +601,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c7f31d82a58f756897bb72ac6666101.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e66da0db3ca3d91f85cd7bf15db5e82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb3baa6e724d8fa88c7eece4e1929303.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0749bfed8a5db80b4f4f85fb0ad5fe954.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b394afdfc06714be200e479c7008155.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edbd215bbf1ffd12596e6c89d0af3de6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087ccd97fa58f06964dfd0d62c8ab83d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d4cec3de8876b9e7cb3cd4f98c1ba18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b863f5e6522fab79ac9c94367a1c63e99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1057c8ae93c640145fca6488a9cf97610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9146179bc7f2ee0f7e06f816119e5311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25defbcce8dc5c4f965848c668b1b6aa12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35cc7614ee3b0e2bf44733e41d44f6213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502cdd6ee8cc0ea849b5f207613e94c914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4958a15afd6b2d2ea3c76e4303323bf15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188b8241d77cc669a05737c04c562f6816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047e552222ff0210281775ab717099ec17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc624dc508eb7be3446af72646ab64ec18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721832de013e48928a8dc7c2a06aac8b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ea0b169dad0fa38c1fd168b8a6155620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df90ae28e0f588a48fe0d119be46f1d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6973aa17d8027daaae763f8957fe2fff22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c671a0651ea0e98b4fcb4cf2d562152e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b9c27c448ad19582405581cd004ae624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad2b5e4a2cb1eeb2c794a159df43ddc25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1ef4301cb7332af6e60c6301c2eb7b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac32b81f0492c59a517a2ab5134ce45627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2b0725250be4b6172c0a6f2604b0ca28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0126fa7316cf4d097ee2e1eafa6463b729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2011951b712a46d50dce2f48dba70cf230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3a9737e6072a6f66c7e1ad8b2b87c431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937a39505950c28d40bb5673d4e35d4532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8f9dae8fbc824bad33b9c5cd247d1d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1bd7ac4bc39f10817adf5db996625034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05157af5630ba7eb2d512e33a7fa6f835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e184432923aed88f5008d2a84ba98136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7db9ce01887c569d4020f446e802c7f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372229375280395e59efa492ecedd10938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b17a495bceaba50f22cbf194564c4d439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49103365819c3556c1f422a424996f640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb49e9aef3ea33ec0b355a85173af4441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33125974af3a9d657e15f5409c4853d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47671bd8f566e3afc61cf51fe64439443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdca77a5893a119943ea25f59e8dee744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701db473b2cebd4a64795425b8fc8b9745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2568514c3bcce2526c2ec57f00b572f746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5671fcfe5f4b080ef5662d7cdc092c2e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760bb0dc0146859235083e75ac09406348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913b2e95032ea7d1639444eb9b02720b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5aa34d995eb8a456dfc301a379d3db50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5a630a0b9c3689bf87ae45c5ca10f851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e562c897a2ebc575b0d28fb2a37a785e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9f8d627b0bae5560c37a932b83bf7a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a68f425721dbb1b2d04ffb06130cb454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e36a58d7c6f36a5e3ac5fa7c06bf43e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07896fbe3b519e7c3f7f13cf4173dde56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d812c3d9a479143170e08c1f7e68801857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e8ca5467e5e586446b7e763a3858d358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9feec2b36cd54390bb8941c5c6bbbdd459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c1fcd9e4002529f28db1be55f91e6c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d94d9c1993fe49fee037298950d092e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbcec4a159dc182c1f50641dcfe48ec62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b36faa7b05df7f0187e0f1d75466ce63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bb0a552e246acffc0fc6e842485b2464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08eab1b911e42de764984cf6688ae2d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aeec1c0f67dfdee2f240bedbd2b159066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63be665d0da31ec3f3e55c3e379b298967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eab9974df6903b03b2712403e92de2a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3049e68d63637b1fd0d6e21b1439831469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bec5ed112843c3671ecbc2d19c3a4670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e836cfdf2dff8fb8df37e97c5462424871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0aabc8f5ebd24abf6974b44ac1f62772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72bf6856e9d076a427f85cc7459c44273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0d0c213b715144965dc61132cfd7bc74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867bda9f9635901438b78e9bb032fe8475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148eec46f13c3a11cedbccc7bb5774e376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3932ed88e6ca54a8243faaf8986a180677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc78f935a0f60272c71bcd3d612247678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4586d0edb5627b382cfba8c1584c3979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2466b93566a325276b1803e926d445380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be13e485a5d80e9dbb752b49fef064a781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17d71d296898785c448bb146323a47082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ec94586cc52d4fdc17846a813d8dae83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d810d18e6acbb3a3a8e43933f2598a5884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38605a6757e56a11fc4a9859305368f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac425d3bf71df4adac21dc15c14bb0f086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27a647da309efd292490a186bb700ec87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060ae97c8d1aa6231de84dcd12afcc3f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebd39b75d98a538b14a7e099e00b89889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f78a79249714ef5a99b3f10f6752eb490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69809fd2f9b59180d20fc4502b9f85191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f525ddfa3c611f539fff9fecda9fdb1992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6da41a74d1a44da96b94736ff8dee093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cc08022e3160e6110322aa969c2a9c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f280dba571b627d7e3574773aef113395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5209f2fc5547ccb6f3caf48caff080cc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c838ffede7657c90fc4be298dcc9b997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a47fffbca8f0c1b4bda873bb76c1dd98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc666d5aaf77e4d3624dd0d17a50b9099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d07069b97bed3a10bfc99aef886104100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dbc57c79c28bc9c5e5adb3f4c701bd101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba626369e3cee54153010d4ccd0074d4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577c34971a7b20533c3e8ebaf97fd0ce103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a689016b409c6ca9b5085acdefb142e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffdad1ce9d532afe383e8276da2a6c1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee8f9c52621aad19562cf5a8ae32c96106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e5bc1e6abf70eb70f3b9dd5b6df0b9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9edba3eda6658347031590bcfa53589108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a65b70d8637b288e6f8563b283b0efa109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb12adefc18d0dd4cddeede6b641a7d0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9355e75d13ab4717a770a954cc479d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43a2b18b76304755cf91b9b5cd4b2c4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f90cdf2208efa93001180b9ef47ab7c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c0b19775a39077757e8c598f1590f9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac5260854c19012a2ad3a6a931d4e9d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83c054c91b2016715f79a35f46242cb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190887021786607fefdd8d3bbe4c7f64117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4020e57028998de73d2b03db02f80df4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0225607969042e01e4a296249611bb119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95777005ed1cb34c0e8c6510b38b638120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2aaec58771c2eac0398d504fb871fd121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b6228ee6104d0aa7ef5ba1e4c3c6b5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6306222cdfa64a520fa251881630b54d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424e3057655c823f6700f9029a74e504124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8d18329f7534bc8bc1a0f4ea4d00d1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf9f0cc7abd120d7e273227c69952db126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6a657b4b73fa6353628326b47c1c62127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef5fa10ed81de6ac66ea5b84fddcb83128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47f556a7947f725a2f678722a7f9cd5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16489997b9f6cb7cb9bc625a13e6cadc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812ec5c31dce702bdba19c762ad12b1d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10666952013c098d565ee890658ff0d5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96da074924027445b4aa0ffbce36676b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3e5664a2e809377b3116446dca9d88134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1268fb203a36ec9550a73cc9628f123c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab002170ba58822f2f26ae84aebcc7a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f31a3b8391ce5353cd2e76ba500522c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8da062eec2118a38e819e8efecc1f75138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786c5bcc438ed52eb376b268b04068f6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c59154977c07d1060e72a94e7d34b2a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7a1fa9b3a82327c9099bb07c1f65d5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f2e760006dbc8cf36683b4f9ea3ee3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2421b3e22ed9460f2e83f65d2d2c75ef143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f24fdf7a91c3d67873f7d63c9293a20144.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75b867219196884d660be2fb9ecd9351.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5f88db5a8d96ab21b2ca87df711dbf2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad75171b58d4b29081f626b822a04863.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c27426b8dd30ec59ec05cb93a6474744.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e647ddfa17e01c854ce049e8da7a685.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe1eaa8b05ea0df03c2dab329738c066.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ada22440030edf11f94538cd29890a87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62e5df2f024ca4e4a21edfa04034ca88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e08aa96fe38f7873f0450877dc61bfd9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c121d27dfc2b0ab24cee07fdcc6542410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83561c93a3e887a085e5fdc2fbb65f7611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72938cbbbf469dfd43378befaad7952012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3d2c3ce788a4cf41d864f0104fbe6013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabcd5af9164934888d3894cb7109fa714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4fbaba1028a3005374ba2ed9f6c12615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79384564ca1e6931474e0681d226749f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dbd52c960dcafcee60df0cc7c7005317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83e7c68c0668a4b0a584e4a6c5e1e2f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5a6bedf66951215d3ee482412b3b2219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dedf1a9d19cc4b1bf36c33aa9213be20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e0025647dd009dfb471d04845d923021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17abd96232be2d1968e3b516721ae34b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33795581d8c761592e5209569a16c66d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06f7052d1506cae1ca870793ee0859d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40cf8d978dc51f14c16c6323449068b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abd872d6469d9741803bb458434fd9d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfc4dd9e9fabe334eff2bca21baa76327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd8e21510c221da48a46a361cb63f2f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cc03f5c313f5f1692b1a18844e1e5529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b1ae38cea01e8ea4df7e6c292d09fc30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4cd1a525843d7122132f0061024fa731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bded8b104b02fbc9514a26c6a8632132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dda1840b00222cae535c426991873a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4c07c360a58efdc73b909df3a60a5934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18545ebd97da757124f89ad31de94f2f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121723e6111e3ef665d5c45f1d0cab1f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5588add14fb4bccd725682d17e8efbc37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dd9cacba4790955eed00181888e09038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1486e70480cce4322a2c7db15246a339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82edd356cf4fb51505e679d2f6dbdff240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1fa0f4282109f2df1425ccaf7b884041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fbdd5def4e7d481f6b31d6a833ae0a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0ed5a45a4cefbb6aa3d08224d86aaf43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce62f1e5b1dbe8bd12a2c1cda7ecd15044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c928633f00432f24ed4a218bc2550a945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f932e7a334e525d82123e293c9aac646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac17f82284e82f09987491d4aaf4e8947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399eecb214e2c3f6ba688bc194584dcc48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148a105510a611b26c15448d619607d649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980496826415be82b7019f0ffbe0f40150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a146471d2af490445cb03bd191826c5351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67858e2d4c230e9ae4e1e371d6e6e6b852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103ab8188dbe7d6dcf6f5058c32308ea53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca507f804adaa51e57b737fa29a5a0e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3ba26d218958d5f29f4c355904a65b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a1e4a2707d8724742dfd2b6da6ec5156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11db90b3731779db4b738878a8206c657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cda63a7cd3381df444e3ead33453c0e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5598b6956256e93045307fc98d21ef59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432add2fb970f602fe279ccf302e7d8a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acfde209529fbdc28effe25cf508b5e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba7a77eef707d59eeaae90899e52b3762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4dd4b2b1b9fe39baeedb53e4ad75a363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d0891fddcd32fdefbb98cb8c32114164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28b7670663a39533342decb87c5728a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02bb306077f2993aa8f8de8e547ab0f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52165646b8b101259987e79f480070a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55706945a44da0993951503c29dced9c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754ad033ba09c756f23f33ef221c6eda69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ac1dbd2ea38e9375b6eac72117125970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d3f25b294d55c659b441b537f9fbc371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e996048329c199328c76a51bb0615e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec4c3684a8167d7c215b9678039040c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80c97157b2f400804310166413ba34a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcfc0aac2dadd0fcfa87c62ac9704d275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccde66869c47ca446da54e7dc61f9f976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a777e3fd265e322b396b6751bc5547977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4645cd2decf04a3e27911cf7676dc578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968788e17157b457b6bb06f697ce075079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec4eff84c5fbc293a9b8c7f69af794180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1474d7d65023b37a73c517ee0821b64381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7c57e651bc6d2239a2996af973ffd582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba3d57019b4e571c221f35836690d1483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7265e97a7b86fb8ba267b79ad216871484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1add089dfcfd9d7a7167caa7a7599e985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeefb6aad95912a4608da553815ba92486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90156c1a6842f6d0ef539e67c51d714187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1465627c7188acc4d3fafefa4d84329c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebee7d87539c67be95ebe758e638944c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3511e5390bb02b3384961066da56c61c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41778948eb18ae82ecd39f7241742e891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a4bf130179c05b772ef47eaed5ced892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14caa5f2ae4f7d554505254f7541e16393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf0775e6c73bb85495369ed43a53b7494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580bad9e0dd4b96b13e43a21d916171695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ee33f65473a9af6105bfd0b14036e496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be63c79d4288972adf407fb7bca1a9e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81203a8b708c3f92d0583150da8683098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f96b944dd1461738b0b0d41caa9085b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057b2ea8752858f80b64b6e5655d35c4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4ad4bcfc23ef9378127d54db0d9257101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135720a38c7f9df5979379a928179bdd102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f43ed72a4468965a6752661cebad749103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631bdd0f2d1ba3d9e1aeac5032c89eb5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b8bd507d9f7a2eb306cdf2def1a800105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70a5205eb2cb82f1d1e02cadf618bb2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd0aa41f83d5f0f7bfc931679642836107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb3f7ea2c8a0ebc98d542de5cba6869108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3561e5ffefeaae42f232056d9d48cf109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09e8fe13e73a246c687574e310cc0cb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8f89345979230171d493400bef6460111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031e4999b0699071a636d8763c91b340112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3b72db9584bdb09ac1cb94d00ba86e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbf6905093e75cb4b1d46e2ec820625114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f914f9809b7030d66b915c7afbf36b14115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dce0e15967cb4077c9c79beabc4d137116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d011e5a3106316df1aaea1c4d4f2778117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e539597b2eac567597cdd4d1ff97bf118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7235cfa8c4a671b43742492df516b3c9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a981cd479d216d10f360a5e8baddd32120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a252dd1449f2f9f3e61eba0c7da79f54121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd970f9bcf4b98fe8c068eabe3552fa122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7ede920282cd9d3a4de4e85c288374123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66f6ed447f6779a1dafe76642aca13b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b5763f626e8df4f3b5bafcd2672843125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c194a640080668c4eabd33c85cd1b463126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db55e26bc0506cfb6eb394c642bbdbb127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429da5e1817c332d93cdc540b09b4522128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c95115828c0604d95c7928e8ba2792129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f22acbd74917b8049ad8b1d63fb50d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa515442a0fbc7330b150b34d0c0fb25131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bc10470f327ec291a59740024c3de6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc49a740d4af55b0f0fcffcb6584ea2d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8a915054a81beedc8e1714592ee623134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878ea325d1d587cc6d9955793085a28a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc7ed17de24531f8019565a53826833136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f965cb80afea2febc7b7d6d3de7a4fa6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142a16544418296eb7deff6bfe640a3c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5059feed132eb5718355b9686eb4a8b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a6c1b9faf1d752e1bf68ba0b568338140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e92d8e31e48c62146b0315065898ef141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555e1555cc16c109f09671872da44c76142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9164147a374132504417d424e20bff143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4889ba28cff41a0591940b42eea52594144.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>