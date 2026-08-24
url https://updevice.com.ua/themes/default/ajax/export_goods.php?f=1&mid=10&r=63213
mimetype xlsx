--- v0 (2026-08-23)
+++ v1 (2026-08-24)
@@ -601,51 +601,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890567c2faccff1a4d4a1f482d73234d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7a4aceee0c9e2ca1aa8a169d88a12c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00329569d4c2505862c931fd31b513b03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33106ebf5a36264744dae35899012094.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5e9b9c9912c242cfcb1b4c917d75325.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f304856c05671e8c861739bf184779d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03973c379e056461c6f5b541e06b3ffa7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cebb5b282408fad868f94a427a87e488.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf0575275c0e7048c921ea6048780889.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7874a02a2b27603e1f990306fbdc0b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48956075c82daf1dd74f2b7d3abdffac11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef1863bfe78218b380263206080db8d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3134278224f18f0d6dc4e3f3aca09db813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a7944056f3c2b598f0d98e2ad9d71514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43500b0f71c017d13f314493e76a1e9215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c679b59f5b5b3981f45268e097bfbed016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2079d39d46aa70a3a9823a7bcc4fb51017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1c74a147bf6194d86bae5a900dbb5218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00cadcaa5560e26f8f9aaaa3f91ff0919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa41c306523612cd5784a94bfe4172020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed41753af4366e88e550c9fd28b21fd21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4553313f37f5daa3de20303f222c0e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dece09a0de6738956cd313f53d862823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec73ddc5f59c9c6a00ac8593d0fcfb424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf83c3a27a916534f76095184e3f24a025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94551a5ba8b8c90eb16d8ceb7b9e84626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4992d8e6c163f5023946a8b74b2392eb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153f44f90eb60ebea949d904451396f728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255147ee494116504711ace5081139ea29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c91c66ddba01d96678cd1650304d70430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2400dc74f32d53d27c5b7a6c5f1d0531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a473b899392b337b5a6153078f45b832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02ec97d39e8acce6cb1d56d41e53cbb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f01a1e9cf80597084c12a2854ca44f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7497d5fbe466d54a4c206e92ecad7a935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf5f7f174b37e6f32c4530a96a92a3a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3108b0abdcc454efe46919b826fd7037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c54965e83357296eb7d7b05961e532838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c39b66165b7263bfabfc7b1a406e8339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07e727ee849937252327de27fd34a4f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31acf00d836f5b53129929b08df856b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502478cae81c757513371c94ebb0d9e542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d9f4791417fc223ff73d72bd3ac2b343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381ee3f48e0d5e5e5acb0f3eba8cd8d844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a118b409fb5ccfa94ac8cae265e703145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d51eb584a63cd6342e3ee375e53e26346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7492bb8edc0e83885641438139cb6347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17fa8b0f74a99f00cba03d434d86e7348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e340a5966c9d0a08577e09f7112953fb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a079615fa654a6d4ec4e22081275b450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f22f9136090214613ff91bdbda42af51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0fd616667e30a9cdd157685687aa2652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9ec820575e8ffe20dce54d9a043e0453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50fe7a256bddb220e4ea26499e821a454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9a144305b22a0d8ac45b96b0ecc0fe55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906a74b11813b105a7bac504be0012b856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8bd94971ba7064477d620709fa882957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c04122f018ccb046f350ee61644e47f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ef63f4eb79a4a5934ab0926fc8d93559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e690f42254445ca138cd013a793460f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5d183e47ddc0f93dedecde17ce74f461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6e86d443e3dc9bc0f7d2e16c1b1c0e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90b541760b2d672cc279d1d18f7f2c963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b987dcdfd2609ea5f4c8d060fa01431164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24df275fe65b9553bac9e72f87b89c0765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e644d94cb83f8a2bc675aa98c96fafa266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dffe1ebd496de0b6f3709ab2dfcc93067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a68ad83e494055d1374cd1077521d4068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f586448bf04b542b45965a47b940b8769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f80573243ca10c90345d8996d8ea3670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7454dec7e0365e58134a5534dd18932b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d745e897351aaff19112e67cd541dd72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bdd0c897ffa8de74f0a1806432603373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628575dffc9efe4687999fc5a636a95974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e940f71582937cb04d6bfffccc53815f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe4552c8ffb7d92ad235eb42a80997576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abcbb741b79a55c258c27c2c88e514477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cf6a2d660076a85a67d090a9644fee78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bc4b63182d54811233cb0c0cf26a7479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7303d9f93d63d6421a757b09c07e35a080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca627174fbebdeb0c721a0d669793c581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8b3163aa5f06172c1319c53258153982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833c5f6599b57b97120b590ec0fc6abd83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70986ea4c0498d0f367481a0d01fe2684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b03367845a4bb9034be14e8443423285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c352f1ee54095e24021cc6e8b0507ed886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de0c6e318242f38c55a82ebb5528a1087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df6c624e7726fee2cacc31f09e8506388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313d6d8e8e3e56dbe875cd90f8dd35f289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b98370ca58c4380777a88ab6b4886e690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1693565c086cb65a85616e68a16d0a291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67604a558e5e4155bb328aee8e90ab9892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbbc664f4294b67e7a1dc75163f88ea93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e277616e122eea2f3c150137b99c0194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f407d2f677b7008c84ce18ede7d718b295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6f9261004cf7cac7796d89f69a9ca496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed568310a3ab5d755e6325b47b6017297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ddfcbab64b982685206121e5431b1a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234533ae5e58719139533c44bfd5a7da99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd7fd1012b9cae15c55a2cf9a20f7a9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac48945a0f5d32a2bae04f334d47d9c5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2c2e844dd56c1acd7b88bac6ad7f91102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef93d69e7eaa8161431d221a64cd2f0f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165d485f4b919fff4d0fc8878376669a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d648370bc9d761d71d7e9f5d4bd253de105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f86db2631ce0b104f99fd165e024168106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa4ebfcb1676392eca83ccb99d3fe00107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26788a1a86f00d052e8b16e9cd74eed8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8351eb3e8aa813120446be15c9b23f41109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e0322a027a03a47d18631c7d00f73c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e88c52c15d87d96a60682ffb0d95c18111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1be1c7d73ac0829510b2e83787cba44112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6bc501ed946f684de26cacc40b50bc113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5661412b840d0cceecede71bc0fcce56114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1523e22190ffacc7b9cc4f09c66ecd7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b3cd6067c24503cdfe514b3acb6562116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9eade029e2dbcb29da1c48516716e8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c4d9f7a3c81d68e93474ed940c432d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9486befdf03903bfd3483e1c58dbd01119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad57d61d6f2f8722dad7481487b049c7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca03b83910af3f534996b9208990066121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4179b29b53786902401d5fac61c715122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fb64b01de05f29e6fbdc3e0897a566123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54221621fbd0d66a41421f53aba7693124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ec3fa7ffb089fa56f68166f6c4c386125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a94b9065585f4d7f1db1b435a278c51126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e3758306022182e215c7ad2be5a076127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db92ca043872a3ebebd0b1d9144726d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9c5650a06a47235584f942042ee5d9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef0b73e4f248e544fce9519258a8d2f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c275ec6d61fab8d464f6832e34daf9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6463cb734ef40ab77009285f1c045b2b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f76e9482bc5938af90cbf2ec33c374133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3670631a546488efe885983a9f9d9f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1d2d7039eaaaaf45a70c3095507811135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d72ba2c293e1cd0816640e73dcb09c2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69c5956836dcf046c457aa83c8c9198137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a13c19cc9abda670060f25e89a62a1c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfedda6e96886dd2ee7cb48c4084931139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075369bda99aba30498bf8230a85de4e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c8481dd977b444d0c3adbbcea886ee141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295f1a286435b6d812dd76679ef8401a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cd6fd3e085ee872d3daa198d42eed3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cd7481fc05375f88c138b0acded10a144.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2910a7fc96d0ee7ebc6489fdcde2cafa1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb7d06bda78e70432ff49edbba955872.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce946d48799a3b5347774adc823ca2343.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022d9f162776565d1523e623d05666e34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc6d4b5b155efe71751ef7bcdfc31975.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6428d56119b501c6a7d07a7a6385836.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cb62bfdffc5e7b6f44951d60a344127.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419cd954d9a676ed624b2a2b20f675468.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7bb8580f91e6abfa82f1993cfe81739.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74096de5bb25395851fade9818a456c510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63421db6e199051dcf84be14807fb12211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ce0121940e5db9935acab5a66aeca512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31509557dc751ce7f03cf4e4137de9b513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ab9d02738b2b43557c757fda952d2514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1f53d2cf7722e9b82689ca3ce5f55615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14912418aa4aff1203d6352b78a724016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219eecfcd19aa82fd6dd3fd2b71f477e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1707092ee6e950c361382227c7d4352918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d172f9091fa18cf4d46dc7865d0b9219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b44b075fc9af14629b893b929cf5a2720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b68fbead8d1eb1db7c97bf6d4dd3b021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4125c72bb782fd9d4c03da58c52937a822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e192ce48eb8787668c35e0f7a9b962ca23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b4b936280775ab683036241b7f650d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6f0c0687b022803f1ceec60d8afd6f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1044e35464662ee2c343b1da5ff2898226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e10115c393d38dd976b431d4a7f602327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9721aea7c4c20861e0ef5bddd951cb2428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9eec21c787a6cc3d6cde2e7a469c81529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0435b36073ac00c25ba4582baa44d14e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d310b45e73dd1c4a889c6b16fc0f974331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ac38c9d6cb5cbdd74c097aa96a3bd832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde7cb579d78f027914d8128b1295ddb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3dda07d3fd2305d495254cf526531a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec680963863e74be57512e37def555935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05ab76c471c5cf5d280e33cb31ec1f336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5427278b6bbeb973938d856201dd33037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b34ab822e78132e043d17e3857ecc6738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3d800f7c41e1c27d57d4aa0d6aae0239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b391bf9d465b5d5767f954d79f4e1cc940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9054ab44987d6d496d8dd0ef68fcf65641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e444f16e48441238d5bb2bd23717ac42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adeb58b51cd292b2167f99a0ed8739ca43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6263c0a719d71370703b17c7c3fed45a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb3c1d3ad66099d763acbee2ada82bd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3b68a744b0e7ef57471c81a35bafb146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce4588112c164f619355ddd8db52a0f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7583b1c1710279fd5007f33ea6fc7348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad60ee8207ba1eb7a1c288c965c79b5349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e638ac06303217ac68761ebbf11364c050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8671d460baed4b95eee28dde7e8f9ec51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb9ad5ab835a7d0c514388be1a732cd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4c92202882048965d8e54d9050db7053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70668313851a2a0dd5383ee68f8dbd554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7cdfed0f5379f2b3abf6049c819ed155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d7a4f58de968a08ea7a1321017883b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93441c9ae00811fd19d45cf704844f6057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a8fdecf2d53701b3b7069682240c5458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebc43a09ad1ee04b7e7de7b6514de8759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fc8b531dede1f4bb1a928f21f13c5660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8602231adb41e4f41e9a303afde27c3261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b157090432c95c49a657d722163e16262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25223ca6b378a6aa41ce096bbc32f5bb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4384c58d96e73b30c04775fb683402b064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3230a20aed71127dad90389134f43565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4637e75960eb0e7877fc80429317174f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941426b6b59ec3d808e506a5b326336167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d961b23d2ddabdd683b7979f253b3e8368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4c8950b8c79f36ae4050facf72b54369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e5834411b123d701b68e3665f9c80070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054878ea48ef473b671e14d684a25d9771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cae528994b58b5e302f828de5d4c91872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7499a1165a7e9ef27b5777efd37eec9e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dee22d95c0b352852d562a05c46ba174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45cd7911ce26c8159418ad128d59dcb75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046b957939b065d62f694c3ae85dcef776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b02f7860098f8f40043364911e6d0a277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb44494ad91296e627b5a23ff67c575b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ae5ad38496dadfa87fa5698b07549379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49e9c1ad016ac084322f7f6522bdade80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d742b6c3c521c557d482b52c73c98dac81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0e402a7c3d3f8c59a2094ff576d02682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feea7f7bc142e172d068b12265b7424083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a99f3efec93055fed4e1f778aa2942584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059b6167d6ba3e983403a951080579c085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00676c2b312f6128ae8a655944d6c6686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b265620d0826fb0581b861516adfc5f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ff94df835e7e37c66d5e4ad13e062f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4434299d6697469b0e5f03553177b23689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e05c7a0775a191c5a0a8f59ef7f64590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c83fad25354d740083f0bf02e85cb1291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed29cfc5eb342a43c16f55ccdb632a592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef3bb1940a24f62e326b085c32ebbc093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528342b151dcb31b5de8620d7c52da1e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962436e80c6c58aa051c9de82edbdbaa95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82040d35029af1c435fe3151218cc20296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790ec1e63aed5297ce75f4ca74d1e3ab97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8379e72a751185c19e9c7f0f1a403198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4ee06a2e5abcc17bf56101d55bce9899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e1fd3826ec26f9e0130ba0675d74a1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f06ac6b2e29a375b0904bde1321ead101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2bd55a35d6d0f443f7ebd9b0dead60102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6bac8d18a563a6adc60a6effb0fafd103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab9a4171dce96f36c198daa2f86ebdd104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367c6073b2b8a5042180cd9ac12276c8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e51204e33ec709fe7c890a885173521106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0175115ce1a8e689d1dd2c3d9fcbadfd107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea11ef7f2d3740bac38a6da1dcfdf7ff108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca9cd6cce5ce983e44f8cd997d8a541109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8181b3159e862539c7a303abbb11be8d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff25349b6a750e374a4adf906efcde7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac79e054d25a6c78efa4026978b820c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af63ec5d09d3852e433c383fbf83b841113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac47b12be605b45bc9e6439c39ebe5a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682777f3055e39e58760bf8d1a22481f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83c174cd0bffe9b3ba78176250382de116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc4fc7db9363fbc058bccd59d2fa0d2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03271874e07e9ddf1a2e5a24a5e7b5fd118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02915c757d2234b280a13e8f2aeaff44119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31178453e954746b2987a3bc24a58f03120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4a40201006504b8bf2e7036745dd0c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e2f9aa7d877faf691e1c5bd930ccca122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1878c7c2ffa475b19b1fd6cc59ea39a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92fd1fa5cf5f59033daa982330323d6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3a7a0d0e34828011362cfa01383221125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8df388145a2a178ee242090af999d7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba979986e506cf9f16ce38bf475331e7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba6fe61338a67f318faf7202c89e7f6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce46cfeb7a64474de28fceb68576857a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86514c049c7f1bafb335a690f8434d0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57153ba58cdd124a65e38d291788a50b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab022d27e1198348d0e71cb06809e073132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cb0d5dbea1a19c98ca1dee8bab30f9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2c504b5f1295e79088da601d66abcc134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efc99f5cca6050f9dbd9917577b21bf135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aab7b79575f418efff6a8c2f77901cc136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d280395ac1cbca8bf791f13e1a79eac137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fa52c83edd33956308ef6a2221975b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e1ec61093f3a0d731136fc97b1e972139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1657161aeab50f3af4c7b663431e50d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec2b2a7bfe20fd9be70fd8fab66c591141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbda14935f872306eab9e4950dd3b48142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5ac54c39d3622c0d5f442e3b53f2ea143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3588a8c444de0d92fbe39fbb02ff7d2144.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>