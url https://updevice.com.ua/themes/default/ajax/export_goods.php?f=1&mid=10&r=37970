--- v0 (2026-08-23)
+++ v1 (2026-08-24)
@@ -601,51 +601,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c3fad5240ff5778d3376d477e03f5a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538e3d02ed4d39158fd3713865f7051d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3622032c54e2aea48d97fae60189fdad3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd59e6414f6d9db3a838bccd77305e64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bd27a347cd96ba5ba195db348eda3a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40aaf1f99df3498f51ceb1ecc48c7466.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cce021ad0f5a1c3e8cd6509c2bd35d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c567e0f0fb8217911017889fbb54a8808.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619e0756704314318db9e9b3eda911c19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ebcd6d19a51fcd03acd176d3a48a9210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc66b06feac85cd7d1670cb326e9f5bc11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d418c570a313231a0d971d5edf4060f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd5f0b5e77e3e2b308ae5a226c913e213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6287af0dd3d54ef7eebbd77d0b0067414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0103df513a170831a1e4d5be0cd4f815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7444e9faaeb16f49386d82df352a0e6616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84d55acb092407f2bbf110e74bbb51e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dfb78f189d38a306f50a538eaa7b8218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2c2a66e02e94e9c81759dffc62f54e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dc7fcdf7366c11258f0d614124b27520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fa7cb0aabd1b76afe0a900ac609b6021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238d46a15cedc58be41518e6c51ad22c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de239951b4db5bf17b1323e4673f0f823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4272eb3fac78d3f5a4f596dae5123f7924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb36c75ccfab2cc7aa42d3f2ec8e5d825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a0c8b53b9c6461a659786a69894d6226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a52f1ddf0f82792da0f161e697dd5127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a485907a598b01591077ff020d8ac028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd282d8e6393d708bb9ccd98e972296c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c89ee1786272e24cf8ee4a8065cc76f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316bf4f03eff057471848af62c08c6ad31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf141a1756a67dcbb17464b10f7ea1b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a354dfc31e00e60b27f9ffaf35173b2c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dc6c127458900895b95ff0ca8bc9f834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed383315504b1c93fde45c27fd5e818135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32feea067158ca1f15e64362129f7c4136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9293cd93ff58de5bf778b45c003b11be37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a15dfd73539e2780fb144188f2d0cbd38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9b28c83fb8fb1a644125f539fffd3939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cc147d89e42930baa4862372462ba140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2ba81d2b3b0a033fc439cfaf70437a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe408075f27a0d664a84f74a422f98342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c263e2d8c1c8c2b00208dd482675af7943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400c643b20a43b1da8c5485d1dcb805544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc64433e5af081624b360797b1e4553b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763fef29f2b331e4f53869d6d162850346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ee077ad7582fbe6818799354566a4747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8a51b19eba750062481d98c30cf79148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dd03092f8c9285b9bbcf7b4331c6d249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d54792411bd27acc75e8547d4ff77c550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d823ecd7a716e8fbc05306c990a14751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2bc65386e10699d953fc46d028e0f852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a5c509c8a579764179c3360f65578a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f999a7d315ec82b342e7a9e0b2c8fc954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29fcedf700d3a3a014fd52e2d22e54755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc36c1a4b888c3f00d299954fc5679c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2106d9a2450afc21f27012bffea1eb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d91088821711b759349e0e3a88bcd7858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7529c5cd680f844e9232aeb4b91fa76559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0e3965a5654fbba877b479415ba7d560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37ab0f93dfbb9720413036108a80ca761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75065fb892b80ccc9f8e47baeeff1ee962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b72a5c6ddc977271b15c9f5d910eadc63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c2f236ed3122a22aba80e9647e493364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cd60a76d456a84addbd5261c14f3be65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7262192c2a0e4a7eeec28efd66c8f166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907930dbc1719c6ba210cf2b57da597267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d1b142fba9a984b8c1eb081951459b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a5f511e0b0e8cc3dc0cad5d0e549c069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6733c9e7c56c2a0e890090cbe327c070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a6d50708c9bb1a5a6facedbf1b7a5571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9982e1f272d92bd0b9365fd1ff088472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f52edae859322b94cb1ae6cc0c6a3773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1353d540b35bf842614ed1a0d76a445e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af82ae97a6752c30a3c0b51ef91dabb75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d74cf22a2f8915a329ab1f47515cbf76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dded5d7535835f42782db7e71a57a1477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda0a457c0477150b9ca089a891b514c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c3013c3a945b66eda2c54b15a1720879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b8c5ed453abd9e20d041e5d9805f3f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982d2ced42b531981e3b5850878b7f2a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4fbc7cf408b8796caf0a8c8ecb6d3082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5981c24b9d4541c1e9c8cf48304720c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14aa66b58885d3be82a733940b25a4a384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d73fcb7662de2dac89bd3458c1715f085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec45c57718e8943b3686ce63ff8960b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e053c71a1557f655095be917b863d587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9028f8b07867cc0ae4c77348ffbe561688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1635528de19a6b52f51d11b1eb8b6a2589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5a269f101511f42f78c2c33e47474090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74a9c080ede3a8433ff3d24047e3f1d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90924e53a4b17aab38b62df780865f8092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0172f8d0b5692b9bba9cf78b2771fedc93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a7549b2b1b588ceed2e63471edda6094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9ac09f745ca7979b43287ef9b748e795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75ad8d2a082bb5789d3d614ee913f7f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413c06dd204556357a84ea3b3c5663f697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2bb8dc5a27dd843fa3fe8aa9abc1ae98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da225861d4456f3301a1524b93825dc99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596db0a84d15beb37f0534cb01bdb506100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718b60d8990cf1c39cbd16680ae0f859101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c5f257c8c69bc5e4e5f6d440dbc9c8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86af643399e216f6f4b5c5cb8a182d55103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f1907d770f14c82910293a92913110104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28324fbbb75e4c7833619307ba3f33f0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c0b4d3f06581fea2d83ec0fad6ab98106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c18a2189eee03e798c697193a1f2368107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe80228fd8874c0b1f586d3ec4204b9a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12ecc6863b2b6d9f80e414be506fde2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37952b46cd5eb443adcd32df6c80dfa1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2ad2d1f65c8a2d8fdff7232bc02a8f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a81507b0a0328e7c8e3aae0276a9984112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4aeb49942715387ae51112031e7535e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4709b6413d0d2be589922dbd7f3181a1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b91d4d2edd281eb6167a70d9d6e324115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1975a16ccb4202f5e2cf29b5717ec7fe116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfc288673f08ba019b9e08e73eb7ea8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c2e57e9418bbda999a90eee9dcd651118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609c27feac23b6af0661ba9d92c7b57f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f7c7e4678313e7dc7c0cf31754ceed120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc0fe4a04f6e5b23b5c92c648cba58e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38bfef691cdf62172d13748294fa905122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2513191c21b8dc14f056b91fd7ad94db123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d10d88170286bfca1b10b87ed56024124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ded31e319af2ca3b6ba7e9a34e9521b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ce0fadc33b3083121bb4a8bc2dea36126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7ff1de22b837bd9b7019315948a88c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565fa682e388243fe61818635df3b1e9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dd05d1926a232560d60de1ac5fa857129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4464a877af00bb1684d3a6b1a765bcf8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99851aa26e0796ba21a84803ffc9b117131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f6ddbc6625e02746a44fa5c4388dc1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b0c44597394074a80fbaa23ef88fd2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8bb280109c6d889fe658dff446bb4d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486f46498b1924e77368156cc9bfb9e0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de246fa5221b35159d628fdde5d12f6a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff93384b6c02962f509ca7233820d75137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb7fb39120cea00caa55e19d00df3d3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c980b680061a43203100f909cd9d270139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16aa692145deda3f06d33e92fda6b0fd140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c22b4bd2b36bbaf133f22a64d9e0dc141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49284cd579fa28d22290ae727304c5d8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f2dcae0d4d42b7519ab47209e7c67f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c89afb5327ab5f42e9b9a583db609ff144.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2067f9f6b4cbc5c75ce28a4a61a2cbf1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd540c941291eeafab7fcef36e55af492.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292fc40c263e31759dcaed58bd0c32f33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806002fb83ad9f3e70c6f14e023ac0844.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54474a5321bb05f9f9f2fd17d34b66f85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a7c00cc4c069118daa295e687c27a86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7250bdaefcf938e18253b120629b90447.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d2048673e19c510d4a584019a09a608.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78dfda5d885466fb27b86a91e7d86859.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1040fc3e0a3506b26259af3db82908310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f05a14cdc763056a7f2e896b5e8dba11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1106bfd9c680862c158628b373a51c4b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f63b01cdbcbd7489a0bb35b1cf6e9113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7739f0e1952cbbe1f2dab2e036cc789c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497be89c0d2bafcad81b2b8c86fa237315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b595c5ee3788b63947bb98cbb311a9216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69dfb11139bfcb7a694582590f7c07e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c749ce34278950c4a98ffd81b90f3dc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64bd1ee1a5b8b166cd0db910581e10c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7d5a2c85327ca17dedc2218d88a9b720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8177cae312fece3c62885daf4839c8d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd33118fc0650c878291b91fb310ee622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97ed82c9e3bcee6b772b44ef541966523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2b779e999cad0898e3f5049dde094a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a253ed06d8a4b24322997c7471568b0725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77145af22647b4de165ed5b894fdc4f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a410d9469bdbd891998526356b94d9c327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01e2bbb9023158bf8ac9275858da02e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb94cc4e2ef97d68a0008aac577d02a229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b729fd88f65442d604f38e4add77fd30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3895da7e839f66570646e18fc75bad731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22325453c31e356cb17fb38b94266f2732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dfdd091a6d2c0ffb618a343fcfb19033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d515c522cf2693190fb11c85e0077f4334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd043fc717f14eaa1cf7242837693c735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc92e4f539add6a5eec4c0e7e317c0b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271ccfeb3d1c0483fb6f55e7c8125cd737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd0116439952aaf4d9793258e8ab17038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05db27e5f097ea827986471e06b49c1439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec12a4468e95d386d2a478b479db24c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1a066636ef14ad64294d58881550d841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071fc4ada513897152658fdc3897f17742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6074f15de0a0b8dda7017ad6926abf0a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d18509756c576036b5dff9b484f098c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467adad5abaf47fd50d25e7554fd9e6045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458ad68c43b18661e4874ccd5b127a8d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fb1795fc214428e65a3b90f4aa9d3047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86faed645f29d246ecad6e0523191def48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a4f285a712497d1f2fa80168c0207549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea43f3c442fcd0a9d434d6040456b68450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1d238cea4654b95e99a60bee483cda51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d74a7f874ef3c096725e6dccdd990e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab8358cfa502476f357202ca39fb1ed53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7aa093663ba089558f5880f4d550f7554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ee0afaf5aeb82628ae073b1a7a5f2555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c53ef4ddd066d378e2f9020a78d429456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e056e3ee64b0226cddf2733cf5b20f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e2884d8e75d91f8e64b54ccf2b0d7458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3204e7a0a0b7dde4574f69513f036559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17fd21ae2d7c186973a7f8b3344e8ff60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c32201a159963eff47a006d16b9932361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be73410f8e3e264fe8f1b9fc69ed60b062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4884bbd8a9f6bde17a2bc12973f9600e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292dffb01309e3f5bed0bd333dce040264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9488109be929787e42a37a923d080a1c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc919dcf3e749968aee3d79d872b87d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e15b66ef15c38f27a34d7c649994ad67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273ba2e060dd09c6180ae399fe199e3768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d177b34c8f157c66d1750b1eda8673e369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b27ba07974e7862ceef0e047cb51c770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a464bcfc12d8709512fa12cc3d68d9171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93a206a741d89aae5548bb84825ac4872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9252824676ccf661406e8115a3e6849e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115251f6ace1eb5b363763034827073274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c456d8d5ba07ce3d7920f3580f7264ea75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf53a434b33704e5dd35da14dfe355f276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd96e785a4e59d62d8df4cae930858e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b0f2538c6460dde308a76bea26d6cc78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77136894052c22fffe44734505240eb679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437b758463b491ac8017d2d131ab64cf80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b0055eee1347a89e48c3b72358dbc581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec702fcf14218880adc25307345b03082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed8c04f89d1748d66c88e9f4a35fff083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a8ad4b7c7e925097360943dfecc0a584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5f631692d66fb2dd2e40c6288568bd85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46440dcb4f276a68d87e722737578f0186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97168c5a666173e0cb32819316fdeb6687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f39c13a1cae1fb4869b76644ebd39a588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4ee0a1b930869f977a27219579c10689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b862f493ee171b36f13e81aa87845b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11929575f39a51c78f1061c0b2372c8891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5000cdcb588a50c89e818552ddc369292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a03c892f681ca83fb92e66d341e98b993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddde1fcf48d4d13343a22a3e114919694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da1f9edb7903103cc6f6febaa585c4295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76989fa54558b9e1d1408ea8379f85196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f95f0a5acdddff70c883a33b249424c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3eb035eb6d426560529faaa2b4e97098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d6b0f908ef8f3827d93e5b60256e8b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f335069e0489b7b80cb1287cbdfeaaee100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8793aa0ac3d8e9ca719d15f49bcaf8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2829f92e632821fb6e86b5d245827874102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1b1214e34a36c02265de809d6b67eb103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53ebd94a7bb3434daf4c07d58d7e064104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62977ea3ae982ee2f0ff275f99248b42105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e64992e99cb6ab66e3a2802b0f048d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98307380c8ad6ddf9b517c85c2a9db9f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c53f08216db9c9f9766bcd5f6277bee108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cdee42c2fd3210f09aabf95dff4c13109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438020f7b4abf788b0dcaf5b767fa453110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e03536439c69bd8039877f8496b8bed111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a941def0a219cba0540ee0976de45324112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d97c1ce85a653e2acb1367ddf36fc7e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec389d926ca50184739a71b7f846b40e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d269523c210fcc8373a62a3a4b18aeff115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd19627699083f26a24dddbadd47b73a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1dea2fd078013d17173b517f2ff480117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbceed368bb623af03b593823d16768118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad26ff6196ddc9a868d791400b0648fe119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde2e31a4076d342c08b4ad73550d994120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568b4c226ac87a8ac5c8fd52154162c8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940dd2a76bf89ee6b64ed9e379f8a6c3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ecb8339f97984a21ed5f5037e824f1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24418f102e4a3e3551716cc2c8d6c137124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850d18d2e3fbdc7ce186ab0eb714be23125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97840425cad95764d481e74a4e069820126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173fc067fa6c1f7573b014ad1ea6c262127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800e99432578231290f438e141e05ff6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034e8471a1d9a3fb63a0a6a55ec6d859129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3361fb0fd024670b5d629b0d48b82cda130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88e8998f0d2717604d8ec02d15cda6e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401e5917f5bef65687aee859c1d1d8e5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebf13710fedf65868efbae538fc1e74133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de86eee1f6ab282222ac1b7c5f35c347134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8994f06b0c347a58c782e0b2e22d5472135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d29e1551c5a7d889166cd1835b7b23d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66946eddbe434bf61ecf218d89b02198137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae48da30909c3a26440dc1aa15e574c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a650af369d7ebd295281113c6ea039fd139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc4cae6fe67910b71085e45b5032842140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8caa9556f7df987fe64ef1ff5b8299e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef1abadc4abf6c7da344186c9858995142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff0ad29330487976941f8a37eaad299143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082da5246d9ffe92ea98a8d8702f5047144.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>