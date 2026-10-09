--- v0 (2026-08-20)
+++ v1 (2026-10-09)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="435">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="434">
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
     <t>Посилання</t>
   </si>
   <si>
     <t>Навушники Joyroom Bluetooth JR-T04</t>
   </si>
   <si>
@@ -288,53 +288,50 @@
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-electric-wireless-car-charger-holder-suction-cup-version-jr-zs248-4-5-6-7-15w-/</t>
   </si>
   <si>
     <t>Тримач JOYROOM Spider Stable Car holder air outlet JR-ZS255</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-spider-stable-car-holder-air-outlet-jr-zs255/</t>
   </si>
   <si>
     <t>Тримач JOYROOM Spider Stable Car holder dashboard JR-ZS255</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-spider-stable-car-holder-dashboard-jr-zs255/</t>
   </si>
   <si>
     <t>Тримач JOYROOM Phone Holder For Bicycle and Motorcycle JR-OK5 |4.7-6.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-phone-holder-for-bicycle-and-motorcycle-jr-ok5-4-7-6-5-/</t>
   </si>
   <si>
     <t>Селфі-монопод JOYROOM Phantom Series Tripod JR-Oth-AB202 |Bluetooth|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-joyroom-phantom-series-tripod-jr-oth-ab202-bluetooth-/</t>
-  </si>
-[...1 lines deleted...]
-    <t>000003778</t>
   </si>
   <si>
     <t>Селфі-монопод JOYROOM Magic Flute JR-Oth-AB601 |Bluetooth|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-joyroom-magic-flute-jr-oth-ab601-bluetooth-/</t>
   </si>
   <si>
     <t>000005818</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням JOYROOM Fill light live holder JR-ZS228 AKL03 |12", 2A, 2700-5700K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-fill-light-live-holder-jr-zs228-akl03-12-2a-2700-5700k-/</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням JOYROOM Touch Selfie Ring Light JR-ZS228 AKL02 |8", 2A, 2700-5700K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-touch-selfie-ring-light-jr-zs228-akl02-8-2a-2700-5700k-/</t>
   </si>
   <si>
     <t>000006657</t>
   </si>
@@ -2479,3122 +2476,3118 @@
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" s="0">
         <v>13593</v>
       </c>
       <c r="B41" s="0"/>
       <c r="C41" s="0" t="s">
         <v>90</v>
       </c>
       <c r="D41" s="0"/>
       <c r="E41" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G41" s="0">
         <v>20.83</v>
       </c>
       <c r="H41" s="0" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" s="0">
         <v>13594</v>
       </c>
-      <c r="B42" s="0" t="s">
+      <c r="B42" s="0"/>
+      <c r="C42" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="C42" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="D42" s="0"/>
       <c r="E42" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G42" s="0">
         <v>7.1</v>
       </c>
       <c r="H42" s="0" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" s="0">
         <v>12626</v>
       </c>
       <c r="B43" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="C43" s="0" t="s">
         <v>95</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G43" s="0">
         <v>18.51</v>
       </c>
       <c r="H43" s="0" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" s="0">
         <v>13702</v>
       </c>
       <c r="B44" s="0"/>
       <c r="C44" s="0" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="D44" s="0"/>
       <c r="E44" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G44" s="0">
         <v>23.22</v>
       </c>
       <c r="H44" s="0" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" s="0">
         <v>13703</v>
       </c>
       <c r="B45" s="0" t="s">
+        <v>99</v>
+      </c>
+      <c r="C45" s="0" t="s">
         <v>100</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G45" s="0">
         <v>12.46</v>
       </c>
       <c r="H45" s="0" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" s="0">
         <v>13704</v>
       </c>
       <c r="B46" s="0"/>
       <c r="C46" s="0" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="D46" s="0"/>
       <c r="E46" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G46" s="0">
         <v>48.68</v>
       </c>
       <c r="H46" s="0" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" s="0">
         <v>13705</v>
       </c>
       <c r="B47" s="0"/>
       <c r="C47" s="0" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="D47" s="0"/>
       <c r="E47" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G47" s="0">
         <v>59.67</v>
       </c>
       <c r="H47" s="0" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" s="0">
         <v>11644</v>
       </c>
       <c r="B48" s="0"/>
       <c r="C48" s="0" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="D48" s="0"/>
       <c r="E48" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G48" s="0">
         <v>15.98</v>
       </c>
       <c r="H48" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" s="0">
         <v>11894</v>
       </c>
       <c r="B49" s="0"/>
       <c r="C49" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="D49" s="0"/>
       <c r="E49" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G49" s="0">
         <v>4.43</v>
       </c>
       <c r="H49" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" s="0">
         <v>11602</v>
       </c>
       <c r="B50" s="0"/>
       <c r="C50" s="0" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="D50" s="0"/>
       <c r="E50" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G50" s="0">
         <v>5.42</v>
       </c>
       <c r="H50" s="0" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" s="0">
         <v>11603</v>
       </c>
       <c r="B51" s="0"/>
       <c r="C51" s="0" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="D51" s="0"/>
       <c r="E51" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G51" s="0">
         <v>6.39</v>
       </c>
       <c r="H51" s="0" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" s="0">
         <v>11650</v>
       </c>
       <c r="B52" s="0"/>
       <c r="C52" s="0" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="D52" s="0"/>
       <c r="E52" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G52" s="0">
         <v>7.31</v>
       </c>
       <c r="H52" s="0" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" s="0">
         <v>11652</v>
       </c>
       <c r="B53" s="0"/>
       <c r="C53" s="0" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="D53" s="0"/>
       <c r="E53" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G53" s="0">
         <v>2.95</v>
       </c>
       <c r="H53" s="0" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" s="0">
         <v>11899</v>
       </c>
       <c r="B54" s="0"/>
       <c r="C54" s="0" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="D54" s="0"/>
       <c r="E54" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G54" s="0">
         <v>3.75</v>
       </c>
       <c r="H54" s="0" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" s="0">
         <v>11900</v>
       </c>
       <c r="B55" s="0"/>
       <c r="C55" s="0" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="D55" s="0"/>
       <c r="E55" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G55" s="0">
         <v>1.96</v>
       </c>
       <c r="H55" s="0" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" s="0">
         <v>15679</v>
       </c>
       <c r="B56" s="0"/>
       <c r="C56" s="0" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="D56" s="0"/>
       <c r="E56" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G56" s="0">
         <v>1.81</v>
       </c>
       <c r="H56" s="0" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" s="0">
         <v>15680</v>
       </c>
       <c r="B57" s="0"/>
       <c r="C57" s="0" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="D57" s="0"/>
       <c r="E57" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G57" s="0">
         <v>4.19</v>
       </c>
       <c r="H57" s="0" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" s="0">
         <v>15681</v>
       </c>
       <c r="B58" s="0"/>
       <c r="C58" s="0" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="D58" s="0"/>
       <c r="E58" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G58" s="0">
         <v>3.56</v>
       </c>
       <c r="H58" s="0" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" s="0">
         <v>15682</v>
       </c>
       <c r="B59" s="0"/>
       <c r="C59" s="0" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="D59" s="0"/>
       <c r="E59" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G59" s="0">
         <v>3.7</v>
       </c>
       <c r="H59" s="0" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" s="0">
         <v>15683</v>
       </c>
       <c r="B60" s="0"/>
       <c r="C60" s="0" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="D60" s="0"/>
       <c r="E60" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G60" s="0">
         <v>5.09</v>
       </c>
       <c r="H60" s="0" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" s="0">
         <v>15684</v>
       </c>
       <c r="B61" s="0"/>
       <c r="C61" s="0" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="D61" s="0"/>
       <c r="E61" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G61" s="0">
         <v>3.13</v>
       </c>
       <c r="H61" s="0" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" s="0">
         <v>15686</v>
       </c>
       <c r="B62" s="0"/>
       <c r="C62" s="0" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="D62" s="0"/>
       <c r="E62" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G62" s="0">
         <v>3.57</v>
       </c>
       <c r="H62" s="0" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" s="0">
         <v>15687</v>
       </c>
       <c r="B63" s="0"/>
       <c r="C63" s="0" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="D63" s="0"/>
       <c r="E63" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G63" s="0">
         <v>3.94</v>
       </c>
       <c r="H63" s="0" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" s="0">
         <v>15913</v>
       </c>
       <c r="B64" s="0"/>
       <c r="C64" s="0" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="D64" s="0"/>
       <c r="E64" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G64" s="0">
         <v>1.72</v>
       </c>
       <c r="H64" s="0" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" s="0">
         <v>15914</v>
       </c>
       <c r="B65" s="0"/>
       <c r="C65" s="0" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="D65" s="0"/>
       <c r="E65" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G65" s="0">
         <v>3.69</v>
       </c>
       <c r="H65" s="0" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" s="0">
         <v>15915</v>
       </c>
       <c r="B66" s="0"/>
       <c r="C66" s="0" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
       <c r="D66" s="0"/>
       <c r="E66" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G66" s="0">
         <v>2.95</v>
       </c>
       <c r="H66" s="0" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" s="0">
         <v>15916</v>
       </c>
       <c r="B67" s="0"/>
       <c r="C67" s="0" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="D67" s="0"/>
       <c r="E67" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G67" s="0">
         <v>4.63</v>
       </c>
       <c r="H67" s="0" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" s="0">
         <v>15917</v>
       </c>
       <c r="B68" s="0" t="s">
+        <v>146</v>
+      </c>
+      <c r="C68" s="0" t="s">
         <v>147</v>
       </c>
-      <c r="C68" s="0" t="s">
+      <c r="D68" s="0" t="s">
         <v>148</v>
-      </c>
-[...1 lines deleted...]
-        <v>149</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G68" s="0">
         <v>3.69</v>
       </c>
       <c r="H68" s="0" t="s">
-        <v>150</v>
+        <v>149</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" s="0">
         <v>16197</v>
       </c>
       <c r="B69" s="0"/>
       <c r="C69" s="0" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="D69" s="0"/>
       <c r="E69" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G69" s="0">
         <v>2.48</v>
       </c>
       <c r="H69" s="0" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" s="0">
         <v>16199</v>
       </c>
       <c r="B70" s="0"/>
       <c r="C70" s="0" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="D70" s="0"/>
       <c r="E70" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G70" s="0">
         <v>3.39</v>
       </c>
       <c r="H70" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" s="0">
         <v>16200</v>
       </c>
       <c r="B71" s="0"/>
       <c r="C71" s="0" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="D71" s="0"/>
       <c r="E71" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G71" s="0">
         <v>4.57</v>
       </c>
       <c r="H71" s="0" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" s="0">
         <v>16201</v>
       </c>
       <c r="B72" s="0" t="s">
+        <v>156</v>
+      </c>
+      <c r="C72" s="0" t="s">
         <v>157</v>
-      </c>
-[...1 lines deleted...]
-        <v>158</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G72" s="0">
         <v>3.93</v>
       </c>
       <c r="H72" s="0" t="s">
-        <v>159</v>
+        <v>158</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" s="0">
         <v>16202</v>
       </c>
       <c r="B73" s="0"/>
       <c r="C73" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
       <c r="D73" s="0"/>
       <c r="E73" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G73" s="0">
         <v>2.46</v>
       </c>
       <c r="H73" s="0" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" s="0">
         <v>16203</v>
       </c>
       <c r="B74" s="0"/>
       <c r="C74" s="0" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
       <c r="D74" s="0"/>
       <c r="E74" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G74" s="0">
         <v>1.92</v>
       </c>
       <c r="H74" s="0" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" s="0">
         <v>16204</v>
       </c>
       <c r="B75" s="0"/>
       <c r="C75" s="0" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="D75" s="0"/>
       <c r="E75" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G75" s="0">
         <v>4.43</v>
       </c>
       <c r="H75" s="0" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" s="0">
         <v>16205</v>
       </c>
       <c r="B76" s="0"/>
       <c r="C76" s="0" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
       <c r="D76" s="0"/>
       <c r="E76" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G76" s="0">
         <v>5.41</v>
       </c>
       <c r="H76" s="0" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" s="0">
         <v>16206</v>
       </c>
       <c r="B77" s="0"/>
       <c r="C77" s="0" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="D77" s="0"/>
       <c r="E77" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G77" s="0">
         <v>3.08</v>
       </c>
       <c r="H77" s="0" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" s="0">
         <v>16207</v>
       </c>
       <c r="B78" s="0"/>
       <c r="C78" s="0" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="D78" s="0"/>
       <c r="E78" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G78" s="0">
         <v>3.49</v>
       </c>
       <c r="H78" s="0" t="s">
-        <v>171</v>
+        <v>170</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" s="0">
         <v>16208</v>
       </c>
       <c r="B79" s="0"/>
       <c r="C79" s="0" t="s">
-        <v>172</v>
+        <v>171</v>
       </c>
       <c r="D79" s="0"/>
       <c r="E79" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G79" s="0">
         <v>4.21</v>
       </c>
       <c r="H79" s="0" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" s="0">
         <v>16231</v>
       </c>
       <c r="B80" s="0"/>
       <c r="C80" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="D80" s="0"/>
       <c r="E80" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G80" s="0">
         <v>6.38</v>
       </c>
       <c r="H80" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" s="0">
         <v>16524</v>
       </c>
       <c r="B81" s="0"/>
       <c r="C81" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="D81" s="0"/>
       <c r="E81" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G81" s="0">
         <v>2.31</v>
       </c>
       <c r="H81" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" s="0">
         <v>16711</v>
       </c>
       <c r="B82" s="0"/>
       <c r="C82" s="0" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
       <c r="D82" s="0"/>
       <c r="E82" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G82" s="0">
         <v>5.1</v>
       </c>
       <c r="H82" s="0" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" s="0">
         <v>25329</v>
       </c>
       <c r="B83" s="0" t="s">
+        <v>179</v>
+      </c>
+      <c r="C83" s="0" t="s">
         <v>180</v>
       </c>
-      <c r="C83" s="0" t="s">
+      <c r="D83" s="0" t="s">
         <v>181</v>
-      </c>
-[...1 lines deleted...]
-        <v>182</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G83" s="0">
         <v>2.63</v>
       </c>
       <c r="H83" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" s="0">
         <v>25492</v>
       </c>
       <c r="B84" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="C84" s="0" t="s">
         <v>184</v>
-      </c>
-[...1 lines deleted...]
-        <v>185</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G84" s="0">
         <v>1.88</v>
       </c>
       <c r="H84" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" s="0">
         <v>25492</v>
       </c>
       <c r="B85" s="0" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
       <c r="C85" s="0" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>182</v>
+        <v>181</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G85" s="0">
         <v>1.88</v>
       </c>
       <c r="H85" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" s="0">
         <v>25059</v>
       </c>
       <c r="B86" s="0"/>
       <c r="C86" s="0" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
       <c r="D86" s="0"/>
       <c r="E86" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G86" s="0">
         <v>9.09</v>
       </c>
       <c r="H86" s="0" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" s="0">
         <v>25060</v>
       </c>
       <c r="B87" s="0" t="s">
+        <v>189</v>
+      </c>
+      <c r="C87" s="0" t="s">
         <v>190</v>
-      </c>
-[...1 lines deleted...]
-        <v>191</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G87" s="0">
         <v>6.88</v>
       </c>
       <c r="H87" s="0" t="s">
-        <v>192</v>
+        <v>191</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" s="0">
         <v>11645</v>
       </c>
       <c r="B88" s="0"/>
       <c r="C88" s="0" t="s">
-        <v>193</v>
+        <v>192</v>
       </c>
       <c r="D88" s="0"/>
       <c r="E88" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G88" s="0">
         <v>11.13</v>
       </c>
       <c r="H88" s="0" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" s="0">
         <v>11646</v>
       </c>
       <c r="B89" s="0"/>
       <c r="C89" s="0" t="s">
-        <v>195</v>
+        <v>194</v>
       </c>
       <c r="D89" s="0"/>
       <c r="E89" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G89" s="0">
         <v>16.17</v>
       </c>
       <c r="H89" s="0" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" s="0">
         <v>11649</v>
       </c>
       <c r="B90" s="0"/>
       <c r="C90" s="0" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
       <c r="D90" s="0"/>
       <c r="E90" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G90" s="0">
         <v>8.77</v>
       </c>
       <c r="H90" s="0" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91" s="0">
         <v>11895</v>
       </c>
       <c r="B91" s="0"/>
       <c r="C91" s="0" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="D91" s="0"/>
       <c r="E91" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G91" s="0">
         <v>30.09</v>
       </c>
       <c r="H91" s="0" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92" s="0">
         <v>26141</v>
       </c>
       <c r="B92" s="0"/>
       <c r="C92" s="0" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
       <c r="D92" s="0"/>
       <c r="E92" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G92" s="0">
         <v>20.71</v>
       </c>
       <c r="H92" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93" s="0">
         <v>13634</v>
       </c>
       <c r="B93" s="0"/>
       <c r="C93" s="0" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
       <c r="D93" s="0"/>
       <c r="E93" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G93" s="0">
         <v>7.1</v>
       </c>
       <c r="H93" s="0" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94" s="0">
         <v>13745</v>
       </c>
       <c r="B94" s="0"/>
       <c r="C94" s="0" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
       <c r="D94" s="0"/>
       <c r="E94" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G94" s="0">
         <v>16.29</v>
       </c>
       <c r="H94" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95" s="0">
         <v>16411</v>
       </c>
       <c r="B95" s="0"/>
       <c r="C95" s="0" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
       <c r="D95" s="0"/>
       <c r="E95" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G95" s="0">
         <v>7.52</v>
       </c>
       <c r="H95" s="0" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96" s="0">
         <v>16412</v>
       </c>
       <c r="B96" s="0"/>
       <c r="C96" s="0" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
       <c r="D96" s="0"/>
       <c r="E96" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G96" s="0">
         <v>9.93</v>
       </c>
       <c r="H96" s="0" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97" s="0">
         <v>25493</v>
       </c>
       <c r="B97" s="0"/>
       <c r="C97" s="0" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="D97" s="0"/>
       <c r="E97" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G97" s="0">
         <v>7.37</v>
       </c>
       <c r="H97" s="0" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98" s="0">
         <v>12770</v>
       </c>
       <c r="B98" s="0"/>
       <c r="C98" s="0" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="D98" s="0"/>
       <c r="E98" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G98" s="0">
         <v>4.86</v>
       </c>
       <c r="H98" s="0" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99" s="0">
         <v>12771</v>
       </c>
       <c r="B99" s="0"/>
       <c r="C99" s="0" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="D99" s="0"/>
       <c r="E99" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G99" s="0">
         <v>5.18</v>
       </c>
       <c r="H99" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100" s="0">
         <v>12772</v>
       </c>
       <c r="B100" s="0"/>
       <c r="C100" s="0" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="D100" s="0"/>
       <c r="E100" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G100" s="0">
         <v>39.69</v>
       </c>
       <c r="H100" s="0" t="s">
-        <v>218</v>
+        <v>217</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101" s="0">
         <v>15235</v>
       </c>
       <c r="B101" s="0"/>
       <c r="C101" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="D101" s="0"/>
       <c r="E101" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G101" s="0">
         <v>0.98</v>
       </c>
       <c r="H101" s="0" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102" s="0">
         <v>15689</v>
       </c>
       <c r="B102" s="0"/>
       <c r="C102" s="0" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="D102" s="0"/>
       <c r="E102" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G102" s="0">
         <v>2.22</v>
       </c>
       <c r="H102" s="0" t="s">
-        <v>222</v>
+        <v>221</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103" s="0">
         <v>15690</v>
       </c>
       <c r="B103" s="0"/>
       <c r="C103" s="0" t="s">
-        <v>223</v>
+        <v>222</v>
       </c>
       <c r="D103" s="0"/>
       <c r="E103" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G103" s="0">
         <v>3.94</v>
       </c>
       <c r="H103" s="0" t="s">
-        <v>224</v>
+        <v>223</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104" s="0">
         <v>15691</v>
       </c>
       <c r="B104" s="0"/>
       <c r="C104" s="0" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
       <c r="D104" s="0"/>
       <c r="E104" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G104" s="0">
         <v>3.44</v>
       </c>
       <c r="H104" s="0" t="s">
-        <v>226</v>
+        <v>225</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105" s="0">
         <v>15920</v>
       </c>
       <c r="B105" s="0"/>
       <c r="C105" s="0" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="D105" s="0"/>
       <c r="E105" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G105" s="0">
         <v>1.07</v>
       </c>
       <c r="H105" s="0" t="s">
-        <v>228</v>
+        <v>227</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106" s="0">
         <v>15921</v>
       </c>
       <c r="B106" s="0"/>
       <c r="C106" s="0" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
       <c r="D106" s="0"/>
       <c r="E106" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G106" s="0">
         <v>3.44</v>
       </c>
       <c r="H106" s="0" t="s">
-        <v>230</v>
+        <v>229</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107" s="0">
         <v>15922</v>
       </c>
       <c r="B107" s="0"/>
       <c r="C107" s="0" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="D107" s="0"/>
       <c r="E107" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G107" s="0">
         <v>2.46</v>
       </c>
       <c r="H107" s="0" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108" s="0">
         <v>15923</v>
       </c>
       <c r="B108" s="0"/>
       <c r="C108" s="0" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
       <c r="D108" s="0"/>
       <c r="E108" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G108" s="0">
         <v>3.19</v>
       </c>
       <c r="H108" s="0" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109" s="0">
         <v>15924</v>
       </c>
       <c r="B109" s="0"/>
       <c r="C109" s="0" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
       <c r="D109" s="0"/>
       <c r="E109" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G109" s="0">
         <v>3.65</v>
       </c>
       <c r="H109" s="0" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110" s="0">
         <v>16210</v>
       </c>
       <c r="B110" s="0"/>
       <c r="C110" s="0" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
       <c r="D110" s="0"/>
       <c r="E110" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G110" s="0">
         <v>3.39</v>
       </c>
       <c r="H110" s="0" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111" s="0">
         <v>16211</v>
       </c>
       <c r="B111" s="0"/>
       <c r="C111" s="0" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
       <c r="D111" s="0"/>
       <c r="E111" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G111" s="0">
         <v>4.61</v>
       </c>
       <c r="H111" s="0" t="s">
-        <v>240</v>
+        <v>239</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112" s="0">
         <v>16212</v>
       </c>
       <c r="B112" s="0"/>
       <c r="C112" s="0" t="s">
-        <v>241</v>
+        <v>240</v>
       </c>
       <c r="D112" s="0"/>
       <c r="E112" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G112" s="0">
         <v>2.22</v>
       </c>
       <c r="H112" s="0" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113" s="0">
         <v>16213</v>
       </c>
       <c r="B113" s="0"/>
       <c r="C113" s="0" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="D113" s="0"/>
       <c r="E113" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G113" s="0">
         <v>4.19</v>
       </c>
       <c r="H113" s="0" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114" s="0">
         <v>16214</v>
       </c>
       <c r="B114" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="C114" s="0" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G114" s="0">
         <v>4.84</v>
       </c>
       <c r="H114" s="0" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115" s="0">
         <v>16214</v>
       </c>
       <c r="B115" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="C115" s="0" t="s">
+        <v>245</v>
+      </c>
+      <c r="D115" s="0" t="s">
         <v>248</v>
-      </c>
-[...4 lines deleted...]
-        <v>249</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G115" s="0">
         <v>4.84</v>
       </c>
       <c r="H115" s="0" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116" s="0">
         <v>16215</v>
       </c>
       <c r="B116" s="0"/>
       <c r="C116" s="0" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
       <c r="D116" s="0"/>
       <c r="E116" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G116" s="0">
         <v>2.53</v>
       </c>
       <c r="H116" s="0" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117" s="0">
         <v>16216</v>
       </c>
       <c r="B117" s="0"/>
       <c r="C117" s="0" t="s">
-        <v>252</v>
+        <v>251</v>
       </c>
       <c r="D117" s="0"/>
       <c r="E117" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G117" s="0">
         <v>3.26</v>
       </c>
       <c r="H117" s="0" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118" s="0">
         <v>16217</v>
       </c>
       <c r="B118" s="0"/>
       <c r="C118" s="0" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="D118" s="0"/>
       <c r="E118" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G118" s="0">
         <v>4.01</v>
       </c>
       <c r="H118" s="0" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119" s="0">
         <v>16526</v>
       </c>
       <c r="B119" s="0"/>
       <c r="C119" s="0" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="D119" s="0"/>
       <c r="E119" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G119" s="0">
         <v>1.93</v>
       </c>
       <c r="H119" s="0" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120" s="0">
         <v>15237</v>
       </c>
       <c r="B120" s="0"/>
       <c r="C120" s="0" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="D120" s="0"/>
       <c r="E120" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G120" s="0">
         <v>0.58</v>
       </c>
       <c r="H120" s="0" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121" s="0">
         <v>15692</v>
       </c>
       <c r="B121" s="0"/>
       <c r="C121" s="0" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="D121" s="0"/>
       <c r="E121" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G121" s="0">
         <v>2.46</v>
       </c>
       <c r="H121" s="0" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122" s="0">
         <v>15693</v>
       </c>
       <c r="B122" s="0"/>
       <c r="C122" s="0" t="s">
-        <v>262</v>
+        <v>261</v>
       </c>
       <c r="D122" s="0"/>
       <c r="E122" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G122" s="0">
         <v>3.56</v>
       </c>
       <c r="H122" s="0" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123" s="0">
         <v>15694</v>
       </c>
       <c r="B123" s="0"/>
       <c r="C123" s="0" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
       <c r="D123" s="0"/>
       <c r="E123" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G123" s="0">
         <v>3.32</v>
       </c>
       <c r="H123" s="0" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124" s="0">
         <v>15925</v>
       </c>
       <c r="B124" s="0"/>
       <c r="C124" s="0" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="D124" s="0"/>
       <c r="E124" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G124" s="0">
         <v>1.59</v>
       </c>
       <c r="H124" s="0" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125" s="0">
         <v>15926</v>
       </c>
       <c r="B125" s="0"/>
       <c r="C125" s="0" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="D125" s="0"/>
       <c r="E125" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G125" s="0">
         <v>1.46</v>
       </c>
       <c r="H125" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126" s="0">
         <v>15927</v>
       </c>
       <c r="B126" s="0"/>
       <c r="C126" s="0" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="D126" s="0"/>
       <c r="E126" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G126" s="0">
         <v>3.69</v>
       </c>
       <c r="H126" s="0" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127" s="0">
         <v>15928</v>
       </c>
       <c r="B127" s="0"/>
       <c r="C127" s="0" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="D127" s="0"/>
       <c r="E127" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G127" s="0">
         <v>2.95</v>
       </c>
       <c r="H127" s="0" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
     </row>
     <row r="128" spans="1:8">
       <c r="A128" s="0">
         <v>15929</v>
       </c>
       <c r="B128" s="0"/>
       <c r="C128" s="0" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="D128" s="0"/>
       <c r="E128" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G128" s="0">
         <v>4.19</v>
       </c>
       <c r="H128" s="0" t="s">
-        <v>275</v>
+        <v>274</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129" s="0">
         <v>15930</v>
       </c>
       <c r="B129" s="0"/>
       <c r="C129" s="0" t="s">
-        <v>276</v>
+        <v>275</v>
       </c>
       <c r="D129" s="0"/>
       <c r="E129" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G129" s="0">
         <v>3.69</v>
       </c>
       <c r="H129" s="0" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
     </row>
     <row r="130" spans="1:8">
       <c r="A130" s="0">
         <v>15931</v>
       </c>
       <c r="B130" s="0"/>
       <c r="C130" s="0" t="s">
-        <v>278</v>
+        <v>277</v>
       </c>
       <c r="D130" s="0"/>
       <c r="E130" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G130" s="0">
         <v>3.63</v>
       </c>
       <c r="H130" s="0" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
     </row>
     <row r="131" spans="1:8">
       <c r="A131" s="0">
         <v>15933</v>
       </c>
       <c r="B131" s="0"/>
       <c r="C131" s="0" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
       <c r="D131" s="0"/>
       <c r="E131" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G131" s="0">
         <v>3.9</v>
       </c>
       <c r="H131" s="0" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
     </row>
     <row r="132" spans="1:8">
       <c r="A132" s="0">
         <v>16219</v>
       </c>
       <c r="B132" s="0"/>
       <c r="C132" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
       <c r="D132" s="0"/>
       <c r="E132" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G132" s="0">
         <v>5.32</v>
       </c>
       <c r="H132" s="0" t="s">
-        <v>283</v>
+        <v>282</v>
       </c>
     </row>
     <row r="133" spans="1:8">
       <c r="A133" s="0">
         <v>16220</v>
       </c>
       <c r="B133" s="0"/>
       <c r="C133" s="0" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="D133" s="0"/>
       <c r="E133" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G133" s="0">
         <v>3.93</v>
       </c>
       <c r="H133" s="0" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
     </row>
     <row r="134" spans="1:8">
       <c r="A134" s="0">
         <v>16221</v>
       </c>
       <c r="B134" s="0"/>
       <c r="C134" s="0" t="s">
-        <v>286</v>
+        <v>285</v>
       </c>
       <c r="D134" s="0"/>
       <c r="E134" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G134" s="0">
         <v>2.4</v>
       </c>
       <c r="H134" s="0" t="s">
-        <v>287</v>
+        <v>286</v>
       </c>
     </row>
     <row r="135" spans="1:8">
       <c r="A135" s="0">
         <v>16222</v>
       </c>
       <c r="B135" s="0"/>
       <c r="C135" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
       <c r="D135" s="0"/>
       <c r="E135" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G135" s="0">
         <v>2.4</v>
       </c>
       <c r="H135" s="0" t="s">
-        <v>289</v>
+        <v>288</v>
       </c>
     </row>
     <row r="136" spans="1:8">
       <c r="A136" s="0">
         <v>16223</v>
       </c>
       <c r="B136" s="0"/>
       <c r="C136" s="0" t="s">
-        <v>290</v>
+        <v>289</v>
       </c>
       <c r="D136" s="0"/>
       <c r="E136" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G136" s="0">
         <v>4.43</v>
       </c>
       <c r="H136" s="0" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="137" spans="1:8">
       <c r="A137" s="0">
         <v>16225</v>
       </c>
       <c r="B137" s="0"/>
       <c r="C137" s="0" t="s">
-        <v>292</v>
+        <v>291</v>
       </c>
       <c r="D137" s="0"/>
       <c r="E137" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G137" s="0">
         <v>5.32</v>
       </c>
       <c r="H137" s="0" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
     </row>
     <row r="138" spans="1:8">
       <c r="A138" s="0">
         <v>16226</v>
       </c>
       <c r="B138" s="0"/>
       <c r="C138" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
       <c r="D138" s="0"/>
       <c r="E138" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G138" s="0">
         <v>2.99</v>
       </c>
       <c r="H138" s="0" t="s">
-        <v>295</v>
+        <v>294</v>
       </c>
     </row>
     <row r="139" spans="1:8">
       <c r="A139" s="0">
         <v>16227</v>
       </c>
       <c r="B139" s="0"/>
       <c r="C139" s="0" t="s">
-        <v>296</v>
+        <v>295</v>
       </c>
       <c r="D139" s="0"/>
       <c r="E139" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G139" s="0">
         <v>3.5</v>
       </c>
       <c r="H139" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="140" spans="1:8">
       <c r="A140" s="0">
         <v>16228</v>
       </c>
       <c r="B140" s="0"/>
       <c r="C140" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="D140" s="0"/>
       <c r="E140" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G140" s="0">
         <v>4.23</v>
       </c>
       <c r="H140" s="0" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
     </row>
     <row r="141" spans="1:8">
       <c r="A141" s="0">
         <v>16528</v>
       </c>
       <c r="B141" s="0"/>
       <c r="C141" s="0" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
       <c r="D141" s="0"/>
       <c r="E141" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G141" s="0">
         <v>2.06</v>
       </c>
       <c r="H141" s="0" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
     </row>
     <row r="142" spans="1:8">
       <c r="A142" s="0">
         <v>16712</v>
       </c>
       <c r="B142" s="0"/>
       <c r="C142" s="0" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
       <c r="D142" s="0"/>
       <c r="E142" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G142" s="0">
         <v>4.27</v>
       </c>
       <c r="H142" s="0" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="143" spans="1:8">
       <c r="A143" s="0">
         <v>16713</v>
       </c>
       <c r="B143" s="0"/>
       <c r="C143" s="0" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="D143" s="0"/>
       <c r="E143" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G143" s="0">
         <v>5.1</v>
       </c>
       <c r="H143" s="0" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
     </row>
     <row r="144" spans="1:8">
       <c r="A144" s="0">
         <v>20581</v>
       </c>
       <c r="B144" s="0"/>
       <c r="C144" s="0" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="D144" s="0"/>
       <c r="E144" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G144" s="0">
         <v>2.95</v>
       </c>
       <c r="H144" s="0" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
     </row>
     <row r="145" spans="1:8">
       <c r="A145" s="0">
         <v>20582</v>
       </c>
       <c r="B145" s="0"/>
       <c r="C145" s="0" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
       <c r="D145" s="0"/>
       <c r="E145" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G145" s="0">
         <v>2.95</v>
       </c>
       <c r="H145" s="0" t="s">
-        <v>309</v>
+        <v>308</v>
       </c>
     </row>
     <row r="146" spans="1:8">
       <c r="A146" s="0">
         <v>20583</v>
       </c>
       <c r="B146" s="0"/>
       <c r="C146" s="0" t="s">
-        <v>310</v>
+        <v>309</v>
       </c>
       <c r="D146" s="0"/>
       <c r="E146" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G146" s="0">
         <v>2.46</v>
       </c>
       <c r="H146" s="0" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
     </row>
     <row r="147" spans="1:8">
       <c r="A147" s="0">
         <v>20584</v>
       </c>
       <c r="B147" s="0"/>
       <c r="C147" s="0" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="D147" s="0"/>
       <c r="E147" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G147" s="0">
         <v>1.35</v>
       </c>
       <c r="H147" s="0" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
     </row>
     <row r="148" spans="1:8">
       <c r="A148" s="0">
         <v>20585</v>
       </c>
       <c r="B148" s="0"/>
       <c r="C148" s="0" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
       <c r="D148" s="0"/>
       <c r="E148" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G148" s="0">
         <v>1.39</v>
       </c>
       <c r="H148" s="0" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
     </row>
     <row r="149" spans="1:8">
       <c r="A149" s="0">
         <v>20587</v>
       </c>
       <c r="B149" s="0"/>
       <c r="C149" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="D149" s="0"/>
       <c r="E149" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G149" s="0">
         <v>7.28</v>
       </c>
       <c r="H149" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
     </row>
     <row r="150" spans="1:8">
       <c r="A150" s="0">
         <v>20588</v>
       </c>
       <c r="B150" s="0"/>
       <c r="C150" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
       <c r="D150" s="0"/>
       <c r="E150" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G150" s="0">
         <v>10.33</v>
       </c>
       <c r="H150" s="0" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
     </row>
     <row r="151" spans="1:8">
       <c r="A151" s="0">
         <v>20590</v>
       </c>
       <c r="B151" s="0"/>
       <c r="C151" s="0" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
       <c r="D151" s="0"/>
       <c r="E151" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G151" s="0">
         <v>2.32</v>
       </c>
       <c r="H151" s="0" t="s">
-        <v>321</v>
+        <v>320</v>
       </c>
     </row>
     <row r="152" spans="1:8">
       <c r="A152" s="0">
         <v>20591</v>
       </c>
       <c r="B152" s="0"/>
       <c r="C152" s="0" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
       <c r="D152" s="0"/>
       <c r="E152" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G152" s="0">
         <v>2.95</v>
       </c>
       <c r="H152" s="0" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
     </row>
     <row r="153" spans="1:8">
       <c r="A153" s="0">
         <v>15695</v>
       </c>
       <c r="B153" s="0"/>
       <c r="C153" s="0" t="s">
-        <v>324</v>
+        <v>323</v>
       </c>
       <c r="D153" s="0"/>
       <c r="E153" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G153" s="0">
         <v>8.69</v>
       </c>
       <c r="H153" s="0" t="s">
-        <v>325</v>
+        <v>324</v>
       </c>
     </row>
     <row r="154" spans="1:8">
       <c r="A154" s="0">
         <v>16229</v>
       </c>
       <c r="B154" s="0"/>
       <c r="C154" s="0" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
       <c r="D154" s="0"/>
       <c r="E154" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G154" s="0">
         <v>38.1</v>
       </c>
       <c r="H154" s="0" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
     </row>
     <row r="155" spans="1:8">
       <c r="A155" s="0">
         <v>16230</v>
       </c>
       <c r="B155" s="0"/>
       <c r="C155" s="0" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="D155" s="0"/>
       <c r="E155" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G155" s="0">
         <v>4.81</v>
       </c>
       <c r="H155" s="0" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
     </row>
     <row r="156" spans="1:8">
       <c r="A156" s="0">
         <v>16232</v>
       </c>
       <c r="B156" s="0" t="s">
+        <v>329</v>
+      </c>
+      <c r="C156" s="0" t="s">
         <v>330</v>
       </c>
-      <c r="C156" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D156" s="0" t="s">
-        <v>182</v>
+        <v>181</v>
       </c>
       <c r="E156" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G156" s="0">
         <v>7.53</v>
       </c>
       <c r="H156" s="0" t="s">
-        <v>332</v>
+        <v>331</v>
       </c>
     </row>
     <row r="157" spans="1:8">
       <c r="A157" s="0">
         <v>16420</v>
       </c>
       <c r="B157" s="0" t="s">
+        <v>332</v>
+      </c>
+      <c r="C157" s="0" t="s">
         <v>333</v>
       </c>
-      <c r="C157" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D157" s="0" t="s">
-        <v>182</v>
+        <v>181</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G157" s="0">
         <v>7.61</v>
       </c>
       <c r="H157" s="0" t="s">
-        <v>335</v>
+        <v>334</v>
       </c>
     </row>
     <row r="158" spans="1:8">
       <c r="A158" s="0">
         <v>16421</v>
       </c>
       <c r="B158" s="0"/>
       <c r="C158" s="0" t="s">
-        <v>336</v>
+        <v>335</v>
       </c>
       <c r="D158" s="0"/>
       <c r="E158" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G158" s="0">
         <v>3.31</v>
       </c>
       <c r="H158" s="0" t="s">
-        <v>337</v>
+        <v>336</v>
       </c>
     </row>
     <row r="159" spans="1:8">
       <c r="A159" s="0">
         <v>16521</v>
       </c>
       <c r="B159" s="0"/>
       <c r="C159" s="0" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="D159" s="0"/>
       <c r="E159" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G159" s="0">
         <v>11.48</v>
       </c>
       <c r="H159" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="160" spans="1:8">
       <c r="A160" s="0">
         <v>16522</v>
       </c>
       <c r="B160" s="0"/>
       <c r="C160" s="0" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
       <c r="D160" s="0"/>
       <c r="E160" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G160" s="0">
         <v>18.31</v>
       </c>
       <c r="H160" s="0" t="s">
-        <v>341</v>
+        <v>340</v>
       </c>
     </row>
     <row r="161" spans="1:8">
       <c r="A161" s="0">
         <v>16523</v>
       </c>
       <c r="B161" s="0"/>
       <c r="C161" s="0" t="s">
-        <v>342</v>
+        <v>341</v>
       </c>
       <c r="D161" s="0"/>
       <c r="E161" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G161" s="0">
         <v>30.14</v>
       </c>
       <c r="H161" s="0" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
     </row>
     <row r="162" spans="1:8">
       <c r="A162" s="0">
         <v>16525</v>
       </c>
       <c r="B162" s="0"/>
       <c r="C162" s="0" t="s">
-        <v>344</v>
+        <v>343</v>
       </c>
       <c r="D162" s="0"/>
       <c r="E162" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G162" s="0">
         <v>1.84</v>
       </c>
       <c r="H162" s="0" t="s">
-        <v>345</v>
+        <v>344</v>
       </c>
     </row>
     <row r="163" spans="1:8">
       <c r="A163" s="0">
         <v>16527</v>
       </c>
       <c r="B163" s="0"/>
       <c r="C163" s="0" t="s">
-        <v>346</v>
+        <v>345</v>
       </c>
       <c r="D163" s="0"/>
       <c r="E163" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G163" s="0">
         <v>1.49</v>
       </c>
       <c r="H163" s="0" t="s">
-        <v>347</v>
+        <v>346</v>
       </c>
     </row>
     <row r="164" spans="1:8">
       <c r="A164" s="0">
         <v>16529</v>
       </c>
       <c r="B164" s="0"/>
       <c r="C164" s="0" t="s">
-        <v>348</v>
+        <v>347</v>
       </c>
       <c r="D164" s="0"/>
       <c r="E164" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G164" s="0">
         <v>1.84</v>
       </c>
       <c r="H164" s="0" t="s">
-        <v>349</v>
+        <v>348</v>
       </c>
     </row>
     <row r="165" spans="1:8">
       <c r="A165" s="0">
         <v>16819</v>
       </c>
       <c r="B165" s="0"/>
       <c r="C165" s="0" t="s">
-        <v>350</v>
+        <v>349</v>
       </c>
       <c r="D165" s="0"/>
       <c r="E165" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G165" s="0">
         <v>2.36</v>
       </c>
       <c r="H165" s="0" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
     </row>
     <row r="166" spans="1:8">
       <c r="A166" s="0">
         <v>16407</v>
       </c>
       <c r="B166" s="0" t="s">
+        <v>351</v>
+      </c>
+      <c r="C166" s="0" t="s">
         <v>352</v>
-      </c>
-[...1 lines deleted...]
-        <v>353</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G166" s="0">
         <v>1.35</v>
       </c>
       <c r="H166" s="0" t="s">
-        <v>354</v>
+        <v>353</v>
       </c>
     </row>
     <row r="167" spans="1:8">
       <c r="A167" s="0">
         <v>16408</v>
       </c>
       <c r="B167" s="0" t="s">
+        <v>354</v>
+      </c>
+      <c r="C167" s="0" t="s">
         <v>355</v>
-      </c>
-[...1 lines deleted...]
-        <v>356</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G167" s="0">
         <v>1.52</v>
       </c>
       <c r="H167" s="0" t="s">
-        <v>357</v>
+        <v>356</v>
       </c>
     </row>
     <row r="168" spans="1:8">
       <c r="A168" s="0">
         <v>16409</v>
       </c>
       <c r="B168" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="C168" s="0" t="s">
         <v>358</v>
-      </c>
-[...1 lines deleted...]
-        <v>359</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G168" s="0">
         <v>1.68</v>
       </c>
       <c r="H168" s="0" t="s">
-        <v>360</v>
+        <v>359</v>
       </c>
     </row>
     <row r="169" spans="1:8">
       <c r="A169" s="0">
         <v>16714</v>
       </c>
       <c r="B169" s="0"/>
       <c r="C169" s="0" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="D169" s="0"/>
       <c r="E169" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G169" s="0">
         <v>2.25</v>
       </c>
       <c r="H169" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="170" spans="1:8">
       <c r="A170" s="0">
         <v>16715</v>
       </c>
       <c r="B170" s="0"/>
       <c r="C170" s="0" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="D170" s="0"/>
       <c r="E170" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G170" s="0">
         <v>7.52</v>
       </c>
       <c r="H170" s="0" t="s">
-        <v>364</v>
+        <v>363</v>
       </c>
     </row>
     <row r="171" spans="1:8">
       <c r="A171" s="0">
         <v>16716</v>
       </c>
       <c r="B171" s="0" t="s">
+        <v>364</v>
+      </c>
+      <c r="C171" s="0" t="s">
         <v>365</v>
-      </c>
-[...1 lines deleted...]
-        <v>366</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G171" s="0">
         <v>2.63</v>
       </c>
       <c r="H171" s="0" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
     </row>
     <row r="172" spans="1:8">
       <c r="A172" s="0">
         <v>16717</v>
       </c>
       <c r="B172" s="0"/>
       <c r="C172" s="0" t="s">
-        <v>368</v>
+        <v>367</v>
       </c>
       <c r="D172" s="0"/>
       <c r="E172" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G172" s="0">
         <v>2.82</v>
       </c>
       <c r="H172" s="0" t="s">
-        <v>369</v>
+        <v>368</v>
       </c>
     </row>
     <row r="173" spans="1:8">
       <c r="A173" s="0">
         <v>15675</v>
       </c>
       <c r="B173" s="0" t="s">
+        <v>369</v>
+      </c>
+      <c r="C173" s="0" t="s">
         <v>370</v>
       </c>
-      <c r="C173" s="0" t="s">
+      <c r="D173" s="0" t="s">
         <v>371</v>
-      </c>
-[...1 lines deleted...]
-        <v>372</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G173" s="0">
         <v>3.34</v>
       </c>
       <c r="H173" s="0" t="s">
-        <v>373</v>
+        <v>372</v>
       </c>
     </row>
     <row r="174" spans="1:8">
       <c r="A174" s="0">
         <v>15676</v>
       </c>
       <c r="B174" s="0" t="s">
+        <v>373</v>
+      </c>
+      <c r="C174" s="0" t="s">
         <v>374</v>
-      </c>
-[...1 lines deleted...]
-        <v>375</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G174" s="0">
         <v>6.64</v>
       </c>
       <c r="H174" s="0" t="s">
-        <v>376</v>
+        <v>375</v>
       </c>
     </row>
     <row r="175" spans="1:8">
       <c r="A175" s="0">
         <v>15911</v>
       </c>
       <c r="B175" s="0" t="s">
+        <v>376</v>
+      </c>
+      <c r="C175" s="0" t="s">
         <v>377</v>
-      </c>
-[...1 lines deleted...]
-        <v>378</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G175" s="0">
         <v>3.21</v>
       </c>
       <c r="H175" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="176" spans="1:8">
       <c r="A176" s="0">
         <v>15912</v>
       </c>
       <c r="B176" s="0"/>
       <c r="C176" s="0" t="s">
-        <v>380</v>
+        <v>379</v>
       </c>
       <c r="D176" s="0"/>
       <c r="E176" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G176" s="0">
         <v>3.79</v>
       </c>
       <c r="H176" s="0" t="s">
-        <v>381</v>
+        <v>380</v>
       </c>
     </row>
     <row r="177" spans="1:8">
       <c r="A177" s="0">
         <v>16196</v>
       </c>
       <c r="B177" s="0"/>
       <c r="C177" s="0" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="D177" s="0"/>
       <c r="E177" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G177" s="0">
         <v>6.38</v>
       </c>
       <c r="H177" s="0" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
     </row>
     <row r="178" spans="1:8">
       <c r="A178" s="0">
         <v>16224</v>
       </c>
       <c r="B178" s="0" t="s">
+        <v>383</v>
+      </c>
+      <c r="C178" s="0" t="s">
         <v>384</v>
       </c>
-      <c r="C178" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D178" s="0" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G178" s="0">
         <v>7.76</v>
       </c>
       <c r="H178" s="0" t="s">
-        <v>386</v>
+        <v>385</v>
       </c>
     </row>
     <row r="179" spans="1:8">
       <c r="A179" s="0">
         <v>16818</v>
       </c>
       <c r="B179" s="0"/>
       <c r="C179" s="0" t="s">
-        <v>387</v>
+        <v>386</v>
       </c>
       <c r="D179" s="0"/>
       <c r="E179" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G179" s="0">
         <v>1.51</v>
       </c>
       <c r="H179" s="0" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
     </row>
     <row r="180" spans="1:8">
       <c r="A180" s="0">
         <v>20580</v>
       </c>
       <c r="B180" s="0"/>
       <c r="C180" s="0" t="s">
-        <v>389</v>
+        <v>388</v>
       </c>
       <c r="D180" s="0"/>
       <c r="E180" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G180" s="0">
         <v>4.92</v>
       </c>
       <c r="H180" s="0" t="s">
-        <v>390</v>
+        <v>389</v>
       </c>
     </row>
     <row r="181" spans="1:8">
       <c r="A181" s="0">
         <v>20586</v>
       </c>
       <c r="B181" s="0"/>
       <c r="C181" s="0" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
       <c r="D181" s="0"/>
       <c r="E181" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G181" s="0">
         <v>1.39</v>
       </c>
       <c r="H181" s="0" t="s">
-        <v>392</v>
+        <v>391</v>
       </c>
     </row>
     <row r="182" spans="1:8">
       <c r="A182" s="0">
         <v>20589</v>
       </c>
       <c r="B182" s="0"/>
       <c r="C182" s="0" t="s">
-        <v>393</v>
+        <v>392</v>
       </c>
       <c r="D182" s="0"/>
       <c r="E182" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G182" s="0">
         <v>10.33</v>
       </c>
       <c r="H182" s="0" t="s">
-        <v>394</v>
+        <v>393</v>
       </c>
     </row>
     <row r="183" spans="1:8">
       <c r="A183" s="0">
         <v>20592</v>
       </c>
       <c r="B183" s="0"/>
       <c r="C183" s="0" t="s">
-        <v>395</v>
+        <v>394</v>
       </c>
       <c r="D183" s="0"/>
       <c r="E183" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G183" s="0">
         <v>2.95</v>
       </c>
       <c r="H183" s="0" t="s">
-        <v>396</v>
+        <v>395</v>
       </c>
     </row>
     <row r="184" spans="1:8">
       <c r="A184" s="0">
         <v>20723</v>
       </c>
       <c r="B184" s="0" t="s">
+        <v>396</v>
+      </c>
+      <c r="C184" s="0" t="s">
         <v>397</v>
-      </c>
-[...1 lines deleted...]
-        <v>398</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G184" s="0">
         <v>4.15</v>
       </c>
       <c r="H184" s="0" t="s">
-        <v>399</v>
+        <v>398</v>
       </c>
     </row>
     <row r="185" spans="1:8">
       <c r="A185" s="0">
         <v>20726</v>
       </c>
       <c r="B185" s="0" t="s">
+        <v>399</v>
+      </c>
+      <c r="C185" s="0" t="s">
         <v>400</v>
-      </c>
-[...1 lines deleted...]
-        <v>401</v>
       </c>
       <c r="D185" s="0"/>
       <c r="E185" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G185" s="0">
         <v>3.31</v>
       </c>
       <c r="H185" s="0" t="s">
-        <v>402</v>
+        <v>401</v>
       </c>
     </row>
     <row r="186" spans="1:8">
       <c r="A186" s="0">
         <v>20725</v>
       </c>
       <c r="B186" s="0" t="s">
+        <v>402</v>
+      </c>
+      <c r="C186" s="0" t="s">
         <v>403</v>
-      </c>
-[...1 lines deleted...]
-        <v>404</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G186" s="0">
         <v>4.15</v>
       </c>
       <c r="H186" s="0" t="s">
-        <v>405</v>
+        <v>404</v>
       </c>
     </row>
     <row r="187" spans="1:8">
       <c r="A187" s="0">
         <v>20728</v>
       </c>
       <c r="B187" s="0" t="s">
+        <v>405</v>
+      </c>
+      <c r="C187" s="0" t="s">
         <v>406</v>
-      </c>
-[...1 lines deleted...]
-        <v>407</v>
       </c>
       <c r="D187" s="0"/>
       <c r="E187" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G187" s="0">
         <v>3.31</v>
       </c>
       <c r="H187" s="0" t="s">
-        <v>408</v>
+        <v>407</v>
       </c>
     </row>
     <row r="188" spans="1:8">
       <c r="A188" s="0">
         <v>20724</v>
       </c>
       <c r="B188" s="0" t="s">
+        <v>408</v>
+      </c>
+      <c r="C188" s="0" t="s">
         <v>409</v>
-      </c>
-[...1 lines deleted...]
-        <v>410</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G188" s="0">
         <v>4.15</v>
       </c>
       <c r="H188" s="0" t="s">
-        <v>411</v>
+        <v>410</v>
       </c>
     </row>
     <row r="189" spans="1:8">
       <c r="A189" s="0">
         <v>20727</v>
       </c>
       <c r="B189" s="0" t="s">
+        <v>411</v>
+      </c>
+      <c r="C189" s="0" t="s">
         <v>412</v>
-      </c>
-[...1 lines deleted...]
-        <v>413</v>
       </c>
       <c r="D189" s="0"/>
       <c r="E189" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G189" s="0">
         <v>3.31</v>
       </c>
       <c r="H189" s="0" t="s">
-        <v>414</v>
+        <v>413</v>
       </c>
     </row>
     <row r="190" spans="1:8">
       <c r="A190" s="0">
         <v>13843</v>
       </c>
       <c r="B190" s="0"/>
       <c r="C190" s="0" t="s">
-        <v>415</v>
+        <v>414</v>
       </c>
       <c r="D190" s="0"/>
       <c r="E190" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G190" s="0">
         <v>9.109999999999999</v>
       </c>
       <c r="H190" s="0" t="s">
-        <v>416</v>
+        <v>415</v>
       </c>
     </row>
     <row r="191" spans="1:8">
       <c r="A191" s="0">
         <v>13844</v>
       </c>
       <c r="B191" s="0"/>
       <c r="C191" s="0" t="s">
-        <v>417</v>
+        <v>416</v>
       </c>
       <c r="D191" s="0"/>
       <c r="E191" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G191" s="0">
         <v>6.28</v>
       </c>
       <c r="H191" s="0" t="s">
-        <v>418</v>
+        <v>417</v>
       </c>
     </row>
     <row r="192" spans="1:8">
       <c r="A192" s="0">
         <v>13845</v>
       </c>
       <c r="B192" s="0" t="s">
+        <v>418</v>
+      </c>
+      <c r="C192" s="0" t="s">
         <v>419</v>
-      </c>
-[...1 lines deleted...]
-        <v>420</v>
       </c>
       <c r="D192" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E192" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G192" s="0">
         <v>5.03</v>
       </c>
       <c r="H192" s="0" t="s">
-        <v>421</v>
+        <v>420</v>
       </c>
     </row>
     <row r="193" spans="1:8">
       <c r="A193" s="0">
         <v>13846</v>
       </c>
       <c r="B193" s="0"/>
       <c r="C193" s="0" t="s">
-        <v>422</v>
+        <v>421</v>
       </c>
       <c r="D193" s="0"/>
       <c r="E193" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G193" s="0">
         <v>13.19</v>
       </c>
       <c r="H193" s="0" t="s">
-        <v>423</v>
+        <v>422</v>
       </c>
     </row>
     <row r="194" spans="1:8">
       <c r="A194" s="0">
         <v>26339</v>
       </c>
       <c r="B194" s="0"/>
       <c r="C194" s="0" t="s">
-        <v>424</v>
+        <v>423</v>
       </c>
       <c r="D194" s="0"/>
       <c r="E194" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G194" s="0">
         <v>81.76000000000001</v>
       </c>
       <c r="H194" s="0" t="s">
-        <v>425</v>
+        <v>424</v>
       </c>
     </row>
     <row r="195" spans="1:8">
       <c r="A195" s="0">
         <v>25647</v>
       </c>
       <c r="B195" s="0"/>
       <c r="C195" s="0" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="D195" s="0"/>
       <c r="E195" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G195" s="0">
         <v>8.67</v>
       </c>
       <c r="H195" s="0" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
     </row>
     <row r="196" spans="1:8">
       <c r="A196" s="0">
         <v>29797</v>
       </c>
       <c r="B196" s="0" t="s">
+        <v>427</v>
+      </c>
+      <c r="C196" s="0" t="s">
         <v>428</v>
       </c>
-      <c r="C196" s="0" t="s">
+      <c r="D196" s="0" t="s">
         <v>429</v>
-      </c>
-[...1 lines deleted...]
-        <v>430</v>
       </c>
       <c r="E196" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G196" s="0">
         <v>2.83</v>
       </c>
       <c r="H196" s="0" t="s">
-        <v>431</v>
+        <v>430</v>
       </c>
     </row>
     <row r="197" spans="1:8">
       <c r="A197" s="0">
         <v>29798</v>
       </c>
       <c r="B197" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="C197" s="0" t="s">
         <v>432</v>
       </c>
-      <c r="C197" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D197" s="0" t="s">
-        <v>430</v>
+        <v>429</v>
       </c>
       <c r="E197" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G197" s="0">
         <v>2.83</v>
       </c>
       <c r="H197" s="0" t="s">
-        <v>434</v>
+        <v>433</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">