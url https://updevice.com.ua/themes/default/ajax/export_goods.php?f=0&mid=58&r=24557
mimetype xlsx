--- v0 (2026-08-23)
+++ v1 (2026-10-08)
@@ -12,106 +12,103 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="381">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="400">
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
     <t>Посилання</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A41 |2Type-C/1USB, 65W/5A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a41-2type-c-1usb-65w-5a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
+    <t>white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000009401</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
     <t>black</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
-[...13 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A5 |1USB/1Type-C, 32W/2.4A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a5-1usb-1type-c-32w-2-4a-pd-qc-/</t>
@@ -419,131 +416,119 @@
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012532</t>
   </si>
   <si>
     <t>Кабель ACEFAST 3.5mm AUX audio adapter cable J10 |1.2m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-peredachi-zvuka-aux-30/kabel-acefast-3-5mm-aux-audio-adapter-cable-j10-1-2m-/</t>
   </si>
   <si>
-    <t>000012534</t>
-[...1 lines deleted...]
-  <si>
     <t>Перехідник ACEFAST USB-C to 3.5mm audio converter J12 |0.15m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-acefast-usb-c-to-3-5mm-audio-converter-j12-0-15m-/</t>
   </si>
   <si>
     <t>000012535</t>
   </si>
   <si>
     <t>Перехідник ACEFAST USB-A to 3.5mm audio converter J13 |0.15m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-acefast-usb-a-to-3-5mm-audio-converter-j13-0-15m-/</t>
   </si>
   <si>
-    <t>000012533</t>
-[...1 lines deleted...]
-  <si>
     <t>Кабель ACEFAST USB-C to 3.5mm audio adapter cable J11 |1.2m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-peredachi-zvuka-aux-30/perehodnik-acefast-usb-c-to-3-5mm-audio-adapter-cable-j11-1-2m-/</t>
   </si>
   <si>
     <t>Перехідник ACEFAST USB-C 2-in-1 charging audio adapter J14 |0.17m, PD60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-acefast-usb-c-2-in-1-charging-audio-adapter-j14-0-17m-pd60w-3a-/</t>
   </si>
   <si>
     <t>000012537</t>
   </si>
   <si>
     <t>HUB адаптер ACEFAST USB-C 4-in-1 HUB J15 |0.15m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/hub-adapter-acefast-usb-c-4-in-1-hub-j15-0-15m-5gbps-/</t>
   </si>
   <si>
     <t>000012538</t>
   </si>
   <si>
     <t>HUB адаптер ACEFAST USB-C 5-in-1 HUB docking station J16 |0.15m, 4K, PD90W, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/hub-adapter-acefast-usb-c-5-in-1-hub-docking-station-j16-0-15m-4k-pd90w-5gbps-/</t>
   </si>
   <si>
     <t>000012539</t>
   </si>
   <si>
     <t>HUB адаптер ACEFAST USB-A  4-in-1 HUB J17 |1m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/hub-adapter-acefast-usb-a-4-in-1-hub-j17-1m-5gbps-/</t>
   </si>
   <si>
     <t>000012540</t>
   </si>
   <si>
     <t>HUB адаптер ACEFAST USB-C 6-in-1 HUB docking station J18  |0.15m, 4K, PD90W, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/hub-adapter-acefast-usb-c-6-in-1-hub-docking-station-j18-0-15m-4k-pd90w-5gbps-/</t>
   </si>
   <si>
-    <t>000012541</t>
-[...1 lines deleted...]
-  <si>
     <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012542</t>
-[...1 lines deleted...]
-  <si>
     <t>Кабель ACEFAST USB-A to USB-C spring charging data cable C14-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefas-usb-a-to-usb-c-spring-charging-data-cable-c14-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012543</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
@@ -659,92 +644,86 @@
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C fast charger A134 |1USB-C, 67W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-fast-charger-a134-1usb-c-67w-3a-/</t>
   </si>
   <si>
     <t>000012559</t>
   </si>
   <si>
     <t>Зарядка Qi ACEFAST Desktop 3-in-1 Wireless Charging holder E22 |15W Max, 22.5W Total|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/besprovodnyie-qi-20/zaryadka-qi-acefast-desktop-3-in-1-wireless-charging-holder-e22-15w-max-22-5w-total-/</t>
   </si>
   <si>
     <t>000012560</t>
   </si>
   <si>
     <t>Зарядка Qi2 ACEFAST 4-in-1 desktop wireless charger E39 |25W Max, 32.5W Total|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/besprovodnyie-qi-20/zaryadka-qi2-acefast-4-in-1-desktop-wireless-charger-e39-25w-max-32-5w-total-/</t>
   </si>
   <si>
-    <t>000012562</t>
-[...1 lines deleted...]
-  <si>
     <t>Акустика ACEFAST portable wireless speaker K3 Nano IPX6 |BT5.4, USB/TF/AUX, TWS, 46W, 12h, DSP|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-acefast-portable-wireless-speaker-k3-nano-ipx6-bt5-4-usb-tf-aux-tws-46w-12h-dsp-/</t>
   </si>
   <si>
     <t>000012563</t>
   </si>
   <si>
     <t>Акустика ACEFAST portable wireless speaker K4 Go IPX7 |BT5.4, TWS, 5W, 8h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-acefas-portable-wireless-speaker-k4-go-ipx7-bt5-4-tws-5w-8h-/</t>
   </si>
   <si>
     <t>000012561</t>
   </si>
   <si>
     <t>Спорт Камера ACEFAST 4K Waterproof Action Camera X1 |Sony IMX386, Wi-Fi, 2.1"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/sport-kamera-acefast-4k-waterproof-action-camera-x1-sony-imx386-wi-fi-2-1-/</t>
   </si>
   <si>
     <t>Мікрофон ACEFAST wireless lavalier microphones R1 |8/48h, AI Noice reduction, 50m, USB-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-15/mikrofon-acefast-wireless-lavalier-microphones-r1-8-48h-ai-noice-reduction-50m-usb-c-/</t>
   </si>
   <si>
     <t>Мікрофон ACEFAST wireless lavalier microphone R3 |8/24h, AI Noice reduction, 80m, USB-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-15/mikrofon-acefast-wireless-lavalier-microphone-r3-8-24h-ai-noice-reduction-80m-usb-c-/</t>
   </si>
   <si>
-    <t>000012566</t>
-[...1 lines deleted...]
-  <si>
     <t>Навушники ACEFAST 3.5mm in-ear wired earphones with mic L4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-acefast-3-5mm-in-ear-wired-earphones-with-mic-l4/</t>
   </si>
   <si>
     <t>000012567</t>
   </si>
   <si>
     <t>Навушники ACEFAST USB-C in-ear wired earphones with mic L5 |DSP|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-acefast-usb-c-in-ear-wired-earphones-with-mic-l5-dsp-/</t>
   </si>
   <si>
     <t>Навушники ACEFAST ACEFIT SE wireless earbuds FA005 IPX4 |BT5.4, 45/400mAh, 5/15h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-tws-18/naushniki-acefast-acefit-se-wireless-earbuds-fa005-ipx4-bt5-4-45-400mah-5-15h-/</t>
   </si>
   <si>
     <t>000012569</t>
   </si>
   <si>
     <t>Навушники ACEFAST ACECLIP Pro wireless earbuds FA006 IP55 |BT5.4, 60/400mAh, 7/28h|</t>
@@ -869,53 +848,50 @@
   <si>
     <t>Тримач ACEFAST lazy holder E40</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-acefast-lazy-holder-e40/</t>
   </si>
   <si>
     <t>000012652</t>
   </si>
   <si>
     <t>УМБ ACEFAST PD power bank with cable M7 10000mAh |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-acefast-pd-power-bank-with-cable-m7-10000mah-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012653</t>
   </si>
   <si>
     <t>УМБ ACEFAST PD capsule power bank M9 5000mAh |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-acefast-pd-capsule-power-bank-m9-5000mah-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012654</t>
-[...1 lines deleted...]
-  <si>
     <t>УМБ ACEFAST PD magnetic fast charging power bank with built-in stand M17 10000 mAh |1Type-C, 22.5W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-acefast-pd-magnetic-fast-charging-power-bank-with-built-in-stand-m17-10000-mah-1type-c-22-5w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>УМБ Acefast fast charging power bank with cable M28 10000mAh |1USB/2Type-C, 22.5W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-acefast-fast-charging-power-bank-with-cable-m28-10000mah-1usb-2type-c-22-5w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>УМБ Acefast fast charging power bank with cable M29 20000mAh |1USB/2Type-C, 22.5W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-acefast-fast-charging-power-bank-with-cable-m29-20000mah-1usb-2type-c-22-5w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012657</t>
   </si>
   <si>
     <t>УМБ Acefast PD magnetic fast charging power bank with cable M30 5000mAh |2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-acefast-pd-magnetic-fast-charging-power-bank-with-cable-m30-5000mah-2type-c-20w-3a-pd-qc-/</t>
@@ -1085,53 +1061,50 @@
   <si>
     <t>Навушники Acefast hybrid ANC wireless headset H14 |BT6.0, 50/80H, AUX, App|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-acefast-hybrid-anc-wireless-headset-h14-bt6-0-50-80h-aux-app-/</t>
   </si>
   <si>
     <t>000012932</t>
   </si>
   <si>
     <t>Навушники Acefast RGB gaming wireless headset H15 |BT6.0/2.4G/AUX, 60/80H|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-acefast-rgb-gaming-wireless-headset-h15-bt6-0-2-4g-aux-60-80h-/</t>
   </si>
   <si>
     <t>000012929</t>
   </si>
   <si>
     <t>Беруші Acefast silicone noise-cancelling earplugs WP1 | -48dB, ipx8|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-tws-18/berushi-acefast-silicone-noise-cancelling-earplugs-wp1-48-ipx8-/</t>
   </si>
   <si>
-    <t>000012975</t>
-[...1 lines deleted...]
-  <si>
     <t>Ігрові навушники ACEFAST H16 gaming wired headset  IPX4 |USB/3.5mm, 2m|, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/igrovyie-naushniki-acefast-h16-gaming-wired-headset-ipx4-usb-3-5mm-2m-rgb-/</t>
   </si>
   <si>
     <t>000012976</t>
   </si>
   <si>
     <t>Навушники ACEFAST L13 USB-C semi-in-ear wired earphones with mic |DAC, 1.2m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-acefast-l13-usb-c-semi-in-ear-wired-earphones-with-mic-dac-1-2m-/</t>
   </si>
   <si>
     <t>000012977</t>
   </si>
   <si>
     <t>Навушники ACEFAST L14 3.5mm semi-in-ear wired earphones with mic  |1.2m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-acefast-l14-3-5mm-semi-in-ear-wired-earphones-with-mic-1-2m-/</t>
   </si>
   <si>
     <t>000012978</t>
@@ -1155,50 +1128,134 @@
     <t>000012980</t>
   </si>
   <si>
     <t>Зарядка Qi2 ACEFAST E47 25W magnetic cooling wireless charger |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/besprovodnyie-qi-20/zaryadka-qi2-acefast-e47-25w-magnetic-cooling-wireless-charger-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012981</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN desktop charger with telescopic cable and smart TFT display Z10 |1USB/2Type-C,100W/3A,  PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-desktop-charger-with-telescopic-cable-and-smart-tft-display-z10-1usb-2type-c-100w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012982</t>
   </si>
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to Lightning PVC charging data cable C26-01 |1.2m, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-acefast-usb-c-to-lightning-pvc-charging-data-cable-c26-01-1-2m-30w-/</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to Lightning PVC charging data cable C26-02 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-acefast-usb-a-to-lightning-pvc-charging-data-cable-c26-02-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000013067</t>
+  </si>
+  <si>
+    <t>Зарядка Qi ACEFAST 15W 3-in-1 wireless charging desktop stand E48 |22.5W Total|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/besprovodnyie-qi-20/zaryadka-qi-acefast-15w-3-in-1-wireless-charging-desktop-stand-e48-22-5w-total-/</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST PD30W (USB-C+USB-A) car charger B19</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd30w-usb-c-usb-a-car-charger-b19/</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST PD45W (USB-C+USB-A) car charger B20</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd45w-usb-c-usb-a-car-charger-b20/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
+    <t>Акустика ACEFAST portable speaker K11 Pro IPX5 |BT6.0, TF/FM/AUX/TWS, 102W, 20h, EQ|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-acefast-portable-speaker-k11-pro/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1501,51 +1558,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H134"/>
+  <dimension ref="A1:H144"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="6" max="6" width="0" customWidth="true" style="0"/>
     <col min="7" max="7" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="147.392578" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
@@ -1585,2971 +1642,3149 @@
     <row r="3" spans="1:8">
       <c r="A3" s="0">
         <v>25825</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="0" t="s">
         <v>11</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>12</v>
       </c>
       <c r="E3" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G3" s="0">
         <v>13.3</v>
       </c>
       <c r="H3" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" s="0">
-        <v>25825</v>
+        <v>25826</v>
       </c>
       <c r="B4" s="0" t="s">
         <v>14</v>
       </c>
       <c r="C4" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="D4" s="0" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E4" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G4" s="0">
-        <v>13.3</v>
+        <v>8.49</v>
       </c>
       <c r="H4" s="0" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" s="0">
         <v>25826</v>
       </c>
       <c r="B5" s="0" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="C5" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="D5" s="0" t="s">
         <v>12</v>
       </c>
       <c r="E5" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G5" s="0">
         <v>8.49</v>
       </c>
       <c r="H5" s="0" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" s="0">
-        <v>25826</v>
+        <v>25827</v>
       </c>
       <c r="B6" s="0" t="s">
         <v>19</v>
       </c>
       <c r="C6" s="0" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="D6" s="0" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G6" s="0">
-        <v>8.49</v>
+        <v>11.88</v>
       </c>
       <c r="H6" s="0" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" s="0">
         <v>25827</v>
       </c>
       <c r="B7" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="C7" s="0" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>21</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>12</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G7" s="0">
         <v>11.88</v>
       </c>
       <c r="H7" s="0" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" s="0">
-        <v>25827</v>
+        <v>25828</v>
       </c>
       <c r="B8" s="0" t="s">
         <v>23</v>
       </c>
       <c r="C8" s="0" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="D8" s="0" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="E8" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G8" s="0">
-        <v>11.88</v>
+        <v>9.77</v>
       </c>
       <c r="H8" s="0" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="0">
-        <v>25828</v>
+        <v>25829</v>
       </c>
       <c r="B9" s="0" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="C9" s="0" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G9" s="0">
-        <v>9.77</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="H9" s="0" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="0">
-        <v>25829</v>
-[...3 lines deleted...]
-      </c>
+        <v>25830</v>
+      </c>
+      <c r="B10" s="0"/>
       <c r="C10" s="0" t="s">
-        <v>28</v>
-[...3 lines deleted...]
-      </c>
+        <v>29</v>
+      </c>
+      <c r="D10" s="0"/>
       <c r="E10" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G10" s="0">
         <v>8.279999999999999</v>
       </c>
       <c r="H10" s="0" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="0">
-        <v>25830</v>
-[...1 lines deleted...]
-      <c r="B11" s="0"/>
+        <v>17575</v>
+      </c>
+      <c r="B11" s="0" t="s">
+        <v>31</v>
+      </c>
       <c r="C11" s="0" t="s">
-        <v>30</v>
-[...1 lines deleted...]
-      <c r="D11" s="0"/>
+        <v>32</v>
+      </c>
+      <c r="D11" s="0" t="s">
+        <v>16</v>
+      </c>
       <c r="E11" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G11" s="0">
-        <v>8.279999999999999</v>
+        <v>4.6</v>
       </c>
       <c r="H11" s="0" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="0">
-        <v>17575</v>
+        <v>17576</v>
       </c>
       <c r="B12" s="0" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="C12" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="E12" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G12" s="0">
-        <v>4.6</v>
+        <v>4.37</v>
       </c>
       <c r="H12" s="0" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="0">
-        <v>17576</v>
-[...3 lines deleted...]
-      </c>
+        <v>26779</v>
+      </c>
+      <c r="B13" s="0"/>
       <c r="C13" s="0" t="s">
-        <v>36</v>
-[...3 lines deleted...]
-      </c>
+        <v>37</v>
+      </c>
+      <c r="D13" s="0"/>
       <c r="E13" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G13" s="0">
-        <v>4.37</v>
+        <v>32.01</v>
       </c>
       <c r="H13" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="0">
-        <v>26779</v>
+        <v>26780</v>
       </c>
       <c r="B14" s="0"/>
       <c r="C14" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D14" s="0"/>
       <c r="E14" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G14" s="0">
-        <v>32.01</v>
+        <v>65.68000000000001</v>
       </c>
       <c r="H14" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="0">
-        <v>26780</v>
-[...1 lines deleted...]
-      <c r="B15" s="0"/>
+        <v>26781</v>
+      </c>
+      <c r="B15" s="0" t="s">
+        <v>41</v>
+      </c>
       <c r="C15" s="0" t="s">
-        <v>40</v>
-[...1 lines deleted...]
-      <c r="D15" s="0"/>
+        <v>42</v>
+      </c>
+      <c r="D15" s="0" t="s">
+        <v>16</v>
+      </c>
       <c r="E15" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G15" s="0">
-        <v>65.68000000000001</v>
+        <v>63.85</v>
       </c>
       <c r="H15" s="0" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="0">
-        <v>26781</v>
+        <v>26782</v>
       </c>
       <c r="B16" s="0" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="C16" s="0" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G16" s="0">
-        <v>63.85</v>
+        <v>84.31</v>
       </c>
       <c r="H16" s="0" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="0">
-        <v>26782</v>
+        <v>26817</v>
       </c>
       <c r="B17" s="0" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="C17" s="0" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="D17" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G17" s="0">
-        <v>84.31</v>
+        <v>97.31999999999999</v>
       </c>
       <c r="H17" s="0" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="0">
-        <v>26817</v>
+        <v>26818</v>
       </c>
       <c r="B18" s="0" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="C18" s="0" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="D18" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G18" s="0">
-        <v>97.31999999999999</v>
+        <v>106.12</v>
       </c>
       <c r="H18" s="0" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="0">
-        <v>26818</v>
+        <v>26819</v>
       </c>
       <c r="B19" s="0" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="C19" s="0" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="D19" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G19" s="0">
-        <v>106.12</v>
+        <v>191.48</v>
       </c>
       <c r="H19" s="0" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="0">
-        <v>26819</v>
-[...3 lines deleted...]
-      </c>
+        <v>24457</v>
+      </c>
+      <c r="B20" s="0"/>
       <c r="C20" s="0" t="s">
-        <v>55</v>
-[...3 lines deleted...]
-      </c>
+        <v>56</v>
+      </c>
+      <c r="D20" s="0"/>
       <c r="E20" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G20" s="0">
-        <v>191.48</v>
+        <v>19.48</v>
       </c>
       <c r="H20" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="0">
-        <v>24457</v>
-[...1 lines deleted...]
-      <c r="B21" s="0"/>
+        <v>24458</v>
+      </c>
+      <c r="B21" s="0" t="s">
+        <v>58</v>
+      </c>
       <c r="C21" s="0" t="s">
-        <v>57</v>
-[...1 lines deleted...]
-      <c r="D21" s="0"/>
+        <v>59</v>
+      </c>
+      <c r="D21" s="0" t="s">
+        <v>16</v>
+      </c>
       <c r="E21" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G21" s="0">
-        <v>19.48</v>
+        <v>17.62</v>
       </c>
       <c r="H21" s="0" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="0">
-        <v>24458</v>
+        <v>24459</v>
       </c>
       <c r="B22" s="0" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="C22" s="0" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G22" s="0">
-        <v>17.62</v>
+        <v>22.52</v>
       </c>
       <c r="H22" s="0" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="0">
-        <v>24459</v>
+        <v>24460</v>
       </c>
       <c r="B23" s="0" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="C23" s="0" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G23" s="0">
-        <v>22.52</v>
+        <v>30.21</v>
       </c>
       <c r="H23" s="0" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="0">
-        <v>24460</v>
+        <v>24461</v>
       </c>
       <c r="B24" s="0" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="C24" s="0" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G24" s="0">
-        <v>30.21</v>
+        <v>38.95</v>
       </c>
       <c r="H24" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="0">
-        <v>24461</v>
+        <v>24462</v>
       </c>
       <c r="B25" s="0" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="C25" s="0" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G25" s="0">
-        <v>38.95</v>
+        <v>18.55</v>
       </c>
       <c r="H25" s="0" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="0">
-        <v>24462</v>
-[...3 lines deleted...]
-      </c>
+        <v>24463</v>
+      </c>
+      <c r="B26" s="0"/>
       <c r="C26" s="0" t="s">
-        <v>72</v>
-[...3 lines deleted...]
-      </c>
+        <v>73</v>
+      </c>
+      <c r="D26" s="0"/>
       <c r="E26" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G26" s="0">
-        <v>18.55</v>
+        <v>4.88</v>
       </c>
       <c r="H26" s="0" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="0">
-        <v>24463</v>
+        <v>24464</v>
       </c>
       <c r="B27" s="0"/>
       <c r="C27" s="0" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="D27" s="0"/>
       <c r="E27" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G27" s="0">
-        <v>4.88</v>
+        <v>5.37</v>
       </c>
       <c r="H27" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="0">
-        <v>24464</v>
+        <v>24465</v>
       </c>
       <c r="B28" s="0"/>
       <c r="C28" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="D28" s="0"/>
       <c r="E28" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G28" s="0">
-        <v>5.37</v>
+        <v>6.34</v>
       </c>
       <c r="H28" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="0">
-        <v>24465</v>
-[...1 lines deleted...]
-      <c r="B29" s="0"/>
+        <v>22129</v>
+      </c>
+      <c r="B29" s="0" t="s">
+        <v>79</v>
+      </c>
       <c r="C29" s="0" t="s">
-        <v>78</v>
-[...1 lines deleted...]
-      <c r="D29" s="0"/>
+        <v>80</v>
+      </c>
+      <c r="D29" s="0" t="s">
+        <v>16</v>
+      </c>
       <c r="E29" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G29" s="0">
-        <v>6.34</v>
+        <v>14.83</v>
       </c>
       <c r="H29" s="0" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="0">
-        <v>22129</v>
+        <v>22130</v>
       </c>
       <c r="B30" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="C30" s="0" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G30" s="0">
-        <v>14.83</v>
+        <v>15.08</v>
       </c>
       <c r="H30" s="0" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="0">
-        <v>22130</v>
+        <v>22131</v>
       </c>
       <c r="B31" s="0" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="C31" s="0" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="E31" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G31" s="0">
-        <v>15.08</v>
+        <v>11.82</v>
       </c>
       <c r="H31" s="0" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="0">
-        <v>22131</v>
+        <v>22132</v>
       </c>
       <c r="B32" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="C32" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G32" s="0">
-        <v>11.82</v>
+        <v>8.35</v>
       </c>
       <c r="H32" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="0">
-        <v>22132</v>
+        <v>22133</v>
       </c>
       <c r="B33" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="C33" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G33" s="0">
-        <v>8.35</v>
+        <v>7.3</v>
       </c>
       <c r="H33" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="0">
-        <v>22133</v>
+        <v>22134</v>
       </c>
       <c r="B34" s="0" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="C34" s="0" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G34" s="0">
-        <v>7.3</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="H34" s="0" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="0">
-        <v>22134</v>
-[...3 lines deleted...]
-      </c>
+        <v>22135</v>
+      </c>
+      <c r="B35" s="0"/>
       <c r="C35" s="0" t="s">
-        <v>96</v>
-[...3 lines deleted...]
-      </c>
+        <v>97</v>
+      </c>
+      <c r="D35" s="0"/>
       <c r="E35" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G35" s="0">
-        <v>9.039999999999999</v>
+        <v>5.05</v>
       </c>
       <c r="H35" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="0">
-        <v>22135</v>
-[...1 lines deleted...]
-      <c r="B36" s="0"/>
+        <v>22136</v>
+      </c>
+      <c r="B36" s="0" t="s">
+        <v>99</v>
+      </c>
       <c r="C36" s="0" t="s">
-        <v>98</v>
-[...1 lines deleted...]
-      <c r="D36" s="0"/>
+        <v>100</v>
+      </c>
+      <c r="D36" s="0" t="s">
+        <v>101</v>
+      </c>
       <c r="E36" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G36" s="0">
-        <v>5.05</v>
+        <v>7.35</v>
       </c>
       <c r="H36" s="0" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="0">
-        <v>22136</v>
+        <v>22137</v>
       </c>
       <c r="B37" s="0" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="C37" s="0" t="s">
+        <v>104</v>
+      </c>
+      <c r="D37" s="0" t="s">
         <v>101</v>
       </c>
-      <c r="D37" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E37" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G37" s="0">
-        <v>7.35</v>
+        <v>11.36</v>
       </c>
       <c r="H37" s="0" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="0">
-        <v>22137</v>
+        <v>22138</v>
       </c>
       <c r="B38" s="0" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="C38" s="0" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G38" s="0">
-        <v>11.36</v>
+        <v>11.82</v>
       </c>
       <c r="H38" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="0">
-        <v>22138</v>
+        <v>22139</v>
       </c>
       <c r="B39" s="0" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="C39" s="0" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>102</v>
+        <v>16</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G39" s="0">
-        <v>11.82</v>
+        <v>14.23</v>
       </c>
       <c r="H39" s="0" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" s="0">
-        <v>22139</v>
+        <v>22140</v>
       </c>
       <c r="B40" s="0" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="C40" s="0" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="E40" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G40" s="0">
-        <v>14.23</v>
+        <v>12.74</v>
       </c>
       <c r="H40" s="0" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" s="0">
-        <v>22140</v>
+        <v>22141</v>
       </c>
       <c r="B41" s="0" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="C41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G41" s="0">
-        <v>12.74</v>
+        <v>6.96</v>
       </c>
       <c r="H41" s="0" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" s="0">
-        <v>22141</v>
+        <v>22142</v>
       </c>
       <c r="B42" s="0" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="C42" s="0" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G42" s="0">
-        <v>6.96</v>
+        <v>16.22</v>
       </c>
       <c r="H42" s="0" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" s="0">
-        <v>22142</v>
+        <v>22143</v>
       </c>
       <c r="B43" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="C43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>12</v>
+        <v>123</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G43" s="0">
-        <v>16.22</v>
+        <v>21.33</v>
       </c>
       <c r="H43" s="0" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" s="0">
-        <v>22143</v>
+        <v>18250</v>
       </c>
       <c r="B44" s="0" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="C44" s="0" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>124</v>
+        <v>101</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G44" s="0">
-        <v>21.33</v>
+        <v>19.48</v>
       </c>
       <c r="H44" s="0" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" s="0">
-        <v>18250</v>
+        <v>18251</v>
       </c>
       <c r="B45" s="0" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="C45" s="0" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G45" s="0">
-        <v>19.48</v>
+        <v>38.72</v>
       </c>
       <c r="H45" s="0" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" s="0">
-        <v>18251</v>
+        <v>19445</v>
       </c>
       <c r="B46" s="0" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="C46" s="0" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>102</v>
+        <v>16</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G46" s="0">
-        <v>38.72</v>
+        <v>1.25</v>
       </c>
       <c r="H46" s="0" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" s="0">
-        <v>19445</v>
-[...3 lines deleted...]
-      </c>
+        <v>19447</v>
+      </c>
+      <c r="B47" s="0"/>
       <c r="C47" s="0" t="s">
-        <v>133</v>
-[...3 lines deleted...]
-      </c>
+        <v>134</v>
+      </c>
+      <c r="D47" s="0"/>
       <c r="E47" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G47" s="0">
-        <v>1.25</v>
+        <v>1.75</v>
       </c>
       <c r="H47" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" s="0">
-        <v>19447</v>
+        <v>19448</v>
       </c>
       <c r="B48" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="C48" s="0" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G48" s="0">
-        <v>1.75</v>
+        <v>1.99</v>
       </c>
       <c r="H48" s="0" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" s="0">
-        <v>19448</v>
-[...3 lines deleted...]
-      </c>
+        <v>19446</v>
+      </c>
+      <c r="B49" s="0"/>
       <c r="C49" s="0" t="s">
         <v>139</v>
       </c>
-      <c r="D49" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D49" s="0"/>
       <c r="E49" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G49" s="0">
-        <v>1.99</v>
+        <v>1.75</v>
       </c>
       <c r="H49" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" s="0">
-        <v>19446</v>
-[...1 lines deleted...]
-      <c r="B50" s="0" t="s">
+        <v>19449</v>
+      </c>
+      <c r="B50" s="0"/>
+      <c r="C50" s="0" t="s">
         <v>141</v>
       </c>
-      <c r="C50" s="0" t="s">
+      <c r="D50" s="0"/>
+      <c r="E50" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="G50" s="0">
+        <v>2.88</v>
+      </c>
+      <c r="H50" s="0" t="s">
         <v>142</v>
-      </c>
-[...10 lines deleted...]
-        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" s="0">
-        <v>19449</v>
-[...1 lines deleted...]
-      <c r="B51" s="0"/>
+        <v>19450</v>
+      </c>
+      <c r="B51" s="0" t="s">
+        <v>143</v>
+      </c>
       <c r="C51" s="0" t="s">
         <v>144</v>
       </c>
-      <c r="D51" s="0"/>
+      <c r="D51" s="0" t="s">
+        <v>101</v>
+      </c>
       <c r="E51" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G51" s="0">
-        <v>2.88</v>
+        <v>5.54</v>
       </c>
       <c r="H51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" s="0">
-        <v>19450</v>
+        <v>19451</v>
       </c>
       <c r="B52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="C52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G52" s="0">
-        <v>5.54</v>
+        <v>8.81</v>
       </c>
       <c r="H52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" s="0">
-        <v>19451</v>
+        <v>19452</v>
       </c>
       <c r="B53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="C53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G53" s="0">
-        <v>8.81</v>
+        <v>5.57</v>
       </c>
       <c r="H53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" s="0">
-        <v>19452</v>
+        <v>19453</v>
       </c>
       <c r="B54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="C54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G54" s="0">
-        <v>5.57</v>
+        <v>9.74</v>
       </c>
       <c r="H54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" s="0">
-        <v>19453</v>
-[...1 lines deleted...]
-      <c r="B55" s="0" t="s">
+        <v>19454</v>
+      </c>
+      <c r="B55" s="0"/>
+      <c r="C55" s="0" t="s">
         <v>155</v>
       </c>
-      <c r="C55" s="0" t="s">
+      <c r="D55" s="0"/>
+      <c r="E55" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="G55" s="0">
+        <v>2.67</v>
+      </c>
+      <c r="H55" s="0" t="s">
         <v>156</v>
-      </c>
-[...10 lines deleted...]
-        <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" s="0">
-        <v>19454</v>
-[...1 lines deleted...]
-      <c r="B56" s="0" t="s">
+        <v>19455</v>
+      </c>
+      <c r="B56" s="0"/>
+      <c r="C56" s="0" t="s">
+        <v>157</v>
+      </c>
+      <c r="D56" s="0"/>
+      <c r="E56" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="G56" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="H56" s="0" t="s">
         <v>158</v>
-      </c>
-[...13 lines deleted...]
-        <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" s="0">
-        <v>19455</v>
+        <v>19456</v>
       </c>
       <c r="B57" s="0" t="s">
+        <v>159</v>
+      </c>
+      <c r="C57" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="D57" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="E57" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="G57" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="H57" s="0" t="s">
         <v>161</v>
-      </c>
-[...13 lines deleted...]
-        <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" s="0">
-        <v>19456</v>
+        <v>19457</v>
       </c>
       <c r="B58" s="0" t="s">
+        <v>162</v>
+      </c>
+      <c r="C58" s="0" t="s">
+        <v>163</v>
+      </c>
+      <c r="D58" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="E58" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="G58" s="0">
+        <v>1.93</v>
+      </c>
+      <c r="H58" s="0" t="s">
         <v>164</v>
-      </c>
-[...13 lines deleted...]
-        <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" s="0">
-        <v>19457</v>
+        <v>19458</v>
       </c>
       <c r="B59" s="0" t="s">
+        <v>165</v>
+      </c>
+      <c r="C59" s="0" t="s">
+        <v>166</v>
+      </c>
+      <c r="D59" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="E59" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="G59" s="0">
+        <v>1.99</v>
+      </c>
+      <c r="H59" s="0" t="s">
         <v>167</v>
-      </c>
-[...13 lines deleted...]
-        <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" s="0">
-        <v>19458</v>
-[...3 lines deleted...]
-      </c>
+        <v>19459</v>
+      </c>
+      <c r="B60" s="0"/>
       <c r="C60" s="0" t="s">
-        <v>171</v>
-[...3 lines deleted...]
-      </c>
+        <v>168</v>
+      </c>
+      <c r="D60" s="0"/>
       <c r="E60" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G60" s="0">
-        <v>1.99</v>
+        <v>1.62</v>
       </c>
       <c r="H60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" s="0">
-        <v>19459</v>
-[...1 lines deleted...]
-      <c r="B61" s="0"/>
+        <v>19560</v>
+      </c>
+      <c r="B61" s="0" t="s">
+        <v>170</v>
+      </c>
       <c r="C61" s="0" t="s">
-        <v>173</v>
-[...1 lines deleted...]
-      <c r="D61" s="0"/>
+        <v>171</v>
+      </c>
+      <c r="D61" s="0" t="s">
+        <v>16</v>
+      </c>
       <c r="E61" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G61" s="0">
-        <v>1.62</v>
+        <v>2.64</v>
       </c>
       <c r="H61" s="0" t="s">
-        <v>174</v>
+        <v>172</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" s="0">
-        <v>19560</v>
+        <v>19461</v>
       </c>
       <c r="B62" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="C62" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="D62" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="E62" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="G62" s="0">
+        <v>2.48</v>
+      </c>
+      <c r="H62" s="0" t="s">
         <v>175</v>
-      </c>
-[...13 lines deleted...]
-        <v>177</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" s="0">
-        <v>19461</v>
+        <v>10462</v>
       </c>
       <c r="B63" s="0" t="s">
+        <v>176</v>
+      </c>
+      <c r="C63" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="D63" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="E63" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="G63" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="H63" s="0" t="s">
         <v>178</v>
-      </c>
-[...13 lines deleted...]
-        <v>180</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" s="0">
-        <v>10462</v>
+        <v>19463</v>
       </c>
       <c r="B64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="C64" s="0" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G64" s="0">
         <v>1.75</v>
       </c>
       <c r="H64" s="0" t="s">
-        <v>183</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" s="0">
-        <v>19463</v>
+        <v>19464</v>
       </c>
       <c r="B65" s="0" t="s">
+        <v>182</v>
+      </c>
+      <c r="C65" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="D65" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="E65" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="G65" s="0">
+        <v>3.79</v>
+      </c>
+      <c r="H65" s="0" t="s">
         <v>184</v>
-      </c>
-[...13 lines deleted...]
-        <v>186</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" s="0">
-        <v>19464</v>
-[...3 lines deleted...]
-      </c>
+        <v>24467</v>
+      </c>
+      <c r="B66" s="0"/>
       <c r="C66" s="0" t="s">
-        <v>188</v>
-[...3 lines deleted...]
-      </c>
+        <v>185</v>
+      </c>
+      <c r="D66" s="0"/>
       <c r="E66" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G66" s="0">
-        <v>3.79</v>
+        <v>26.67</v>
       </c>
       <c r="H66" s="0" t="s">
-        <v>189</v>
+        <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" s="0">
-        <v>24467</v>
+        <v>24468</v>
       </c>
       <c r="B67" s="0"/>
       <c r="C67" s="0" t="s">
-        <v>190</v>
+        <v>187</v>
       </c>
       <c r="D67" s="0"/>
       <c r="E67" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G67" s="0">
-        <v>26.67</v>
+        <v>17.27</v>
       </c>
       <c r="H67" s="0" t="s">
-        <v>191</v>
+        <v>188</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" s="0">
-        <v>24468</v>
-[...1 lines deleted...]
-      <c r="B68" s="0"/>
+        <v>24466</v>
+      </c>
+      <c r="B68" s="0" t="s">
+        <v>189</v>
+      </c>
       <c r="C68" s="0" t="s">
-        <v>192</v>
-[...1 lines deleted...]
-      <c r="D68" s="0"/>
+        <v>190</v>
+      </c>
+      <c r="D68" s="0" t="s">
+        <v>16</v>
+      </c>
       <c r="E68" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G68" s="0">
-        <v>17.27</v>
+        <v>7.76</v>
       </c>
       <c r="H68" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" s="0">
-        <v>24466</v>
+        <v>24469</v>
       </c>
       <c r="B69" s="0" t="s">
+        <v>192</v>
+      </c>
+      <c r="C69" s="0" t="s">
+        <v>193</v>
+      </c>
+      <c r="D69" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="E69" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="G69" s="0">
+        <v>5.22</v>
+      </c>
+      <c r="H69" s="0" t="s">
         <v>194</v>
-      </c>
-[...13 lines deleted...]
-        <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" s="0">
-        <v>24469</v>
+        <v>24470</v>
       </c>
       <c r="B70" s="0" t="s">
+        <v>195</v>
+      </c>
+      <c r="C70" s="0" t="s">
+        <v>196</v>
+      </c>
+      <c r="D70" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="E70" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="G70" s="0">
+        <v>6.14</v>
+      </c>
+      <c r="H70" s="0" t="s">
         <v>197</v>
-      </c>
-[...13 lines deleted...]
-        <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" s="0">
-        <v>24470</v>
+        <v>24471</v>
       </c>
       <c r="B71" s="0" t="s">
+        <v>198</v>
+      </c>
+      <c r="C71" s="0" t="s">
+        <v>199</v>
+      </c>
+      <c r="D71" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="E71" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="G71" s="0">
+        <v>7.34</v>
+      </c>
+      <c r="H71" s="0" t="s">
         <v>200</v>
-      </c>
-[...13 lines deleted...]
-        <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" s="0">
-        <v>24471</v>
+        <v>24472</v>
       </c>
       <c r="B72" s="0" t="s">
+        <v>201</v>
+      </c>
+      <c r="C72" s="0" t="s">
+        <v>202</v>
+      </c>
+      <c r="D72" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="E72" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="G72" s="0">
+        <v>9.619999999999999</v>
+      </c>
+      <c r="H72" s="0" t="s">
         <v>203</v>
-      </c>
-[...13 lines deleted...]
-        <v>205</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" s="0">
-        <v>24472</v>
+        <v>24473</v>
       </c>
       <c r="B73" s="0" t="s">
+        <v>204</v>
+      </c>
+      <c r="C73" s="0" t="s">
+        <v>205</v>
+      </c>
+      <c r="D73" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="E73" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="G73" s="0">
+        <v>15.31</v>
+      </c>
+      <c r="H73" s="0" t="s">
         <v>206</v>
-      </c>
-[...13 lines deleted...]
-        <v>208</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" s="0">
-        <v>24473</v>
+        <v>24474</v>
       </c>
       <c r="B74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="C74" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G74" s="0">
-        <v>15.31</v>
+        <v>24.8</v>
       </c>
       <c r="H74" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" s="0">
-        <v>24474</v>
-[...3 lines deleted...]
-      </c>
+        <v>26830</v>
+      </c>
+      <c r="B75" s="0"/>
       <c r="C75" s="0" t="s">
-        <v>213</v>
-[...3 lines deleted...]
-      </c>
+        <v>210</v>
+      </c>
+      <c r="D75" s="0"/>
       <c r="E75" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G75" s="0">
-        <v>24.8</v>
+        <v>36.46</v>
       </c>
       <c r="H75" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" s="0">
-        <v>26830</v>
+        <v>26831</v>
       </c>
       <c r="B76" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
       <c r="C76" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E76" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G76" s="0">
-        <v>36.46</v>
+        <v>16.22</v>
       </c>
       <c r="H76" s="0" t="s">
-        <v>217</v>
+        <v>214</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" s="0">
-        <v>26831</v>
+        <v>18252</v>
       </c>
       <c r="B77" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="C77" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G77" s="0">
-        <v>16.22</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="H77" s="0" t="s">
-        <v>220</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" s="0">
-        <v>18252</v>
-[...3 lines deleted...]
-      </c>
+        <v>18253</v>
+      </c>
+      <c r="B78" s="0"/>
       <c r="C78" s="0" t="s">
-        <v>222</v>
-[...3 lines deleted...]
-      </c>
+        <v>218</v>
+      </c>
+      <c r="D78" s="0"/>
       <c r="E78" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G78" s="0">
-        <v>85.31999999999999</v>
+        <v>23.65</v>
       </c>
       <c r="H78" s="0" t="s">
-        <v>223</v>
+        <v>219</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" s="0">
-        <v>18253</v>
+        <v>18254</v>
       </c>
       <c r="B79" s="0"/>
       <c r="C79" s="0" t="s">
-        <v>224</v>
+        <v>220</v>
       </c>
       <c r="D79" s="0"/>
       <c r="E79" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G79" s="0">
-        <v>23.65</v>
+        <v>19.71</v>
       </c>
       <c r="H79" s="0" t="s">
-        <v>225</v>
+        <v>221</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" s="0">
-        <v>18254</v>
+        <v>26832</v>
       </c>
       <c r="B80" s="0"/>
       <c r="C80" s="0" t="s">
-        <v>226</v>
+        <v>222</v>
       </c>
       <c r="D80" s="0"/>
       <c r="E80" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G80" s="0">
-        <v>19.71</v>
+        <v>4.26</v>
       </c>
       <c r="H80" s="0" t="s">
-        <v>227</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" s="0">
-        <v>26832</v>
+        <v>26833</v>
       </c>
       <c r="B81" s="0" t="s">
-        <v>228</v>
+        <v>224</v>
       </c>
       <c r="C81" s="0" t="s">
-        <v>229</v>
+        <v>225</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G81" s="0">
-        <v>4.26</v>
+        <v>5.22</v>
       </c>
       <c r="H81" s="0" t="s">
-        <v>230</v>
+        <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" s="0">
-        <v>26833</v>
-[...3 lines deleted...]
-      </c>
+        <v>26834</v>
+      </c>
+      <c r="B82" s="0"/>
       <c r="C82" s="0" t="s">
-        <v>232</v>
-[...3 lines deleted...]
-      </c>
+        <v>227</v>
+      </c>
+      <c r="D82" s="0"/>
       <c r="E82" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G82" s="0">
-        <v>5.22</v>
+        <v>19.48</v>
       </c>
       <c r="H82" s="0" t="s">
-        <v>233</v>
+        <v>228</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" s="0">
-        <v>26834</v>
-[...1 lines deleted...]
-      <c r="B83" s="0"/>
+        <v>26835</v>
+      </c>
+      <c r="B83" s="0" t="s">
+        <v>229</v>
+      </c>
       <c r="C83" s="0" t="s">
-        <v>234</v>
-[...1 lines deleted...]
-      <c r="D83" s="0"/>
+        <v>230</v>
+      </c>
+      <c r="D83" s="0" t="s">
+        <v>16</v>
+      </c>
       <c r="E83" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G83" s="0">
-        <v>19.48</v>
+        <v>35.93</v>
       </c>
       <c r="H83" s="0" t="s">
-        <v>235</v>
+        <v>231</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" s="0">
-        <v>26835</v>
+        <v>26836</v>
       </c>
       <c r="B84" s="0" t="s">
-        <v>236</v>
+        <v>232</v>
       </c>
       <c r="C84" s="0" t="s">
-        <v>237</v>
+        <v>233</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G84" s="0">
-        <v>35.93</v>
+        <v>17.33</v>
       </c>
       <c r="H84" s="0" t="s">
-        <v>238</v>
+        <v>234</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" s="0">
-        <v>26836</v>
+        <v>26837</v>
       </c>
       <c r="B85" s="0" t="s">
-        <v>239</v>
+        <v>235</v>
       </c>
       <c r="C85" s="0" t="s">
-        <v>240</v>
+        <v>236</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>12</v>
+        <v>101</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G85" s="0">
-        <v>17.33</v>
+        <v>15.73</v>
       </c>
       <c r="H85" s="0" t="s">
-        <v>241</v>
+        <v>237</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" s="0">
         <v>26837</v>
       </c>
       <c r="B86" s="0" t="s">
-        <v>242</v>
+        <v>238</v>
       </c>
       <c r="C86" s="0" t="s">
-        <v>243</v>
+        <v>236</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>102</v>
+        <v>239</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G86" s="0">
         <v>15.73</v>
       </c>
       <c r="H86" s="0" t="s">
-        <v>244</v>
+        <v>237</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" s="0">
-        <v>26837</v>
+        <v>26838</v>
       </c>
       <c r="B87" s="0" t="s">
-        <v>245</v>
+        <v>240</v>
       </c>
       <c r="C87" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>246</v>
+        <v>16</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G87" s="0">
-        <v>15.73</v>
+        <v>11.99</v>
       </c>
       <c r="H87" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" s="0">
-        <v>26838</v>
+        <v>26839</v>
       </c>
       <c r="B88" s="0" t="s">
-        <v>247</v>
+        <v>243</v>
       </c>
       <c r="C88" s="0" t="s">
-        <v>248</v>
+        <v>244</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G88" s="0">
-        <v>11.99</v>
+        <v>26.24</v>
       </c>
       <c r="H88" s="0" t="s">
-        <v>249</v>
+        <v>245</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" s="0">
-        <v>26839</v>
+        <v>26840</v>
       </c>
       <c r="B89" s="0" t="s">
-        <v>250</v>
+        <v>246</v>
       </c>
       <c r="C89" s="0" t="s">
-        <v>251</v>
+        <v>247</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G89" s="0">
-        <v>26.24</v>
+        <v>12.48</v>
       </c>
       <c r="H89" s="0" t="s">
-        <v>252</v>
+        <v>248</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" s="0">
-        <v>26840</v>
-[...3 lines deleted...]
-      </c>
+        <v>26841</v>
+      </c>
+      <c r="B90" s="0"/>
       <c r="C90" s="0" t="s">
-        <v>254</v>
-[...3 lines deleted...]
-      </c>
+        <v>249</v>
+      </c>
+      <c r="D90" s="0"/>
       <c r="E90" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G90" s="0">
-        <v>12.48</v>
+        <v>8.23</v>
       </c>
       <c r="H90" s="0" t="s">
-        <v>255</v>
+        <v>250</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91" s="0">
-        <v>26841</v>
+        <v>26842</v>
       </c>
       <c r="B91" s="0"/>
       <c r="C91" s="0" t="s">
-        <v>256</v>
+        <v>251</v>
       </c>
       <c r="D91" s="0"/>
       <c r="E91" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G91" s="0">
-        <v>8.23</v>
+        <v>10.48</v>
       </c>
       <c r="H91" s="0" t="s">
-        <v>257</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92" s="0">
-        <v>26842</v>
-[...1 lines deleted...]
-      <c r="B92" s="0"/>
+        <v>26843</v>
+      </c>
+      <c r="B92" s="0" t="s">
+        <v>253</v>
+      </c>
       <c r="C92" s="0" t="s">
-        <v>258</v>
-[...1 lines deleted...]
-      <c r="D92" s="0"/>
+        <v>254</v>
+      </c>
+      <c r="D92" s="0" t="s">
+        <v>16</v>
+      </c>
       <c r="E92" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G92" s="0">
-        <v>10.48</v>
+        <v>17.62</v>
       </c>
       <c r="H92" s="0" t="s">
-        <v>259</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93" s="0">
-        <v>26843</v>
+        <v>26844</v>
       </c>
       <c r="B93" s="0" t="s">
-        <v>260</v>
+        <v>256</v>
       </c>
       <c r="C93" s="0" t="s">
-        <v>261</v>
+        <v>257</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G93" s="0">
-        <v>17.62</v>
+        <v>16.72</v>
       </c>
       <c r="H93" s="0" t="s">
-        <v>262</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94" s="0">
-        <v>26844</v>
-[...3 lines deleted...]
-      </c>
+        <v>26845</v>
+      </c>
+      <c r="B94" s="0"/>
       <c r="C94" s="0" t="s">
-        <v>264</v>
-[...3 lines deleted...]
-      </c>
+        <v>259</v>
+      </c>
+      <c r="D94" s="0"/>
       <c r="E94" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G94" s="0">
-        <v>16.72</v>
+        <v>9.27</v>
       </c>
       <c r="H94" s="0" t="s">
-        <v>265</v>
+        <v>260</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95" s="0">
-        <v>26845</v>
-[...1 lines deleted...]
-      <c r="B95" s="0"/>
+        <v>22150</v>
+      </c>
+      <c r="B95" s="0" t="s">
+        <v>261</v>
+      </c>
       <c r="C95" s="0" t="s">
-        <v>266</v>
-[...1 lines deleted...]
-      <c r="D95" s="0"/>
+        <v>262</v>
+      </c>
+      <c r="D95" s="0" t="s">
+        <v>16</v>
+      </c>
       <c r="E95" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G95" s="0">
-        <v>9.27</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="H95" s="0" t="s">
-        <v>267</v>
+        <v>263</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96" s="0">
-        <v>22150</v>
+        <v>22151</v>
       </c>
       <c r="B96" s="0" t="s">
-        <v>268</v>
+        <v>264</v>
       </c>
       <c r="C96" s="0" t="s">
-        <v>269</v>
+        <v>265</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G96" s="0">
-        <v>9.039999999999999</v>
+        <v>7.89</v>
       </c>
       <c r="H96" s="0" t="s">
-        <v>270</v>
+        <v>266</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97" s="0">
-        <v>22151</v>
+        <v>22148</v>
       </c>
       <c r="B97" s="0" t="s">
-        <v>271</v>
+        <v>267</v>
       </c>
       <c r="C97" s="0" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G97" s="0">
-        <v>7.89</v>
+        <v>11.49</v>
       </c>
       <c r="H97" s="0" t="s">
-        <v>273</v>
+        <v>269</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98" s="0">
-        <v>22148</v>
-[...3 lines deleted...]
-      </c>
+        <v>22149</v>
+      </c>
+      <c r="B98" s="0"/>
       <c r="C98" s="0" t="s">
-        <v>275</v>
-[...3 lines deleted...]
-      </c>
+        <v>270</v>
+      </c>
+      <c r="D98" s="0"/>
       <c r="E98" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G98" s="0">
-        <v>11.49</v>
+        <v>8.300000000000001</v>
       </c>
       <c r="H98" s="0" t="s">
-        <v>276</v>
+        <v>271</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99" s="0">
-        <v>22149</v>
-[...1 lines deleted...]
-      <c r="B99" s="0"/>
+        <v>24492</v>
+      </c>
+      <c r="B99" s="0" t="s">
+        <v>272</v>
+      </c>
       <c r="C99" s="0" t="s">
-        <v>277</v>
-[...1 lines deleted...]
-      <c r="D99" s="0"/>
+        <v>273</v>
+      </c>
+      <c r="D99" s="0" t="s">
+        <v>16</v>
+      </c>
       <c r="E99" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G99" s="0">
-        <v>8.300000000000001</v>
+        <v>16.7</v>
       </c>
       <c r="H99" s="0" t="s">
-        <v>278</v>
+        <v>274</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100" s="0">
-        <v>24492</v>
+        <v>24493</v>
       </c>
       <c r="B100" s="0" t="s">
-        <v>279</v>
+        <v>275</v>
       </c>
       <c r="C100" s="0" t="s">
-        <v>280</v>
+        <v>276</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G100" s="0">
-        <v>16.7</v>
+        <v>10.9</v>
       </c>
       <c r="H100" s="0" t="s">
-        <v>281</v>
+        <v>277</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101" s="0">
-        <v>24493</v>
-[...3 lines deleted...]
-      </c>
+        <v>24494</v>
+      </c>
+      <c r="B101" s="0"/>
       <c r="C101" s="0" t="s">
-        <v>283</v>
-[...3 lines deleted...]
-      </c>
+        <v>278</v>
+      </c>
+      <c r="D101" s="0"/>
       <c r="E101" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G101" s="0">
-        <v>10.9</v>
+        <v>22.49</v>
       </c>
       <c r="H101" s="0" t="s">
-        <v>284</v>
+        <v>279</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102" s="0">
-        <v>24494</v>
-[...3 lines deleted...]
-      </c>
+        <v>24495</v>
+      </c>
+      <c r="B102" s="0"/>
       <c r="C102" s="0" t="s">
-        <v>286</v>
-[...3 lines deleted...]
-      </c>
+        <v>280</v>
+      </c>
+      <c r="D102" s="0"/>
       <c r="E102" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G102" s="0">
-        <v>22.49</v>
+        <v>11.36</v>
       </c>
       <c r="H102" s="0" t="s">
-        <v>287</v>
+        <v>281</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103" s="0">
-        <v>24495</v>
+        <v>24496</v>
       </c>
       <c r="B103" s="0"/>
       <c r="C103" s="0" t="s">
-        <v>288</v>
+        <v>282</v>
       </c>
       <c r="D103" s="0"/>
       <c r="E103" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G103" s="0">
-        <v>11.36</v>
+        <v>14.99</v>
       </c>
       <c r="H103" s="0" t="s">
-        <v>289</v>
+        <v>283</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104" s="0">
-        <v>24496</v>
-[...1 lines deleted...]
-      <c r="B104" s="0"/>
+        <v>24497</v>
+      </c>
+      <c r="B104" s="0" t="s">
+        <v>284</v>
+      </c>
       <c r="C104" s="0" t="s">
-        <v>290</v>
-[...1 lines deleted...]
-      <c r="D104" s="0"/>
+        <v>285</v>
+      </c>
+      <c r="D104" s="0" t="s">
+        <v>16</v>
+      </c>
       <c r="E104" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G104" s="0">
-        <v>14.99</v>
+        <v>12.05</v>
       </c>
       <c r="H104" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105" s="0">
-        <v>24497</v>
-[...3 lines deleted...]
-      </c>
+        <v>24498</v>
+      </c>
+      <c r="B105" s="0"/>
       <c r="C105" s="0" t="s">
-        <v>293</v>
-[...3 lines deleted...]
-      </c>
+        <v>287</v>
+      </c>
+      <c r="D105" s="0"/>
       <c r="E105" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G105" s="0">
-        <v>12.05</v>
+        <v>12.75</v>
       </c>
       <c r="H105" s="0" t="s">
-        <v>294</v>
+        <v>288</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106" s="0">
-        <v>24498</v>
-[...1 lines deleted...]
-      <c r="B106" s="0"/>
+        <v>24499</v>
+      </c>
+      <c r="B106" s="0" t="s">
+        <v>289</v>
+      </c>
       <c r="C106" s="0" t="s">
-        <v>295</v>
-[...1 lines deleted...]
-      <c r="D106" s="0"/>
+        <v>290</v>
+      </c>
+      <c r="D106" s="0" t="s">
+        <v>101</v>
+      </c>
       <c r="E106" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G106" s="0">
-        <v>12.75</v>
+        <v>12.05</v>
       </c>
       <c r="H106" s="0" t="s">
-        <v>296</v>
+        <v>291</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107" s="0">
-        <v>24499</v>
+        <v>18267</v>
       </c>
       <c r="B107" s="0" t="s">
-        <v>297</v>
+        <v>292</v>
       </c>
       <c r="C107" s="0" t="s">
-        <v>298</v>
+        <v>293</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>102</v>
+        <v>16</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G107" s="0">
-        <v>12.05</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="H107" s="0" t="s">
-        <v>299</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108" s="0">
-        <v>18267</v>
+        <v>18268</v>
       </c>
       <c r="B108" s="0" t="s">
-        <v>300</v>
+        <v>295</v>
       </c>
       <c r="C108" s="0" t="s">
-        <v>301</v>
+        <v>296</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G108" s="0">
-        <v>8.119999999999999</v>
+        <v>10.9</v>
       </c>
       <c r="H108" s="0" t="s">
-        <v>302</v>
+        <v>297</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109" s="0">
-        <v>18268</v>
+        <v>22163</v>
       </c>
       <c r="B109" s="0" t="s">
-        <v>303</v>
+        <v>298</v>
       </c>
       <c r="C109" s="0" t="s">
-        <v>304</v>
+        <v>299</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G109" s="0">
-        <v>10.9</v>
+        <v>4.75</v>
       </c>
       <c r="H109" s="0" t="s">
-        <v>305</v>
+        <v>300</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110" s="0">
-        <v>22163</v>
+        <v>18326</v>
       </c>
       <c r="B110" s="0" t="s">
-        <v>306</v>
+        <v>301</v>
       </c>
       <c r="C110" s="0" t="s">
-        <v>307</v>
+        <v>302</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G110" s="0">
-        <v>4.75</v>
+        <v>58.62</v>
       </c>
       <c r="H110" s="0" t="s">
-        <v>308</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111" s="0">
-        <v>18326</v>
+        <v>26874</v>
       </c>
       <c r="B111" s="0" t="s">
-        <v>309</v>
+        <v>304</v>
       </c>
       <c r="C111" s="0" t="s">
-        <v>310</v>
+        <v>305</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>12</v>
+        <v>101</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G111" s="0">
-        <v>58.62</v>
+        <v>39.7</v>
       </c>
       <c r="H111" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112" s="0">
-        <v>26874</v>
+        <v>26875</v>
       </c>
       <c r="B112" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
       <c r="C112" s="0" t="s">
-        <v>313</v>
+        <v>308</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>102</v>
+        <v>16</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G112" s="0">
-        <v>39.7</v>
+        <v>12.98</v>
       </c>
       <c r="H112" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113" s="0">
-        <v>26875</v>
+        <v>26876</v>
       </c>
       <c r="B113" s="0" t="s">
-        <v>315</v>
+        <v>310</v>
       </c>
       <c r="C113" s="0" t="s">
-        <v>316</v>
+        <v>311</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G113" s="0">
-        <v>12.98</v>
+        <v>11.5</v>
       </c>
       <c r="H113" s="0" t="s">
-        <v>317</v>
+        <v>312</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114" s="0">
-        <v>26876</v>
+        <v>24530</v>
       </c>
       <c r="B114" s="0" t="s">
-        <v>318</v>
+        <v>313</v>
       </c>
       <c r="C114" s="0" t="s">
-        <v>319</v>
+        <v>314</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>12</v>
+        <v>101</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G114" s="0">
-        <v>11.5</v>
+        <v>22.21</v>
       </c>
       <c r="H114" s="0" t="s">
-        <v>320</v>
+        <v>315</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115" s="0">
-        <v>24530</v>
+        <v>24531</v>
       </c>
       <c r="B115" s="0" t="s">
-        <v>321</v>
+        <v>316</v>
       </c>
       <c r="C115" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G115" s="0">
-        <v>22.21</v>
+        <v>27.09</v>
       </c>
       <c r="H115" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116" s="0">
-        <v>24531</v>
+        <v>24539</v>
       </c>
       <c r="B116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
       <c r="C116" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>102</v>
+        <v>16</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G116" s="0">
-        <v>27.09</v>
+        <v>8.18</v>
       </c>
       <c r="H116" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117" s="0">
-        <v>24539</v>
+        <v>24540</v>
       </c>
       <c r="B117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
       <c r="C117" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G117" s="0">
-        <v>8.18</v>
+        <v>38.7</v>
       </c>
       <c r="H117" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118" s="0">
-        <v>24540</v>
+        <v>26921</v>
       </c>
       <c r="B118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
       <c r="C118" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G118" s="0">
-        <v>38.7</v>
+        <v>89.88</v>
       </c>
       <c r="H118" s="0" t="s">
-        <v>332</v>
+        <v>327</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119" s="0">
-        <v>26921</v>
+        <v>18355</v>
       </c>
       <c r="B119" s="0" t="s">
-        <v>333</v>
+        <v>328</v>
       </c>
       <c r="C119" s="0" t="s">
-        <v>334</v>
+        <v>329</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G119" s="0">
-        <v>89.88</v>
+        <v>12.27</v>
       </c>
       <c r="H119" s="0" t="s">
-        <v>335</v>
+        <v>330</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120" s="0">
-        <v>18355</v>
+        <v>18356</v>
       </c>
       <c r="B120" s="0" t="s">
-        <v>336</v>
+        <v>331</v>
       </c>
       <c r="C120" s="0" t="s">
-        <v>337</v>
+        <v>332</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G120" s="0">
-        <v>12.27</v>
+        <v>11.41</v>
       </c>
       <c r="H120" s="0" t="s">
-        <v>338</v>
+        <v>333</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121" s="0">
-        <v>18356</v>
+        <v>18357</v>
       </c>
       <c r="B121" s="0" t="s">
-        <v>339</v>
+        <v>334</v>
       </c>
       <c r="C121" s="0" t="s">
-        <v>340</v>
+        <v>335</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>12</v>
+        <v>101</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G121" s="0">
-        <v>11.41</v>
+        <v>22.72</v>
       </c>
       <c r="H121" s="0" t="s">
-        <v>341</v>
+        <v>336</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122" s="0">
-        <v>18357</v>
+        <v>18358</v>
       </c>
       <c r="B122" s="0" t="s">
-        <v>342</v>
+        <v>337</v>
       </c>
       <c r="C122" s="0" t="s">
-        <v>343</v>
+        <v>338</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>102</v>
+        <v>16</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G122" s="0">
-        <v>22.72</v>
+        <v>27.21</v>
       </c>
       <c r="H122" s="0" t="s">
-        <v>344</v>
+        <v>339</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123" s="0">
-        <v>18358</v>
+        <v>26922</v>
       </c>
       <c r="B123" s="0" t="s">
-        <v>345</v>
+        <v>340</v>
       </c>
       <c r="C123" s="0" t="s">
-        <v>346</v>
+        <v>341</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G123" s="0">
-        <v>27.21</v>
+        <v>32.5</v>
       </c>
       <c r="H123" s="0" t="s">
-        <v>347</v>
+        <v>342</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124" s="0">
-        <v>26922</v>
+        <v>26924</v>
       </c>
       <c r="B124" s="0" t="s">
-        <v>348</v>
+        <v>343</v>
       </c>
       <c r="C124" s="0" t="s">
-        <v>349</v>
+        <v>344</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G124" s="0">
-        <v>32.5</v>
+        <v>22.72</v>
       </c>
       <c r="H124" s="0" t="s">
-        <v>350</v>
+        <v>345</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125" s="0">
-        <v>26924</v>
+        <v>26923</v>
       </c>
       <c r="B125" s="0" t="s">
-        <v>351</v>
+        <v>346</v>
       </c>
       <c r="C125" s="0" t="s">
-        <v>352</v>
+        <v>347</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G125" s="0">
-        <v>22.72</v>
+        <v>4.25</v>
       </c>
       <c r="H125" s="0" t="s">
-        <v>353</v>
+        <v>348</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126" s="0">
-        <v>26923</v>
-[...3 lines deleted...]
-      </c>
+        <v>26931</v>
+      </c>
+      <c r="B126" s="0"/>
       <c r="C126" s="0" t="s">
-        <v>355</v>
-[...3 lines deleted...]
-      </c>
+        <v>349</v>
+      </c>
+      <c r="D126" s="0"/>
       <c r="E126" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G126" s="0">
-        <v>4.25</v>
+        <v>9.83</v>
       </c>
       <c r="H126" s="0" t="s">
-        <v>356</v>
+        <v>350</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127" s="0">
-        <v>26931</v>
+        <v>26932</v>
       </c>
       <c r="B127" s="0" t="s">
-        <v>357</v>
+        <v>351</v>
       </c>
       <c r="C127" s="0" t="s">
-        <v>358</v>
+        <v>352</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G127" s="0">
-        <v>9.83</v>
+        <v>2.63</v>
       </c>
       <c r="H127" s="0" t="s">
-        <v>359</v>
+        <v>353</v>
       </c>
     </row>
     <row r="128" spans="1:8">
       <c r="A128" s="0">
-        <v>26932</v>
+        <v>26933</v>
       </c>
       <c r="B128" s="0" t="s">
-        <v>360</v>
+        <v>354</v>
       </c>
       <c r="C128" s="0" t="s">
-        <v>361</v>
+        <v>355</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G128" s="0">
-        <v>2.63</v>
+        <v>2.36</v>
       </c>
       <c r="H128" s="0" t="s">
-        <v>362</v>
+        <v>356</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129" s="0">
-        <v>26933</v>
+        <v>22167</v>
       </c>
       <c r="B129" s="0" t="s">
-        <v>363</v>
+        <v>357</v>
       </c>
       <c r="C129" s="0" t="s">
-        <v>364</v>
+        <v>358</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G129" s="0">
-        <v>2.36</v>
+        <v>19.26</v>
       </c>
       <c r="H129" s="0" t="s">
-        <v>365</v>
+        <v>359</v>
       </c>
     </row>
     <row r="130" spans="1:8">
       <c r="A130" s="0">
-        <v>22167</v>
+        <v>22168</v>
       </c>
       <c r="B130" s="0" t="s">
-        <v>366</v>
+        <v>360</v>
       </c>
       <c r="C130" s="0" t="s">
-        <v>367</v>
+        <v>361</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G130" s="0">
-        <v>19.26</v>
+        <v>19.98</v>
       </c>
       <c r="H130" s="0" t="s">
-        <v>368</v>
+        <v>362</v>
       </c>
     </row>
     <row r="131" spans="1:8">
       <c r="A131" s="0">
-        <v>22168</v>
+        <v>24557</v>
       </c>
       <c r="B131" s="0" t="s">
-        <v>369</v>
+        <v>363</v>
       </c>
       <c r="C131" s="0" t="s">
-        <v>370</v>
+        <v>364</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G131" s="0">
-        <v>19.98</v>
+        <v>18.53</v>
       </c>
       <c r="H131" s="0" t="s">
-        <v>371</v>
+        <v>365</v>
       </c>
     </row>
     <row r="132" spans="1:8">
       <c r="A132" s="0">
-        <v>24557</v>
+        <v>24558</v>
       </c>
       <c r="B132" s="0" t="s">
-        <v>372</v>
+        <v>366</v>
       </c>
       <c r="C132" s="0" t="s">
-        <v>373</v>
+        <v>367</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G132" s="0">
-        <v>18.53</v>
+        <v>40.21</v>
       </c>
       <c r="H132" s="0" t="s">
-        <v>374</v>
+        <v>368</v>
       </c>
     </row>
     <row r="133" spans="1:8">
       <c r="A133" s="0">
-        <v>24558</v>
+        <v>24559</v>
       </c>
       <c r="B133" s="0" t="s">
-        <v>375</v>
+        <v>369</v>
       </c>
       <c r="C133" s="0" t="s">
-        <v>376</v>
+        <v>370</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>12</v>
+        <v>101</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G133" s="0">
-        <v>40.21</v>
+        <v>8.91</v>
       </c>
       <c r="H133" s="0" t="s">
-        <v>377</v>
+        <v>371</v>
       </c>
     </row>
     <row r="134" spans="1:8">
       <c r="A134" s="0">
-        <v>24559</v>
+        <v>19509</v>
       </c>
       <c r="B134" s="0" t="s">
+        <v>372</v>
+      </c>
+      <c r="C134" s="0" t="s">
+        <v>373</v>
+      </c>
+      <c r="D134" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="G134" s="0">
+        <v>2.36</v>
+      </c>
+      <c r="H134" s="0" t="s">
+        <v>374</v>
+      </c>
+    </row>
+    <row r="135" spans="1:8">
+      <c r="A135" s="0">
+        <v>19510</v>
+      </c>
+      <c r="B135" s="0" t="s">
+        <v>375</v>
+      </c>
+      <c r="C135" s="0" t="s">
+        <v>376</v>
+      </c>
+      <c r="D135" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="E135" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="G135" s="0">
+        <v>2.63</v>
+      </c>
+      <c r="H135" s="0" t="s">
+        <v>377</v>
+      </c>
+    </row>
+    <row r="136" spans="1:8">
+      <c r="A136" s="0">
+        <v>19511</v>
+      </c>
+      <c r="B136" s="0"/>
+      <c r="C136" s="0" t="s">
         <v>378</v>
       </c>
-      <c r="C134" s="0" t="s">
+      <c r="D136" s="0"/>
+      <c r="E136" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="G136" s="0">
+        <v>1.58</v>
+      </c>
+      <c r="H136" s="0" t="s">
         <v>379</v>
       </c>
-      <c r="D134" s="0" t="s">
-[...5 lines deleted...]
-      <c r="G134" s="0">
+    </row>
+    <row r="137" spans="1:8">
+      <c r="A137" s="0">
+        <v>19512</v>
+      </c>
+      <c r="B137" s="0"/>
+      <c r="C137" s="0" t="s">
+        <v>380</v>
+      </c>
+      <c r="D137" s="0"/>
+      <c r="E137" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="G137" s="0">
+        <v>1.31</v>
+      </c>
+      <c r="H137" s="0" t="s">
+        <v>381</v>
+      </c>
+    </row>
+    <row r="138" spans="1:8">
+      <c r="A138" s="0">
+        <v>24588</v>
+      </c>
+      <c r="B138" s="0" t="s">
+        <v>382</v>
+      </c>
+      <c r="C138" s="0" t="s">
+        <v>383</v>
+      </c>
+      <c r="D138" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="E138" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="G138" s="0">
+        <v>16.93</v>
+      </c>
+      <c r="H138" s="0" t="s">
+        <v>384</v>
+      </c>
+    </row>
+    <row r="139" spans="1:8">
+      <c r="A139" s="0">
+        <v>24585</v>
+      </c>
+      <c r="B139" s="0"/>
+      <c r="C139" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="D139" s="0"/>
+      <c r="E139" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="G139" s="0">
+        <v>3.5</v>
+      </c>
+      <c r="H139" s="0" t="s">
+        <v>386</v>
+      </c>
+    </row>
+    <row r="140" spans="1:8">
+      <c r="A140" s="0">
+        <v>24586</v>
+      </c>
+      <c r="B140" s="0"/>
+      <c r="C140" s="0" t="s">
+        <v>387</v>
+      </c>
+      <c r="D140" s="0"/>
+      <c r="E140" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="G140" s="0">
+        <v>6.25</v>
+      </c>
+      <c r="H140" s="0" t="s">
+        <v>388</v>
+      </c>
+    </row>
+    <row r="141" spans="1:8">
+      <c r="A141" s="0">
+        <v>24587</v>
+      </c>
+      <c r="B141" s="0" t="s">
+        <v>389</v>
+      </c>
+      <c r="C141" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="D141" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="E141" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="G141" s="0">
+        <v>11.31</v>
+      </c>
+      <c r="H141" s="0" t="s">
+        <v>391</v>
+      </c>
+    </row>
+    <row r="142" spans="1:8">
+      <c r="A142" s="0">
+        <v>22170</v>
+      </c>
+      <c r="B142" s="0" t="s">
+        <v>392</v>
+      </c>
+      <c r="C142" s="0" t="s">
+        <v>393</v>
+      </c>
+      <c r="D142" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="E142" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="G142" s="0">
+        <v>9.4</v>
+      </c>
+      <c r="H142" s="0" t="s">
+        <v>394</v>
+      </c>
+    </row>
+    <row r="143" spans="1:8">
+      <c r="A143" s="0">
+        <v>22171</v>
+      </c>
+      <c r="B143" s="0" t="s">
+        <v>395</v>
+      </c>
+      <c r="C143" s="0" t="s">
+        <v>396</v>
+      </c>
+      <c r="D143" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="E143" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="G143" s="0">
         <v>8.91</v>
       </c>
-      <c r="H134" s="0" t="s">
-        <v>380</v>
+      <c r="H143" s="0" t="s">
+        <v>397</v>
+      </c>
+    </row>
+    <row r="144" spans="1:8">
+      <c r="A144" s="0">
+        <v>29950</v>
+      </c>
+      <c r="B144" s="0"/>
+      <c r="C144" s="0" t="s">
+        <v>398</v>
+      </c>
+      <c r="D144" s="0"/>
+      <c r="E144" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="G144" s="0">
+        <v>48.03</v>
+      </c>
+      <c r="H144" s="0" t="s">
+        <v>399</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">