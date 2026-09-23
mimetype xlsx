--- v0 (2026-09-23)
+++ v1 (2026-09-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="407">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="406">
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
     <t>Посилання</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A41 |2Type-C/1USB, 65W/5A, PD/QC|</t>
   </si>
   <si>
@@ -915,53 +915,50 @@
     <t>000012659</t>
   </si>
   <si>
     <t>Зарядка Qi2 ACEFAST desktop magnetic wireless charger with cable E24 |5-15W, 1.2m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/besprovodnyie-qi-20/zaryadka-qi2-acefast-desktop-magnetic-wireless-charger-with-cable-e24-5-15w-1-2m-/</t>
   </si>
   <si>
     <t>000012660</t>
   </si>
   <si>
     <t>Пошуковий трекер Acefast keychain positioning device S4 |Apple Find My|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-acefast-keychain-positioning-device-s4-apple-find-my-/</t>
   </si>
   <si>
     <t>000012661</t>
   </si>
   <si>
     <t>Пошуковий трекер Acefast Passport cover positioning device S6 |Apple Find My|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-acefast-passport-cover-positioning-device-s6-apple-find-my-/</t>
-  </si>
-[...1 lines deleted...]
-    <t>000012800</t>
   </si>
   <si>
     <t>Тримач ACEFAST tabletop folding stand for mobile phone E45 |90/180°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-acefast-tabletop-folding-stand-for-mobile-phone-e45-90-180-/</t>
   </si>
   <si>
     <t>000012801</t>
   </si>
   <si>
     <t>Відеореєстратор ACEFAST 4K dual-channel dash cam X2 |3.59", 4k/30fps, Wi-Fi, GPS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-acefast-4k-dual-channel-dash-cam-x2-3-59-4k-30fps-wi-fi-gps-/</t>
   </si>
   <si>
     <t>000012802</t>
   </si>
   <si>
     <t>Акустика ACEFAST speaker with wireless charger K10 Air IPX4 |BT5.4, Qi2 25W, RGB, TWS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-acefast-speaker-with-wireless-charger-k10-air-ipx4-bt5-4-qi2-25w-rgb-tws-/</t>
   </si>
@@ -3995,864 +3992,860 @@
         <v>18268</v>
       </c>
       <c r="B109" s="0" t="s">
         <v>298</v>
       </c>
       <c r="C109" s="0" t="s">
         <v>299</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G109" s="0">
         <v>10.9</v>
       </c>
       <c r="H109" s="0" t="s">
         <v>300</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110" s="0">
         <v>22163</v>
       </c>
-      <c r="B110" s="0" t="s">
+      <c r="B110" s="0"/>
+      <c r="C110" s="0" t="s">
         <v>301</v>
       </c>
-      <c r="C110" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="D110" s="0"/>
       <c r="E110" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G110" s="0">
         <v>4.75</v>
       </c>
       <c r="H110" s="0" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111" s="0">
         <v>18326</v>
       </c>
       <c r="B111" s="0" t="s">
+        <v>303</v>
+      </c>
+      <c r="C111" s="0" t="s">
         <v>304</v>
-      </c>
-[...1 lines deleted...]
-        <v>305</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G111" s="0">
         <v>58.62</v>
       </c>
       <c r="H111" s="0" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112" s="0">
         <v>26874</v>
       </c>
       <c r="B112" s="0" t="s">
+        <v>306</v>
+      </c>
+      <c r="C112" s="0" t="s">
         <v>307</v>
-      </c>
-[...1 lines deleted...]
-        <v>308</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>102</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G112" s="0">
         <v>39.7</v>
       </c>
       <c r="H112" s="0" t="s">
-        <v>309</v>
+        <v>308</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113" s="0">
         <v>26875</v>
       </c>
       <c r="B113" s="0" t="s">
+        <v>309</v>
+      </c>
+      <c r="C113" s="0" t="s">
         <v>310</v>
-      </c>
-[...1 lines deleted...]
-        <v>311</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G113" s="0">
         <v>12.98</v>
       </c>
       <c r="H113" s="0" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114" s="0">
         <v>26876</v>
       </c>
       <c r="B114" s="0" t="s">
+        <v>312</v>
+      </c>
+      <c r="C114" s="0" t="s">
         <v>313</v>
-      </c>
-[...1 lines deleted...]
-        <v>314</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G114" s="0">
         <v>11.5</v>
       </c>
       <c r="H114" s="0" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115" s="0">
         <v>24530</v>
       </c>
       <c r="B115" s="0" t="s">
+        <v>315</v>
+      </c>
+      <c r="C115" s="0" t="s">
         <v>316</v>
-      </c>
-[...1 lines deleted...]
-        <v>317</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>102</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G115" s="0">
         <v>22.21</v>
       </c>
       <c r="H115" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116" s="0">
         <v>24531</v>
       </c>
       <c r="B116" s="0" t="s">
+        <v>318</v>
+      </c>
+      <c r="C116" s="0" t="s">
         <v>319</v>
-      </c>
-[...1 lines deleted...]
-        <v>320</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>102</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G116" s="0">
         <v>27.09</v>
       </c>
       <c r="H116" s="0" t="s">
-        <v>321</v>
+        <v>320</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117" s="0">
         <v>24539</v>
       </c>
       <c r="B117" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="C117" s="0" t="s">
         <v>322</v>
-      </c>
-[...1 lines deleted...]
-        <v>323</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G117" s="0">
         <v>8.18</v>
       </c>
       <c r="H117" s="0" t="s">
-        <v>324</v>
+        <v>323</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118" s="0">
         <v>24540</v>
       </c>
       <c r="B118" s="0" t="s">
+        <v>324</v>
+      </c>
+      <c r="C118" s="0" t="s">
         <v>325</v>
-      </c>
-[...1 lines deleted...]
-        <v>326</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G118" s="0">
         <v>38.7</v>
       </c>
       <c r="H118" s="0" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119" s="0">
         <v>26921</v>
       </c>
       <c r="B119" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="C119" s="0" t="s">
         <v>328</v>
-      </c>
-[...1 lines deleted...]
-        <v>329</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G119" s="0">
         <v>89.88</v>
       </c>
       <c r="H119" s="0" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120" s="0">
         <v>18355</v>
       </c>
       <c r="B120" s="0" t="s">
+        <v>330</v>
+      </c>
+      <c r="C120" s="0" t="s">
         <v>331</v>
-      </c>
-[...1 lines deleted...]
-        <v>332</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G120" s="0">
         <v>12.27</v>
       </c>
       <c r="H120" s="0" t="s">
-        <v>333</v>
+        <v>332</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121" s="0">
         <v>18356</v>
       </c>
       <c r="B121" s="0" t="s">
+        <v>333</v>
+      </c>
+      <c r="C121" s="0" t="s">
         <v>334</v>
-      </c>
-[...1 lines deleted...]
-        <v>335</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G121" s="0">
         <v>11.41</v>
       </c>
       <c r="H121" s="0" t="s">
-        <v>336</v>
+        <v>335</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122" s="0">
         <v>18357</v>
       </c>
       <c r="B122" s="0" t="s">
+        <v>336</v>
+      </c>
+      <c r="C122" s="0" t="s">
         <v>337</v>
-      </c>
-[...1 lines deleted...]
-        <v>338</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>102</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G122" s="0">
         <v>22.72</v>
       </c>
       <c r="H122" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123" s="0">
         <v>18358</v>
       </c>
       <c r="B123" s="0" t="s">
+        <v>339</v>
+      </c>
+      <c r="C123" s="0" t="s">
         <v>340</v>
-      </c>
-[...1 lines deleted...]
-        <v>341</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G123" s="0">
         <v>27.21</v>
       </c>
       <c r="H123" s="0" t="s">
-        <v>342</v>
+        <v>341</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124" s="0">
         <v>26922</v>
       </c>
       <c r="B124" s="0" t="s">
+        <v>342</v>
+      </c>
+      <c r="C124" s="0" t="s">
         <v>343</v>
-      </c>
-[...1 lines deleted...]
-        <v>344</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G124" s="0">
         <v>32.5</v>
       </c>
       <c r="H124" s="0" t="s">
-        <v>345</v>
+        <v>344</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125" s="0">
         <v>26924</v>
       </c>
       <c r="B125" s="0" t="s">
+        <v>345</v>
+      </c>
+      <c r="C125" s="0" t="s">
         <v>346</v>
-      </c>
-[...1 lines deleted...]
-        <v>347</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G125" s="0">
         <v>22.72</v>
       </c>
       <c r="H125" s="0" t="s">
-        <v>348</v>
+        <v>347</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126" s="0">
         <v>26923</v>
       </c>
       <c r="B126" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="C126" s="0" t="s">
         <v>349</v>
-      </c>
-[...1 lines deleted...]
-        <v>350</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G126" s="0">
         <v>4.25</v>
       </c>
       <c r="H126" s="0" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127" s="0">
         <v>26931</v>
       </c>
       <c r="B127" s="0"/>
       <c r="C127" s="0" t="s">
-        <v>352</v>
+        <v>351</v>
       </c>
       <c r="D127" s="0"/>
       <c r="E127" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G127" s="0">
         <v>9.83</v>
       </c>
       <c r="H127" s="0" t="s">
-        <v>353</v>
+        <v>352</v>
       </c>
     </row>
     <row r="128" spans="1:8">
       <c r="A128" s="0">
         <v>26932</v>
       </c>
       <c r="B128" s="0" t="s">
+        <v>353</v>
+      </c>
+      <c r="C128" s="0" t="s">
         <v>354</v>
-      </c>
-[...1 lines deleted...]
-        <v>355</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>15</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G128" s="0">
         <v>2.63</v>
       </c>
       <c r="H128" s="0" t="s">
-        <v>356</v>
+        <v>355</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129" s="0">
         <v>26933</v>
       </c>
       <c r="B129" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="C129" s="0" t="s">
         <v>357</v>
-      </c>
-[...1 lines deleted...]
-        <v>358</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>15</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G129" s="0">
         <v>2.36</v>
       </c>
       <c r="H129" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
     </row>
     <row r="130" spans="1:8">
       <c r="A130" s="0">
         <v>22167</v>
       </c>
       <c r="B130" s="0" t="s">
+        <v>359</v>
+      </c>
+      <c r="C130" s="0" t="s">
         <v>360</v>
-      </c>
-[...1 lines deleted...]
-        <v>361</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G130" s="0">
         <v>19.26</v>
       </c>
       <c r="H130" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="131" spans="1:8">
       <c r="A131" s="0">
         <v>22168</v>
       </c>
       <c r="B131" s="0" t="s">
+        <v>362</v>
+      </c>
+      <c r="C131" s="0" t="s">
         <v>363</v>
-      </c>
-[...1 lines deleted...]
-        <v>364</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G131" s="0">
         <v>19.98</v>
       </c>
       <c r="H131" s="0" t="s">
-        <v>365</v>
+        <v>364</v>
       </c>
     </row>
     <row r="132" spans="1:8">
       <c r="A132" s="0">
         <v>24557</v>
       </c>
       <c r="B132" s="0" t="s">
+        <v>365</v>
+      </c>
+      <c r="C132" s="0" t="s">
         <v>366</v>
-      </c>
-[...1 lines deleted...]
-        <v>367</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G132" s="0">
         <v>18.53</v>
       </c>
       <c r="H132" s="0" t="s">
-        <v>368</v>
+        <v>367</v>
       </c>
     </row>
     <row r="133" spans="1:8">
       <c r="A133" s="0">
         <v>24558</v>
       </c>
       <c r="B133" s="0" t="s">
+        <v>368</v>
+      </c>
+      <c r="C133" s="0" t="s">
         <v>369</v>
-      </c>
-[...1 lines deleted...]
-        <v>370</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G133" s="0">
         <v>40.21</v>
       </c>
       <c r="H133" s="0" t="s">
-        <v>371</v>
+        <v>370</v>
       </c>
     </row>
     <row r="134" spans="1:8">
       <c r="A134" s="0">
         <v>24559</v>
       </c>
       <c r="B134" s="0" t="s">
+        <v>371</v>
+      </c>
+      <c r="C134" s="0" t="s">
         <v>372</v>
-      </c>
-[...1 lines deleted...]
-        <v>373</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>102</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G134" s="0">
         <v>8.91</v>
       </c>
       <c r="H134" s="0" t="s">
-        <v>374</v>
+        <v>373</v>
       </c>
     </row>
     <row r="135" spans="1:8">
       <c r="A135" s="0">
         <v>19509</v>
       </c>
       <c r="B135" s="0" t="s">
+        <v>374</v>
+      </c>
+      <c r="C135" s="0" t="s">
         <v>375</v>
-      </c>
-[...1 lines deleted...]
-        <v>376</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G135" s="0">
         <v>2.36</v>
       </c>
       <c r="H135" s="0" t="s">
-        <v>377</v>
+        <v>376</v>
       </c>
     </row>
     <row r="136" spans="1:8">
       <c r="A136" s="0">
         <v>19510</v>
       </c>
       <c r="B136" s="0" t="s">
+        <v>377</v>
+      </c>
+      <c r="C136" s="0" t="s">
         <v>378</v>
-      </c>
-[...1 lines deleted...]
-        <v>379</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G136" s="0">
         <v>2.63</v>
       </c>
       <c r="H136" s="0" t="s">
-        <v>380</v>
+        <v>379</v>
       </c>
     </row>
     <row r="137" spans="1:8">
       <c r="A137" s="0">
         <v>19511</v>
       </c>
       <c r="B137" s="0" t="s">
+        <v>380</v>
+      </c>
+      <c r="C137" s="0" t="s">
         <v>381</v>
-      </c>
-[...1 lines deleted...]
-        <v>382</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G137" s="0">
         <v>1.58</v>
       </c>
       <c r="H137" s="0" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
     </row>
     <row r="138" spans="1:8">
       <c r="A138" s="0">
         <v>19512</v>
       </c>
       <c r="B138" s="0" t="s">
+        <v>383</v>
+      </c>
+      <c r="C138" s="0" t="s">
         <v>384</v>
-      </c>
-[...1 lines deleted...]
-        <v>385</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G138" s="0">
         <v>1.31</v>
       </c>
       <c r="H138" s="0" t="s">
-        <v>386</v>
+        <v>385</v>
       </c>
     </row>
     <row r="139" spans="1:8">
       <c r="A139" s="0">
         <v>24588</v>
       </c>
       <c r="B139" s="0" t="s">
+        <v>386</v>
+      </c>
+      <c r="C139" s="0" t="s">
         <v>387</v>
-      </c>
-[...1 lines deleted...]
-        <v>388</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>102</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G139" s="0">
         <v>16.93</v>
       </c>
       <c r="H139" s="0" t="s">
-        <v>389</v>
+        <v>388</v>
       </c>
     </row>
     <row r="140" spans="1:8">
       <c r="A140" s="0">
         <v>24585</v>
       </c>
       <c r="B140" s="0"/>
       <c r="C140" s="0" t="s">
-        <v>390</v>
+        <v>389</v>
       </c>
       <c r="D140" s="0"/>
       <c r="E140" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G140" s="0">
         <v>3.5</v>
       </c>
       <c r="H140" s="0" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:8">
       <c r="A141" s="0">
         <v>24586</v>
       </c>
       <c r="B141" s="0" t="s">
+        <v>391</v>
+      </c>
+      <c r="C141" s="0" t="s">
         <v>392</v>
-      </c>
-[...1 lines deleted...]
-        <v>393</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>102</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G141" s="0">
         <v>6.25</v>
       </c>
       <c r="H141" s="0" t="s">
-        <v>394</v>
+        <v>393</v>
       </c>
     </row>
     <row r="142" spans="1:8">
       <c r="A142" s="0">
         <v>24587</v>
       </c>
       <c r="B142" s="0" t="s">
+        <v>394</v>
+      </c>
+      <c r="C142" s="0" t="s">
         <v>395</v>
-      </c>
-[...1 lines deleted...]
-        <v>396</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>102</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G142" s="0">
         <v>11.31</v>
       </c>
       <c r="H142" s="0" t="s">
-        <v>397</v>
+        <v>396</v>
       </c>
     </row>
     <row r="143" spans="1:8">
       <c r="A143" s="0">
         <v>22170</v>
       </c>
       <c r="B143" s="0" t="s">
+        <v>397</v>
+      </c>
+      <c r="C143" s="0" t="s">
         <v>398</v>
-      </c>
-[...1 lines deleted...]
-        <v>399</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>12</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G143" s="0">
         <v>9.4</v>
       </c>
       <c r="H143" s="0" t="s">
-        <v>400</v>
+        <v>399</v>
       </c>
     </row>
     <row r="144" spans="1:8">
       <c r="A144" s="0">
         <v>22171</v>
       </c>
       <c r="B144" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="C144" s="0" t="s">
         <v>401</v>
-      </c>
-[...1 lines deleted...]
-        <v>402</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>12</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G144" s="0">
         <v>8.91</v>
       </c>
       <c r="H144" s="0" t="s">
-        <v>403</v>
+        <v>402</v>
       </c>
     </row>
     <row r="145" spans="1:8">
       <c r="A145" s="0">
         <v>29950</v>
       </c>
       <c r="B145" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="C145" s="0" t="s">
         <v>404</v>
-      </c>
-[...1 lines deleted...]
-        <v>405</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G145" s="0">
         <v>48.03</v>
       </c>
       <c r="H145" s="0" t="s">
-        <v>406</v>
+        <v>405</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">