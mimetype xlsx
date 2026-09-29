--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="405">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="403">
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
     <t>Посилання</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A41 |2Type-C/1USB, 65W/5A, PD/QC|</t>
   </si>
   <si>
@@ -1154,60 +1154,54 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000013063</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
   </si>
   <si>
     <t>000013064</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
   <si>
-    <t>000013065</t>
-[...1 lines deleted...]
-  <si>
     <t>Кабель ACEFAST USB-C to Lightning PVC charging data cable C26-01 |1.2m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-acefast-usb-c-to-lightning-pvc-charging-data-cable-c26-01-1-2m-30w-/</t>
-  </si>
-[...1 lines deleted...]
-    <t>000013066</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to Lightning PVC charging data cable C26-02 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-acefast-usb-a-to-lightning-pvc-charging-data-cable-c26-02-1-2m-2-4a-/</t>
   </si>
   <si>
     <t>000013067</t>
   </si>
   <si>
     <t>Зарядка Qi ACEFAST 15W 3-in-1 wireless charging desktop stand E48 |22.5W Total|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/besprovodnyie-qi-20/zaryadka-qi-acefast-15w-3-in-1-wireless-charging-desktop-stand-e48-22-5w-total-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний ACEFAST PD30W (USB-C+USB-A) car charger B19</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd30w-usb-c-usb-a-car-charger-b19/</t>
   </si>
   <si>
     <t>Адаптер автомобільний ACEFAST PD45W (USB-C+USB-A) car charger B20</t>
   </si>
@@ -4602,243 +4596,235 @@
         <v>19510</v>
       </c>
       <c r="B136" s="0" t="s">
         <v>377</v>
       </c>
       <c r="C136" s="0" t="s">
         <v>378</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G136" s="0">
         <v>2.63</v>
       </c>
       <c r="H136" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="137" spans="1:8">
       <c r="A137" s="0">
         <v>19511</v>
       </c>
-      <c r="B137" s="0" t="s">
+      <c r="B137" s="0"/>
+      <c r="C137" s="0" t="s">
         <v>380</v>
       </c>
-      <c r="C137" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="D137" s="0"/>
       <c r="E137" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G137" s="0">
         <v>1.58</v>
       </c>
       <c r="H137" s="0" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
     </row>
     <row r="138" spans="1:8">
       <c r="A138" s="0">
         <v>19512</v>
       </c>
-      <c r="B138" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B138" s="0"/>
       <c r="C138" s="0" t="s">
-        <v>384</v>
-[...3 lines deleted...]
-      </c>
+        <v>382</v>
+      </c>
+      <c r="D138" s="0"/>
       <c r="E138" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G138" s="0">
         <v>1.31</v>
       </c>
       <c r="H138" s="0" t="s">
-        <v>385</v>
+        <v>383</v>
       </c>
     </row>
     <row r="139" spans="1:8">
       <c r="A139" s="0">
         <v>24588</v>
       </c>
       <c r="B139" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="C139" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>102</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G139" s="0">
         <v>16.93</v>
       </c>
       <c r="H139" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="140" spans="1:8">
       <c r="A140" s="0">
         <v>24585</v>
       </c>
       <c r="B140" s="0"/>
       <c r="C140" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="D140" s="0"/>
       <c r="E140" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G140" s="0">
         <v>3.5</v>
       </c>
       <c r="H140" s="0" t="s">
-        <v>390</v>
+        <v>388</v>
       </c>
     </row>
     <row r="141" spans="1:8">
       <c r="A141" s="0">
         <v>24586</v>
       </c>
       <c r="B141" s="0"/>
       <c r="C141" s="0" t="s">
-        <v>391</v>
+        <v>389</v>
       </c>
       <c r="D141" s="0"/>
       <c r="E141" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G141" s="0">
         <v>6.25</v>
       </c>
       <c r="H141" s="0" t="s">
-        <v>392</v>
+        <v>390</v>
       </c>
     </row>
     <row r="142" spans="1:8">
       <c r="A142" s="0">
         <v>24587</v>
       </c>
       <c r="B142" s="0" t="s">
-        <v>393</v>
+        <v>391</v>
       </c>
       <c r="C142" s="0" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>102</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G142" s="0">
         <v>11.31</v>
       </c>
       <c r="H142" s="0" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
     </row>
     <row r="143" spans="1:8">
       <c r="A143" s="0">
         <v>22170</v>
       </c>
       <c r="B143" s="0" t="s">
-        <v>396</v>
+        <v>394</v>
       </c>
       <c r="C143" s="0" t="s">
-        <v>397</v>
+        <v>395</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>12</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G143" s="0">
         <v>9.4</v>
       </c>
       <c r="H143" s="0" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
     </row>
     <row r="144" spans="1:8">
       <c r="A144" s="0">
         <v>22171</v>
       </c>
       <c r="B144" s="0" t="s">
-        <v>399</v>
+        <v>397</v>
       </c>
       <c r="C144" s="0" t="s">
-        <v>400</v>
+        <v>398</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>12</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G144" s="0">
         <v>8.91</v>
       </c>
       <c r="H144" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
     </row>
     <row r="145" spans="1:8">
       <c r="A145" s="0">
         <v>29950</v>
       </c>
       <c r="B145" s="0" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
       <c r="C145" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G145" s="0">
         <v>48.03</v>
       </c>
       <c r="H145" s="0" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">