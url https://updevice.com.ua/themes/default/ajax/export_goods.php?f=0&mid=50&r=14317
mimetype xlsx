--- v0 (2026-09-25)
+++ v1 (2026-09-25)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="746">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="745">
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
     <t>Посилання</t>
   </si>
   <si>
     <t>Навушники Bluetooth BOROFONE feliz TWS BE42 |BT5.0, 30/350mAh, 3Hours|</t>
   </si>
   <si>
@@ -1614,53 +1614,50 @@
     <t>000010839</t>
   </si>
   <si>
     <t>000010951</t>
   </si>
   <si>
     <t>Навушники BOROFONE Prestige active noise reduction BT headphones BO31 |BT5.4,ANC, AUX/BT, 38h Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-prestige-active-noise-reduction-bt-headphones-bo31-bt5-4-anc-aux-bt-38h-max-/</t>
   </si>
   <si>
     <t>000010952</t>
   </si>
   <si>
     <t>Milky white</t>
   </si>
   <si>
     <t>000010953</t>
   </si>
   <si>
     <t>Акустика-караоке Borofone Pretty BT speaker DR15 |BT5.0, TWS, AUX/USB/TF/FM, 5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-karaoke-borofone-pretty-bt-speaker-dr15-bt5-0-tws-aux-usb-tf-fm-5w-/</t>
-  </si>
-[...1 lines deleted...]
-    <t>000011081</t>
   </si>
   <si>
     <t>УМБ Borofone Magnifico fully compatible power bank BJ66 40000mAh |2USB/Type-C, PD/QC, 22.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-magnifico-fully-compatible-power-bank-bj66-40000mah-2usb-type-c-pd-qc-22-5w-/</t>
   </si>
   <si>
     <t>000011082</t>
   </si>
   <si>
     <t>УМБ Borofone Magnifico fully compatible power bank BJ66A 50000mAh |2USB/Type-C, PD/QC, 22.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-magnifico-fully-compatible-power-bank-bj66-50000mah-2usb-type-c-pd-qc-22-5w-/</t>
   </si>
   <si>
     <t>000011083</t>
   </si>
   <si>
     <t>УМБ Borofone Magnifico fully compatible power bank BJ66B 60000mAh |2USB/Type-C, PD/QC, 22.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-magnifico-fully-compatible-power-bank-bj66-60000mah-2usb-type-c-pd-qc-22-5w-/</t>
   </si>
@@ -7409,1832 +7406,1828 @@
       </c>
     </row>
     <row r="240" spans="1:8">
       <c r="A240" s="0">
         <v>26656</v>
       </c>
       <c r="B240" s="0"/>
       <c r="C240" s="0" t="s">
         <v>532</v>
       </c>
       <c r="D240" s="0"/>
       <c r="E240" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G240" s="0">
         <v>19.06</v>
       </c>
       <c r="H240" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="241" spans="1:8">
       <c r="A241" s="0">
         <v>24102</v>
       </c>
-      <c r="B241" s="0" t="s">
+      <c r="B241" s="0"/>
+      <c r="C241" s="0" t="s">
         <v>534</v>
       </c>
-      <c r="C241" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="D241" s="0"/>
       <c r="E241" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G241" s="0">
         <v>28.11</v>
       </c>
       <c r="H241" s="0" t="s">
-        <v>536</v>
+        <v>535</v>
       </c>
     </row>
     <row r="242" spans="1:8">
       <c r="A242" s="0">
         <v>24103</v>
       </c>
       <c r="B242" s="0" t="s">
+        <v>536</v>
+      </c>
+      <c r="C242" s="0" t="s">
         <v>537</v>
-      </c>
-[...1 lines deleted...]
-        <v>538</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>28</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G242" s="0">
         <v>32.56</v>
       </c>
       <c r="H242" s="0" t="s">
-        <v>539</v>
+        <v>538</v>
       </c>
     </row>
     <row r="243" spans="1:8">
       <c r="A243" s="0">
         <v>24104</v>
       </c>
       <c r="B243" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="C243" s="0" t="s">
         <v>540</v>
-      </c>
-[...1 lines deleted...]
-        <v>541</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>28</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G243" s="0">
         <v>37.25</v>
       </c>
       <c r="H243" s="0" t="s">
-        <v>542</v>
+        <v>541</v>
       </c>
     </row>
     <row r="244" spans="1:8">
       <c r="A244" s="0">
         <v>17370</v>
       </c>
       <c r="B244" s="0"/>
       <c r="C244" s="0" t="s">
-        <v>543</v>
+        <v>542</v>
       </c>
       <c r="D244" s="0"/>
       <c r="E244" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G244" s="0">
         <v>2.41</v>
       </c>
       <c r="H244" s="0" t="s">
-        <v>544</v>
+        <v>543</v>
       </c>
     </row>
     <row r="245" spans="1:8">
       <c r="A245" s="0">
         <v>17371</v>
       </c>
       <c r="B245" s="0" t="s">
+        <v>544</v>
+      </c>
+      <c r="C245" s="0" t="s">
         <v>545</v>
-      </c>
-[...1 lines deleted...]
-        <v>546</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>28</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G245" s="0">
         <v>9.91</v>
       </c>
       <c r="H245" s="0" t="s">
-        <v>547</v>
+        <v>546</v>
       </c>
     </row>
     <row r="246" spans="1:8">
       <c r="A246" s="0">
         <v>17486</v>
       </c>
       <c r="B246" s="0" t="s">
+        <v>547</v>
+      </c>
+      <c r="C246" s="0" t="s">
         <v>548</v>
-      </c>
-[...1 lines deleted...]
-        <v>549</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>16</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G246" s="0">
         <v>3.4</v>
       </c>
       <c r="H246" s="0" t="s">
-        <v>550</v>
+        <v>549</v>
       </c>
     </row>
     <row r="247" spans="1:8">
       <c r="A247" s="0">
         <v>17487</v>
       </c>
       <c r="B247" s="0"/>
       <c r="C247" s="0" t="s">
-        <v>551</v>
+        <v>550</v>
       </c>
       <c r="D247" s="0"/>
       <c r="E247" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G247" s="0">
         <v>8.710000000000001</v>
       </c>
       <c r="H247" s="0" t="s">
-        <v>552</v>
+        <v>551</v>
       </c>
     </row>
     <row r="248" spans="1:8">
       <c r="A248" s="0">
         <v>24290</v>
       </c>
       <c r="B248" s="0" t="s">
+        <v>552</v>
+      </c>
+      <c r="C248" s="0" t="s">
         <v>553</v>
-      </c>
-[...1 lines deleted...]
-        <v>554</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G248" s="0">
         <v>2.3</v>
       </c>
       <c r="H248" s="0" t="s">
-        <v>555</v>
+        <v>554</v>
       </c>
     </row>
     <row r="249" spans="1:8">
       <c r="A249" s="0">
         <v>24291</v>
       </c>
       <c r="B249" s="0" t="s">
+        <v>555</v>
+      </c>
+      <c r="C249" s="0" t="s">
         <v>556</v>
-      </c>
-[...1 lines deleted...]
-        <v>557</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G249" s="0">
         <v>2.8</v>
       </c>
       <c r="H249" s="0" t="s">
-        <v>558</v>
+        <v>557</v>
       </c>
     </row>
     <row r="250" spans="1:8">
       <c r="A250" s="0">
         <v>24292</v>
       </c>
       <c r="B250" s="0" t="s">
+        <v>558</v>
+      </c>
+      <c r="C250" s="0" t="s">
         <v>559</v>
-      </c>
-[...1 lines deleted...]
-        <v>560</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G250" s="0">
         <v>3.91</v>
       </c>
       <c r="H250" s="0" t="s">
-        <v>561</v>
+        <v>560</v>
       </c>
     </row>
     <row r="251" spans="1:8">
       <c r="A251" s="0">
         <v>24293</v>
       </c>
       <c r="B251" s="0"/>
       <c r="C251" s="0" t="s">
-        <v>562</v>
+        <v>561</v>
       </c>
       <c r="D251" s="0"/>
       <c r="E251" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G251" s="0">
         <v>2.25</v>
       </c>
       <c r="H251" s="0" t="s">
-        <v>563</v>
+        <v>562</v>
       </c>
     </row>
     <row r="252" spans="1:8">
       <c r="A252" s="0">
         <v>24294</v>
       </c>
       <c r="B252" s="0"/>
       <c r="C252" s="0" t="s">
-        <v>564</v>
+        <v>563</v>
       </c>
       <c r="D252" s="0"/>
       <c r="E252" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G252" s="0">
         <v>2.83</v>
       </c>
       <c r="H252" s="0" t="s">
-        <v>565</v>
+        <v>564</v>
       </c>
     </row>
     <row r="253" spans="1:8">
       <c r="A253" s="0">
         <v>24295</v>
       </c>
       <c r="B253" s="0"/>
       <c r="C253" s="0" t="s">
-        <v>566</v>
+        <v>565</v>
       </c>
       <c r="D253" s="0"/>
       <c r="E253" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G253" s="0">
         <v>3.91</v>
       </c>
       <c r="H253" s="0" t="s">
-        <v>567</v>
+        <v>566</v>
       </c>
     </row>
     <row r="254" spans="1:8">
       <c r="A254" s="0">
         <v>24296</v>
       </c>
       <c r="B254" s="0" t="s">
+        <v>567</v>
+      </c>
+      <c r="C254" s="0" t="s">
         <v>568</v>
-      </c>
-[...1 lines deleted...]
-        <v>569</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>28</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G254" s="0">
         <v>1.85</v>
       </c>
       <c r="H254" s="0" t="s">
-        <v>570</v>
+        <v>569</v>
       </c>
     </row>
     <row r="255" spans="1:8">
       <c r="A255" s="0">
         <v>24297</v>
       </c>
       <c r="B255" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="C255" s="0" t="s">
         <v>571</v>
-      </c>
-[...1 lines deleted...]
-        <v>572</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>28</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G255" s="0">
         <v>2.06</v>
       </c>
       <c r="H255" s="0" t="s">
-        <v>573</v>
+        <v>572</v>
       </c>
     </row>
     <row r="256" spans="1:8">
       <c r="A256" s="0">
         <v>24299</v>
       </c>
       <c r="B256" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="C256" s="0" t="s">
         <v>574</v>
-      </c>
-[...1 lines deleted...]
-        <v>575</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>28</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G256" s="0">
         <v>1.56</v>
       </c>
       <c r="H256" s="0" t="s">
-        <v>576</v>
+        <v>575</v>
       </c>
     </row>
     <row r="257" spans="1:8">
       <c r="A257" s="0">
         <v>24300</v>
       </c>
       <c r="B257" s="0" t="s">
+        <v>576</v>
+      </c>
+      <c r="C257" s="0" t="s">
         <v>577</v>
-      </c>
-[...1 lines deleted...]
-        <v>578</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>28</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G257" s="0">
         <v>1.99</v>
       </c>
       <c r="H257" s="0" t="s">
-        <v>579</v>
+        <v>578</v>
       </c>
     </row>
     <row r="258" spans="1:8">
       <c r="A258" s="0">
         <v>24301</v>
       </c>
       <c r="B258" s="0" t="s">
+        <v>579</v>
+      </c>
+      <c r="C258" s="0" t="s">
         <v>580</v>
-      </c>
-[...1 lines deleted...]
-        <v>581</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>28</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G258" s="0">
         <v>2.06</v>
       </c>
       <c r="H258" s="0" t="s">
-        <v>582</v>
+        <v>581</v>
       </c>
     </row>
     <row r="259" spans="1:8">
       <c r="A259" s="0">
         <v>24302</v>
       </c>
       <c r="B259" s="0"/>
       <c r="C259" s="0" t="s">
-        <v>583</v>
+        <v>582</v>
       </c>
       <c r="D259" s="0"/>
       <c r="E259" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G259" s="0">
         <v>2.63</v>
       </c>
       <c r="H259" s="0" t="s">
-        <v>584</v>
+        <v>583</v>
       </c>
     </row>
     <row r="260" spans="1:8">
       <c r="A260" s="0">
         <v>24303</v>
       </c>
       <c r="B260" s="0"/>
       <c r="C260" s="0" t="s">
-        <v>585</v>
+        <v>584</v>
       </c>
       <c r="D260" s="0"/>
       <c r="E260" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G260" s="0">
         <v>4.29</v>
       </c>
       <c r="H260" s="0" t="s">
-        <v>586</v>
+        <v>585</v>
       </c>
     </row>
     <row r="261" spans="1:8">
       <c r="A261" s="0">
         <v>24304</v>
       </c>
       <c r="B261" s="0"/>
       <c r="C261" s="0" t="s">
-        <v>587</v>
+        <v>586</v>
       </c>
       <c r="D261" s="0"/>
       <c r="E261" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G261" s="0">
         <v>8.99</v>
       </c>
       <c r="H261" s="0" t="s">
-        <v>588</v>
+        <v>587</v>
       </c>
     </row>
     <row r="262" spans="1:8">
       <c r="A262" s="0">
         <v>24298</v>
       </c>
       <c r="B262" s="0"/>
       <c r="C262" s="0" t="s">
-        <v>589</v>
+        <v>588</v>
       </c>
       <c r="D262" s="0"/>
       <c r="E262" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G262" s="0">
         <v>5.57</v>
       </c>
       <c r="H262" s="0" t="s">
-        <v>590</v>
+        <v>589</v>
       </c>
     </row>
     <row r="263" spans="1:8">
       <c r="A263" s="0">
         <v>24305</v>
       </c>
       <c r="B263" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="C263" s="0" t="s">
         <v>591</v>
-      </c>
-[...1 lines deleted...]
-        <v>592</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>28</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G263" s="0">
         <v>5.08</v>
       </c>
       <c r="H263" s="0" t="s">
-        <v>593</v>
+        <v>592</v>
       </c>
     </row>
     <row r="264" spans="1:8">
       <c r="A264" s="0">
         <v>17489</v>
       </c>
       <c r="B264" s="0"/>
       <c r="C264" s="0" t="s">
-        <v>594</v>
+        <v>593</v>
       </c>
       <c r="D264" s="0"/>
       <c r="E264" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G264" s="0">
         <v>4.2</v>
       </c>
       <c r="H264" s="0" t="s">
-        <v>595</v>
+        <v>594</v>
       </c>
     </row>
     <row r="265" spans="1:8">
       <c r="A265" s="0">
         <v>24306</v>
       </c>
       <c r="B265" s="0" t="s">
+        <v>595</v>
+      </c>
+      <c r="C265" s="0" t="s">
         <v>596</v>
-      </c>
-[...1 lines deleted...]
-        <v>597</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>466</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G265" s="0">
         <v>3.42</v>
       </c>
       <c r="H265" s="0" t="s">
-        <v>598</v>
+        <v>597</v>
       </c>
     </row>
     <row r="266" spans="1:8">
       <c r="A266" s="0">
         <v>24307</v>
       </c>
       <c r="B266" s="0"/>
       <c r="C266" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="D266" s="0"/>
       <c r="E266" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G266" s="0">
         <v>5.67</v>
       </c>
       <c r="H266" s="0" t="s">
-        <v>600</v>
+        <v>599</v>
       </c>
     </row>
     <row r="267" spans="1:8">
       <c r="A267" s="0">
         <v>24308</v>
       </c>
       <c r="B267" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="C267" s="0" t="s">
         <v>601</v>
-      </c>
-[...1 lines deleted...]
-        <v>602</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>466</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G267" s="0">
         <v>1.47</v>
       </c>
       <c r="H267" s="0" t="s">
-        <v>603</v>
+        <v>602</v>
       </c>
     </row>
     <row r="268" spans="1:8">
       <c r="A268" s="0">
         <v>26741</v>
       </c>
       <c r="B268" s="0" t="s">
+        <v>603</v>
+      </c>
+      <c r="C268" s="0" t="s">
         <v>604</v>
-      </c>
-[...1 lines deleted...]
-        <v>605</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>358</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G268" s="0">
         <v>10.52</v>
       </c>
       <c r="H268" s="0" t="s">
-        <v>606</v>
+        <v>605</v>
       </c>
     </row>
     <row r="269" spans="1:8">
       <c r="A269" s="0">
         <v>26741</v>
       </c>
       <c r="B269" s="0" t="s">
-        <v>607</v>
+        <v>606</v>
       </c>
       <c r="C269" s="0" t="s">
-        <v>605</v>
+        <v>604</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>355</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G269" s="0">
         <v>10.52</v>
       </c>
       <c r="H269" s="0" t="s">
-        <v>606</v>
+        <v>605</v>
       </c>
     </row>
     <row r="270" spans="1:8">
       <c r="A270" s="0">
         <v>26742</v>
       </c>
       <c r="B270" s="0"/>
       <c r="C270" s="0" t="s">
-        <v>608</v>
+        <v>607</v>
       </c>
       <c r="D270" s="0"/>
       <c r="E270" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G270" s="0">
         <v>6.52</v>
       </c>
       <c r="H270" s="0" t="s">
-        <v>609</v>
+        <v>608</v>
       </c>
     </row>
     <row r="271" spans="1:8">
       <c r="A271" s="0">
         <v>26743</v>
       </c>
       <c r="B271" s="0" t="s">
+        <v>609</v>
+      </c>
+      <c r="C271" s="0" t="s">
         <v>610</v>
-      </c>
-[...1 lines deleted...]
-        <v>611</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>28</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G271" s="0">
         <v>7.05</v>
       </c>
       <c r="H271" s="0" t="s">
-        <v>612</v>
+        <v>611</v>
       </c>
     </row>
     <row r="272" spans="1:8">
       <c r="A272" s="0">
         <v>26744</v>
       </c>
       <c r="B272" s="0"/>
       <c r="C272" s="0" t="s">
-        <v>613</v>
+        <v>612</v>
       </c>
       <c r="D272" s="0"/>
       <c r="E272" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G272" s="0">
         <v>8.31</v>
       </c>
       <c r="H272" s="0" t="s">
-        <v>614</v>
+        <v>613</v>
       </c>
     </row>
     <row r="273" spans="1:8">
       <c r="A273" s="0">
         <v>26745</v>
       </c>
       <c r="B273" s="0" t="s">
+        <v>614</v>
+      </c>
+      <c r="C273" s="0" t="s">
         <v>615</v>
-      </c>
-[...1 lines deleted...]
-        <v>616</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>355</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G273" s="0">
         <v>15.98</v>
       </c>
       <c r="H273" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
     </row>
     <row r="274" spans="1:8">
       <c r="A274" s="0">
         <v>26746</v>
       </c>
       <c r="B274" s="0" t="s">
+        <v>617</v>
+      </c>
+      <c r="C274" s="0" t="s">
         <v>618</v>
-      </c>
-[...1 lines deleted...]
-        <v>619</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>355</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G274" s="0">
         <v>19.13</v>
       </c>
       <c r="H274" s="0" t="s">
-        <v>620</v>
+        <v>619</v>
       </c>
     </row>
     <row r="275" spans="1:8">
       <c r="A275" s="0">
         <v>26752</v>
       </c>
       <c r="B275" s="0"/>
       <c r="C275" s="0" t="s">
-        <v>621</v>
+        <v>620</v>
       </c>
       <c r="D275" s="0"/>
       <c r="E275" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G275" s="0">
         <v>7.1</v>
       </c>
       <c r="H275" s="0" t="s">
-        <v>622</v>
+        <v>621</v>
       </c>
     </row>
     <row r="276" spans="1:8">
       <c r="A276" s="0">
         <v>26755</v>
       </c>
       <c r="B276" s="0"/>
       <c r="C276" s="0" t="s">
-        <v>623</v>
+        <v>622</v>
       </c>
       <c r="D276" s="0"/>
       <c r="E276" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G276" s="0">
         <v>6.7</v>
       </c>
       <c r="H276" s="0" t="s">
-        <v>624</v>
+        <v>623</v>
       </c>
     </row>
     <row r="277" spans="1:8">
       <c r="A277" s="0">
         <v>26754</v>
       </c>
       <c r="B277" s="0"/>
       <c r="C277" s="0" t="s">
-        <v>625</v>
+        <v>624</v>
       </c>
       <c r="D277" s="0"/>
       <c r="E277" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G277" s="0">
         <v>13.93</v>
       </c>
       <c r="H277" s="0" t="s">
-        <v>626</v>
+        <v>625</v>
       </c>
     </row>
     <row r="278" spans="1:8">
       <c r="A278" s="0">
         <v>26753</v>
       </c>
       <c r="B278" s="0"/>
       <c r="C278" s="0" t="s">
-        <v>627</v>
+        <v>626</v>
       </c>
       <c r="D278" s="0"/>
       <c r="E278" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G278" s="0">
         <v>102.12</v>
       </c>
       <c r="H278" s="0" t="s">
-        <v>628</v>
+        <v>627</v>
       </c>
     </row>
     <row r="279" spans="1:8">
       <c r="A279" s="0">
         <v>17493</v>
       </c>
       <c r="B279" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="C279" s="0" t="s">
         <v>629</v>
-      </c>
-[...1 lines deleted...]
-        <v>630</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>28</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G279" s="0">
         <v>14.64</v>
       </c>
       <c r="H279" s="0" t="s">
-        <v>631</v>
+        <v>630</v>
       </c>
     </row>
     <row r="280" spans="1:8">
       <c r="A280" s="0">
         <v>17494</v>
       </c>
       <c r="B280" s="0"/>
       <c r="C280" s="0" t="s">
-        <v>632</v>
+        <v>631</v>
       </c>
       <c r="D280" s="0"/>
       <c r="E280" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G280" s="0">
         <v>12.69</v>
       </c>
       <c r="H280" s="0" t="s">
-        <v>633</v>
+        <v>632</v>
       </c>
     </row>
     <row r="281" spans="1:8">
       <c r="A281" s="0">
         <v>24327</v>
       </c>
       <c r="B281" s="0" t="s">
+        <v>633</v>
+      </c>
+      <c r="C281" s="0" t="s">
         <v>634</v>
-      </c>
-[...1 lines deleted...]
-        <v>635</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>28</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G281" s="0">
         <v>1.4</v>
       </c>
       <c r="H281" s="0" t="s">
-        <v>636</v>
+        <v>635</v>
       </c>
     </row>
     <row r="282" spans="1:8">
       <c r="A282" s="0">
         <v>24342</v>
       </c>
       <c r="B282" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="C282" s="0" t="s">
         <v>637</v>
-      </c>
-[...1 lines deleted...]
-        <v>638</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>28</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G282" s="0">
         <v>2.11</v>
       </c>
       <c r="H282" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="283" spans="1:8">
       <c r="A283" s="0">
         <v>24343</v>
       </c>
       <c r="B283" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="C283" s="0" t="s">
         <v>640</v>
       </c>
-      <c r="C283" s="0" t="s">
+      <c r="D283" s="0" t="s">
         <v>641</v>
-      </c>
-[...1 lines deleted...]
-        <v>642</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G283" s="0">
         <v>1.81</v>
       </c>
       <c r="H283" s="0" t="s">
-        <v>643</v>
+        <v>642</v>
       </c>
     </row>
     <row r="284" spans="1:8">
       <c r="A284" s="0">
         <v>24344</v>
       </c>
       <c r="B284" s="0"/>
       <c r="C284" s="0" t="s">
-        <v>644</v>
+        <v>643</v>
       </c>
       <c r="D284" s="0"/>
       <c r="E284" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G284" s="0">
         <v>2.51</v>
       </c>
       <c r="H284" s="0" t="s">
-        <v>645</v>
+        <v>644</v>
       </c>
     </row>
     <row r="285" spans="1:8">
       <c r="A285" s="0">
         <v>24345</v>
       </c>
       <c r="B285" s="0"/>
       <c r="C285" s="0" t="s">
-        <v>646</v>
+        <v>645</v>
       </c>
       <c r="D285" s="0"/>
       <c r="E285" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G285" s="0">
         <v>3.22</v>
       </c>
       <c r="H285" s="0" t="s">
-        <v>647</v>
+        <v>646</v>
       </c>
     </row>
     <row r="286" spans="1:8">
       <c r="A286" s="0">
         <v>17561</v>
       </c>
       <c r="B286" s="0" t="s">
+        <v>647</v>
+      </c>
+      <c r="C286" s="0" t="s">
         <v>648</v>
-      </c>
-[...1 lines deleted...]
-        <v>649</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>28</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G286" s="0">
         <v>8.109999999999999</v>
       </c>
       <c r="H286" s="0" t="s">
-        <v>650</v>
+        <v>649</v>
       </c>
     </row>
     <row r="287" spans="1:8">
       <c r="A287" s="0">
         <v>26762</v>
       </c>
       <c r="B287" s="0" t="s">
+        <v>650</v>
+      </c>
+      <c r="C287" s="0" t="s">
         <v>651</v>
-      </c>
-[...1 lines deleted...]
-        <v>652</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>28</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G287" s="0">
         <v>40.25</v>
       </c>
       <c r="H287" s="0" t="s">
-        <v>653</v>
+        <v>652</v>
       </c>
     </row>
     <row r="288" spans="1:8">
       <c r="A288" s="0">
         <v>26763</v>
       </c>
       <c r="B288" s="0"/>
       <c r="C288" s="0" t="s">
-        <v>654</v>
+        <v>653</v>
       </c>
       <c r="D288" s="0"/>
       <c r="E288" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G288" s="0">
         <v>9.359999999999999</v>
       </c>
       <c r="H288" s="0" t="s">
-        <v>655</v>
+        <v>654</v>
       </c>
     </row>
     <row r="289" spans="1:8">
       <c r="A289" s="0">
         <v>24349</v>
       </c>
       <c r="B289" s="0"/>
       <c r="C289" s="0" t="s">
-        <v>656</v>
+        <v>655</v>
       </c>
       <c r="D289" s="0"/>
       <c r="E289" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G289" s="0">
         <v>4.39</v>
       </c>
       <c r="H289" s="0" t="s">
-        <v>657</v>
+        <v>656</v>
       </c>
     </row>
     <row r="290" spans="1:8">
       <c r="A290" s="0">
         <v>24350</v>
       </c>
       <c r="B290" s="0"/>
       <c r="C290" s="0" t="s">
-        <v>658</v>
+        <v>657</v>
       </c>
       <c r="D290" s="0"/>
       <c r="E290" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G290" s="0">
         <v>4.49</v>
       </c>
       <c r="H290" s="0" t="s">
-        <v>659</v>
+        <v>658</v>
       </c>
     </row>
     <row r="291" spans="1:8">
       <c r="A291" s="0">
         <v>24351</v>
       </c>
       <c r="B291" s="0"/>
       <c r="C291" s="0" t="s">
-        <v>660</v>
+        <v>659</v>
       </c>
       <c r="D291" s="0"/>
       <c r="E291" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G291" s="0">
         <v>3.22</v>
       </c>
       <c r="H291" s="0" t="s">
-        <v>661</v>
+        <v>660</v>
       </c>
     </row>
     <row r="292" spans="1:8">
       <c r="A292" s="0">
         <v>24353</v>
       </c>
       <c r="B292" s="0" t="s">
+        <v>661</v>
+      </c>
+      <c r="C292" s="0" t="s">
         <v>662</v>
-      </c>
-[...1 lines deleted...]
-        <v>663</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>28</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G292" s="0">
         <v>1.91</v>
       </c>
       <c r="H292" s="0" t="s">
-        <v>664</v>
+        <v>663</v>
       </c>
     </row>
     <row r="293" spans="1:8">
       <c r="A293" s="0">
         <v>24354</v>
       </c>
       <c r="B293" s="0"/>
       <c r="C293" s="0" t="s">
-        <v>665</v>
+        <v>664</v>
       </c>
       <c r="D293" s="0"/>
       <c r="E293" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G293" s="0">
         <v>1.91</v>
       </c>
       <c r="H293" s="0" t="s">
-        <v>666</v>
+        <v>665</v>
       </c>
     </row>
     <row r="294" spans="1:8">
       <c r="A294" s="0">
         <v>24355</v>
       </c>
       <c r="B294" s="0" t="s">
+        <v>666</v>
+      </c>
+      <c r="C294" s="0" t="s">
         <v>667</v>
-      </c>
-[...1 lines deleted...]
-        <v>668</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>28</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G294" s="0">
         <v>2.14</v>
       </c>
       <c r="H294" s="0" t="s">
-        <v>669</v>
+        <v>668</v>
       </c>
     </row>
     <row r="295" spans="1:8">
       <c r="A295" s="0">
         <v>24356</v>
       </c>
       <c r="B295" s="0" t="s">
+        <v>669</v>
+      </c>
+      <c r="C295" s="0" t="s">
         <v>670</v>
-      </c>
-[...1 lines deleted...]
-        <v>671</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>28</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G295" s="0">
         <v>2.25</v>
       </c>
       <c r="H295" s="0" t="s">
-        <v>672</v>
+        <v>671</v>
       </c>
     </row>
     <row r="296" spans="1:8">
       <c r="A296" s="0">
         <v>24357</v>
       </c>
       <c r="B296" s="0" t="s">
+        <v>672</v>
+      </c>
+      <c r="C296" s="0" t="s">
         <v>673</v>
-      </c>
-[...1 lines deleted...]
-        <v>674</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>28</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G296" s="0">
         <v>2.73</v>
       </c>
       <c r="H296" s="0" t="s">
-        <v>675</v>
+        <v>674</v>
       </c>
     </row>
     <row r="297" spans="1:8">
       <c r="A297" s="0">
         <v>24358</v>
       </c>
       <c r="B297" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="C297" s="0" t="s">
         <v>676</v>
-      </c>
-[...1 lines deleted...]
-        <v>677</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>28</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G297" s="0">
         <v>3.13</v>
       </c>
       <c r="H297" s="0" t="s">
-        <v>678</v>
+        <v>677</v>
       </c>
     </row>
     <row r="298" spans="1:8">
       <c r="A298" s="0">
         <v>24359</v>
       </c>
       <c r="B298" s="0" t="s">
+        <v>678</v>
+      </c>
+      <c r="C298" s="0" t="s">
         <v>679</v>
-      </c>
-[...1 lines deleted...]
-        <v>680</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>28</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G298" s="0">
         <v>3.42</v>
       </c>
       <c r="H298" s="0" t="s">
-        <v>681</v>
+        <v>680</v>
       </c>
     </row>
     <row r="299" spans="1:8">
       <c r="A299" s="0">
         <v>24352</v>
       </c>
       <c r="B299" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="C299" s="0" t="s">
         <v>682</v>
-      </c>
-[...1 lines deleted...]
-        <v>683</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>28</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G299" s="0">
         <v>2.35</v>
       </c>
       <c r="H299" s="0" t="s">
-        <v>684</v>
+        <v>683</v>
       </c>
     </row>
     <row r="300" spans="1:8">
       <c r="A300" s="0">
         <v>19393</v>
       </c>
       <c r="B300" s="0"/>
       <c r="C300" s="0" t="s">
-        <v>685</v>
+        <v>684</v>
       </c>
       <c r="D300" s="0"/>
       <c r="E300" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G300" s="0">
         <v>0.63</v>
       </c>
       <c r="H300" s="0" t="s">
-        <v>686</v>
+        <v>685</v>
       </c>
     </row>
     <row r="301" spans="1:8">
       <c r="A301" s="0">
         <v>24360</v>
       </c>
       <c r="B301" s="0"/>
       <c r="C301" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="D301" s="0"/>
       <c r="E301" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G301" s="0">
         <v>1.37</v>
       </c>
       <c r="H301" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="302" spans="1:8">
       <c r="A302" s="0">
         <v>17563</v>
       </c>
       <c r="B302" s="0" t="s">
+        <v>688</v>
+      </c>
+      <c r="C302" s="0" t="s">
         <v>689</v>
-      </c>
-[...1 lines deleted...]
-        <v>690</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>28</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G302" s="0">
         <v>4.98</v>
       </c>
       <c r="H302" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
     </row>
     <row r="303" spans="1:8">
       <c r="A303" s="0">
         <v>22104</v>
       </c>
       <c r="B303" s="0" t="s">
+        <v>691</v>
+      </c>
+      <c r="C303" s="0" t="s">
         <v>692</v>
-      </c>
-[...1 lines deleted...]
-        <v>693</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>28</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G303" s="0">
         <v>4.26</v>
       </c>
       <c r="H303" s="0" t="s">
-        <v>694</v>
+        <v>693</v>
       </c>
     </row>
     <row r="304" spans="1:8">
       <c r="A304" s="0">
         <v>24376</v>
       </c>
       <c r="B304" s="0"/>
       <c r="C304" s="0" t="s">
-        <v>695</v>
+        <v>694</v>
       </c>
       <c r="D304" s="0"/>
       <c r="E304" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G304" s="0">
         <v>3.61</v>
       </c>
       <c r="H304" s="0" t="s">
-        <v>696</v>
+        <v>695</v>
       </c>
     </row>
     <row r="305" spans="1:8">
       <c r="A305" s="0">
         <v>19431</v>
       </c>
       <c r="B305" s="0" t="s">
+        <v>696</v>
+      </c>
+      <c r="C305" s="0" t="s">
         <v>697</v>
       </c>
-      <c r="C305" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D305" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G305" s="0">
         <v>1.52</v>
       </c>
       <c r="H305" s="0" t="s">
-        <v>699</v>
+        <v>698</v>
       </c>
     </row>
     <row r="306" spans="1:8">
       <c r="A306" s="0">
         <v>19432</v>
       </c>
       <c r="B306" s="0" t="s">
+        <v>699</v>
+      </c>
+      <c r="C306" s="0" t="s">
         <v>700</v>
       </c>
-      <c r="C306" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D306" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G306" s="0">
         <v>1.52</v>
       </c>
       <c r="H306" s="0" t="s">
-        <v>702</v>
+        <v>701</v>
       </c>
     </row>
     <row r="307" spans="1:8">
       <c r="A307" s="0">
         <v>26808</v>
       </c>
       <c r="B307" s="0"/>
       <c r="C307" s="0" t="s">
-        <v>703</v>
+        <v>702</v>
       </c>
       <c r="D307" s="0"/>
       <c r="E307" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G307" s="0">
         <v>7.75</v>
       </c>
       <c r="H307" s="0" t="s">
-        <v>704</v>
+        <v>703</v>
       </c>
     </row>
     <row r="308" spans="1:8">
       <c r="A308" s="0">
         <v>24419</v>
       </c>
       <c r="B308" s="0" t="s">
+        <v>704</v>
+      </c>
+      <c r="C308" s="0" t="s">
         <v>705</v>
-      </c>
-[...1 lines deleted...]
-        <v>706</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>28</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G308" s="0">
         <v>56.78</v>
       </c>
       <c r="H308" s="0" t="s">
-        <v>707</v>
+        <v>706</v>
       </c>
     </row>
     <row r="309" spans="1:8">
       <c r="A309" s="0">
         <v>26815</v>
       </c>
       <c r="B309" s="0" t="s">
+        <v>707</v>
+      </c>
+      <c r="C309" s="0" t="s">
         <v>708</v>
-      </c>
-[...1 lines deleted...]
-        <v>709</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>28</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G309" s="0">
         <v>8.83</v>
       </c>
       <c r="H309" s="0" t="s">
-        <v>710</v>
+        <v>709</v>
       </c>
     </row>
     <row r="310" spans="1:8">
       <c r="A310" s="0">
         <v>26815</v>
       </c>
       <c r="B310" s="0" t="s">
+        <v>710</v>
+      </c>
+      <c r="C310" s="0" t="s">
+        <v>708</v>
+      </c>
+      <c r="D310" s="0" t="s">
         <v>711</v>
-      </c>
-[...4 lines deleted...]
-        <v>712</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G310" s="0">
         <v>8.83</v>
       </c>
       <c r="H310" s="0" t="s">
-        <v>710</v>
+        <v>709</v>
       </c>
     </row>
     <row r="311" spans="1:8">
       <c r="A311" s="0">
         <v>26825</v>
       </c>
       <c r="B311" s="0" t="s">
+        <v>712</v>
+      </c>
+      <c r="C311" s="0" t="s">
         <v>713</v>
-      </c>
-[...1 lines deleted...]
-        <v>714</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G311" s="0">
         <v>7.81</v>
       </c>
       <c r="H311" s="0" t="s">
-        <v>715</v>
+        <v>714</v>
       </c>
     </row>
     <row r="312" spans="1:8">
       <c r="A312" s="0">
         <v>26825</v>
       </c>
       <c r="B312" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
       <c r="C312" s="0" t="s">
-        <v>714</v>
+        <v>713</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G312" s="0">
         <v>7.81</v>
       </c>
       <c r="H312" s="0" t="s">
-        <v>715</v>
+        <v>714</v>
       </c>
     </row>
     <row r="313" spans="1:8">
       <c r="A313" s="0">
         <v>24481</v>
       </c>
       <c r="B313" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="C313" s="0" t="s">
         <v>717</v>
-      </c>
-[...1 lines deleted...]
-        <v>718</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>28</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G313" s="0">
         <v>6.84</v>
       </c>
       <c r="H313" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="314" spans="1:8">
       <c r="A314" s="0">
         <v>24509</v>
       </c>
       <c r="B314" s="0"/>
       <c r="C314" s="0" t="s">
-        <v>720</v>
+        <v>719</v>
       </c>
       <c r="D314" s="0"/>
       <c r="E314" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G314" s="0">
         <v>6.23</v>
       </c>
       <c r="H314" s="0" t="s">
-        <v>721</v>
+        <v>720</v>
       </c>
     </row>
     <row r="315" spans="1:8">
       <c r="A315" s="0">
         <v>24510</v>
       </c>
       <c r="B315" s="0"/>
       <c r="C315" s="0" t="s">
-        <v>722</v>
+        <v>721</v>
       </c>
       <c r="D315" s="0"/>
       <c r="E315" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G315" s="0">
         <v>10.03</v>
       </c>
       <c r="H315" s="0" t="s">
-        <v>723</v>
+        <v>722</v>
       </c>
     </row>
     <row r="316" spans="1:8">
       <c r="A316" s="0">
         <v>24511</v>
       </c>
       <c r="B316" s="0"/>
       <c r="C316" s="0" t="s">
-        <v>724</v>
+        <v>723</v>
       </c>
       <c r="D316" s="0"/>
       <c r="E316" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G316" s="0">
         <v>15.4</v>
       </c>
       <c r="H316" s="0" t="s">
-        <v>725</v>
+        <v>724</v>
       </c>
     </row>
     <row r="317" spans="1:8">
       <c r="A317" s="0">
         <v>24522</v>
       </c>
       <c r="B317" s="0"/>
       <c r="C317" s="0" t="s">
-        <v>726</v>
+        <v>725</v>
       </c>
       <c r="D317" s="0"/>
       <c r="E317" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G317" s="0">
         <v>11.41</v>
       </c>
       <c r="H317" s="0" t="s">
-        <v>727</v>
+        <v>726</v>
       </c>
     </row>
     <row r="318" spans="1:8">
       <c r="A318" s="0">
         <v>24534</v>
       </c>
       <c r="B318" s="0"/>
       <c r="C318" s="0" t="s">
-        <v>728</v>
+        <v>727</v>
       </c>
       <c r="D318" s="0"/>
       <c r="E318" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G318" s="0">
         <v>16.34</v>
       </c>
       <c r="H318" s="0" t="s">
-        <v>729</v>
+        <v>728</v>
       </c>
     </row>
     <row r="319" spans="1:8">
       <c r="A319" s="0">
         <v>19497</v>
       </c>
       <c r="B319" s="0" t="s">
+        <v>729</v>
+      </c>
+      <c r="C319" s="0" t="s">
         <v>730</v>
-      </c>
-[...1 lines deleted...]
-        <v>731</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>28</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G319" s="0">
         <v>1</v>
       </c>
       <c r="H319" s="0" t="s">
-        <v>732</v>
+        <v>731</v>
       </c>
     </row>
     <row r="320" spans="1:8">
       <c r="A320" s="0">
         <v>26905</v>
       </c>
       <c r="B320" s="0"/>
       <c r="C320" s="0" t="s">
-        <v>733</v>
+        <v>732</v>
       </c>
       <c r="D320" s="0"/>
       <c r="E320" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G320" s="0">
         <v>7.21</v>
       </c>
       <c r="H320" s="0" t="s">
-        <v>734</v>
+        <v>733</v>
       </c>
     </row>
     <row r="321" spans="1:8">
       <c r="A321" s="0">
         <v>24537</v>
       </c>
       <c r="B321" s="0" t="s">
+        <v>734</v>
+      </c>
+      <c r="C321" s="0" t="s">
         <v>735</v>
-      </c>
-[...1 lines deleted...]
-        <v>736</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>28</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G321" s="0">
         <v>28.39</v>
       </c>
       <c r="H321" s="0" t="s">
-        <v>737</v>
+        <v>736</v>
       </c>
     </row>
     <row r="322" spans="1:8">
       <c r="A322" s="0">
         <v>26934</v>
       </c>
       <c r="B322" s="0"/>
       <c r="C322" s="0" t="s">
-        <v>738</v>
+        <v>737</v>
       </c>
       <c r="D322" s="0"/>
       <c r="E322" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G322" s="0">
         <v>29.42</v>
       </c>
       <c r="H322" s="0" t="s">
-        <v>739</v>
+        <v>738</v>
       </c>
     </row>
     <row r="323" spans="1:8">
       <c r="A323" s="0">
         <v>18380</v>
       </c>
       <c r="B323" s="0" t="s">
+        <v>739</v>
+      </c>
+      <c r="C323" s="0" t="s">
         <v>740</v>
-      </c>
-[...1 lines deleted...]
-        <v>741</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>355</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G323" s="0">
         <v>9.94</v>
       </c>
       <c r="H323" s="0" t="s">
-        <v>742</v>
+        <v>741</v>
       </c>
     </row>
     <row r="324" spans="1:8">
       <c r="A324" s="0">
         <v>29943</v>
       </c>
       <c r="B324" s="0" t="s">
+        <v>742</v>
+      </c>
+      <c r="C324" s="0" t="s">
         <v>743</v>
-      </c>
-[...1 lines deleted...]
-        <v>744</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>28</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G324" s="0">
         <v>81.09999999999999</v>
       </c>
       <c r="H324" s="0" t="s">
-        <v>745</v>
+        <v>744</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">