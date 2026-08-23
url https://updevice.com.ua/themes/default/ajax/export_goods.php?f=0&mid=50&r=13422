--- v0 (2026-08-23)
+++ v1 (2026-08-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="751">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="756">
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
     <t>Посилання</t>
   </si>
   <si>
     <t>Навушники Bluetooth BOROFONE feliz TWS BE42 |BT5.0, 30/350mAh, 3Hours|</t>
   </si>
   <si>
@@ -1988,50 +1988,53 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-fresh-single-port-pd-car-charger-bz32-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Fresh PD car charger BZ32A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-fresh-pd-car-charger-bz32a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Fresh dual port PD car charger BZ32B |1Type-C/1USB, 48W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-fresh-dual-port-pd-car-charger-bz32b-1type-c-1usb-48w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011979</t>
   </si>
   <si>
     <t>Вентилятор в авто BOROFONE Wind wire control car fan DBF11 |3 Speed, LED|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-v-avto-borofone-wind-wire-control-car-fan-dbf11-3-speed-led-/</t>
   </si>
   <si>
+    <t>000011987</t>
+  </si>
+  <si>
     <t>Акустика-караоке BOROFONE Vida BT speaker with microphone BP25 |10Wx2, BT5.4, USB/AUX/TWS, 4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-karaoke-borofone-vida-bt-speaker-with-microphone-bp25-10wx2-bt5-4-usb-aux-tws-4h-/</t>
   </si>
   <si>
     <t>Навушники BOROFONE Eminent gaming headphones BO111 |USB+3.5mm, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-borofone-eminent-gaming-headphones-bo111-usb-3-5mm-rgb-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний BOROFONE Ascenso car BT FM transmitter BC50 |2USB/1Type-C, PD/QC, 38W/3A, BT5.4|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-ascenso-car-bt-fm-transmitter-bc50-2usb-1type-c-pd-qc-20w-3a-bt5-4-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний BOROFONE Brilliant dual port car charger BZ21 |1USB/1Type-C, 48W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-brilliant-dual-port-car-charger-bz21-1usb-1type-c-48w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний BOROFONE Brilliant dual port car charger BZ21A |2USB, 36W/3A, QC|</t>
@@ -2171,56 +2174,62 @@
   <si>
     <t>000012379</t>
   </si>
   <si>
     <t>УМБ BOROFONE Myriad PD+light power bank BJ85 100000mAh |4USB/2Type-C/Lightning, 22.5W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-myriad-pd-light-power-bank-bj85-100000mah-4usb-2type-c-lightning-22-5w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012385</t>
   </si>
   <si>
     <t>Навушники Borofone Suenos BT headset BO34 |BT5.4/AUX, 32h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-suenos-bt-headset-bo34-bt5-4-aux-32h-/</t>
   </si>
   <si>
     <t>000012386</t>
   </si>
   <si>
     <t>brown</t>
   </si>
   <si>
+    <t>000012484</t>
+  </si>
+  <si>
     <t>Акустика Borofone Rubik cube sports BT speaker royal BR101 |BT5.4, AUX/TF, TWS, 5W, 5H|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-hoco-rubik-cube-sports-bt-speaker-royal-br101-bt5-4-aux-tf-tws-5w-5h-/</t>
   </si>
   <si>
+    <t>000012485</t>
+  </si>
+  <si>
     <t>000012606</t>
   </si>
   <si>
     <t>УМБ BOROFONE Star power bank with flashlight and cable BJ87 5000mAh |1Type-C, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-star-power-bank-with-flashlight-and-cable-bj87-5000mah-1type-c-2a-/</t>
   </si>
   <si>
     <t>000012684</t>
   </si>
   <si>
     <t>УМБ BOROFONE Clever power bank BJ88 10000mAh |2USB/1Type-C, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-power-bank-bj88-10000mah-2usb-1type-c-2a-/</t>
   </si>
   <si>
     <t>УМБ BOROFONE Clever power bank BJ88A 20000mAh |2USB/1Type-C, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-power-bank-bj88a-20000mah-2usb-1type-c-2a-/</t>
   </si>
   <si>
     <t>УМБ BOROFONE Clever power bank BJ88B 30000mAh |2USB/1Type-C, 2A|</t>
@@ -2255,54 +2264,60 @@
   <si>
     <t>Акустика BOROFONE Loud BT speaker BR105 |BT5.4, TF/USB/FM, 10W, 5h, TWS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-borofone-loud-bt-speaker-br105-bt5-4-aux-tf-usb-fm-30w-5h-tws-/</t>
   </si>
   <si>
     <t>000012881</t>
   </si>
   <si>
     <t>УМБ BOROFONE Clever PD fully compatible power bank BJ80C 50000mAh |2USB/1Type-C, 22.5W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-pd-fully-compatible-power-bank-bj80c-50000mah-2usb-1type-c-22-5w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012985</t>
   </si>
   <si>
     <t>Акустика-караоке Borofone Deep RGB BT speaker with two wireless microphones DR23 |BT5.4, 15W, TF/USB/AUX, 3-4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-karaoke-borofone-deep-rgb-bt-speaker-with-two-wireless-microphones-dr23-bt5-4-15w-tf-usb-aux-3-4h-/</t>
   </si>
   <si>
+    <t>000013024</t>
+  </si>
+  <si>
     <t>Вентилятор Borofone Cool foldable handheld fan with digital display DBF08 |3.5-13h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-borofone-cool-foldable-handheld-fan-with-digital-display-dbf08-3-5-13h-/</t>
+  </si>
+  <si>
+    <t>000013019</t>
   </si>
   <si>
     <t>Акустика-караоке Borofone Present wireless dual-mic BT speaker DR22 |BT5.3, USB/AUX/TF/FM, 60W, 5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-karaoke-borofone-present-wireless-dual-mic-bt-speaker-dr22-bt5-3-usb-aux-tf-fm-60w-5h-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
@@ -2611,51 +2626,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H323"/>
+  <dimension ref="A1:H324"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="6" max="6" width="0" customWidth="true" style="0"/>
     <col min="7" max="7" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="152.105713" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="10.568848" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
@@ -8430,827 +8445,866 @@
         <v>17561</v>
       </c>
       <c r="B286" s="0" t="s">
         <v>655</v>
       </c>
       <c r="C286" s="0" t="s">
         <v>656</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>28</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G286" s="0">
         <v>8.109999999999999</v>
       </c>
       <c r="H286" s="0" t="s">
         <v>657</v>
       </c>
     </row>
     <row r="287" spans="1:8">
       <c r="A287" s="0">
         <v>26762</v>
       </c>
-      <c r="B287" s="0"/>
+      <c r="B287" s="0" t="s">
+        <v>658</v>
+      </c>
       <c r="C287" s="0" t="s">
-        <v>658</v>
-[...1 lines deleted...]
-      <c r="D287" s="0"/>
+        <v>659</v>
+      </c>
+      <c r="D287" s="0" t="s">
+        <v>28</v>
+      </c>
       <c r="E287" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G287" s="0">
         <v>40.25</v>
       </c>
       <c r="H287" s="0" t="s">
-        <v>659</v>
+        <v>660</v>
       </c>
     </row>
     <row r="288" spans="1:8">
       <c r="A288" s="0">
         <v>26763</v>
       </c>
       <c r="B288" s="0"/>
       <c r="C288" s="0" t="s">
-        <v>660</v>
+        <v>661</v>
       </c>
       <c r="D288" s="0"/>
       <c r="E288" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G288" s="0">
         <v>9.359999999999999</v>
       </c>
       <c r="H288" s="0" t="s">
-        <v>661</v>
+        <v>662</v>
       </c>
     </row>
     <row r="289" spans="1:8">
       <c r="A289" s="0">
         <v>24349</v>
       </c>
       <c r="B289" s="0"/>
       <c r="C289" s="0" t="s">
-        <v>662</v>
+        <v>663</v>
       </c>
       <c r="D289" s="0"/>
       <c r="E289" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G289" s="0">
         <v>4.39</v>
       </c>
       <c r="H289" s="0" t="s">
-        <v>663</v>
+        <v>664</v>
       </c>
     </row>
     <row r="290" spans="1:8">
       <c r="A290" s="0">
         <v>24350</v>
       </c>
       <c r="B290" s="0"/>
       <c r="C290" s="0" t="s">
-        <v>664</v>
+        <v>665</v>
       </c>
       <c r="D290" s="0"/>
       <c r="E290" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G290" s="0">
         <v>4.49</v>
       </c>
       <c r="H290" s="0" t="s">
-        <v>665</v>
+        <v>666</v>
       </c>
     </row>
     <row r="291" spans="1:8">
       <c r="A291" s="0">
         <v>24351</v>
       </c>
       <c r="B291" s="0"/>
       <c r="C291" s="0" t="s">
-        <v>666</v>
+        <v>667</v>
       </c>
       <c r="D291" s="0"/>
       <c r="E291" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G291" s="0">
         <v>3.22</v>
       </c>
       <c r="H291" s="0" t="s">
-        <v>667</v>
+        <v>668</v>
       </c>
     </row>
     <row r="292" spans="1:8">
       <c r="A292" s="0">
         <v>24353</v>
       </c>
       <c r="B292" s="0" t="s">
-        <v>668</v>
+        <v>669</v>
       </c>
       <c r="C292" s="0" t="s">
-        <v>669</v>
+        <v>670</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>28</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G292" s="0">
         <v>1.91</v>
       </c>
       <c r="H292" s="0" t="s">
-        <v>670</v>
+        <v>671</v>
       </c>
     </row>
     <row r="293" spans="1:8">
       <c r="A293" s="0">
         <v>24354</v>
       </c>
       <c r="B293" s="0"/>
       <c r="C293" s="0" t="s">
-        <v>671</v>
+        <v>672</v>
       </c>
       <c r="D293" s="0"/>
       <c r="E293" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G293" s="0">
         <v>1.91</v>
       </c>
       <c r="H293" s="0" t="s">
-        <v>672</v>
+        <v>673</v>
       </c>
     </row>
     <row r="294" spans="1:8">
       <c r="A294" s="0">
         <v>24355</v>
       </c>
       <c r="B294" s="0" t="s">
-        <v>673</v>
+        <v>674</v>
       </c>
       <c r="C294" s="0" t="s">
-        <v>674</v>
+        <v>675</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>28</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G294" s="0">
         <v>2.14</v>
       </c>
       <c r="H294" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="295" spans="1:8">
       <c r="A295" s="0">
         <v>24356</v>
       </c>
       <c r="B295" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="C295" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>28</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G295" s="0">
         <v>2.25</v>
       </c>
       <c r="H295" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="296" spans="1:8">
       <c r="A296" s="0">
         <v>24357</v>
       </c>
       <c r="B296" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="C296" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>28</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G296" s="0">
         <v>2.73</v>
       </c>
       <c r="H296" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="297" spans="1:8">
       <c r="A297" s="0">
         <v>24358</v>
       </c>
       <c r="B297" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="C297" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>28</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G297" s="0">
         <v>3.13</v>
       </c>
       <c r="H297" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="298" spans="1:8">
       <c r="A298" s="0">
         <v>24359</v>
       </c>
       <c r="B298" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="C298" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>28</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G298" s="0">
         <v>3.42</v>
       </c>
       <c r="H298" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="299" spans="1:8">
       <c r="A299" s="0">
         <v>24352</v>
       </c>
       <c r="B299" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="C299" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>28</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G299" s="0">
         <v>2.35</v>
       </c>
       <c r="H299" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="300" spans="1:8">
       <c r="A300" s="0">
         <v>19393</v>
       </c>
       <c r="B300" s="0"/>
       <c r="C300" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="D300" s="0"/>
       <c r="E300" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G300" s="0">
         <v>0.63</v>
       </c>
       <c r="H300" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
     </row>
     <row r="301" spans="1:8">
       <c r="A301" s="0">
         <v>24360</v>
       </c>
       <c r="B301" s="0"/>
       <c r="C301" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
       <c r="D301" s="0"/>
       <c r="E301" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G301" s="0">
         <v>1.37</v>
       </c>
       <c r="H301" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
     </row>
     <row r="302" spans="1:8">
       <c r="A302" s="0">
         <v>17563</v>
       </c>
       <c r="B302" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="C302" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>28</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G302" s="0">
         <v>4.98</v>
       </c>
       <c r="H302" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
     </row>
     <row r="303" spans="1:8">
       <c r="A303" s="0">
         <v>22104</v>
       </c>
       <c r="B303" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="C303" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>28</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G303" s="0">
         <v>4.26</v>
       </c>
       <c r="H303" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
     </row>
     <row r="304" spans="1:8">
       <c r="A304" s="0">
         <v>24376</v>
       </c>
       <c r="B304" s="0"/>
       <c r="C304" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="D304" s="0"/>
       <c r="E304" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G304" s="0">
         <v>3.61</v>
       </c>
       <c r="H304" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="305" spans="1:8">
       <c r="A305" s="0">
         <v>19431</v>
       </c>
       <c r="B305" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="C305" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>649</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G305" s="0">
         <v>1.52</v>
       </c>
       <c r="H305" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="306" spans="1:8">
       <c r="A306" s="0">
         <v>19432</v>
       </c>
       <c r="B306" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="C306" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>649</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G306" s="0">
         <v>1.52</v>
       </c>
       <c r="H306" s="0" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
     </row>
     <row r="307" spans="1:8">
       <c r="A307" s="0">
         <v>26808</v>
       </c>
       <c r="B307" s="0"/>
       <c r="C307" s="0" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="D307" s="0"/>
       <c r="E307" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G307" s="0">
         <v>7.75</v>
       </c>
       <c r="H307" s="0" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
     </row>
     <row r="308" spans="1:8">
       <c r="A308" s="0">
         <v>24419</v>
       </c>
       <c r="B308" s="0" t="s">
-        <v>711</v>
+        <v>712</v>
       </c>
       <c r="C308" s="0" t="s">
-        <v>712</v>
+        <v>713</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>28</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G308" s="0">
         <v>56.78</v>
       </c>
       <c r="H308" s="0" t="s">
-        <v>713</v>
+        <v>714</v>
       </c>
     </row>
     <row r="309" spans="1:8">
       <c r="A309" s="0">
         <v>26815</v>
       </c>
       <c r="B309" s="0" t="s">
-        <v>714</v>
+        <v>715</v>
       </c>
       <c r="C309" s="0" t="s">
-        <v>715</v>
+        <v>716</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>28</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G309" s="0">
         <v>8.83</v>
       </c>
       <c r="H309" s="0" t="s">
-        <v>716</v>
+        <v>717</v>
       </c>
     </row>
     <row r="310" spans="1:8">
       <c r="A310" s="0">
         <v>26815</v>
       </c>
       <c r="B310" s="0" t="s">
-        <v>717</v>
+        <v>718</v>
       </c>
       <c r="C310" s="0" t="s">
-        <v>715</v>
+        <v>716</v>
       </c>
       <c r="D310" s="0" t="s">
-        <v>718</v>
+        <v>719</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G310" s="0">
         <v>8.83</v>
       </c>
       <c r="H310" s="0" t="s">
-        <v>716</v>
+        <v>717</v>
       </c>
     </row>
     <row r="311" spans="1:8">
       <c r="A311" s="0">
         <v>26825</v>
       </c>
-      <c r="B311" s="0"/>
+      <c r="B311" s="0" t="s">
+        <v>720</v>
+      </c>
       <c r="C311" s="0" t="s">
-        <v>719</v>
-[...1 lines deleted...]
-      <c r="D311" s="0"/>
+        <v>721</v>
+      </c>
+      <c r="D311" s="0" t="s">
+        <v>16</v>
+      </c>
       <c r="E311" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G311" s="0">
         <v>7.81</v>
       </c>
       <c r="H311" s="0" t="s">
-        <v>720</v>
+        <v>722</v>
       </c>
     </row>
     <row r="312" spans="1:8">
       <c r="A312" s="0">
-        <v>24481</v>
+        <v>26825</v>
       </c>
       <c r="B312" s="0" t="s">
+        <v>723</v>
+      </c>
+      <c r="C312" s="0" t="s">
         <v>721</v>
       </c>
-      <c r="C312" s="0" t="s">
+      <c r="D312" s="0" t="s">
+        <v>156</v>
+      </c>
+      <c r="E312" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="G312" s="0">
+        <v>7.81</v>
+      </c>
+      <c r="H312" s="0" t="s">
         <v>722</v>
-      </c>
-[...10 lines deleted...]
-        <v>723</v>
       </c>
     </row>
     <row r="313" spans="1:8">
       <c r="A313" s="0">
-        <v>24509</v>
+        <v>24481</v>
       </c>
       <c r="B313" s="0" t="s">
         <v>724</v>
       </c>
       <c r="C313" s="0" t="s">
         <v>725</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>28</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G313" s="0">
-        <v>6.23</v>
+        <v>6.84</v>
       </c>
       <c r="H313" s="0" t="s">
         <v>726</v>
       </c>
     </row>
     <row r="314" spans="1:8">
       <c r="A314" s="0">
-        <v>24510</v>
-[...1 lines deleted...]
-      <c r="B314" s="0"/>
+        <v>24509</v>
+      </c>
+      <c r="B314" s="0" t="s">
+        <v>727</v>
+      </c>
       <c r="C314" s="0" t="s">
-        <v>727</v>
-[...1 lines deleted...]
-      <c r="D314" s="0"/>
+        <v>728</v>
+      </c>
+      <c r="D314" s="0" t="s">
+        <v>28</v>
+      </c>
       <c r="E314" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G314" s="0">
-        <v>10.03</v>
+        <v>6.23</v>
       </c>
       <c r="H314" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
     </row>
     <row r="315" spans="1:8">
       <c r="A315" s="0">
-        <v>24511</v>
+        <v>24510</v>
       </c>
       <c r="B315" s="0"/>
       <c r="C315" s="0" t="s">
-        <v>729</v>
+        <v>730</v>
       </c>
       <c r="D315" s="0"/>
       <c r="E315" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G315" s="0">
-        <v>15.4</v>
+        <v>10.03</v>
       </c>
       <c r="H315" s="0" t="s">
-        <v>730</v>
+        <v>731</v>
       </c>
     </row>
     <row r="316" spans="1:8">
       <c r="A316" s="0">
-        <v>24522</v>
+        <v>24511</v>
       </c>
       <c r="B316" s="0"/>
       <c r="C316" s="0" t="s">
-        <v>731</v>
+        <v>732</v>
       </c>
       <c r="D316" s="0"/>
       <c r="E316" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G316" s="0">
-        <v>11.41</v>
+        <v>15.4</v>
       </c>
       <c r="H316" s="0" t="s">
-        <v>732</v>
+        <v>733</v>
       </c>
     </row>
     <row r="317" spans="1:8">
       <c r="A317" s="0">
-        <v>24534</v>
-[...3 lines deleted...]
-      </c>
+        <v>24522</v>
+      </c>
+      <c r="B317" s="0"/>
       <c r="C317" s="0" t="s">
         <v>734</v>
       </c>
-      <c r="D317" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D317" s="0"/>
       <c r="E317" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G317" s="0">
-        <v>16.34</v>
+        <v>11.41</v>
       </c>
       <c r="H317" s="0" t="s">
         <v>735</v>
       </c>
     </row>
     <row r="318" spans="1:8">
       <c r="A318" s="0">
-        <v>19497</v>
+        <v>24534</v>
       </c>
       <c r="B318" s="0" t="s">
         <v>736</v>
       </c>
       <c r="C318" s="0" t="s">
         <v>737</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>28</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G318" s="0">
-        <v>1</v>
+        <v>16.34</v>
       </c>
       <c r="H318" s="0" t="s">
         <v>738</v>
       </c>
     </row>
     <row r="319" spans="1:8">
       <c r="A319" s="0">
-        <v>26905</v>
-[...1 lines deleted...]
-      <c r="B319" s="0"/>
+        <v>19497</v>
+      </c>
+      <c r="B319" s="0" t="s">
+        <v>739</v>
+      </c>
       <c r="C319" s="0" t="s">
-        <v>739</v>
-[...1 lines deleted...]
-      <c r="D319" s="0"/>
+        <v>740</v>
+      </c>
+      <c r="D319" s="0" t="s">
+        <v>28</v>
+      </c>
       <c r="E319" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G319" s="0">
-        <v>7.21</v>
+        <v>1</v>
       </c>
       <c r="H319" s="0" t="s">
-        <v>740</v>
+        <v>741</v>
       </c>
     </row>
     <row r="320" spans="1:8">
       <c r="A320" s="0">
-        <v>24537</v>
-[...3 lines deleted...]
-      </c>
+        <v>26905</v>
+      </c>
+      <c r="B320" s="0"/>
       <c r="C320" s="0" t="s">
         <v>742</v>
       </c>
-      <c r="D320" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D320" s="0"/>
       <c r="E320" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G320" s="0">
-        <v>28.39</v>
+        <v>7.21</v>
       </c>
       <c r="H320" s="0" t="s">
         <v>743</v>
       </c>
     </row>
     <row r="321" spans="1:8">
       <c r="A321" s="0">
-        <v>26934</v>
+        <v>24537</v>
       </c>
       <c r="B321" s="0" t="s">
         <v>744</v>
       </c>
       <c r="C321" s="0" t="s">
         <v>745</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>28</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G321" s="0">
-        <v>29.42</v>
+        <v>28.39</v>
       </c>
       <c r="H321" s="0" t="s">
         <v>746</v>
       </c>
     </row>
     <row r="322" spans="1:8">
       <c r="A322" s="0">
-        <v>18380</v>
-[...1 lines deleted...]
-      <c r="B322" s="0"/>
+        <v>26934</v>
+      </c>
+      <c r="B322" s="0" t="s">
+        <v>747</v>
+      </c>
       <c r="C322" s="0" t="s">
-        <v>747</v>
-[...1 lines deleted...]
-      <c r="D322" s="0"/>
+        <v>748</v>
+      </c>
+      <c r="D322" s="0" t="s">
+        <v>28</v>
+      </c>
       <c r="E322" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G322" s="0">
-        <v>9.94</v>
+        <v>29.42</v>
       </c>
       <c r="H322" s="0" t="s">
-        <v>748</v>
+        <v>749</v>
       </c>
     </row>
     <row r="323" spans="1:8">
       <c r="A323" s="0">
+        <v>18380</v>
+      </c>
+      <c r="B323" s="0" t="s">
+        <v>750</v>
+      </c>
+      <c r="C323" s="0" t="s">
+        <v>751</v>
+      </c>
+      <c r="D323" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E323" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="G323" s="0">
+        <v>9.94</v>
+      </c>
+      <c r="H323" s="0" t="s">
+        <v>752</v>
+      </c>
+    </row>
+    <row r="324" spans="1:8">
+      <c r="A324" s="0">
         <v>29943</v>
       </c>
-      <c r="B323" s="0"/>
-[...7 lines deleted...]
-      <c r="G323" s="0">
+      <c r="B324" s="0" t="s">
+        <v>753</v>
+      </c>
+      <c r="C324" s="0" t="s">
+        <v>754</v>
+      </c>
+      <c r="D324" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="E324" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="G324" s="0">
         <v>81.09999999999999</v>
       </c>
-      <c r="H323" s="0" t="s">
-        <v>750</v>
+      <c r="H324" s="0" t="s">
+        <v>755</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">