--- v0 (2026-08-17)
+++ v1 (2026-10-09)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="752">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="758">
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
     <t>Посилання</t>
   </si>
   <si>
     <t>Навушники Bluetooth BOROFONE feliz TWS BE42 |BT5.0, 30/350mAh, 3Hours|</t>
   </si>
   <si>
@@ -104,53 +104,50 @@
   <si>
     <t>Навушники Bluetooth BOROFONE True wireless BT headset Bw01 Plus |BT5.1, 30/350mAh 4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-tws-18/naushniki-bluetooth-borofone-true-wireless-bt-headset-bw01-plus-bt5-1-30-350mah-4h-/</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний BOROFONE Wideway car AUX BT receiver BC35 |BT5.0, 10Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-wideway-car-aux-bt-receiver-bc35-bt5-0-10hours-/</t>
   </si>
   <si>
     <t>000007714</t>
   </si>
   <si>
     <t>Ігровий контролер BOROFONE Spartan mobile game button BG2</t>
   </si>
   <si>
     <t>black</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/triggeryi-49/igrovoy-kontroller-borofone-spartan-mobile-game-button-bg2/</t>
   </si>
   <si>
-    <t>000007887</t>
-[...1 lines deleted...]
-  <si>
     <t>Ігровий контролер BOROFONE Warrior cooling gamepad BG3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/triggeryi-49/igrovoy-kontroller-borofone-warrior-cooling-gamepad-bg3/</t>
   </si>
   <si>
     <t>000008751</t>
   </si>
   <si>
     <t>Набір office Combo BOROFONE Business keyboard and mouse set BG6 (Keyboard RU/ENG розгортка/Mouse)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/klaviaturyi-combo-naboryi-61/nabor-office-combo-borofone-business-keyboard-and-mouse-set-bg6-keyboard-ru-eng-raskladka-mouse-/</t>
   </si>
   <si>
     <t>Навушники BOROFONE gaming fun LED Hi-Res BO100</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-borofone-gaming-fun-led-hi-res-bo100/</t>
   </si>
   <si>
     <t>Навушники BOROFONE Gaming LED Racing headphones Hi-Res BO101</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-borofone-gaming-led-racing-headphones-hi-res-bo101/</t>
@@ -1169,53 +1166,50 @@
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-karaoke-borofone-dancing-outdoor-bt-speaker-bp9-bt5-0-aux-fm-tf-usb-10w-3h-/</t>
   </si>
   <si>
     <t>Клавіатура Borofone Speed wired business keyboard BG9 (ru/ukr/en)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/klaviaturyi-combo-naboryi-61/klaviatura-borofone-speed-wired-business-keyboard-bg9-ru-ukr-en-/</t>
   </si>
   <si>
     <t>000009628</t>
   </si>
   <si>
     <t>Миша Borofone Platinum 2.4G business wireless mouse BG7</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-borofone-platinum-2-4g-business-wireless-mouse-bg7/</t>
   </si>
   <si>
     <t>Навушники Borofone Craft universal earphones with mic BM83</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-borofone-craft-universal-earphones-with-mic-bm83/</t>
   </si>
   <si>
-    <t>000009629</t>
-[...1 lines deleted...]
-  <si>
     <t>Навушники Borofone Cat ear BT headphones BO18 |BT5.0, AUX/TF, 7h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-cat-ear-bt-headphones-bo18-bt5-0-aux-tf-7h-/</t>
   </si>
   <si>
     <t>Тримач Borofone Point air outlet gravity linkage car holder BH78 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-point-air-outlet-gravity-linkage-car-holder-bh78-4-5-7-/</t>
   </si>
   <si>
     <t>000009643</t>
   </si>
   <si>
     <t>Тримач Borofone Enlighten clip car holder(air outlet) BH88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-air-outlet-bh88-4-5-7-/</t>
   </si>
   <si>
     <t>000009644</t>
   </si>
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
@@ -1343,74 +1337,68 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-cable-erudite-bas12a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000009945</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS11A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas11a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Micro USB cable Erudite single port charger BAS11A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-erudite-single-port-charger-bas11a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Scenery dual port BZ22 |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-scenery-dual-port-bz22-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...1 lines deleted...]
-  <si>
     <t>Тримач Borofone Wind automatic clamping car holder (air outlet) BH98</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-wind-automatic-clamping-car-holder-air-outlet-bh98/</t>
   </si>
   <si>
     <t>Тримач Borofone Wind automatic clamping car holder (center console) BH99</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-wind-automatic-clamping-car-holder-center-console-bh99/</t>
   </si>
   <si>
     <t>Тримач Borofone Airy tablet car holder BH100 (center console) |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-airy-tablet-car-holder-bh100-center-console-4-7-10-5-/</t>
   </si>
   <si>
-    <t>000010088</t>
-[...1 lines deleted...]
-  <si>
     <t>Тримач Borofone Airy tablet car holder (headrest) BH101 |4.7-12.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-airy-tablet-car-holder-headrest-bh101-4-7-12-9-/</t>
   </si>
   <si>
     <t>000010193</t>
   </si>
   <si>
     <t>Навушники Borofone Manner true wireless BT headset BW06 |BT5.1, 30/300mAh, 4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-tws-18/naushniki-borofone-manner-true-wireless-bt-headset-bw06-bt5-1-30-300mah-4h-/</t>
   </si>
   <si>
     <t>Акустика Borofone Noble sports BT speaker BR37 |BT5.3, USB/TF/FM/AUX, TWS, 5Wx2, 2h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-borofone-noble-sports-bt-speaker-br37-bt5-3-usb-tf-fm-aux-tws-5wx2-2h-/</t>
   </si>
   <si>
     <t>Тримач Borofone Warrior gravity car holder BH94 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-warrior-gravity-car-holder-bh94-air-outlet-4-5-7-/</t>
@@ -1454,74 +1442,68 @@
   <si>
     <t>Адаптер автомобільний Borofone Journey car charger BZ25 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-journey-car-charger-bz25-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010303</t>
   </si>
   <si>
     <t>Навушники Borofone BW59 Plus True wireless ANC noise reduction BT headset |BT5.3, 30/300mAh, 4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-tws-18/naushniki-borofone-bw59-plus-true-wireless-anc-noise-reduction-bt-headset-bt5-3-30-300mah-4h-/</t>
   </si>
   <si>
     <t>000010325</t>
   </si>
   <si>
     <t>Мікрофон Borofone Lightning Trophy lavalier wireless digital microphone BFK12 |2.4G, 6h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-15/mikrofon-borofone-lightning-trophy-lavalier-wireless-digital-microphone-bfk12-2-4g-6h-/</t>
   </si>
   <si>
-    <t>000010326</t>
-[...1 lines deleted...]
-  <si>
     <t>Мікрофон Borofone Type-C Trophy lavalier wireless digital microphone BFK12 |2.4G, 6h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-15/mikrofon-borofone-type-c-trophy-lavalier-wireless-digital-microphone-bfk12-2-4g-6h-/</t>
   </si>
   <si>
     <t>Навушники Borofone Rhyme BT headphones BO25 |BT5.3/AUX, 30h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-rhyme-bt-headphones-bo25-bt5-3-aux-30h-/</t>
   </si>
   <si>
     <t>Тримач Borofone Grand one-button car holder (air outlet) BH92 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-grand-one-button-car-holder-air-outlet-bh92-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...1 lines deleted...]
-  <si>
     <t>Тримач Borofone Blue Charm wireless fast charging car holder (air outlet) BH204 |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-blue-charm-wireless-fast-charging-car-holder-air-outlet-bh204-15w-4-5-7-/</t>
   </si>
   <si>
     <t>Куллер для телефону Borofone Red Shark cooling mobile phone fan BG11 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-dlya-telefona-borofone-red-shark-cooling-mobile-phone-fan-bg11-4-5-7-/</t>
   </si>
   <si>
     <t>Килимок для миші Borofone Illustrious gaming mouse pad BG12 (200*240mm)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kovriki-dlya-geymera-62/kovrik-dlya-myishi-borofone-illustrious-gaming-mouse-pad-bg12-200-240mm-/</t>
   </si>
   <si>
     <t>Тримач Borofone Blue Charm wireless fast charging car holder BH203 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-blue-charm-wireless-fast-charging-car-holder-bh203-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>Тримач Borofone Grand one-button car holder BH93 (center console) |4.7-7"|</t>
@@ -1595,89 +1577,83 @@
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-borofone-ingenioso-intelligent-positioning-anti-lost-device-bc100-9-12-month-/</t>
   </si>
   <si>
     <t>000010519</t>
   </si>
   <si>
     <t>Миша Borofone Winner 2.4G business wireless mouse BG13 |800-1200-1600 dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-borofone-winner-2-4g-business-wireless-mouse-bg13-800-1200-1600-dpi-/</t>
   </si>
   <si>
     <t>Тримач BOROFONE Vito metal rotating tablet holder BH115 |7-12.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-borofone-vito-metal-rotating-tablet-holder-bh115-7-12-9-/</t>
   </si>
   <si>
     <t>Тримач BOROFONE Vito metal notebook stand BH115 Plus |15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-borofone-vito-metal-notebook-stand-bh115-plus-15-6-/</t>
   </si>
   <si>
-    <t>000010838</t>
+    <t>000010839</t>
   </si>
   <si>
     <t>Миша BOROFONE Planet business wireless mouse BG14 |2.4G, 1000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-borofone-planet-business-wireless-mouse-bg14-2-4g-1000dpi-/</t>
   </si>
   <si>
-    <t>000010839</t>
-[...1 lines deleted...]
-  <si>
     <t>000010951</t>
   </si>
   <si>
     <t>Навушники BOROFONE Prestige active noise reduction BT headphones BO31 |BT5.4,ANC, AUX/BT, 38h Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-prestige-active-noise-reduction-bt-headphones-bo31-bt5-4-anc-aux-bt-38h-max-/</t>
   </si>
   <si>
     <t>000010952</t>
   </si>
   <si>
     <t>Milky white</t>
   </si>
   <si>
     <t>000010953</t>
   </si>
   <si>
     <t>Акустика-караоке Borofone Pretty BT speaker DR15 |BT5.0, TWS, AUX/USB/TF/FM, 5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-karaoke-borofone-pretty-bt-speaker-dr15-bt5-0-tws-aux-usb-tf-fm-5w-/</t>
   </si>
   <si>
-    <t>000011081</t>
-[...1 lines deleted...]
-  <si>
     <t>УМБ Borofone Magnifico fully compatible power bank BJ66 40000mAh |2USB/Type-C, PD/QC, 22.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-magnifico-fully-compatible-power-bank-bj66-40000mah-2usb-type-c-pd-qc-22-5w-/</t>
   </si>
   <si>
     <t>000011082</t>
   </si>
   <si>
     <t>УМБ Borofone Magnifico fully compatible power bank BJ66A 50000mAh |2USB/Type-C, PD/QC, 22.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-magnifico-fully-compatible-power-bank-bj66-50000mah-2usb-type-c-pd-qc-22-5w-/</t>
   </si>
   <si>
     <t>000011083</t>
   </si>
   <si>
     <t>УМБ Borofone Magnifico fully compatible power bank BJ66B 60000mAh |2USB/Type-C, PD/QC, 22.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-magnifico-fully-compatible-power-bank-bj66-60000mah-2usb-type-c-pd-qc-22-5w-/</t>
   </si>
   <si>
     <t>Миша BOROFONE Morning business wired mouse BG17 |800-1200-1600DPI|</t>
@@ -1706,80 +1682,74 @@
   <si>
     <t>Вентилятор BOROFONE Cool desktop fan with light DBF02 |5 speed, Abbient Light, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/ventilyator-borofone-cool-desktop-fan-with-light-dbf02-5-speed-abbient-light-10h-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...1 lines deleted...]
-  <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA94A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba94a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Ilustre single-port charger with digital display BA95A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-ilustre-single-port-charger-with-digital-display-ba95a-1usb-18w-3a-qc3-0/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Ilustre charger with digital display BA96A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-ilustre-charger-with-digital-display-ba96a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Ilustre charger with digital display BA98A |1USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-ilustre-charger-with-digital-display-ba98a-1usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011859</t>
-[...1 lines deleted...]
-  <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS12A |1USB, 18W/3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas12a-1usb-18w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
@@ -1796,53 +1766,50 @@
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute charger BAS54A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-charger-bas54a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Type-C to Type-C Absolute charger set BAS55A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-type-c-absolute-charger-set-bas55a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Type-C to Type-C Absolute charger set BAS57A |1USB/3Type-C, 67W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-type-c-absolute-charger-set-bas57a-1usb-3type-c-67w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...1 lines deleted...]
-  <si>
     <t>Адаптер мережевий Borofone Lucky PD charger BAS23A |2USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lucky-pd-charger-bas23a-2usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Bluetooth FM трансмиттер Borofone Clear way AUX BT audio receiver/transmitter BC51</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/bluetooth-fm-transmitter-borofone-clear-way-aux-bt-audio-receiver-transmitter-bc51/</t>
   </si>
   <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
@@ -1856,53 +1823,50 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20a-1usb-1type-c-83w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011902</t>
   </si>
   <si>
     <t>Навушники Borofone Elegant BT headphones BO22 Plus |BT5.4, AUX/TF, 90h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-elegant-bt-headphones-bo22-plus-bt5-4-aux-tf-90h-/</t>
   </si>
   <si>
     <t>000011903</t>
   </si>
   <si>
-    <t>000011904</t>
-[...1 lines deleted...]
-  <si>
     <t>Навушники Borofone Gratified BT headphones BO24 |BT5.3, AUX/TF, 8h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-gratified-bt-headphones-bo24-bt5-3-aux-tf-8h-/</t>
   </si>
   <si>
     <t>000011905</t>
   </si>
   <si>
     <t>Навушники Borofone Fascinador BT headphones BO29 |BT5.4, AUX, 22h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-fascinador-bt-headphones-bo29-bt5-4-aux-22h-/</t>
   </si>
   <si>
     <t>Навушники Borofone Melody BT headphones BO33 |BT5.4, AUX/TF, 18h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-melody-bt-headphones-bo33-bt5-4-aux-tf-18h-/</t>
   </si>
   <si>
     <t>000011907</t>
   </si>
   <si>
     <t>Навушники Borofone BO35 Adorable BT headphones |BT5.4, AUX, 45h|</t>
@@ -2102,53 +2066,50 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-solid-car-charger-bz31d-2type-c-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012044</t>
   </si>
   <si>
     <t>Адаптер автомобільний BOROFONE Trophie single port car charger BZ28 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-trophie-single-port-car-charger-bz28-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Кабель BOROFONE Smart sports watch charging cable BD10/BD10 Ultra</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/kabel-borofone-smart-sports-watch-charging-cable-bd10-bd10-ultra/</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Original single port PD charger BA100A |1Type-C, 20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-original-single-port-pd-charger-ba100a-1type-c-20w-pd-qc-/</t>
   </si>
   <si>
-    <t>000012147</t>
-[...1 lines deleted...]
-  <si>
     <t>Куллер для телефона BOROFONE Travel magnetic phone radiator BG15 |LED|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-dlya-telefona-borofone-travel-magnetic-phone-radiator-bg15-led-/</t>
   </si>
   <si>
     <t>000012156</t>
   </si>
   <si>
     <t>Селфі-монопод BOROFONE Cool line tripod telescopic selfie stick DBY01 |BT5.2, 70сm, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-borofone-cool-line-tripod-telescopic-selfie-stick-dby01-bt5-2-70sm-4-5-7-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний BOROFONE Ocean car BT FM transmitter BC61 |2USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-ocean-car-bt-fm-transmitter-bc61-2usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012280</t>
   </si>
   <si>
     <t>Перехідник BOROFONE 4-in-1 converter (USB to USB2.0*3+USB3.0) FH1 |5Gbps|</t>
@@ -2174,144 +2135,201 @@
   <si>
     <t>000012379</t>
   </si>
   <si>
     <t>УМБ BOROFONE Myriad PD+light power bank BJ85 100000mAh |4USB/2Type-C/Lightning, 22.5W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-myriad-pd-light-power-bank-bj85-100000mah-4usb-2type-c-lightning-22-5w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012385</t>
   </si>
   <si>
     <t>Навушники Borofone Suenos BT headset BO34 |BT5.4/AUX, 32h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-suenos-bt-headset-bo34-bt5-4-aux-32h-/</t>
   </si>
   <si>
     <t>000012386</t>
   </si>
   <si>
     <t>brown</t>
   </si>
   <si>
-    <t>Акустика HOCO Rubik cube sports BT speaker royal BR101 |BT5.4, AUX/TF, TWS, 5W, 5H|</t>
+    <t>000012484</t>
+  </si>
+  <si>
+    <t>Акустика Borofone Rubik cube sports BT speaker royal BR101 |BT5.4, AUX/TF, TWS, 5W, 5H|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-hoco-rubik-cube-sports-bt-speaker-royal-br101-bt5-4-aux-tf-tws-5w-5h-/</t>
   </si>
   <si>
+    <t>000012485</t>
+  </si>
+  <si>
     <t>000012606</t>
   </si>
   <si>
     <t>УМБ BOROFONE Star power bank with flashlight and cable BJ87 5000mAh |1Type-C, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-star-power-bank-with-flashlight-and-cable-bj87-5000mah-1type-c-2a-/</t>
   </si>
   <si>
-    <t>000012684</t>
-[...1 lines deleted...]
-  <si>
     <t>УМБ BOROFONE Clever power bank BJ88 10000mAh |2USB/1Type-C, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-power-bank-bj88-10000mah-2usb-1type-c-2a-/</t>
   </si>
   <si>
     <t>УМБ BOROFONE Clever power bank BJ88A 20000mAh |2USB/1Type-C, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-power-bank-bj88a-20000mah-2usb-1type-c-2a-/</t>
   </si>
   <si>
     <t>УМБ BOROFONE Clever power bank BJ88B 30000mAh |2USB/1Type-C, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-power-bank-bj88b-30000mah-2usb-1type-c-2a-/</t>
   </si>
   <si>
     <t>УМБ Borofone Clever PD fully compatible power bank BJ80A 20000mAh |2USB/1Type-C, PD/QC, 22.5W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-pd-fully-compatible-power-bank-bj80a-20000mah-2usb-1type-c-pd-qc-22-5w-3a-/</t>
   </si>
   <si>
-    <t>000012853</t>
-[...1 lines deleted...]
-  <si>
     <t>УМБ Borofone Clever PD fully compatible power bank BJ80B 30000mAh |2USB/Type-C, 22.5W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-pd-fully-compatible-power-bank-bj80b-30000mah-2usb-type-c-22-5w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
     <t>Акустика BOROFONE Loud BT speaker BR105 |BT5.4, TF/USB/FM, 10W, 5h, TWS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-borofone-loud-bt-speaker-br105-bt5-4-aux-tf-usb-fm-30w-5h-tws-/</t>
   </si>
   <si>
     <t>000012881</t>
   </si>
   <si>
     <t>УМБ BOROFONE Clever PD fully compatible power bank BJ80C 50000mAh |2USB/1Type-C, 22.5W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-pd-fully-compatible-power-bank-bj80c-50000mah-2usb-1type-c-22-5w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012985</t>
-[...1 lines deleted...]
-  <si>
     <t>Акустика-караоке Borofone Deep RGB BT speaker with two wireless microphones DR23 |BT5.4, 15W, TF/USB/AUX, 3-4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-karaoke-borofone-deep-rgb-bt-speaker-with-two-wireless-microphones-dr23-bt5-4-15w-tf-usb-aux-3-4h-/</t>
   </si>
   <si>
+    <t>000013024</t>
+  </si>
+  <si>
     <t>Вентилятор Borofone Cool foldable handheld fan with digital display DBF08 |3.5-13h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-borofone-cool-foldable-handheld-fan-with-digital-display-dbf08-3-5-13h-/</t>
   </si>
   <si>
+    <t>000013019</t>
+  </si>
+  <si>
     <t>Акустика-караоке Borofone Present wireless dual-mic BT speaker DR22 |BT5.3, USB/AUX/TF/FM, 60W, 5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-karaoke-borofone-present-wireless-dual-mic-bt-speaker-dr22-bt5-3-usb-aux-tf-fm-60w-5h-/</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий BOROFONE Mini single port charger BN34 |1Type-C, PD30W/QC, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-mini-single-port-charger-bn34-1type-c-pd30w-qc-3a-/</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий BOROFONE Mini charger BN35 |1Type-C/1USB, PD30W/QC3.0, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-mini-charger-bn35-1type-c-1usb-pd30w-qc3-0-3a-/</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий BOROFONE Mini charger set with cable BN35 |1Type-C/1USB, PD30W/QC3.0, 3A, C to C 1m|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-mini-charger-set-with-cable-bn35-1type-c-1usb-pd30w-qc3-0-3a-c-to-c-1m-/</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий BOROFONE Energy charger BA113A |1Type-C/1USB, PD30W/QC3.0, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-energy-charger-ba113a-1type-c-1usb-pd30w-qc3-0-3a-/</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий BOROFONE Energy charger set with cable BA113A |1Type-C/1USB, PD30W/QC3.0, 3A, C to C 1m|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-energy-charger-set-with-cable-ba113a-1type-c-1usb-pd30w-qc3-0-3a-c-to-c-1m-/</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий BOROFONE Energy single port charger BA114A |1Type-C, PD35W/QC, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-energy-single-port-charger-ba114a-1type-c-pd35w-qc-3a-/</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий BOROFONE Energy single port charger set with cable BA114A |1Type-C, PD35W/QC, 3A, C to C 1m|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-energy-single-port-charger-set-with-cable-ba114a-1type-c-pd35w-qc-3a-c-to-c-1m-/</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE USB-C to USB-C Regalo PVC charging data cable BX127 |1m, 60W/3A, 20pcs/can|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-usb-c-to-usb-c-regalo-pvc-charging-data-cable-bx127-1m-60w-3a-20pcs-can-/</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE USB to Type-C Regalo PVC charging data cable BX127 |1m, 3A, 20pcs/can|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-usb-to-type-c-regalo-pvc-charging-data-cable-bx127-1m-3a-20pcs-can-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -2614,51 +2632,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H323"/>
+  <dimension ref="A1:H332"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="6" max="6" width="0" customWidth="true" style="0"/>
     <col min="7" max="7" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="152.105713" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="10.568848" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
@@ -2822,6442 +2840,6565 @@
         <v>12997</v>
       </c>
       <c r="B9" s="0" t="s">
         <v>26</v>
       </c>
       <c r="C9" s="0" t="s">
         <v>27</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>28</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G9" s="0">
         <v>2.11</v>
       </c>
       <c r="H9" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="0">
         <v>17023</v>
       </c>
-      <c r="B10" s="0" t="s">
+      <c r="B10" s="0"/>
+      <c r="C10" s="0" t="s">
         <v>30</v>
       </c>
-      <c r="C10" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="D10" s="0"/>
       <c r="E10" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G10" s="0">
         <v>3.37</v>
       </c>
       <c r="H10" s="0" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="0">
         <v>18021</v>
       </c>
       <c r="B11" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="C11" s="0" t="s">
         <v>33</v>
-      </c>
-[...1 lines deleted...]
-        <v>34</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>28</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G11" s="0">
         <v>5.56</v>
       </c>
       <c r="H11" s="0" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="0">
         <v>26139</v>
       </c>
       <c r="B12" s="0"/>
       <c r="C12" s="0" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D12" s="0"/>
       <c r="E12" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G12" s="0">
         <v>9.42</v>
       </c>
       <c r="H12" s="0" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="0">
         <v>26166</v>
       </c>
       <c r="B13" s="0"/>
       <c r="C13" s="0" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D13" s="0"/>
       <c r="E13" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G13" s="0">
         <v>8.26</v>
       </c>
       <c r="H13" s="0" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="0">
         <v>26167</v>
       </c>
       <c r="B14" s="0"/>
       <c r="C14" s="0" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="D14" s="0"/>
       <c r="E14" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G14" s="0">
         <v>8.42</v>
       </c>
       <c r="H14" s="0" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="0">
         <v>26239</v>
       </c>
       <c r="B15" s="0"/>
       <c r="C15" s="0" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D15" s="0"/>
       <c r="E15" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G15" s="0">
         <v>11.88</v>
       </c>
       <c r="H15" s="0" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="0">
         <v>13724</v>
       </c>
       <c r="B16" s="0"/>
       <c r="C16" s="0" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="D16" s="0"/>
       <c r="E16" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G16" s="0">
         <v>3.45</v>
       </c>
       <c r="H16" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="0">
         <v>13725</v>
       </c>
       <c r="B17" s="0"/>
       <c r="C17" s="0" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="D17" s="0"/>
       <c r="E17" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G17" s="0">
         <v>1.71</v>
       </c>
       <c r="H17" s="0" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="0">
         <v>13726</v>
       </c>
       <c r="B18" s="0"/>
       <c r="C18" s="0" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D18" s="0"/>
       <c r="E18" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G18" s="0">
         <v>4.5</v>
       </c>
       <c r="H18" s="0" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="0">
         <v>13727</v>
       </c>
       <c r="B19" s="0"/>
       <c r="C19" s="0" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="D19" s="0"/>
       <c r="E19" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G19" s="0">
         <v>3.81</v>
       </c>
       <c r="H19" s="0" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="0">
         <v>13728</v>
       </c>
       <c r="B20" s="0"/>
       <c r="C20" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="D20" s="0"/>
       <c r="E20" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G20" s="0">
         <v>3.24</v>
       </c>
       <c r="H20" s="0" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="0">
         <v>13729</v>
       </c>
       <c r="B21" s="0"/>
       <c r="C21" s="0" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="D21" s="0"/>
       <c r="E21" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G21" s="0">
         <v>3.24</v>
       </c>
       <c r="H21" s="0" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="0">
         <v>13730</v>
       </c>
       <c r="B22" s="0"/>
       <c r="C22" s="0" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="D22" s="0"/>
       <c r="E22" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G22" s="0">
         <v>2.24</v>
       </c>
       <c r="H22" s="0" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="0">
         <v>13731</v>
       </c>
       <c r="B23" s="0"/>
       <c r="C23" s="0" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="D23" s="0"/>
       <c r="E23" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G23" s="0">
         <v>3.85</v>
       </c>
       <c r="H23" s="0" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="0">
         <v>13758</v>
       </c>
       <c r="B24" s="0"/>
       <c r="C24" s="0" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="D24" s="0"/>
       <c r="E24" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G24" s="0">
         <v>2.09</v>
       </c>
       <c r="H24" s="0" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="0">
         <v>13761</v>
       </c>
       <c r="B25" s="0"/>
       <c r="C25" s="0" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="D25" s="0"/>
       <c r="E25" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G25" s="0">
         <v>1.59</v>
       </c>
       <c r="H25" s="0" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="0">
         <v>13766</v>
       </c>
       <c r="B26" s="0"/>
       <c r="C26" s="0" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="D26" s="0"/>
       <c r="E26" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G26" s="0">
         <v>13.17</v>
       </c>
       <c r="H26" s="0" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="0">
         <v>13767</v>
       </c>
       <c r="B27" s="0" t="s">
+        <v>65</v>
+      </c>
+      <c r="C27" s="0" t="s">
         <v>66</v>
-      </c>
-[...1 lines deleted...]
-        <v>67</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>28</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G27" s="0">
         <v>3.14</v>
       </c>
       <c r="H27" s="0" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="0">
         <v>13768</v>
       </c>
       <c r="B28" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="C28" s="0" t="s">
         <v>69</v>
-      </c>
-[...1 lines deleted...]
-        <v>70</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>28</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G28" s="0">
         <v>2.94</v>
       </c>
       <c r="H28" s="0" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="0">
         <v>13769</v>
       </c>
       <c r="B29" s="0"/>
       <c r="C29" s="0" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="D29" s="0"/>
       <c r="E29" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G29" s="0">
         <v>3.71</v>
       </c>
       <c r="H29" s="0" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="0">
         <v>13770</v>
       </c>
       <c r="B30" s="0"/>
       <c r="C30" s="0" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="D30" s="0"/>
       <c r="E30" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G30" s="0">
         <v>3.19</v>
       </c>
       <c r="H30" s="0" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="0">
         <v>13771</v>
       </c>
       <c r="B31" s="0"/>
       <c r="C31" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="D31" s="0"/>
       <c r="E31" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G31" s="0">
         <v>3.39</v>
       </c>
       <c r="H31" s="0" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="0">
         <v>13772</v>
       </c>
       <c r="B32" s="0"/>
       <c r="C32" s="0" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="D32" s="0"/>
       <c r="E32" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G32" s="0">
         <v>4.5</v>
       </c>
       <c r="H32" s="0" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="0">
         <v>13793</v>
       </c>
       <c r="B33" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="C33" s="0" t="s">
         <v>80</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>28</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G33" s="0">
         <v>4.04</v>
       </c>
       <c r="H33" s="0" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="0">
         <v>13804</v>
       </c>
       <c r="B34" s="0"/>
       <c r="C34" s="0" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="D34" s="0"/>
       <c r="E34" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G34" s="0">
         <v>10.95</v>
       </c>
       <c r="H34" s="0" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="0">
         <v>13805</v>
       </c>
       <c r="B35" s="0"/>
       <c r="C35" s="0" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="D35" s="0"/>
       <c r="E35" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G35" s="0">
         <v>3.09</v>
       </c>
       <c r="H35" s="0" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="0">
         <v>13814</v>
       </c>
       <c r="B36" s="0"/>
       <c r="C36" s="0" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="D36" s="0"/>
       <c r="E36" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G36" s="0">
         <v>3.68</v>
       </c>
       <c r="H36" s="0" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="0">
         <v>13831</v>
       </c>
       <c r="B37" s="0"/>
       <c r="C37" s="0" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="D37" s="0"/>
       <c r="E37" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G37" s="0">
         <v>2.04</v>
       </c>
       <c r="H37" s="0" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="0">
         <v>13832</v>
       </c>
       <c r="B38" s="0"/>
       <c r="C38" s="0" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="D38" s="0"/>
       <c r="E38" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G38" s="0">
         <v>3.12</v>
       </c>
       <c r="H38" s="0" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="0">
         <v>13833</v>
       </c>
       <c r="B39" s="0" t="s">
+        <v>92</v>
+      </c>
+      <c r="C39" s="0" t="s">
         <v>93</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>28</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G39" s="0">
         <v>2.54</v>
       </c>
       <c r="H39" s="0" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" s="0">
         <v>13834</v>
       </c>
       <c r="B40" s="0"/>
       <c r="C40" s="0" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="D40" s="0"/>
       <c r="E40" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G40" s="0">
         <v>3.07</v>
       </c>
       <c r="H40" s="0" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" s="0">
         <v>13835</v>
       </c>
       <c r="B41" s="0"/>
       <c r="C41" s="0" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="D41" s="0"/>
       <c r="E41" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G41" s="0">
         <v>4.09</v>
       </c>
       <c r="H41" s="0" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" s="0">
         <v>13836</v>
       </c>
       <c r="B42" s="0"/>
       <c r="C42" s="0" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="D42" s="0"/>
       <c r="E42" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G42" s="0">
         <v>4.32</v>
       </c>
       <c r="H42" s="0" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" s="0">
         <v>13837</v>
       </c>
       <c r="B43" s="0"/>
       <c r="C43" s="0" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="D43" s="0"/>
       <c r="E43" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G43" s="0">
         <v>10.74</v>
       </c>
       <c r="H43" s="0" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" s="0">
         <v>13723</v>
       </c>
       <c r="B44" s="0"/>
       <c r="C44" s="0" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="D44" s="0"/>
       <c r="E44" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G44" s="0">
         <v>15.35</v>
       </c>
       <c r="H44" s="0" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" s="0">
         <v>12975</v>
       </c>
       <c r="B45" s="0"/>
       <c r="C45" s="0" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="D45" s="0"/>
       <c r="E45" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G45" s="0">
         <v>6.36</v>
       </c>
       <c r="H45" s="0" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" s="0">
         <v>13794</v>
       </c>
       <c r="B46" s="0"/>
       <c r="C46" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="D46" s="0"/>
       <c r="E46" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G46" s="0">
         <v>10.69</v>
       </c>
       <c r="H46" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" s="0">
         <v>13795</v>
       </c>
       <c r="B47" s="0"/>
       <c r="C47" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="D47" s="0"/>
       <c r="E47" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G47" s="0">
         <v>3.02</v>
       </c>
       <c r="H47" s="0" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" s="0">
         <v>26136</v>
       </c>
       <c r="B48" s="0"/>
       <c r="C48" s="0" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="D48" s="0"/>
       <c r="E48" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G48" s="0">
         <v>11.96</v>
       </c>
       <c r="H48" s="0" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" s="0">
         <v>26137</v>
       </c>
       <c r="B49" s="0"/>
       <c r="C49" s="0" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="D49" s="0"/>
       <c r="E49" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G49" s="0">
         <v>9.6</v>
       </c>
       <c r="H49" s="0" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" s="0">
         <v>26138</v>
       </c>
       <c r="B50" s="0"/>
       <c r="C50" s="0" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="D50" s="0"/>
       <c r="E50" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G50" s="0">
         <v>8.58</v>
       </c>
       <c r="H50" s="0" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" s="0">
         <v>26201</v>
       </c>
       <c r="B51" s="0"/>
       <c r="C51" s="0" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="D51" s="0"/>
       <c r="E51" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G51" s="0">
         <v>10.72</v>
       </c>
       <c r="H51" s="0" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" s="0">
         <v>26202</v>
       </c>
       <c r="B52" s="0"/>
       <c r="C52" s="0" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="D52" s="0"/>
       <c r="E52" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G52" s="0">
         <v>8.15</v>
       </c>
       <c r="H52" s="0" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" s="0">
         <v>26203</v>
       </c>
       <c r="B53" s="0"/>
       <c r="C53" s="0" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="D53" s="0"/>
       <c r="E53" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G53" s="0">
         <v>7.57</v>
       </c>
       <c r="H53" s="0" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" s="0">
         <v>26204</v>
       </c>
       <c r="B54" s="0"/>
       <c r="C54" s="0" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="D54" s="0"/>
       <c r="E54" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G54" s="0">
         <v>9.9</v>
       </c>
       <c r="H54" s="0" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" s="0">
         <v>26205</v>
       </c>
       <c r="B55" s="0"/>
       <c r="C55" s="0" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="D55" s="0"/>
       <c r="E55" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G55" s="0">
         <v>11.65</v>
       </c>
       <c r="H55" s="0" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" s="0">
         <v>26206</v>
       </c>
       <c r="B56" s="0"/>
       <c r="C56" s="0" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="D56" s="0"/>
       <c r="E56" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G56" s="0">
         <v>27.95</v>
       </c>
       <c r="H56" s="0" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" s="0">
         <v>26207</v>
       </c>
       <c r="B57" s="0"/>
       <c r="C57" s="0" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="D57" s="0"/>
       <c r="E57" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G57" s="0">
         <v>8.380000000000001</v>
       </c>
       <c r="H57" s="0" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" s="0">
         <v>26208</v>
       </c>
       <c r="B58" s="0"/>
       <c r="C58" s="0" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="D58" s="0"/>
       <c r="E58" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G58" s="0">
         <v>7.45</v>
       </c>
       <c r="H58" s="0" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" s="0">
         <v>26209</v>
       </c>
       <c r="B59" s="0"/>
       <c r="C59" s="0" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="D59" s="0"/>
       <c r="E59" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G59" s="0">
         <v>27.95</v>
       </c>
       <c r="H59" s="0" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" s="0">
         <v>26264</v>
       </c>
       <c r="B60" s="0"/>
       <c r="C60" s="0" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="D60" s="0"/>
       <c r="E60" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G60" s="0">
         <v>9.66</v>
       </c>
       <c r="H60" s="0" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" s="0">
         <v>26306</v>
       </c>
       <c r="B61" s="0"/>
       <c r="C61" s="0" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="D61" s="0"/>
       <c r="E61" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G61" s="0">
         <v>9.68</v>
       </c>
       <c r="H61" s="0" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" s="0">
         <v>26135</v>
       </c>
       <c r="B62" s="0"/>
       <c r="C62" s="0" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="D62" s="0"/>
       <c r="E62" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G62" s="0">
         <v>5.06</v>
       </c>
       <c r="H62" s="0" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" s="0">
         <v>26210</v>
       </c>
       <c r="B63" s="0"/>
       <c r="C63" s="0" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="D63" s="0"/>
       <c r="E63" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G63" s="0">
         <v>3.93</v>
       </c>
       <c r="H63" s="0" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" s="0">
         <v>26263</v>
       </c>
       <c r="B64" s="0"/>
       <c r="C64" s="0" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="D64" s="0"/>
       <c r="E64" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G64" s="0">
         <v>7.28</v>
       </c>
       <c r="H64" s="0" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" s="0">
         <v>26290</v>
       </c>
       <c r="B65" s="0"/>
       <c r="C65" s="0" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="D65" s="0"/>
       <c r="E65" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G65" s="0">
         <v>2.81</v>
       </c>
       <c r="H65" s="0" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" s="0">
         <v>26269</v>
       </c>
       <c r="B66" s="0"/>
       <c r="C66" s="0" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="D66" s="0"/>
       <c r="E66" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G66" s="0">
         <v>1.5</v>
       </c>
       <c r="H66" s="0" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" s="0">
         <v>16708</v>
       </c>
       <c r="B67" s="0"/>
       <c r="C67" s="0" t="s">
-        <v>150</v>
+        <v>149</v>
       </c>
       <c r="D67" s="0"/>
       <c r="E67" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G67" s="0">
         <v>26.91</v>
       </c>
       <c r="H67" s="0" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" s="0">
         <v>16767</v>
       </c>
       <c r="B68" s="0" t="s">
+        <v>151</v>
+      </c>
+      <c r="C68" s="0" t="s">
         <v>152</v>
-      </c>
-[...1 lines deleted...]
-        <v>153</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>28</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G68" s="0">
         <v>1.33</v>
       </c>
       <c r="H68" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" s="0">
         <v>16767</v>
       </c>
       <c r="B69" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="C69" s="0" t="s">
+        <v>152</v>
+      </c>
+      <c r="D69" s="0" t="s">
         <v>155</v>
-      </c>
-[...4 lines deleted...]
-        <v>156</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G69" s="0">
         <v>1.33</v>
       </c>
       <c r="H69" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" s="0">
         <v>25396</v>
       </c>
       <c r="B70" s="0"/>
       <c r="C70" s="0" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="D70" s="0"/>
       <c r="E70" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G70" s="0">
         <v>4.43</v>
       </c>
       <c r="H70" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" s="0">
         <v>25397</v>
       </c>
       <c r="B71" s="0"/>
       <c r="C71" s="0" t="s">
-        <v>159</v>
+        <v>158</v>
       </c>
       <c r="D71" s="0"/>
       <c r="E71" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G71" s="0">
         <v>5.94</v>
       </c>
       <c r="H71" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" s="0">
         <v>25411</v>
       </c>
       <c r="B72" s="0"/>
       <c r="C72" s="0" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="D72" s="0"/>
       <c r="E72" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G72" s="0">
         <v>1.98</v>
       </c>
       <c r="H72" s="0" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" s="0">
         <v>25412</v>
       </c>
       <c r="B73" s="0"/>
       <c r="C73" s="0" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
       <c r="D73" s="0"/>
       <c r="E73" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G73" s="0">
         <v>1.75</v>
       </c>
       <c r="H73" s="0" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" s="0">
         <v>25413</v>
       </c>
       <c r="B74" s="0"/>
       <c r="C74" s="0" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
       <c r="D74" s="0"/>
       <c r="E74" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G74" s="0">
         <v>1.98</v>
       </c>
       <c r="H74" s="0" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" s="0">
         <v>25414</v>
       </c>
       <c r="B75" s="0"/>
       <c r="C75" s="0" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="D75" s="0"/>
       <c r="E75" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G75" s="0">
         <v>1.4</v>
       </c>
       <c r="H75" s="0" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" s="0">
         <v>25458</v>
       </c>
       <c r="B76" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="C76" s="0" t="s">
         <v>169</v>
       </c>
-      <c r="C76" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D76" s="0" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="E76" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G76" s="0">
         <v>2.48</v>
       </c>
       <c r="H76" s="0" t="s">
-        <v>171</v>
+        <v>170</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" s="0">
         <v>25505</v>
       </c>
       <c r="B77" s="0" t="s">
+        <v>171</v>
+      </c>
+      <c r="C77" s="0" t="s">
         <v>172</v>
       </c>
-      <c r="C77" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D77" s="0" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G77" s="0">
         <v>3.55</v>
       </c>
       <c r="H77" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" s="0">
         <v>25631</v>
       </c>
       <c r="B78" s="0"/>
       <c r="C78" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
       <c r="D78" s="0"/>
       <c r="E78" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G78" s="0">
         <v>1.73</v>
       </c>
       <c r="H78" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" s="0">
         <v>25633</v>
       </c>
       <c r="B79" s="0"/>
       <c r="C79" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
       <c r="D79" s="0"/>
       <c r="E79" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G79" s="0">
         <v>2.51</v>
       </c>
       <c r="H79" s="0" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" s="0">
         <v>25634</v>
       </c>
       <c r="B80" s="0" t="s">
+        <v>178</v>
+      </c>
+      <c r="C80" s="0" t="s">
         <v>179</v>
       </c>
-      <c r="C80" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D80" s="0" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G80" s="0">
         <v>1.76</v>
       </c>
       <c r="H80" s="0" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" s="0">
         <v>25497</v>
       </c>
       <c r="B81" s="0"/>
       <c r="C81" s="0" t="s">
-        <v>182</v>
+        <v>181</v>
       </c>
       <c r="D81" s="0"/>
       <c r="E81" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G81" s="0">
         <v>10.79</v>
       </c>
       <c r="H81" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" s="0">
         <v>25588</v>
       </c>
       <c r="B82" s="0"/>
       <c r="C82" s="0" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="D82" s="0"/>
       <c r="E82" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G82" s="0">
         <v>5.97</v>
       </c>
       <c r="H82" s="0" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" s="0">
         <v>26293</v>
       </c>
       <c r="B83" s="0"/>
       <c r="C83" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
       <c r="D83" s="0"/>
       <c r="E83" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G83" s="0">
         <v>9.58</v>
       </c>
       <c r="H83" s="0" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" s="0">
         <v>13732</v>
       </c>
       <c r="B84" s="0"/>
       <c r="C84" s="0" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
       <c r="D84" s="0"/>
       <c r="E84" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G84" s="0">
         <v>3.37</v>
       </c>
       <c r="H84" s="0" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" s="0">
         <v>13733</v>
       </c>
       <c r="B85" s="0"/>
       <c r="C85" s="0" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="D85" s="0"/>
       <c r="E85" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G85" s="0">
         <v>4.27</v>
       </c>
       <c r="H85" s="0" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" s="0">
         <v>13734</v>
       </c>
       <c r="B86" s="0"/>
       <c r="C86" s="0" t="s">
-        <v>192</v>
+        <v>191</v>
       </c>
       <c r="D86" s="0"/>
       <c r="E86" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G86" s="0">
         <v>2.55</v>
       </c>
       <c r="H86" s="0" t="s">
-        <v>193</v>
+        <v>192</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" s="0">
         <v>13759</v>
       </c>
       <c r="B87" s="0"/>
       <c r="C87" s="0" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="D87" s="0"/>
       <c r="E87" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G87" s="0">
         <v>3.21</v>
       </c>
       <c r="H87" s="0" t="s">
-        <v>195</v>
+        <v>194</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" s="0">
         <v>13806</v>
       </c>
       <c r="B88" s="0"/>
       <c r="C88" s="0" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
       <c r="D88" s="0"/>
       <c r="E88" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G88" s="0">
         <v>6.1</v>
       </c>
       <c r="H88" s="0" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" s="0">
         <v>13807</v>
       </c>
       <c r="B89" s="0"/>
       <c r="C89" s="0" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
       <c r="D89" s="0"/>
       <c r="E89" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G89" s="0">
         <v>4.14</v>
       </c>
       <c r="H89" s="0" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" s="0">
         <v>25632</v>
       </c>
       <c r="B90" s="0"/>
       <c r="C90" s="0" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
       <c r="D90" s="0"/>
       <c r="E90" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G90" s="0">
         <v>6.38</v>
       </c>
       <c r="H90" s="0" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91" s="0">
         <v>12862</v>
       </c>
       <c r="B91" s="0"/>
       <c r="C91" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="D91" s="0"/>
       <c r="E91" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G91" s="0">
         <v>12.41</v>
       </c>
       <c r="H91" s="0" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92" s="0">
         <v>17061</v>
       </c>
       <c r="B92" s="0"/>
       <c r="C92" s="0" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
       <c r="D92" s="0"/>
       <c r="E92" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G92" s="0">
         <v>15.64</v>
       </c>
       <c r="H92" s="0" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93" s="0">
         <v>16709</v>
       </c>
       <c r="B93" s="0"/>
       <c r="C93" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="D93" s="0"/>
       <c r="E93" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G93" s="0">
         <v>14.19</v>
       </c>
       <c r="H93" s="0" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94" s="0">
         <v>16768</v>
       </c>
       <c r="B94" s="0" t="s">
+        <v>207</v>
+      </c>
+      <c r="C94" s="0" t="s">
         <v>208</v>
       </c>
-      <c r="C94" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D94" s="0" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G94" s="0">
         <v>1.9</v>
       </c>
       <c r="H94" s="0" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95" s="0">
         <v>16710</v>
       </c>
       <c r="B95" s="0"/>
       <c r="C95" s="0" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="D95" s="0"/>
       <c r="E95" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G95" s="0">
         <v>18.47</v>
       </c>
       <c r="H95" s="0" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96" s="0">
         <v>16769</v>
       </c>
       <c r="B96" s="0"/>
       <c r="C96" s="0" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="D96" s="0"/>
       <c r="E96" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G96" s="0">
         <v>1.9</v>
       </c>
       <c r="H96" s="0" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97" s="0">
         <v>16856</v>
       </c>
       <c r="B97" s="0"/>
       <c r="C97" s="0" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="D97" s="0"/>
       <c r="E97" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G97" s="0">
         <v>3.51</v>
       </c>
       <c r="H97" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98" s="0">
         <v>16861</v>
       </c>
       <c r="B98" s="0"/>
       <c r="C98" s="0" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="D98" s="0"/>
       <c r="E98" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G98" s="0">
         <v>4.83</v>
       </c>
       <c r="H98" s="0" t="s">
-        <v>218</v>
+        <v>217</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99" s="0">
         <v>16874</v>
       </c>
       <c r="B99" s="0"/>
       <c r="C99" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="D99" s="0"/>
       <c r="E99" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G99" s="0">
         <v>8.91</v>
       </c>
       <c r="H99" s="0" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100" s="0">
         <v>16803</v>
       </c>
       <c r="B100" s="0" t="s">
+        <v>220</v>
+      </c>
+      <c r="C100" s="0" t="s">
         <v>221</v>
-      </c>
-[...1 lines deleted...]
-        <v>222</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>28</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G100" s="0">
         <v>1.77</v>
       </c>
       <c r="H100" s="0" t="s">
-        <v>223</v>
+        <v>222</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101" s="0">
         <v>16867</v>
       </c>
       <c r="B101" s="0"/>
       <c r="C101" s="0" t="s">
-        <v>224</v>
+        <v>223</v>
       </c>
       <c r="D101" s="0"/>
       <c r="E101" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G101" s="0">
         <v>1.06</v>
       </c>
       <c r="H101" s="0" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102" s="0">
         <v>16858</v>
       </c>
       <c r="B102" s="0"/>
       <c r="C102" s="0" t="s">
-        <v>226</v>
+        <v>225</v>
       </c>
       <c r="D102" s="0"/>
       <c r="E102" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G102" s="0">
         <v>1.18</v>
       </c>
       <c r="H102" s="0" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103" s="0">
         <v>16859</v>
       </c>
       <c r="B103" s="0"/>
       <c r="C103" s="0" t="s">
-        <v>228</v>
+        <v>227</v>
       </c>
       <c r="D103" s="0"/>
       <c r="E103" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G103" s="0">
         <v>3.51</v>
       </c>
       <c r="H103" s="0" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104" s="0">
         <v>16860</v>
       </c>
       <c r="B104" s="0"/>
       <c r="C104" s="0" t="s">
-        <v>230</v>
+        <v>229</v>
       </c>
       <c r="D104" s="0"/>
       <c r="E104" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G104" s="0">
         <v>3.4</v>
       </c>
       <c r="H104" s="0" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105" s="0">
         <v>25398</v>
       </c>
       <c r="B105" s="0"/>
       <c r="C105" s="0" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
       <c r="D105" s="0"/>
       <c r="E105" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G105" s="0">
         <v>15.3</v>
       </c>
       <c r="H105" s="0" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106" s="0">
         <v>25399</v>
       </c>
       <c r="B106" s="0"/>
       <c r="C106" s="0" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
       <c r="D106" s="0"/>
       <c r="E106" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G106" s="0">
         <v>12.6</v>
       </c>
       <c r="H106" s="0" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107" s="0">
         <v>25400</v>
       </c>
       <c r="B107" s="0"/>
       <c r="C107" s="0" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
       <c r="D107" s="0"/>
       <c r="E107" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G107" s="0">
         <v>19.13</v>
       </c>
       <c r="H107" s="0" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108" s="0">
         <v>25415</v>
       </c>
       <c r="B108" s="0"/>
       <c r="C108" s="0" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
       <c r="D108" s="0"/>
       <c r="E108" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G108" s="0">
         <v>14.89</v>
       </c>
       <c r="H108" s="0" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109" s="0">
         <v>25506</v>
       </c>
       <c r="B109" s="0"/>
       <c r="C109" s="0" t="s">
-        <v>240</v>
+        <v>239</v>
       </c>
       <c r="D109" s="0"/>
       <c r="E109" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G109" s="0">
         <v>11.7</v>
       </c>
       <c r="H109" s="0" t="s">
-        <v>241</v>
+        <v>240</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110" s="0">
         <v>25507</v>
       </c>
       <c r="B110" s="0"/>
       <c r="C110" s="0" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="D110" s="0"/>
       <c r="E110" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G110" s="0">
         <v>10.97</v>
       </c>
       <c r="H110" s="0" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111" s="0">
         <v>25508</v>
       </c>
       <c r="B111" s="0"/>
       <c r="C111" s="0" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
       <c r="D111" s="0"/>
       <c r="E111" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G111" s="0">
         <v>13.13</v>
       </c>
       <c r="H111" s="0" t="s">
-        <v>245</v>
+        <v>244</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112" s="0">
         <v>25509</v>
       </c>
       <c r="B112" s="0"/>
       <c r="C112" s="0" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
       <c r="D112" s="0"/>
       <c r="E112" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G112" s="0">
         <v>6.7</v>
       </c>
       <c r="H112" s="0" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113" s="0">
         <v>25510</v>
       </c>
       <c r="B113" s="0"/>
       <c r="C113" s="0" t="s">
-        <v>248</v>
+        <v>247</v>
       </c>
       <c r="D113" s="0"/>
       <c r="E113" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G113" s="0">
         <v>8.67</v>
       </c>
       <c r="H113" s="0" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114" s="0">
         <v>25537</v>
       </c>
       <c r="B114" s="0"/>
       <c r="C114" s="0" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
       <c r="D114" s="0"/>
       <c r="E114" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G114" s="0">
         <v>22.5</v>
       </c>
       <c r="H114" s="0" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115" s="0">
         <v>25538</v>
       </c>
       <c r="B115" s="0"/>
       <c r="C115" s="0" t="s">
-        <v>252</v>
+        <v>251</v>
       </c>
       <c r="D115" s="0"/>
       <c r="E115" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G115" s="0">
         <v>6.9</v>
       </c>
       <c r="H115" s="0" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116" s="0">
         <v>25539</v>
       </c>
       <c r="B116" s="0"/>
       <c r="C116" s="0" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="D116" s="0"/>
       <c r="E116" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G116" s="0">
         <v>9.890000000000001</v>
       </c>
       <c r="H116" s="0" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117" s="0">
         <v>25540</v>
       </c>
       <c r="B117" s="0"/>
       <c r="C117" s="0" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="D117" s="0"/>
       <c r="E117" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G117" s="0">
         <v>15.44</v>
       </c>
       <c r="H117" s="0" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118" s="0">
         <v>25541</v>
       </c>
       <c r="B118" s="0"/>
       <c r="C118" s="0" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="D118" s="0"/>
       <c r="E118" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G118" s="0">
         <v>13.4</v>
       </c>
       <c r="H118" s="0" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119" s="0">
         <v>25542</v>
       </c>
       <c r="B119" s="0"/>
       <c r="C119" s="0" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="D119" s="0"/>
       <c r="E119" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G119" s="0">
         <v>19.9</v>
       </c>
       <c r="H119" s="0" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120" s="0">
         <v>25543</v>
       </c>
       <c r="B120" s="0"/>
       <c r="C120" s="0" t="s">
-        <v>262</v>
+        <v>261</v>
       </c>
       <c r="D120" s="0"/>
       <c r="E120" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G120" s="0">
         <v>12.47</v>
       </c>
       <c r="H120" s="0" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121" s="0">
         <v>25544</v>
       </c>
       <c r="B121" s="0"/>
       <c r="C121" s="0" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
       <c r="D121" s="0"/>
       <c r="E121" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G121" s="0">
         <v>11.9</v>
       </c>
       <c r="H121" s="0" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122" s="0">
         <v>25545</v>
       </c>
       <c r="B122" s="0"/>
       <c r="C122" s="0" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="D122" s="0"/>
       <c r="E122" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G122" s="0">
         <v>18.8</v>
       </c>
       <c r="H122" s="0" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123" s="0">
         <v>25554</v>
       </c>
       <c r="B123" s="0"/>
       <c r="C123" s="0" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="D123" s="0"/>
       <c r="E123" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G123" s="0">
         <v>16.25</v>
       </c>
       <c r="H123" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124" s="0">
         <v>25589</v>
       </c>
       <c r="B124" s="0"/>
       <c r="C124" s="0" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="D124" s="0"/>
       <c r="E124" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G124" s="0">
         <v>13.08</v>
       </c>
       <c r="H124" s="0" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125" s="0">
         <v>25590</v>
       </c>
       <c r="B125" s="0"/>
       <c r="C125" s="0" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="D125" s="0"/>
       <c r="E125" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G125" s="0">
         <v>19.22</v>
       </c>
       <c r="H125" s="0" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126" s="0">
         <v>25591</v>
       </c>
       <c r="B126" s="0"/>
       <c r="C126" s="0" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="D126" s="0"/>
       <c r="E126" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G126" s="0">
         <v>13.67</v>
       </c>
       <c r="H126" s="0" t="s">
-        <v>275</v>
+        <v>274</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127" s="0">
         <v>25592</v>
       </c>
       <c r="B127" s="0"/>
       <c r="C127" s="0" t="s">
-        <v>276</v>
+        <v>275</v>
       </c>
       <c r="D127" s="0"/>
       <c r="E127" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G127" s="0">
         <v>14.56</v>
       </c>
       <c r="H127" s="0" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
     </row>
     <row r="128" spans="1:8">
       <c r="A128" s="0">
         <v>25593</v>
       </c>
       <c r="B128" s="0"/>
       <c r="C128" s="0" t="s">
-        <v>278</v>
+        <v>277</v>
       </c>
       <c r="D128" s="0"/>
       <c r="E128" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G128" s="0">
         <v>12.7</v>
       </c>
       <c r="H128" s="0" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129" s="0">
         <v>25594</v>
       </c>
       <c r="B129" s="0"/>
       <c r="C129" s="0" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
       <c r="D129" s="0"/>
       <c r="E129" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G129" s="0">
         <v>18.69</v>
       </c>
       <c r="H129" s="0" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
     </row>
     <row r="130" spans="1:8">
       <c r="A130" s="0">
         <v>25595</v>
       </c>
       <c r="B130" s="0"/>
       <c r="C130" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
       <c r="D130" s="0"/>
       <c r="E130" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G130" s="0">
         <v>10.55</v>
       </c>
       <c r="H130" s="0" t="s">
-        <v>283</v>
+        <v>282</v>
       </c>
     </row>
     <row r="131" spans="1:8">
       <c r="A131" s="0">
         <v>12976</v>
       </c>
       <c r="B131" s="0" t="s">
+        <v>283</v>
+      </c>
+      <c r="C131" s="0" t="s">
         <v>284</v>
-      </c>
-[...1 lines deleted...]
-        <v>285</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>28</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G131" s="0">
         <v>0.32</v>
       </c>
       <c r="H131" s="0" t="s">
-        <v>286</v>
+        <v>285</v>
       </c>
     </row>
     <row r="132" spans="1:8">
       <c r="A132" s="0">
         <v>26338</v>
       </c>
       <c r="B132" s="0" t="s">
+        <v>286</v>
+      </c>
+      <c r="C132" s="0" t="s">
         <v>287</v>
       </c>
-      <c r="C132" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D132" s="0" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G132" s="0">
         <v>10.14</v>
       </c>
       <c r="H132" s="0" t="s">
-        <v>289</v>
+        <v>288</v>
       </c>
     </row>
     <row r="133" spans="1:8">
       <c r="A133" s="0">
         <v>18035</v>
       </c>
       <c r="B133" s="0" t="s">
+        <v>289</v>
+      </c>
+      <c r="C133" s="0" t="s">
         <v>290</v>
-      </c>
-[...1 lines deleted...]
-        <v>291</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>28</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G133" s="0">
         <v>3.41</v>
       </c>
       <c r="H133" s="0" t="s">
-        <v>292</v>
+        <v>291</v>
       </c>
     </row>
     <row r="134" spans="1:8">
       <c r="A134" s="0">
         <v>13841</v>
       </c>
       <c r="B134" s="0"/>
       <c r="C134" s="0" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
       <c r="D134" s="0"/>
       <c r="E134" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G134" s="0">
         <v>2.57</v>
       </c>
       <c r="H134" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
     </row>
     <row r="135" spans="1:8">
       <c r="A135" s="0">
         <v>25644</v>
       </c>
       <c r="B135" s="0"/>
       <c r="C135" s="0" t="s">
-        <v>295</v>
+        <v>294</v>
       </c>
       <c r="D135" s="0"/>
       <c r="E135" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G135" s="0">
         <v>1.9</v>
       </c>
       <c r="H135" s="0" t="s">
-        <v>296</v>
+        <v>295</v>
       </c>
     </row>
     <row r="136" spans="1:8">
       <c r="A136" s="0">
         <v>13842</v>
       </c>
       <c r="B136" s="0"/>
       <c r="C136" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
       <c r="D136" s="0"/>
       <c r="E136" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G136" s="0">
         <v>2.08</v>
       </c>
       <c r="H136" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
     </row>
     <row r="137" spans="1:8">
       <c r="A137" s="0">
         <v>25645</v>
       </c>
       <c r="B137" s="0"/>
       <c r="C137" s="0" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
       <c r="D137" s="0"/>
       <c r="E137" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G137" s="0">
         <v>12.19</v>
       </c>
       <c r="H137" s="0" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
     </row>
     <row r="138" spans="1:8">
       <c r="A138" s="0">
         <v>25646</v>
       </c>
       <c r="B138" s="0"/>
       <c r="C138" s="0" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
       <c r="D138" s="0"/>
       <c r="E138" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G138" s="0">
         <v>10.56</v>
       </c>
       <c r="H138" s="0" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
     </row>
     <row r="139" spans="1:8">
       <c r="A139" s="0">
         <v>25750</v>
       </c>
       <c r="B139" s="0"/>
       <c r="C139" s="0" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
       <c r="D139" s="0"/>
       <c r="E139" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G139" s="0">
         <v>22.34</v>
       </c>
       <c r="H139" s="0" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
     </row>
     <row r="140" spans="1:8">
       <c r="A140" s="0">
         <v>25751</v>
       </c>
       <c r="B140" s="0"/>
       <c r="C140" s="0" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
       <c r="D140" s="0"/>
       <c r="E140" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G140" s="0">
         <v>14.4</v>
       </c>
       <c r="H140" s="0" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
     </row>
     <row r="141" spans="1:8">
       <c r="A141" s="0">
         <v>25752</v>
       </c>
       <c r="B141" s="0"/>
       <c r="C141" s="0" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
       <c r="D141" s="0"/>
       <c r="E141" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G141" s="0">
         <v>10.9</v>
       </c>
       <c r="H141" s="0" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
     </row>
     <row r="142" spans="1:8">
       <c r="A142" s="0">
         <v>25753</v>
       </c>
       <c r="B142" s="0"/>
       <c r="C142" s="0" t="s">
-        <v>309</v>
+        <v>308</v>
       </c>
       <c r="D142" s="0"/>
       <c r="E142" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G142" s="0">
         <v>9.199999999999999</v>
       </c>
       <c r="H142" s="0" t="s">
-        <v>310</v>
+        <v>309</v>
       </c>
     </row>
     <row r="143" spans="1:8">
       <c r="A143" s="0">
         <v>25754</v>
       </c>
       <c r="B143" s="0"/>
       <c r="C143" s="0" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
       <c r="D143" s="0"/>
       <c r="E143" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G143" s="0">
         <v>14.04</v>
       </c>
       <c r="H143" s="0" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
     </row>
     <row r="144" spans="1:8">
       <c r="A144" s="0">
         <v>13863</v>
       </c>
       <c r="B144" s="0"/>
       <c r="C144" s="0" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
       <c r="D144" s="0"/>
       <c r="E144" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G144" s="0">
         <v>1.02</v>
       </c>
       <c r="H144" s="0" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
     </row>
     <row r="145" spans="1:8">
       <c r="A145" s="0">
         <v>25755</v>
       </c>
       <c r="B145" s="0"/>
       <c r="C145" s="0" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
       <c r="D145" s="0"/>
       <c r="E145" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G145" s="0">
         <v>46.27</v>
       </c>
       <c r="H145" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
     </row>
     <row r="146" spans="1:8">
       <c r="A146" s="0">
         <v>25756</v>
       </c>
       <c r="B146" s="0"/>
       <c r="C146" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="D146" s="0"/>
       <c r="E146" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G146" s="0">
         <v>18.8</v>
       </c>
       <c r="H146" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="147" spans="1:8">
       <c r="A147" s="0">
         <v>25758</v>
       </c>
       <c r="B147" s="0"/>
       <c r="C147" s="0" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="D147" s="0"/>
       <c r="E147" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G147" s="0">
         <v>5.74</v>
       </c>
       <c r="H147" s="0" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
     </row>
     <row r="148" spans="1:8">
       <c r="A148" s="0">
         <v>25787</v>
       </c>
       <c r="B148" s="0"/>
       <c r="C148" s="0" t="s">
-        <v>321</v>
+        <v>320</v>
       </c>
       <c r="D148" s="0"/>
       <c r="E148" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G148" s="0">
         <v>41.06</v>
       </c>
       <c r="H148" s="0" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
     </row>
     <row r="149" spans="1:8">
       <c r="A149" s="0">
         <v>25775</v>
       </c>
       <c r="B149" s="0"/>
       <c r="C149" s="0" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
       <c r="D149" s="0"/>
       <c r="E149" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G149" s="0">
         <v>3.03</v>
       </c>
       <c r="H149" s="0" t="s">
-        <v>324</v>
+        <v>323</v>
       </c>
     </row>
     <row r="150" spans="1:8">
       <c r="A150" s="0">
         <v>25776</v>
       </c>
       <c r="B150" s="0" t="s">
+        <v>324</v>
+      </c>
+      <c r="C150" s="0" t="s">
         <v>325</v>
       </c>
-      <c r="C150" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D150" s="0" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G150" s="0">
         <v>3.15</v>
       </c>
       <c r="H150" s="0" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
     </row>
     <row r="151" spans="1:8">
       <c r="A151" s="0">
         <v>25777</v>
       </c>
       <c r="B151" s="0"/>
       <c r="C151" s="0" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="D151" s="0"/>
       <c r="E151" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G151" s="0">
         <v>2.92</v>
       </c>
       <c r="H151" s="0" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
     </row>
     <row r="152" spans="1:8">
       <c r="A152" s="0">
         <v>25778</v>
       </c>
       <c r="B152" s="0"/>
       <c r="C152" s="0" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
       <c r="D152" s="0"/>
       <c r="E152" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G152" s="0">
         <v>2.25</v>
       </c>
       <c r="H152" s="0" t="s">
-        <v>331</v>
+        <v>330</v>
       </c>
     </row>
     <row r="153" spans="1:8">
       <c r="A153" s="0">
         <v>25779</v>
       </c>
       <c r="B153" s="0" t="s">
+        <v>331</v>
+      </c>
+      <c r="C153" s="0" t="s">
         <v>332</v>
-      </c>
-[...1 lines deleted...]
-        <v>333</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>28</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G153" s="0">
         <v>2.55</v>
       </c>
       <c r="H153" s="0" t="s">
-        <v>334</v>
+        <v>333</v>
       </c>
     </row>
     <row r="154" spans="1:8">
       <c r="A154" s="0">
         <v>25779</v>
       </c>
       <c r="B154" s="0" t="s">
-        <v>335</v>
+        <v>334</v>
       </c>
       <c r="C154" s="0" t="s">
-        <v>333</v>
+        <v>332</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="E154" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G154" s="0">
         <v>2.55</v>
       </c>
       <c r="H154" s="0" t="s">
-        <v>334</v>
+        <v>333</v>
       </c>
     </row>
     <row r="155" spans="1:8">
       <c r="A155" s="0">
         <v>25780</v>
       </c>
       <c r="B155" s="0"/>
       <c r="C155" s="0" t="s">
-        <v>336</v>
+        <v>335</v>
       </c>
       <c r="D155" s="0"/>
       <c r="E155" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G155" s="0">
         <v>1.07</v>
       </c>
       <c r="H155" s="0" t="s">
-        <v>337</v>
+        <v>336</v>
       </c>
     </row>
     <row r="156" spans="1:8">
       <c r="A156" s="0">
         <v>25781</v>
       </c>
       <c r="B156" s="0" t="s">
+        <v>337</v>
+      </c>
+      <c r="C156" s="0" t="s">
         <v>338</v>
       </c>
-      <c r="C156" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D156" s="0" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="E156" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G156" s="0">
         <v>1.33</v>
       </c>
       <c r="H156" s="0" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
     </row>
     <row r="157" spans="1:8">
       <c r="A157" s="0">
         <v>25782</v>
       </c>
       <c r="B157" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="C157" s="0" t="s">
         <v>341</v>
       </c>
-      <c r="C157" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D157" s="0" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G157" s="0">
         <v>1.37</v>
       </c>
       <c r="H157" s="0" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
     </row>
     <row r="158" spans="1:8">
       <c r="A158" s="0">
         <v>25783</v>
       </c>
       <c r="B158" s="0" t="s">
+        <v>343</v>
+      </c>
+      <c r="C158" s="0" t="s">
         <v>344</v>
       </c>
-      <c r="C158" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D158" s="0" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G158" s="0">
         <v>1.47</v>
       </c>
       <c r="H158" s="0" t="s">
-        <v>346</v>
+        <v>345</v>
       </c>
     </row>
     <row r="159" spans="1:8">
       <c r="A159" s="0">
         <v>25784</v>
       </c>
       <c r="B159" s="0" t="s">
+        <v>346</v>
+      </c>
+      <c r="C159" s="0" t="s">
         <v>347</v>
       </c>
-      <c r="C159" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D159" s="0" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G159" s="0">
         <v>6.91</v>
       </c>
       <c r="H159" s="0" t="s">
-        <v>349</v>
+        <v>348</v>
       </c>
     </row>
     <row r="160" spans="1:8">
       <c r="A160" s="0">
         <v>25785</v>
       </c>
       <c r="B160" s="0"/>
       <c r="C160" s="0" t="s">
-        <v>350</v>
+        <v>349</v>
       </c>
       <c r="D160" s="0"/>
       <c r="E160" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G160" s="0">
         <v>6.69</v>
       </c>
       <c r="H160" s="0" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
     </row>
     <row r="161" spans="1:8">
       <c r="A161" s="0">
         <v>26369</v>
       </c>
       <c r="B161" s="0"/>
       <c r="C161" s="0" t="s">
-        <v>352</v>
+        <v>351</v>
       </c>
       <c r="D161" s="0"/>
       <c r="E161" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G161" s="0">
         <v>0.5600000000000001</v>
       </c>
       <c r="H161" s="0" t="s">
-        <v>353</v>
+        <v>352</v>
       </c>
     </row>
     <row r="162" spans="1:8">
       <c r="A162" s="0">
         <v>26370</v>
       </c>
       <c r="B162" s="0" t="s">
+        <v>353</v>
+      </c>
+      <c r="C162" s="0" t="s">
         <v>354</v>
       </c>
-      <c r="C162" s="0" t="s">
+      <c r="D162" s="0" t="s">
         <v>355</v>
-      </c>
-[...1 lines deleted...]
-        <v>356</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G162" s="0">
         <v>0.74</v>
       </c>
       <c r="H162" s="0" t="s">
-        <v>357</v>
+        <v>356</v>
       </c>
     </row>
     <row r="163" spans="1:8">
       <c r="A163" s="0">
         <v>26370</v>
       </c>
       <c r="B163" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="C163" s="0" t="s">
+        <v>354</v>
+      </c>
+      <c r="D163" s="0" t="s">
         <v>358</v>
-      </c>
-[...4 lines deleted...]
-        <v>359</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G163" s="0">
         <v>0.74</v>
       </c>
       <c r="H163" s="0" t="s">
-        <v>357</v>
+        <v>356</v>
       </c>
     </row>
     <row r="164" spans="1:8">
       <c r="A164" s="0">
         <v>26378</v>
       </c>
       <c r="B164" s="0"/>
       <c r="C164" s="0" t="s">
-        <v>360</v>
+        <v>359</v>
       </c>
       <c r="D164" s="0"/>
       <c r="E164" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G164" s="0">
         <v>23.3</v>
       </c>
       <c r="H164" s="0" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
     </row>
     <row r="165" spans="1:8">
       <c r="A165" s="0">
         <v>18107</v>
       </c>
       <c r="B165" s="0"/>
       <c r="C165" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
       <c r="D165" s="0"/>
       <c r="E165" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G165" s="0">
         <v>28.5</v>
       </c>
       <c r="H165" s="0" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
     </row>
     <row r="166" spans="1:8">
       <c r="A166" s="0">
         <v>13890</v>
       </c>
       <c r="B166" s="0"/>
       <c r="C166" s="0" t="s">
-        <v>364</v>
+        <v>363</v>
       </c>
       <c r="D166" s="0"/>
       <c r="E166" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G166" s="0">
         <v>3.22</v>
       </c>
       <c r="H166" s="0" t="s">
-        <v>365</v>
+        <v>364</v>
       </c>
     </row>
     <row r="167" spans="1:8">
       <c r="A167" s="0">
         <v>26403</v>
       </c>
       <c r="B167" s="0"/>
       <c r="C167" s="0" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
       <c r="D167" s="0"/>
       <c r="E167" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G167" s="0">
         <v>0.99</v>
       </c>
       <c r="H167" s="0" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
     </row>
     <row r="168" spans="1:8">
       <c r="A168" s="0">
         <v>26404</v>
       </c>
       <c r="B168" s="0"/>
       <c r="C168" s="0" t="s">
-        <v>368</v>
+        <v>367</v>
       </c>
       <c r="D168" s="0"/>
       <c r="E168" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G168" s="0">
         <v>1.11</v>
       </c>
       <c r="H168" s="0" t="s">
-        <v>369</v>
+        <v>368</v>
       </c>
     </row>
     <row r="169" spans="1:8">
       <c r="A169" s="0">
         <v>26405</v>
       </c>
       <c r="B169" s="0"/>
       <c r="C169" s="0" t="s">
-        <v>370</v>
+        <v>369</v>
       </c>
       <c r="D169" s="0"/>
       <c r="E169" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G169" s="0">
         <v>8.35</v>
       </c>
       <c r="H169" s="0" t="s">
-        <v>371</v>
+        <v>370</v>
       </c>
     </row>
     <row r="170" spans="1:8">
       <c r="A170" s="0">
         <v>26406</v>
       </c>
       <c r="B170" s="0"/>
       <c r="C170" s="0" t="s">
-        <v>372</v>
+        <v>371</v>
       </c>
       <c r="D170" s="0"/>
       <c r="E170" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G170" s="0">
         <v>9.75</v>
       </c>
       <c r="H170" s="0" t="s">
-        <v>373</v>
+        <v>372</v>
       </c>
     </row>
     <row r="171" spans="1:8">
       <c r="A171" s="0">
         <v>26407</v>
       </c>
       <c r="B171" s="0"/>
       <c r="C171" s="0" t="s">
-        <v>374</v>
+        <v>373</v>
       </c>
       <c r="D171" s="0"/>
       <c r="E171" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G171" s="0">
         <v>8.289999999999999</v>
       </c>
       <c r="H171" s="0" t="s">
-        <v>375</v>
+        <v>374</v>
       </c>
     </row>
     <row r="172" spans="1:8">
       <c r="A172" s="0">
         <v>26408</v>
       </c>
       <c r="B172" s="0"/>
       <c r="C172" s="0" t="s">
-        <v>376</v>
+        <v>375</v>
       </c>
       <c r="D172" s="0"/>
       <c r="E172" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G172" s="0">
         <v>32.12</v>
       </c>
       <c r="H172" s="0" t="s">
-        <v>377</v>
+        <v>376</v>
       </c>
     </row>
     <row r="173" spans="1:8">
       <c r="A173" s="0">
         <v>18128</v>
       </c>
       <c r="B173" s="0"/>
       <c r="C173" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="D173" s="0"/>
       <c r="E173" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G173" s="0">
         <v>4.2</v>
       </c>
       <c r="H173" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="174" spans="1:8">
       <c r="A174" s="0">
         <v>18129</v>
       </c>
       <c r="B174" s="0" t="s">
+        <v>379</v>
+      </c>
+      <c r="C174" s="0" t="s">
         <v>380</v>
-      </c>
-[...1 lines deleted...]
-        <v>381</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>28</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G174" s="0">
         <v>3.65</v>
       </c>
       <c r="H174" s="0" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
     </row>
     <row r="175" spans="1:8">
       <c r="A175" s="0">
         <v>26410</v>
       </c>
       <c r="B175" s="0"/>
       <c r="C175" s="0" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
       <c r="D175" s="0"/>
       <c r="E175" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G175" s="0">
         <v>0.88</v>
       </c>
       <c r="H175" s="0" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
     </row>
     <row r="176" spans="1:8">
       <c r="A176" s="0">
         <v>26409</v>
       </c>
-      <c r="B176" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B176" s="0"/>
       <c r="C176" s="0" t="s">
-        <v>386</v>
-[...3 lines deleted...]
-      </c>
+        <v>384</v>
+      </c>
+      <c r="D176" s="0"/>
       <c r="E176" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G176" s="0">
         <v>9.460000000000001</v>
       </c>
       <c r="H176" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="177" spans="1:8">
       <c r="A177" s="0">
         <v>13894</v>
       </c>
       <c r="B177" s="0"/>
       <c r="C177" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
       <c r="D177" s="0"/>
       <c r="E177" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G177" s="0">
         <v>2.61</v>
       </c>
       <c r="H177" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
     </row>
     <row r="178" spans="1:8">
       <c r="A178" s="0">
         <v>13895</v>
       </c>
       <c r="B178" s="0" t="s">
-        <v>390</v>
+        <v>388</v>
       </c>
       <c r="C178" s="0" t="s">
-        <v>391</v>
+        <v>389</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>28</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G178" s="0">
         <v>2.7</v>
       </c>
       <c r="H178" s="0" t="s">
-        <v>392</v>
+        <v>390</v>
       </c>
     </row>
     <row r="179" spans="1:8">
       <c r="A179" s="0">
         <v>13896</v>
       </c>
       <c r="B179" s="0" t="s">
-        <v>393</v>
+        <v>391</v>
       </c>
       <c r="C179" s="0" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>28</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G179" s="0">
         <v>3.26</v>
       </c>
       <c r="H179" s="0" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
     </row>
     <row r="180" spans="1:8">
       <c r="A180" s="0">
         <v>13893</v>
       </c>
       <c r="B180" s="0" t="s">
-        <v>396</v>
+        <v>394</v>
       </c>
       <c r="C180" s="0" t="s">
-        <v>397</v>
+        <v>395</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G180" s="0">
         <v>3.33</v>
       </c>
       <c r="H180" s="0" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
     </row>
     <row r="181" spans="1:8">
       <c r="A181" s="0">
         <v>18140</v>
       </c>
       <c r="B181" s="0" t="s">
-        <v>399</v>
+        <v>397</v>
       </c>
       <c r="C181" s="0" t="s">
-        <v>400</v>
+        <v>398</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>28</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G181" s="0">
         <v>2.53</v>
       </c>
       <c r="H181" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
     </row>
     <row r="182" spans="1:8">
       <c r="A182" s="0">
         <v>26472</v>
       </c>
       <c r="B182" s="0" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
       <c r="C182" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>28</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G182" s="0">
         <v>7.56</v>
       </c>
       <c r="H182" s="0" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
     </row>
     <row r="183" spans="1:8">
       <c r="A183" s="0">
         <v>26472</v>
       </c>
       <c r="B183" s="0" t="s">
-        <v>405</v>
+        <v>403</v>
       </c>
       <c r="C183" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
       <c r="D183" s="0" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G183" s="0">
         <v>7.56</v>
       </c>
       <c r="H183" s="0" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
     </row>
     <row r="184" spans="1:8">
       <c r="A184" s="0">
         <v>26473</v>
       </c>
       <c r="B184" s="0"/>
       <c r="C184" s="0" t="s">
-        <v>406</v>
+        <v>404</v>
       </c>
       <c r="D184" s="0"/>
       <c r="E184" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G184" s="0">
         <v>10</v>
       </c>
       <c r="H184" s="0" t="s">
-        <v>407</v>
+        <v>405</v>
       </c>
     </row>
     <row r="185" spans="1:8">
       <c r="A185" s="0">
         <v>26475</v>
       </c>
       <c r="B185" s="0"/>
       <c r="C185" s="0" t="s">
-        <v>408</v>
+        <v>406</v>
       </c>
       <c r="D185" s="0"/>
       <c r="E185" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G185" s="0">
         <v>14.85</v>
       </c>
       <c r="H185" s="0" t="s">
-        <v>409</v>
+        <v>407</v>
       </c>
     </row>
     <row r="186" spans="1:8">
       <c r="A186" s="0">
         <v>13924</v>
       </c>
       <c r="B186" s="0"/>
       <c r="C186" s="0" t="s">
-        <v>410</v>
+        <v>408</v>
       </c>
       <c r="D186" s="0"/>
       <c r="E186" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G186" s="0">
         <v>10.1</v>
       </c>
       <c r="H186" s="0" t="s">
-        <v>411</v>
+        <v>409</v>
       </c>
     </row>
     <row r="187" spans="1:8">
       <c r="A187" s="0">
         <v>13925</v>
       </c>
       <c r="B187" s="0"/>
       <c r="C187" s="0" t="s">
-        <v>412</v>
+        <v>410</v>
       </c>
       <c r="D187" s="0"/>
       <c r="E187" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G187" s="0">
         <v>10.7</v>
       </c>
       <c r="H187" s="0" t="s">
-        <v>413</v>
+        <v>411</v>
       </c>
     </row>
     <row r="188" spans="1:8">
       <c r="A188" s="0">
         <v>26479</v>
       </c>
       <c r="B188" s="0" t="s">
-        <v>414</v>
+        <v>412</v>
       </c>
       <c r="C188" s="0" t="s">
-        <v>415</v>
+        <v>413</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>28</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G188" s="0">
         <v>9.76</v>
       </c>
       <c r="H188" s="0" t="s">
-        <v>416</v>
+        <v>414</v>
       </c>
     </row>
     <row r="189" spans="1:8">
       <c r="A189" s="0">
         <v>26480</v>
       </c>
       <c r="B189" s="0"/>
       <c r="C189" s="0" t="s">
-        <v>417</v>
+        <v>415</v>
       </c>
       <c r="D189" s="0"/>
       <c r="E189" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G189" s="0">
         <v>13.66</v>
       </c>
       <c r="H189" s="0" t="s">
-        <v>418</v>
+        <v>416</v>
       </c>
     </row>
     <row r="190" spans="1:8">
       <c r="A190" s="0">
         <v>26502</v>
       </c>
       <c r="B190" s="0"/>
       <c r="C190" s="0" t="s">
-        <v>419</v>
+        <v>417</v>
       </c>
       <c r="D190" s="0"/>
       <c r="E190" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G190" s="0">
         <v>8.19</v>
       </c>
       <c r="H190" s="0" t="s">
-        <v>420</v>
+        <v>418</v>
       </c>
     </row>
     <row r="191" spans="1:8">
       <c r="A191" s="0">
         <v>26503</v>
       </c>
       <c r="B191" s="0" t="s">
-        <v>421</v>
+        <v>419</v>
       </c>
       <c r="C191" s="0" t="s">
-        <v>422</v>
+        <v>420</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>28</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G191" s="0">
         <v>10.92</v>
       </c>
       <c r="H191" s="0" t="s">
-        <v>423</v>
+        <v>421</v>
       </c>
     </row>
     <row r="192" spans="1:8">
       <c r="A192" s="0">
         <v>18191</v>
       </c>
       <c r="B192" s="0" t="s">
-        <v>424</v>
+        <v>422</v>
       </c>
       <c r="C192" s="0" t="s">
-        <v>425</v>
+        <v>423</v>
       </c>
       <c r="D192" s="0" t="s">
         <v>28</v>
       </c>
       <c r="E192" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G192" s="0">
         <v>2.41</v>
       </c>
       <c r="H192" s="0" t="s">
-        <v>426</v>
+        <v>424</v>
       </c>
     </row>
     <row r="193" spans="1:8">
       <c r="A193" s="0">
         <v>25897</v>
       </c>
       <c r="B193" s="0"/>
       <c r="C193" s="0" t="s">
-        <v>427</v>
+        <v>425</v>
       </c>
       <c r="D193" s="0"/>
       <c r="E193" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G193" s="0">
         <v>3.71</v>
       </c>
       <c r="H193" s="0" t="s">
-        <v>428</v>
+        <v>426</v>
       </c>
     </row>
     <row r="194" spans="1:8">
       <c r="A194" s="0">
         <v>25898</v>
       </c>
       <c r="B194" s="0"/>
       <c r="C194" s="0" t="s">
-        <v>429</v>
+        <v>427</v>
       </c>
       <c r="D194" s="0"/>
       <c r="E194" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G194" s="0">
         <v>2.62</v>
       </c>
       <c r="H194" s="0" t="s">
-        <v>430</v>
+        <v>428</v>
       </c>
     </row>
     <row r="195" spans="1:8">
       <c r="A195" s="0">
         <v>25903</v>
       </c>
       <c r="B195" s="0" t="s">
-        <v>431</v>
+        <v>429</v>
       </c>
       <c r="C195" s="0" t="s">
-        <v>432</v>
+        <v>430</v>
       </c>
       <c r="D195" s="0" t="s">
         <v>28</v>
       </c>
       <c r="E195" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G195" s="0">
         <v>2.28</v>
       </c>
       <c r="H195" s="0" t="s">
-        <v>433</v>
+        <v>431</v>
       </c>
     </row>
     <row r="196" spans="1:8">
       <c r="A196" s="0">
         <v>25904</v>
       </c>
       <c r="B196" s="0"/>
       <c r="C196" s="0" t="s">
-        <v>434</v>
+        <v>432</v>
       </c>
       <c r="D196" s="0"/>
       <c r="E196" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G196" s="0">
         <v>2.39</v>
       </c>
       <c r="H196" s="0" t="s">
-        <v>435</v>
+        <v>433</v>
       </c>
     </row>
     <row r="197" spans="1:8">
       <c r="A197" s="0">
         <v>25914</v>
       </c>
       <c r="B197" s="0" t="s">
-        <v>436</v>
+        <v>434</v>
       </c>
       <c r="C197" s="0" t="s">
-        <v>437</v>
+        <v>435</v>
       </c>
       <c r="D197" s="0" t="s">
         <v>28</v>
       </c>
       <c r="E197" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G197" s="0">
         <v>1.07</v>
       </c>
       <c r="H197" s="0" t="s">
-        <v>438</v>
+        <v>436</v>
       </c>
     </row>
     <row r="198" spans="1:8">
       <c r="A198" s="0">
         <v>25915</v>
       </c>
       <c r="B198" s="0"/>
       <c r="C198" s="0" t="s">
-        <v>439</v>
+        <v>437</v>
       </c>
       <c r="D198" s="0"/>
       <c r="E198" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G198" s="0">
         <v>1.33</v>
       </c>
       <c r="H198" s="0" t="s">
-        <v>440</v>
+        <v>438</v>
       </c>
     </row>
     <row r="199" spans="1:8">
       <c r="A199" s="0">
         <v>25916</v>
       </c>
       <c r="B199" s="0"/>
       <c r="C199" s="0" t="s">
-        <v>441</v>
+        <v>439</v>
       </c>
       <c r="D199" s="0"/>
       <c r="E199" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G199" s="0">
         <v>2.14</v>
       </c>
       <c r="H199" s="0" t="s">
-        <v>442</v>
+        <v>440</v>
       </c>
     </row>
     <row r="200" spans="1:8">
       <c r="A200" s="0">
         <v>13942</v>
       </c>
-      <c r="B200" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B200" s="0"/>
       <c r="C200" s="0" t="s">
-        <v>444</v>
-[...3 lines deleted...]
-      </c>
+        <v>441</v>
+      </c>
+      <c r="D200" s="0"/>
       <c r="E200" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G200" s="0">
         <v>1.93</v>
       </c>
       <c r="H200" s="0" t="s">
-        <v>445</v>
+        <v>442</v>
       </c>
     </row>
     <row r="201" spans="1:8">
       <c r="A201" s="0">
         <v>13943</v>
       </c>
       <c r="B201" s="0"/>
       <c r="C201" s="0" t="s">
-        <v>446</v>
+        <v>443</v>
       </c>
       <c r="D201" s="0"/>
       <c r="E201" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G201" s="0">
         <v>2.72</v>
       </c>
       <c r="H201" s="0" t="s">
-        <v>447</v>
+        <v>444</v>
       </c>
     </row>
     <row r="202" spans="1:8">
       <c r="A202" s="0">
         <v>13949</v>
       </c>
       <c r="B202" s="0"/>
       <c r="C202" s="0" t="s">
-        <v>448</v>
+        <v>445</v>
       </c>
       <c r="D202" s="0"/>
       <c r="E202" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G202" s="0">
         <v>3.92</v>
       </c>
       <c r="H202" s="0" t="s">
-        <v>449</v>
+        <v>446</v>
       </c>
     </row>
     <row r="203" spans="1:8">
       <c r="A203" s="0">
         <v>13950</v>
       </c>
-      <c r="B203" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B203" s="0"/>
       <c r="C203" s="0" t="s">
-        <v>451</v>
-[...3 lines deleted...]
-      </c>
+        <v>447</v>
+      </c>
+      <c r="D203" s="0"/>
       <c r="E203" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G203" s="0">
         <v>3.84</v>
       </c>
       <c r="H203" s="0" t="s">
-        <v>452</v>
+        <v>448</v>
       </c>
     </row>
     <row r="204" spans="1:8">
       <c r="A204" s="0">
         <v>26550</v>
       </c>
       <c r="B204" s="0" t="s">
-        <v>453</v>
+        <v>449</v>
       </c>
       <c r="C204" s="0" t="s">
-        <v>454</v>
+        <v>450</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>28</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G204" s="0">
         <v>9.02</v>
       </c>
       <c r="H204" s="0" t="s">
-        <v>455</v>
+        <v>451</v>
       </c>
     </row>
     <row r="205" spans="1:8">
       <c r="A205" s="0">
         <v>26551</v>
       </c>
       <c r="B205" s="0"/>
       <c r="C205" s="0" t="s">
-        <v>456</v>
+        <v>452</v>
       </c>
       <c r="D205" s="0"/>
       <c r="E205" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G205" s="0">
         <v>11.33</v>
       </c>
       <c r="H205" s="0" t="s">
-        <v>457</v>
+        <v>453</v>
       </c>
     </row>
     <row r="206" spans="1:8">
       <c r="A206" s="0">
         <v>13965</v>
       </c>
       <c r="B206" s="0"/>
       <c r="C206" s="0" t="s">
-        <v>458</v>
+        <v>454</v>
       </c>
       <c r="D206" s="0"/>
       <c r="E206" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G206" s="0">
         <v>5.28</v>
       </c>
       <c r="H206" s="0" t="s">
-        <v>459</v>
+        <v>455</v>
       </c>
     </row>
     <row r="207" spans="1:8">
       <c r="A207" s="0">
         <v>13966</v>
       </c>
       <c r="B207" s="0"/>
       <c r="C207" s="0" t="s">
-        <v>460</v>
+        <v>456</v>
       </c>
       <c r="D207" s="0"/>
       <c r="E207" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G207" s="0">
         <v>5.47</v>
       </c>
       <c r="H207" s="0" t="s">
-        <v>461</v>
+        <v>457</v>
       </c>
     </row>
     <row r="208" spans="1:8">
       <c r="A208" s="0">
         <v>17089</v>
       </c>
       <c r="B208" s="0"/>
       <c r="C208" s="0" t="s">
-        <v>462</v>
+        <v>458</v>
       </c>
       <c r="D208" s="0"/>
       <c r="E208" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G208" s="0">
         <v>3.96</v>
       </c>
       <c r="H208" s="0" t="s">
-        <v>463</v>
+        <v>459</v>
       </c>
     </row>
     <row r="209" spans="1:8">
       <c r="A209" s="0">
         <v>17093</v>
       </c>
       <c r="B209" s="0"/>
       <c r="C209" s="0" t="s">
-        <v>464</v>
+        <v>460</v>
       </c>
       <c r="D209" s="0"/>
       <c r="E209" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G209" s="0">
         <v>0.72</v>
       </c>
       <c r="H209" s="0" t="s">
-        <v>465</v>
+        <v>461</v>
       </c>
     </row>
     <row r="210" spans="1:8">
       <c r="A210" s="0">
         <v>17094</v>
       </c>
       <c r="B210" s="0"/>
       <c r="C210" s="0" t="s">
-        <v>466</v>
+        <v>462</v>
       </c>
       <c r="D210" s="0"/>
       <c r="E210" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G210" s="0">
         <v>2.11</v>
       </c>
       <c r="H210" s="0" t="s">
-        <v>467</v>
+        <v>463</v>
       </c>
     </row>
     <row r="211" spans="1:8">
       <c r="A211" s="0">
         <v>25977</v>
       </c>
       <c r="B211" s="0" t="s">
-        <v>468</v>
+        <v>464</v>
       </c>
       <c r="C211" s="0" t="s">
-        <v>469</v>
+        <v>465</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>470</v>
+        <v>466</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G211" s="0">
         <v>1.4</v>
       </c>
       <c r="H211" s="0" t="s">
-        <v>471</v>
+        <v>467</v>
       </c>
     </row>
     <row r="212" spans="1:8">
       <c r="A212" s="0">
         <v>25978</v>
       </c>
       <c r="B212" s="0"/>
       <c r="C212" s="0" t="s">
-        <v>472</v>
+        <v>468</v>
       </c>
       <c r="D212" s="0"/>
       <c r="E212" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G212" s="0">
         <v>1.8</v>
       </c>
       <c r="H212" s="0" t="s">
-        <v>473</v>
+        <v>469</v>
       </c>
     </row>
     <row r="213" spans="1:8">
       <c r="A213" s="0">
         <v>26556</v>
       </c>
       <c r="B213" s="0" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="C213" s="0" t="s">
-        <v>475</v>
+        <v>471</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G213" s="0">
         <v>10.58</v>
       </c>
       <c r="H213" s="0" t="s">
-        <v>476</v>
+        <v>472</v>
       </c>
     </row>
     <row r="214" spans="1:8">
       <c r="A214" s="0">
         <v>18243</v>
       </c>
       <c r="B214" s="0" t="s">
-        <v>477</v>
+        <v>473</v>
       </c>
       <c r="C214" s="0" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>28</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G214" s="0">
         <v>6.97</v>
       </c>
       <c r="H214" s="0" t="s">
-        <v>479</v>
+        <v>475</v>
       </c>
     </row>
     <row r="215" spans="1:8">
       <c r="A215" s="0">
         <v>18244</v>
       </c>
-      <c r="B215" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B215" s="0"/>
       <c r="C215" s="0" t="s">
-        <v>481</v>
-[...3 lines deleted...]
-      </c>
+        <v>476</v>
+      </c>
+      <c r="D215" s="0"/>
       <c r="E215" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G215" s="0">
         <v>6.97</v>
       </c>
       <c r="H215" s="0" t="s">
-        <v>482</v>
+        <v>477</v>
       </c>
     </row>
     <row r="216" spans="1:8">
       <c r="A216" s="0">
         <v>26563</v>
       </c>
       <c r="B216" s="0"/>
       <c r="C216" s="0" t="s">
-        <v>483</v>
+        <v>478</v>
       </c>
       <c r="D216" s="0"/>
       <c r="E216" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G216" s="0">
         <v>9.08</v>
       </c>
       <c r="H216" s="0" t="s">
-        <v>484</v>
+        <v>479</v>
       </c>
     </row>
     <row r="217" spans="1:8">
       <c r="A217" s="0">
         <v>13977</v>
       </c>
       <c r="B217" s="0"/>
       <c r="C217" s="0" t="s">
-        <v>485</v>
+        <v>480</v>
       </c>
       <c r="D217" s="0"/>
       <c r="E217" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G217" s="0">
         <v>1.67</v>
       </c>
       <c r="H217" s="0" t="s">
-        <v>486</v>
+        <v>481</v>
       </c>
     </row>
     <row r="218" spans="1:8">
       <c r="A218" s="0">
         <v>13978</v>
       </c>
-      <c r="B218" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B218" s="0"/>
       <c r="C218" s="0" t="s">
-        <v>488</v>
-[...3 lines deleted...]
-      </c>
+        <v>482</v>
+      </c>
+      <c r="D218" s="0"/>
       <c r="E218" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G218" s="0">
         <v>6.24</v>
       </c>
       <c r="H218" s="0" t="s">
-        <v>489</v>
+        <v>483</v>
       </c>
     </row>
     <row r="219" spans="1:8">
       <c r="A219" s="0">
         <v>18242</v>
       </c>
       <c r="B219" s="0"/>
       <c r="C219" s="0" t="s">
-        <v>490</v>
+        <v>484</v>
       </c>
       <c r="D219" s="0"/>
       <c r="E219" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G219" s="0">
         <v>7.84</v>
       </c>
       <c r="H219" s="0" t="s">
-        <v>491</v>
+        <v>485</v>
       </c>
     </row>
     <row r="220" spans="1:8">
       <c r="A220" s="0">
         <v>17096</v>
       </c>
       <c r="B220" s="0"/>
       <c r="C220" s="0" t="s">
-        <v>492</v>
+        <v>486</v>
       </c>
       <c r="D220" s="0"/>
       <c r="E220" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G220" s="0">
         <v>0.5600000000000001</v>
       </c>
       <c r="H220" s="0" t="s">
-        <v>493</v>
+        <v>487</v>
       </c>
     </row>
     <row r="221" spans="1:8">
       <c r="A221" s="0">
         <v>13982</v>
       </c>
       <c r="B221" s="0"/>
       <c r="C221" s="0" t="s">
-        <v>494</v>
+        <v>488</v>
       </c>
       <c r="D221" s="0"/>
       <c r="E221" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G221" s="0">
         <v>7.38</v>
       </c>
       <c r="H221" s="0" t="s">
-        <v>495</v>
+        <v>489</v>
       </c>
     </row>
     <row r="222" spans="1:8">
       <c r="A222" s="0">
         <v>13983</v>
       </c>
       <c r="B222" s="0"/>
       <c r="C222" s="0" t="s">
-        <v>496</v>
+        <v>490</v>
       </c>
       <c r="D222" s="0"/>
       <c r="E222" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G222" s="0">
         <v>2.64</v>
       </c>
       <c r="H222" s="0" t="s">
-        <v>497</v>
+        <v>491</v>
       </c>
     </row>
     <row r="223" spans="1:8">
       <c r="A223" s="0">
         <v>26566</v>
       </c>
       <c r="B223" s="0" t="s">
-        <v>498</v>
+        <v>492</v>
       </c>
       <c r="C223" s="0" t="s">
-        <v>499</v>
+        <v>493</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>500</v>
+        <v>494</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G223" s="0">
         <v>11.77</v>
       </c>
       <c r="H223" s="0" t="s">
-        <v>501</v>
+        <v>495</v>
       </c>
     </row>
     <row r="224" spans="1:8">
       <c r="A224" s="0">
         <v>26566</v>
       </c>
       <c r="B224" s="0" t="s">
-        <v>502</v>
+        <v>496</v>
       </c>
       <c r="C224" s="0" t="s">
-        <v>499</v>
+        <v>493</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G224" s="0">
         <v>11.77</v>
       </c>
       <c r="H224" s="0" t="s">
-        <v>501</v>
+        <v>495</v>
       </c>
     </row>
     <row r="225" spans="1:8">
       <c r="A225" s="0">
         <v>26566</v>
       </c>
       <c r="B225" s="0" t="s">
-        <v>503</v>
+        <v>497</v>
       </c>
       <c r="C225" s="0" t="s">
-        <v>499</v>
+        <v>493</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G225" s="0">
         <v>11.77</v>
       </c>
       <c r="H225" s="0" t="s">
-        <v>501</v>
+        <v>495</v>
       </c>
     </row>
     <row r="226" spans="1:8">
       <c r="A226" s="0">
         <v>24003</v>
       </c>
       <c r="B226" s="0"/>
       <c r="C226" s="0" t="s">
-        <v>504</v>
+        <v>498</v>
       </c>
       <c r="D226" s="0"/>
       <c r="E226" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G226" s="0">
         <v>1.43</v>
       </c>
       <c r="H226" s="0" t="s">
-        <v>505</v>
+        <v>499</v>
       </c>
     </row>
     <row r="227" spans="1:8">
       <c r="A227" s="0">
         <v>24004</v>
       </c>
       <c r="B227" s="0"/>
       <c r="C227" s="0" t="s">
-        <v>506</v>
+        <v>500</v>
       </c>
       <c r="D227" s="0"/>
       <c r="E227" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G227" s="0">
         <v>2.83</v>
       </c>
       <c r="H227" s="0" t="s">
-        <v>507</v>
+        <v>501</v>
       </c>
     </row>
     <row r="228" spans="1:8">
       <c r="A228" s="0">
         <v>17100</v>
       </c>
       <c r="B228" s="0" t="s">
-        <v>508</v>
+        <v>502</v>
       </c>
       <c r="C228" s="0" t="s">
-        <v>509</v>
+        <v>503</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>28</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G228" s="0">
         <v>5.89</v>
       </c>
       <c r="H228" s="0" t="s">
-        <v>510</v>
+        <v>504</v>
       </c>
     </row>
     <row r="229" spans="1:8">
       <c r="A229" s="0">
         <v>26582</v>
       </c>
       <c r="B229" s="0" t="s">
-        <v>511</v>
+        <v>505</v>
       </c>
       <c r="C229" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G229" s="0">
         <v>1.37</v>
       </c>
       <c r="H229" s="0" t="s">
-        <v>513</v>
+        <v>507</v>
       </c>
     </row>
     <row r="230" spans="1:8">
       <c r="A230" s="0">
         <v>19174</v>
       </c>
       <c r="B230" s="0" t="s">
-        <v>514</v>
+        <v>508</v>
       </c>
       <c r="C230" s="0" t="s">
-        <v>515</v>
+        <v>509</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>28</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G230" s="0">
         <v>1.82</v>
       </c>
       <c r="H230" s="0" t="s">
-        <v>516</v>
+        <v>510</v>
       </c>
     </row>
     <row r="231" spans="1:8">
       <c r="A231" s="0">
         <v>17107</v>
       </c>
       <c r="B231" s="0" t="s">
-        <v>517</v>
+        <v>511</v>
       </c>
       <c r="C231" s="0" t="s">
-        <v>518</v>
+        <v>512</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G231" s="0">
         <v>4.89</v>
       </c>
       <c r="H231" s="0" t="s">
-        <v>519</v>
+        <v>513</v>
       </c>
     </row>
     <row r="232" spans="1:8">
       <c r="A232" s="0">
         <v>18248</v>
       </c>
       <c r="B232" s="0" t="s">
-        <v>520</v>
+        <v>514</v>
       </c>
       <c r="C232" s="0" t="s">
-        <v>521</v>
+        <v>515</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>28</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G232" s="0">
         <v>3.55</v>
       </c>
       <c r="H232" s="0" t="s">
-        <v>522</v>
+        <v>516</v>
       </c>
     </row>
     <row r="233" spans="1:8">
       <c r="A233" s="0">
         <v>22018</v>
       </c>
       <c r="B233" s="0"/>
       <c r="C233" s="0" t="s">
-        <v>523</v>
+        <v>517</v>
       </c>
       <c r="D233" s="0"/>
       <c r="E233" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G233" s="0">
         <v>8.109999999999999</v>
       </c>
       <c r="H233" s="0" t="s">
-        <v>524</v>
+        <v>518</v>
       </c>
     </row>
     <row r="234" spans="1:8">
       <c r="A234" s="0">
         <v>22019</v>
       </c>
       <c r="B234" s="0"/>
       <c r="C234" s="0" t="s">
-        <v>525</v>
+        <v>519</v>
       </c>
       <c r="D234" s="0"/>
       <c r="E234" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G234" s="0">
         <v>17.12</v>
       </c>
       <c r="H234" s="0" t="s">
-        <v>526</v>
+        <v>520</v>
       </c>
     </row>
     <row r="235" spans="1:8">
       <c r="A235" s="0">
         <v>17239</v>
       </c>
       <c r="B235" s="0" t="s">
-        <v>527</v>
+        <v>521</v>
       </c>
       <c r="C235" s="0" t="s">
-        <v>528</v>
+        <v>522</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>28</v>
+        <v>155</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G235" s="0">
         <v>2.4</v>
       </c>
       <c r="H235" s="0" t="s">
-        <v>529</v>
+        <v>523</v>
       </c>
     </row>
     <row r="236" spans="1:8">
       <c r="A236" s="0">
-        <v>17239</v>
+        <v>26653</v>
       </c>
       <c r="B236" s="0" t="s">
-        <v>530</v>
+        <v>524</v>
       </c>
       <c r="C236" s="0" t="s">
-        <v>528</v>
+        <v>525</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>156</v>
+        <v>28</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G236" s="0">
-        <v>2.4</v>
+        <v>14.64</v>
       </c>
       <c r="H236" s="0" t="s">
-        <v>529</v>
+        <v>526</v>
       </c>
     </row>
     <row r="237" spans="1:8">
       <c r="A237" s="0">
         <v>26653</v>
       </c>
       <c r="B237" s="0" t="s">
-        <v>531</v>
+        <v>527</v>
       </c>
       <c r="C237" s="0" t="s">
-        <v>532</v>
+        <v>525</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>28</v>
+        <v>528</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G237" s="0">
         <v>14.64</v>
       </c>
       <c r="H237" s="0" t="s">
-        <v>533</v>
+        <v>526</v>
       </c>
     </row>
     <row r="238" spans="1:8">
       <c r="A238" s="0">
         <v>26653</v>
       </c>
       <c r="B238" s="0" t="s">
-        <v>534</v>
+        <v>529</v>
       </c>
       <c r="C238" s="0" t="s">
-        <v>532</v>
+        <v>525</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>535</v>
+        <v>16</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G238" s="0">
         <v>14.64</v>
       </c>
       <c r="H238" s="0" t="s">
-        <v>533</v>
+        <v>526</v>
       </c>
     </row>
     <row r="239" spans="1:8">
       <c r="A239" s="0">
-        <v>26653</v>
-[...3 lines deleted...]
-      </c>
+        <v>26656</v>
+      </c>
+      <c r="B239" s="0"/>
       <c r="C239" s="0" t="s">
-        <v>532</v>
-[...3 lines deleted...]
-      </c>
+        <v>530</v>
+      </c>
+      <c r="D239" s="0"/>
       <c r="E239" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G239" s="0">
-        <v>14.64</v>
+        <v>19.06</v>
       </c>
       <c r="H239" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="240" spans="1:8">
       <c r="A240" s="0">
-        <v>26656</v>
+        <v>24102</v>
       </c>
       <c r="B240" s="0"/>
       <c r="C240" s="0" t="s">
-        <v>537</v>
+        <v>532</v>
       </c>
       <c r="D240" s="0"/>
       <c r="E240" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G240" s="0">
-        <v>19.06</v>
+        <v>28.11</v>
       </c>
       <c r="H240" s="0" t="s">
-        <v>538</v>
+        <v>533</v>
       </c>
     </row>
     <row r="241" spans="1:8">
       <c r="A241" s="0">
-        <v>24102</v>
+        <v>24103</v>
       </c>
       <c r="B241" s="0" t="s">
-        <v>539</v>
+        <v>534</v>
       </c>
       <c r="C241" s="0" t="s">
-        <v>540</v>
+        <v>535</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>28</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G241" s="0">
-        <v>28.11</v>
+        <v>32.56</v>
       </c>
       <c r="H241" s="0" t="s">
-        <v>541</v>
+        <v>536</v>
       </c>
     </row>
     <row r="242" spans="1:8">
       <c r="A242" s="0">
-        <v>24103</v>
+        <v>24104</v>
       </c>
       <c r="B242" s="0" t="s">
-        <v>542</v>
+        <v>537</v>
       </c>
       <c r="C242" s="0" t="s">
-        <v>543</v>
+        <v>538</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>28</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G242" s="0">
-        <v>32.56</v>
+        <v>37.25</v>
       </c>
       <c r="H242" s="0" t="s">
-        <v>544</v>
+        <v>539</v>
       </c>
     </row>
     <row r="243" spans="1:8">
       <c r="A243" s="0">
-        <v>24104</v>
-[...3 lines deleted...]
-      </c>
+        <v>17370</v>
+      </c>
+      <c r="B243" s="0"/>
       <c r="C243" s="0" t="s">
-        <v>546</v>
-[...3 lines deleted...]
-      </c>
+        <v>540</v>
+      </c>
+      <c r="D243" s="0"/>
       <c r="E243" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G243" s="0">
-        <v>37.25</v>
+        <v>2.41</v>
       </c>
       <c r="H243" s="0" t="s">
-        <v>547</v>
+        <v>541</v>
       </c>
     </row>
     <row r="244" spans="1:8">
       <c r="A244" s="0">
-        <v>17370</v>
-[...1 lines deleted...]
-      <c r="B244" s="0"/>
+        <v>17371</v>
+      </c>
+      <c r="B244" s="0" t="s">
+        <v>542</v>
+      </c>
       <c r="C244" s="0" t="s">
-        <v>548</v>
-[...1 lines deleted...]
-      <c r="D244" s="0"/>
+        <v>543</v>
+      </c>
+      <c r="D244" s="0" t="s">
+        <v>28</v>
+      </c>
       <c r="E244" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G244" s="0">
-        <v>2.41</v>
+        <v>9.91</v>
       </c>
       <c r="H244" s="0" t="s">
-        <v>549</v>
+        <v>544</v>
       </c>
     </row>
     <row r="245" spans="1:8">
       <c r="A245" s="0">
-        <v>17371</v>
+        <v>17486</v>
       </c>
       <c r="B245" s="0" t="s">
-        <v>550</v>
+        <v>545</v>
       </c>
       <c r="C245" s="0" t="s">
-        <v>551</v>
+        <v>546</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>28</v>
+        <v>16</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G245" s="0">
-        <v>9.91</v>
+        <v>3.4</v>
       </c>
       <c r="H245" s="0" t="s">
-        <v>552</v>
+        <v>547</v>
       </c>
     </row>
     <row r="246" spans="1:8">
       <c r="A246" s="0">
-        <v>17486</v>
-[...3 lines deleted...]
-      </c>
+        <v>17487</v>
+      </c>
+      <c r="B246" s="0"/>
       <c r="C246" s="0" t="s">
-        <v>554</v>
-[...3 lines deleted...]
-      </c>
+        <v>548</v>
+      </c>
+      <c r="D246" s="0"/>
       <c r="E246" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G246" s="0">
-        <v>3.4</v>
+        <v>8.710000000000001</v>
       </c>
       <c r="H246" s="0" t="s">
-        <v>555</v>
+        <v>549</v>
       </c>
     </row>
     <row r="247" spans="1:8">
       <c r="A247" s="0">
-        <v>17487</v>
-[...1 lines deleted...]
-      <c r="B247" s="0"/>
+        <v>24290</v>
+      </c>
+      <c r="B247" s="0" t="s">
+        <v>550</v>
+      </c>
       <c r="C247" s="0" t="s">
-        <v>556</v>
-[...1 lines deleted...]
-      <c r="D247" s="0"/>
+        <v>551</v>
+      </c>
+      <c r="D247" s="0" t="s">
+        <v>155</v>
+      </c>
       <c r="E247" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G247" s="0">
-        <v>8.710000000000001</v>
+        <v>2.3</v>
       </c>
       <c r="H247" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="248" spans="1:8">
       <c r="A248" s="0">
-        <v>24290</v>
+        <v>24291</v>
       </c>
       <c r="B248" s="0" t="s">
-        <v>558</v>
+        <v>553</v>
       </c>
       <c r="C248" s="0" t="s">
-        <v>559</v>
+        <v>554</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G248" s="0">
-        <v>2.3</v>
+        <v>2.8</v>
       </c>
       <c r="H248" s="0" t="s">
-        <v>560</v>
+        <v>555</v>
       </c>
     </row>
     <row r="249" spans="1:8">
       <c r="A249" s="0">
-        <v>24291</v>
-[...3 lines deleted...]
-      </c>
+        <v>24292</v>
+      </c>
+      <c r="B249" s="0"/>
       <c r="C249" s="0" t="s">
-        <v>562</v>
-[...3 lines deleted...]
-      </c>
+        <v>556</v>
+      </c>
+      <c r="D249" s="0"/>
       <c r="E249" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G249" s="0">
-        <v>2.8</v>
+        <v>3.91</v>
       </c>
       <c r="H249" s="0" t="s">
-        <v>563</v>
+        <v>557</v>
       </c>
     </row>
     <row r="250" spans="1:8">
       <c r="A250" s="0">
-        <v>24292</v>
-[...3 lines deleted...]
-      </c>
+        <v>24293</v>
+      </c>
+      <c r="B250" s="0"/>
       <c r="C250" s="0" t="s">
-        <v>565</v>
-[...3 lines deleted...]
-      </c>
+        <v>558</v>
+      </c>
+      <c r="D250" s="0"/>
       <c r="E250" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G250" s="0">
-        <v>3.91</v>
+        <v>2.25</v>
       </c>
       <c r="H250" s="0" t="s">
-        <v>566</v>
+        <v>559</v>
       </c>
     </row>
     <row r="251" spans="1:8">
       <c r="A251" s="0">
-        <v>24293</v>
+        <v>24294</v>
       </c>
       <c r="B251" s="0"/>
       <c r="C251" s="0" t="s">
-        <v>567</v>
+        <v>560</v>
       </c>
       <c r="D251" s="0"/>
       <c r="E251" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G251" s="0">
-        <v>2.25</v>
+        <v>2.83</v>
       </c>
       <c r="H251" s="0" t="s">
-        <v>568</v>
+        <v>561</v>
       </c>
     </row>
     <row r="252" spans="1:8">
       <c r="A252" s="0">
-        <v>24294</v>
+        <v>24295</v>
       </c>
       <c r="B252" s="0"/>
       <c r="C252" s="0" t="s">
-        <v>569</v>
+        <v>562</v>
       </c>
       <c r="D252" s="0"/>
       <c r="E252" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G252" s="0">
-        <v>2.83</v>
+        <v>3.91</v>
       </c>
       <c r="H252" s="0" t="s">
-        <v>570</v>
+        <v>563</v>
       </c>
     </row>
     <row r="253" spans="1:8">
       <c r="A253" s="0">
-        <v>24295</v>
+        <v>24296</v>
       </c>
       <c r="B253" s="0"/>
       <c r="C253" s="0" t="s">
-        <v>571</v>
+        <v>564</v>
       </c>
       <c r="D253" s="0"/>
       <c r="E253" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G253" s="0">
-        <v>3.91</v>
+        <v>1.85</v>
       </c>
       <c r="H253" s="0" t="s">
-        <v>572</v>
+        <v>565</v>
       </c>
     </row>
     <row r="254" spans="1:8">
       <c r="A254" s="0">
-        <v>24296</v>
+        <v>24297</v>
       </c>
       <c r="B254" s="0" t="s">
-        <v>573</v>
+        <v>566</v>
       </c>
       <c r="C254" s="0" t="s">
-        <v>574</v>
+        <v>567</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>28</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G254" s="0">
-        <v>1.85</v>
+        <v>2.06</v>
       </c>
       <c r="H254" s="0" t="s">
-        <v>575</v>
+        <v>568</v>
       </c>
     </row>
     <row r="255" spans="1:8">
       <c r="A255" s="0">
-        <v>24297</v>
+        <v>24299</v>
       </c>
       <c r="B255" s="0" t="s">
-        <v>576</v>
+        <v>569</v>
       </c>
       <c r="C255" s="0" t="s">
-        <v>577</v>
+        <v>570</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>28</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G255" s="0">
-        <v>2.06</v>
+        <v>1.56</v>
       </c>
       <c r="H255" s="0" t="s">
-        <v>578</v>
+        <v>571</v>
       </c>
     </row>
     <row r="256" spans="1:8">
       <c r="A256" s="0">
-        <v>24299</v>
+        <v>24300</v>
       </c>
       <c r="B256" s="0" t="s">
-        <v>579</v>
+        <v>572</v>
       </c>
       <c r="C256" s="0" t="s">
-        <v>580</v>
+        <v>573</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>28</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G256" s="0">
-        <v>1.56</v>
+        <v>1.99</v>
       </c>
       <c r="H256" s="0" t="s">
-        <v>581</v>
+        <v>574</v>
       </c>
     </row>
     <row r="257" spans="1:8">
       <c r="A257" s="0">
-        <v>24300</v>
+        <v>24301</v>
       </c>
       <c r="B257" s="0" t="s">
-        <v>582</v>
+        <v>575</v>
       </c>
       <c r="C257" s="0" t="s">
-        <v>583</v>
+        <v>576</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>28</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G257" s="0">
-        <v>1.99</v>
+        <v>2.06</v>
       </c>
       <c r="H257" s="0" t="s">
-        <v>584</v>
+        <v>577</v>
       </c>
     </row>
     <row r="258" spans="1:8">
       <c r="A258" s="0">
-        <v>24301</v>
-[...3 lines deleted...]
-      </c>
+        <v>24302</v>
+      </c>
+      <c r="B258" s="0"/>
       <c r="C258" s="0" t="s">
-        <v>586</v>
-[...3 lines deleted...]
-      </c>
+        <v>578</v>
+      </c>
+      <c r="D258" s="0"/>
       <c r="E258" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G258" s="0">
-        <v>2.06</v>
+        <v>2.63</v>
       </c>
       <c r="H258" s="0" t="s">
-        <v>587</v>
+        <v>579</v>
       </c>
     </row>
     <row r="259" spans="1:8">
       <c r="A259" s="0">
-        <v>24302</v>
+        <v>24303</v>
       </c>
       <c r="B259" s="0"/>
       <c r="C259" s="0" t="s">
-        <v>588</v>
+        <v>580</v>
       </c>
       <c r="D259" s="0"/>
       <c r="E259" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G259" s="0">
-        <v>2.63</v>
+        <v>4.29</v>
       </c>
       <c r="H259" s="0" t="s">
-        <v>589</v>
+        <v>581</v>
       </c>
     </row>
     <row r="260" spans="1:8">
       <c r="A260" s="0">
-        <v>24303</v>
+        <v>24304</v>
       </c>
       <c r="B260" s="0"/>
       <c r="C260" s="0" t="s">
-        <v>590</v>
+        <v>582</v>
       </c>
       <c r="D260" s="0"/>
       <c r="E260" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G260" s="0">
-        <v>4.29</v>
+        <v>8.99</v>
       </c>
       <c r="H260" s="0" t="s">
-        <v>591</v>
+        <v>583</v>
       </c>
     </row>
     <row r="261" spans="1:8">
       <c r="A261" s="0">
-        <v>24304</v>
+        <v>24298</v>
       </c>
       <c r="B261" s="0"/>
       <c r="C261" s="0" t="s">
-        <v>592</v>
+        <v>584</v>
       </c>
       <c r="D261" s="0"/>
       <c r="E261" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G261" s="0">
-        <v>8.99</v>
+        <v>5.57</v>
       </c>
       <c r="H261" s="0" t="s">
-        <v>593</v>
+        <v>585</v>
       </c>
     </row>
     <row r="262" spans="1:8">
       <c r="A262" s="0">
-        <v>24298</v>
+        <v>24305</v>
       </c>
       <c r="B262" s="0" t="s">
-        <v>594</v>
+        <v>586</v>
       </c>
       <c r="C262" s="0" t="s">
-        <v>595</v>
+        <v>587</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>28</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G262" s="0">
-        <v>5.57</v>
+        <v>5.08</v>
       </c>
       <c r="H262" s="0" t="s">
-        <v>596</v>
+        <v>588</v>
       </c>
     </row>
     <row r="263" spans="1:8">
       <c r="A263" s="0">
-        <v>24305</v>
-[...3 lines deleted...]
-      </c>
+        <v>17489</v>
+      </c>
+      <c r="B263" s="0"/>
       <c r="C263" s="0" t="s">
-        <v>598</v>
-[...3 lines deleted...]
-      </c>
+        <v>589</v>
+      </c>
+      <c r="D263" s="0"/>
       <c r="E263" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G263" s="0">
-        <v>5.08</v>
+        <v>4.2</v>
       </c>
       <c r="H263" s="0" t="s">
-        <v>599</v>
+        <v>590</v>
       </c>
     </row>
     <row r="264" spans="1:8">
       <c r="A264" s="0">
-        <v>17489</v>
-[...1 lines deleted...]
-      <c r="B264" s="0"/>
+        <v>24306</v>
+      </c>
+      <c r="B264" s="0" t="s">
+        <v>591</v>
+      </c>
       <c r="C264" s="0" t="s">
-        <v>600</v>
-[...1 lines deleted...]
-      <c r="D264" s="0"/>
+        <v>592</v>
+      </c>
+      <c r="D264" s="0" t="s">
+        <v>466</v>
+      </c>
       <c r="E264" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G264" s="0">
-        <v>4.2</v>
+        <v>3.42</v>
       </c>
       <c r="H264" s="0" t="s">
-        <v>601</v>
+        <v>593</v>
       </c>
     </row>
     <row r="265" spans="1:8">
       <c r="A265" s="0">
-        <v>24306</v>
-[...3 lines deleted...]
-      </c>
+        <v>24307</v>
+      </c>
+      <c r="B265" s="0"/>
       <c r="C265" s="0" t="s">
-        <v>603</v>
-[...3 lines deleted...]
-      </c>
+        <v>594</v>
+      </c>
+      <c r="D265" s="0"/>
       <c r="E265" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G265" s="0">
-        <v>3.42</v>
+        <v>5.67</v>
       </c>
       <c r="H265" s="0" t="s">
-        <v>604</v>
+        <v>595</v>
       </c>
     </row>
     <row r="266" spans="1:8">
       <c r="A266" s="0">
-        <v>24307</v>
-[...1 lines deleted...]
-      <c r="B266" s="0"/>
+        <v>24308</v>
+      </c>
+      <c r="B266" s="0" t="s">
+        <v>596</v>
+      </c>
       <c r="C266" s="0" t="s">
-        <v>605</v>
-[...1 lines deleted...]
-      <c r="D266" s="0"/>
+        <v>597</v>
+      </c>
+      <c r="D266" s="0" t="s">
+        <v>466</v>
+      </c>
       <c r="E266" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G266" s="0">
-        <v>5.67</v>
+        <v>1.47</v>
       </c>
       <c r="H266" s="0" t="s">
-        <v>606</v>
+        <v>598</v>
       </c>
     </row>
     <row r="267" spans="1:8">
       <c r="A267" s="0">
-        <v>24308</v>
+        <v>26741</v>
       </c>
       <c r="B267" s="0" t="s">
-        <v>607</v>
+        <v>599</v>
       </c>
       <c r="C267" s="0" t="s">
-        <v>608</v>
+        <v>600</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>470</v>
+        <v>358</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G267" s="0">
-        <v>1.47</v>
+        <v>10.52</v>
       </c>
       <c r="H267" s="0" t="s">
-        <v>609</v>
+        <v>601</v>
       </c>
     </row>
     <row r="268" spans="1:8">
       <c r="A268" s="0">
         <v>26741</v>
       </c>
       <c r="B268" s="0" t="s">
-        <v>610</v>
+        <v>602</v>
       </c>
       <c r="C268" s="0" t="s">
-        <v>611</v>
+        <v>600</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>359</v>
+        <v>355</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G268" s="0">
         <v>10.52</v>
       </c>
       <c r="H268" s="0" t="s">
-        <v>612</v>
+        <v>601</v>
       </c>
     </row>
     <row r="269" spans="1:8">
       <c r="A269" s="0">
-        <v>26741</v>
-[...3 lines deleted...]
-      </c>
+        <v>26742</v>
+      </c>
+      <c r="B269" s="0"/>
       <c r="C269" s="0" t="s">
-        <v>611</v>
-[...3 lines deleted...]
-      </c>
+        <v>603</v>
+      </c>
+      <c r="D269" s="0"/>
       <c r="E269" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G269" s="0">
-        <v>10.52</v>
+        <v>6.52</v>
       </c>
       <c r="H269" s="0" t="s">
-        <v>612</v>
+        <v>604</v>
       </c>
     </row>
     <row r="270" spans="1:8">
       <c r="A270" s="0">
-        <v>26742</v>
+        <v>26743</v>
       </c>
       <c r="B270" s="0" t="s">
-        <v>614</v>
+        <v>605</v>
       </c>
       <c r="C270" s="0" t="s">
-        <v>615</v>
+        <v>606</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>28</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G270" s="0">
-        <v>6.52</v>
+        <v>7.05</v>
       </c>
       <c r="H270" s="0" t="s">
-        <v>616</v>
+        <v>607</v>
       </c>
     </row>
     <row r="271" spans="1:8">
       <c r="A271" s="0">
-        <v>26743</v>
-[...3 lines deleted...]
-      </c>
+        <v>26744</v>
+      </c>
+      <c r="B271" s="0"/>
       <c r="C271" s="0" t="s">
-        <v>618</v>
-[...3 lines deleted...]
-      </c>
+        <v>608</v>
+      </c>
+      <c r="D271" s="0"/>
       <c r="E271" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G271" s="0">
-        <v>7.05</v>
+        <v>8.31</v>
       </c>
       <c r="H271" s="0" t="s">
-        <v>619</v>
+        <v>609</v>
       </c>
     </row>
     <row r="272" spans="1:8">
       <c r="A272" s="0">
-        <v>26744</v>
-[...1 lines deleted...]
-      <c r="B272" s="0"/>
+        <v>26745</v>
+      </c>
+      <c r="B272" s="0" t="s">
+        <v>610</v>
+      </c>
       <c r="C272" s="0" t="s">
-        <v>620</v>
-[...1 lines deleted...]
-      <c r="D272" s="0"/>
+        <v>611</v>
+      </c>
+      <c r="D272" s="0" t="s">
+        <v>355</v>
+      </c>
       <c r="E272" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G272" s="0">
-        <v>8.31</v>
+        <v>15.98</v>
       </c>
       <c r="H272" s="0" t="s">
-        <v>621</v>
+        <v>612</v>
       </c>
     </row>
     <row r="273" spans="1:8">
       <c r="A273" s="0">
-        <v>26745</v>
+        <v>26746</v>
       </c>
       <c r="B273" s="0" t="s">
-        <v>622</v>
+        <v>613</v>
       </c>
       <c r="C273" s="0" t="s">
-        <v>623</v>
+        <v>614</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>356</v>
+        <v>355</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G273" s="0">
-        <v>15.98</v>
+        <v>19.13</v>
       </c>
       <c r="H273" s="0" t="s">
-        <v>624</v>
+        <v>615</v>
       </c>
     </row>
     <row r="274" spans="1:8">
       <c r="A274" s="0">
-        <v>26746</v>
-[...3 lines deleted...]
-      </c>
+        <v>26752</v>
+      </c>
+      <c r="B274" s="0"/>
       <c r="C274" s="0" t="s">
-        <v>626</v>
-[...3 lines deleted...]
-      </c>
+        <v>616</v>
+      </c>
+      <c r="D274" s="0"/>
       <c r="E274" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G274" s="0">
-        <v>19.13</v>
+        <v>7.1</v>
       </c>
       <c r="H274" s="0" t="s">
-        <v>627</v>
+        <v>617</v>
       </c>
     </row>
     <row r="275" spans="1:8">
       <c r="A275" s="0">
-        <v>26752</v>
+        <v>26755</v>
       </c>
       <c r="B275" s="0"/>
       <c r="C275" s="0" t="s">
-        <v>628</v>
+        <v>618</v>
       </c>
       <c r="D275" s="0"/>
       <c r="E275" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G275" s="0">
-        <v>7.1</v>
+        <v>6.7</v>
       </c>
       <c r="H275" s="0" t="s">
-        <v>629</v>
+        <v>619</v>
       </c>
     </row>
     <row r="276" spans="1:8">
       <c r="A276" s="0">
-        <v>26755</v>
+        <v>26754</v>
       </c>
       <c r="B276" s="0"/>
       <c r="C276" s="0" t="s">
-        <v>630</v>
+        <v>620</v>
       </c>
       <c r="D276" s="0"/>
       <c r="E276" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G276" s="0">
-        <v>6.7</v>
+        <v>13.93</v>
       </c>
       <c r="H276" s="0" t="s">
-        <v>631</v>
+        <v>621</v>
       </c>
     </row>
     <row r="277" spans="1:8">
       <c r="A277" s="0">
-        <v>26754</v>
+        <v>26753</v>
       </c>
       <c r="B277" s="0"/>
       <c r="C277" s="0" t="s">
-        <v>632</v>
+        <v>622</v>
       </c>
       <c r="D277" s="0"/>
       <c r="E277" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G277" s="0">
-        <v>13.93</v>
+        <v>102.12</v>
       </c>
       <c r="H277" s="0" t="s">
-        <v>633</v>
+        <v>623</v>
       </c>
     </row>
     <row r="278" spans="1:8">
       <c r="A278" s="0">
-        <v>26753</v>
-[...1 lines deleted...]
-      <c r="B278" s="0"/>
+        <v>17493</v>
+      </c>
+      <c r="B278" s="0" t="s">
+        <v>624</v>
+      </c>
       <c r="C278" s="0" t="s">
-        <v>634</v>
-[...1 lines deleted...]
-      <c r="D278" s="0"/>
+        <v>625</v>
+      </c>
+      <c r="D278" s="0" t="s">
+        <v>28</v>
+      </c>
       <c r="E278" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G278" s="0">
-        <v>102.12</v>
+        <v>14.64</v>
       </c>
       <c r="H278" s="0" t="s">
-        <v>635</v>
+        <v>626</v>
       </c>
     </row>
     <row r="279" spans="1:8">
       <c r="A279" s="0">
-        <v>17493</v>
-[...3 lines deleted...]
-      </c>
+        <v>17494</v>
+      </c>
+      <c r="B279" s="0"/>
       <c r="C279" s="0" t="s">
-        <v>637</v>
-[...3 lines deleted...]
-      </c>
+        <v>627</v>
+      </c>
+      <c r="D279" s="0"/>
       <c r="E279" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G279" s="0">
-        <v>14.64</v>
+        <v>12.69</v>
       </c>
       <c r="H279" s="0" t="s">
-        <v>638</v>
+        <v>628</v>
       </c>
     </row>
     <row r="280" spans="1:8">
       <c r="A280" s="0">
-        <v>17494</v>
-[...1 lines deleted...]
-      <c r="B280" s="0"/>
+        <v>24327</v>
+      </c>
+      <c r="B280" s="0" t="s">
+        <v>629</v>
+      </c>
       <c r="C280" s="0" t="s">
-        <v>639</v>
-[...1 lines deleted...]
-      <c r="D280" s="0"/>
+        <v>630</v>
+      </c>
+      <c r="D280" s="0" t="s">
+        <v>28</v>
+      </c>
       <c r="E280" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G280" s="0">
-        <v>12.69</v>
+        <v>1.4</v>
       </c>
       <c r="H280" s="0" t="s">
-        <v>640</v>
+        <v>631</v>
       </c>
     </row>
     <row r="281" spans="1:8">
       <c r="A281" s="0">
-        <v>24327</v>
+        <v>24342</v>
       </c>
       <c r="B281" s="0" t="s">
-        <v>641</v>
+        <v>632</v>
       </c>
       <c r="C281" s="0" t="s">
-        <v>642</v>
+        <v>633</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>28</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G281" s="0">
-        <v>1.4</v>
+        <v>2.11</v>
       </c>
       <c r="H281" s="0" t="s">
-        <v>643</v>
+        <v>634</v>
       </c>
     </row>
     <row r="282" spans="1:8">
       <c r="A282" s="0">
-        <v>24342</v>
+        <v>24343</v>
       </c>
       <c r="B282" s="0" t="s">
-        <v>644</v>
+        <v>635</v>
       </c>
       <c r="C282" s="0" t="s">
-        <v>645</v>
+        <v>636</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>28</v>
+        <v>637</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G282" s="0">
-        <v>2.11</v>
+        <v>1.81</v>
       </c>
       <c r="H282" s="0" t="s">
-        <v>646</v>
+        <v>638</v>
       </c>
     </row>
     <row r="283" spans="1:8">
       <c r="A283" s="0">
-        <v>24343</v>
-[...3 lines deleted...]
-      </c>
+        <v>24344</v>
+      </c>
+      <c r="B283" s="0"/>
       <c r="C283" s="0" t="s">
-        <v>648</v>
-[...3 lines deleted...]
-      </c>
+        <v>639</v>
+      </c>
+      <c r="D283" s="0"/>
       <c r="E283" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G283" s="0">
-        <v>1.81</v>
+        <v>2.51</v>
       </c>
       <c r="H283" s="0" t="s">
-        <v>650</v>
+        <v>640</v>
       </c>
     </row>
     <row r="284" spans="1:8">
       <c r="A284" s="0">
-        <v>24344</v>
+        <v>24345</v>
       </c>
       <c r="B284" s="0"/>
       <c r="C284" s="0" t="s">
-        <v>651</v>
+        <v>641</v>
       </c>
       <c r="D284" s="0"/>
       <c r="E284" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G284" s="0">
-        <v>2.51</v>
+        <v>3.22</v>
       </c>
       <c r="H284" s="0" t="s">
-        <v>652</v>
+        <v>642</v>
       </c>
     </row>
     <row r="285" spans="1:8">
       <c r="A285" s="0">
-        <v>24345</v>
-[...1 lines deleted...]
-      <c r="B285" s="0"/>
+        <v>17561</v>
+      </c>
+      <c r="B285" s="0" t="s">
+        <v>643</v>
+      </c>
       <c r="C285" s="0" t="s">
-        <v>653</v>
-[...1 lines deleted...]
-      <c r="D285" s="0"/>
+        <v>644</v>
+      </c>
+      <c r="D285" s="0" t="s">
+        <v>28</v>
+      </c>
       <c r="E285" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G285" s="0">
-        <v>3.22</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="H285" s="0" t="s">
-        <v>654</v>
+        <v>645</v>
       </c>
     </row>
     <row r="286" spans="1:8">
       <c r="A286" s="0">
-        <v>17561</v>
+        <v>26762</v>
       </c>
       <c r="B286" s="0" t="s">
-        <v>655</v>
+        <v>646</v>
       </c>
       <c r="C286" s="0" t="s">
-        <v>656</v>
+        <v>647</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>28</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G286" s="0">
-        <v>8.109999999999999</v>
+        <v>40.25</v>
       </c>
       <c r="H286" s="0" t="s">
-        <v>657</v>
+        <v>648</v>
       </c>
     </row>
     <row r="287" spans="1:8">
       <c r="A287" s="0">
-        <v>26762</v>
-[...3 lines deleted...]
-      </c>
+        <v>26763</v>
+      </c>
+      <c r="B287" s="0"/>
       <c r="C287" s="0" t="s">
-        <v>659</v>
-[...3 lines deleted...]
-      </c>
+        <v>649</v>
+      </c>
+      <c r="D287" s="0"/>
       <c r="E287" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G287" s="0">
-        <v>35.14</v>
+        <v>9.359999999999999</v>
       </c>
       <c r="H287" s="0" t="s">
-        <v>660</v>
+        <v>650</v>
       </c>
     </row>
     <row r="288" spans="1:8">
       <c r="A288" s="0">
-        <v>26763</v>
+        <v>24349</v>
       </c>
       <c r="B288" s="0"/>
       <c r="C288" s="0" t="s">
-        <v>661</v>
+        <v>651</v>
       </c>
       <c r="D288" s="0"/>
       <c r="E288" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G288" s="0">
-        <v>9.359999999999999</v>
+        <v>4.39</v>
       </c>
       <c r="H288" s="0" t="s">
-        <v>662</v>
+        <v>652</v>
       </c>
     </row>
     <row r="289" spans="1:8">
       <c r="A289" s="0">
-        <v>24349</v>
+        <v>24350</v>
       </c>
       <c r="B289" s="0"/>
       <c r="C289" s="0" t="s">
-        <v>663</v>
+        <v>653</v>
       </c>
       <c r="D289" s="0"/>
       <c r="E289" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G289" s="0">
-        <v>4.39</v>
+        <v>4.49</v>
       </c>
       <c r="H289" s="0" t="s">
-        <v>664</v>
+        <v>654</v>
       </c>
     </row>
     <row r="290" spans="1:8">
       <c r="A290" s="0">
-        <v>24350</v>
+        <v>24351</v>
       </c>
       <c r="B290" s="0"/>
       <c r="C290" s="0" t="s">
-        <v>665</v>
+        <v>655</v>
       </c>
       <c r="D290" s="0"/>
       <c r="E290" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G290" s="0">
-        <v>4.49</v>
+        <v>3.22</v>
       </c>
       <c r="H290" s="0" t="s">
-        <v>666</v>
+        <v>656</v>
       </c>
     </row>
     <row r="291" spans="1:8">
       <c r="A291" s="0">
-        <v>24351</v>
-[...1 lines deleted...]
-      <c r="B291" s="0"/>
+        <v>24353</v>
+      </c>
+      <c r="B291" s="0" t="s">
+        <v>657</v>
+      </c>
       <c r="C291" s="0" t="s">
-        <v>667</v>
-[...1 lines deleted...]
-      <c r="D291" s="0"/>
+        <v>658</v>
+      </c>
+      <c r="D291" s="0" t="s">
+        <v>28</v>
+      </c>
       <c r="E291" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G291" s="0">
-        <v>3.22</v>
+        <v>1.91</v>
       </c>
       <c r="H291" s="0" t="s">
-        <v>668</v>
+        <v>659</v>
       </c>
     </row>
     <row r="292" spans="1:8">
       <c r="A292" s="0">
-        <v>24353</v>
-[...3 lines deleted...]
-      </c>
+        <v>24354</v>
+      </c>
+      <c r="B292" s="0"/>
       <c r="C292" s="0" t="s">
-        <v>670</v>
-[...3 lines deleted...]
-      </c>
+        <v>660</v>
+      </c>
+      <c r="D292" s="0"/>
       <c r="E292" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G292" s="0">
         <v>1.91</v>
       </c>
       <c r="H292" s="0" t="s">
-        <v>671</v>
+        <v>661</v>
       </c>
     </row>
     <row r="293" spans="1:8">
       <c r="A293" s="0">
-        <v>24354</v>
-[...1 lines deleted...]
-      <c r="B293" s="0"/>
+        <v>24355</v>
+      </c>
+      <c r="B293" s="0" t="s">
+        <v>662</v>
+      </c>
       <c r="C293" s="0" t="s">
-        <v>672</v>
-[...1 lines deleted...]
-      <c r="D293" s="0"/>
+        <v>663</v>
+      </c>
+      <c r="D293" s="0" t="s">
+        <v>28</v>
+      </c>
       <c r="E293" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G293" s="0">
-        <v>1.91</v>
+        <v>2.14</v>
       </c>
       <c r="H293" s="0" t="s">
-        <v>673</v>
+        <v>664</v>
       </c>
     </row>
     <row r="294" spans="1:8">
       <c r="A294" s="0">
-        <v>24355</v>
+        <v>24356</v>
       </c>
       <c r="B294" s="0" t="s">
-        <v>674</v>
+        <v>665</v>
       </c>
       <c r="C294" s="0" t="s">
-        <v>675</v>
+        <v>666</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>28</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G294" s="0">
-        <v>2.14</v>
+        <v>2.25</v>
       </c>
       <c r="H294" s="0" t="s">
-        <v>676</v>
+        <v>667</v>
       </c>
     </row>
     <row r="295" spans="1:8">
       <c r="A295" s="0">
-        <v>24356</v>
+        <v>24357</v>
       </c>
       <c r="B295" s="0" t="s">
-        <v>677</v>
+        <v>668</v>
       </c>
       <c r="C295" s="0" t="s">
-        <v>678</v>
+        <v>669</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>28</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G295" s="0">
-        <v>2.25</v>
+        <v>2.73</v>
       </c>
       <c r="H295" s="0" t="s">
-        <v>679</v>
+        <v>670</v>
       </c>
     </row>
     <row r="296" spans="1:8">
       <c r="A296" s="0">
-        <v>24357</v>
+        <v>24358</v>
       </c>
       <c r="B296" s="0" t="s">
-        <v>680</v>
+        <v>671</v>
       </c>
       <c r="C296" s="0" t="s">
-        <v>681</v>
+        <v>672</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>28</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G296" s="0">
-        <v>2.73</v>
+        <v>3.13</v>
       </c>
       <c r="H296" s="0" t="s">
-        <v>682</v>
+        <v>673</v>
       </c>
     </row>
     <row r="297" spans="1:8">
       <c r="A297" s="0">
-        <v>24358</v>
+        <v>24359</v>
       </c>
       <c r="B297" s="0" t="s">
-        <v>683</v>
+        <v>674</v>
       </c>
       <c r="C297" s="0" t="s">
-        <v>684</v>
+        <v>675</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>28</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G297" s="0">
-        <v>3.13</v>
+        <v>3.42</v>
       </c>
       <c r="H297" s="0" t="s">
-        <v>685</v>
+        <v>676</v>
       </c>
     </row>
     <row r="298" spans="1:8">
       <c r="A298" s="0">
-        <v>24359</v>
+        <v>24352</v>
       </c>
       <c r="B298" s="0" t="s">
-        <v>686</v>
+        <v>677</v>
       </c>
       <c r="C298" s="0" t="s">
-        <v>687</v>
+        <v>678</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>28</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G298" s="0">
-        <v>3.42</v>
+        <v>2.35</v>
       </c>
       <c r="H298" s="0" t="s">
-        <v>688</v>
+        <v>679</v>
       </c>
     </row>
     <row r="299" spans="1:8">
       <c r="A299" s="0">
-        <v>24352</v>
-[...3 lines deleted...]
-      </c>
+        <v>19393</v>
+      </c>
+      <c r="B299" s="0"/>
       <c r="C299" s="0" t="s">
-        <v>690</v>
-[...3 lines deleted...]
-      </c>
+        <v>680</v>
+      </c>
+      <c r="D299" s="0"/>
       <c r="E299" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G299" s="0">
-        <v>2.35</v>
+        <v>0.63</v>
       </c>
       <c r="H299" s="0" t="s">
-        <v>691</v>
+        <v>681</v>
       </c>
     </row>
     <row r="300" spans="1:8">
       <c r="A300" s="0">
-        <v>19393</v>
+        <v>24360</v>
       </c>
       <c r="B300" s="0"/>
       <c r="C300" s="0" t="s">
-        <v>692</v>
+        <v>682</v>
       </c>
       <c r="D300" s="0"/>
       <c r="E300" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G300" s="0">
-        <v>0.63</v>
+        <v>1.37</v>
       </c>
       <c r="H300" s="0" t="s">
-        <v>693</v>
+        <v>683</v>
       </c>
     </row>
     <row r="301" spans="1:8">
       <c r="A301" s="0">
-        <v>24360</v>
+        <v>17563</v>
       </c>
       <c r="B301" s="0"/>
       <c r="C301" s="0" t="s">
-        <v>694</v>
+        <v>684</v>
       </c>
       <c r="D301" s="0"/>
       <c r="E301" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G301" s="0">
-        <v>1.37</v>
+        <v>4.98</v>
       </c>
       <c r="H301" s="0" t="s">
-        <v>695</v>
+        <v>685</v>
       </c>
     </row>
     <row r="302" spans="1:8">
       <c r="A302" s="0">
-        <v>17563</v>
+        <v>22104</v>
       </c>
       <c r="B302" s="0" t="s">
-        <v>696</v>
+        <v>686</v>
       </c>
       <c r="C302" s="0" t="s">
-        <v>697</v>
+        <v>687</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>28</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G302" s="0">
-        <v>4.98</v>
+        <v>4.26</v>
       </c>
       <c r="H302" s="0" t="s">
-        <v>698</v>
+        <v>688</v>
       </c>
     </row>
     <row r="303" spans="1:8">
       <c r="A303" s="0">
-        <v>22104</v>
-[...3 lines deleted...]
-      </c>
+        <v>24376</v>
+      </c>
+      <c r="B303" s="0"/>
       <c r="C303" s="0" t="s">
-        <v>700</v>
-[...3 lines deleted...]
-      </c>
+        <v>689</v>
+      </c>
+      <c r="D303" s="0"/>
       <c r="E303" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G303" s="0">
-        <v>4.26</v>
+        <v>3.61</v>
       </c>
       <c r="H303" s="0" t="s">
-        <v>701</v>
+        <v>690</v>
       </c>
     </row>
     <row r="304" spans="1:8">
       <c r="A304" s="0">
-        <v>24376</v>
-[...1 lines deleted...]
-      <c r="B304" s="0"/>
+        <v>19431</v>
+      </c>
+      <c r="B304" s="0" t="s">
+        <v>691</v>
+      </c>
       <c r="C304" s="0" t="s">
-        <v>702</v>
-[...1 lines deleted...]
-      <c r="D304" s="0"/>
+        <v>692</v>
+      </c>
+      <c r="D304" s="0" t="s">
+        <v>637</v>
+      </c>
       <c r="E304" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G304" s="0">
-        <v>3.61</v>
+        <v>1.52</v>
       </c>
       <c r="H304" s="0" t="s">
-        <v>703</v>
+        <v>693</v>
       </c>
     </row>
     <row r="305" spans="1:8">
       <c r="A305" s="0">
-        <v>19431</v>
+        <v>19432</v>
       </c>
       <c r="B305" s="0" t="s">
-        <v>704</v>
+        <v>694</v>
       </c>
       <c r="C305" s="0" t="s">
-        <v>705</v>
+        <v>695</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>649</v>
+        <v>637</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G305" s="0">
         <v>1.52</v>
       </c>
       <c r="H305" s="0" t="s">
-        <v>706</v>
+        <v>696</v>
       </c>
     </row>
     <row r="306" spans="1:8">
       <c r="A306" s="0">
-        <v>19432</v>
-[...3 lines deleted...]
-      </c>
+        <v>26808</v>
+      </c>
+      <c r="B306" s="0"/>
       <c r="C306" s="0" t="s">
-        <v>708</v>
-[...3 lines deleted...]
-      </c>
+        <v>697</v>
+      </c>
+      <c r="D306" s="0"/>
       <c r="E306" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G306" s="0">
-        <v>1.52</v>
+        <v>7.75</v>
       </c>
       <c r="H306" s="0" t="s">
-        <v>709</v>
+        <v>698</v>
       </c>
     </row>
     <row r="307" spans="1:8">
       <c r="A307" s="0">
-        <v>26808</v>
-[...1 lines deleted...]
-      <c r="B307" s="0"/>
+        <v>24419</v>
+      </c>
+      <c r="B307" s="0" t="s">
+        <v>699</v>
+      </c>
       <c r="C307" s="0" t="s">
-        <v>710</v>
-[...1 lines deleted...]
-      <c r="D307" s="0"/>
+        <v>700</v>
+      </c>
+      <c r="D307" s="0" t="s">
+        <v>28</v>
+      </c>
       <c r="E307" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G307" s="0">
-        <v>7.75</v>
+        <v>56.78</v>
       </c>
       <c r="H307" s="0" t="s">
-        <v>711</v>
+        <v>701</v>
       </c>
     </row>
     <row r="308" spans="1:8">
       <c r="A308" s="0">
-        <v>24419</v>
+        <v>26815</v>
       </c>
       <c r="B308" s="0" t="s">
-        <v>712</v>
+        <v>702</v>
       </c>
       <c r="C308" s="0" t="s">
-        <v>713</v>
+        <v>703</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>28</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G308" s="0">
-        <v>56.77</v>
+        <v>8.83</v>
       </c>
       <c r="H308" s="0" t="s">
-        <v>714</v>
+        <v>704</v>
       </c>
     </row>
     <row r="309" spans="1:8">
       <c r="A309" s="0">
         <v>26815</v>
       </c>
       <c r="B309" s="0" t="s">
-        <v>715</v>
+        <v>705</v>
       </c>
       <c r="C309" s="0" t="s">
-        <v>716</v>
+        <v>703</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>28</v>
+        <v>706</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G309" s="0">
         <v>8.83</v>
       </c>
       <c r="H309" s="0" t="s">
-        <v>717</v>
+        <v>704</v>
       </c>
     </row>
     <row r="310" spans="1:8">
       <c r="A310" s="0">
-        <v>26815</v>
+        <v>26825</v>
       </c>
       <c r="B310" s="0" t="s">
-        <v>718</v>
+        <v>707</v>
       </c>
       <c r="C310" s="0" t="s">
-        <v>716</v>
+        <v>708</v>
       </c>
       <c r="D310" s="0" t="s">
-        <v>719</v>
+        <v>16</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G310" s="0">
-        <v>8.83</v>
+        <v>7.81</v>
       </c>
       <c r="H310" s="0" t="s">
-        <v>717</v>
+        <v>709</v>
       </c>
     </row>
     <row r="311" spans="1:8">
       <c r="A311" s="0">
         <v>26825</v>
       </c>
-      <c r="B311" s="0"/>
+      <c r="B311" s="0" t="s">
+        <v>710</v>
+      </c>
       <c r="C311" s="0" t="s">
-        <v>720</v>
-[...1 lines deleted...]
-      <c r="D311" s="0"/>
+        <v>708</v>
+      </c>
+      <c r="D311" s="0" t="s">
+        <v>155</v>
+      </c>
       <c r="E311" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G311" s="0">
-        <v>6.83</v>
+        <v>7.81</v>
       </c>
       <c r="H311" s="0" t="s">
-        <v>721</v>
+        <v>709</v>
       </c>
     </row>
     <row r="312" spans="1:8">
       <c r="A312" s="0">
         <v>24481</v>
       </c>
       <c r="B312" s="0" t="s">
-        <v>722</v>
+        <v>711</v>
       </c>
       <c r="C312" s="0" t="s">
-        <v>723</v>
+        <v>712</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>28</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G312" s="0">
         <v>6.84</v>
       </c>
       <c r="H312" s="0" t="s">
-        <v>724</v>
+        <v>713</v>
       </c>
     </row>
     <row r="313" spans="1:8">
       <c r="A313" s="0">
         <v>24509</v>
       </c>
-      <c r="B313" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B313" s="0"/>
       <c r="C313" s="0" t="s">
-        <v>726</v>
-[...3 lines deleted...]
-      </c>
+        <v>714</v>
+      </c>
+      <c r="D313" s="0"/>
       <c r="E313" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G313" s="0">
         <v>6.23</v>
       </c>
       <c r="H313" s="0" t="s">
-        <v>727</v>
+        <v>715</v>
       </c>
     </row>
     <row r="314" spans="1:8">
       <c r="A314" s="0">
         <v>24510</v>
       </c>
       <c r="B314" s="0"/>
       <c r="C314" s="0" t="s">
-        <v>728</v>
+        <v>716</v>
       </c>
       <c r="D314" s="0"/>
       <c r="E314" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G314" s="0">
         <v>10.03</v>
       </c>
       <c r="H314" s="0" t="s">
-        <v>729</v>
+        <v>717</v>
       </c>
     </row>
     <row r="315" spans="1:8">
       <c r="A315" s="0">
         <v>24511</v>
       </c>
       <c r="B315" s="0"/>
       <c r="C315" s="0" t="s">
-        <v>730</v>
+        <v>718</v>
       </c>
       <c r="D315" s="0"/>
       <c r="E315" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G315" s="0">
         <v>15.4</v>
       </c>
       <c r="H315" s="0" t="s">
-        <v>731</v>
+        <v>719</v>
       </c>
     </row>
     <row r="316" spans="1:8">
       <c r="A316" s="0">
         <v>24522</v>
       </c>
       <c r="B316" s="0"/>
       <c r="C316" s="0" t="s">
-        <v>732</v>
+        <v>720</v>
       </c>
       <c r="D316" s="0"/>
       <c r="E316" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G316" s="0">
         <v>11.41</v>
       </c>
       <c r="H316" s="0" t="s">
-        <v>733</v>
+        <v>721</v>
       </c>
     </row>
     <row r="317" spans="1:8">
       <c r="A317" s="0">
         <v>24534</v>
       </c>
-      <c r="B317" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B317" s="0"/>
       <c r="C317" s="0" t="s">
-        <v>735</v>
-[...3 lines deleted...]
-      </c>
+        <v>722</v>
+      </c>
+      <c r="D317" s="0"/>
       <c r="E317" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G317" s="0">
         <v>16.34</v>
       </c>
       <c r="H317" s="0" t="s">
-        <v>736</v>
+        <v>723</v>
       </c>
     </row>
     <row r="318" spans="1:8">
       <c r="A318" s="0">
         <v>19497</v>
       </c>
       <c r="B318" s="0" t="s">
-        <v>737</v>
+        <v>724</v>
       </c>
       <c r="C318" s="0" t="s">
-        <v>738</v>
+        <v>725</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>28</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G318" s="0">
         <v>1</v>
       </c>
       <c r="H318" s="0" t="s">
-        <v>739</v>
+        <v>726</v>
       </c>
     </row>
     <row r="319" spans="1:8">
       <c r="A319" s="0">
         <v>26905</v>
       </c>
       <c r="B319" s="0"/>
       <c r="C319" s="0" t="s">
-        <v>740</v>
+        <v>727</v>
       </c>
       <c r="D319" s="0"/>
       <c r="E319" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G319" s="0">
         <v>7.21</v>
       </c>
       <c r="H319" s="0" t="s">
-        <v>741</v>
+        <v>728</v>
       </c>
     </row>
     <row r="320" spans="1:8">
       <c r="A320" s="0">
         <v>24537</v>
       </c>
       <c r="B320" s="0" t="s">
-        <v>742</v>
+        <v>729</v>
       </c>
       <c r="C320" s="0" t="s">
-        <v>743</v>
+        <v>730</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>28</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G320" s="0">
         <v>28.39</v>
       </c>
       <c r="H320" s="0" t="s">
-        <v>744</v>
+        <v>731</v>
       </c>
     </row>
     <row r="321" spans="1:8">
       <c r="A321" s="0">
         <v>26934</v>
       </c>
-      <c r="B321" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B321" s="0"/>
       <c r="C321" s="0" t="s">
-        <v>746</v>
-[...3 lines deleted...]
-      </c>
+        <v>732</v>
+      </c>
+      <c r="D321" s="0"/>
       <c r="E321" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G321" s="0">
         <v>29.42</v>
       </c>
       <c r="H321" s="0" t="s">
-        <v>747</v>
+        <v>733</v>
       </c>
     </row>
     <row r="322" spans="1:8">
       <c r="A322" s="0">
         <v>18380</v>
       </c>
-      <c r="B322" s="0"/>
+      <c r="B322" s="0" t="s">
+        <v>734</v>
+      </c>
       <c r="C322" s="0" t="s">
-        <v>748</v>
-[...1 lines deleted...]
-      <c r="D322" s="0"/>
+        <v>735</v>
+      </c>
+      <c r="D322" s="0" t="s">
+        <v>355</v>
+      </c>
       <c r="E322" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G322" s="0">
-        <v>0</v>
+        <v>9.94</v>
       </c>
       <c r="H322" s="0" t="s">
-        <v>749</v>
+        <v>736</v>
       </c>
     </row>
     <row r="323" spans="1:8">
       <c r="A323" s="0">
         <v>29943</v>
       </c>
-      <c r="B323" s="0"/>
+      <c r="B323" s="0" t="s">
+        <v>737</v>
+      </c>
       <c r="C323" s="0" t="s">
+        <v>738</v>
+      </c>
+      <c r="D323" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="E323" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="G323" s="0">
+        <v>81.09999999999999</v>
+      </c>
+      <c r="H323" s="0" t="s">
+        <v>739</v>
+      </c>
+    </row>
+    <row r="324" spans="1:8">
+      <c r="A324" s="0">
+        <v>24605</v>
+      </c>
+      <c r="B324" s="0"/>
+      <c r="C324" s="0" t="s">
+        <v>740</v>
+      </c>
+      <c r="D324" s="0"/>
+      <c r="E324" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="G324" s="0">
+        <v>0</v>
+      </c>
+      <c r="H324" s="0" t="s">
+        <v>741</v>
+      </c>
+    </row>
+    <row r="325" spans="1:8">
+      <c r="A325" s="0">
+        <v>24606</v>
+      </c>
+      <c r="B325" s="0"/>
+      <c r="C325" s="0" t="s">
+        <v>742</v>
+      </c>
+      <c r="D325" s="0"/>
+      <c r="E325" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="G325" s="0">
+        <v>0</v>
+      </c>
+      <c r="H325" s="0" t="s">
+        <v>743</v>
+      </c>
+    </row>
+    <row r="326" spans="1:8">
+      <c r="A326" s="0">
+        <v>24607</v>
+      </c>
+      <c r="B326" s="0"/>
+      <c r="C326" s="0" t="s">
+        <v>744</v>
+      </c>
+      <c r="D326" s="0"/>
+      <c r="E326" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="G326" s="0">
+        <v>0</v>
+      </c>
+      <c r="H326" s="0" t="s">
+        <v>745</v>
+      </c>
+    </row>
+    <row r="327" spans="1:8">
+      <c r="A327" s="0">
+        <v>24608</v>
+      </c>
+      <c r="B327" s="0"/>
+      <c r="C327" s="0" t="s">
+        <v>746</v>
+      </c>
+      <c r="D327" s="0"/>
+      <c r="E327" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="G327" s="0">
+        <v>0</v>
+      </c>
+      <c r="H327" s="0" t="s">
+        <v>747</v>
+      </c>
+    </row>
+    <row r="328" spans="1:8">
+      <c r="A328" s="0">
+        <v>24609</v>
+      </c>
+      <c r="B328" s="0"/>
+      <c r="C328" s="0" t="s">
+        <v>748</v>
+      </c>
+      <c r="D328" s="0"/>
+      <c r="E328" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="G328" s="0">
+        <v>0</v>
+      </c>
+      <c r="H328" s="0" t="s">
+        <v>749</v>
+      </c>
+    </row>
+    <row r="329" spans="1:8">
+      <c r="A329" s="0">
+        <v>24610</v>
+      </c>
+      <c r="B329" s="0"/>
+      <c r="C329" s="0" t="s">
         <v>750</v>
       </c>
-      <c r="D323" s="0"/>
-[...3 lines deleted...]
-      <c r="G323" s="0">
+      <c r="D329" s="0"/>
+      <c r="E329" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="G329" s="0">
         <v>0</v>
       </c>
-      <c r="H323" s="0" t="s">
+      <c r="H329" s="0" t="s">
         <v>751</v>
+      </c>
+    </row>
+    <row r="330" spans="1:8">
+      <c r="A330" s="0">
+        <v>24611</v>
+      </c>
+      <c r="B330" s="0"/>
+      <c r="C330" s="0" t="s">
+        <v>752</v>
+      </c>
+      <c r="D330" s="0"/>
+      <c r="E330" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="G330" s="0">
+        <v>0</v>
+      </c>
+      <c r="H330" s="0" t="s">
+        <v>753</v>
+      </c>
+    </row>
+    <row r="331" spans="1:8">
+      <c r="A331" s="0">
+        <v>19513</v>
+      </c>
+      <c r="B331" s="0"/>
+      <c r="C331" s="0" t="s">
+        <v>754</v>
+      </c>
+      <c r="D331" s="0"/>
+      <c r="E331" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="G331" s="0">
+        <v>0</v>
+      </c>
+      <c r="H331" s="0" t="s">
+        <v>755</v>
+      </c>
+    </row>
+    <row r="332" spans="1:8">
+      <c r="A332" s="0">
+        <v>19514</v>
+      </c>
+      <c r="B332" s="0"/>
+      <c r="C332" s="0" t="s">
+        <v>756</v>
+      </c>
+      <c r="D332" s="0"/>
+      <c r="E332" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="G332" s="0">
+        <v>0</v>
+      </c>
+      <c r="H332" s="0" t="s">
+        <v>757</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">