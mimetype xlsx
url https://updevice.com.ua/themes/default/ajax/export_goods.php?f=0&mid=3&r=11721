--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1072">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1071">
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
     <t>Посилання</t>
   </si>
   <si>
     <t>Навушники PRODA PD-BT400 Hi-resolution Stereo Headphones</t>
   </si>
   <si>
@@ -1992,53 +1992,50 @@
     <t>Кабель Micro USB Магнітний REMAX Gravity RC-095m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-magnitnyiy-remax-gravity-rc-095m/</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX King Data RC-063m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-king-data-rc-063m/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
-  </si>
-[...1 lines deleted...]
-    <t>000000917</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Lesu RC-050m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-lesu-rc-050m/</t>
   </si>
   <si>
     <t>000000923</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
     <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Linyo RC-088m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-linyo-rc-088m/</t>
   </si>
@@ -3574,51 +3571,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H505"/>
+  <dimension ref="A1:H504"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="6" max="6" width="0" customWidth="true" style="0"/>
     <col min="7" max="7" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="130.825195" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.998291" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
@@ -9684,3942 +9681,3919 @@
     <row r="305" spans="1:8">
       <c r="A305" s="0">
         <v>15440</v>
       </c>
       <c r="B305" s="0" t="s">
         <v>658</v>
       </c>
       <c r="C305" s="0" t="s">
         <v>656</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G305" s="0">
         <v>0.39</v>
       </c>
       <c r="H305" s="0" t="s">
         <v>657</v>
       </c>
     </row>
     <row r="306" spans="1:8">
       <c r="A306" s="0">
-        <v>15440</v>
-[...1 lines deleted...]
-      <c r="B306" s="0" t="s">
+        <v>15442</v>
+      </c>
+      <c r="B306" s="0"/>
+      <c r="C306" s="0" t="s">
         <v>660</v>
       </c>
-      <c r="C306" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="D306" s="0"/>
       <c r="E306" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G306" s="0">
-        <v>0.39</v>
+        <v>0.59</v>
       </c>
       <c r="H306" s="0" t="s">
-        <v>657</v>
+        <v>661</v>
       </c>
     </row>
     <row r="307" spans="1:8">
       <c r="A307" s="0">
-        <v>15442</v>
-[...1 lines deleted...]
-      <c r="B307" s="0"/>
+        <v>15443</v>
+      </c>
+      <c r="B307" s="0" t="s">
+        <v>662</v>
+      </c>
       <c r="C307" s="0" t="s">
-        <v>661</v>
-[...1 lines deleted...]
-      <c r="D307" s="0"/>
+        <v>663</v>
+      </c>
+      <c r="D307" s="0" t="s">
+        <v>99</v>
+      </c>
       <c r="E307" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G307" s="0">
-        <v>0.59</v>
+        <v>0.33</v>
       </c>
       <c r="H307" s="0" t="s">
-        <v>662</v>
+        <v>664</v>
       </c>
     </row>
     <row r="308" spans="1:8">
       <c r="A308" s="0">
         <v>15443</v>
       </c>
       <c r="B308" s="0" t="s">
+        <v>665</v>
+      </c>
+      <c r="C308" s="0" t="s">
         <v>663</v>
       </c>
-      <c r="C308" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D308" s="0" t="s">
-        <v>99</v>
+        <v>12</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G308" s="0">
         <v>0.33</v>
       </c>
       <c r="H308" s="0" t="s">
-        <v>665</v>
+        <v>664</v>
       </c>
     </row>
     <row r="309" spans="1:8">
       <c r="A309" s="0">
-        <v>15443</v>
-[...1 lines deleted...]
-      <c r="B309" s="0" t="s">
+        <v>15444</v>
+      </c>
+      <c r="B309" s="0"/>
+      <c r="C309" s="0" t="s">
         <v>666</v>
       </c>
-      <c r="C309" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="D309" s="0"/>
       <c r="E309" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G309" s="0">
-        <v>0.33</v>
+        <v>4.15</v>
       </c>
       <c r="H309" s="0" t="s">
-        <v>665</v>
+        <v>667</v>
       </c>
     </row>
     <row r="310" spans="1:8">
       <c r="A310" s="0">
-        <v>15444</v>
+        <v>15445</v>
       </c>
       <c r="B310" s="0"/>
       <c r="C310" s="0" t="s">
-        <v>667</v>
+        <v>668</v>
       </c>
       <c r="D310" s="0"/>
       <c r="E310" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G310" s="0">
-        <v>4.15</v>
+        <v>0.32</v>
       </c>
       <c r="H310" s="0" t="s">
-        <v>668</v>
+        <v>669</v>
       </c>
     </row>
     <row r="311" spans="1:8">
       <c r="A311" s="0">
-        <v>15445</v>
-[...1 lines deleted...]
-      <c r="B311" s="0"/>
+        <v>15446</v>
+      </c>
+      <c r="B311" s="0" t="s">
+        <v>670</v>
+      </c>
       <c r="C311" s="0" t="s">
-        <v>669</v>
-[...1 lines deleted...]
-      <c r="D311" s="0"/>
+        <v>671</v>
+      </c>
+      <c r="D311" s="0" t="s">
+        <v>96</v>
+      </c>
       <c r="E311" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G311" s="0">
-        <v>0.32</v>
+        <v>0.8</v>
       </c>
       <c r="H311" s="0" t="s">
-        <v>670</v>
+        <v>672</v>
       </c>
     </row>
     <row r="312" spans="1:8">
       <c r="A312" s="0">
-        <v>15446</v>
-[...3 lines deleted...]
-      </c>
+        <v>15447</v>
+      </c>
+      <c r="B312" s="0"/>
       <c r="C312" s="0" t="s">
-        <v>672</v>
-[...3 lines deleted...]
-      </c>
+        <v>673</v>
+      </c>
+      <c r="D312" s="0"/>
       <c r="E312" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G312" s="0">
-        <v>0.8</v>
+        <v>1.47</v>
       </c>
       <c r="H312" s="0" t="s">
-        <v>673</v>
+        <v>674</v>
       </c>
     </row>
     <row r="313" spans="1:8">
       <c r="A313" s="0">
-        <v>15447</v>
+        <v>15448</v>
       </c>
       <c r="B313" s="0"/>
       <c r="C313" s="0" t="s">
-        <v>674</v>
+        <v>675</v>
       </c>
       <c r="D313" s="0"/>
       <c r="E313" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G313" s="0">
-        <v>1.47</v>
+        <v>2.81</v>
       </c>
       <c r="H313" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="314" spans="1:8">
       <c r="A314" s="0">
-        <v>15448</v>
+        <v>15449</v>
       </c>
       <c r="B314" s="0"/>
       <c r="C314" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="D314" s="0"/>
       <c r="E314" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G314" s="0">
-        <v>2.81</v>
+        <v>2.79</v>
       </c>
       <c r="H314" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
     </row>
     <row r="315" spans="1:8">
       <c r="A315" s="0">
-        <v>15449</v>
+        <v>15450</v>
       </c>
       <c r="B315" s="0"/>
       <c r="C315" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
       <c r="D315" s="0"/>
       <c r="E315" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G315" s="0">
-        <v>2.79</v>
+        <v>2.28</v>
       </c>
       <c r="H315" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
     </row>
     <row r="316" spans="1:8">
       <c r="A316" s="0">
-        <v>15450</v>
+        <v>15451</v>
       </c>
       <c r="B316" s="0"/>
       <c r="C316" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="D316" s="0"/>
       <c r="E316" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G316" s="0">
-        <v>2.28</v>
+        <v>0.32</v>
       </c>
       <c r="H316" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="317" spans="1:8">
       <c r="A317" s="0">
-        <v>15451</v>
+        <v>15452</v>
       </c>
       <c r="B317" s="0"/>
       <c r="C317" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="D317" s="0"/>
       <c r="E317" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G317" s="0">
-        <v>0.32</v>
+        <v>1.58</v>
       </c>
       <c r="H317" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
     </row>
     <row r="318" spans="1:8">
       <c r="A318" s="0">
-        <v>15452</v>
+        <v>15453</v>
       </c>
       <c r="B318" s="0"/>
       <c r="C318" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
       <c r="D318" s="0"/>
       <c r="E318" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G318" s="0">
-        <v>1.58</v>
+        <v>1.98</v>
       </c>
       <c r="H318" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
     </row>
     <row r="319" spans="1:8">
       <c r="A319" s="0">
-        <v>15453</v>
+        <v>15559</v>
       </c>
       <c r="B319" s="0"/>
       <c r="C319" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="D319" s="0"/>
       <c r="E319" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G319" s="0">
-        <v>1.98</v>
+        <v>1.84</v>
       </c>
       <c r="H319" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="320" spans="1:8">
       <c r="A320" s="0">
-        <v>15559</v>
+        <v>15881</v>
       </c>
       <c r="B320" s="0"/>
       <c r="C320" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="D320" s="0"/>
       <c r="E320" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G320" s="0">
-        <v>1.84</v>
+        <v>1.21</v>
       </c>
       <c r="H320" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
     </row>
     <row r="321" spans="1:8">
       <c r="A321" s="0">
-        <v>15881</v>
+        <v>15882</v>
       </c>
       <c r="B321" s="0"/>
       <c r="C321" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
       <c r="D321" s="0"/>
       <c r="E321" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G321" s="0">
-        <v>1.21</v>
+        <v>0.6</v>
       </c>
       <c r="H321" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
     </row>
     <row r="322" spans="1:8">
       <c r="A322" s="0">
-        <v>15882</v>
+        <v>15883</v>
       </c>
       <c r="B322" s="0"/>
       <c r="C322" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="D322" s="0"/>
       <c r="E322" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G322" s="0">
-        <v>0.6</v>
+        <v>1.47</v>
       </c>
       <c r="H322" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="323" spans="1:8">
       <c r="A323" s="0">
-        <v>15883</v>
+        <v>15884</v>
       </c>
       <c r="B323" s="0"/>
       <c r="C323" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="D323" s="0"/>
       <c r="E323" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G323" s="0">
-        <v>1.47</v>
+        <v>1.91</v>
       </c>
       <c r="H323" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
     </row>
     <row r="324" spans="1:8">
       <c r="A324" s="0">
-        <v>15884</v>
+        <v>15885</v>
       </c>
       <c r="B324" s="0"/>
       <c r="C324" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
       <c r="D324" s="0"/>
       <c r="E324" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G324" s="0">
-        <v>1.91</v>
+        <v>2.4</v>
       </c>
       <c r="H324" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
     </row>
     <row r="325" spans="1:8">
       <c r="A325" s="0">
-        <v>15885</v>
+        <v>15886</v>
       </c>
       <c r="B325" s="0"/>
       <c r="C325" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="D325" s="0"/>
       <c r="E325" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G325" s="0">
-        <v>2.4</v>
+        <v>0.85</v>
       </c>
       <c r="H325" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="326" spans="1:8">
       <c r="A326" s="0">
-        <v>15886</v>
+        <v>15887</v>
       </c>
       <c r="B326" s="0"/>
       <c r="C326" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="D326" s="0"/>
       <c r="E326" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G326" s="0">
-        <v>0.85</v>
+        <v>2.01</v>
       </c>
       <c r="H326" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
     </row>
     <row r="327" spans="1:8">
       <c r="A327" s="0">
-        <v>15887</v>
+        <v>15888</v>
       </c>
       <c r="B327" s="0"/>
       <c r="C327" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="D327" s="0"/>
       <c r="E327" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G327" s="0">
-        <v>2.01</v>
+        <v>1.61</v>
       </c>
       <c r="H327" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="328" spans="1:8">
       <c r="A328" s="0">
-        <v>15888</v>
+        <v>15889</v>
       </c>
       <c r="B328" s="0"/>
       <c r="C328" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="D328" s="0"/>
       <c r="E328" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G328" s="0">
-        <v>1.61</v>
+        <v>0.75</v>
       </c>
       <c r="H328" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="329" spans="1:8">
       <c r="A329" s="0">
-        <v>15889</v>
+        <v>16034</v>
       </c>
       <c r="B329" s="0"/>
       <c r="C329" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="D329" s="0"/>
       <c r="E329" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G329" s="0">
-        <v>0.75</v>
+        <v>2.14</v>
       </c>
       <c r="H329" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
     </row>
     <row r="330" spans="1:8">
       <c r="A330" s="0">
-        <v>16034</v>
+        <v>16035</v>
       </c>
       <c r="B330" s="0"/>
       <c r="C330" s="0" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
       <c r="D330" s="0"/>
       <c r="E330" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G330" s="0">
-        <v>2.14</v>
+        <v>0.62</v>
       </c>
       <c r="H330" s="0" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
     </row>
     <row r="331" spans="1:8">
       <c r="A331" s="0">
-        <v>16035</v>
+        <v>16036</v>
       </c>
       <c r="B331" s="0"/>
       <c r="C331" s="0" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="D331" s="0"/>
       <c r="E331" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G331" s="0">
-        <v>0.62</v>
+        <v>0.88</v>
       </c>
       <c r="H331" s="0" t="s">
-        <v>711</v>
+        <v>712</v>
       </c>
     </row>
     <row r="332" spans="1:8">
       <c r="A332" s="0">
-        <v>16036</v>
+        <v>16154</v>
       </c>
       <c r="B332" s="0"/>
       <c r="C332" s="0" t="s">
-        <v>712</v>
+        <v>713</v>
       </c>
       <c r="D332" s="0"/>
       <c r="E332" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G332" s="0">
-        <v>0.88</v>
+        <v>1.07</v>
       </c>
       <c r="H332" s="0" t="s">
-        <v>713</v>
+        <v>714</v>
       </c>
     </row>
     <row r="333" spans="1:8">
       <c r="A333" s="0">
-        <v>16154</v>
+        <v>16158</v>
       </c>
       <c r="B333" s="0"/>
       <c r="C333" s="0" t="s">
-        <v>714</v>
+        <v>715</v>
       </c>
       <c r="D333" s="0"/>
       <c r="E333" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G333" s="0">
-        <v>1.07</v>
+        <v>4.81</v>
       </c>
       <c r="H333" s="0" t="s">
-        <v>715</v>
+        <v>716</v>
       </c>
     </row>
     <row r="334" spans="1:8">
       <c r="A334" s="0">
-        <v>16158</v>
+        <v>16162</v>
       </c>
       <c r="B334" s="0"/>
       <c r="C334" s="0" t="s">
-        <v>716</v>
+        <v>717</v>
       </c>
       <c r="D334" s="0"/>
       <c r="E334" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G334" s="0">
-        <v>4.81</v>
+        <v>1.51</v>
       </c>
       <c r="H334" s="0" t="s">
-        <v>717</v>
+        <v>718</v>
       </c>
     </row>
     <row r="335" spans="1:8">
       <c r="A335" s="0">
-        <v>16162</v>
+        <v>16164</v>
       </c>
       <c r="B335" s="0"/>
       <c r="C335" s="0" t="s">
-        <v>718</v>
+        <v>719</v>
       </c>
       <c r="D335" s="0"/>
       <c r="E335" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G335" s="0">
-        <v>1.51</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="H335" s="0" t="s">
-        <v>719</v>
+        <v>720</v>
       </c>
     </row>
     <row r="336" spans="1:8">
       <c r="A336" s="0">
-        <v>16164</v>
+        <v>16175</v>
       </c>
       <c r="B336" s="0"/>
       <c r="C336" s="0" t="s">
-        <v>720</v>
+        <v>721</v>
       </c>
       <c r="D336" s="0"/>
       <c r="E336" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G336" s="0">
-        <v>0.5600000000000001</v>
+        <v>2.01</v>
       </c>
       <c r="H336" s="0" t="s">
-        <v>721</v>
+        <v>722</v>
       </c>
     </row>
     <row r="337" spans="1:8">
       <c r="A337" s="0">
-        <v>16175</v>
+        <v>16177</v>
       </c>
       <c r="B337" s="0"/>
       <c r="C337" s="0" t="s">
-        <v>722</v>
+        <v>723</v>
       </c>
       <c r="D337" s="0"/>
       <c r="E337" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G337" s="0">
-        <v>2.01</v>
+        <v>2.9</v>
       </c>
       <c r="H337" s="0" t="s">
-        <v>723</v>
+        <v>724</v>
       </c>
     </row>
     <row r="338" spans="1:8">
       <c r="A338" s="0">
-        <v>16177</v>
+        <v>16181</v>
       </c>
       <c r="B338" s="0"/>
       <c r="C338" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
       <c r="D338" s="0"/>
       <c r="E338" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G338" s="0">
-        <v>2.9</v>
+        <v>2.01</v>
       </c>
       <c r="H338" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
     </row>
     <row r="339" spans="1:8">
       <c r="A339" s="0">
-        <v>16181</v>
+        <v>16185</v>
       </c>
       <c r="B339" s="0"/>
       <c r="C339" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="D339" s="0"/>
       <c r="E339" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G339" s="0">
-        <v>2.01</v>
+        <v>4.89</v>
       </c>
       <c r="H339" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="340" spans="1:8">
       <c r="A340" s="0">
-        <v>16185</v>
+        <v>16188</v>
       </c>
       <c r="B340" s="0"/>
       <c r="C340" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="D340" s="0"/>
       <c r="E340" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G340" s="0">
-        <v>4.89</v>
+        <v>1.21</v>
       </c>
       <c r="H340" s="0" t="s">
-        <v>729</v>
+        <v>730</v>
       </c>
     </row>
     <row r="341" spans="1:8">
       <c r="A341" s="0">
-        <v>16188</v>
+        <v>16457</v>
       </c>
       <c r="B341" s="0"/>
       <c r="C341" s="0" t="s">
-        <v>730</v>
+        <v>731</v>
       </c>
       <c r="D341" s="0"/>
       <c r="E341" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G341" s="0">
-        <v>1.21</v>
+        <v>3.03</v>
       </c>
       <c r="H341" s="0" t="s">
-        <v>731</v>
+        <v>732</v>
       </c>
     </row>
     <row r="342" spans="1:8">
       <c r="A342" s="0">
-        <v>16457</v>
+        <v>16668</v>
       </c>
       <c r="B342" s="0"/>
       <c r="C342" s="0" t="s">
-        <v>732</v>
+        <v>733</v>
       </c>
       <c r="D342" s="0"/>
       <c r="E342" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G342" s="0">
-        <v>3.03</v>
+        <v>1.49</v>
       </c>
       <c r="H342" s="0" t="s">
-        <v>733</v>
+        <v>734</v>
       </c>
     </row>
     <row r="343" spans="1:8">
       <c r="A343" s="0">
-        <v>16668</v>
+        <v>16669</v>
       </c>
       <c r="B343" s="0"/>
       <c r="C343" s="0" t="s">
-        <v>734</v>
+        <v>735</v>
       </c>
       <c r="D343" s="0"/>
       <c r="E343" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G343" s="0">
-        <v>1.49</v>
+        <v>0.71</v>
       </c>
       <c r="H343" s="0" t="s">
-        <v>735</v>
+        <v>736</v>
       </c>
     </row>
     <row r="344" spans="1:8">
       <c r="A344" s="0">
-        <v>16669</v>
+        <v>16670</v>
       </c>
       <c r="B344" s="0"/>
       <c r="C344" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="D344" s="0"/>
       <c r="E344" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G344" s="0">
-        <v>0.71</v>
+        <v>0.47</v>
       </c>
       <c r="H344" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="345" spans="1:8">
       <c r="A345" s="0">
-        <v>16670</v>
+        <v>15455</v>
       </c>
       <c r="B345" s="0"/>
       <c r="C345" s="0" t="s">
-        <v>738</v>
+        <v>739</v>
       </c>
       <c r="D345" s="0"/>
       <c r="E345" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G345" s="0">
-        <v>0.47</v>
+        <v>4.41</v>
       </c>
       <c r="H345" s="0" t="s">
-        <v>739</v>
+        <v>740</v>
       </c>
     </row>
     <row r="346" spans="1:8">
       <c r="A346" s="0">
-        <v>15455</v>
+        <v>15457</v>
       </c>
       <c r="B346" s="0"/>
       <c r="C346" s="0" t="s">
-        <v>740</v>
+        <v>741</v>
       </c>
       <c r="D346" s="0"/>
       <c r="E346" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G346" s="0">
-        <v>4.41</v>
+        <v>2.4</v>
       </c>
       <c r="H346" s="0" t="s">
-        <v>741</v>
+        <v>742</v>
       </c>
     </row>
     <row r="347" spans="1:8">
       <c r="A347" s="0">
-        <v>15457</v>
+        <v>15460</v>
       </c>
       <c r="B347" s="0"/>
       <c r="C347" s="0" t="s">
-        <v>742</v>
+        <v>743</v>
       </c>
       <c r="D347" s="0"/>
       <c r="E347" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G347" s="0">
-        <v>2.4</v>
+        <v>1.18</v>
       </c>
       <c r="H347" s="0" t="s">
-        <v>743</v>
+        <v>744</v>
       </c>
     </row>
     <row r="348" spans="1:8">
       <c r="A348" s="0">
-        <v>15460</v>
+        <v>15461</v>
       </c>
       <c r="B348" s="0"/>
       <c r="C348" s="0" t="s">
-        <v>744</v>
+        <v>745</v>
       </c>
       <c r="D348" s="0"/>
       <c r="E348" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G348" s="0">
-        <v>1.18</v>
+        <v>1.31</v>
       </c>
       <c r="H348" s="0" t="s">
-        <v>745</v>
+        <v>746</v>
       </c>
     </row>
     <row r="349" spans="1:8">
       <c r="A349" s="0">
-        <v>15461</v>
+        <v>15462</v>
       </c>
       <c r="B349" s="0"/>
       <c r="C349" s="0" t="s">
-        <v>746</v>
+        <v>747</v>
       </c>
       <c r="D349" s="0"/>
       <c r="E349" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G349" s="0">
-        <v>1.31</v>
+        <v>2.94</v>
       </c>
       <c r="H349" s="0" t="s">
-        <v>747</v>
+        <v>748</v>
       </c>
     </row>
     <row r="350" spans="1:8">
       <c r="A350" s="0">
-        <v>15462</v>
+        <v>15463</v>
       </c>
       <c r="B350" s="0"/>
       <c r="C350" s="0" t="s">
-        <v>748</v>
+        <v>749</v>
       </c>
       <c r="D350" s="0"/>
       <c r="E350" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G350" s="0">
-        <v>2.94</v>
+        <v>2.06</v>
       </c>
       <c r="H350" s="0" t="s">
-        <v>749</v>
+        <v>750</v>
       </c>
     </row>
     <row r="351" spans="1:8">
       <c r="A351" s="0">
-        <v>15463</v>
+        <v>15464</v>
       </c>
       <c r="B351" s="0"/>
       <c r="C351" s="0" t="s">
-        <v>750</v>
+        <v>751</v>
       </c>
       <c r="D351" s="0"/>
       <c r="E351" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G351" s="0">
-        <v>2.06</v>
+        <v>1.74</v>
       </c>
       <c r="H351" s="0" t="s">
-        <v>751</v>
+        <v>752</v>
       </c>
     </row>
     <row r="352" spans="1:8">
       <c r="A352" s="0">
-        <v>15464</v>
+        <v>15465</v>
       </c>
       <c r="B352" s="0"/>
       <c r="C352" s="0" t="s">
-        <v>752</v>
+        <v>753</v>
       </c>
       <c r="D352" s="0"/>
       <c r="E352" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G352" s="0">
-        <v>1.74</v>
+        <v>1.76</v>
       </c>
       <c r="H352" s="0" t="s">
-        <v>753</v>
+        <v>754</v>
       </c>
     </row>
     <row r="353" spans="1:8">
       <c r="A353" s="0">
-        <v>15465</v>
+        <v>15466</v>
       </c>
       <c r="B353" s="0"/>
       <c r="C353" s="0" t="s">
-        <v>754</v>
+        <v>755</v>
       </c>
       <c r="D353" s="0"/>
       <c r="E353" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G353" s="0">
-        <v>1.76</v>
+        <v>1.88</v>
       </c>
       <c r="H353" s="0" t="s">
-        <v>755</v>
+        <v>756</v>
       </c>
     </row>
     <row r="354" spans="1:8">
       <c r="A354" s="0">
-        <v>15466</v>
+        <v>15467</v>
       </c>
       <c r="B354" s="0"/>
       <c r="C354" s="0" t="s">
-        <v>756</v>
+        <v>757</v>
       </c>
       <c r="D354" s="0"/>
       <c r="E354" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G354" s="0">
-        <v>1.88</v>
+        <v>3.2</v>
       </c>
       <c r="H354" s="0" t="s">
-        <v>757</v>
+        <v>758</v>
       </c>
     </row>
     <row r="355" spans="1:8">
       <c r="A355" s="0">
-        <v>15467</v>
+        <v>15468</v>
       </c>
       <c r="B355" s="0"/>
       <c r="C355" s="0" t="s">
-        <v>758</v>
+        <v>759</v>
       </c>
       <c r="D355" s="0"/>
       <c r="E355" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G355" s="0">
-        <v>3.2</v>
+        <v>1.68</v>
       </c>
       <c r="H355" s="0" t="s">
-        <v>759</v>
+        <v>760</v>
       </c>
     </row>
     <row r="356" spans="1:8">
       <c r="A356" s="0">
-        <v>15468</v>
+        <v>15890</v>
       </c>
       <c r="B356" s="0"/>
       <c r="C356" s="0" t="s">
-        <v>760</v>
+        <v>761</v>
       </c>
       <c r="D356" s="0"/>
       <c r="E356" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G356" s="0">
-        <v>1.68</v>
+        <v>1.42</v>
       </c>
       <c r="H356" s="0" t="s">
-        <v>761</v>
+        <v>762</v>
       </c>
     </row>
     <row r="357" spans="1:8">
       <c r="A357" s="0">
-        <v>15890</v>
+        <v>15891</v>
       </c>
       <c r="B357" s="0"/>
       <c r="C357" s="0" t="s">
-        <v>762</v>
+        <v>763</v>
       </c>
       <c r="D357" s="0"/>
       <c r="E357" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G357" s="0">
-        <v>1.42</v>
+        <v>0.84</v>
       </c>
       <c r="H357" s="0" t="s">
-        <v>763</v>
+        <v>764</v>
       </c>
     </row>
     <row r="358" spans="1:8">
       <c r="A358" s="0">
-        <v>15891</v>
+        <v>15892</v>
       </c>
       <c r="B358" s="0"/>
       <c r="C358" s="0" t="s">
-        <v>764</v>
+        <v>765</v>
       </c>
       <c r="D358" s="0"/>
       <c r="E358" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G358" s="0">
-        <v>0.84</v>
+        <v>1.61</v>
       </c>
       <c r="H358" s="0" t="s">
-        <v>765</v>
+        <v>766</v>
       </c>
     </row>
     <row r="359" spans="1:8">
       <c r="A359" s="0">
-        <v>15892</v>
+        <v>15893</v>
       </c>
       <c r="B359" s="0"/>
       <c r="C359" s="0" t="s">
-        <v>766</v>
+        <v>767</v>
       </c>
       <c r="D359" s="0"/>
       <c r="E359" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G359" s="0">
-        <v>1.61</v>
+        <v>3.21</v>
       </c>
       <c r="H359" s="0" t="s">
-        <v>767</v>
+        <v>768</v>
       </c>
     </row>
     <row r="360" spans="1:8">
       <c r="A360" s="0">
-        <v>15893</v>
+        <v>15894</v>
       </c>
       <c r="B360" s="0"/>
       <c r="C360" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
       <c r="D360" s="0"/>
       <c r="E360" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G360" s="0">
-        <v>3.21</v>
+        <v>2.27</v>
       </c>
       <c r="H360" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="361" spans="1:8">
       <c r="A361" s="0">
-        <v>15894</v>
+        <v>15895</v>
       </c>
       <c r="B361" s="0"/>
       <c r="C361" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="D361" s="0"/>
       <c r="E361" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G361" s="0">
         <v>2.27</v>
       </c>
       <c r="H361" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="362" spans="1:8">
       <c r="A362" s="0">
-        <v>15895</v>
+        <v>16037</v>
       </c>
       <c r="B362" s="0"/>
       <c r="C362" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="D362" s="0"/>
       <c r="E362" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G362" s="0">
-        <v>2.27</v>
+        <v>0.85</v>
       </c>
       <c r="H362" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
     </row>
     <row r="363" spans="1:8">
       <c r="A363" s="0">
-        <v>16037</v>
+        <v>16039</v>
       </c>
       <c r="B363" s="0"/>
       <c r="C363" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
       <c r="D363" s="0"/>
       <c r="E363" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G363" s="0">
-        <v>0.85</v>
+        <v>1.02</v>
       </c>
       <c r="H363" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
     </row>
     <row r="364" spans="1:8">
       <c r="A364" s="0">
-        <v>16039</v>
+        <v>16153</v>
       </c>
       <c r="B364" s="0"/>
       <c r="C364" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="D364" s="0"/>
       <c r="E364" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G364" s="0">
-        <v>1.02</v>
+        <v>3.08</v>
       </c>
       <c r="H364" s="0" t="s">
-        <v>777</v>
+        <v>778</v>
       </c>
     </row>
     <row r="365" spans="1:8">
       <c r="A365" s="0">
-        <v>16153</v>
+        <v>16156</v>
       </c>
       <c r="B365" s="0"/>
       <c r="C365" s="0" t="s">
-        <v>778</v>
+        <v>779</v>
       </c>
       <c r="D365" s="0"/>
       <c r="E365" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G365" s="0">
-        <v>3.08</v>
+        <v>1.33</v>
       </c>
       <c r="H365" s="0" t="s">
-        <v>779</v>
+        <v>780</v>
       </c>
     </row>
     <row r="366" spans="1:8">
       <c r="A366" s="0">
-        <v>16156</v>
+        <v>16160</v>
       </c>
       <c r="B366" s="0"/>
       <c r="C366" s="0" t="s">
-        <v>780</v>
+        <v>781</v>
       </c>
       <c r="D366" s="0"/>
       <c r="E366" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G366" s="0">
-        <v>1.33</v>
+        <v>1.51</v>
       </c>
       <c r="H366" s="0" t="s">
-        <v>781</v>
+        <v>782</v>
       </c>
     </row>
     <row r="367" spans="1:8">
       <c r="A367" s="0">
-        <v>16160</v>
+        <v>16166</v>
       </c>
       <c r="B367" s="0"/>
       <c r="C367" s="0" t="s">
-        <v>782</v>
+        <v>783</v>
       </c>
       <c r="D367" s="0"/>
       <c r="E367" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G367" s="0">
-        <v>1.51</v>
+        <v>1.82</v>
       </c>
       <c r="H367" s="0" t="s">
-        <v>783</v>
+        <v>784</v>
       </c>
     </row>
     <row r="368" spans="1:8">
       <c r="A368" s="0">
-        <v>16166</v>
+        <v>16169</v>
       </c>
       <c r="B368" s="0"/>
       <c r="C368" s="0" t="s">
-        <v>784</v>
+        <v>785</v>
       </c>
       <c r="D368" s="0"/>
       <c r="E368" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G368" s="0">
-        <v>1.82</v>
+        <v>2.4</v>
       </c>
       <c r="H368" s="0" t="s">
-        <v>785</v>
+        <v>786</v>
       </c>
     </row>
     <row r="369" spans="1:8">
       <c r="A369" s="0">
-        <v>16169</v>
+        <v>16170</v>
       </c>
       <c r="B369" s="0"/>
       <c r="C369" s="0" t="s">
-        <v>786</v>
+        <v>787</v>
       </c>
       <c r="D369" s="0"/>
       <c r="E369" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G369" s="0">
-        <v>2.4</v>
+        <v>1.51</v>
       </c>
       <c r="H369" s="0" t="s">
-        <v>787</v>
+        <v>788</v>
       </c>
     </row>
     <row r="370" spans="1:8">
       <c r="A370" s="0">
-        <v>16170</v>
+        <v>16173</v>
       </c>
       <c r="B370" s="0"/>
       <c r="C370" s="0" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="D370" s="0"/>
       <c r="E370" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G370" s="0">
-        <v>1.51</v>
+        <v>2.14</v>
       </c>
       <c r="H370" s="0" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
     </row>
     <row r="371" spans="1:8">
       <c r="A371" s="0">
-        <v>16173</v>
+        <v>16179</v>
       </c>
       <c r="B371" s="0"/>
       <c r="C371" s="0" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="D371" s="0"/>
       <c r="E371" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G371" s="0">
         <v>2.14</v>
       </c>
       <c r="H371" s="0" t="s">
-        <v>791</v>
+        <v>792</v>
       </c>
     </row>
     <row r="372" spans="1:8">
       <c r="A372" s="0">
-        <v>16179</v>
+        <v>16180</v>
       </c>
       <c r="B372" s="0"/>
       <c r="C372" s="0" t="s">
-        <v>792</v>
+        <v>793</v>
       </c>
       <c r="D372" s="0"/>
       <c r="E372" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G372" s="0">
-        <v>2.14</v>
+        <v>2.4</v>
       </c>
       <c r="H372" s="0" t="s">
-        <v>793</v>
+        <v>794</v>
       </c>
     </row>
     <row r="373" spans="1:8">
       <c r="A373" s="0">
-        <v>16180</v>
+        <v>16183</v>
       </c>
       <c r="B373" s="0"/>
       <c r="C373" s="0" t="s">
-        <v>794</v>
+        <v>795</v>
       </c>
       <c r="D373" s="0"/>
       <c r="E373" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G373" s="0">
-        <v>2.4</v>
+        <v>4.01</v>
       </c>
       <c r="H373" s="0" t="s">
-        <v>795</v>
+        <v>796</v>
       </c>
     </row>
     <row r="374" spans="1:8">
       <c r="A374" s="0">
-        <v>16183</v>
+        <v>16184</v>
       </c>
       <c r="B374" s="0"/>
       <c r="C374" s="0" t="s">
-        <v>796</v>
+        <v>797</v>
       </c>
       <c r="D374" s="0"/>
       <c r="E374" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G374" s="0">
-        <v>4.01</v>
+        <v>3.2</v>
       </c>
       <c r="H374" s="0" t="s">
-        <v>797</v>
+        <v>798</v>
       </c>
     </row>
     <row r="375" spans="1:8">
       <c r="A375" s="0">
-        <v>16184</v>
+        <v>16186</v>
       </c>
       <c r="B375" s="0"/>
       <c r="C375" s="0" t="s">
-        <v>798</v>
+        <v>799</v>
       </c>
       <c r="D375" s="0"/>
       <c r="E375" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G375" s="0">
-        <v>3.2</v>
+        <v>2.4</v>
       </c>
       <c r="H375" s="0" t="s">
-        <v>799</v>
+        <v>800</v>
       </c>
     </row>
     <row r="376" spans="1:8">
       <c r="A376" s="0">
-        <v>16186</v>
+        <v>16190</v>
       </c>
       <c r="B376" s="0"/>
       <c r="C376" s="0" t="s">
-        <v>800</v>
+        <v>801</v>
       </c>
       <c r="D376" s="0"/>
       <c r="E376" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G376" s="0">
-        <v>2.4</v>
+        <v>1.6</v>
       </c>
       <c r="H376" s="0" t="s">
-        <v>801</v>
+        <v>802</v>
       </c>
     </row>
     <row r="377" spans="1:8">
       <c r="A377" s="0">
-        <v>16190</v>
+        <v>16456</v>
       </c>
       <c r="B377" s="0"/>
       <c r="C377" s="0" t="s">
-        <v>802</v>
+        <v>803</v>
       </c>
       <c r="D377" s="0"/>
       <c r="E377" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G377" s="0">
-        <v>1.6</v>
+        <v>3.28</v>
       </c>
       <c r="H377" s="0" t="s">
-        <v>803</v>
+        <v>804</v>
       </c>
     </row>
     <row r="378" spans="1:8">
       <c r="A378" s="0">
-        <v>16456</v>
+        <v>16531</v>
       </c>
       <c r="B378" s="0"/>
       <c r="C378" s="0" t="s">
-        <v>804</v>
+        <v>805</v>
       </c>
       <c r="D378" s="0"/>
       <c r="E378" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G378" s="0">
-        <v>3.28</v>
+        <v>3.91</v>
       </c>
       <c r="H378" s="0" t="s">
-        <v>805</v>
+        <v>806</v>
       </c>
     </row>
     <row r="379" spans="1:8">
       <c r="A379" s="0">
-        <v>16531</v>
-[...1 lines deleted...]
-      <c r="B379" s="0"/>
+        <v>16597</v>
+      </c>
+      <c r="B379" s="0" t="s">
+        <v>807</v>
+      </c>
       <c r="C379" s="0" t="s">
-        <v>806</v>
-[...1 lines deleted...]
-      <c r="D379" s="0"/>
+        <v>808</v>
+      </c>
+      <c r="D379" s="0" t="s">
+        <v>89</v>
+      </c>
       <c r="E379" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G379" s="0">
-        <v>3.91</v>
+        <v>1.51</v>
       </c>
       <c r="H379" s="0" t="s">
-        <v>807</v>
+        <v>809</v>
       </c>
     </row>
     <row r="380" spans="1:8">
       <c r="A380" s="0">
         <v>16597</v>
       </c>
       <c r="B380" s="0" t="s">
+        <v>810</v>
+      </c>
+      <c r="C380" s="0" t="s">
         <v>808</v>
       </c>
-      <c r="C380" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D380" s="0" t="s">
-        <v>89</v>
+        <v>12</v>
       </c>
       <c r="E380" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G380" s="0">
         <v>1.51</v>
       </c>
       <c r="H380" s="0" t="s">
-        <v>810</v>
+        <v>809</v>
       </c>
     </row>
     <row r="381" spans="1:8">
       <c r="A381" s="0">
-        <v>16597</v>
-[...1 lines deleted...]
-      <c r="B381" s="0" t="s">
+        <v>16671</v>
+      </c>
+      <c r="B381" s="0"/>
+      <c r="C381" s="0" t="s">
         <v>811</v>
       </c>
-      <c r="C381" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="D381" s="0"/>
       <c r="E381" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G381" s="0">
-        <v>1.51</v>
+        <v>2.99</v>
       </c>
       <c r="H381" s="0" t="s">
-        <v>810</v>
+        <v>812</v>
       </c>
     </row>
     <row r="382" spans="1:8">
       <c r="A382" s="0">
-        <v>16671</v>
+        <v>16672</v>
       </c>
       <c r="B382" s="0"/>
       <c r="C382" s="0" t="s">
-        <v>812</v>
+        <v>813</v>
       </c>
       <c r="D382" s="0"/>
       <c r="E382" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G382" s="0">
-        <v>2.99</v>
+        <v>1.9</v>
       </c>
       <c r="H382" s="0" t="s">
-        <v>813</v>
+        <v>814</v>
       </c>
     </row>
     <row r="383" spans="1:8">
       <c r="A383" s="0">
-        <v>16672</v>
+        <v>16673</v>
       </c>
       <c r="B383" s="0"/>
       <c r="C383" s="0" t="s">
-        <v>814</v>
+        <v>815</v>
       </c>
       <c r="D383" s="0"/>
       <c r="E383" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G383" s="0">
-        <v>1.9</v>
+        <v>1.63</v>
       </c>
       <c r="H383" s="0" t="s">
-        <v>815</v>
+        <v>816</v>
       </c>
     </row>
     <row r="384" spans="1:8">
       <c r="A384" s="0">
-        <v>16673</v>
+        <v>16674</v>
       </c>
       <c r="B384" s="0"/>
       <c r="C384" s="0" t="s">
-        <v>816</v>
+        <v>817</v>
       </c>
       <c r="D384" s="0"/>
       <c r="E384" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G384" s="0">
-        <v>1.63</v>
+        <v>0.91</v>
       </c>
       <c r="H384" s="0" t="s">
-        <v>817</v>
+        <v>818</v>
       </c>
     </row>
     <row r="385" spans="1:8">
       <c r="A385" s="0">
-        <v>16674</v>
+        <v>16676</v>
       </c>
       <c r="B385" s="0"/>
       <c r="C385" s="0" t="s">
-        <v>818</v>
+        <v>819</v>
       </c>
       <c r="D385" s="0"/>
       <c r="E385" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G385" s="0">
-        <v>0.91</v>
+        <v>0.86</v>
       </c>
       <c r="H385" s="0" t="s">
-        <v>819</v>
+        <v>820</v>
       </c>
     </row>
     <row r="386" spans="1:8">
       <c r="A386" s="0">
-        <v>16676</v>
+        <v>20242</v>
       </c>
       <c r="B386" s="0"/>
       <c r="C386" s="0" t="s">
-        <v>820</v>
+        <v>821</v>
       </c>
       <c r="D386" s="0"/>
       <c r="E386" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G386" s="0">
-        <v>0.86</v>
+        <v>3.92</v>
       </c>
       <c r="H386" s="0" t="s">
-        <v>821</v>
+        <v>822</v>
       </c>
     </row>
     <row r="387" spans="1:8">
       <c r="A387" s="0">
-        <v>20242</v>
+        <v>20621</v>
       </c>
       <c r="B387" s="0"/>
       <c r="C387" s="0" t="s">
-        <v>822</v>
+        <v>823</v>
       </c>
       <c r="D387" s="0"/>
       <c r="E387" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G387" s="0">
-        <v>3.92</v>
+        <v>2.45</v>
       </c>
       <c r="H387" s="0" t="s">
-        <v>823</v>
+        <v>824</v>
       </c>
     </row>
     <row r="388" spans="1:8">
       <c r="A388" s="0">
-        <v>20621</v>
+        <v>20622</v>
       </c>
       <c r="B388" s="0"/>
       <c r="C388" s="0" t="s">
-        <v>824</v>
+        <v>825</v>
       </c>
       <c r="D388" s="0"/>
       <c r="E388" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G388" s="0">
-        <v>2.45</v>
+        <v>1.68</v>
       </c>
       <c r="H388" s="0" t="s">
-        <v>825</v>
+        <v>826</v>
       </c>
     </row>
     <row r="389" spans="1:8">
       <c r="A389" s="0">
-        <v>20622</v>
-[...1 lines deleted...]
-      <c r="B389" s="0"/>
+        <v>15469</v>
+      </c>
+      <c r="B389" s="0" t="s">
+        <v>827</v>
+      </c>
       <c r="C389" s="0" t="s">
-        <v>826</v>
-[...1 lines deleted...]
-      <c r="D389" s="0"/>
+        <v>828</v>
+      </c>
+      <c r="D389" s="0" t="s">
+        <v>199</v>
+      </c>
       <c r="E389" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G389" s="0">
-        <v>1.68</v>
+        <v>0.47</v>
       </c>
       <c r="H389" s="0" t="s">
-        <v>827</v>
+        <v>829</v>
       </c>
     </row>
     <row r="390" spans="1:8">
       <c r="A390" s="0">
-        <v>15469</v>
+        <v>15470</v>
       </c>
       <c r="B390" s="0" t="s">
-        <v>828</v>
+        <v>830</v>
       </c>
       <c r="C390" s="0" t="s">
-        <v>829</v>
+        <v>831</v>
       </c>
       <c r="D390" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E390" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G390" s="0">
-        <v>0.47</v>
+        <v>0.8</v>
       </c>
       <c r="H390" s="0" t="s">
-        <v>830</v>
+        <v>832</v>
       </c>
     </row>
     <row r="391" spans="1:8">
       <c r="A391" s="0">
-        <v>15470</v>
-[...3 lines deleted...]
-      </c>
+        <v>15471</v>
+      </c>
+      <c r="B391" s="0"/>
       <c r="C391" s="0" t="s">
-        <v>832</v>
-[...3 lines deleted...]
-      </c>
+        <v>833</v>
+      </c>
+      <c r="D391" s="0"/>
       <c r="E391" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G391" s="0">
-        <v>0.8</v>
+        <v>1.67</v>
       </c>
       <c r="H391" s="0" t="s">
-        <v>833</v>
+        <v>834</v>
       </c>
     </row>
     <row r="392" spans="1:8">
       <c r="A392" s="0">
-        <v>15471</v>
-[...1 lines deleted...]
-      <c r="B392" s="0"/>
+        <v>15472</v>
+      </c>
+      <c r="B392" s="0" t="s">
+        <v>835</v>
+      </c>
       <c r="C392" s="0" t="s">
-        <v>834</v>
-[...1 lines deleted...]
-      <c r="D392" s="0"/>
+        <v>836</v>
+      </c>
+      <c r="D392" s="0" t="s">
+        <v>96</v>
+      </c>
       <c r="E392" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G392" s="0">
-        <v>1.67</v>
+        <v>0.37</v>
       </c>
       <c r="H392" s="0" t="s">
-        <v>835</v>
+        <v>837</v>
       </c>
     </row>
     <row r="393" spans="1:8">
       <c r="A393" s="0">
         <v>15472</v>
       </c>
       <c r="B393" s="0" t="s">
+        <v>838</v>
+      </c>
+      <c r="C393" s="0" t="s">
         <v>836</v>
       </c>
-      <c r="C393" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D393" s="0" t="s">
-        <v>96</v>
+        <v>199</v>
       </c>
       <c r="E393" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G393" s="0">
         <v>0.37</v>
       </c>
       <c r="H393" s="0" t="s">
-        <v>838</v>
+        <v>837</v>
       </c>
     </row>
     <row r="394" spans="1:8">
       <c r="A394" s="0">
-        <v>15472</v>
-[...1 lines deleted...]
-      <c r="B394" s="0" t="s">
+        <v>16038</v>
+      </c>
+      <c r="B394" s="0"/>
+      <c r="C394" s="0" t="s">
         <v>839</v>
       </c>
-      <c r="C394" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="D394" s="0"/>
       <c r="E394" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G394" s="0">
-        <v>0.37</v>
+        <v>6.91</v>
       </c>
       <c r="H394" s="0" t="s">
-        <v>838</v>
+        <v>840</v>
       </c>
     </row>
     <row r="395" spans="1:8">
       <c r="A395" s="0">
-        <v>16038</v>
+        <v>16151</v>
       </c>
       <c r="B395" s="0"/>
       <c r="C395" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="D395" s="0"/>
       <c r="E395" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G395" s="0">
-        <v>6.91</v>
+        <v>1.33</v>
       </c>
       <c r="H395" s="0" t="s">
-        <v>841</v>
+        <v>842</v>
       </c>
     </row>
     <row r="396" spans="1:8">
       <c r="A396" s="0">
-        <v>16151</v>
+        <v>16167</v>
       </c>
       <c r="B396" s="0"/>
       <c r="C396" s="0" t="s">
-        <v>842</v>
+        <v>843</v>
       </c>
       <c r="D396" s="0"/>
       <c r="E396" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G396" s="0">
-        <v>1.33</v>
+        <v>7.35</v>
       </c>
       <c r="H396" s="0" t="s">
-        <v>843</v>
+        <v>844</v>
       </c>
     </row>
     <row r="397" spans="1:8">
       <c r="A397" s="0">
-        <v>16167</v>
+        <v>16168</v>
       </c>
       <c r="B397" s="0"/>
       <c r="C397" s="0" t="s">
-        <v>844</v>
+        <v>845</v>
       </c>
       <c r="D397" s="0"/>
       <c r="E397" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G397" s="0">
-        <v>7.35</v>
+        <v>4.27</v>
       </c>
       <c r="H397" s="0" t="s">
-        <v>845</v>
+        <v>846</v>
       </c>
     </row>
     <row r="398" spans="1:8">
       <c r="A398" s="0">
-        <v>16168</v>
+        <v>16192</v>
       </c>
       <c r="B398" s="0"/>
       <c r="C398" s="0" t="s">
-        <v>846</v>
+        <v>847</v>
       </c>
       <c r="D398" s="0"/>
       <c r="E398" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G398" s="0">
-        <v>4.27</v>
+        <v>28.6</v>
       </c>
       <c r="H398" s="0" t="s">
-        <v>847</v>
+        <v>848</v>
       </c>
     </row>
     <row r="399" spans="1:8">
       <c r="A399" s="0">
-        <v>16192</v>
+        <v>16193</v>
       </c>
       <c r="B399" s="0"/>
       <c r="C399" s="0" t="s">
-        <v>848</v>
+        <v>849</v>
       </c>
       <c r="D399" s="0"/>
       <c r="E399" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G399" s="0">
-        <v>28.6</v>
+        <v>41.96</v>
       </c>
       <c r="H399" s="0" t="s">
-        <v>849</v>
+        <v>850</v>
       </c>
     </row>
     <row r="400" spans="1:8">
       <c r="A400" s="0">
-        <v>16193</v>
+        <v>16194</v>
       </c>
       <c r="B400" s="0"/>
       <c r="C400" s="0" t="s">
-        <v>850</v>
+        <v>851</v>
       </c>
       <c r="D400" s="0"/>
       <c r="E400" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G400" s="0">
-        <v>41.96</v>
+        <v>50.24</v>
       </c>
       <c r="H400" s="0" t="s">
-        <v>851</v>
+        <v>852</v>
       </c>
     </row>
     <row r="401" spans="1:8">
       <c r="A401" s="0">
-        <v>16194</v>
+        <v>16195</v>
       </c>
       <c r="B401" s="0"/>
       <c r="C401" s="0" t="s">
-        <v>852</v>
+        <v>853</v>
       </c>
       <c r="D401" s="0"/>
       <c r="E401" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G401" s="0">
-        <v>50.24</v>
+        <v>4.68</v>
       </c>
       <c r="H401" s="0" t="s">
-        <v>853</v>
+        <v>854</v>
       </c>
     </row>
     <row r="402" spans="1:8">
       <c r="A402" s="0">
-        <v>16195</v>
+        <v>16459</v>
       </c>
       <c r="B402" s="0"/>
       <c r="C402" s="0" t="s">
-        <v>854</v>
+        <v>855</v>
       </c>
       <c r="D402" s="0"/>
       <c r="E402" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G402" s="0">
-        <v>4.68</v>
+        <v>6.08</v>
       </c>
       <c r="H402" s="0" t="s">
-        <v>855</v>
+        <v>856</v>
       </c>
     </row>
     <row r="403" spans="1:8">
       <c r="A403" s="0">
-        <v>16459</v>
+        <v>16495</v>
       </c>
       <c r="B403" s="0"/>
       <c r="C403" s="0" t="s">
-        <v>856</v>
+        <v>857</v>
       </c>
       <c r="D403" s="0"/>
       <c r="E403" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G403" s="0">
-        <v>6.08</v>
+        <v>44.1</v>
       </c>
       <c r="H403" s="0" t="s">
-        <v>857</v>
+        <v>858</v>
       </c>
     </row>
     <row r="404" spans="1:8">
       <c r="A404" s="0">
-        <v>16495</v>
+        <v>16496</v>
       </c>
       <c r="B404" s="0"/>
       <c r="C404" s="0" t="s">
-        <v>858</v>
+        <v>859</v>
       </c>
       <c r="D404" s="0"/>
       <c r="E404" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G404" s="0">
-        <v>44.1</v>
+        <v>1.84</v>
       </c>
       <c r="H404" s="0" t="s">
-        <v>859</v>
+        <v>860</v>
       </c>
     </row>
     <row r="405" spans="1:8">
       <c r="A405" s="0">
-        <v>16496</v>
+        <v>16497</v>
       </c>
       <c r="B405" s="0"/>
       <c r="C405" s="0" t="s">
-        <v>860</v>
+        <v>861</v>
       </c>
       <c r="D405" s="0"/>
       <c r="E405" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G405" s="0">
-        <v>1.84</v>
+        <v>2.35</v>
       </c>
       <c r="H405" s="0" t="s">
-        <v>861</v>
+        <v>862</v>
       </c>
     </row>
     <row r="406" spans="1:8">
       <c r="A406" s="0">
-        <v>16497</v>
+        <v>16598</v>
       </c>
       <c r="B406" s="0"/>
       <c r="C406" s="0" t="s">
-        <v>862</v>
+        <v>863</v>
       </c>
       <c r="D406" s="0"/>
       <c r="E406" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G406" s="0">
-        <v>2.35</v>
+        <v>4.78</v>
       </c>
       <c r="H406" s="0" t="s">
-        <v>863</v>
+        <v>864</v>
       </c>
     </row>
     <row r="407" spans="1:8">
       <c r="A407" s="0">
-        <v>16598</v>
+        <v>16599</v>
       </c>
       <c r="B407" s="0"/>
       <c r="C407" s="0" t="s">
-        <v>864</v>
+        <v>865</v>
       </c>
       <c r="D407" s="0"/>
       <c r="E407" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G407" s="0">
-        <v>4.78</v>
+        <v>2.51</v>
       </c>
       <c r="H407" s="0" t="s">
-        <v>865</v>
+        <v>866</v>
       </c>
     </row>
     <row r="408" spans="1:8">
       <c r="A408" s="0">
-        <v>16599</v>
-[...1 lines deleted...]
-      <c r="B408" s="0"/>
+        <v>16600</v>
+      </c>
+      <c r="B408" s="0" t="s">
+        <v>867</v>
+      </c>
       <c r="C408" s="0" t="s">
-        <v>866</v>
-[...1 lines deleted...]
-      <c r="D408" s="0"/>
+        <v>868</v>
+      </c>
+      <c r="D408" s="0" t="s">
+        <v>89</v>
+      </c>
       <c r="E408" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G408" s="0">
-        <v>2.51</v>
+        <v>6.24</v>
       </c>
       <c r="H408" s="0" t="s">
-        <v>867</v>
+        <v>869</v>
       </c>
     </row>
     <row r="409" spans="1:8">
       <c r="A409" s="0">
-        <v>16600</v>
-[...3 lines deleted...]
-      </c>
+        <v>16601</v>
+      </c>
+      <c r="B409" s="0"/>
       <c r="C409" s="0" t="s">
-        <v>869</v>
-[...3 lines deleted...]
-      </c>
+        <v>870</v>
+      </c>
+      <c r="D409" s="0"/>
       <c r="E409" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G409" s="0">
-        <v>6.24</v>
+        <v>8.800000000000001</v>
       </c>
       <c r="H409" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
     </row>
     <row r="410" spans="1:8">
       <c r="A410" s="0">
-        <v>16601</v>
-[...1 lines deleted...]
-      <c r="B410" s="0"/>
+        <v>15374</v>
+      </c>
+      <c r="B410" s="0" t="s">
+        <v>872</v>
+      </c>
       <c r="C410" s="0" t="s">
-        <v>871</v>
-[...1 lines deleted...]
-      <c r="D410" s="0"/>
+        <v>873</v>
+      </c>
+      <c r="D410" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="E410" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G410" s="0">
-        <v>8.800000000000001</v>
+        <v>1.74</v>
       </c>
       <c r="H410" s="0" t="s">
-        <v>872</v>
+        <v>874</v>
       </c>
     </row>
     <row r="411" spans="1:8">
       <c r="A411" s="0">
-        <v>15374</v>
-[...3 lines deleted...]
-      </c>
+        <v>15375</v>
+      </c>
+      <c r="B411" s="0"/>
       <c r="C411" s="0" t="s">
-        <v>874</v>
-[...3 lines deleted...]
-      </c>
+        <v>875</v>
+      </c>
+      <c r="D411" s="0"/>
       <c r="E411" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G411" s="0">
-        <v>1.74</v>
+        <v>2.94</v>
       </c>
       <c r="H411" s="0" t="s">
-        <v>875</v>
+        <v>876</v>
       </c>
     </row>
     <row r="412" spans="1:8">
       <c r="A412" s="0">
-        <v>15375</v>
+        <v>15376</v>
       </c>
       <c r="B412" s="0"/>
       <c r="C412" s="0" t="s">
-        <v>876</v>
+        <v>877</v>
       </c>
       <c r="D412" s="0"/>
       <c r="E412" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G412" s="0">
-        <v>2.94</v>
+        <v>3.48</v>
       </c>
       <c r="H412" s="0" t="s">
-        <v>877</v>
+        <v>878</v>
       </c>
     </row>
     <row r="413" spans="1:8">
       <c r="A413" s="0">
-        <v>15376</v>
+        <v>15377</v>
       </c>
       <c r="B413" s="0"/>
       <c r="C413" s="0" t="s">
-        <v>878</v>
+        <v>879</v>
       </c>
       <c r="D413" s="0"/>
       <c r="E413" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G413" s="0">
-        <v>3.48</v>
+        <v>1.52</v>
       </c>
       <c r="H413" s="0" t="s">
-        <v>879</v>
+        <v>880</v>
       </c>
     </row>
     <row r="414" spans="1:8">
       <c r="A414" s="0">
-        <v>15377</v>
-[...1 lines deleted...]
-      <c r="B414" s="0"/>
+        <v>15378</v>
+      </c>
+      <c r="B414" s="0" t="s">
+        <v>881</v>
+      </c>
       <c r="C414" s="0" t="s">
-        <v>880</v>
-[...1 lines deleted...]
-      <c r="D414" s="0"/>
+        <v>882</v>
+      </c>
+      <c r="D414" s="0" t="s">
+        <v>38</v>
+      </c>
       <c r="E414" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G414" s="0">
-        <v>1.52</v>
+        <v>1.6</v>
       </c>
       <c r="H414" s="0" t="s">
-        <v>881</v>
+        <v>883</v>
       </c>
     </row>
     <row r="415" spans="1:8">
       <c r="A415" s="0">
         <v>15378</v>
       </c>
       <c r="B415" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="C415" s="0" t="s">
         <v>882</v>
       </c>
-      <c r="C415" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D415" s="0" t="s">
-        <v>38</v>
+        <v>885</v>
       </c>
       <c r="E415" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G415" s="0">
         <v>1.6</v>
       </c>
       <c r="H415" s="0" t="s">
-        <v>884</v>
+        <v>883</v>
       </c>
     </row>
     <row r="416" spans="1:8">
       <c r="A416" s="0">
         <v>15378</v>
       </c>
       <c r="B416" s="0" t="s">
-        <v>885</v>
+        <v>886</v>
       </c>
       <c r="C416" s="0" t="s">
-        <v>883</v>
+        <v>882</v>
       </c>
       <c r="D416" s="0" t="s">
-        <v>886</v>
+        <v>199</v>
       </c>
       <c r="E416" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G416" s="0">
         <v>1.6</v>
       </c>
       <c r="H416" s="0" t="s">
-        <v>884</v>
+        <v>883</v>
       </c>
     </row>
     <row r="417" spans="1:8">
       <c r="A417" s="0">
-        <v>15378</v>
-[...1 lines deleted...]
-      <c r="B417" s="0" t="s">
+        <v>15379</v>
+      </c>
+      <c r="B417" s="0"/>
+      <c r="C417" s="0" t="s">
         <v>887</v>
       </c>
-      <c r="C417" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="D417" s="0"/>
       <c r="E417" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G417" s="0">
-        <v>1.6</v>
+        <v>1.43</v>
       </c>
       <c r="H417" s="0" t="s">
-        <v>884</v>
+        <v>888</v>
       </c>
     </row>
     <row r="418" spans="1:8">
       <c r="A418" s="0">
-        <v>15379</v>
+        <v>15380</v>
       </c>
       <c r="B418" s="0"/>
       <c r="C418" s="0" t="s">
-        <v>888</v>
+        <v>889</v>
       </c>
       <c r="D418" s="0"/>
       <c r="E418" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G418" s="0">
-        <v>1.43</v>
+        <v>2.64</v>
       </c>
       <c r="H418" s="0" t="s">
-        <v>889</v>
+        <v>890</v>
       </c>
     </row>
     <row r="419" spans="1:8">
       <c r="A419" s="0">
-        <v>15380</v>
+        <v>15381</v>
       </c>
       <c r="B419" s="0"/>
       <c r="C419" s="0" t="s">
-        <v>890</v>
+        <v>891</v>
       </c>
       <c r="D419" s="0"/>
       <c r="E419" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G419" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="H419" s="0" t="s">
-        <v>891</v>
+        <v>892</v>
       </c>
     </row>
     <row r="420" spans="1:8">
       <c r="A420" s="0">
-        <v>15381</v>
+        <v>15382</v>
       </c>
       <c r="B420" s="0"/>
       <c r="C420" s="0" t="s">
-        <v>892</v>
+        <v>891</v>
       </c>
       <c r="D420" s="0"/>
       <c r="E420" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G420" s="0">
         <v>4.11</v>
       </c>
       <c r="H420" s="0" t="s">
         <v>893</v>
       </c>
     </row>
     <row r="421" spans="1:8">
       <c r="A421" s="0">
-        <v>15382</v>
-[...1 lines deleted...]
-      <c r="B421" s="0"/>
+        <v>15383</v>
+      </c>
+      <c r="B421" s="0" t="s">
+        <v>894</v>
+      </c>
       <c r="C421" s="0" t="s">
-        <v>892</v>
-[...1 lines deleted...]
-      <c r="D421" s="0"/>
+        <v>895</v>
+      </c>
+      <c r="D421" s="0" t="s">
+        <v>89</v>
+      </c>
       <c r="E421" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G421" s="0">
-        <v>4.11</v>
+        <v>0.75</v>
       </c>
       <c r="H421" s="0" t="s">
-        <v>894</v>
+        <v>896</v>
       </c>
     </row>
     <row r="422" spans="1:8">
       <c r="A422" s="0">
-        <v>15383</v>
-[...3 lines deleted...]
-      </c>
+        <v>15384</v>
+      </c>
+      <c r="B422" s="0"/>
       <c r="C422" s="0" t="s">
-        <v>896</v>
-[...3 lines deleted...]
-      </c>
+        <v>897</v>
+      </c>
+      <c r="D422" s="0"/>
       <c r="E422" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G422" s="0">
-        <v>0.75</v>
+        <v>2.06</v>
       </c>
       <c r="H422" s="0" t="s">
-        <v>897</v>
+        <v>898</v>
       </c>
     </row>
     <row r="423" spans="1:8">
       <c r="A423" s="0">
-        <v>15384</v>
+        <v>15385</v>
       </c>
       <c r="B423" s="0"/>
       <c r="C423" s="0" t="s">
-        <v>898</v>
+        <v>899</v>
       </c>
       <c r="D423" s="0"/>
       <c r="E423" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G423" s="0">
-        <v>2.06</v>
+        <v>2.01</v>
       </c>
       <c r="H423" s="0" t="s">
-        <v>899</v>
+        <v>900</v>
       </c>
     </row>
     <row r="424" spans="1:8">
       <c r="A424" s="0">
-        <v>15385</v>
+        <v>15772</v>
       </c>
       <c r="B424" s="0"/>
       <c r="C424" s="0" t="s">
-        <v>900</v>
+        <v>901</v>
       </c>
       <c r="D424" s="0"/>
       <c r="E424" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G424" s="0">
-        <v>2.01</v>
+        <v>2.77</v>
       </c>
       <c r="H424" s="0" t="s">
-        <v>901</v>
+        <v>902</v>
       </c>
     </row>
     <row r="425" spans="1:8">
       <c r="A425" s="0">
-        <v>15772</v>
+        <v>15873</v>
       </c>
       <c r="B425" s="0"/>
       <c r="C425" s="0" t="s">
-        <v>902</v>
+        <v>903</v>
       </c>
       <c r="D425" s="0"/>
       <c r="E425" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G425" s="0">
-        <v>2.77</v>
+        <v>1.88</v>
       </c>
       <c r="H425" s="0" t="s">
-        <v>903</v>
+        <v>904</v>
       </c>
     </row>
     <row r="426" spans="1:8">
       <c r="A426" s="0">
-        <v>15873</v>
+        <v>15874</v>
       </c>
       <c r="B426" s="0"/>
       <c r="C426" s="0" t="s">
-        <v>904</v>
+        <v>905</v>
       </c>
       <c r="D426" s="0"/>
       <c r="E426" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G426" s="0">
-        <v>1.88</v>
+        <v>4.15</v>
       </c>
       <c r="H426" s="0" t="s">
-        <v>905</v>
+        <v>906</v>
       </c>
     </row>
     <row r="427" spans="1:8">
       <c r="A427" s="0">
-        <v>15874</v>
-[...1 lines deleted...]
-      <c r="B427" s="0"/>
+        <v>16595</v>
+      </c>
+      <c r="B427" s="0" t="s">
+        <v>907</v>
+      </c>
       <c r="C427" s="0" t="s">
-        <v>906</v>
-[...1 lines deleted...]
-      <c r="D427" s="0"/>
+        <v>908</v>
+      </c>
+      <c r="D427" s="0" t="s">
+        <v>89</v>
+      </c>
       <c r="E427" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G427" s="0">
-        <v>4.15</v>
+        <v>2.42</v>
       </c>
       <c r="H427" s="0" t="s">
-        <v>907</v>
+        <v>909</v>
       </c>
     </row>
     <row r="428" spans="1:8">
       <c r="A428" s="0">
-        <v>16595</v>
-[...3 lines deleted...]
-      </c>
+        <v>16663</v>
+      </c>
+      <c r="B428" s="0"/>
       <c r="C428" s="0" t="s">
-        <v>909</v>
-[...3 lines deleted...]
-      </c>
+        <v>910</v>
+      </c>
+      <c r="D428" s="0"/>
       <c r="E428" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G428" s="0">
-        <v>2.42</v>
+        <v>4.35</v>
       </c>
       <c r="H428" s="0" t="s">
-        <v>910</v>
+        <v>911</v>
       </c>
     </row>
     <row r="429" spans="1:8">
       <c r="A429" s="0">
-        <v>16663</v>
+        <v>14343</v>
       </c>
       <c r="B429" s="0"/>
       <c r="C429" s="0" t="s">
-        <v>911</v>
+        <v>912</v>
       </c>
       <c r="D429" s="0"/>
       <c r="E429" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G429" s="0">
-        <v>4.35</v>
+        <v>6.28</v>
       </c>
       <c r="H429" s="0" t="s">
-        <v>912</v>
+        <v>913</v>
       </c>
     </row>
     <row r="430" spans="1:8">
       <c r="A430" s="0">
-        <v>14343</v>
+        <v>14359</v>
       </c>
       <c r="B430" s="0"/>
       <c r="C430" s="0" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
       <c r="D430" s="0"/>
       <c r="E430" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G430" s="0">
-        <v>6.28</v>
+        <v>15.11</v>
       </c>
       <c r="H430" s="0" t="s">
-        <v>914</v>
+        <v>915</v>
       </c>
     </row>
     <row r="431" spans="1:8">
       <c r="A431" s="0">
-        <v>14359</v>
+        <v>14518</v>
       </c>
       <c r="B431" s="0"/>
       <c r="C431" s="0" t="s">
-        <v>915</v>
+        <v>914</v>
       </c>
       <c r="D431" s="0"/>
       <c r="E431" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G431" s="0">
-        <v>15.11</v>
+        <v>11.87</v>
       </c>
       <c r="H431" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="432" spans="1:8">
       <c r="A432" s="0">
-        <v>14518</v>
+        <v>14690</v>
       </c>
       <c r="B432" s="0"/>
       <c r="C432" s="0" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="D432" s="0"/>
       <c r="E432" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G432" s="0">
-        <v>11.87</v>
+        <v>10.4</v>
       </c>
       <c r="H432" s="0" t="s">
-        <v>917</v>
+        <v>918</v>
       </c>
     </row>
     <row r="433" spans="1:8">
       <c r="A433" s="0">
-        <v>14690</v>
+        <v>14691</v>
       </c>
       <c r="B433" s="0"/>
       <c r="C433" s="0" t="s">
-        <v>918</v>
+        <v>919</v>
       </c>
       <c r="D433" s="0"/>
       <c r="E433" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G433" s="0">
-        <v>10.4</v>
+        <v>10.83</v>
       </c>
       <c r="H433" s="0" t="s">
-        <v>919</v>
+        <v>920</v>
       </c>
     </row>
     <row r="434" spans="1:8">
       <c r="A434" s="0">
-        <v>14691</v>
+        <v>14692</v>
       </c>
       <c r="B434" s="0"/>
       <c r="C434" s="0" t="s">
-        <v>920</v>
+        <v>921</v>
       </c>
       <c r="D434" s="0"/>
       <c r="E434" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G434" s="0">
-        <v>10.83</v>
+        <v>16.83</v>
       </c>
       <c r="H434" s="0" t="s">
-        <v>921</v>
+        <v>922</v>
       </c>
     </row>
     <row r="435" spans="1:8">
       <c r="A435" s="0">
-        <v>14692</v>
+        <v>14693</v>
       </c>
       <c r="B435" s="0"/>
       <c r="C435" s="0" t="s">
-        <v>922</v>
+        <v>923</v>
       </c>
       <c r="D435" s="0"/>
       <c r="E435" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G435" s="0">
-        <v>16.83</v>
+        <v>16.71</v>
       </c>
       <c r="H435" s="0" t="s">
-        <v>923</v>
+        <v>924</v>
       </c>
     </row>
     <row r="436" spans="1:8">
       <c r="A436" s="0">
-        <v>14693</v>
+        <v>14694</v>
       </c>
       <c r="B436" s="0"/>
       <c r="C436" s="0" t="s">
-        <v>924</v>
+        <v>925</v>
       </c>
       <c r="D436" s="0"/>
       <c r="E436" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G436" s="0">
-        <v>16.71</v>
+        <v>12.9</v>
       </c>
       <c r="H436" s="0" t="s">
-        <v>925</v>
+        <v>926</v>
       </c>
     </row>
     <row r="437" spans="1:8">
       <c r="A437" s="0">
-        <v>14694</v>
+        <v>14696</v>
       </c>
       <c r="B437" s="0"/>
       <c r="C437" s="0" t="s">
-        <v>926</v>
+        <v>927</v>
       </c>
       <c r="D437" s="0"/>
       <c r="E437" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G437" s="0">
-        <v>12.9</v>
+        <v>26.72</v>
       </c>
       <c r="H437" s="0" t="s">
-        <v>927</v>
+        <v>928</v>
       </c>
     </row>
     <row r="438" spans="1:8">
       <c r="A438" s="0">
-        <v>14696</v>
+        <v>25076</v>
       </c>
       <c r="B438" s="0"/>
       <c r="C438" s="0" t="s">
-        <v>928</v>
+        <v>929</v>
       </c>
       <c r="D438" s="0"/>
       <c r="E438" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G438" s="0">
-        <v>26.72</v>
+        <v>17.6</v>
       </c>
       <c r="H438" s="0" t="s">
-        <v>929</v>
+        <v>930</v>
       </c>
     </row>
     <row r="439" spans="1:8">
       <c r="A439" s="0">
-        <v>25076</v>
+        <v>25077</v>
       </c>
       <c r="B439" s="0"/>
       <c r="C439" s="0" t="s">
-        <v>930</v>
+        <v>931</v>
       </c>
       <c r="D439" s="0"/>
       <c r="E439" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G439" s="0">
-        <v>17.6</v>
+        <v>16.24</v>
       </c>
       <c r="H439" s="0" t="s">
-        <v>931</v>
+        <v>932</v>
       </c>
     </row>
     <row r="440" spans="1:8">
       <c r="A440" s="0">
-        <v>25077</v>
+        <v>25078</v>
       </c>
       <c r="B440" s="0"/>
       <c r="C440" s="0" t="s">
-        <v>932</v>
+        <v>933</v>
       </c>
       <c r="D440" s="0"/>
       <c r="E440" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G440" s="0">
-        <v>16.24</v>
+        <v>11.67</v>
       </c>
       <c r="H440" s="0" t="s">
-        <v>933</v>
+        <v>934</v>
       </c>
     </row>
     <row r="441" spans="1:8">
       <c r="A441" s="0">
-        <v>25078</v>
+        <v>25079</v>
       </c>
       <c r="B441" s="0"/>
       <c r="C441" s="0" t="s">
-        <v>934</v>
+        <v>935</v>
       </c>
       <c r="D441" s="0"/>
       <c r="E441" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G441" s="0">
-        <v>11.67</v>
+        <v>12.44</v>
       </c>
       <c r="H441" s="0" t="s">
-        <v>935</v>
+        <v>936</v>
       </c>
     </row>
     <row r="442" spans="1:8">
       <c r="A442" s="0">
-        <v>25079</v>
+        <v>25251</v>
       </c>
       <c r="B442" s="0"/>
       <c r="C442" s="0" t="s">
-        <v>936</v>
+        <v>937</v>
       </c>
       <c r="D442" s="0"/>
       <c r="E442" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G442" s="0">
-        <v>12.44</v>
+        <v>14.95</v>
       </c>
       <c r="H442" s="0" t="s">
-        <v>937</v>
+        <v>938</v>
       </c>
     </row>
     <row r="443" spans="1:8">
       <c r="A443" s="0">
-        <v>25251</v>
+        <v>25253</v>
       </c>
       <c r="B443" s="0"/>
       <c r="C443" s="0" t="s">
-        <v>938</v>
+        <v>939</v>
       </c>
       <c r="D443" s="0"/>
       <c r="E443" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G443" s="0">
-        <v>14.95</v>
+        <v>21.65</v>
       </c>
       <c r="H443" s="0" t="s">
-        <v>939</v>
+        <v>940</v>
       </c>
     </row>
     <row r="444" spans="1:8">
       <c r="A444" s="0">
-        <v>25253</v>
+        <v>25342</v>
       </c>
       <c r="B444" s="0"/>
       <c r="C444" s="0" t="s">
-        <v>940</v>
+        <v>941</v>
       </c>
       <c r="D444" s="0"/>
       <c r="E444" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G444" s="0">
-        <v>21.65</v>
+        <v>12.29</v>
       </c>
       <c r="H444" s="0" t="s">
-        <v>941</v>
+        <v>942</v>
       </c>
     </row>
     <row r="445" spans="1:8">
       <c r="A445" s="0">
-        <v>25342</v>
+        <v>25343</v>
       </c>
       <c r="B445" s="0"/>
       <c r="C445" s="0" t="s">
-        <v>942</v>
+        <v>943</v>
       </c>
       <c r="D445" s="0"/>
       <c r="E445" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G445" s="0">
-        <v>12.29</v>
+        <v>19.3</v>
       </c>
       <c r="H445" s="0" t="s">
-        <v>943</v>
+        <v>944</v>
       </c>
     </row>
     <row r="446" spans="1:8">
       <c r="A446" s="0">
-        <v>25343</v>
+        <v>25344</v>
       </c>
       <c r="B446" s="0"/>
       <c r="C446" s="0" t="s">
-        <v>944</v>
+        <v>945</v>
       </c>
       <c r="D446" s="0"/>
       <c r="E446" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G446" s="0">
-        <v>19.3</v>
+        <v>25.41</v>
       </c>
       <c r="H446" s="0" t="s">
-        <v>945</v>
+        <v>946</v>
       </c>
     </row>
     <row r="447" spans="1:8">
       <c r="A447" s="0">
-        <v>25344</v>
+        <v>25385</v>
       </c>
       <c r="B447" s="0"/>
       <c r="C447" s="0" t="s">
-        <v>946</v>
+        <v>947</v>
       </c>
       <c r="D447" s="0"/>
       <c r="E447" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G447" s="0">
-        <v>25.41</v>
+        <v>21.2</v>
       </c>
       <c r="H447" s="0" t="s">
-        <v>947</v>
+        <v>948</v>
       </c>
     </row>
     <row r="448" spans="1:8">
       <c r="A448" s="0">
-        <v>25385</v>
+        <v>25401</v>
       </c>
       <c r="B448" s="0"/>
       <c r="C448" s="0" t="s">
-        <v>948</v>
+        <v>949</v>
       </c>
       <c r="D448" s="0"/>
       <c r="E448" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G448" s="0">
-        <v>21.2</v>
+        <v>30.71</v>
       </c>
       <c r="H448" s="0" t="s">
-        <v>949</v>
+        <v>950</v>
       </c>
     </row>
     <row r="449" spans="1:8">
       <c r="A449" s="0">
-        <v>25401</v>
+        <v>25402</v>
       </c>
       <c r="B449" s="0"/>
       <c r="C449" s="0" t="s">
-        <v>950</v>
+        <v>951</v>
       </c>
       <c r="D449" s="0"/>
       <c r="E449" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G449" s="0">
-        <v>30.71</v>
+        <v>18.89</v>
       </c>
       <c r="H449" s="0" t="s">
-        <v>951</v>
+        <v>952</v>
       </c>
     </row>
     <row r="450" spans="1:8">
       <c r="A450" s="0">
-        <v>25402</v>
+        <v>25403</v>
       </c>
       <c r="B450" s="0"/>
       <c r="C450" s="0" t="s">
-        <v>952</v>
+        <v>953</v>
       </c>
       <c r="D450" s="0"/>
       <c r="E450" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G450" s="0">
-        <v>18.89</v>
+        <v>28.09</v>
       </c>
       <c r="H450" s="0" t="s">
-        <v>953</v>
+        <v>954</v>
       </c>
     </row>
     <row r="451" spans="1:8">
       <c r="A451" s="0">
-        <v>25403</v>
+        <v>25517</v>
       </c>
       <c r="B451" s="0"/>
       <c r="C451" s="0" t="s">
-        <v>954</v>
+        <v>955</v>
       </c>
       <c r="D451" s="0"/>
       <c r="E451" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G451" s="0">
-        <v>28.09</v>
+        <v>12.03</v>
       </c>
       <c r="H451" s="0" t="s">
-        <v>955</v>
+        <v>956</v>
       </c>
     </row>
     <row r="452" spans="1:8">
       <c r="A452" s="0">
-        <v>25517</v>
+        <v>25519</v>
       </c>
       <c r="B452" s="0"/>
       <c r="C452" s="0" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="D452" s="0"/>
       <c r="E452" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G452" s="0">
-        <v>12.03</v>
+        <v>25.64</v>
       </c>
       <c r="H452" s="0" t="s">
-        <v>957</v>
+        <v>958</v>
       </c>
     </row>
     <row r="453" spans="1:8">
       <c r="A453" s="0">
-        <v>25519</v>
+        <v>17084</v>
       </c>
       <c r="B453" s="0"/>
       <c r="C453" s="0" t="s">
-        <v>958</v>
+        <v>959</v>
       </c>
       <c r="D453" s="0"/>
       <c r="E453" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G453" s="0">
-        <v>25.64</v>
+        <v>838.95</v>
       </c>
       <c r="H453" s="0" t="s">
-        <v>959</v>
+        <v>960</v>
       </c>
     </row>
     <row r="454" spans="1:8">
       <c r="A454" s="0">
-        <v>17084</v>
+        <v>25622</v>
       </c>
       <c r="B454" s="0"/>
       <c r="C454" s="0" t="s">
-        <v>960</v>
+        <v>961</v>
       </c>
       <c r="D454" s="0"/>
       <c r="E454" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G454" s="0">
-        <v>838.95</v>
+        <v>6.3</v>
       </c>
       <c r="H454" s="0" t="s">
-        <v>961</v>
+        <v>962</v>
       </c>
     </row>
     <row r="455" spans="1:8">
       <c r="A455" s="0">
-        <v>25622</v>
+        <v>25626</v>
       </c>
       <c r="B455" s="0"/>
       <c r="C455" s="0" t="s">
-        <v>962</v>
+        <v>963</v>
       </c>
       <c r="D455" s="0"/>
       <c r="E455" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G455" s="0">
         <v>6.3</v>
       </c>
       <c r="H455" s="0" t="s">
-        <v>963</v>
+        <v>964</v>
       </c>
     </row>
     <row r="456" spans="1:8">
       <c r="A456" s="0">
-        <v>25626</v>
+        <v>25627</v>
       </c>
       <c r="B456" s="0"/>
       <c r="C456" s="0" t="s">
-        <v>964</v>
+        <v>965</v>
       </c>
       <c r="D456" s="0"/>
       <c r="E456" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G456" s="0">
         <v>6.3</v>
       </c>
       <c r="H456" s="0" t="s">
-        <v>965</v>
+        <v>966</v>
       </c>
     </row>
     <row r="457" spans="1:8">
       <c r="A457" s="0">
-        <v>25627</v>
+        <v>14336</v>
       </c>
       <c r="B457" s="0"/>
       <c r="C457" s="0" t="s">
-        <v>966</v>
+        <v>967</v>
       </c>
       <c r="D457" s="0"/>
       <c r="E457" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G457" s="0">
-        <v>6.3</v>
+        <v>10.95</v>
       </c>
       <c r="H457" s="0" t="s">
-        <v>967</v>
+        <v>968</v>
       </c>
     </row>
     <row r="458" spans="1:8">
       <c r="A458" s="0">
-        <v>14336</v>
-[...1 lines deleted...]
-      <c r="B458" s="0"/>
+        <v>14337</v>
+      </c>
+      <c r="B458" s="0" t="s">
+        <v>969</v>
+      </c>
       <c r="C458" s="0" t="s">
-        <v>968</v>
+        <v>970</v>
       </c>
       <c r="D458" s="0"/>
       <c r="E458" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G458" s="0">
-        <v>10.95</v>
+        <v>3</v>
       </c>
       <c r="H458" s="0" t="s">
-        <v>969</v>
+        <v>971</v>
       </c>
     </row>
     <row r="459" spans="1:8">
       <c r="A459" s="0">
-        <v>14337</v>
-[...3 lines deleted...]
-      </c>
+        <v>14338</v>
+      </c>
+      <c r="B459" s="0"/>
       <c r="C459" s="0" t="s">
-        <v>971</v>
+        <v>972</v>
       </c>
       <c r="D459" s="0"/>
       <c r="E459" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G459" s="0">
-        <v>3</v>
+        <v>15.37</v>
       </c>
       <c r="H459" s="0" t="s">
-        <v>972</v>
+        <v>973</v>
       </c>
     </row>
     <row r="460" spans="1:8">
       <c r="A460" s="0">
-        <v>14338</v>
+        <v>14687</v>
       </c>
       <c r="B460" s="0"/>
       <c r="C460" s="0" t="s">
-        <v>973</v>
+        <v>974</v>
       </c>
       <c r="D460" s="0"/>
       <c r="E460" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G460" s="0">
-        <v>15.37</v>
+        <v>11</v>
       </c>
       <c r="H460" s="0" t="s">
-        <v>974</v>
+        <v>975</v>
       </c>
     </row>
     <row r="461" spans="1:8">
       <c r="A461" s="0">
-        <v>14687</v>
+        <v>14688</v>
       </c>
       <c r="B461" s="0"/>
       <c r="C461" s="0" t="s">
-        <v>975</v>
+        <v>976</v>
       </c>
       <c r="D461" s="0"/>
       <c r="E461" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G461" s="0">
-        <v>11</v>
+        <v>12.97</v>
       </c>
       <c r="H461" s="0" t="s">
-        <v>976</v>
+        <v>977</v>
       </c>
     </row>
     <row r="462" spans="1:8">
       <c r="A462" s="0">
-        <v>14688</v>
+        <v>14689</v>
       </c>
       <c r="B462" s="0"/>
       <c r="C462" s="0" t="s">
-        <v>977</v>
+        <v>978</v>
       </c>
       <c r="D462" s="0"/>
       <c r="E462" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G462" s="0">
-        <v>12.97</v>
+        <v>15.29</v>
       </c>
       <c r="H462" s="0" t="s">
-        <v>978</v>
+        <v>979</v>
       </c>
     </row>
     <row r="463" spans="1:8">
       <c r="A463" s="0">
-        <v>14689</v>
+        <v>15424</v>
       </c>
       <c r="B463" s="0"/>
       <c r="C463" s="0" t="s">
-        <v>979</v>
+        <v>980</v>
       </c>
       <c r="D463" s="0"/>
       <c r="E463" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G463" s="0">
-        <v>15.29</v>
+        <v>1.9</v>
       </c>
       <c r="H463" s="0" t="s">
-        <v>980</v>
+        <v>981</v>
       </c>
     </row>
     <row r="464" spans="1:8">
       <c r="A464" s="0">
-        <v>15424</v>
+        <v>15425</v>
       </c>
       <c r="B464" s="0"/>
       <c r="C464" s="0" t="s">
-        <v>981</v>
+        <v>982</v>
       </c>
       <c r="D464" s="0"/>
       <c r="E464" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G464" s="0">
-        <v>1.9</v>
+        <v>2.9</v>
       </c>
       <c r="H464" s="0" t="s">
-        <v>982</v>
+        <v>983</v>
       </c>
     </row>
     <row r="465" spans="1:8">
       <c r="A465" s="0">
-        <v>15425</v>
-[...1 lines deleted...]
-      <c r="B465" s="0"/>
+        <v>15426</v>
+      </c>
+      <c r="B465" s="0" t="s">
+        <v>984</v>
+      </c>
       <c r="C465" s="0" t="s">
-        <v>983</v>
-[...1 lines deleted...]
-      <c r="D465" s="0"/>
+        <v>985</v>
+      </c>
+      <c r="D465" s="0" t="s">
+        <v>89</v>
+      </c>
       <c r="E465" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G465" s="0">
-        <v>2.9</v>
+        <v>3.94</v>
       </c>
       <c r="H465" s="0" t="s">
-        <v>984</v>
+        <v>986</v>
       </c>
     </row>
     <row r="466" spans="1:8">
       <c r="A466" s="0">
-        <v>15426</v>
-[...3 lines deleted...]
-      </c>
+        <v>12264</v>
+      </c>
+      <c r="B466" s="0"/>
       <c r="C466" s="0" t="s">
-        <v>986</v>
-[...3 lines deleted...]
-      </c>
+        <v>987</v>
+      </c>
+      <c r="D466" s="0"/>
       <c r="E466" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G466" s="0">
-        <v>3.94</v>
+        <v>20.41</v>
       </c>
       <c r="H466" s="0" t="s">
-        <v>987</v>
+        <v>988</v>
       </c>
     </row>
     <row r="467" spans="1:8">
       <c r="A467" s="0">
-        <v>12264</v>
+        <v>12265</v>
       </c>
       <c r="B467" s="0"/>
       <c r="C467" s="0" t="s">
-        <v>988</v>
+        <v>989</v>
       </c>
       <c r="D467" s="0"/>
       <c r="E467" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G467" s="0">
-        <v>20.41</v>
+        <v>14.28</v>
       </c>
       <c r="H467" s="0" t="s">
-        <v>989</v>
+        <v>990</v>
       </c>
     </row>
     <row r="468" spans="1:8">
       <c r="A468" s="0">
-        <v>12265</v>
+        <v>12321</v>
       </c>
       <c r="B468" s="0"/>
       <c r="C468" s="0" t="s">
-        <v>990</v>
+        <v>991</v>
       </c>
       <c r="D468" s="0"/>
       <c r="E468" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G468" s="0">
-        <v>14.28</v>
+        <v>7.37</v>
       </c>
       <c r="H468" s="0" t="s">
-        <v>991</v>
+        <v>992</v>
       </c>
     </row>
     <row r="469" spans="1:8">
       <c r="A469" s="0">
-        <v>12321</v>
-[...1 lines deleted...]
-      <c r="B469" s="0"/>
+        <v>12330</v>
+      </c>
+      <c r="B469" s="0" t="s">
+        <v>993</v>
+      </c>
       <c r="C469" s="0" t="s">
-        <v>992</v>
-[...1 lines deleted...]
-      <c r="D469" s="0"/>
+        <v>994</v>
+      </c>
+      <c r="D469" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="E469" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G469" s="0">
-        <v>7.37</v>
+        <v>10.16</v>
       </c>
       <c r="H469" s="0" t="s">
-        <v>993</v>
+        <v>995</v>
       </c>
     </row>
     <row r="470" spans="1:8">
       <c r="A470" s="0">
-        <v>12330</v>
-[...3 lines deleted...]
-      </c>
+        <v>12361</v>
+      </c>
+      <c r="B470" s="0"/>
       <c r="C470" s="0" t="s">
-        <v>995</v>
-[...3 lines deleted...]
-      </c>
+        <v>996</v>
+      </c>
+      <c r="D470" s="0"/>
       <c r="E470" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G470" s="0">
-        <v>10.16</v>
+        <v>7.81</v>
       </c>
       <c r="H470" s="0" t="s">
-        <v>996</v>
+        <v>997</v>
       </c>
     </row>
     <row r="471" spans="1:8">
       <c r="A471" s="0">
-        <v>12361</v>
+        <v>12362</v>
       </c>
       <c r="B471" s="0"/>
       <c r="C471" s="0" t="s">
-        <v>997</v>
+        <v>998</v>
       </c>
       <c r="D471" s="0"/>
       <c r="E471" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G471" s="0">
-        <v>7.81</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="H471" s="0" t="s">
-        <v>998</v>
+        <v>999</v>
       </c>
     </row>
     <row r="472" spans="1:8">
       <c r="A472" s="0">
-        <v>12362</v>
+        <v>12363</v>
       </c>
       <c r="B472" s="0"/>
       <c r="C472" s="0" t="s">
-        <v>999</v>
+        <v>1000</v>
       </c>
       <c r="D472" s="0"/>
       <c r="E472" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G472" s="0">
-        <v>8.890000000000001</v>
+        <v>9.66</v>
       </c>
       <c r="H472" s="0" t="s">
-        <v>1000</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="473" spans="1:8">
       <c r="A473" s="0">
-        <v>12363</v>
+        <v>12364</v>
       </c>
       <c r="B473" s="0"/>
       <c r="C473" s="0" t="s">
-        <v>1001</v>
+        <v>1002</v>
       </c>
       <c r="D473" s="0"/>
       <c r="E473" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G473" s="0">
-        <v>9.66</v>
+        <v>27.99</v>
       </c>
       <c r="H473" s="0" t="s">
-        <v>1002</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="474" spans="1:8">
       <c r="A474" s="0">
-        <v>12364</v>
+        <v>12504</v>
       </c>
       <c r="B474" s="0"/>
       <c r="C474" s="0" t="s">
-        <v>1003</v>
+        <v>1004</v>
       </c>
       <c r="D474" s="0"/>
       <c r="E474" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G474" s="0">
-        <v>27.99</v>
+        <v>20.28</v>
       </c>
       <c r="H474" s="0" t="s">
-        <v>1004</v>
+        <v>1005</v>
       </c>
     </row>
     <row r="475" spans="1:8">
       <c r="A475" s="0">
-        <v>12504</v>
+        <v>12505</v>
       </c>
       <c r="B475" s="0"/>
       <c r="C475" s="0" t="s">
-        <v>1005</v>
+        <v>1006</v>
       </c>
       <c r="D475" s="0"/>
       <c r="E475" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G475" s="0">
-        <v>20.28</v>
+        <v>8.949999999999999</v>
       </c>
       <c r="H475" s="0" t="s">
-        <v>1006</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="476" spans="1:8">
       <c r="A476" s="0">
-        <v>12505</v>
+        <v>12506</v>
       </c>
       <c r="B476" s="0"/>
       <c r="C476" s="0" t="s">
-        <v>1007</v>
+        <v>1008</v>
       </c>
       <c r="D476" s="0"/>
       <c r="E476" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G476" s="0">
-        <v>8.949999999999999</v>
+        <v>10.06</v>
       </c>
       <c r="H476" s="0" t="s">
-        <v>1008</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="477" spans="1:8">
       <c r="A477" s="0">
-        <v>12506</v>
+        <v>12507</v>
       </c>
       <c r="B477" s="0"/>
       <c r="C477" s="0" t="s">
-        <v>1009</v>
+        <v>1010</v>
       </c>
       <c r="D477" s="0"/>
       <c r="E477" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G477" s="0">
-        <v>10.06</v>
+        <v>43.04</v>
       </c>
       <c r="H477" s="0" t="s">
-        <v>1010</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="478" spans="1:8">
       <c r="A478" s="0">
-        <v>12507</v>
+        <v>12508</v>
       </c>
       <c r="B478" s="0"/>
       <c r="C478" s="0" t="s">
-        <v>1011</v>
+        <v>1012</v>
       </c>
       <c r="D478" s="0"/>
       <c r="E478" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G478" s="0">
-        <v>43.04</v>
+        <v>29.74</v>
       </c>
       <c r="H478" s="0" t="s">
-        <v>1012</v>
+        <v>1013</v>
       </c>
     </row>
     <row r="479" spans="1:8">
       <c r="A479" s="0">
-        <v>12508</v>
+        <v>12509</v>
       </c>
       <c r="B479" s="0"/>
       <c r="C479" s="0" t="s">
-        <v>1013</v>
+        <v>1014</v>
       </c>
       <c r="D479" s="0"/>
       <c r="E479" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G479" s="0">
-        <v>29.74</v>
+        <v>40.07</v>
       </c>
       <c r="H479" s="0" t="s">
-        <v>1014</v>
+        <v>1015</v>
       </c>
     </row>
     <row r="480" spans="1:8">
       <c r="A480" s="0">
-        <v>12509</v>
+        <v>12565</v>
       </c>
       <c r="B480" s="0"/>
       <c r="C480" s="0" t="s">
-        <v>1015</v>
+        <v>1016</v>
       </c>
       <c r="D480" s="0"/>
       <c r="E480" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G480" s="0">
-        <v>40.07</v>
+        <v>17.04</v>
       </c>
       <c r="H480" s="0" t="s">
-        <v>1016</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="481" spans="1:8">
       <c r="A481" s="0">
-        <v>12565</v>
+        <v>12912</v>
       </c>
       <c r="B481" s="0"/>
       <c r="C481" s="0" t="s">
-        <v>1017</v>
+        <v>1018</v>
       </c>
       <c r="D481" s="0"/>
       <c r="E481" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G481" s="0">
-        <v>17.04</v>
+        <v>10.02</v>
       </c>
       <c r="H481" s="0" t="s">
-        <v>1018</v>
+        <v>1019</v>
       </c>
     </row>
     <row r="482" spans="1:8">
       <c r="A482" s="0">
-        <v>12912</v>
+        <v>17072</v>
       </c>
       <c r="B482" s="0"/>
       <c r="C482" s="0" t="s">
-        <v>1019</v>
+        <v>1020</v>
       </c>
       <c r="D482" s="0"/>
       <c r="E482" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G482" s="0">
-        <v>10.02</v>
+        <v>14.28</v>
       </c>
       <c r="H482" s="0" t="s">
-        <v>1020</v>
+        <v>1021</v>
       </c>
     </row>
     <row r="483" spans="1:8">
       <c r="A483" s="0">
-        <v>17072</v>
+        <v>17073</v>
       </c>
       <c r="B483" s="0"/>
       <c r="C483" s="0" t="s">
-        <v>1021</v>
+        <v>1022</v>
       </c>
       <c r="D483" s="0"/>
       <c r="E483" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G483" s="0">
-        <v>14.28</v>
+        <v>13.29</v>
       </c>
       <c r="H483" s="0" t="s">
-        <v>1022</v>
+        <v>1023</v>
       </c>
     </row>
     <row r="484" spans="1:8">
       <c r="A484" s="0">
-        <v>17073</v>
+        <v>17074</v>
       </c>
       <c r="B484" s="0"/>
       <c r="C484" s="0" t="s">
-        <v>1023</v>
+        <v>1024</v>
       </c>
       <c r="D484" s="0"/>
       <c r="E484" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G484" s="0">
-        <v>13.29</v>
+        <v>10.74</v>
       </c>
       <c r="H484" s="0" t="s">
-        <v>1024</v>
+        <v>1025</v>
       </c>
     </row>
     <row r="485" spans="1:8">
       <c r="A485" s="0">
-        <v>17074</v>
+        <v>12523</v>
       </c>
       <c r="B485" s="0"/>
       <c r="C485" s="0" t="s">
-        <v>1025</v>
+        <v>1026</v>
       </c>
       <c r="D485" s="0"/>
       <c r="E485" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G485" s="0">
-        <v>10.74</v>
+        <v>2.94</v>
       </c>
       <c r="H485" s="0" t="s">
-        <v>1026</v>
+        <v>1027</v>
       </c>
     </row>
     <row r="486" spans="1:8">
       <c r="A486" s="0">
-        <v>12523</v>
+        <v>12524</v>
       </c>
       <c r="B486" s="0"/>
       <c r="C486" s="0" t="s">
-        <v>1027</v>
+        <v>1028</v>
       </c>
       <c r="D486" s="0"/>
       <c r="E486" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G486" s="0">
-        <v>2.94</v>
+        <v>3.19</v>
       </c>
       <c r="H486" s="0" t="s">
-        <v>1028</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="487" spans="1:8">
       <c r="A487" s="0">
-        <v>12524</v>
+        <v>12525</v>
       </c>
       <c r="B487" s="0"/>
       <c r="C487" s="0" t="s">
-        <v>1029</v>
+        <v>1030</v>
       </c>
       <c r="D487" s="0"/>
       <c r="E487" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G487" s="0">
-        <v>3.19</v>
+        <v>3.57</v>
       </c>
       <c r="H487" s="0" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
     </row>
     <row r="488" spans="1:8">
       <c r="A488" s="0">
-        <v>12525</v>
+        <v>12528</v>
       </c>
       <c r="B488" s="0"/>
       <c r="C488" s="0" t="s">
-        <v>1031</v>
+        <v>1032</v>
       </c>
       <c r="D488" s="0"/>
       <c r="E488" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G488" s="0">
         <v>3.57</v>
       </c>
       <c r="H488" s="0" t="s">
-        <v>1032</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="489" spans="1:8">
       <c r="A489" s="0">
-        <v>12528</v>
+        <v>12530</v>
       </c>
       <c r="B489" s="0"/>
       <c r="C489" s="0" t="s">
-        <v>1033</v>
+        <v>1034</v>
       </c>
       <c r="D489" s="0"/>
       <c r="E489" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G489" s="0">
-        <v>3.57</v>
+        <v>3.19</v>
       </c>
       <c r="H489" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="490" spans="1:8">
       <c r="A490" s="0">
-        <v>12530</v>
+        <v>20249</v>
       </c>
       <c r="B490" s="0"/>
       <c r="C490" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
       <c r="D490" s="0"/>
       <c r="E490" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G490" s="0">
-        <v>3.19</v>
+        <v>2.9</v>
       </c>
       <c r="H490" s="0" t="s">
-        <v>1036</v>
+        <v>1037</v>
       </c>
     </row>
     <row r="491" spans="1:8">
       <c r="A491" s="0">
-        <v>20249</v>
-[...1 lines deleted...]
-      <c r="B491" s="0"/>
+        <v>20246</v>
+      </c>
+      <c r="B491" s="0" t="s">
+        <v>1038</v>
+      </c>
       <c r="C491" s="0" t="s">
-        <v>1037</v>
+        <v>1039</v>
       </c>
       <c r="D491" s="0"/>
       <c r="E491" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G491" s="0">
-        <v>2.9</v>
+        <v>1.48</v>
       </c>
       <c r="H491" s="0" t="s">
-        <v>1038</v>
+        <v>1040</v>
       </c>
     </row>
     <row r="492" spans="1:8">
       <c r="A492" s="0">
-        <v>20246</v>
+        <v>20251</v>
       </c>
       <c r="B492" s="0" t="s">
-        <v>1039</v>
+        <v>1041</v>
       </c>
       <c r="C492" s="0" t="s">
-        <v>1040</v>
-[...1 lines deleted...]
-      <c r="D492" s="0"/>
+        <v>1042</v>
+      </c>
+      <c r="D492" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="E492" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G492" s="0">
-        <v>1.48</v>
+        <v>2.63</v>
       </c>
       <c r="H492" s="0" t="s">
-        <v>1041</v>
+        <v>1043</v>
       </c>
     </row>
     <row r="493" spans="1:8">
       <c r="A493" s="0">
-        <v>20251</v>
-[...3 lines deleted...]
-      </c>
+        <v>20619</v>
+      </c>
+      <c r="B493" s="0"/>
       <c r="C493" s="0" t="s">
-        <v>1043</v>
-[...3 lines deleted...]
-      </c>
+        <v>1044</v>
+      </c>
+      <c r="D493" s="0"/>
       <c r="E493" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G493" s="0">
-        <v>2.63</v>
+        <v>1.7</v>
       </c>
       <c r="H493" s="0" t="s">
-        <v>1044</v>
+        <v>1045</v>
       </c>
     </row>
     <row r="494" spans="1:8">
       <c r="A494" s="0">
-        <v>20619</v>
+        <v>20618</v>
       </c>
       <c r="B494" s="0"/>
       <c r="C494" s="0" t="s">
-        <v>1045</v>
+        <v>1046</v>
       </c>
       <c r="D494" s="0"/>
       <c r="E494" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G494" s="0">
-        <v>1.7</v>
+        <v>2.27</v>
       </c>
       <c r="H494" s="0" t="s">
-        <v>1046</v>
+        <v>1047</v>
       </c>
     </row>
     <row r="495" spans="1:8">
       <c r="A495" s="0">
-        <v>20618</v>
+        <v>20620</v>
       </c>
       <c r="B495" s="0"/>
       <c r="C495" s="0" t="s">
-        <v>1047</v>
+        <v>1048</v>
       </c>
       <c r="D495" s="0"/>
       <c r="E495" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G495" s="0">
         <v>2.27</v>
       </c>
       <c r="H495" s="0" t="s">
-        <v>1048</v>
+        <v>1049</v>
       </c>
     </row>
     <row r="496" spans="1:8">
       <c r="A496" s="0">
-        <v>20620</v>
-[...1 lines deleted...]
-      <c r="B496" s="0"/>
+        <v>20696</v>
+      </c>
+      <c r="B496" s="0" t="s">
+        <v>1050</v>
+      </c>
       <c r="C496" s="0" t="s">
-        <v>1049</v>
-[...1 lines deleted...]
-      <c r="D496" s="0"/>
+        <v>1051</v>
+      </c>
+      <c r="D496" s="0" t="s">
+        <v>89</v>
+      </c>
       <c r="E496" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G496" s="0">
-        <v>2.27</v>
+        <v>1.7</v>
       </c>
       <c r="H496" s="0" t="s">
-        <v>1050</v>
+        <v>1052</v>
       </c>
     </row>
     <row r="497" spans="1:8">
       <c r="A497" s="0">
-        <v>20696</v>
-[...3 lines deleted...]
-      </c>
+        <v>20698</v>
+      </c>
+      <c r="B497" s="0"/>
       <c r="C497" s="0" t="s">
-        <v>1052</v>
-[...3 lines deleted...]
-      </c>
+        <v>1053</v>
+      </c>
+      <c r="D497" s="0"/>
       <c r="E497" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G497" s="0">
-        <v>1.7</v>
+        <v>2.58</v>
       </c>
       <c r="H497" s="0" t="s">
-        <v>1053</v>
+        <v>1054</v>
       </c>
     </row>
     <row r="498" spans="1:8">
       <c r="A498" s="0">
-        <v>20698</v>
-[...1 lines deleted...]
-      <c r="B498" s="0"/>
+        <v>20697</v>
+      </c>
+      <c r="B498" s="0" t="s">
+        <v>1055</v>
+      </c>
       <c r="C498" s="0" t="s">
-        <v>1054</v>
-[...1 lines deleted...]
-      <c r="D498" s="0"/>
+        <v>1056</v>
+      </c>
+      <c r="D498" s="0" t="s">
+        <v>89</v>
+      </c>
       <c r="E498" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G498" s="0">
-        <v>2.58</v>
+        <v>1.98</v>
       </c>
       <c r="H498" s="0" t="s">
-        <v>1055</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="499" spans="1:8">
       <c r="A499" s="0">
-        <v>20697</v>
-[...3 lines deleted...]
-      </c>
+        <v>25702</v>
+      </c>
+      <c r="B499" s="0"/>
       <c r="C499" s="0" t="s">
-        <v>1057</v>
-[...3 lines deleted...]
-      </c>
+        <v>1058</v>
+      </c>
+      <c r="D499" s="0"/>
       <c r="E499" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G499" s="0">
-        <v>1.98</v>
+        <v>93.8</v>
       </c>
       <c r="H499" s="0" t="s">
-        <v>1058</v>
+        <v>1059</v>
       </c>
     </row>
     <row r="500" spans="1:8">
       <c r="A500" s="0">
-        <v>25702</v>
+        <v>25701</v>
       </c>
       <c r="B500" s="0"/>
       <c r="C500" s="0" t="s">
-        <v>1059</v>
+        <v>1060</v>
       </c>
       <c r="D500" s="0"/>
       <c r="E500" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G500" s="0">
-        <v>93.8</v>
+        <v>166</v>
       </c>
       <c r="H500" s="0" t="s">
-        <v>1060</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="501" spans="1:8">
       <c r="A501" s="0">
-        <v>25701</v>
+        <v>25696</v>
       </c>
       <c r="B501" s="0"/>
       <c r="C501" s="0" t="s">
-        <v>1061</v>
+        <v>1062</v>
       </c>
       <c r="D501" s="0"/>
       <c r="E501" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G501" s="0">
-        <v>166</v>
+        <v>58.93</v>
       </c>
       <c r="H501" s="0" t="s">
-        <v>1062</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="502" spans="1:8">
       <c r="A502" s="0">
-        <v>25696</v>
+        <v>25695</v>
       </c>
       <c r="B502" s="0"/>
       <c r="C502" s="0" t="s">
-        <v>1063</v>
+        <v>1064</v>
       </c>
       <c r="D502" s="0"/>
       <c r="E502" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G502" s="0">
-        <v>58.93</v>
+        <v>93.84999999999999</v>
       </c>
       <c r="H502" s="0" t="s">
-        <v>1064</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="503" spans="1:8">
       <c r="A503" s="0">
-        <v>25695</v>
-[...1 lines deleted...]
-      <c r="B503" s="0"/>
+        <v>18081</v>
+      </c>
+      <c r="B503" s="0" t="s">
+        <v>1066</v>
+      </c>
       <c r="C503" s="0" t="s">
-        <v>1065</v>
-[...1 lines deleted...]
-      <c r="D503" s="0"/>
+        <v>1067</v>
+      </c>
+      <c r="D503" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="E503" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G503" s="0">
-        <v>93.84999999999999</v>
+        <v>13.29</v>
       </c>
       <c r="H503" s="0" t="s">
-        <v>1066</v>
+        <v>1068</v>
       </c>
     </row>
     <row r="504" spans="1:8">
       <c r="A504" s="0">
-        <v>18081</v>
-[...3 lines deleted...]
-      </c>
+        <v>18082</v>
+      </c>
+      <c r="B504" s="0"/>
       <c r="C504" s="0" t="s">
-        <v>1068</v>
-[...3 lines deleted...]
-      </c>
+        <v>1069</v>
+      </c>
+      <c r="D504" s="0"/>
       <c r="E504" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G504" s="0">
-        <v>13.29</v>
+        <v>16.59</v>
       </c>
       <c r="H504" s="0" t="s">
-        <v>1069</v>
-[...7 lines deleted...]
-      <c r="C505" s="0" t="s">
         <v>1070</v>
-      </c>
-[...8 lines deleted...]
-        <v>1071</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">