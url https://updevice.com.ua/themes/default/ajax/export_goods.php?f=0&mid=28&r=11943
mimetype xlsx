--- v0 (2026-08-24)
+++ v1 (2026-10-10)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="245">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="244">
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
     <t>Посилання</t>
   </si>
   <si>
     <t>000003210</t>
   </si>
   <si>
@@ -555,53 +555,50 @@
     <t>Перехідник KONI STRONG Micro USB OTG KS-32mo</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-koni-strong-micro-usb-otg-ks-32mo/</t>
   </si>
   <si>
     <t>УМБ Koni Strong KS01 10000mAh |PD/QC3.0, 3A, 1Type-C/1USB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-koni-strong-ks01-10000mah-pd-qc3-0-3a-1type-c-1usb-/</t>
   </si>
   <si>
     <t>УМБ Koni Strong KS05 10000mAh |2USB, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-koni-strong-ks05-10000mah-2usb-2a-/</t>
   </si>
   <si>
     <t>000002555</t>
   </si>
   <si>
     <t>Акумулятор Koni Strong для iPhone 4 |1420mAh|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/akkumulyator-koni-strong-dlya-iphone-4-1420mah-/</t>
-  </si>
-[...1 lines deleted...]
-    <t>000002556</t>
   </si>
   <si>
     <t>Акумулятор Koni Strong для iPhone 4S |1430mAh|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/akkumulyator-koni-strong-dlya-iphone-4s-1430mah-/</t>
   </si>
   <si>
     <t>000002557</t>
   </si>
   <si>
     <t>Акумулятор Koni Strong для iPhone 5 |1440mAh|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/akkumulyator-koni-strong-dlya-iphone-5-1440mah-/</t>
   </si>
   <si>
     <t>000002558</t>
   </si>
   <si>
     <t>Акумулятор Koni Strong для iPhone 5C |1510mAh|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/akkumulyator-koni-strong-dlya-iphone-5c-1510mah-/</t>
   </si>
@@ -2553,565 +2550,563 @@
     <row r="67" spans="1:8">
       <c r="A67" s="0">
         <v>14701</v>
       </c>
       <c r="B67" s="0" t="s">
         <v>178</v>
       </c>
       <c r="C67" s="0" t="s">
         <v>179</v>
       </c>
       <c r="D67" s="0"/>
       <c r="E67" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G67" s="0">
         <v>3.84</v>
       </c>
       <c r="H67" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" s="0">
         <v>14702</v>
       </c>
-      <c r="B68" s="0" t="s">
+      <c r="B68" s="0"/>
+      <c r="C68" s="0" t="s">
         <v>181</v>
-      </c>
-[...1 lines deleted...]
-        <v>182</v>
       </c>
       <c r="D68" s="0"/>
       <c r="E68" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G68" s="0">
         <v>3.84</v>
       </c>
       <c r="H68" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" s="0">
         <v>14703</v>
       </c>
       <c r="B69" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="C69" s="0" t="s">
         <v>184</v>
-      </c>
-[...1 lines deleted...]
-        <v>185</v>
       </c>
       <c r="D69" s="0"/>
       <c r="E69" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G69" s="0">
         <v>3.92</v>
       </c>
       <c r="H69" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" s="0">
         <v>14704</v>
       </c>
       <c r="B70" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="C70" s="0" t="s">
         <v>187</v>
-      </c>
-[...1 lines deleted...]
-        <v>188</v>
       </c>
       <c r="D70" s="0"/>
       <c r="E70" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G70" s="0">
         <v>3.98</v>
       </c>
       <c r="H70" s="0" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" s="0">
         <v>14705</v>
       </c>
       <c r="B71" s="0" t="s">
+        <v>189</v>
+      </c>
+      <c r="C71" s="0" t="s">
         <v>190</v>
-      </c>
-[...1 lines deleted...]
-        <v>191</v>
       </c>
       <c r="D71" s="0"/>
       <c r="E71" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G71" s="0">
         <v>3.92</v>
       </c>
       <c r="H71" s="0" t="s">
-        <v>192</v>
+        <v>191</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" s="0">
         <v>14706</v>
       </c>
       <c r="B72" s="0" t="s">
+        <v>192</v>
+      </c>
+      <c r="C72" s="0" t="s">
         <v>193</v>
-      </c>
-[...1 lines deleted...]
-        <v>194</v>
       </c>
       <c r="D72" s="0"/>
       <c r="E72" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G72" s="0">
         <v>4.25</v>
       </c>
       <c r="H72" s="0" t="s">
-        <v>195</v>
+        <v>194</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" s="0">
         <v>14707</v>
       </c>
       <c r="B73" s="0" t="s">
+        <v>195</v>
+      </c>
+      <c r="C73" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>197</v>
       </c>
       <c r="D73" s="0"/>
       <c r="E73" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G73" s="0">
         <v>5.04</v>
       </c>
       <c r="H73" s="0" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" s="0">
         <v>14708</v>
       </c>
       <c r="B74" s="0" t="s">
+        <v>198</v>
+      </c>
+      <c r="C74" s="0" t="s">
         <v>199</v>
-      </c>
-[...1 lines deleted...]
-        <v>200</v>
       </c>
       <c r="D74" s="0"/>
       <c r="E74" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G74" s="0">
         <v>5.72</v>
       </c>
       <c r="H74" s="0" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" s="0">
         <v>14709</v>
       </c>
       <c r="B75" s="0" t="s">
+        <v>201</v>
+      </c>
+      <c r="C75" s="0" t="s">
         <v>202</v>
-      </c>
-[...1 lines deleted...]
-        <v>203</v>
       </c>
       <c r="D75" s="0"/>
       <c r="E75" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G75" s="0">
         <v>5.04</v>
       </c>
       <c r="H75" s="0" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" s="0">
         <v>14710</v>
       </c>
       <c r="B76" s="0"/>
       <c r="C76" s="0" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
       <c r="D76" s="0"/>
       <c r="E76" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G76" s="0">
         <v>5.76</v>
       </c>
       <c r="H76" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" s="0">
         <v>14711</v>
       </c>
       <c r="B77" s="0" t="s">
+        <v>206</v>
+      </c>
+      <c r="C77" s="0" t="s">
         <v>207</v>
-      </c>
-[...1 lines deleted...]
-        <v>208</v>
       </c>
       <c r="D77" s="0"/>
       <c r="E77" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G77" s="0">
         <v>5.64</v>
       </c>
       <c r="H77" s="0" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" s="0">
         <v>14712</v>
       </c>
       <c r="B78" s="0" t="s">
+        <v>209</v>
+      </c>
+      <c r="C78" s="0" t="s">
         <v>210</v>
-      </c>
-[...1 lines deleted...]
-        <v>211</v>
       </c>
       <c r="D78" s="0"/>
       <c r="E78" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G78" s="0">
         <v>6.38</v>
       </c>
       <c r="H78" s="0" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" s="0">
         <v>14713</v>
       </c>
       <c r="B79" s="0" t="s">
+        <v>212</v>
+      </c>
+      <c r="C79" s="0" t="s">
         <v>213</v>
-      </c>
-[...1 lines deleted...]
-        <v>214</v>
       </c>
       <c r="D79" s="0"/>
       <c r="E79" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G79" s="0">
         <v>8.07</v>
       </c>
       <c r="H79" s="0" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" s="0">
         <v>14714</v>
       </c>
       <c r="B80" s="0" t="s">
+        <v>215</v>
+      </c>
+      <c r="C80" s="0" t="s">
         <v>216</v>
-      </c>
-[...1 lines deleted...]
-        <v>217</v>
       </c>
       <c r="D80" s="0"/>
       <c r="E80" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G80" s="0">
         <v>9.01</v>
       </c>
       <c r="H80" s="0" t="s">
-        <v>218</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" s="0">
         <v>14715</v>
       </c>
       <c r="B81" s="0" t="s">
+        <v>218</v>
+      </c>
+      <c r="C81" s="0" t="s">
         <v>219</v>
-      </c>
-[...1 lines deleted...]
-        <v>220</v>
       </c>
       <c r="D81" s="0"/>
       <c r="E81" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G81" s="0">
         <v>16.9</v>
       </c>
       <c r="H81" s="0" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" s="0">
         <v>20699</v>
       </c>
       <c r="B82" s="0"/>
       <c r="C82" s="0" t="s">
-        <v>222</v>
+        <v>221</v>
       </c>
       <c r="D82" s="0"/>
       <c r="E82" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G82" s="0">
         <v>1.14</v>
       </c>
       <c r="H82" s="0" t="s">
-        <v>223</v>
+        <v>222</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" s="0">
         <v>20700</v>
       </c>
       <c r="B83" s="0"/>
       <c r="C83" s="0" t="s">
-        <v>224</v>
+        <v>223</v>
       </c>
       <c r="D83" s="0"/>
       <c r="E83" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G83" s="0">
         <v>0.64</v>
       </c>
       <c r="H83" s="0" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" s="0">
         <v>20701</v>
       </c>
       <c r="B84" s="0"/>
       <c r="C84" s="0" t="s">
-        <v>226</v>
+        <v>225</v>
       </c>
       <c r="D84" s="0"/>
       <c r="E84" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G84" s="0">
         <v>4.03</v>
       </c>
       <c r="H84" s="0" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" s="0">
         <v>12777</v>
       </c>
       <c r="B85" s="0"/>
       <c r="C85" s="0" t="s">
-        <v>228</v>
+        <v>227</v>
       </c>
       <c r="D85" s="0"/>
       <c r="E85" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G85" s="0">
         <v>7.12</v>
       </c>
       <c r="H85" s="0" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" s="0">
         <v>12776</v>
       </c>
       <c r="B86" s="0"/>
       <c r="C86" s="0" t="s">
-        <v>230</v>
+        <v>229</v>
       </c>
       <c r="D86" s="0"/>
       <c r="E86" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G86" s="0">
         <v>9.380000000000001</v>
       </c>
       <c r="H86" s="0" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" s="0">
         <v>12775</v>
       </c>
       <c r="B87" s="0"/>
       <c r="C87" s="0" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
       <c r="D87" s="0"/>
       <c r="E87" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G87" s="0">
         <v>450.45</v>
       </c>
       <c r="H87" s="0" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" s="0">
         <v>20436</v>
       </c>
       <c r="B88" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="C88" s="0" t="s">
         <v>234</v>
-      </c>
-[...1 lines deleted...]
-        <v>235</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G88" s="0">
         <v>3.41</v>
       </c>
       <c r="H88" s="0" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" s="0">
         <v>20436</v>
       </c>
       <c r="B89" s="0" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
       <c r="C89" s="0" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>27</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G89" s="0">
         <v>3.41</v>
       </c>
       <c r="H89" s="0" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" s="0">
         <v>20437</v>
       </c>
       <c r="B90" s="0" t="s">
+        <v>237</v>
+      </c>
+      <c r="C90" s="0" t="s">
         <v>238</v>
-      </c>
-[...1 lines deleted...]
-        <v>239</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G90" s="0">
         <v>3.6</v>
       </c>
       <c r="H90" s="0" t="s">
-        <v>240</v>
+        <v>239</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91" s="0">
         <v>20437</v>
       </c>
       <c r="B91" s="0" t="s">
-        <v>241</v>
+        <v>240</v>
       </c>
       <c r="C91" s="0" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>27</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G91" s="0">
         <v>3.6</v>
       </c>
       <c r="H91" s="0" t="s">
-        <v>240</v>
+        <v>239</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92" s="0">
         <v>20440</v>
       </c>
       <c r="B92" s="0" t="s">
+        <v>241</v>
+      </c>
+      <c r="C92" s="0" t="s">
         <v>242</v>
-      </c>
-[...1 lines deleted...]
-        <v>243</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G92" s="0">
         <v>2.5</v>
       </c>
       <c r="H92" s="0" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">