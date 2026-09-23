--- v0 (2026-09-23)
+++ v1 (2026-09-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="3056">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="3054">
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
     <t>Посилання</t>
   </si>
   <si>
     <t>Навушники BASEUS Bluetooth Encok Truly W02 |IPX4, 60mAh|</t>
   </si>
   <si>
@@ -4757,53 +4757,50 @@
   <si>
     <t>Hub адаптер BASEUS Type-C Metal Gleam Series 4-in-1 Multifunctional Docking Station |2USB, HDMI, Type-C, 100W PD| (CAHUB-CY0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/hub-adapter-baseus-type-c-metal-gleam-series-4-in-1-multifunctional-docking-station-2usb-hdmi-type-c-100w-pd-cahub-cy0g-/</t>
   </si>
   <si>
     <t>Hub адаптер BASEUS Type-C Metal Gleam Series 6-in-1 Multifunctional Docking Station |3USB, HDMI, Type-C, 100W PD, LAN| (CAHUB-CW0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/hub-adapter-baseus-type-c-metal-gleam-series-6-in-1-multifunctional-docking-station-3usb-hdmi-type-c-100w-pd-lan-cahub-cw0g-/</t>
   </si>
   <si>
     <t>Перехідник BASEUS Matrix HDMI Splitter (2in1or 1in2) (CAHUB-BC0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-matrix-hdmi-splitter-2in1or-1in2-cahub-bc0g-/</t>
   </si>
   <si>
     <t>Hub адаптер BASEUS Working Station Four-Screen Multifunctional Type-C |16-in-1, 100W| (CAHUB-HG0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/hub-adapter-baseus-working-station-four-screen-multifunctional-type-c-16-in-1-100w-cahub-hg0g-/</t>
   </si>
   <si>
-    <t>000008661</t>
-[...1 lines deleted...]
-  <si>
     <t>Hub адаптер BASEUS Type-C Metal Gleam Series 5-in-1 Multifunctional Docking Station |3USB, HDMI, Type-C, 100W PD| (CAHUB-CX0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/hub-adapter-baseus-type-c-metal-gleam-series-5-in-1-multifunctional-docking-station-3usb-hdmi-type-c-100w-pd-cahub-cx0g-/</t>
   </si>
   <si>
     <t>000008662</t>
   </si>
   <si>
     <t>Адаптер Bluetooth  BASEUS Wireless Adapter BA04 |BT5.0, 20m| (ZJBA000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/adapter-bluetooth-baseus-wireless-adapter-ba04-bt5-0-20m-zjba000001-/</t>
   </si>
   <si>
     <t>Кабель BASEUS aux Fluency |1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-peredachi-zvuka-aux-30/kabel-baseus-aux-fluency-1-2m-/</t>
   </si>
   <si>
     <t>000000505</t>
   </si>
   <si>
     <t>Кабель BASEUS AUX Yiven M30 |1M|</t>
@@ -5784,53 +5781,50 @@
     <t>Нічник індукційний BASEUS Light garden Series Intelligent Induction Nightlight White light (Charge)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/nochnik-induktsionnyiy-baseus-light-garden-series-intelligent-induction-nightlight-white-light-charge-/</t>
   </si>
   <si>
     <t>Лампа зовнішня індукційна BASEUS Solar Energy body Induction (Triangle Shape) * 1 |IPX5, 1200mAH|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-naruzhnaya-induktsionnaya-baseus-solar-energy-body-induction-triangle-shape-1-ipx5-1200mah-/</t>
   </si>
   <si>
     <t>Лампа зовнішня індукційна BASEUS Solar Energy Collection Human Body Induction 4pcs |IPX5, 1200mAH|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-naruzhnaya-induktsionnaya-baseus-solar-energy-collection-human-body-induction-4pcs-ipx5-1200mah-/</t>
   </si>
   <si>
     <t>000006247</t>
   </si>
   <si>
     <t>Універсальна лампа Baseus Magnetic Stepless Dimming Charging Desk Lamp Pro |5W, 1800mAh, 24h| (DGXC-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-baseus-magnetic-stepless-dimming-charging-desk-lamp-pro-5w-1800mah-24h-dgxc-02-/</t>
-  </si>
-[...1 lines deleted...]
-    <t>000006250</t>
   </si>
   <si>
     <t>Десктоп-лампа скрінбар BASEUS i-wok Series USB Asymmetric Light source Screen Hanging Light (Youth) (DGIWK-B02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/desktop-lampa-skrinbar-baseus-i-wok-series-usb-asymmetric-light-source-screen-hanging-light-youth-dgiwk-b02-/</t>
   </si>
   <si>
     <t>Лампа зовнішня індукційна Baseus Energy Collection Series Solar Energy Human Body I|5.1W, IP65|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-naruzhnaya-induktsionnaya-baseus-energy-collection-series-solar-energy-human-body-i-5-1w-ip65-/</t>
   </si>
   <si>
     <t>Лампа BASEUS I-wok Series Charging Office Reading Desk Lamp (Spotlight) (DGIWK-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-i-wok-series-charging-office-reading-desk-lamp-spotlight-dgiwk-a02-/</t>
   </si>
   <si>
     <t>Універсальна лампа BASEUS Comfort Reading Charging Uniform Light Hose Desk Lamp (DGYR-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-baseus-comfort-reading-charging-uniform-light-hose-desk-lamp-dgyr-02-/</t>
   </si>
@@ -24127,13162 +24121,13154 @@
       </c>
     </row>
     <row r="740" spans="1:8">
       <c r="A740" s="0">
         <v>16910</v>
       </c>
       <c r="B740" s="0"/>
       <c r="C740" s="0" t="s">
         <v>1579</v>
       </c>
       <c r="D740" s="0"/>
       <c r="E740" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G740" s="0">
         <v>190.09</v>
       </c>
       <c r="H740" s="0" t="s">
         <v>1580</v>
       </c>
     </row>
     <row r="741" spans="1:8">
       <c r="A741" s="0">
         <v>16911</v>
       </c>
-      <c r="B741" s="0" t="s">
+      <c r="B741" s="0"/>
+      <c r="C741" s="0" t="s">
         <v>1581</v>
       </c>
-      <c r="C741" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="D741" s="0"/>
       <c r="E741" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G741" s="0">
         <v>21.86</v>
       </c>
       <c r="H741" s="0" t="s">
-        <v>1583</v>
+        <v>1582</v>
       </c>
     </row>
     <row r="742" spans="1:8">
       <c r="A742" s="0">
         <v>16912</v>
       </c>
       <c r="B742" s="0" t="s">
+        <v>1583</v>
+      </c>
+      <c r="C742" s="0" t="s">
         <v>1584</v>
-      </c>
-[...1 lines deleted...]
-        <v>1585</v>
       </c>
       <c r="D742" s="0" t="s">
         <v>48</v>
       </c>
       <c r="E742" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G742" s="0">
         <v>4.31</v>
       </c>
       <c r="H742" s="0" t="s">
-        <v>1586</v>
+        <v>1585</v>
       </c>
     </row>
     <row r="743" spans="1:8">
       <c r="A743" s="0">
         <v>15353</v>
       </c>
       <c r="B743" s="0"/>
       <c r="C743" s="0" t="s">
-        <v>1587</v>
+        <v>1586</v>
       </c>
       <c r="D743" s="0"/>
       <c r="E743" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G743" s="0">
         <v>2.43</v>
       </c>
       <c r="H743" s="0" t="s">
-        <v>1588</v>
+        <v>1587</v>
       </c>
     </row>
     <row r="744" spans="1:8">
       <c r="A744" s="0">
         <v>15354</v>
       </c>
       <c r="B744" s="0" t="s">
+        <v>1588</v>
+      </c>
+      <c r="C744" s="0" t="s">
         <v>1589</v>
       </c>
-      <c r="C744" s="0" t="s">
+      <c r="D744" s="0" t="s">
         <v>1590</v>
-      </c>
-[...1 lines deleted...]
-        <v>1591</v>
       </c>
       <c r="E744" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G744" s="0">
         <v>2.6</v>
       </c>
       <c r="H744" s="0" t="s">
-        <v>1592</v>
+        <v>1591</v>
       </c>
     </row>
     <row r="745" spans="1:8">
       <c r="A745" s="0">
         <v>15372</v>
       </c>
       <c r="B745" s="0"/>
       <c r="C745" s="0" t="s">
-        <v>1593</v>
+        <v>1592</v>
       </c>
       <c r="D745" s="0"/>
       <c r="E745" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G745" s="0">
         <v>11.92</v>
       </c>
       <c r="H745" s="0" t="s">
-        <v>1594</v>
+        <v>1593</v>
       </c>
     </row>
     <row r="746" spans="1:8">
       <c r="A746" s="0">
         <v>15373</v>
       </c>
       <c r="B746" s="0" t="s">
+        <v>1594</v>
+      </c>
+      <c r="C746" s="0" t="s">
         <v>1595</v>
-      </c>
-[...1 lines deleted...]
-        <v>1596</v>
       </c>
       <c r="D746" s="0" t="s">
         <v>1197</v>
       </c>
       <c r="E746" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G746" s="0">
         <v>3.92</v>
       </c>
       <c r="H746" s="0" t="s">
-        <v>1597</v>
+        <v>1596</v>
       </c>
     </row>
     <row r="747" spans="1:8">
       <c r="A747" s="0">
         <v>15866</v>
       </c>
       <c r="B747" s="0"/>
       <c r="C747" s="0" t="s">
-        <v>1598</v>
+        <v>1597</v>
       </c>
       <c r="D747" s="0"/>
       <c r="E747" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G747" s="0">
         <v>13.36</v>
       </c>
       <c r="H747" s="0" t="s">
-        <v>1599</v>
+        <v>1598</v>
       </c>
     </row>
     <row r="748" spans="1:8">
       <c r="A748" s="0">
         <v>15355</v>
       </c>
       <c r="B748" s="0"/>
       <c r="C748" s="0" t="s">
-        <v>1600</v>
+        <v>1599</v>
       </c>
       <c r="D748" s="0"/>
       <c r="E748" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G748" s="0">
         <v>4.11</v>
       </c>
       <c r="H748" s="0" t="s">
-        <v>1601</v>
+        <v>1600</v>
       </c>
     </row>
     <row r="749" spans="1:8">
       <c r="A749" s="0">
         <v>15369</v>
       </c>
       <c r="B749" s="0"/>
       <c r="C749" s="0" t="s">
-        <v>1602</v>
+        <v>1601</v>
       </c>
       <c r="D749" s="0"/>
       <c r="E749" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G749" s="0">
         <v>2.99</v>
       </c>
       <c r="H749" s="0" t="s">
-        <v>1603</v>
+        <v>1602</v>
       </c>
     </row>
     <row r="750" spans="1:8">
       <c r="A750" s="0">
         <v>15781</v>
       </c>
       <c r="B750" s="0"/>
       <c r="C750" s="0" t="s">
-        <v>1604</v>
+        <v>1603</v>
       </c>
       <c r="D750" s="0"/>
       <c r="E750" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G750" s="0">
         <v>3.47</v>
       </c>
       <c r="H750" s="0" t="s">
-        <v>1605</v>
+        <v>1604</v>
       </c>
     </row>
     <row r="751" spans="1:8">
       <c r="A751" s="0">
         <v>15840</v>
       </c>
       <c r="B751" s="0"/>
       <c r="C751" s="0" t="s">
-        <v>1606</v>
+        <v>1605</v>
       </c>
       <c r="D751" s="0"/>
       <c r="E751" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G751" s="0">
         <v>4.69</v>
       </c>
       <c r="H751" s="0" t="s">
-        <v>1607</v>
+        <v>1606</v>
       </c>
     </row>
     <row r="752" spans="1:8">
       <c r="A752" s="0">
         <v>15841</v>
       </c>
       <c r="B752" s="0"/>
       <c r="C752" s="0" t="s">
-        <v>1608</v>
+        <v>1607</v>
       </c>
       <c r="D752" s="0"/>
       <c r="E752" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G752" s="0">
         <v>4.7</v>
       </c>
       <c r="H752" s="0" t="s">
-        <v>1609</v>
+        <v>1608</v>
       </c>
     </row>
     <row r="753" spans="1:8">
       <c r="A753" s="0">
         <v>15842</v>
       </c>
       <c r="B753" s="0"/>
       <c r="C753" s="0" t="s">
-        <v>1610</v>
+        <v>1609</v>
       </c>
       <c r="D753" s="0"/>
       <c r="E753" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G753" s="0">
         <v>6.96</v>
       </c>
       <c r="H753" s="0" t="s">
-        <v>1611</v>
+        <v>1610</v>
       </c>
     </row>
     <row r="754" spans="1:8">
       <c r="A754" s="0">
         <v>16042</v>
       </c>
       <c r="B754" s="0" t="s">
+        <v>1611</v>
+      </c>
+      <c r="C754" s="0" t="s">
         <v>1612</v>
-      </c>
-[...1 lines deleted...]
-        <v>1613</v>
       </c>
       <c r="D754" s="0" t="s">
         <v>48</v>
       </c>
       <c r="E754" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G754" s="0">
         <v>0.72</v>
       </c>
       <c r="H754" s="0" t="s">
-        <v>1614</v>
+        <v>1613</v>
       </c>
     </row>
     <row r="755" spans="1:8">
       <c r="A755" s="0">
         <v>16067</v>
       </c>
       <c r="B755" s="0"/>
       <c r="C755" s="0" t="s">
-        <v>1615</v>
+        <v>1614</v>
       </c>
       <c r="D755" s="0"/>
       <c r="E755" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G755" s="0">
         <v>5.41</v>
       </c>
       <c r="H755" s="0" t="s">
-        <v>1616</v>
+        <v>1615</v>
       </c>
     </row>
     <row r="756" spans="1:8">
       <c r="A756" s="0">
         <v>16252</v>
       </c>
       <c r="B756" s="0"/>
       <c r="C756" s="0" t="s">
-        <v>1617</v>
+        <v>1616</v>
       </c>
       <c r="D756" s="0"/>
       <c r="E756" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G756" s="0">
         <v>4.48</v>
       </c>
       <c r="H756" s="0" t="s">
-        <v>1618</v>
+        <v>1617</v>
       </c>
     </row>
     <row r="757" spans="1:8">
       <c r="A757" s="0">
         <v>16297</v>
       </c>
       <c r="B757" s="0"/>
       <c r="C757" s="0" t="s">
-        <v>1619</v>
+        <v>1618</v>
       </c>
       <c r="D757" s="0"/>
       <c r="E757" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G757" s="0">
         <v>5.3</v>
       </c>
       <c r="H757" s="0" t="s">
-        <v>1620</v>
+        <v>1619</v>
       </c>
     </row>
     <row r="758" spans="1:8">
       <c r="A758" s="0">
         <v>16300</v>
       </c>
       <c r="B758" s="0"/>
       <c r="C758" s="0" t="s">
-        <v>1621</v>
+        <v>1620</v>
       </c>
       <c r="D758" s="0"/>
       <c r="E758" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G758" s="0">
         <v>4.1</v>
       </c>
       <c r="H758" s="0" t="s">
-        <v>1622</v>
+        <v>1621</v>
       </c>
     </row>
     <row r="759" spans="1:8">
       <c r="A759" s="0">
         <v>16301</v>
       </c>
       <c r="B759" s="0"/>
       <c r="C759" s="0" t="s">
-        <v>1623</v>
+        <v>1622</v>
       </c>
       <c r="D759" s="0"/>
       <c r="E759" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G759" s="0">
         <v>6.2</v>
       </c>
       <c r="H759" s="0" t="s">
-        <v>1624</v>
+        <v>1623</v>
       </c>
     </row>
     <row r="760" spans="1:8">
       <c r="A760" s="0">
         <v>16436</v>
       </c>
       <c r="B760" s="0" t="s">
+        <v>1624</v>
+      </c>
+      <c r="C760" s="0" t="s">
         <v>1625</v>
-      </c>
-[...1 lines deleted...]
-        <v>1626</v>
       </c>
       <c r="D760" s="0" t="s">
         <v>48</v>
       </c>
       <c r="E760" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G760" s="0">
         <v>2.56</v>
       </c>
       <c r="H760" s="0" t="s">
-        <v>1627</v>
+        <v>1626</v>
       </c>
     </row>
     <row r="761" spans="1:8">
       <c r="A761" s="0">
         <v>16465</v>
       </c>
       <c r="B761" s="0"/>
       <c r="C761" s="0" t="s">
-        <v>1628</v>
+        <v>1627</v>
       </c>
       <c r="D761" s="0"/>
       <c r="E761" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G761" s="0">
         <v>4</v>
       </c>
       <c r="H761" s="0" t="s">
-        <v>1629</v>
+        <v>1628</v>
       </c>
     </row>
     <row r="762" spans="1:8">
       <c r="A762" s="0">
         <v>16499</v>
       </c>
       <c r="B762" s="0"/>
       <c r="C762" s="0" t="s">
-        <v>1630</v>
+        <v>1629</v>
       </c>
       <c r="D762" s="0"/>
       <c r="E762" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G762" s="0">
         <v>3.78</v>
       </c>
       <c r="H762" s="0" t="s">
-        <v>1631</v>
+        <v>1630</v>
       </c>
     </row>
     <row r="763" spans="1:8">
       <c r="A763" s="0">
         <v>16511</v>
       </c>
       <c r="B763" s="0"/>
       <c r="C763" s="0" t="s">
-        <v>1632</v>
+        <v>1631</v>
       </c>
       <c r="D763" s="0"/>
       <c r="E763" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G763" s="0">
         <v>4.41</v>
       </c>
       <c r="H763" s="0" t="s">
-        <v>1633</v>
+        <v>1632</v>
       </c>
     </row>
     <row r="764" spans="1:8">
       <c r="A764" s="0">
         <v>16541</v>
       </c>
       <c r="B764" s="0"/>
       <c r="C764" s="0" t="s">
-        <v>1634</v>
+        <v>1633</v>
       </c>
       <c r="D764" s="0"/>
       <c r="E764" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G764" s="0">
         <v>4.09</v>
       </c>
       <c r="H764" s="0" t="s">
-        <v>1635</v>
+        <v>1634</v>
       </c>
     </row>
     <row r="765" spans="1:8">
       <c r="A765" s="0">
         <v>16547</v>
       </c>
       <c r="B765" s="0"/>
       <c r="C765" s="0" t="s">
-        <v>1636</v>
+        <v>1635</v>
       </c>
       <c r="D765" s="0"/>
       <c r="E765" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G765" s="0">
         <v>4.56</v>
       </c>
       <c r="H765" s="0" t="s">
-        <v>1637</v>
+        <v>1636</v>
       </c>
     </row>
     <row r="766" spans="1:8">
       <c r="A766" s="0">
         <v>16549</v>
       </c>
       <c r="B766" s="0"/>
       <c r="C766" s="0" t="s">
-        <v>1638</v>
+        <v>1637</v>
       </c>
       <c r="D766" s="0"/>
       <c r="E766" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G766" s="0">
         <v>5.09</v>
       </c>
       <c r="H766" s="0" t="s">
-        <v>1639</v>
+        <v>1638</v>
       </c>
     </row>
     <row r="767" spans="1:8">
       <c r="A767" s="0">
         <v>16555</v>
       </c>
       <c r="B767" s="0"/>
       <c r="C767" s="0" t="s">
-        <v>1640</v>
+        <v>1639</v>
       </c>
       <c r="D767" s="0"/>
       <c r="E767" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G767" s="0">
         <v>6.69</v>
       </c>
       <c r="H767" s="0" t="s">
-        <v>1641</v>
+        <v>1640</v>
       </c>
     </row>
     <row r="768" spans="1:8">
       <c r="A768" s="0">
         <v>16556</v>
       </c>
       <c r="B768" s="0"/>
       <c r="C768" s="0" t="s">
-        <v>1642</v>
+        <v>1641</v>
       </c>
       <c r="D768" s="0"/>
       <c r="E768" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G768" s="0">
         <v>5.48</v>
       </c>
       <c r="H768" s="0" t="s">
-        <v>1643</v>
+        <v>1642</v>
       </c>
     </row>
     <row r="769" spans="1:8">
       <c r="A769" s="0">
         <v>16557</v>
       </c>
       <c r="B769" s="0"/>
       <c r="C769" s="0" t="s">
-        <v>1644</v>
+        <v>1643</v>
       </c>
       <c r="D769" s="0"/>
       <c r="E769" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G769" s="0">
         <v>1.88</v>
       </c>
       <c r="H769" s="0" t="s">
-        <v>1645</v>
+        <v>1644</v>
       </c>
     </row>
     <row r="770" spans="1:8">
       <c r="A770" s="0">
         <v>16560</v>
       </c>
       <c r="B770" s="0"/>
       <c r="C770" s="0" t="s">
-        <v>1646</v>
+        <v>1645</v>
       </c>
       <c r="D770" s="0"/>
       <c r="E770" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G770" s="0">
         <v>3.76</v>
       </c>
       <c r="H770" s="0" t="s">
-        <v>1647</v>
+        <v>1646</v>
       </c>
     </row>
     <row r="771" spans="1:8">
       <c r="A771" s="0">
         <v>16586</v>
       </c>
       <c r="B771" s="0"/>
       <c r="C771" s="0" t="s">
-        <v>1648</v>
+        <v>1647</v>
       </c>
       <c r="D771" s="0"/>
       <c r="E771" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G771" s="0">
         <v>6.06</v>
       </c>
       <c r="H771" s="0" t="s">
-        <v>1649</v>
+        <v>1648</v>
       </c>
     </row>
     <row r="772" spans="1:8">
       <c r="A772" s="0">
         <v>16587</v>
       </c>
       <c r="B772" s="0"/>
       <c r="C772" s="0" t="s">
-        <v>1650</v>
+        <v>1649</v>
       </c>
       <c r="D772" s="0"/>
       <c r="E772" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G772" s="0">
         <v>6.69</v>
       </c>
       <c r="H772" s="0" t="s">
-        <v>1651</v>
+        <v>1650</v>
       </c>
     </row>
     <row r="773" spans="1:8">
       <c r="A773" s="0">
         <v>16755</v>
       </c>
       <c r="B773" s="0"/>
       <c r="C773" s="0" t="s">
-        <v>1652</v>
+        <v>1651</v>
       </c>
       <c r="D773" s="0"/>
       <c r="E773" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G773" s="0">
         <v>8.84</v>
       </c>
       <c r="H773" s="0" t="s">
-        <v>1653</v>
+        <v>1652</v>
       </c>
     </row>
     <row r="774" spans="1:8">
       <c r="A774" s="0">
         <v>16763</v>
       </c>
       <c r="B774" s="0"/>
       <c r="C774" s="0" t="s">
-        <v>1654</v>
+        <v>1653</v>
       </c>
       <c r="D774" s="0"/>
       <c r="E774" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G774" s="0">
         <v>7.51</v>
       </c>
       <c r="H774" s="0" t="s">
-        <v>1655</v>
+        <v>1654</v>
       </c>
     </row>
     <row r="775" spans="1:8">
       <c r="A775" s="0">
         <v>16764</v>
       </c>
       <c r="B775" s="0"/>
       <c r="C775" s="0" t="s">
-        <v>1656</v>
+        <v>1655</v>
       </c>
       <c r="D775" s="0"/>
       <c r="E775" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G775" s="0">
         <v>7.51</v>
       </c>
       <c r="H775" s="0" t="s">
-        <v>1657</v>
+        <v>1656</v>
       </c>
     </row>
     <row r="776" spans="1:8">
       <c r="A776" s="0">
         <v>16831</v>
       </c>
       <c r="B776" s="0"/>
       <c r="C776" s="0" t="s">
-        <v>1658</v>
+        <v>1657</v>
       </c>
       <c r="D776" s="0"/>
       <c r="E776" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G776" s="0">
         <v>4.43</v>
       </c>
       <c r="H776" s="0" t="s">
-        <v>1659</v>
+        <v>1658</v>
       </c>
     </row>
     <row r="777" spans="1:8">
       <c r="A777" s="0">
         <v>16832</v>
       </c>
       <c r="B777" s="0"/>
       <c r="C777" s="0" t="s">
-        <v>1660</v>
+        <v>1659</v>
       </c>
       <c r="D777" s="0"/>
       <c r="E777" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G777" s="0">
         <v>3.62</v>
       </c>
       <c r="H777" s="0" t="s">
-        <v>1661</v>
+        <v>1660</v>
       </c>
     </row>
     <row r="778" spans="1:8">
       <c r="A778" s="0">
         <v>16833</v>
       </c>
       <c r="B778" s="0"/>
       <c r="C778" s="0" t="s">
-        <v>1662</v>
+        <v>1661</v>
       </c>
       <c r="D778" s="0"/>
       <c r="E778" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G778" s="0">
         <v>6.16</v>
       </c>
       <c r="H778" s="0" t="s">
-        <v>1663</v>
+        <v>1662</v>
       </c>
     </row>
     <row r="779" spans="1:8">
       <c r="A779" s="0">
         <v>20369</v>
       </c>
       <c r="B779" s="0"/>
       <c r="C779" s="0" t="s">
-        <v>1664</v>
+        <v>1663</v>
       </c>
       <c r="D779" s="0"/>
       <c r="E779" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G779" s="0">
         <v>6.02</v>
       </c>
       <c r="H779" s="0" t="s">
-        <v>1665</v>
+        <v>1664</v>
       </c>
     </row>
     <row r="780" spans="1:8">
       <c r="A780" s="0">
         <v>20370</v>
       </c>
       <c r="B780" s="0"/>
       <c r="C780" s="0" t="s">
-        <v>1666</v>
+        <v>1665</v>
       </c>
       <c r="D780" s="0"/>
       <c r="E780" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G780" s="0">
         <v>2.88</v>
       </c>
       <c r="H780" s="0" t="s">
-        <v>1667</v>
+        <v>1666</v>
       </c>
     </row>
     <row r="781" spans="1:8">
       <c r="A781" s="0">
         <v>14670</v>
       </c>
       <c r="B781" s="0"/>
       <c r="C781" s="0" t="s">
-        <v>1668</v>
+        <v>1667</v>
       </c>
       <c r="D781" s="0"/>
       <c r="E781" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G781" s="0">
         <v>10.22</v>
       </c>
       <c r="H781" s="0" t="s">
-        <v>1669</v>
+        <v>1668</v>
       </c>
     </row>
     <row r="782" spans="1:8">
       <c r="A782" s="0">
         <v>14673</v>
       </c>
       <c r="B782" s="0"/>
       <c r="C782" s="0" t="s">
-        <v>1670</v>
+        <v>1669</v>
       </c>
       <c r="D782" s="0"/>
       <c r="E782" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G782" s="0">
         <v>14.85</v>
       </c>
       <c r="H782" s="0" t="s">
-        <v>1671</v>
+        <v>1670</v>
       </c>
     </row>
     <row r="783" spans="1:8">
       <c r="A783" s="0">
         <v>14674</v>
       </c>
       <c r="B783" s="0"/>
       <c r="C783" s="0" t="s">
-        <v>1672</v>
+        <v>1671</v>
       </c>
       <c r="D783" s="0"/>
       <c r="E783" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G783" s="0">
         <v>15.94</v>
       </c>
       <c r="H783" s="0" t="s">
-        <v>1673</v>
+        <v>1672</v>
       </c>
     </row>
     <row r="784" spans="1:8">
       <c r="A784" s="0">
         <v>14675</v>
       </c>
       <c r="B784" s="0"/>
       <c r="C784" s="0" t="s">
-        <v>1674</v>
+        <v>1673</v>
       </c>
       <c r="D784" s="0"/>
       <c r="E784" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G784" s="0">
         <v>18.03</v>
       </c>
       <c r="H784" s="0" t="s">
-        <v>1675</v>
+        <v>1674</v>
       </c>
     </row>
     <row r="785" spans="1:8">
       <c r="A785" s="0">
         <v>14676</v>
       </c>
       <c r="B785" s="0"/>
       <c r="C785" s="0" t="s">
-        <v>1676</v>
+        <v>1675</v>
       </c>
       <c r="D785" s="0"/>
       <c r="E785" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G785" s="0">
         <v>13.81</v>
       </c>
       <c r="H785" s="0" t="s">
-        <v>1677</v>
+        <v>1676</v>
       </c>
     </row>
     <row r="786" spans="1:8">
       <c r="A786" s="0">
         <v>14677</v>
       </c>
       <c r="B786" s="0"/>
       <c r="C786" s="0" t="s">
-        <v>1678</v>
+        <v>1677</v>
       </c>
       <c r="D786" s="0"/>
       <c r="E786" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G786" s="0">
         <v>23.79</v>
       </c>
       <c r="H786" s="0" t="s">
-        <v>1679</v>
+        <v>1678</v>
       </c>
     </row>
     <row r="787" spans="1:8">
       <c r="A787" s="0">
         <v>14678</v>
       </c>
       <c r="B787" s="0"/>
       <c r="C787" s="0" t="s">
-        <v>1680</v>
+        <v>1679</v>
       </c>
       <c r="D787" s="0"/>
       <c r="E787" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G787" s="0">
         <v>14.04</v>
       </c>
       <c r="H787" s="0" t="s">
-        <v>1681</v>
+        <v>1680</v>
       </c>
     </row>
     <row r="788" spans="1:8">
       <c r="A788" s="0">
         <v>14679</v>
       </c>
       <c r="B788" s="0"/>
       <c r="C788" s="0" t="s">
-        <v>1682</v>
+        <v>1681</v>
       </c>
       <c r="D788" s="0"/>
       <c r="E788" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G788" s="0">
         <v>17.38</v>
       </c>
       <c r="H788" s="0" t="s">
-        <v>1683</v>
+        <v>1682</v>
       </c>
     </row>
     <row r="789" spans="1:8">
       <c r="A789" s="0">
         <v>14680</v>
       </c>
       <c r="B789" s="0"/>
       <c r="C789" s="0" t="s">
-        <v>1684</v>
+        <v>1683</v>
       </c>
       <c r="D789" s="0"/>
       <c r="E789" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G789" s="0">
         <v>24.25</v>
       </c>
       <c r="H789" s="0" t="s">
-        <v>1685</v>
+        <v>1684</v>
       </c>
     </row>
     <row r="790" spans="1:8">
       <c r="A790" s="0">
         <v>14681</v>
       </c>
       <c r="B790" s="0"/>
       <c r="C790" s="0" t="s">
-        <v>1686</v>
+        <v>1685</v>
       </c>
       <c r="D790" s="0"/>
       <c r="E790" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G790" s="0">
         <v>28.01</v>
       </c>
       <c r="H790" s="0" t="s">
-        <v>1687</v>
+        <v>1686</v>
       </c>
     </row>
     <row r="791" spans="1:8">
       <c r="A791" s="0">
         <v>14920</v>
       </c>
       <c r="B791" s="0"/>
       <c r="C791" s="0" t="s">
-        <v>1688</v>
+        <v>1687</v>
       </c>
       <c r="D791" s="0"/>
       <c r="E791" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G791" s="0">
         <v>9.279999999999999</v>
       </c>
       <c r="H791" s="0" t="s">
-        <v>1689</v>
+        <v>1688</v>
       </c>
     </row>
     <row r="792" spans="1:8">
       <c r="A792" s="0">
         <v>14957</v>
       </c>
       <c r="B792" s="0"/>
       <c r="C792" s="0" t="s">
-        <v>1690</v>
+        <v>1689</v>
       </c>
       <c r="D792" s="0"/>
       <c r="E792" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G792" s="0">
         <v>30.37</v>
       </c>
       <c r="H792" s="0" t="s">
-        <v>1691</v>
+        <v>1690</v>
       </c>
     </row>
     <row r="793" spans="1:8">
       <c r="A793" s="0">
         <v>14962</v>
       </c>
       <c r="B793" s="0"/>
       <c r="C793" s="0" t="s">
-        <v>1692</v>
+        <v>1691</v>
       </c>
       <c r="D793" s="0"/>
       <c r="E793" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G793" s="0">
         <v>27.23</v>
       </c>
       <c r="H793" s="0" t="s">
-        <v>1693</v>
+        <v>1692</v>
       </c>
     </row>
     <row r="794" spans="1:8">
       <c r="A794" s="0">
         <v>14963</v>
       </c>
       <c r="B794" s="0"/>
       <c r="C794" s="0" t="s">
-        <v>1694</v>
+        <v>1693</v>
       </c>
       <c r="D794" s="0"/>
       <c r="E794" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G794" s="0">
         <v>34.49</v>
       </c>
       <c r="H794" s="0" t="s">
-        <v>1695</v>
+        <v>1694</v>
       </c>
     </row>
     <row r="795" spans="1:8">
       <c r="A795" s="0">
         <v>14964</v>
       </c>
       <c r="B795" s="0"/>
       <c r="C795" s="0" t="s">
-        <v>1696</v>
+        <v>1695</v>
       </c>
       <c r="D795" s="0"/>
       <c r="E795" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G795" s="0">
         <v>18.85</v>
       </c>
       <c r="H795" s="0" t="s">
-        <v>1697</v>
+        <v>1696</v>
       </c>
     </row>
     <row r="796" spans="1:8">
       <c r="A796" s="0">
         <v>25140</v>
       </c>
       <c r="B796" s="0"/>
       <c r="C796" s="0" t="s">
-        <v>1698</v>
+        <v>1697</v>
       </c>
       <c r="D796" s="0"/>
       <c r="E796" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G796" s="0">
         <v>64</v>
       </c>
       <c r="H796" s="0" t="s">
-        <v>1699</v>
+        <v>1698</v>
       </c>
     </row>
     <row r="797" spans="1:8">
       <c r="A797" s="0">
         <v>25153</v>
       </c>
       <c r="B797" s="0"/>
       <c r="C797" s="0" t="s">
-        <v>1700</v>
+        <v>1699</v>
       </c>
       <c r="D797" s="0"/>
       <c r="E797" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G797" s="0">
         <v>37.91</v>
       </c>
       <c r="H797" s="0" t="s">
-        <v>1701</v>
+        <v>1700</v>
       </c>
     </row>
     <row r="798" spans="1:8">
       <c r="A798" s="0">
         <v>25156</v>
       </c>
       <c r="B798" s="0"/>
       <c r="C798" s="0" t="s">
-        <v>1702</v>
+        <v>1701</v>
       </c>
       <c r="D798" s="0"/>
       <c r="E798" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G798" s="0">
         <v>20.24</v>
       </c>
       <c r="H798" s="0" t="s">
-        <v>1703</v>
+        <v>1702</v>
       </c>
     </row>
     <row r="799" spans="1:8">
       <c r="A799" s="0">
         <v>25157</v>
       </c>
       <c r="B799" s="0"/>
       <c r="C799" s="0" t="s">
-        <v>1704</v>
+        <v>1703</v>
       </c>
       <c r="D799" s="0"/>
       <c r="E799" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G799" s="0">
         <v>15.65</v>
       </c>
       <c r="H799" s="0" t="s">
-        <v>1705</v>
+        <v>1704</v>
       </c>
     </row>
     <row r="800" spans="1:8">
       <c r="A800" s="0">
         <v>25158</v>
       </c>
       <c r="B800" s="0"/>
       <c r="C800" s="0" t="s">
-        <v>1706</v>
+        <v>1705</v>
       </c>
       <c r="D800" s="0"/>
       <c r="E800" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G800" s="0">
         <v>18.85</v>
       </c>
       <c r="H800" s="0" t="s">
-        <v>1707</v>
+        <v>1706</v>
       </c>
     </row>
     <row r="801" spans="1:8">
       <c r="A801" s="0">
         <v>25159</v>
       </c>
       <c r="B801" s="0"/>
       <c r="C801" s="0" t="s">
-        <v>1708</v>
+        <v>1707</v>
       </c>
       <c r="D801" s="0"/>
       <c r="E801" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G801" s="0">
         <v>8.99</v>
       </c>
       <c r="H801" s="0" t="s">
-        <v>1709</v>
+        <v>1708</v>
       </c>
     </row>
     <row r="802" spans="1:8">
       <c r="A802" s="0">
         <v>25160</v>
       </c>
       <c r="B802" s="0"/>
       <c r="C802" s="0" t="s">
-        <v>1710</v>
+        <v>1709</v>
       </c>
       <c r="D802" s="0"/>
       <c r="E802" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G802" s="0">
         <v>15.42</v>
       </c>
       <c r="H802" s="0" t="s">
-        <v>1711</v>
+        <v>1710</v>
       </c>
     </row>
     <row r="803" spans="1:8">
       <c r="A803" s="0">
         <v>25203</v>
       </c>
       <c r="B803" s="0"/>
       <c r="C803" s="0" t="s">
-        <v>1712</v>
+        <v>1711</v>
       </c>
       <c r="D803" s="0"/>
       <c r="E803" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G803" s="0">
         <v>17.98</v>
       </c>
       <c r="H803" s="0" t="s">
-        <v>1713</v>
+        <v>1712</v>
       </c>
     </row>
     <row r="804" spans="1:8">
       <c r="A804" s="0">
         <v>25320</v>
       </c>
       <c r="B804" s="0"/>
       <c r="C804" s="0" t="s">
-        <v>1714</v>
+        <v>1713</v>
       </c>
       <c r="D804" s="0"/>
       <c r="E804" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G804" s="0">
         <v>18.1</v>
       </c>
       <c r="H804" s="0" t="s">
-        <v>1715</v>
+        <v>1714</v>
       </c>
     </row>
     <row r="805" spans="1:8">
       <c r="A805" s="0">
         <v>25339</v>
       </c>
       <c r="B805" s="0"/>
       <c r="C805" s="0" t="s">
-        <v>1716</v>
+        <v>1715</v>
       </c>
       <c r="D805" s="0"/>
       <c r="E805" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G805" s="0">
         <v>49.98</v>
       </c>
       <c r="H805" s="0" t="s">
-        <v>1717</v>
+        <v>1716</v>
       </c>
     </row>
     <row r="806" spans="1:8">
       <c r="A806" s="0">
         <v>25340</v>
       </c>
       <c r="B806" s="0"/>
       <c r="C806" s="0" t="s">
-        <v>1718</v>
+        <v>1717</v>
       </c>
       <c r="D806" s="0"/>
       <c r="E806" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G806" s="0">
         <v>35.95</v>
       </c>
       <c r="H806" s="0" t="s">
-        <v>1719</v>
+        <v>1718</v>
       </c>
     </row>
     <row r="807" spans="1:8">
       <c r="A807" s="0">
         <v>25394</v>
       </c>
       <c r="B807" s="0"/>
       <c r="C807" s="0" t="s">
-        <v>1720</v>
+        <v>1719</v>
       </c>
       <c r="D807" s="0"/>
       <c r="E807" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G807" s="0">
         <v>22.2</v>
       </c>
       <c r="H807" s="0" t="s">
-        <v>1721</v>
+        <v>1720</v>
       </c>
     </row>
     <row r="808" spans="1:8">
       <c r="A808" s="0">
         <v>25439</v>
       </c>
       <c r="B808" s="0"/>
       <c r="C808" s="0" t="s">
-        <v>1722</v>
+        <v>1721</v>
       </c>
       <c r="D808" s="0"/>
       <c r="E808" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G808" s="0">
         <v>34.91</v>
       </c>
       <c r="H808" s="0" t="s">
-        <v>1723</v>
+        <v>1722</v>
       </c>
     </row>
     <row r="809" spans="1:8">
       <c r="A809" s="0">
         <v>25440</v>
       </c>
       <c r="B809" s="0"/>
       <c r="C809" s="0" t="s">
-        <v>1724</v>
+        <v>1723</v>
       </c>
       <c r="D809" s="0"/>
       <c r="E809" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G809" s="0">
         <v>15.3</v>
       </c>
       <c r="H809" s="0" t="s">
-        <v>1725</v>
+        <v>1724</v>
       </c>
     </row>
     <row r="810" spans="1:8">
       <c r="A810" s="0">
         <v>25441</v>
       </c>
       <c r="B810" s="0"/>
       <c r="C810" s="0" t="s">
-        <v>1726</v>
+        <v>1725</v>
       </c>
       <c r="D810" s="0"/>
       <c r="E810" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G810" s="0">
         <v>16.7</v>
       </c>
       <c r="H810" s="0" t="s">
-        <v>1727</v>
+        <v>1726</v>
       </c>
     </row>
     <row r="811" spans="1:8">
       <c r="A811" s="0">
         <v>25442</v>
       </c>
       <c r="B811" s="0"/>
       <c r="C811" s="0" t="s">
-        <v>1728</v>
+        <v>1727</v>
       </c>
       <c r="D811" s="0"/>
       <c r="E811" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G811" s="0">
         <v>20.87</v>
       </c>
       <c r="H811" s="0" t="s">
-        <v>1729</v>
+        <v>1728</v>
       </c>
     </row>
     <row r="812" spans="1:8">
       <c r="A812" s="0">
         <v>25443</v>
       </c>
       <c r="B812" s="0"/>
       <c r="C812" s="0" t="s">
-        <v>1730</v>
+        <v>1729</v>
       </c>
       <c r="D812" s="0"/>
       <c r="E812" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G812" s="0">
         <v>28.27</v>
       </c>
       <c r="H812" s="0" t="s">
-        <v>1731</v>
+        <v>1730</v>
       </c>
     </row>
     <row r="813" spans="1:8">
       <c r="A813" s="0">
         <v>25444</v>
       </c>
       <c r="B813" s="0"/>
       <c r="C813" s="0" t="s">
-        <v>1732</v>
+        <v>1731</v>
       </c>
       <c r="D813" s="0"/>
       <c r="E813" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G813" s="0">
         <v>25.34</v>
       </c>
       <c r="H813" s="0" t="s">
-        <v>1733</v>
+        <v>1732</v>
       </c>
     </row>
     <row r="814" spans="1:8">
       <c r="A814" s="0">
         <v>25445</v>
       </c>
       <c r="B814" s="0"/>
       <c r="C814" s="0" t="s">
-        <v>1734</v>
+        <v>1733</v>
       </c>
       <c r="D814" s="0"/>
       <c r="E814" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G814" s="0">
         <v>26.06</v>
       </c>
       <c r="H814" s="0" t="s">
-        <v>1735</v>
+        <v>1734</v>
       </c>
     </row>
     <row r="815" spans="1:8">
       <c r="A815" s="0">
         <v>25477</v>
       </c>
       <c r="B815" s="0"/>
       <c r="C815" s="0" t="s">
-        <v>1736</v>
+        <v>1735</v>
       </c>
       <c r="D815" s="0"/>
       <c r="E815" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G815" s="0">
         <v>15.17</v>
       </c>
       <c r="H815" s="0" t="s">
-        <v>1737</v>
+        <v>1736</v>
       </c>
     </row>
     <row r="816" spans="1:8">
       <c r="A816" s="0">
         <v>25495</v>
       </c>
       <c r="B816" s="0"/>
       <c r="C816" s="0" t="s">
-        <v>1738</v>
+        <v>1737</v>
       </c>
       <c r="D816" s="0"/>
       <c r="E816" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G816" s="0">
         <v>58.87</v>
       </c>
       <c r="H816" s="0" t="s">
-        <v>1739</v>
+        <v>1738</v>
       </c>
     </row>
     <row r="817" spans="1:8">
       <c r="A817" s="0">
         <v>25548</v>
       </c>
       <c r="B817" s="0"/>
       <c r="C817" s="0" t="s">
-        <v>1740</v>
+        <v>1739</v>
       </c>
       <c r="D817" s="0"/>
       <c r="E817" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G817" s="0">
         <v>18.5</v>
       </c>
       <c r="H817" s="0" t="s">
-        <v>1741</v>
+        <v>1740</v>
       </c>
     </row>
     <row r="818" spans="1:8">
       <c r="A818" s="0">
         <v>25549</v>
       </c>
       <c r="B818" s="0"/>
       <c r="C818" s="0" t="s">
-        <v>1742</v>
+        <v>1741</v>
       </c>
       <c r="D818" s="0"/>
       <c r="E818" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G818" s="0">
         <v>29.7</v>
       </c>
       <c r="H818" s="0" t="s">
-        <v>1743</v>
+        <v>1742</v>
       </c>
     </row>
     <row r="819" spans="1:8">
       <c r="A819" s="0">
         <v>25604</v>
       </c>
       <c r="B819" s="0"/>
       <c r="C819" s="0" t="s">
-        <v>1744</v>
+        <v>1743</v>
       </c>
       <c r="D819" s="0"/>
       <c r="E819" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G819" s="0">
         <v>20.24</v>
       </c>
       <c r="H819" s="0" t="s">
-        <v>1745</v>
+        <v>1744</v>
       </c>
     </row>
     <row r="820" spans="1:8">
       <c r="A820" s="0">
         <v>25605</v>
       </c>
       <c r="B820" s="0"/>
       <c r="C820" s="0" t="s">
-        <v>1746</v>
+        <v>1745</v>
       </c>
       <c r="D820" s="0"/>
       <c r="E820" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G820" s="0">
         <v>27.1</v>
       </c>
       <c r="H820" s="0" t="s">
-        <v>1747</v>
+        <v>1746</v>
       </c>
     </row>
     <row r="821" spans="1:8">
       <c r="A821" s="0">
         <v>25606</v>
       </c>
       <c r="B821" s="0"/>
       <c r="C821" s="0" t="s">
-        <v>1748</v>
+        <v>1747</v>
       </c>
       <c r="D821" s="0"/>
       <c r="E821" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G821" s="0">
         <v>23.6</v>
       </c>
       <c r="H821" s="0" t="s">
-        <v>1749</v>
+        <v>1748</v>
       </c>
     </row>
     <row r="822" spans="1:8">
       <c r="A822" s="0">
         <v>25607</v>
       </c>
       <c r="B822" s="0"/>
       <c r="C822" s="0" t="s">
-        <v>1750</v>
+        <v>1749</v>
       </c>
       <c r="D822" s="0"/>
       <c r="E822" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G822" s="0">
         <v>26.88</v>
       </c>
       <c r="H822" s="0" t="s">
-        <v>1751</v>
+        <v>1750</v>
       </c>
     </row>
     <row r="823" spans="1:8">
       <c r="A823" s="0">
         <v>25610</v>
       </c>
       <c r="B823" s="0"/>
       <c r="C823" s="0" t="s">
-        <v>1752</v>
+        <v>1751</v>
       </c>
       <c r="D823" s="0"/>
       <c r="E823" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G823" s="0">
         <v>35.95</v>
       </c>
       <c r="H823" s="0" t="s">
-        <v>1753</v>
+        <v>1752</v>
       </c>
     </row>
     <row r="824" spans="1:8">
       <c r="A824" s="0">
         <v>14309</v>
       </c>
       <c r="B824" s="0"/>
       <c r="C824" s="0" t="s">
-        <v>1754</v>
+        <v>1753</v>
       </c>
       <c r="D824" s="0"/>
       <c r="E824" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G824" s="0">
         <v>8.69</v>
       </c>
       <c r="H824" s="0" t="s">
-        <v>1755</v>
+        <v>1754</v>
       </c>
     </row>
     <row r="825" spans="1:8">
       <c r="A825" s="0">
         <v>14310</v>
       </c>
       <c r="B825" s="0" t="s">
+        <v>1755</v>
+      </c>
+      <c r="C825" s="0" t="s">
         <v>1756</v>
-      </c>
-[...1 lines deleted...]
-        <v>1757</v>
       </c>
       <c r="D825" s="0"/>
       <c r="E825" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G825" s="0">
         <v>1.86</v>
       </c>
       <c r="H825" s="0" t="s">
-        <v>1758</v>
+        <v>1757</v>
       </c>
     </row>
     <row r="826" spans="1:8">
       <c r="A826" s="0">
         <v>14311</v>
       </c>
       <c r="B826" s="0"/>
       <c r="C826" s="0" t="s">
-        <v>1759</v>
+        <v>1758</v>
       </c>
       <c r="D826" s="0"/>
       <c r="E826" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G826" s="0">
         <v>1.86</v>
       </c>
       <c r="H826" s="0" t="s">
-        <v>1760</v>
+        <v>1759</v>
       </c>
     </row>
     <row r="827" spans="1:8">
       <c r="A827" s="0">
         <v>14312</v>
       </c>
       <c r="B827" s="0"/>
       <c r="C827" s="0" t="s">
-        <v>1761</v>
+        <v>1760</v>
       </c>
       <c r="D827" s="0"/>
       <c r="E827" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G827" s="0">
         <v>10.86</v>
       </c>
       <c r="H827" s="0" t="s">
-        <v>1762</v>
+        <v>1761</v>
       </c>
     </row>
     <row r="828" spans="1:8">
       <c r="A828" s="0">
         <v>14374</v>
       </c>
       <c r="B828" s="0"/>
       <c r="C828" s="0" t="s">
-        <v>1763</v>
+        <v>1762</v>
       </c>
       <c r="D828" s="0"/>
       <c r="E828" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G828" s="0">
         <v>9.710000000000001</v>
       </c>
       <c r="H828" s="0" t="s">
-        <v>1764</v>
+        <v>1763</v>
       </c>
     </row>
     <row r="829" spans="1:8">
       <c r="A829" s="0">
         <v>14375</v>
       </c>
       <c r="B829" s="0"/>
       <c r="C829" s="0" t="s">
-        <v>1765</v>
+        <v>1764</v>
       </c>
       <c r="D829" s="0"/>
       <c r="E829" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G829" s="0">
         <v>13.36</v>
       </c>
       <c r="H829" s="0" t="s">
-        <v>1766</v>
+        <v>1765</v>
       </c>
     </row>
     <row r="830" spans="1:8">
       <c r="A830" s="0">
         <v>14378</v>
       </c>
       <c r="B830" s="0"/>
       <c r="C830" s="0" t="s">
-        <v>1767</v>
+        <v>1766</v>
       </c>
       <c r="D830" s="0"/>
       <c r="E830" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G830" s="0">
         <v>9.07</v>
       </c>
       <c r="H830" s="0" t="s">
-        <v>1768</v>
+        <v>1767</v>
       </c>
     </row>
     <row r="831" spans="1:8">
       <c r="A831" s="0">
         <v>14472</v>
       </c>
       <c r="B831" s="0"/>
       <c r="C831" s="0" t="s">
-        <v>1769</v>
+        <v>1768</v>
       </c>
       <c r="D831" s="0"/>
       <c r="E831" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G831" s="0">
         <v>8.94</v>
       </c>
       <c r="H831" s="0" t="s">
-        <v>1770</v>
+        <v>1769</v>
       </c>
     </row>
     <row r="832" spans="1:8">
       <c r="A832" s="0">
         <v>14683</v>
       </c>
       <c r="B832" s="0"/>
       <c r="C832" s="0" t="s">
-        <v>1771</v>
+        <v>1770</v>
       </c>
       <c r="D832" s="0"/>
       <c r="E832" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G832" s="0">
         <v>2.49</v>
       </c>
       <c r="H832" s="0" t="s">
-        <v>1772</v>
+        <v>1771</v>
       </c>
     </row>
     <row r="833" spans="1:8">
       <c r="A833" s="0">
         <v>14966</v>
       </c>
       <c r="B833" s="0"/>
       <c r="C833" s="0" t="s">
-        <v>1773</v>
+        <v>1772</v>
       </c>
       <c r="D833" s="0"/>
       <c r="E833" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G833" s="0">
         <v>14.05</v>
       </c>
       <c r="H833" s="0" t="s">
-        <v>1774</v>
+        <v>1773</v>
       </c>
     </row>
     <row r="834" spans="1:8">
       <c r="A834" s="0">
         <v>25154</v>
       </c>
       <c r="B834" s="0"/>
       <c r="C834" s="0" t="s">
-        <v>1775</v>
+        <v>1774</v>
       </c>
       <c r="D834" s="0"/>
       <c r="E834" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G834" s="0">
         <v>4.35</v>
       </c>
       <c r="H834" s="0" t="s">
-        <v>1776</v>
+        <v>1775</v>
       </c>
     </row>
     <row r="835" spans="1:8">
       <c r="A835" s="0">
         <v>25155</v>
       </c>
       <c r="B835" s="0" t="s">
+        <v>1776</v>
+      </c>
+      <c r="C835" s="0" t="s">
         <v>1777</v>
-      </c>
-[...1 lines deleted...]
-        <v>1778</v>
       </c>
       <c r="D835" s="0"/>
       <c r="E835" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G835" s="0">
         <v>4.72</v>
       </c>
       <c r="H835" s="0" t="s">
-        <v>1779</v>
+        <v>1778</v>
       </c>
     </row>
     <row r="836" spans="1:8">
       <c r="A836" s="0">
         <v>25200</v>
       </c>
       <c r="B836" s="0"/>
       <c r="C836" s="0" t="s">
-        <v>1780</v>
+        <v>1779</v>
       </c>
       <c r="D836" s="0"/>
       <c r="E836" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G836" s="0">
         <v>12.33</v>
       </c>
       <c r="H836" s="0" t="s">
-        <v>1781</v>
+        <v>1780</v>
       </c>
     </row>
     <row r="837" spans="1:8">
       <c r="A837" s="0">
         <v>25201</v>
       </c>
       <c r="B837" s="0" t="s">
+        <v>1781</v>
+      </c>
+      <c r="C837" s="0" t="s">
         <v>1782</v>
-      </c>
-[...1 lines deleted...]
-        <v>1783</v>
       </c>
       <c r="D837" s="0"/>
       <c r="E837" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G837" s="0">
         <v>4.23</v>
       </c>
       <c r="H837" s="0" t="s">
-        <v>1784</v>
+        <v>1783</v>
       </c>
     </row>
     <row r="838" spans="1:8">
       <c r="A838" s="0">
         <v>25202</v>
       </c>
       <c r="B838" s="0"/>
       <c r="C838" s="0" t="s">
-        <v>1785</v>
+        <v>1784</v>
       </c>
       <c r="D838" s="0"/>
       <c r="E838" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G838" s="0">
         <v>3.98</v>
       </c>
       <c r="H838" s="0" t="s">
-        <v>1786</v>
+        <v>1785</v>
       </c>
     </row>
     <row r="839" spans="1:8">
       <c r="A839" s="0">
         <v>25431</v>
       </c>
       <c r="B839" s="0" t="s">
+        <v>1786</v>
+      </c>
+      <c r="C839" s="0" t="s">
         <v>1787</v>
-      </c>
-[...1 lines deleted...]
-        <v>1788</v>
       </c>
       <c r="D839" s="0"/>
       <c r="E839" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G839" s="0">
         <v>14.92</v>
       </c>
       <c r="H839" s="0" t="s">
-        <v>1789</v>
+        <v>1788</v>
       </c>
     </row>
     <row r="840" spans="1:8">
       <c r="A840" s="0">
         <v>25432</v>
       </c>
       <c r="B840" s="0"/>
       <c r="C840" s="0" t="s">
-        <v>1790</v>
+        <v>1789</v>
       </c>
       <c r="D840" s="0"/>
       <c r="E840" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G840" s="0">
         <v>16.07</v>
       </c>
       <c r="H840" s="0" t="s">
-        <v>1791</v>
+        <v>1790</v>
       </c>
     </row>
     <row r="841" spans="1:8">
       <c r="A841" s="0">
         <v>25433</v>
       </c>
       <c r="B841" s="0"/>
       <c r="C841" s="0" t="s">
-        <v>1792</v>
+        <v>1791</v>
       </c>
       <c r="D841" s="0"/>
       <c r="E841" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G841" s="0">
         <v>22.24</v>
       </c>
       <c r="H841" s="0" t="s">
-        <v>1793</v>
+        <v>1792</v>
       </c>
     </row>
     <row r="842" spans="1:8">
       <c r="A842" s="0">
         <v>25434</v>
       </c>
       <c r="B842" s="0"/>
       <c r="C842" s="0" t="s">
-        <v>1794</v>
+        <v>1793</v>
       </c>
       <c r="D842" s="0"/>
       <c r="E842" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G842" s="0">
         <v>22.51</v>
       </c>
       <c r="H842" s="0" t="s">
-        <v>1795</v>
+        <v>1794</v>
       </c>
     </row>
     <row r="843" spans="1:8">
       <c r="A843" s="0">
         <v>15778</v>
       </c>
       <c r="B843" s="0"/>
       <c r="C843" s="0" t="s">
-        <v>1796</v>
+        <v>1795</v>
       </c>
       <c r="D843" s="0"/>
       <c r="E843" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G843" s="0">
         <v>19.28</v>
       </c>
       <c r="H843" s="0" t="s">
-        <v>1797</v>
+        <v>1796</v>
       </c>
     </row>
     <row r="844" spans="1:8">
       <c r="A844" s="0">
         <v>16281</v>
       </c>
       <c r="B844" s="0"/>
       <c r="C844" s="0" t="s">
-        <v>1798</v>
+        <v>1797</v>
       </c>
       <c r="D844" s="0"/>
       <c r="E844" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G844" s="0">
         <v>4.69</v>
       </c>
       <c r="H844" s="0" t="s">
-        <v>1799</v>
+        <v>1798</v>
       </c>
     </row>
     <row r="845" spans="1:8">
       <c r="A845" s="0">
         <v>16282</v>
       </c>
       <c r="B845" s="0" t="s">
+        <v>1799</v>
+      </c>
+      <c r="C845" s="0" t="s">
         <v>1800</v>
-      </c>
-[...1 lines deleted...]
-        <v>1801</v>
       </c>
       <c r="D845" s="0" t="s">
         <v>48</v>
       </c>
       <c r="E845" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G845" s="0">
         <v>6.74</v>
       </c>
       <c r="H845" s="0" t="s">
-        <v>1802</v>
+        <v>1801</v>
       </c>
     </row>
     <row r="846" spans="1:8">
       <c r="A846" s="0">
         <v>16283</v>
       </c>
       <c r="B846" s="0"/>
       <c r="C846" s="0" t="s">
-        <v>1803</v>
+        <v>1802</v>
       </c>
       <c r="D846" s="0"/>
       <c r="E846" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G846" s="0">
         <v>8.6</v>
       </c>
       <c r="H846" s="0" t="s">
-        <v>1804</v>
+        <v>1803</v>
       </c>
     </row>
     <row r="847" spans="1:8">
       <c r="A847" s="0">
         <v>16284</v>
       </c>
       <c r="B847" s="0"/>
       <c r="C847" s="0" t="s">
-        <v>1805</v>
+        <v>1804</v>
       </c>
       <c r="D847" s="0"/>
       <c r="E847" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G847" s="0">
         <v>12.77</v>
       </c>
       <c r="H847" s="0" t="s">
-        <v>1806</v>
+        <v>1805</v>
       </c>
     </row>
     <row r="848" spans="1:8">
       <c r="A848" s="0">
         <v>16324</v>
       </c>
       <c r="B848" s="0"/>
       <c r="C848" s="0" t="s">
-        <v>1807</v>
+        <v>1806</v>
       </c>
       <c r="D848" s="0"/>
       <c r="E848" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G848" s="0">
         <v>7.61</v>
       </c>
       <c r="H848" s="0" t="s">
-        <v>1808</v>
+        <v>1807</v>
       </c>
     </row>
     <row r="849" spans="1:8">
       <c r="A849" s="0">
         <v>16325</v>
       </c>
       <c r="B849" s="0"/>
       <c r="C849" s="0" t="s">
-        <v>1809</v>
+        <v>1808</v>
       </c>
       <c r="D849" s="0"/>
       <c r="E849" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G849" s="0">
         <v>7.51</v>
       </c>
       <c r="H849" s="0" t="s">
-        <v>1810</v>
+        <v>1809</v>
       </c>
     </row>
     <row r="850" spans="1:8">
       <c r="A850" s="0">
         <v>16437</v>
       </c>
       <c r="B850" s="0"/>
       <c r="C850" s="0" t="s">
-        <v>1811</v>
+        <v>1810</v>
       </c>
       <c r="D850" s="0"/>
       <c r="E850" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G850" s="0">
         <v>3.66</v>
       </c>
       <c r="H850" s="0" t="s">
-        <v>1812</v>
+        <v>1811</v>
       </c>
     </row>
     <row r="851" spans="1:8">
       <c r="A851" s="0">
         <v>16438</v>
       </c>
       <c r="B851" s="0" t="s">
+        <v>1812</v>
+      </c>
+      <c r="C851" s="0" t="s">
         <v>1813</v>
-      </c>
-[...1 lines deleted...]
-        <v>1814</v>
       </c>
       <c r="D851" s="0" t="s">
         <v>48</v>
       </c>
       <c r="E851" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G851" s="0">
         <v>4.69</v>
       </c>
       <c r="H851" s="0" t="s">
-        <v>1815</v>
+        <v>1814</v>
       </c>
     </row>
     <row r="852" spans="1:8">
       <c r="A852" s="0">
         <v>16439</v>
       </c>
       <c r="B852" s="0" t="s">
+        <v>1815</v>
+      </c>
+      <c r="C852" s="0" t="s">
         <v>1816</v>
-      </c>
-[...1 lines deleted...]
-        <v>1817</v>
       </c>
       <c r="D852" s="0" t="s">
         <v>48</v>
       </c>
       <c r="E852" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G852" s="0">
         <v>5.22</v>
       </c>
       <c r="H852" s="0" t="s">
-        <v>1818</v>
+        <v>1817</v>
       </c>
     </row>
     <row r="853" spans="1:8">
       <c r="A853" s="0">
         <v>16440</v>
       </c>
       <c r="B853" s="0" t="s">
+        <v>1818</v>
+      </c>
+      <c r="C853" s="0" t="s">
         <v>1819</v>
-      </c>
-[...1 lines deleted...]
-        <v>1820</v>
       </c>
       <c r="D853" s="0" t="s">
         <v>48</v>
       </c>
       <c r="E853" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G853" s="0">
         <v>6.51</v>
       </c>
       <c r="H853" s="0" t="s">
-        <v>1821</v>
+        <v>1820</v>
       </c>
     </row>
     <row r="854" spans="1:8">
       <c r="A854" s="0">
         <v>16441</v>
       </c>
       <c r="B854" s="0"/>
       <c r="C854" s="0" t="s">
-        <v>1822</v>
+        <v>1821</v>
       </c>
       <c r="D854" s="0"/>
       <c r="E854" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G854" s="0">
         <v>4.28</v>
       </c>
       <c r="H854" s="0" t="s">
-        <v>1823</v>
+        <v>1822</v>
       </c>
     </row>
     <row r="855" spans="1:8">
       <c r="A855" s="0">
         <v>16442</v>
       </c>
       <c r="B855" s="0"/>
       <c r="C855" s="0" t="s">
-        <v>1824</v>
+        <v>1823</v>
       </c>
       <c r="D855" s="0"/>
       <c r="E855" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G855" s="0">
         <v>4.82</v>
       </c>
       <c r="H855" s="0" t="s">
-        <v>1825</v>
+        <v>1824</v>
       </c>
     </row>
     <row r="856" spans="1:8">
       <c r="A856" s="0">
         <v>16443</v>
       </c>
       <c r="B856" s="0"/>
       <c r="C856" s="0" t="s">
-        <v>1826</v>
+        <v>1825</v>
       </c>
       <c r="D856" s="0"/>
       <c r="E856" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G856" s="0">
         <v>5.11</v>
       </c>
       <c r="H856" s="0" t="s">
-        <v>1827</v>
+        <v>1826</v>
       </c>
     </row>
     <row r="857" spans="1:8">
       <c r="A857" s="0">
         <v>16444</v>
       </c>
       <c r="B857" s="0"/>
       <c r="C857" s="0" t="s">
-        <v>1828</v>
+        <v>1827</v>
       </c>
       <c r="D857" s="0"/>
       <c r="E857" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G857" s="0">
         <v>6.43</v>
       </c>
       <c r="H857" s="0" t="s">
-        <v>1829</v>
+        <v>1828</v>
       </c>
     </row>
     <row r="858" spans="1:8">
       <c r="A858" s="0">
         <v>16445</v>
       </c>
       <c r="B858" s="0"/>
       <c r="C858" s="0" t="s">
-        <v>1830</v>
+        <v>1829</v>
       </c>
       <c r="D858" s="0"/>
       <c r="E858" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G858" s="0">
         <v>1.53</v>
       </c>
       <c r="H858" s="0" t="s">
-        <v>1831</v>
+        <v>1830</v>
       </c>
     </row>
     <row r="859" spans="1:8">
       <c r="A859" s="0">
         <v>16446</v>
       </c>
       <c r="B859" s="0"/>
       <c r="C859" s="0" t="s">
-        <v>1832</v>
+        <v>1831</v>
       </c>
       <c r="D859" s="0"/>
       <c r="E859" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G859" s="0">
         <v>1.79</v>
       </c>
       <c r="H859" s="0" t="s">
-        <v>1833</v>
+        <v>1832</v>
       </c>
     </row>
     <row r="860" spans="1:8">
       <c r="A860" s="0">
         <v>16447</v>
       </c>
       <c r="B860" s="0"/>
       <c r="C860" s="0" t="s">
-        <v>1834</v>
+        <v>1833</v>
       </c>
       <c r="D860" s="0"/>
       <c r="E860" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G860" s="0">
         <v>2.04</v>
       </c>
       <c r="H860" s="0" t="s">
-        <v>1835</v>
+        <v>1834</v>
       </c>
     </row>
     <row r="861" spans="1:8">
       <c r="A861" s="0">
         <v>16448</v>
       </c>
       <c r="B861" s="0"/>
       <c r="C861" s="0" t="s">
-        <v>1836</v>
+        <v>1835</v>
       </c>
       <c r="D861" s="0"/>
       <c r="E861" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G861" s="0">
         <v>2.81</v>
       </c>
       <c r="H861" s="0" t="s">
-        <v>1837</v>
+        <v>1836</v>
       </c>
     </row>
     <row r="862" spans="1:8">
       <c r="A862" s="0">
         <v>16449</v>
       </c>
       <c r="B862" s="0"/>
       <c r="C862" s="0" t="s">
-        <v>1838</v>
+        <v>1837</v>
       </c>
       <c r="D862" s="0"/>
       <c r="E862" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G862" s="0">
         <v>3.58</v>
       </c>
       <c r="H862" s="0" t="s">
-        <v>1839</v>
+        <v>1838</v>
       </c>
     </row>
     <row r="863" spans="1:8">
       <c r="A863" s="0">
         <v>16534</v>
       </c>
       <c r="B863" s="0"/>
       <c r="C863" s="0" t="s">
-        <v>1840</v>
+        <v>1839</v>
       </c>
       <c r="D863" s="0"/>
       <c r="E863" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G863" s="0">
         <v>5.22</v>
       </c>
       <c r="H863" s="0" t="s">
-        <v>1841</v>
+        <v>1840</v>
       </c>
     </row>
     <row r="864" spans="1:8">
       <c r="A864" s="0">
         <v>16535</v>
       </c>
       <c r="B864" s="0"/>
       <c r="C864" s="0" t="s">
-        <v>1842</v>
+        <v>1841</v>
       </c>
       <c r="D864" s="0"/>
       <c r="E864" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G864" s="0">
         <v>6.13</v>
       </c>
       <c r="H864" s="0" t="s">
-        <v>1843</v>
+        <v>1842</v>
       </c>
     </row>
     <row r="865" spans="1:8">
       <c r="A865" s="0">
         <v>16536</v>
       </c>
       <c r="B865" s="0"/>
       <c r="C865" s="0" t="s">
-        <v>1844</v>
+        <v>1843</v>
       </c>
       <c r="D865" s="0"/>
       <c r="E865" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G865" s="0">
         <v>6.9</v>
       </c>
       <c r="H865" s="0" t="s">
-        <v>1845</v>
+        <v>1844</v>
       </c>
     </row>
     <row r="866" spans="1:8">
       <c r="A866" s="0">
         <v>16537</v>
       </c>
       <c r="B866" s="0"/>
       <c r="C866" s="0" t="s">
-        <v>1846</v>
+        <v>1845</v>
       </c>
       <c r="D866" s="0"/>
       <c r="E866" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G866" s="0">
         <v>4.34</v>
       </c>
       <c r="H866" s="0" t="s">
-        <v>1847</v>
+        <v>1846</v>
       </c>
     </row>
     <row r="867" spans="1:8">
       <c r="A867" s="0">
         <v>16538</v>
       </c>
       <c r="B867" s="0"/>
       <c r="C867" s="0" t="s">
-        <v>1848</v>
+        <v>1847</v>
       </c>
       <c r="D867" s="0"/>
       <c r="E867" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G867" s="0">
         <v>4.86</v>
       </c>
       <c r="H867" s="0" t="s">
-        <v>1849</v>
+        <v>1848</v>
       </c>
     </row>
     <row r="868" spans="1:8">
       <c r="A868" s="0">
         <v>16539</v>
       </c>
       <c r="B868" s="0"/>
       <c r="C868" s="0" t="s">
-        <v>1850</v>
+        <v>1849</v>
       </c>
       <c r="D868" s="0"/>
       <c r="E868" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G868" s="0">
         <v>5.62</v>
       </c>
       <c r="H868" s="0" t="s">
-        <v>1851</v>
+        <v>1850</v>
       </c>
     </row>
     <row r="869" spans="1:8">
       <c r="A869" s="0">
         <v>16838</v>
       </c>
       <c r="B869" s="0"/>
       <c r="C869" s="0" t="s">
-        <v>1852</v>
+        <v>1851</v>
       </c>
       <c r="D869" s="0"/>
       <c r="E869" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G869" s="0">
         <v>5.74</v>
       </c>
       <c r="H869" s="0" t="s">
-        <v>1853</v>
+        <v>1852</v>
       </c>
     </row>
     <row r="870" spans="1:8">
       <c r="A870" s="0">
         <v>16839</v>
       </c>
       <c r="B870" s="0" t="s">
+        <v>1853</v>
+      </c>
+      <c r="C870" s="0" t="s">
         <v>1854</v>
-      </c>
-[...1 lines deleted...]
-        <v>1855</v>
       </c>
       <c r="D870" s="0" t="s">
         <v>48</v>
       </c>
       <c r="E870" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G870" s="0">
         <v>6.78</v>
       </c>
       <c r="H870" s="0" t="s">
-        <v>1856</v>
+        <v>1855</v>
       </c>
     </row>
     <row r="871" spans="1:8">
       <c r="A871" s="0">
         <v>16840</v>
       </c>
       <c r="B871" s="0" t="s">
+        <v>1856</v>
+      </c>
+      <c r="C871" s="0" t="s">
         <v>1857</v>
-      </c>
-[...1 lines deleted...]
-        <v>1858</v>
       </c>
       <c r="D871" s="0" t="s">
         <v>48</v>
       </c>
       <c r="E871" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G871" s="0">
         <v>12.77</v>
       </c>
       <c r="H871" s="0" t="s">
-        <v>1859</v>
+        <v>1858</v>
       </c>
     </row>
     <row r="872" spans="1:8">
       <c r="A872" s="0">
         <v>16841</v>
       </c>
       <c r="B872" s="0"/>
       <c r="C872" s="0" t="s">
-        <v>1860</v>
+        <v>1859</v>
       </c>
       <c r="D872" s="0"/>
       <c r="E872" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G872" s="0">
         <v>2.94</v>
       </c>
       <c r="H872" s="0" t="s">
-        <v>1861</v>
+        <v>1860</v>
       </c>
     </row>
     <row r="873" spans="1:8">
       <c r="A873" s="0">
         <v>16842</v>
       </c>
       <c r="B873" s="0"/>
       <c r="C873" s="0" t="s">
-        <v>1862</v>
+        <v>1861</v>
       </c>
       <c r="D873" s="0"/>
       <c r="E873" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G873" s="0">
         <v>3.92</v>
       </c>
       <c r="H873" s="0" t="s">
-        <v>1863</v>
+        <v>1862</v>
       </c>
     </row>
     <row r="874" spans="1:8">
       <c r="A874" s="0">
         <v>16843</v>
       </c>
       <c r="B874" s="0" t="s">
+        <v>1863</v>
+      </c>
+      <c r="C874" s="0" t="s">
         <v>1864</v>
-      </c>
-[...1 lines deleted...]
-        <v>1865</v>
       </c>
       <c r="D874" s="0" t="s">
         <v>48</v>
       </c>
       <c r="E874" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G874" s="0">
         <v>4.69</v>
       </c>
       <c r="H874" s="0" t="s">
-        <v>1866</v>
+        <v>1865</v>
       </c>
     </row>
     <row r="875" spans="1:8">
       <c r="A875" s="0">
         <v>16844</v>
       </c>
       <c r="B875" s="0" t="s">
+        <v>1866</v>
+      </c>
+      <c r="C875" s="0" t="s">
         <v>1867</v>
-      </c>
-[...1 lines deleted...]
-        <v>1868</v>
       </c>
       <c r="D875" s="0" t="s">
         <v>48</v>
       </c>
       <c r="E875" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G875" s="0">
         <v>6.78</v>
       </c>
       <c r="H875" s="0" t="s">
-        <v>1869</v>
+        <v>1868</v>
       </c>
     </row>
     <row r="876" spans="1:8">
       <c r="A876" s="0">
         <v>16845</v>
       </c>
       <c r="B876" s="0"/>
       <c r="C876" s="0" t="s">
-        <v>1870</v>
+        <v>1869</v>
       </c>
       <c r="D876" s="0"/>
       <c r="E876" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G876" s="0">
         <v>11.21</v>
       </c>
       <c r="H876" s="0" t="s">
-        <v>1871</v>
+        <v>1870</v>
       </c>
     </row>
     <row r="877" spans="1:8">
       <c r="A877" s="0">
         <v>16855</v>
       </c>
       <c r="B877" s="0"/>
       <c r="C877" s="0" t="s">
-        <v>1872</v>
+        <v>1871</v>
       </c>
       <c r="D877" s="0"/>
       <c r="E877" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G877" s="0">
         <v>2.3</v>
       </c>
       <c r="H877" s="0" t="s">
-        <v>1873</v>
+        <v>1872</v>
       </c>
     </row>
     <row r="878" spans="1:8">
       <c r="A878" s="0">
         <v>16865</v>
       </c>
       <c r="B878" s="0"/>
       <c r="C878" s="0" t="s">
-        <v>1874</v>
+        <v>1873</v>
       </c>
       <c r="D878" s="0"/>
       <c r="E878" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G878" s="0">
         <v>3.76</v>
       </c>
       <c r="H878" s="0" t="s">
-        <v>1875</v>
+        <v>1874</v>
       </c>
     </row>
     <row r="879" spans="1:8">
       <c r="A879" s="0">
         <v>12399</v>
       </c>
       <c r="B879" s="0"/>
       <c r="C879" s="0" t="s">
-        <v>1876</v>
+        <v>1875</v>
       </c>
       <c r="D879" s="0"/>
       <c r="E879" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G879" s="0">
         <v>35.25</v>
       </c>
       <c r="H879" s="0" t="s">
-        <v>1877</v>
+        <v>1876</v>
       </c>
     </row>
     <row r="880" spans="1:8">
       <c r="A880" s="0">
         <v>12552</v>
       </c>
       <c r="B880" s="0"/>
       <c r="C880" s="0" t="s">
-        <v>1878</v>
+        <v>1877</v>
       </c>
       <c r="D880" s="0"/>
       <c r="E880" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G880" s="0">
         <v>10.72</v>
       </c>
       <c r="H880" s="0" t="s">
-        <v>1879</v>
+        <v>1878</v>
       </c>
     </row>
     <row r="881" spans="1:8">
       <c r="A881" s="0">
         <v>12608</v>
       </c>
       <c r="B881" s="0"/>
       <c r="C881" s="0" t="s">
-        <v>1880</v>
+        <v>1879</v>
       </c>
       <c r="D881" s="0"/>
       <c r="E881" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G881" s="0">
         <v>16.86</v>
       </c>
       <c r="H881" s="0" t="s">
-        <v>1881</v>
+        <v>1880</v>
       </c>
     </row>
     <row r="882" spans="1:8">
       <c r="A882" s="0">
         <v>12663</v>
       </c>
       <c r="B882" s="0"/>
       <c r="C882" s="0" t="s">
-        <v>1882</v>
+        <v>1881</v>
       </c>
       <c r="D882" s="0"/>
       <c r="E882" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G882" s="0">
         <v>10.34</v>
       </c>
       <c r="H882" s="0" t="s">
-        <v>1883</v>
+        <v>1882</v>
       </c>
     </row>
     <row r="883" spans="1:8">
       <c r="A883" s="0">
         <v>12664</v>
       </c>
       <c r="B883" s="0"/>
       <c r="C883" s="0" t="s">
-        <v>1884</v>
+        <v>1883</v>
       </c>
       <c r="D883" s="0"/>
       <c r="E883" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G883" s="0">
         <v>10.34</v>
       </c>
       <c r="H883" s="0" t="s">
-        <v>1885</v>
+        <v>1884</v>
       </c>
     </row>
     <row r="884" spans="1:8">
       <c r="A884" s="0">
         <v>12684</v>
       </c>
       <c r="B884" s="0"/>
       <c r="C884" s="0" t="s">
-        <v>1886</v>
+        <v>1885</v>
       </c>
       <c r="D884" s="0"/>
       <c r="E884" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G884" s="0">
         <v>25.55</v>
       </c>
       <c r="H884" s="0" t="s">
-        <v>1887</v>
+        <v>1886</v>
       </c>
     </row>
     <row r="885" spans="1:8">
       <c r="A885" s="0">
         <v>12685</v>
       </c>
       <c r="B885" s="0"/>
       <c r="C885" s="0" t="s">
-        <v>1888</v>
+        <v>1887</v>
       </c>
       <c r="D885" s="0"/>
       <c r="E885" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G885" s="0">
         <v>9.449999999999999</v>
       </c>
       <c r="H885" s="0" t="s">
-        <v>1889</v>
+        <v>1888</v>
       </c>
     </row>
     <row r="886" spans="1:8">
       <c r="A886" s="0">
         <v>12689</v>
       </c>
       <c r="B886" s="0" t="s">
+        <v>1889</v>
+      </c>
+      <c r="C886" s="0" t="s">
         <v>1890</v>
-      </c>
-[...1 lines deleted...]
-        <v>1891</v>
       </c>
       <c r="D886" s="0" t="s">
         <v>37</v>
       </c>
       <c r="E886" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G886" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="H886" s="0" t="s">
-        <v>1892</v>
+        <v>1891</v>
       </c>
     </row>
     <row r="887" spans="1:8">
       <c r="A887" s="0">
         <v>12690</v>
       </c>
       <c r="B887" s="0"/>
       <c r="C887" s="0" t="s">
-        <v>1893</v>
+        <v>1892</v>
       </c>
       <c r="D887" s="0"/>
       <c r="E887" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G887" s="0">
         <v>21.81</v>
       </c>
       <c r="H887" s="0" t="s">
-        <v>1894</v>
+        <v>1893</v>
       </c>
     </row>
     <row r="888" spans="1:8">
       <c r="A888" s="0">
         <v>12691</v>
       </c>
       <c r="B888" s="0"/>
       <c r="C888" s="0" t="s">
-        <v>1895</v>
+        <v>1894</v>
       </c>
       <c r="D888" s="0"/>
       <c r="E888" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G888" s="0">
         <v>16.2</v>
       </c>
       <c r="H888" s="0" t="s">
-        <v>1896</v>
+        <v>1895</v>
       </c>
     </row>
     <row r="889" spans="1:8">
       <c r="A889" s="0">
         <v>12692</v>
       </c>
       <c r="B889" s="0"/>
       <c r="C889" s="0" t="s">
-        <v>1897</v>
+        <v>1896</v>
       </c>
       <c r="D889" s="0"/>
       <c r="E889" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G889" s="0">
         <v>16.2</v>
       </c>
       <c r="H889" s="0" t="s">
-        <v>1898</v>
+        <v>1897</v>
       </c>
     </row>
     <row r="890" spans="1:8">
       <c r="A890" s="0">
         <v>12693</v>
       </c>
       <c r="B890" s="0"/>
       <c r="C890" s="0" t="s">
-        <v>1899</v>
+        <v>1898</v>
       </c>
       <c r="D890" s="0"/>
       <c r="E890" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G890" s="0">
         <v>11.5</v>
       </c>
       <c r="H890" s="0" t="s">
-        <v>1900</v>
+        <v>1899</v>
       </c>
     </row>
     <row r="891" spans="1:8">
       <c r="A891" s="0">
         <v>12694</v>
       </c>
       <c r="B891" s="0"/>
       <c r="C891" s="0" t="s">
-        <v>1901</v>
+        <v>1900</v>
       </c>
       <c r="D891" s="0"/>
       <c r="E891" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G891" s="0">
         <v>11.5</v>
       </c>
       <c r="H891" s="0" t="s">
-        <v>1902</v>
+        <v>1901</v>
       </c>
     </row>
     <row r="892" spans="1:8">
       <c r="A892" s="0">
         <v>12695</v>
       </c>
       <c r="B892" s="0"/>
       <c r="C892" s="0" t="s">
-        <v>1903</v>
+        <v>1902</v>
       </c>
       <c r="D892" s="0"/>
       <c r="E892" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G892" s="0">
         <v>12.37</v>
       </c>
       <c r="H892" s="0" t="s">
-        <v>1904</v>
+        <v>1903</v>
       </c>
     </row>
     <row r="893" spans="1:8">
       <c r="A893" s="0">
         <v>12696</v>
       </c>
       <c r="B893" s="0"/>
       <c r="C893" s="0" t="s">
-        <v>1905</v>
+        <v>1904</v>
       </c>
       <c r="D893" s="0"/>
       <c r="E893" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G893" s="0">
         <v>12.37</v>
       </c>
       <c r="H893" s="0" t="s">
-        <v>1906</v>
+        <v>1905</v>
       </c>
     </row>
     <row r="894" spans="1:8">
       <c r="A894" s="0">
         <v>12697</v>
       </c>
       <c r="B894" s="0"/>
       <c r="C894" s="0" t="s">
-        <v>1907</v>
+        <v>1906</v>
       </c>
       <c r="D894" s="0"/>
       <c r="E894" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G894" s="0">
         <v>7.03</v>
       </c>
       <c r="H894" s="0" t="s">
-        <v>1908</v>
+        <v>1907</v>
       </c>
     </row>
     <row r="895" spans="1:8">
       <c r="A895" s="0">
         <v>12698</v>
       </c>
       <c r="B895" s="0"/>
       <c r="C895" s="0" t="s">
-        <v>1909</v>
+        <v>1908</v>
       </c>
       <c r="D895" s="0"/>
       <c r="E895" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G895" s="0">
         <v>7.03</v>
       </c>
       <c r="H895" s="0" t="s">
-        <v>1910</v>
+        <v>1909</v>
       </c>
     </row>
     <row r="896" spans="1:8">
       <c r="A896" s="0">
         <v>12699</v>
       </c>
       <c r="B896" s="0"/>
       <c r="C896" s="0" t="s">
-        <v>1911</v>
+        <v>1910</v>
       </c>
       <c r="D896" s="0"/>
       <c r="E896" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G896" s="0">
         <v>6.46</v>
       </c>
       <c r="H896" s="0" t="s">
-        <v>1912</v>
+        <v>1911</v>
       </c>
     </row>
     <row r="897" spans="1:8">
       <c r="A897" s="0">
         <v>12700</v>
       </c>
       <c r="B897" s="0"/>
       <c r="C897" s="0" t="s">
-        <v>1913</v>
+        <v>1912</v>
       </c>
       <c r="D897" s="0"/>
       <c r="E897" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G897" s="0">
         <v>6.46</v>
       </c>
       <c r="H897" s="0" t="s">
-        <v>1914</v>
+        <v>1913</v>
       </c>
     </row>
     <row r="898" spans="1:8">
       <c r="A898" s="0">
         <v>12701</v>
       </c>
       <c r="B898" s="0"/>
       <c r="C898" s="0" t="s">
-        <v>1915</v>
+        <v>1914</v>
       </c>
       <c r="D898" s="0"/>
       <c r="E898" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G898" s="0">
         <v>8.15</v>
       </c>
       <c r="H898" s="0" t="s">
-        <v>1916</v>
+        <v>1915</v>
       </c>
     </row>
     <row r="899" spans="1:8">
       <c r="A899" s="0">
         <v>12702</v>
       </c>
       <c r="B899" s="0"/>
       <c r="C899" s="0" t="s">
-        <v>1917</v>
+        <v>1916</v>
       </c>
       <c r="D899" s="0"/>
       <c r="E899" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G899" s="0">
         <v>10</v>
       </c>
       <c r="H899" s="0" t="s">
-        <v>1918</v>
+        <v>1917</v>
       </c>
     </row>
     <row r="900" spans="1:8">
       <c r="A900" s="0">
         <v>12703</v>
       </c>
       <c r="B900" s="0"/>
       <c r="C900" s="0" t="s">
-        <v>1919</v>
+        <v>1918</v>
       </c>
       <c r="D900" s="0"/>
       <c r="E900" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G900" s="0">
         <v>35.37</v>
       </c>
       <c r="H900" s="0" t="s">
-        <v>1920</v>
+        <v>1919</v>
       </c>
     </row>
     <row r="901" spans="1:8">
       <c r="A901" s="0">
         <v>12739</v>
       </c>
       <c r="B901" s="0" t="s">
+        <v>1920</v>
+      </c>
+      <c r="C901" s="0" t="s">
         <v>1921</v>
-      </c>
-[...1 lines deleted...]
-        <v>1922</v>
       </c>
       <c r="D901" s="0" t="s">
         <v>28</v>
       </c>
       <c r="E901" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G901" s="0">
         <v>16.67</v>
       </c>
       <c r="H901" s="0" t="s">
-        <v>1923</v>
+        <v>1922</v>
       </c>
     </row>
     <row r="902" spans="1:8">
       <c r="A902" s="0">
         <v>12741</v>
       </c>
-      <c r="B902" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B902" s="0"/>
       <c r="C902" s="0" t="s">
-        <v>1925</v>
-[...3 lines deleted...]
-      </c>
+        <v>1923</v>
+      </c>
+      <c r="D902" s="0"/>
       <c r="E902" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G902" s="0">
         <v>21.32</v>
       </c>
       <c r="H902" s="0" t="s">
-        <v>1926</v>
+        <v>1924</v>
       </c>
     </row>
     <row r="903" spans="1:8">
       <c r="A903" s="0">
         <v>12742</v>
       </c>
       <c r="B903" s="0"/>
       <c r="C903" s="0" t="s">
-        <v>1927</v>
+        <v>1925</v>
       </c>
       <c r="D903" s="0"/>
       <c r="E903" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G903" s="0">
         <v>16.2</v>
       </c>
       <c r="H903" s="0" t="s">
-        <v>1928</v>
+        <v>1926</v>
       </c>
     </row>
     <row r="904" spans="1:8">
       <c r="A904" s="0">
         <v>12756</v>
       </c>
       <c r="B904" s="0"/>
       <c r="C904" s="0" t="s">
-        <v>1929</v>
+        <v>1927</v>
       </c>
       <c r="D904" s="0"/>
       <c r="E904" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G904" s="0">
         <v>18.76</v>
       </c>
       <c r="H904" s="0" t="s">
-        <v>1930</v>
+        <v>1928</v>
       </c>
     </row>
     <row r="905" spans="1:8">
       <c r="A905" s="0">
         <v>12820</v>
       </c>
       <c r="B905" s="0"/>
       <c r="C905" s="0" t="s">
-        <v>1931</v>
+        <v>1929</v>
       </c>
       <c r="D905" s="0"/>
       <c r="E905" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G905" s="0">
         <v>13.94</v>
       </c>
       <c r="H905" s="0" t="s">
-        <v>1932</v>
+        <v>1930</v>
       </c>
     </row>
     <row r="906" spans="1:8">
       <c r="A906" s="0">
         <v>12821</v>
       </c>
       <c r="B906" s="0"/>
       <c r="C906" s="0" t="s">
-        <v>1933</v>
+        <v>1931</v>
       </c>
       <c r="D906" s="0"/>
       <c r="E906" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G906" s="0">
         <v>24.25</v>
       </c>
       <c r="H906" s="0" t="s">
-        <v>1934</v>
+        <v>1932</v>
       </c>
     </row>
     <row r="907" spans="1:8">
       <c r="A907" s="0">
         <v>12822</v>
       </c>
       <c r="B907" s="0" t="s">
-        <v>1935</v>
+        <v>1933</v>
       </c>
       <c r="C907" s="0" t="s">
-        <v>1936</v>
+        <v>1934</v>
       </c>
       <c r="D907" s="0" t="s">
         <v>37</v>
       </c>
       <c r="E907" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G907" s="0">
         <v>16.11</v>
       </c>
       <c r="H907" s="0" t="s">
-        <v>1937</v>
+        <v>1935</v>
       </c>
     </row>
     <row r="908" spans="1:8">
       <c r="A908" s="0">
         <v>12823</v>
       </c>
       <c r="B908" s="0"/>
       <c r="C908" s="0" t="s">
-        <v>1938</v>
+        <v>1936</v>
       </c>
       <c r="D908" s="0"/>
       <c r="E908" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G908" s="0">
         <v>14.91</v>
       </c>
       <c r="H908" s="0" t="s">
-        <v>1939</v>
+        <v>1937</v>
       </c>
     </row>
     <row r="909" spans="1:8">
       <c r="A909" s="0">
         <v>12824</v>
       </c>
       <c r="B909" s="0"/>
       <c r="C909" s="0" t="s">
-        <v>1940</v>
+        <v>1938</v>
       </c>
       <c r="D909" s="0"/>
       <c r="E909" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G909" s="0">
         <v>16</v>
       </c>
       <c r="H909" s="0" t="s">
-        <v>1941</v>
+        <v>1939</v>
       </c>
     </row>
     <row r="910" spans="1:8">
       <c r="A910" s="0">
         <v>12825</v>
       </c>
       <c r="B910" s="0"/>
       <c r="C910" s="0" t="s">
-        <v>1942</v>
+        <v>1940</v>
       </c>
       <c r="D910" s="0"/>
       <c r="E910" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G910" s="0">
         <v>18.17</v>
       </c>
       <c r="H910" s="0" t="s">
-        <v>1943</v>
+        <v>1941</v>
       </c>
     </row>
     <row r="911" spans="1:8">
       <c r="A911" s="0">
         <v>12965</v>
       </c>
       <c r="B911" s="0"/>
       <c r="C911" s="0" t="s">
-        <v>1944</v>
+        <v>1942</v>
       </c>
       <c r="D911" s="0"/>
       <c r="E911" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G911" s="0">
         <v>1.64</v>
       </c>
       <c r="H911" s="0" t="s">
-        <v>1945</v>
+        <v>1943</v>
       </c>
     </row>
     <row r="912" spans="1:8">
       <c r="A912" s="0">
         <v>12966</v>
       </c>
       <c r="B912" s="0" t="s">
-        <v>1946</v>
+        <v>1944</v>
       </c>
       <c r="C912" s="0" t="s">
-        <v>1947</v>
+        <v>1945</v>
       </c>
       <c r="D912" s="0" t="s">
         <v>37</v>
       </c>
       <c r="E912" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G912" s="0">
         <v>27.4</v>
       </c>
       <c r="H912" s="0" t="s">
-        <v>1948</v>
+        <v>1946</v>
       </c>
     </row>
     <row r="913" spans="1:8">
       <c r="A913" s="0">
         <v>12966</v>
       </c>
       <c r="B913" s="0" t="s">
-        <v>1949</v>
+        <v>1947</v>
       </c>
       <c r="C913" s="0" t="s">
-        <v>1947</v>
+        <v>1945</v>
       </c>
       <c r="D913" s="0" t="s">
         <v>28</v>
       </c>
       <c r="E913" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G913" s="0">
         <v>27.4</v>
       </c>
       <c r="H913" s="0" t="s">
-        <v>1948</v>
+        <v>1946</v>
       </c>
     </row>
     <row r="914" spans="1:8">
       <c r="A914" s="0">
         <v>17008</v>
       </c>
       <c r="B914" s="0"/>
       <c r="C914" s="0" t="s">
-        <v>1950</v>
+        <v>1948</v>
       </c>
       <c r="D914" s="0"/>
       <c r="E914" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G914" s="0">
         <v>56.59</v>
       </c>
       <c r="H914" s="0" t="s">
-        <v>1951</v>
+        <v>1949</v>
       </c>
     </row>
     <row r="915" spans="1:8">
       <c r="A915" s="0">
         <v>17018</v>
       </c>
       <c r="B915" s="0"/>
       <c r="C915" s="0" t="s">
-        <v>1952</v>
+        <v>1950</v>
       </c>
       <c r="D915" s="0"/>
       <c r="E915" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G915" s="0">
         <v>9.1</v>
       </c>
       <c r="H915" s="0" t="s">
-        <v>1953</v>
+        <v>1951</v>
       </c>
     </row>
     <row r="916" spans="1:8">
       <c r="A916" s="0">
         <v>12485</v>
       </c>
       <c r="B916" s="0"/>
       <c r="C916" s="0" t="s">
-        <v>1954</v>
+        <v>1952</v>
       </c>
       <c r="D916" s="0"/>
       <c r="E916" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G916" s="0">
         <v>19.89</v>
       </c>
       <c r="H916" s="0" t="s">
-        <v>1955</v>
+        <v>1953</v>
       </c>
     </row>
     <row r="917" spans="1:8">
       <c r="A917" s="0">
         <v>12551</v>
       </c>
       <c r="B917" s="0"/>
       <c r="C917" s="0" t="s">
-        <v>1956</v>
+        <v>1954</v>
       </c>
       <c r="D917" s="0"/>
       <c r="E917" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G917" s="0">
         <v>23.47</v>
       </c>
       <c r="H917" s="0" t="s">
-        <v>1957</v>
+        <v>1955</v>
       </c>
     </row>
     <row r="918" spans="1:8">
       <c r="A918" s="0">
         <v>12613</v>
       </c>
       <c r="B918" s="0"/>
       <c r="C918" s="0" t="s">
-        <v>1958</v>
+        <v>1956</v>
       </c>
       <c r="D918" s="0"/>
       <c r="E918" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G918" s="0">
         <v>5.47</v>
       </c>
       <c r="H918" s="0" t="s">
-        <v>1959</v>
+        <v>1957</v>
       </c>
     </row>
     <row r="919" spans="1:8">
       <c r="A919" s="0">
         <v>12614</v>
       </c>
       <c r="B919" s="0"/>
       <c r="C919" s="0" t="s">
-        <v>1960</v>
+        <v>1958</v>
       </c>
       <c r="D919" s="0"/>
       <c r="E919" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G919" s="0">
         <v>8.699999999999999</v>
       </c>
       <c r="H919" s="0" t="s">
-        <v>1961</v>
+        <v>1959</v>
       </c>
     </row>
     <row r="920" spans="1:8">
       <c r="A920" s="0">
         <v>12615</v>
       </c>
       <c r="B920" s="0"/>
       <c r="C920" s="0" t="s">
-        <v>1962</v>
+        <v>1960</v>
       </c>
       <c r="D920" s="0"/>
       <c r="E920" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G920" s="0">
         <v>13.29</v>
       </c>
       <c r="H920" s="0" t="s">
-        <v>1963</v>
+        <v>1961</v>
       </c>
     </row>
     <row r="921" spans="1:8">
       <c r="A921" s="0">
         <v>20365</v>
       </c>
       <c r="B921" s="0"/>
       <c r="C921" s="0" t="s">
-        <v>1964</v>
+        <v>1962</v>
       </c>
       <c r="D921" s="0"/>
       <c r="E921" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G921" s="0">
         <v>6.1</v>
       </c>
       <c r="H921" s="0" t="s">
-        <v>1965</v>
+        <v>1963</v>
       </c>
     </row>
     <row r="922" spans="1:8">
       <c r="A922" s="0">
         <v>20366</v>
       </c>
       <c r="B922" s="0"/>
       <c r="C922" s="0" t="s">
-        <v>1966</v>
+        <v>1964</v>
       </c>
       <c r="D922" s="0"/>
       <c r="E922" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G922" s="0">
         <v>4.71</v>
       </c>
       <c r="H922" s="0" t="s">
-        <v>1967</v>
+        <v>1965</v>
       </c>
     </row>
     <row r="923" spans="1:8">
       <c r="A923" s="0">
         <v>20502</v>
       </c>
       <c r="B923" s="0"/>
       <c r="C923" s="0" t="s">
-        <v>1968</v>
+        <v>1966</v>
       </c>
       <c r="D923" s="0"/>
       <c r="E923" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G923" s="0">
         <v>2.5</v>
       </c>
       <c r="H923" s="0" t="s">
-        <v>1969</v>
+        <v>1967</v>
       </c>
     </row>
     <row r="924" spans="1:8">
       <c r="A924" s="0">
         <v>20505</v>
       </c>
       <c r="B924" s="0"/>
       <c r="C924" s="0" t="s">
-        <v>1970</v>
+        <v>1968</v>
       </c>
       <c r="D924" s="0"/>
       <c r="E924" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G924" s="0">
         <v>2</v>
       </c>
       <c r="H924" s="0" t="s">
-        <v>1971</v>
+        <v>1969</v>
       </c>
     </row>
     <row r="925" spans="1:8">
       <c r="A925" s="0">
         <v>20506</v>
       </c>
       <c r="B925" s="0"/>
       <c r="C925" s="0" t="s">
-        <v>1972</v>
+        <v>1970</v>
       </c>
       <c r="D925" s="0"/>
       <c r="E925" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G925" s="0">
         <v>3.24</v>
       </c>
       <c r="H925" s="0" t="s">
-        <v>1973</v>
+        <v>1971</v>
       </c>
     </row>
     <row r="926" spans="1:8">
       <c r="A926" s="0">
         <v>20226</v>
       </c>
       <c r="B926" s="0"/>
       <c r="C926" s="0" t="s">
-        <v>1974</v>
+        <v>1972</v>
       </c>
       <c r="D926" s="0"/>
       <c r="E926" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G926" s="0">
         <v>2.61</v>
       </c>
       <c r="H926" s="0" t="s">
-        <v>1975</v>
+        <v>1973</v>
       </c>
     </row>
     <row r="927" spans="1:8">
       <c r="A927" s="0">
         <v>20376</v>
       </c>
       <c r="B927" s="0"/>
       <c r="C927" s="0" t="s">
-        <v>1976</v>
+        <v>1974</v>
       </c>
       <c r="D927" s="0"/>
       <c r="E927" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G927" s="0">
         <v>8.75</v>
       </c>
       <c r="H927" s="0" t="s">
-        <v>1977</v>
+        <v>1975</v>
       </c>
     </row>
     <row r="928" spans="1:8">
       <c r="A928" s="0">
         <v>20379</v>
       </c>
       <c r="B928" s="0"/>
       <c r="C928" s="0" t="s">
-        <v>1978</v>
+        <v>1976</v>
       </c>
       <c r="D928" s="0"/>
       <c r="E928" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G928" s="0">
         <v>3.16</v>
       </c>
       <c r="H928" s="0" t="s">
-        <v>1979</v>
+        <v>1977</v>
       </c>
     </row>
     <row r="929" spans="1:8">
       <c r="A929" s="0">
         <v>20380</v>
       </c>
       <c r="B929" s="0"/>
       <c r="C929" s="0" t="s">
-        <v>1980</v>
+        <v>1978</v>
       </c>
       <c r="D929" s="0"/>
       <c r="E929" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G929" s="0">
         <v>3.88</v>
       </c>
       <c r="H929" s="0" t="s">
-        <v>1981</v>
+        <v>1979</v>
       </c>
     </row>
     <row r="930" spans="1:8">
       <c r="A930" s="0">
         <v>20382</v>
       </c>
       <c r="B930" s="0"/>
       <c r="C930" s="0" t="s">
-        <v>1982</v>
+        <v>1980</v>
       </c>
       <c r="D930" s="0"/>
       <c r="E930" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G930" s="0">
         <v>2.25</v>
       </c>
       <c r="H930" s="0" t="s">
-        <v>1983</v>
+        <v>1981</v>
       </c>
     </row>
     <row r="931" spans="1:8">
       <c r="A931" s="0">
         <v>20385</v>
       </c>
       <c r="B931" s="0"/>
       <c r="C931" s="0" t="s">
-        <v>1984</v>
+        <v>1982</v>
       </c>
       <c r="D931" s="0"/>
       <c r="E931" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G931" s="0">
         <v>1.68</v>
       </c>
       <c r="H931" s="0" t="s">
-        <v>1985</v>
+        <v>1983</v>
       </c>
     </row>
     <row r="932" spans="1:8">
       <c r="A932" s="0">
         <v>20504</v>
       </c>
       <c r="B932" s="0"/>
       <c r="C932" s="0" t="s">
-        <v>1986</v>
+        <v>1984</v>
       </c>
       <c r="D932" s="0"/>
       <c r="E932" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G932" s="0">
         <v>2.12</v>
       </c>
       <c r="H932" s="0" t="s">
-        <v>1987</v>
+        <v>1985</v>
       </c>
     </row>
     <row r="933" spans="1:8">
       <c r="A933" s="0">
         <v>20367</v>
       </c>
       <c r="B933" s="0"/>
       <c r="C933" s="0" t="s">
-        <v>1988</v>
+        <v>1986</v>
       </c>
       <c r="D933" s="0"/>
       <c r="E933" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G933" s="0">
         <v>5.47</v>
       </c>
       <c r="H933" s="0" t="s">
-        <v>1989</v>
+        <v>1987</v>
       </c>
     </row>
     <row r="934" spans="1:8">
       <c r="A934" s="0">
         <v>20377</v>
       </c>
       <c r="B934" s="0"/>
       <c r="C934" s="0" t="s">
-        <v>1990</v>
+        <v>1988</v>
       </c>
       <c r="D934" s="0"/>
       <c r="E934" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G934" s="0">
         <v>8.369999999999999</v>
       </c>
       <c r="H934" s="0" t="s">
-        <v>1991</v>
+        <v>1989</v>
       </c>
     </row>
     <row r="935" spans="1:8">
       <c r="A935" s="0">
         <v>20378</v>
       </c>
       <c r="B935" s="0"/>
       <c r="C935" s="0" t="s">
-        <v>1992</v>
+        <v>1990</v>
       </c>
       <c r="D935" s="0"/>
       <c r="E935" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G935" s="0">
         <v>3.16</v>
       </c>
       <c r="H935" s="0" t="s">
-        <v>1993</v>
+        <v>1991</v>
       </c>
     </row>
     <row r="936" spans="1:8">
       <c r="A936" s="0">
         <v>20381</v>
       </c>
       <c r="B936" s="0"/>
       <c r="C936" s="0" t="s">
-        <v>1994</v>
+        <v>1992</v>
       </c>
       <c r="D936" s="0"/>
       <c r="E936" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G936" s="0">
         <v>3.88</v>
       </c>
       <c r="H936" s="0" t="s">
-        <v>1995</v>
+        <v>1993</v>
       </c>
     </row>
     <row r="937" spans="1:8">
       <c r="A937" s="0">
         <v>20383</v>
       </c>
       <c r="B937" s="0"/>
       <c r="C937" s="0" t="s">
-        <v>1996</v>
+        <v>1994</v>
       </c>
       <c r="D937" s="0"/>
       <c r="E937" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G937" s="0">
         <v>2.22</v>
       </c>
       <c r="H937" s="0" t="s">
-        <v>1997</v>
+        <v>1995</v>
       </c>
     </row>
     <row r="938" spans="1:8">
       <c r="A938" s="0">
         <v>20384</v>
       </c>
       <c r="B938" s="0"/>
       <c r="C938" s="0" t="s">
-        <v>1996</v>
+        <v>1994</v>
       </c>
       <c r="D938" s="0"/>
       <c r="E938" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G938" s="0">
         <v>2.22</v>
       </c>
       <c r="H938" s="0" t="s">
-        <v>1998</v>
+        <v>1996</v>
       </c>
     </row>
     <row r="939" spans="1:8">
       <c r="A939" s="0">
         <v>20386</v>
       </c>
       <c r="B939" s="0"/>
       <c r="C939" s="0" t="s">
-        <v>1999</v>
+        <v>1997</v>
       </c>
       <c r="D939" s="0"/>
       <c r="E939" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G939" s="0">
         <v>2</v>
       </c>
       <c r="H939" s="0" t="s">
-        <v>2000</v>
+        <v>1998</v>
       </c>
     </row>
     <row r="940" spans="1:8">
       <c r="A940" s="0">
         <v>20387</v>
       </c>
       <c r="B940" s="0"/>
       <c r="C940" s="0" t="s">
-        <v>2001</v>
+        <v>1999</v>
       </c>
       <c r="D940" s="0"/>
       <c r="E940" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G940" s="0">
         <v>3.88</v>
       </c>
       <c r="H940" s="0" t="s">
-        <v>2002</v>
+        <v>2000</v>
       </c>
     </row>
     <row r="941" spans="1:8">
       <c r="A941" s="0">
         <v>20501</v>
       </c>
       <c r="B941" s="0"/>
       <c r="C941" s="0" t="s">
-        <v>2003</v>
+        <v>2001</v>
       </c>
       <c r="D941" s="0"/>
       <c r="E941" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G941" s="0">
         <v>2.24</v>
       </c>
       <c r="H941" s="0" t="s">
-        <v>2004</v>
+        <v>2002</v>
       </c>
     </row>
     <row r="942" spans="1:8">
       <c r="A942" s="0">
         <v>20503</v>
       </c>
       <c r="B942" s="0" t="s">
-        <v>2005</v>
+        <v>2003</v>
       </c>
       <c r="C942" s="0" t="s">
-        <v>2006</v>
+        <v>2004</v>
       </c>
       <c r="D942" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E942" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G942" s="0">
         <v>2.5</v>
       </c>
       <c r="H942" s="0" t="s">
-        <v>2007</v>
+        <v>2005</v>
       </c>
     </row>
     <row r="943" spans="1:8">
       <c r="A943" s="0">
         <v>20257</v>
       </c>
       <c r="B943" s="0" t="s">
-        <v>2008</v>
+        <v>2006</v>
       </c>
       <c r="C943" s="0" t="s">
-        <v>2009</v>
+        <v>2007</v>
       </c>
       <c r="D943" s="0"/>
       <c r="E943" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G943" s="0">
         <v>3.1</v>
       </c>
       <c r="H943" s="0" t="s">
-        <v>2010</v>
+        <v>2008</v>
       </c>
     </row>
     <row r="944" spans="1:8">
       <c r="A944" s="0">
         <v>20258</v>
       </c>
       <c r="B944" s="0" t="s">
-        <v>2011</v>
+        <v>2009</v>
       </c>
       <c r="C944" s="0" t="s">
-        <v>2012</v>
+        <v>2010</v>
       </c>
       <c r="D944" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E944" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G944" s="0">
         <v>7.8</v>
       </c>
       <c r="H944" s="0" t="s">
-        <v>2013</v>
+        <v>2011</v>
       </c>
     </row>
     <row r="945" spans="1:8">
       <c r="A945" s="0">
         <v>20259</v>
       </c>
       <c r="B945" s="0" t="s">
-        <v>2014</v>
+        <v>2012</v>
       </c>
       <c r="C945" s="0" t="s">
-        <v>2015</v>
+        <v>2013</v>
       </c>
       <c r="D945" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E945" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G945" s="0">
         <v>15</v>
       </c>
       <c r="H945" s="0" t="s">
-        <v>2016</v>
+        <v>2014</v>
       </c>
     </row>
     <row r="946" spans="1:8">
       <c r="A946" s="0">
         <v>20260</v>
       </c>
       <c r="B946" s="0" t="s">
-        <v>2017</v>
+        <v>2015</v>
       </c>
       <c r="C946" s="0" t="s">
-        <v>2018</v>
+        <v>2016</v>
       </c>
       <c r="D946" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E946" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G946" s="0">
         <v>15</v>
       </c>
       <c r="H946" s="0" t="s">
-        <v>2019</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="947" spans="1:8">
       <c r="A947" s="0">
         <v>20232</v>
       </c>
       <c r="B947" s="0" t="s">
+        <v>2018</v>
+      </c>
+      <c r="C947" s="0" t="s">
+        <v>2019</v>
+      </c>
+      <c r="D947" s="0" t="s">
         <v>2020</v>
-      </c>
-[...4 lines deleted...]
-        <v>2022</v>
       </c>
       <c r="E947" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G947" s="0">
         <v>7.67</v>
       </c>
       <c r="H947" s="0" t="s">
-        <v>2023</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="948" spans="1:8">
       <c r="A948" s="0">
         <v>20232</v>
       </c>
       <c r="B948" s="0" t="s">
-        <v>2024</v>
+        <v>2022</v>
       </c>
       <c r="C948" s="0" t="s">
-        <v>2021</v>
+        <v>2019</v>
       </c>
       <c r="D948" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E948" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G948" s="0">
         <v>7.67</v>
       </c>
       <c r="H948" s="0" t="s">
-        <v>2023</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="949" spans="1:8">
       <c r="A949" s="0">
         <v>20415</v>
       </c>
       <c r="B949" s="0"/>
       <c r="C949" s="0" t="s">
-        <v>2025</v>
+        <v>2023</v>
       </c>
       <c r="D949" s="0"/>
       <c r="E949" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G949" s="0">
         <v>9.01</v>
       </c>
       <c r="H949" s="0" t="s">
-        <v>2026</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="950" spans="1:8">
       <c r="A950" s="0">
         <v>20416</v>
       </c>
       <c r="B950" s="0"/>
       <c r="C950" s="0" t="s">
-        <v>2027</v>
+        <v>2025</v>
       </c>
       <c r="D950" s="0"/>
       <c r="E950" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G950" s="0">
         <v>8.48</v>
       </c>
       <c r="H950" s="0" t="s">
-        <v>2028</v>
+        <v>2026</v>
       </c>
     </row>
     <row r="951" spans="1:8">
       <c r="A951" s="0">
         <v>20227</v>
       </c>
       <c r="B951" s="0"/>
       <c r="C951" s="0" t="s">
-        <v>2029</v>
+        <v>2027</v>
       </c>
       <c r="D951" s="0"/>
       <c r="E951" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G951" s="0">
         <v>6.21</v>
       </c>
       <c r="H951" s="0" t="s">
-        <v>2030</v>
+        <v>2028</v>
       </c>
     </row>
     <row r="952" spans="1:8">
       <c r="A952" s="0">
         <v>20228</v>
       </c>
       <c r="B952" s="0" t="s">
-        <v>2031</v>
+        <v>2029</v>
       </c>
       <c r="C952" s="0" t="s">
-        <v>2032</v>
+        <v>2030</v>
       </c>
       <c r="D952" s="0" t="s">
         <v>28</v>
       </c>
       <c r="E952" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G952" s="0">
         <v>6.75</v>
       </c>
       <c r="H952" s="0" t="s">
-        <v>2033</v>
+        <v>2031</v>
       </c>
     </row>
     <row r="953" spans="1:8">
       <c r="A953" s="0">
         <v>20229</v>
       </c>
       <c r="B953" s="0" t="s">
-        <v>2034</v>
+        <v>2032</v>
       </c>
       <c r="C953" s="0" t="s">
-        <v>2035</v>
+        <v>2033</v>
       </c>
       <c r="D953" s="0" t="s">
         <v>48</v>
       </c>
       <c r="E953" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G953" s="0">
         <v>4.23</v>
       </c>
       <c r="H953" s="0" t="s">
-        <v>2036</v>
+        <v>2034</v>
       </c>
     </row>
     <row r="954" spans="1:8">
       <c r="A954" s="0">
         <v>20229</v>
       </c>
       <c r="B954" s="0" t="s">
-        <v>2037</v>
+        <v>2035</v>
       </c>
       <c r="C954" s="0" t="s">
-        <v>2035</v>
+        <v>2033</v>
       </c>
       <c r="D954" s="0" t="s">
         <v>28</v>
       </c>
       <c r="E954" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G954" s="0">
         <v>4.23</v>
       </c>
       <c r="H954" s="0" t="s">
-        <v>2036</v>
+        <v>2034</v>
       </c>
     </row>
     <row r="955" spans="1:8">
       <c r="A955" s="0">
         <v>20375</v>
       </c>
       <c r="B955" s="0"/>
       <c r="C955" s="0" t="s">
-        <v>2038</v>
+        <v>2036</v>
       </c>
       <c r="D955" s="0"/>
       <c r="E955" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G955" s="0">
         <v>2.27</v>
       </c>
       <c r="H955" s="0" t="s">
-        <v>2039</v>
+        <v>2037</v>
       </c>
     </row>
     <row r="956" spans="1:8">
       <c r="A956" s="0">
         <v>20368</v>
       </c>
       <c r="B956" s="0"/>
       <c r="C956" s="0" t="s">
-        <v>2040</v>
+        <v>2038</v>
       </c>
       <c r="D956" s="0"/>
       <c r="E956" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G956" s="0">
         <v>4.37</v>
       </c>
       <c r="H956" s="0" t="s">
-        <v>2041</v>
+        <v>2039</v>
       </c>
     </row>
     <row r="957" spans="1:8">
       <c r="A957" s="0">
         <v>20500</v>
       </c>
       <c r="B957" s="0" t="s">
-        <v>2042</v>
+        <v>2040</v>
       </c>
       <c r="C957" s="0" t="s">
-        <v>2043</v>
+        <v>2041</v>
       </c>
       <c r="D957" s="0" t="s">
         <v>48</v>
       </c>
       <c r="E957" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G957" s="0">
         <v>3.58</v>
       </c>
       <c r="H957" s="0" t="s">
-        <v>2044</v>
+        <v>2042</v>
       </c>
     </row>
     <row r="958" spans="1:8">
       <c r="A958" s="0">
         <v>20519</v>
       </c>
       <c r="B958" s="0" t="s">
-        <v>2045</v>
+        <v>2043</v>
       </c>
       <c r="C958" s="0" t="s">
-        <v>2046</v>
+        <v>2044</v>
       </c>
       <c r="D958" s="0" t="s">
         <v>48</v>
       </c>
       <c r="E958" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G958" s="0">
         <v>4.97</v>
       </c>
       <c r="H958" s="0" t="s">
-        <v>2047</v>
+        <v>2045</v>
       </c>
     </row>
     <row r="959" spans="1:8">
       <c r="A959" s="0">
         <v>20530</v>
       </c>
       <c r="B959" s="0" t="s">
-        <v>2048</v>
+        <v>2046</v>
       </c>
       <c r="C959" s="0" t="s">
-        <v>2049</v>
+        <v>2047</v>
       </c>
       <c r="D959" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E959" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G959" s="0">
         <v>2.64</v>
       </c>
       <c r="H959" s="0" t="s">
-        <v>2050</v>
+        <v>2048</v>
       </c>
     </row>
     <row r="960" spans="1:8">
       <c r="A960" s="0">
         <v>20717</v>
       </c>
       <c r="B960" s="0" t="s">
-        <v>2051</v>
+        <v>2049</v>
       </c>
       <c r="C960" s="0" t="s">
-        <v>2052</v>
+        <v>2050</v>
       </c>
       <c r="D960" s="0" t="s">
         <v>48</v>
       </c>
       <c r="E960" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G960" s="0">
         <v>5.99</v>
       </c>
       <c r="H960" s="0" t="s">
-        <v>2053</v>
+        <v>2051</v>
       </c>
     </row>
     <row r="961" spans="1:8">
       <c r="A961" s="0">
         <v>20719</v>
       </c>
       <c r="B961" s="0" t="s">
-        <v>2054</v>
+        <v>2052</v>
       </c>
       <c r="C961" s="0" t="s">
-        <v>2055</v>
+        <v>2053</v>
       </c>
       <c r="D961" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E961" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G961" s="0">
         <v>3.93</v>
       </c>
       <c r="H961" s="0" t="s">
-        <v>2056</v>
+        <v>2054</v>
       </c>
     </row>
     <row r="962" spans="1:8">
       <c r="A962" s="0">
         <v>20739</v>
       </c>
       <c r="B962" s="0" t="s">
-        <v>2057</v>
+        <v>2055</v>
       </c>
       <c r="C962" s="0" t="s">
-        <v>2058</v>
+        <v>2056</v>
       </c>
       <c r="D962" s="0" t="s">
         <v>48</v>
       </c>
       <c r="E962" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G962" s="0">
         <v>3.26</v>
       </c>
       <c r="H962" s="0" t="s">
-        <v>2059</v>
+        <v>2057</v>
       </c>
     </row>
     <row r="963" spans="1:8">
       <c r="A963" s="0">
         <v>20739</v>
       </c>
       <c r="B963" s="0" t="s">
-        <v>2060</v>
+        <v>2058</v>
       </c>
       <c r="C963" s="0" t="s">
-        <v>2058</v>
+        <v>2056</v>
       </c>
       <c r="D963" s="0" t="s">
         <v>28</v>
       </c>
       <c r="E963" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G963" s="0">
         <v>3.26</v>
       </c>
       <c r="H963" s="0" t="s">
-        <v>2059</v>
+        <v>2057</v>
       </c>
     </row>
     <row r="964" spans="1:8">
       <c r="A964" s="0">
         <v>20742</v>
       </c>
       <c r="B964" s="0" t="s">
-        <v>2061</v>
+        <v>2059</v>
       </c>
       <c r="C964" s="0" t="s">
-        <v>2062</v>
+        <v>2060</v>
       </c>
       <c r="D964" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E964" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G964" s="0">
         <v>5.42</v>
       </c>
       <c r="H964" s="0" t="s">
-        <v>2063</v>
+        <v>2061</v>
       </c>
     </row>
     <row r="965" spans="1:8">
       <c r="A965" s="0">
         <v>20715</v>
       </c>
       <c r="B965" s="0" t="s">
-        <v>2064</v>
+        <v>2062</v>
       </c>
       <c r="C965" s="0" t="s">
-        <v>2065</v>
+        <v>2063</v>
       </c>
       <c r="D965" s="0" t="s">
         <v>48</v>
       </c>
       <c r="E965" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G965" s="0">
         <v>6.53</v>
       </c>
       <c r="H965" s="0" t="s">
-        <v>2066</v>
+        <v>2064</v>
       </c>
     </row>
     <row r="966" spans="1:8">
       <c r="A966" s="0">
         <v>20741</v>
       </c>
       <c r="B966" s="0" t="s">
-        <v>2067</v>
+        <v>2065</v>
       </c>
       <c r="C966" s="0" t="s">
-        <v>2068</v>
+        <v>2066</v>
       </c>
       <c r="D966" s="0" t="s">
         <v>48</v>
       </c>
       <c r="E966" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G966" s="0">
         <v>3.26</v>
       </c>
       <c r="H966" s="0" t="s">
-        <v>2069</v>
+        <v>2067</v>
       </c>
     </row>
     <row r="967" spans="1:8">
       <c r="A967" s="0">
         <v>20741</v>
       </c>
       <c r="B967" s="0" t="s">
-        <v>2070</v>
+        <v>2068</v>
       </c>
       <c r="C967" s="0" t="s">
-        <v>2068</v>
+        <v>2066</v>
       </c>
       <c r="D967" s="0" t="s">
         <v>28</v>
       </c>
       <c r="E967" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G967" s="0">
         <v>3.26</v>
       </c>
       <c r="H967" s="0" t="s">
-        <v>2069</v>
+        <v>2067</v>
       </c>
     </row>
     <row r="968" spans="1:8">
       <c r="A968" s="0">
         <v>20743</v>
       </c>
       <c r="B968" s="0"/>
       <c r="C968" s="0" t="s">
-        <v>2071</v>
+        <v>2069</v>
       </c>
       <c r="D968" s="0"/>
       <c r="E968" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G968" s="0">
         <v>5.95</v>
       </c>
       <c r="H968" s="0" t="s">
-        <v>2072</v>
+        <v>2070</v>
       </c>
     </row>
     <row r="969" spans="1:8">
       <c r="A969" s="0">
         <v>20716</v>
       </c>
       <c r="B969" s="0" t="s">
-        <v>2073</v>
+        <v>2071</v>
       </c>
       <c r="C969" s="0" t="s">
-        <v>2074</v>
+        <v>2072</v>
       </c>
       <c r="D969" s="0" t="s">
         <v>48</v>
       </c>
       <c r="E969" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G969" s="0">
         <v>6.25</v>
       </c>
       <c r="H969" s="0" t="s">
-        <v>2075</v>
+        <v>2073</v>
       </c>
     </row>
     <row r="970" spans="1:8">
       <c r="A970" s="0">
         <v>20718</v>
       </c>
       <c r="B970" s="0" t="s">
-        <v>2076</v>
+        <v>2074</v>
       </c>
       <c r="C970" s="0" t="s">
-        <v>2077</v>
+        <v>2075</v>
       </c>
       <c r="D970" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E970" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G970" s="0">
         <v>3.93</v>
       </c>
       <c r="H970" s="0" t="s">
-        <v>2078</v>
+        <v>2076</v>
       </c>
     </row>
     <row r="971" spans="1:8">
       <c r="A971" s="0">
         <v>20738</v>
       </c>
       <c r="B971" s="0" t="s">
-        <v>2079</v>
+        <v>2077</v>
       </c>
       <c r="C971" s="0" t="s">
-        <v>2080</v>
+        <v>2078</v>
       </c>
       <c r="D971" s="0" t="s">
         <v>48</v>
       </c>
       <c r="E971" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G971" s="0">
         <v>3.26</v>
       </c>
       <c r="H971" s="0" t="s">
-        <v>2081</v>
+        <v>2079</v>
       </c>
     </row>
     <row r="972" spans="1:8">
       <c r="A972" s="0">
         <v>20738</v>
       </c>
       <c r="B972" s="0" t="s">
-        <v>2082</v>
+        <v>2080</v>
       </c>
       <c r="C972" s="0" t="s">
-        <v>2080</v>
+        <v>2078</v>
       </c>
       <c r="D972" s="0" t="s">
         <v>28</v>
       </c>
       <c r="E972" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G972" s="0">
         <v>3.26</v>
       </c>
       <c r="H972" s="0" t="s">
-        <v>2081</v>
+        <v>2079</v>
       </c>
     </row>
     <row r="973" spans="1:8">
       <c r="A973" s="0">
         <v>20740</v>
       </c>
       <c r="B973" s="0" t="s">
-        <v>2083</v>
+        <v>2081</v>
       </c>
       <c r="C973" s="0" t="s">
-        <v>2084</v>
+        <v>2082</v>
       </c>
       <c r="D973" s="0" t="s">
         <v>48</v>
       </c>
       <c r="E973" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G973" s="0">
         <v>3.26</v>
       </c>
       <c r="H973" s="0" t="s">
-        <v>2085</v>
+        <v>2083</v>
       </c>
     </row>
     <row r="974" spans="1:8">
       <c r="A974" s="0">
         <v>20740</v>
       </c>
       <c r="B974" s="0" t="s">
-        <v>2086</v>
+        <v>2084</v>
       </c>
       <c r="C974" s="0" t="s">
-        <v>2084</v>
+        <v>2082</v>
       </c>
       <c r="D974" s="0" t="s">
         <v>28</v>
       </c>
       <c r="E974" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G974" s="0">
         <v>3.26</v>
       </c>
       <c r="H974" s="0" t="s">
-        <v>2085</v>
+        <v>2083</v>
       </c>
     </row>
     <row r="975" spans="1:8">
       <c r="A975" s="0">
         <v>29788</v>
       </c>
       <c r="B975" s="0" t="s">
-        <v>2087</v>
+        <v>2085</v>
       </c>
       <c r="C975" s="0" t="s">
-        <v>2088</v>
+        <v>2086</v>
       </c>
       <c r="D975" s="0" t="s">
         <v>48</v>
       </c>
       <c r="E975" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G975" s="0">
         <v>4.43</v>
       </c>
       <c r="H975" s="0" t="s">
-        <v>2089</v>
+        <v>2087</v>
       </c>
     </row>
     <row r="976" spans="1:8">
       <c r="A976" s="0">
         <v>28782</v>
       </c>
       <c r="B976" s="0"/>
       <c r="C976" s="0" t="s">
-        <v>2090</v>
+        <v>2088</v>
       </c>
       <c r="D976" s="0"/>
       <c r="E976" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G976" s="0">
         <v>2.01</v>
       </c>
       <c r="H976" s="0" t="s">
-        <v>2091</v>
+        <v>2089</v>
       </c>
     </row>
     <row r="977" spans="1:8">
       <c r="A977" s="0">
         <v>29783</v>
       </c>
       <c r="B977" s="0"/>
       <c r="C977" s="0" t="s">
-        <v>2092</v>
+        <v>2090</v>
       </c>
       <c r="D977" s="0"/>
       <c r="E977" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G977" s="0">
         <v>2.01</v>
       </c>
       <c r="H977" s="0" t="s">
-        <v>2093</v>
+        <v>2091</v>
       </c>
     </row>
     <row r="978" spans="1:8">
       <c r="A978" s="0">
         <v>29785</v>
       </c>
       <c r="B978" s="0"/>
       <c r="C978" s="0" t="s">
-        <v>2094</v>
+        <v>2092</v>
       </c>
       <c r="D978" s="0"/>
       <c r="E978" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G978" s="0">
         <v>6.96</v>
       </c>
       <c r="H978" s="0" t="s">
-        <v>2095</v>
+        <v>2093</v>
       </c>
     </row>
     <row r="979" spans="1:8">
       <c r="A979" s="0">
         <v>29786</v>
       </c>
       <c r="B979" s="0"/>
       <c r="C979" s="0" t="s">
-        <v>2096</v>
+        <v>2094</v>
       </c>
       <c r="D979" s="0"/>
       <c r="E979" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G979" s="0">
         <v>7.5</v>
       </c>
       <c r="H979" s="0" t="s">
-        <v>2097</v>
+        <v>2095</v>
       </c>
     </row>
     <row r="980" spans="1:8">
       <c r="A980" s="0">
         <v>29790</v>
       </c>
       <c r="B980" s="0" t="s">
-        <v>2098</v>
+        <v>2096</v>
       </c>
       <c r="C980" s="0" t="s">
-        <v>2099</v>
+        <v>2097</v>
       </c>
       <c r="D980" s="0" t="s">
         <v>48</v>
       </c>
       <c r="E980" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G980" s="0">
         <v>4.69</v>
       </c>
       <c r="H980" s="0" t="s">
-        <v>2100</v>
+        <v>2098</v>
       </c>
     </row>
     <row r="981" spans="1:8">
       <c r="A981" s="0">
         <v>29784</v>
       </c>
       <c r="B981" s="0"/>
       <c r="C981" s="0" t="s">
-        <v>2101</v>
+        <v>2099</v>
       </c>
       <c r="D981" s="0"/>
       <c r="E981" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G981" s="0">
         <v>2.01</v>
       </c>
       <c r="H981" s="0" t="s">
-        <v>2102</v>
+        <v>2100</v>
       </c>
     </row>
     <row r="982" spans="1:8">
       <c r="A982" s="0">
         <v>29787</v>
       </c>
       <c r="B982" s="0"/>
       <c r="C982" s="0" t="s">
-        <v>2103</v>
+        <v>2101</v>
       </c>
       <c r="D982" s="0"/>
       <c r="E982" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G982" s="0">
         <v>7.5</v>
       </c>
       <c r="H982" s="0" t="s">
-        <v>2104</v>
+        <v>2102</v>
       </c>
     </row>
     <row r="983" spans="1:8">
       <c r="A983" s="0">
         <v>29789</v>
       </c>
       <c r="B983" s="0" t="s">
-        <v>2105</v>
+        <v>2103</v>
       </c>
       <c r="C983" s="0" t="s">
-        <v>2106</v>
+        <v>2104</v>
       </c>
       <c r="D983" s="0" t="s">
         <v>48</v>
       </c>
       <c r="E983" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G983" s="0">
         <v>4.69</v>
       </c>
       <c r="H983" s="0" t="s">
-        <v>2107</v>
+        <v>2105</v>
       </c>
     </row>
     <row r="984" spans="1:8">
       <c r="A984" s="0">
         <v>20233</v>
       </c>
       <c r="B984" s="0"/>
       <c r="C984" s="0" t="s">
-        <v>2108</v>
+        <v>2106</v>
       </c>
       <c r="D984" s="0"/>
       <c r="E984" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G984" s="0">
         <v>6.31</v>
       </c>
       <c r="H984" s="0" t="s">
-        <v>2109</v>
+        <v>2107</v>
       </c>
     </row>
     <row r="985" spans="1:8">
       <c r="A985" s="0">
         <v>20262</v>
       </c>
       <c r="B985" s="0"/>
       <c r="C985" s="0" t="s">
-        <v>2110</v>
+        <v>2108</v>
       </c>
       <c r="D985" s="0"/>
       <c r="E985" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G985" s="0">
         <v>1.74</v>
       </c>
       <c r="H985" s="0" t="s">
-        <v>2111</v>
+        <v>2109</v>
       </c>
     </row>
     <row r="986" spans="1:8">
       <c r="A986" s="0">
         <v>20234</v>
       </c>
       <c r="B986" s="0"/>
       <c r="C986" s="0" t="s">
-        <v>2112</v>
+        <v>2110</v>
       </c>
       <c r="D986" s="0"/>
       <c r="E986" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G986" s="0">
         <v>6.35</v>
       </c>
       <c r="H986" s="0" t="s">
-        <v>2113</v>
+        <v>2111</v>
       </c>
     </row>
     <row r="987" spans="1:8">
       <c r="A987" s="0">
         <v>20243</v>
       </c>
       <c r="B987" s="0"/>
       <c r="C987" s="0" t="s">
-        <v>2114</v>
+        <v>2112</v>
       </c>
       <c r="D987" s="0"/>
       <c r="E987" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G987" s="0">
         <v>3.71</v>
       </c>
       <c r="H987" s="0" t="s">
-        <v>2115</v>
+        <v>2113</v>
       </c>
     </row>
     <row r="988" spans="1:8">
       <c r="A988" s="0">
         <v>20388</v>
       </c>
       <c r="B988" s="0"/>
       <c r="C988" s="0" t="s">
-        <v>2116</v>
+        <v>2114</v>
       </c>
       <c r="D988" s="0"/>
       <c r="E988" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G988" s="0">
         <v>1.86</v>
       </c>
       <c r="H988" s="0" t="s">
-        <v>2117</v>
+        <v>2115</v>
       </c>
     </row>
     <row r="989" spans="1:8">
       <c r="A989" s="0">
         <v>20235</v>
       </c>
       <c r="B989" s="0"/>
       <c r="C989" s="0" t="s">
-        <v>2118</v>
+        <v>2116</v>
       </c>
       <c r="D989" s="0"/>
       <c r="E989" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G989" s="0">
         <v>6.6</v>
       </c>
       <c r="H989" s="0" t="s">
-        <v>2119</v>
+        <v>2117</v>
       </c>
     </row>
     <row r="990" spans="1:8">
       <c r="A990" s="0">
         <v>20244</v>
       </c>
       <c r="B990" s="0"/>
       <c r="C990" s="0" t="s">
-        <v>2120</v>
+        <v>2118</v>
       </c>
       <c r="D990" s="0"/>
       <c r="E990" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G990" s="0">
         <v>3.97</v>
       </c>
       <c r="H990" s="0" t="s">
-        <v>2121</v>
+        <v>2119</v>
       </c>
     </row>
     <row r="991" spans="1:8">
       <c r="A991" s="0">
         <v>20389</v>
       </c>
       <c r="B991" s="0"/>
       <c r="C991" s="0" t="s">
-        <v>2122</v>
+        <v>2120</v>
       </c>
       <c r="D991" s="0"/>
       <c r="E991" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G991" s="0">
         <v>2.12</v>
       </c>
       <c r="H991" s="0" t="s">
-        <v>2123</v>
+        <v>2121</v>
       </c>
     </row>
     <row r="992" spans="1:8">
       <c r="A992" s="0">
         <v>20261</v>
       </c>
       <c r="B992" s="0"/>
       <c r="C992" s="0" t="s">
-        <v>2124</v>
+        <v>2122</v>
       </c>
       <c r="D992" s="0"/>
       <c r="E992" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G992" s="0">
         <v>6.31</v>
       </c>
       <c r="H992" s="0" t="s">
-        <v>2125</v>
+        <v>2123</v>
       </c>
     </row>
     <row r="993" spans="1:8">
       <c r="A993" s="0">
         <v>13838</v>
       </c>
       <c r="B993" s="0" t="s">
-        <v>2126</v>
+        <v>2124</v>
       </c>
       <c r="C993" s="0" t="s">
-        <v>2127</v>
+        <v>2125</v>
       </c>
       <c r="D993" s="0" t="s">
         <v>48</v>
       </c>
       <c r="E993" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G993" s="0">
         <v>17.24</v>
       </c>
       <c r="H993" s="0" t="s">
-        <v>2128</v>
+        <v>2126</v>
       </c>
     </row>
     <row r="994" spans="1:8">
       <c r="A994" s="0">
         <v>25637</v>
       </c>
       <c r="B994" s="0"/>
       <c r="C994" s="0" t="s">
-        <v>2129</v>
+        <v>2127</v>
       </c>
       <c r="D994" s="0"/>
       <c r="E994" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G994" s="0">
         <v>36.06</v>
       </c>
       <c r="H994" s="0" t="s">
-        <v>2130</v>
+        <v>2128</v>
       </c>
     </row>
     <row r="995" spans="1:8">
       <c r="A995" s="0">
         <v>18031</v>
       </c>
       <c r="B995" s="0"/>
       <c r="C995" s="0" t="s">
-        <v>2131</v>
+        <v>2129</v>
       </c>
       <c r="D995" s="0"/>
       <c r="E995" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G995" s="0">
         <v>9.800000000000001</v>
       </c>
       <c r="H995" s="0" t="s">
-        <v>2132</v>
+        <v>2130</v>
       </c>
     </row>
     <row r="996" spans="1:8">
       <c r="A996" s="0">
         <v>25638</v>
       </c>
       <c r="B996" s="0"/>
       <c r="C996" s="0" t="s">
-        <v>2133</v>
+        <v>2131</v>
       </c>
       <c r="D996" s="0"/>
       <c r="E996" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G996" s="0">
         <v>28.47</v>
       </c>
       <c r="H996" s="0" t="s">
-        <v>2134</v>
+        <v>2132</v>
       </c>
     </row>
     <row r="997" spans="1:8">
       <c r="A997" s="0">
         <v>25639</v>
       </c>
       <c r="B997" s="0"/>
       <c r="C997" s="0" t="s">
-        <v>2135</v>
+        <v>2133</v>
       </c>
       <c r="D997" s="0"/>
       <c r="E997" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G997" s="0">
         <v>21.5</v>
       </c>
       <c r="H997" s="0" t="s">
-        <v>2136</v>
+        <v>2134</v>
       </c>
     </row>
     <row r="998" spans="1:8">
       <c r="A998" s="0">
         <v>25635</v>
       </c>
       <c r="B998" s="0"/>
       <c r="C998" s="0" t="s">
-        <v>2137</v>
+        <v>2135</v>
       </c>
       <c r="D998" s="0"/>
       <c r="E998" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G998" s="0">
         <v>9.52</v>
       </c>
       <c r="H998" s="0" t="s">
-        <v>2138</v>
+        <v>2136</v>
       </c>
     </row>
     <row r="999" spans="1:8">
       <c r="A999" s="0">
         <v>25636</v>
       </c>
       <c r="B999" s="0"/>
       <c r="C999" s="0" t="s">
-        <v>2139</v>
+        <v>2137</v>
       </c>
       <c r="D999" s="0"/>
       <c r="E999" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G999" s="0">
         <v>16.72</v>
       </c>
       <c r="H999" s="0" t="s">
-        <v>2140</v>
+        <v>2138</v>
       </c>
     </row>
     <row r="1000" spans="1:8">
       <c r="A1000" s="0">
         <v>25686</v>
       </c>
       <c r="B1000" s="0"/>
       <c r="C1000" s="0" t="s">
-        <v>2141</v>
+        <v>2139</v>
       </c>
       <c r="D1000" s="0"/>
       <c r="E1000" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1000" s="0">
         <v>31</v>
       </c>
       <c r="H1000" s="0" t="s">
-        <v>2142</v>
+        <v>2140</v>
       </c>
     </row>
     <row r="1001" spans="1:8">
       <c r="A1001" s="0">
         <v>25687</v>
       </c>
       <c r="B1001" s="0"/>
       <c r="C1001" s="0" t="s">
-        <v>2143</v>
+        <v>2141</v>
       </c>
       <c r="D1001" s="0"/>
       <c r="E1001" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1001" s="0">
         <v>19.6</v>
       </c>
       <c r="H1001" s="0" t="s">
-        <v>2144</v>
+        <v>2142</v>
       </c>
     </row>
     <row r="1002" spans="1:8">
       <c r="A1002" s="0">
         <v>25688</v>
       </c>
       <c r="B1002" s="0" t="s">
-        <v>2145</v>
+        <v>2143</v>
       </c>
       <c r="C1002" s="0" t="s">
-        <v>2146</v>
+        <v>2144</v>
       </c>
       <c r="D1002" s="0" t="s">
         <v>28</v>
       </c>
       <c r="E1002" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1002" s="0">
         <v>18.11</v>
       </c>
       <c r="H1002" s="0" t="s">
-        <v>2147</v>
+        <v>2145</v>
       </c>
     </row>
     <row r="1003" spans="1:8">
       <c r="A1003" s="0">
         <v>18061</v>
       </c>
       <c r="B1003" s="0" t="s">
-        <v>2148</v>
+        <v>2146</v>
       </c>
       <c r="C1003" s="0" t="s">
-        <v>2149</v>
+        <v>2147</v>
       </c>
       <c r="D1003" s="0" t="s">
         <v>37</v>
       </c>
       <c r="E1003" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1003" s="0">
         <v>4.77</v>
       </c>
       <c r="H1003" s="0" t="s">
-        <v>2150</v>
+        <v>2148</v>
       </c>
     </row>
     <row r="1004" spans="1:8">
       <c r="A1004" s="0">
         <v>18059</v>
       </c>
       <c r="B1004" s="0"/>
       <c r="C1004" s="0" t="s">
-        <v>2151</v>
+        <v>2149</v>
       </c>
       <c r="D1004" s="0"/>
       <c r="E1004" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1004" s="0">
         <v>42.23</v>
       </c>
       <c r="H1004" s="0" t="s">
-        <v>2152</v>
+        <v>2150</v>
       </c>
     </row>
     <row r="1005" spans="1:8">
       <c r="A1005" s="0">
         <v>18060</v>
       </c>
       <c r="B1005" s="0"/>
       <c r="C1005" s="0" t="s">
-        <v>2153</v>
+        <v>2151</v>
       </c>
       <c r="D1005" s="0"/>
       <c r="E1005" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1005" s="0">
         <v>52.14</v>
       </c>
       <c r="H1005" s="0" t="s">
-        <v>2154</v>
+        <v>2152</v>
       </c>
     </row>
     <row r="1006" spans="1:8">
       <c r="A1006" s="0">
         <v>18058</v>
       </c>
       <c r="B1006" s="0"/>
       <c r="C1006" s="0" t="s">
-        <v>2155</v>
+        <v>2153</v>
       </c>
       <c r="D1006" s="0"/>
       <c r="E1006" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1006" s="0">
         <v>60.56</v>
       </c>
       <c r="H1006" s="0" t="s">
-        <v>2156</v>
+        <v>2154</v>
       </c>
     </row>
     <row r="1007" spans="1:8">
       <c r="A1007" s="0">
         <v>25694</v>
       </c>
       <c r="B1007" s="0"/>
       <c r="C1007" s="0" t="s">
-        <v>2157</v>
+        <v>2155</v>
       </c>
       <c r="D1007" s="0"/>
       <c r="E1007" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1007" s="0">
         <v>49.93</v>
       </c>
       <c r="H1007" s="0" t="s">
-        <v>2158</v>
+        <v>2156</v>
       </c>
     </row>
     <row r="1008" spans="1:8">
       <c r="A1008" s="0">
         <v>25693</v>
       </c>
       <c r="B1008" s="0"/>
       <c r="C1008" s="0" t="s">
-        <v>2159</v>
+        <v>2157</v>
       </c>
       <c r="D1008" s="0"/>
       <c r="E1008" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1008" s="0">
         <v>37.06</v>
       </c>
       <c r="H1008" s="0" t="s">
-        <v>2160</v>
+        <v>2158</v>
       </c>
     </row>
     <row r="1009" spans="1:8">
       <c r="A1009" s="0">
         <v>25691</v>
       </c>
       <c r="B1009" s="0"/>
       <c r="C1009" s="0" t="s">
-        <v>2161</v>
+        <v>2159</v>
       </c>
       <c r="D1009" s="0"/>
       <c r="E1009" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1009" s="0">
         <v>66.78</v>
       </c>
       <c r="H1009" s="0" t="s">
-        <v>2162</v>
+        <v>2160</v>
       </c>
     </row>
     <row r="1010" spans="1:8">
       <c r="A1010" s="0">
         <v>25689</v>
       </c>
       <c r="B1010" s="0"/>
       <c r="C1010" s="0" t="s">
-        <v>2163</v>
+        <v>2161</v>
       </c>
       <c r="D1010" s="0"/>
       <c r="E1010" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1010" s="0">
         <v>25.8</v>
       </c>
       <c r="H1010" s="0" t="s">
-        <v>2164</v>
+        <v>2162</v>
       </c>
     </row>
     <row r="1011" spans="1:8">
       <c r="A1011" s="0">
         <v>25690</v>
       </c>
       <c r="B1011" s="0"/>
       <c r="C1011" s="0" t="s">
-        <v>2165</v>
+        <v>2163</v>
       </c>
       <c r="D1011" s="0"/>
       <c r="E1011" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1011" s="0">
         <v>25.71</v>
       </c>
       <c r="H1011" s="0" t="s">
-        <v>2166</v>
+        <v>2164</v>
       </c>
     </row>
     <row r="1012" spans="1:8">
       <c r="A1012" s="0">
         <v>25692</v>
       </c>
       <c r="B1012" s="0"/>
       <c r="C1012" s="0" t="s">
-        <v>2167</v>
+        <v>2165</v>
       </c>
       <c r="D1012" s="0"/>
       <c r="E1012" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1012" s="0">
         <v>57.95</v>
       </c>
       <c r="H1012" s="0" t="s">
-        <v>2168</v>
+        <v>2166</v>
       </c>
     </row>
     <row r="1013" spans="1:8">
       <c r="A1013" s="0">
         <v>18062</v>
       </c>
       <c r="B1013" s="0"/>
       <c r="C1013" s="0" t="s">
-        <v>2169</v>
+        <v>2167</v>
       </c>
       <c r="D1013" s="0"/>
       <c r="E1013" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1013" s="0">
         <v>14.41</v>
       </c>
       <c r="H1013" s="0" t="s">
-        <v>2170</v>
+        <v>2168</v>
       </c>
     </row>
     <row r="1014" spans="1:8">
       <c r="A1014" s="0">
         <v>18063</v>
       </c>
       <c r="B1014" s="0"/>
       <c r="C1014" s="0" t="s">
-        <v>2171</v>
+        <v>2169</v>
       </c>
       <c r="D1014" s="0"/>
       <c r="E1014" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1014" s="0">
         <v>10.11</v>
       </c>
       <c r="H1014" s="0" t="s">
-        <v>2172</v>
+        <v>2170</v>
       </c>
     </row>
     <row r="1015" spans="1:8">
       <c r="A1015" s="0">
         <v>18064</v>
       </c>
       <c r="B1015" s="0"/>
       <c r="C1015" s="0" t="s">
-        <v>2173</v>
+        <v>2171</v>
       </c>
       <c r="D1015" s="0"/>
       <c r="E1015" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1015" s="0">
         <v>16.85</v>
       </c>
       <c r="H1015" s="0" t="s">
-        <v>2174</v>
+        <v>2172</v>
       </c>
     </row>
     <row r="1016" spans="1:8">
       <c r="A1016" s="0">
         <v>18065</v>
       </c>
       <c r="B1016" s="0"/>
       <c r="C1016" s="0" t="s">
-        <v>2175</v>
+        <v>2173</v>
       </c>
       <c r="D1016" s="0"/>
       <c r="E1016" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1016" s="0">
         <v>17.31</v>
       </c>
       <c r="H1016" s="0" t="s">
-        <v>2176</v>
+        <v>2174</v>
       </c>
     </row>
     <row r="1017" spans="1:8">
       <c r="A1017" s="0">
         <v>29812</v>
       </c>
       <c r="B1017" s="0"/>
       <c r="C1017" s="0" t="s">
-        <v>2177</v>
+        <v>2175</v>
       </c>
       <c r="D1017" s="0"/>
       <c r="E1017" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1017" s="0">
         <v>8.6</v>
       </c>
       <c r="H1017" s="0" t="s">
-        <v>2178</v>
+        <v>2176</v>
       </c>
     </row>
     <row r="1018" spans="1:8">
       <c r="A1018" s="0">
         <v>29813</v>
       </c>
       <c r="B1018" s="0"/>
       <c r="C1018" s="0" t="s">
-        <v>2179</v>
+        <v>2177</v>
       </c>
       <c r="D1018" s="0"/>
       <c r="E1018" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1018" s="0">
         <v>14.07</v>
       </c>
       <c r="H1018" s="0" t="s">
-        <v>2180</v>
+        <v>2178</v>
       </c>
     </row>
     <row r="1019" spans="1:8">
       <c r="A1019" s="0">
         <v>29810</v>
       </c>
       <c r="B1019" s="0"/>
       <c r="C1019" s="0" t="s">
-        <v>2181</v>
+        <v>2179</v>
       </c>
       <c r="D1019" s="0"/>
       <c r="E1019" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1019" s="0">
         <v>24.81</v>
       </c>
       <c r="H1019" s="0" t="s">
-        <v>2182</v>
+        <v>2180</v>
       </c>
     </row>
     <row r="1020" spans="1:8">
       <c r="A1020" s="0">
         <v>29811</v>
       </c>
       <c r="B1020" s="0" t="s">
-        <v>2183</v>
+        <v>2181</v>
       </c>
       <c r="C1020" s="0" t="s">
-        <v>2184</v>
+        <v>2182</v>
       </c>
       <c r="D1020" s="0" t="s">
         <v>37</v>
       </c>
       <c r="E1020" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1020" s="0">
         <v>28.85</v>
       </c>
       <c r="H1020" s="0" t="s">
-        <v>2185</v>
+        <v>2183</v>
       </c>
     </row>
     <row r="1021" spans="1:8">
       <c r="A1021" s="0">
         <v>18066</v>
       </c>
       <c r="B1021" s="0" t="s">
-        <v>2186</v>
+        <v>2184</v>
       </c>
       <c r="C1021" s="0" t="s">
-        <v>2187</v>
+        <v>2185</v>
       </c>
       <c r="D1021" s="0" t="s">
         <v>37</v>
       </c>
       <c r="E1021" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1021" s="0">
         <v>158.67</v>
       </c>
       <c r="H1021" s="0" t="s">
-        <v>2188</v>
+        <v>2186</v>
       </c>
     </row>
     <row r="1022" spans="1:8">
       <c r="A1022" s="0">
         <v>26348</v>
       </c>
       <c r="B1022" s="0"/>
       <c r="C1022" s="0" t="s">
-        <v>2189</v>
+        <v>2187</v>
       </c>
       <c r="D1022" s="0"/>
       <c r="E1022" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1022" s="0">
         <v>22.66</v>
       </c>
       <c r="H1022" s="0" t="s">
-        <v>2190</v>
+        <v>2188</v>
       </c>
     </row>
     <row r="1023" spans="1:8">
       <c r="A1023" s="0">
         <v>26349</v>
       </c>
       <c r="B1023" s="0" t="s">
-        <v>2191</v>
+        <v>2189</v>
       </c>
       <c r="C1023" s="0" t="s">
-        <v>2192</v>
+        <v>2190</v>
       </c>
       <c r="D1023" s="0" t="s">
         <v>48</v>
       </c>
       <c r="E1023" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1023" s="0">
         <v>52.29</v>
       </c>
       <c r="H1023" s="0" t="s">
-        <v>2193</v>
+        <v>2191</v>
       </c>
     </row>
     <row r="1024" spans="1:8">
       <c r="A1024" s="0">
         <v>26350</v>
       </c>
       <c r="B1024" s="0" t="s">
-        <v>2194</v>
+        <v>2192</v>
       </c>
       <c r="C1024" s="0" t="s">
-        <v>2195</v>
+        <v>2193</v>
       </c>
       <c r="D1024" s="0" t="s">
         <v>28</v>
       </c>
       <c r="E1024" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1024" s="0">
         <v>25.67</v>
       </c>
       <c r="H1024" s="0" t="s">
-        <v>2196</v>
+        <v>2194</v>
       </c>
     </row>
     <row r="1025" spans="1:8">
       <c r="A1025" s="0">
         <v>26351</v>
       </c>
       <c r="B1025" s="0" t="s">
-        <v>2197</v>
+        <v>2195</v>
       </c>
       <c r="C1025" s="0" t="s">
-        <v>2198</v>
+        <v>2196</v>
       </c>
       <c r="D1025" s="0" t="s">
         <v>28</v>
       </c>
       <c r="E1025" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1025" s="0">
         <v>32.07</v>
       </c>
       <c r="H1025" s="0" t="s">
-        <v>2199</v>
+        <v>2197</v>
       </c>
     </row>
     <row r="1026" spans="1:8">
       <c r="A1026" s="0">
         <v>26352</v>
       </c>
       <c r="B1026" s="0"/>
       <c r="C1026" s="0" t="s">
-        <v>2200</v>
+        <v>2198</v>
       </c>
       <c r="D1026" s="0"/>
       <c r="E1026" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1026" s="0">
         <v>47.28</v>
       </c>
       <c r="H1026" s="0" t="s">
-        <v>2201</v>
+        <v>2199</v>
       </c>
     </row>
     <row r="1027" spans="1:8">
       <c r="A1027" s="0">
         <v>16927</v>
       </c>
       <c r="B1027" s="0"/>
       <c r="C1027" s="0" t="s">
-        <v>2202</v>
+        <v>2200</v>
       </c>
       <c r="D1027" s="0"/>
       <c r="E1027" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1027" s="0">
         <v>3.13</v>
       </c>
       <c r="H1027" s="0" t="s">
-        <v>2203</v>
+        <v>2201</v>
       </c>
     </row>
     <row r="1028" spans="1:8">
       <c r="A1028" s="0">
         <v>16928</v>
       </c>
       <c r="B1028" s="0" t="s">
-        <v>2204</v>
+        <v>2202</v>
       </c>
       <c r="C1028" s="0" t="s">
-        <v>2205</v>
+        <v>2203</v>
       </c>
       <c r="D1028" s="0" t="s">
         <v>48</v>
       </c>
       <c r="E1028" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1028" s="0">
         <v>2.86</v>
       </c>
       <c r="H1028" s="0" t="s">
-        <v>2206</v>
+        <v>2204</v>
       </c>
     </row>
     <row r="1029" spans="1:8">
       <c r="A1029" s="0">
         <v>25706</v>
       </c>
       <c r="B1029" s="0"/>
       <c r="C1029" s="0" t="s">
-        <v>2207</v>
+        <v>2205</v>
       </c>
       <c r="D1029" s="0"/>
       <c r="E1029" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1029" s="0">
         <v>14.92</v>
       </c>
       <c r="H1029" s="0" t="s">
-        <v>2208</v>
+        <v>2206</v>
       </c>
     </row>
     <row r="1030" spans="1:8">
       <c r="A1030" s="0">
         <v>25709</v>
       </c>
       <c r="B1030" s="0"/>
       <c r="C1030" s="0" t="s">
-        <v>2209</v>
+        <v>2207</v>
       </c>
       <c r="D1030" s="0"/>
       <c r="E1030" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1030" s="0">
         <v>29.4</v>
       </c>
       <c r="H1030" s="0" t="s">
-        <v>2210</v>
+        <v>2208</v>
       </c>
     </row>
     <row r="1031" spans="1:8">
       <c r="A1031" s="0">
         <v>25710</v>
       </c>
       <c r="B1031" s="0"/>
       <c r="C1031" s="0" t="s">
-        <v>2211</v>
+        <v>2209</v>
       </c>
       <c r="D1031" s="0"/>
       <c r="E1031" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1031" s="0">
         <v>37.4</v>
       </c>
       <c r="H1031" s="0" t="s">
-        <v>2212</v>
+        <v>2210</v>
       </c>
     </row>
     <row r="1032" spans="1:8">
       <c r="A1032" s="0">
         <v>25727</v>
       </c>
       <c r="B1032" s="0"/>
       <c r="C1032" s="0" t="s">
-        <v>2213</v>
+        <v>2211</v>
       </c>
       <c r="D1032" s="0"/>
       <c r="E1032" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1032" s="0">
         <v>22.39</v>
       </c>
       <c r="H1032" s="0" t="s">
-        <v>2214</v>
+        <v>2212</v>
       </c>
     </row>
     <row r="1033" spans="1:8">
       <c r="A1033" s="0">
         <v>25728</v>
       </c>
       <c r="B1033" s="0"/>
       <c r="C1033" s="0" t="s">
-        <v>2215</v>
+        <v>2213</v>
       </c>
       <c r="D1033" s="0"/>
       <c r="E1033" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1033" s="0">
         <v>20.8</v>
       </c>
       <c r="H1033" s="0" t="s">
-        <v>2216</v>
+        <v>2214</v>
       </c>
     </row>
     <row r="1034" spans="1:8">
       <c r="A1034" s="0">
         <v>25729</v>
       </c>
       <c r="B1034" s="0"/>
       <c r="C1034" s="0" t="s">
-        <v>2217</v>
+        <v>2215</v>
       </c>
       <c r="D1034" s="0"/>
       <c r="E1034" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1034" s="0">
         <v>23.87</v>
       </c>
       <c r="H1034" s="0" t="s">
-        <v>2218</v>
+        <v>2216</v>
       </c>
     </row>
     <row r="1035" spans="1:8">
       <c r="A1035" s="0">
         <v>25730</v>
       </c>
       <c r="B1035" s="0"/>
       <c r="C1035" s="0" t="s">
-        <v>2219</v>
+        <v>2217</v>
       </c>
       <c r="D1035" s="0"/>
       <c r="E1035" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1035" s="0">
         <v>31.2</v>
       </c>
       <c r="H1035" s="0" t="s">
-        <v>2220</v>
+        <v>2218</v>
       </c>
     </row>
     <row r="1036" spans="1:8">
       <c r="A1036" s="0">
         <v>25733</v>
       </c>
       <c r="B1036" s="0" t="s">
-        <v>2221</v>
+        <v>2219</v>
       </c>
       <c r="C1036" s="0" t="s">
-        <v>2222</v>
+        <v>2220</v>
       </c>
       <c r="D1036" s="0" t="s">
         <v>48</v>
       </c>
       <c r="E1036" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1036" s="0">
         <v>9.93</v>
       </c>
       <c r="H1036" s="0" t="s">
-        <v>2223</v>
+        <v>2221</v>
       </c>
     </row>
     <row r="1037" spans="1:8">
       <c r="A1037" s="0">
         <v>25734</v>
       </c>
       <c r="B1037" s="0"/>
       <c r="C1037" s="0" t="s">
-        <v>2224</v>
+        <v>2222</v>
       </c>
       <c r="D1037" s="0"/>
       <c r="E1037" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1037" s="0">
         <v>36.18</v>
       </c>
       <c r="H1037" s="0" t="s">
-        <v>2225</v>
+        <v>2223</v>
       </c>
     </row>
     <row r="1038" spans="1:8">
       <c r="A1038" s="0">
         <v>25735</v>
       </c>
       <c r="B1038" s="0" t="s">
-        <v>2226</v>
+        <v>2224</v>
       </c>
       <c r="C1038" s="0" t="s">
-        <v>2227</v>
+        <v>2225</v>
       </c>
       <c r="D1038" s="0" t="s">
         <v>28</v>
       </c>
       <c r="E1038" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1038" s="0">
         <v>52.21</v>
       </c>
       <c r="H1038" s="0" t="s">
-        <v>2228</v>
+        <v>2226</v>
       </c>
     </row>
     <row r="1039" spans="1:8">
       <c r="A1039" s="0">
         <v>25736</v>
       </c>
       <c r="B1039" s="0"/>
       <c r="C1039" s="0" t="s">
-        <v>2229</v>
+        <v>2227</v>
       </c>
       <c r="D1039" s="0"/>
       <c r="E1039" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1039" s="0">
         <v>23.66</v>
       </c>
       <c r="H1039" s="0" t="s">
-        <v>2230</v>
+        <v>2228</v>
       </c>
     </row>
     <row r="1040" spans="1:8">
       <c r="A1040" s="0">
         <v>25798</v>
       </c>
       <c r="B1040" s="0" t="s">
-        <v>2231</v>
+        <v>2229</v>
       </c>
       <c r="C1040" s="0" t="s">
-        <v>2232</v>
+        <v>2230</v>
       </c>
       <c r="D1040" s="0" t="s">
         <v>48</v>
       </c>
       <c r="E1040" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1040" s="0">
         <v>6.25</v>
       </c>
       <c r="H1040" s="0" t="s">
-        <v>2233</v>
+        <v>2231</v>
       </c>
     </row>
     <row r="1041" spans="1:8">
       <c r="A1041" s="0">
         <v>25798</v>
       </c>
       <c r="B1041" s="0" t="s">
-        <v>2234</v>
+        <v>2232</v>
       </c>
       <c r="C1041" s="0" t="s">
-        <v>2232</v>
+        <v>2230</v>
       </c>
       <c r="D1041" s="0" t="s">
         <v>28</v>
       </c>
       <c r="E1041" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1041" s="0">
         <v>6.25</v>
       </c>
       <c r="H1041" s="0" t="s">
-        <v>2233</v>
+        <v>2231</v>
       </c>
     </row>
     <row r="1042" spans="1:8">
       <c r="A1042" s="0">
         <v>18102</v>
       </c>
       <c r="B1042" s="0" t="s">
-        <v>2235</v>
+        <v>2233</v>
       </c>
       <c r="C1042" s="0" t="s">
-        <v>2236</v>
+        <v>2234</v>
       </c>
       <c r="D1042" s="0" t="s">
         <v>48</v>
       </c>
       <c r="E1042" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1042" s="0">
         <v>29.59</v>
       </c>
       <c r="H1042" s="0" t="s">
-        <v>2237</v>
+        <v>2235</v>
       </c>
     </row>
     <row r="1043" spans="1:8">
       <c r="A1043" s="0">
         <v>18102</v>
       </c>
       <c r="B1043" s="0" t="s">
-        <v>2238</v>
+        <v>2236</v>
       </c>
       <c r="C1043" s="0" t="s">
-        <v>2236</v>
+        <v>2234</v>
       </c>
       <c r="D1043" s="0" t="s">
         <v>28</v>
       </c>
       <c r="E1043" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1043" s="0">
         <v>29.59</v>
       </c>
       <c r="H1043" s="0" t="s">
-        <v>2237</v>
+        <v>2235</v>
       </c>
     </row>
     <row r="1044" spans="1:8">
       <c r="A1044" s="0">
         <v>19046</v>
       </c>
       <c r="B1044" s="0" t="s">
-        <v>2239</v>
+        <v>2237</v>
       </c>
       <c r="C1044" s="0" t="s">
-        <v>2240</v>
+        <v>2238</v>
       </c>
       <c r="D1044" s="0" t="s">
         <v>48</v>
       </c>
       <c r="E1044" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1044" s="0">
         <v>4.16</v>
       </c>
       <c r="H1044" s="0" t="s">
-        <v>2241</v>
+        <v>2239</v>
       </c>
     </row>
     <row r="1045" spans="1:8">
       <c r="A1045" s="0">
         <v>19047</v>
       </c>
       <c r="B1045" s="0" t="s">
-        <v>2242</v>
+        <v>2240</v>
       </c>
       <c r="C1045" s="0" t="s">
-        <v>2243</v>
+        <v>2241</v>
       </c>
       <c r="D1045" s="0" t="s">
         <v>48</v>
       </c>
       <c r="E1045" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1045" s="0">
         <v>4.2</v>
       </c>
       <c r="H1045" s="0" t="s">
-        <v>2244</v>
+        <v>2242</v>
       </c>
     </row>
     <row r="1046" spans="1:8">
       <c r="A1046" s="0">
         <v>19048</v>
       </c>
       <c r="B1046" s="0" t="s">
-        <v>2245</v>
+        <v>2243</v>
       </c>
       <c r="C1046" s="0" t="s">
-        <v>2246</v>
+        <v>2244</v>
       </c>
       <c r="D1046" s="0" t="s">
         <v>48</v>
       </c>
       <c r="E1046" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1046" s="0">
         <v>3.51</v>
       </c>
       <c r="H1046" s="0" t="s">
-        <v>2247</v>
+        <v>2245</v>
       </c>
     </row>
     <row r="1047" spans="1:8">
       <c r="A1047" s="0">
         <v>19049</v>
       </c>
       <c r="B1047" s="0" t="s">
-        <v>2248</v>
+        <v>2246</v>
       </c>
       <c r="C1047" s="0" t="s">
-        <v>2249</v>
+        <v>2247</v>
       </c>
       <c r="D1047" s="0" t="s">
         <v>48</v>
       </c>
       <c r="E1047" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1047" s="0">
         <v>4.2</v>
       </c>
       <c r="H1047" s="0" t="s">
-        <v>2250</v>
+        <v>2248</v>
       </c>
     </row>
     <row r="1048" spans="1:8">
       <c r="A1048" s="0">
         <v>19050</v>
       </c>
       <c r="B1048" s="0" t="s">
-        <v>2251</v>
+        <v>2249</v>
       </c>
       <c r="C1048" s="0" t="s">
-        <v>2252</v>
+        <v>2250</v>
       </c>
       <c r="D1048" s="0" t="s">
         <v>37</v>
       </c>
       <c r="E1048" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1048" s="0">
         <v>3.39</v>
       </c>
       <c r="H1048" s="0" t="s">
-        <v>2253</v>
+        <v>2251</v>
       </c>
     </row>
     <row r="1049" spans="1:8">
       <c r="A1049" s="0">
         <v>19051</v>
       </c>
       <c r="B1049" s="0" t="s">
-        <v>2254</v>
+        <v>2252</v>
       </c>
       <c r="C1049" s="0" t="s">
-        <v>2255</v>
+        <v>2253</v>
       </c>
       <c r="D1049" s="0" t="s">
         <v>37</v>
       </c>
       <c r="E1049" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1049" s="0">
         <v>3.61</v>
       </c>
       <c r="H1049" s="0" t="s">
-        <v>2256</v>
+        <v>2254</v>
       </c>
     </row>
     <row r="1050" spans="1:8">
       <c r="A1050" s="0">
         <v>19052</v>
       </c>
       <c r="B1050" s="0"/>
       <c r="C1050" s="0" t="s">
-        <v>2257</v>
+        <v>2255</v>
       </c>
       <c r="D1050" s="0"/>
       <c r="E1050" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1050" s="0">
         <v>3.13</v>
       </c>
       <c r="H1050" s="0" t="s">
-        <v>2258</v>
+        <v>2256</v>
       </c>
     </row>
     <row r="1051" spans="1:8">
       <c r="A1051" s="0">
         <v>19053</v>
       </c>
       <c r="B1051" s="0"/>
       <c r="C1051" s="0" t="s">
-        <v>2259</v>
+        <v>2257</v>
       </c>
       <c r="D1051" s="0"/>
       <c r="E1051" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1051" s="0">
         <v>4.16</v>
       </c>
       <c r="H1051" s="0" t="s">
-        <v>2260</v>
+        <v>2258</v>
       </c>
     </row>
     <row r="1052" spans="1:8">
       <c r="A1052" s="0">
         <v>19056</v>
       </c>
       <c r="B1052" s="0" t="s">
-        <v>2261</v>
+        <v>2259</v>
       </c>
       <c r="C1052" s="0" t="s">
-        <v>2262</v>
+        <v>2260</v>
       </c>
       <c r="D1052" s="0" t="s">
         <v>48</v>
       </c>
       <c r="E1052" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1052" s="0">
         <v>3.08</v>
       </c>
       <c r="H1052" s="0" t="s">
-        <v>2263</v>
+        <v>2261</v>
       </c>
     </row>
     <row r="1053" spans="1:8">
       <c r="A1053" s="0">
         <v>19057</v>
       </c>
       <c r="B1053" s="0"/>
       <c r="C1053" s="0" t="s">
-        <v>2264</v>
+        <v>2262</v>
       </c>
       <c r="D1053" s="0"/>
       <c r="E1053" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1053" s="0">
         <v>5.22</v>
       </c>
       <c r="H1053" s="0" t="s">
-        <v>2265</v>
+        <v>2263</v>
       </c>
     </row>
     <row r="1054" spans="1:8">
       <c r="A1054" s="0">
         <v>19058</v>
       </c>
       <c r="B1054" s="0"/>
       <c r="C1054" s="0" t="s">
-        <v>2266</v>
+        <v>2264</v>
       </c>
       <c r="D1054" s="0"/>
       <c r="E1054" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1054" s="0">
         <v>6.25</v>
       </c>
       <c r="H1054" s="0" t="s">
-        <v>2267</v>
+        <v>2265</v>
       </c>
     </row>
     <row r="1055" spans="1:8">
       <c r="A1055" s="0">
         <v>19054</v>
       </c>
       <c r="B1055" s="0"/>
       <c r="C1055" s="0" t="s">
-        <v>2268</v>
+        <v>2266</v>
       </c>
       <c r="D1055" s="0"/>
       <c r="E1055" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1055" s="0">
         <v>4.87</v>
       </c>
       <c r="H1055" s="0" t="s">
-        <v>2269</v>
+        <v>2267</v>
       </c>
     </row>
     <row r="1056" spans="1:8">
       <c r="A1056" s="0">
         <v>19055</v>
       </c>
       <c r="B1056" s="0"/>
       <c r="C1056" s="0" t="s">
-        <v>2270</v>
+        <v>2268</v>
       </c>
       <c r="D1056" s="0"/>
       <c r="E1056" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1056" s="0">
         <v>5.27</v>
       </c>
       <c r="H1056" s="0" t="s">
-        <v>2271</v>
+        <v>2269</v>
       </c>
     </row>
     <row r="1057" spans="1:8">
       <c r="A1057" s="0">
         <v>19060</v>
       </c>
       <c r="B1057" s="0"/>
       <c r="C1057" s="0" t="s">
-        <v>2272</v>
+        <v>2270</v>
       </c>
       <c r="D1057" s="0"/>
       <c r="E1057" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1057" s="0">
         <v>5.74</v>
       </c>
       <c r="H1057" s="0" t="s">
-        <v>2273</v>
+        <v>2271</v>
       </c>
     </row>
     <row r="1058" spans="1:8">
       <c r="A1058" s="0">
         <v>19061</v>
       </c>
       <c r="B1058" s="0" t="s">
-        <v>2274</v>
+        <v>2272</v>
       </c>
       <c r="C1058" s="0" t="s">
-        <v>2275</v>
+        <v>2273</v>
       </c>
       <c r="D1058" s="0" t="s">
         <v>48</v>
       </c>
       <c r="E1058" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1058" s="0">
         <v>8.9</v>
       </c>
       <c r="H1058" s="0" t="s">
-        <v>2276</v>
+        <v>2274</v>
       </c>
     </row>
     <row r="1059" spans="1:8">
       <c r="A1059" s="0">
         <v>19062</v>
       </c>
       <c r="B1059" s="0" t="s">
-        <v>2277</v>
+        <v>2275</v>
       </c>
       <c r="C1059" s="0" t="s">
-        <v>2278</v>
+        <v>2276</v>
       </c>
       <c r="D1059" s="0" t="s">
         <v>48</v>
       </c>
       <c r="E1059" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1059" s="0">
         <v>6.83</v>
       </c>
       <c r="H1059" s="0" t="s">
-        <v>2279</v>
+        <v>2277</v>
       </c>
     </row>
     <row r="1060" spans="1:8">
       <c r="A1060" s="0">
         <v>19063</v>
       </c>
       <c r="B1060" s="0"/>
       <c r="C1060" s="0" t="s">
-        <v>2280</v>
+        <v>2278</v>
       </c>
       <c r="D1060" s="0"/>
       <c r="E1060" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1060" s="0">
         <v>13.03</v>
       </c>
       <c r="H1060" s="0" t="s">
-        <v>2281</v>
+        <v>2279</v>
       </c>
     </row>
     <row r="1061" spans="1:8">
       <c r="A1061" s="0">
         <v>19064</v>
       </c>
       <c r="B1061" s="0"/>
       <c r="C1061" s="0" t="s">
-        <v>2282</v>
+        <v>2280</v>
       </c>
       <c r="D1061" s="0"/>
       <c r="E1061" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1061" s="0">
         <v>1.27</v>
       </c>
       <c r="H1061" s="0" t="s">
-        <v>2283</v>
+        <v>2281</v>
       </c>
     </row>
     <row r="1062" spans="1:8">
       <c r="A1062" s="0">
         <v>19065</v>
       </c>
       <c r="B1062" s="0"/>
       <c r="C1062" s="0" t="s">
-        <v>2284</v>
+        <v>2282</v>
       </c>
       <c r="D1062" s="0"/>
       <c r="E1062" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1062" s="0">
         <v>1.83</v>
       </c>
       <c r="H1062" s="0" t="s">
-        <v>2285</v>
+        <v>2283</v>
       </c>
     </row>
     <row r="1063" spans="1:8">
       <c r="A1063" s="0">
         <v>19066</v>
       </c>
       <c r="B1063" s="0"/>
       <c r="C1063" s="0" t="s">
-        <v>2286</v>
+        <v>2284</v>
       </c>
       <c r="D1063" s="0"/>
       <c r="E1063" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1063" s="0">
         <v>1.4</v>
       </c>
       <c r="H1063" s="0" t="s">
-        <v>2287</v>
+        <v>2285</v>
       </c>
     </row>
     <row r="1064" spans="1:8">
       <c r="A1064" s="0">
         <v>19067</v>
       </c>
       <c r="B1064" s="0"/>
       <c r="C1064" s="0" t="s">
-        <v>2288</v>
+        <v>2286</v>
       </c>
       <c r="D1064" s="0"/>
       <c r="E1064" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1064" s="0">
         <v>1.55</v>
       </c>
       <c r="H1064" s="0" t="s">
-        <v>2289</v>
+        <v>2287</v>
       </c>
     </row>
     <row r="1065" spans="1:8">
       <c r="A1065" s="0">
         <v>19068</v>
       </c>
       <c r="B1065" s="0"/>
       <c r="C1065" s="0" t="s">
-        <v>2290</v>
+        <v>2288</v>
       </c>
       <c r="D1065" s="0"/>
       <c r="E1065" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1065" s="0">
         <v>3.93</v>
       </c>
       <c r="H1065" s="0" t="s">
-        <v>2291</v>
+        <v>2289</v>
       </c>
     </row>
     <row r="1066" spans="1:8">
       <c r="A1066" s="0">
         <v>19069</v>
       </c>
       <c r="B1066" s="0"/>
       <c r="C1066" s="0" t="s">
-        <v>2292</v>
+        <v>2290</v>
       </c>
       <c r="D1066" s="0"/>
       <c r="E1066" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1066" s="0">
         <v>5.62</v>
       </c>
       <c r="H1066" s="0" t="s">
-        <v>2293</v>
+        <v>2291</v>
       </c>
     </row>
     <row r="1067" spans="1:8">
       <c r="A1067" s="0">
         <v>19070</v>
       </c>
       <c r="B1067" s="0"/>
       <c r="C1067" s="0" t="s">
-        <v>2294</v>
+        <v>2292</v>
       </c>
       <c r="D1067" s="0"/>
       <c r="E1067" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1067" s="0">
         <v>1.47</v>
       </c>
       <c r="H1067" s="0" t="s">
-        <v>2295</v>
+        <v>2293</v>
       </c>
     </row>
     <row r="1068" spans="1:8">
       <c r="A1068" s="0">
         <v>19071</v>
       </c>
       <c r="B1068" s="0"/>
       <c r="C1068" s="0" t="s">
-        <v>2296</v>
+        <v>2294</v>
       </c>
       <c r="D1068" s="0"/>
       <c r="E1068" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1068" s="0">
         <v>2.39</v>
       </c>
       <c r="H1068" s="0" t="s">
-        <v>2297</v>
+        <v>2295</v>
       </c>
     </row>
     <row r="1069" spans="1:8">
       <c r="A1069" s="0">
         <v>19072</v>
       </c>
       <c r="B1069" s="0"/>
       <c r="C1069" s="0" t="s">
-        <v>2298</v>
+        <v>2296</v>
       </c>
       <c r="D1069" s="0"/>
       <c r="E1069" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1069" s="0">
         <v>2.66</v>
       </c>
       <c r="H1069" s="0" t="s">
-        <v>2299</v>
+        <v>2297</v>
       </c>
     </row>
     <row r="1070" spans="1:8">
       <c r="A1070" s="0">
         <v>19073</v>
       </c>
       <c r="B1070" s="0"/>
       <c r="C1070" s="0" t="s">
-        <v>2300</v>
+        <v>2298</v>
       </c>
       <c r="D1070" s="0"/>
       <c r="E1070" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1070" s="0">
         <v>3.08</v>
       </c>
       <c r="H1070" s="0" t="s">
-        <v>2301</v>
+        <v>2299</v>
       </c>
     </row>
     <row r="1071" spans="1:8">
       <c r="A1071" s="0">
         <v>19074</v>
       </c>
       <c r="B1071" s="0"/>
       <c r="C1071" s="0" t="s">
-        <v>2302</v>
+        <v>2300</v>
       </c>
       <c r="D1071" s="0"/>
       <c r="E1071" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1071" s="0">
         <v>3.66</v>
       </c>
       <c r="H1071" s="0" t="s">
-        <v>2303</v>
+        <v>2301</v>
       </c>
     </row>
     <row r="1072" spans="1:8">
       <c r="A1072" s="0">
         <v>19075</v>
       </c>
       <c r="B1072" s="0"/>
       <c r="C1072" s="0" t="s">
-        <v>2304</v>
+        <v>2302</v>
       </c>
       <c r="D1072" s="0"/>
       <c r="E1072" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1072" s="0">
         <v>5.32</v>
       </c>
       <c r="H1072" s="0" t="s">
-        <v>2305</v>
+        <v>2303</v>
       </c>
     </row>
     <row r="1073" spans="1:8">
       <c r="A1073" s="0">
         <v>19076</v>
       </c>
       <c r="B1073" s="0"/>
       <c r="C1073" s="0" t="s">
-        <v>2306</v>
+        <v>2304</v>
       </c>
       <c r="D1073" s="0"/>
       <c r="E1073" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1073" s="0">
         <v>7.57</v>
       </c>
       <c r="H1073" s="0" t="s">
-        <v>2307</v>
+        <v>2305</v>
       </c>
     </row>
     <row r="1074" spans="1:8">
       <c r="A1074" s="0">
         <v>19077</v>
       </c>
       <c r="B1074" s="0"/>
       <c r="C1074" s="0" t="s">
-        <v>2308</v>
+        <v>2306</v>
       </c>
       <c r="D1074" s="0"/>
       <c r="E1074" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1074" s="0">
         <v>8.98</v>
       </c>
       <c r="H1074" s="0" t="s">
-        <v>2309</v>
+        <v>2307</v>
       </c>
     </row>
     <row r="1075" spans="1:8">
       <c r="A1075" s="0">
         <v>19078</v>
       </c>
       <c r="B1075" s="0"/>
       <c r="C1075" s="0" t="s">
-        <v>2310</v>
+        <v>2308</v>
       </c>
       <c r="D1075" s="0"/>
       <c r="E1075" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1075" s="0">
         <v>12.63</v>
       </c>
       <c r="H1075" s="0" t="s">
-        <v>2311</v>
+        <v>2309</v>
       </c>
     </row>
     <row r="1076" spans="1:8">
       <c r="A1076" s="0">
         <v>19079</v>
       </c>
       <c r="B1076" s="0"/>
       <c r="C1076" s="0" t="s">
-        <v>2312</v>
+        <v>2310</v>
       </c>
       <c r="D1076" s="0"/>
       <c r="E1076" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1076" s="0">
         <v>17.4</v>
       </c>
       <c r="H1076" s="0" t="s">
-        <v>2313</v>
+        <v>2311</v>
       </c>
     </row>
     <row r="1077" spans="1:8">
       <c r="A1077" s="0">
         <v>19080</v>
       </c>
       <c r="B1077" s="0"/>
       <c r="C1077" s="0" t="s">
-        <v>2314</v>
+        <v>2312</v>
       </c>
       <c r="D1077" s="0"/>
       <c r="E1077" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1077" s="0">
         <v>2.35</v>
       </c>
       <c r="H1077" s="0" t="s">
-        <v>2315</v>
+        <v>2313</v>
       </c>
     </row>
     <row r="1078" spans="1:8">
       <c r="A1078" s="0">
         <v>19081</v>
       </c>
       <c r="B1078" s="0" t="s">
-        <v>2316</v>
+        <v>2314</v>
       </c>
       <c r="C1078" s="0" t="s">
-        <v>2317</v>
+        <v>2315</v>
       </c>
       <c r="D1078" s="0" t="s">
         <v>48</v>
       </c>
       <c r="E1078" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1078" s="0">
         <v>6.99</v>
       </c>
       <c r="H1078" s="0" t="s">
-        <v>2318</v>
+        <v>2316</v>
       </c>
     </row>
     <row r="1079" spans="1:8">
       <c r="A1079" s="0">
         <v>25873</v>
       </c>
       <c r="B1079" s="0" t="s">
-        <v>2319</v>
+        <v>2317</v>
       </c>
       <c r="C1079" s="0" t="s">
-        <v>2320</v>
+        <v>2318</v>
       </c>
       <c r="D1079" s="0" t="s">
         <v>48</v>
       </c>
       <c r="E1079" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1079" s="0">
         <v>9.27</v>
       </c>
       <c r="H1079" s="0" t="s">
-        <v>2321</v>
+        <v>2319</v>
       </c>
     </row>
     <row r="1080" spans="1:8">
       <c r="A1080" s="0">
         <v>25874</v>
       </c>
       <c r="B1080" s="0"/>
       <c r="C1080" s="0" t="s">
-        <v>2322</v>
+        <v>2320</v>
       </c>
       <c r="D1080" s="0"/>
       <c r="E1080" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1080" s="0">
         <v>52.71</v>
       </c>
       <c r="H1080" s="0" t="s">
-        <v>2323</v>
+        <v>2321</v>
       </c>
     </row>
     <row r="1081" spans="1:8">
       <c r="A1081" s="0">
         <v>25875</v>
       </c>
       <c r="B1081" s="0" t="s">
-        <v>2324</v>
+        <v>2322</v>
       </c>
       <c r="C1081" s="0" t="s">
-        <v>2325</v>
+        <v>2323</v>
       </c>
       <c r="D1081" s="0" t="s">
         <v>48</v>
       </c>
       <c r="E1081" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1081" s="0">
         <v>4.6</v>
       </c>
       <c r="H1081" s="0" t="s">
-        <v>2326</v>
+        <v>2324</v>
       </c>
     </row>
     <row r="1082" spans="1:8">
       <c r="A1082" s="0">
         <v>25876</v>
       </c>
       <c r="B1082" s="0" t="s">
-        <v>2327</v>
+        <v>2325</v>
       </c>
       <c r="C1082" s="0" t="s">
-        <v>2328</v>
+        <v>2326</v>
       </c>
       <c r="D1082" s="0" t="s">
         <v>48</v>
       </c>
       <c r="E1082" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1082" s="0">
         <v>7.77</v>
       </c>
       <c r="H1082" s="0" t="s">
-        <v>2329</v>
+        <v>2327</v>
       </c>
     </row>
     <row r="1083" spans="1:8">
       <c r="A1083" s="0">
         <v>25877</v>
       </c>
       <c r="B1083" s="0" t="s">
-        <v>2330</v>
+        <v>2328</v>
       </c>
       <c r="C1083" s="0" t="s">
-        <v>2331</v>
+        <v>2329</v>
       </c>
       <c r="D1083" s="0" t="s">
         <v>48</v>
       </c>
       <c r="E1083" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1083" s="0">
         <v>10.69</v>
       </c>
       <c r="H1083" s="0" t="s">
-        <v>2332</v>
+        <v>2330</v>
       </c>
     </row>
     <row r="1084" spans="1:8">
       <c r="A1084" s="0">
         <v>25878</v>
       </c>
       <c r="B1084" s="0"/>
       <c r="C1084" s="0" t="s">
-        <v>2333</v>
+        <v>2331</v>
       </c>
       <c r="D1084" s="0"/>
       <c r="E1084" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1084" s="0">
         <v>7.22</v>
       </c>
       <c r="H1084" s="0" t="s">
-        <v>2334</v>
+        <v>2332</v>
       </c>
     </row>
     <row r="1085" spans="1:8">
       <c r="A1085" s="0">
         <v>25879</v>
       </c>
       <c r="B1085" s="0"/>
       <c r="C1085" s="0" t="s">
-        <v>2335</v>
+        <v>2333</v>
       </c>
       <c r="D1085" s="0"/>
       <c r="E1085" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1085" s="0">
         <v>9.390000000000001</v>
       </c>
       <c r="H1085" s="0" t="s">
-        <v>2336</v>
+        <v>2334</v>
       </c>
     </row>
     <row r="1086" spans="1:8">
       <c r="A1086" s="0">
         <v>25880</v>
       </c>
       <c r="B1086" s="0"/>
       <c r="C1086" s="0" t="s">
-        <v>2337</v>
+        <v>2335</v>
       </c>
       <c r="D1086" s="0"/>
       <c r="E1086" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1086" s="0">
         <v>12.28</v>
       </c>
       <c r="H1086" s="0" t="s">
-        <v>2338</v>
+        <v>2336</v>
       </c>
     </row>
     <row r="1087" spans="1:8">
       <c r="A1087" s="0">
         <v>18166</v>
       </c>
       <c r="B1087" s="0"/>
       <c r="C1087" s="0" t="s">
-        <v>2339</v>
+        <v>2337</v>
       </c>
       <c r="D1087" s="0"/>
       <c r="E1087" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1087" s="0">
         <v>8.210000000000001</v>
       </c>
       <c r="H1087" s="0" t="s">
-        <v>2340</v>
+        <v>2338</v>
       </c>
     </row>
     <row r="1088" spans="1:8">
       <c r="A1088" s="0">
         <v>18167</v>
       </c>
       <c r="B1088" s="0" t="s">
-        <v>2341</v>
+        <v>2339</v>
       </c>
       <c r="C1088" s="0" t="s">
-        <v>2342</v>
+        <v>2340</v>
       </c>
       <c r="D1088" s="0" t="s">
         <v>48</v>
       </c>
       <c r="E1088" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1088" s="0">
         <v>7.84</v>
       </c>
       <c r="H1088" s="0" t="s">
-        <v>2343</v>
+        <v>2341</v>
       </c>
     </row>
     <row r="1089" spans="1:8">
       <c r="A1089" s="0">
         <v>18165</v>
       </c>
       <c r="B1089" s="0"/>
       <c r="C1089" s="0" t="s">
-        <v>2344</v>
+        <v>2342</v>
       </c>
       <c r="D1089" s="0"/>
       <c r="E1089" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1089" s="0">
         <v>18.93</v>
       </c>
       <c r="H1089" s="0" t="s">
-        <v>2345</v>
+        <v>2343</v>
       </c>
     </row>
     <row r="1090" spans="1:8">
       <c r="A1090" s="0">
         <v>18163</v>
       </c>
       <c r="B1090" s="0"/>
       <c r="C1090" s="0" t="s">
-        <v>2346</v>
+        <v>2344</v>
       </c>
       <c r="D1090" s="0"/>
       <c r="E1090" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1090" s="0">
         <v>7.56</v>
       </c>
       <c r="H1090" s="0" t="s">
-        <v>2347</v>
+        <v>2345</v>
       </c>
     </row>
     <row r="1091" spans="1:8">
       <c r="A1091" s="0">
         <v>18162</v>
       </c>
       <c r="B1091" s="0"/>
       <c r="C1091" s="0" t="s">
-        <v>2348</v>
+        <v>2346</v>
       </c>
       <c r="D1091" s="0"/>
       <c r="E1091" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1091" s="0">
         <v>52.71</v>
       </c>
       <c r="H1091" s="0" t="s">
-        <v>2349</v>
+        <v>2347</v>
       </c>
     </row>
     <row r="1092" spans="1:8">
       <c r="A1092" s="0">
         <v>18164</v>
       </c>
       <c r="B1092" s="0" t="s">
-        <v>2350</v>
+        <v>2348</v>
       </c>
       <c r="C1092" s="0" t="s">
-        <v>2351</v>
+        <v>2349</v>
       </c>
       <c r="D1092" s="0" t="s">
         <v>48</v>
       </c>
       <c r="E1092" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1092" s="0">
         <v>33.8</v>
       </c>
       <c r="H1092" s="0" t="s">
-        <v>2352</v>
+        <v>2350</v>
       </c>
     </row>
     <row r="1093" spans="1:8">
       <c r="A1093" s="0">
         <v>18161</v>
       </c>
       <c r="B1093" s="0" t="s">
-        <v>2353</v>
+        <v>2351</v>
       </c>
       <c r="C1093" s="0" t="s">
-        <v>2354</v>
+        <v>2352</v>
       </c>
       <c r="D1093" s="0" t="s">
         <v>37</v>
       </c>
       <c r="E1093" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1093" s="0">
         <v>65.88</v>
       </c>
       <c r="H1093" s="0" t="s">
-        <v>2355</v>
+        <v>2353</v>
       </c>
     </row>
     <row r="1094" spans="1:8">
       <c r="A1094" s="0">
         <v>18158</v>
       </c>
       <c r="B1094" s="0"/>
       <c r="C1094" s="0" t="s">
-        <v>2356</v>
+        <v>2354</v>
       </c>
       <c r="D1094" s="0"/>
       <c r="E1094" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1094" s="0">
         <v>12.51</v>
       </c>
       <c r="H1094" s="0" t="s">
-        <v>2357</v>
+        <v>2355</v>
       </c>
     </row>
     <row r="1095" spans="1:8">
       <c r="A1095" s="0">
         <v>18159</v>
       </c>
       <c r="B1095" s="0"/>
       <c r="C1095" s="0" t="s">
-        <v>2358</v>
+        <v>2356</v>
       </c>
       <c r="D1095" s="0"/>
       <c r="E1095" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1095" s="0">
         <v>15.12</v>
       </c>
       <c r="H1095" s="0" t="s">
-        <v>2359</v>
+        <v>2357</v>
       </c>
     </row>
     <row r="1096" spans="1:8">
       <c r="A1096" s="0">
         <v>18160</v>
       </c>
       <c r="B1096" s="0"/>
       <c r="C1096" s="0" t="s">
-        <v>2360</v>
+        <v>2358</v>
       </c>
       <c r="D1096" s="0"/>
       <c r="E1096" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1096" s="0">
         <v>39.1</v>
       </c>
       <c r="H1096" s="0" t="s">
-        <v>2361</v>
+        <v>2359</v>
       </c>
     </row>
     <row r="1097" spans="1:8">
       <c r="A1097" s="0">
         <v>13901</v>
       </c>
       <c r="B1097" s="0"/>
       <c r="C1097" s="0" t="s">
-        <v>2362</v>
+        <v>2360</v>
       </c>
       <c r="D1097" s="0"/>
       <c r="E1097" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1097" s="0">
         <v>5.99</v>
       </c>
       <c r="H1097" s="0" t="s">
-        <v>2363</v>
+        <v>2361</v>
       </c>
     </row>
     <row r="1098" spans="1:8">
       <c r="A1098" s="0">
         <v>13902</v>
       </c>
       <c r="B1098" s="0" t="s">
-        <v>2364</v>
+        <v>2362</v>
       </c>
       <c r="C1098" s="0" t="s">
-        <v>2365</v>
+        <v>2363</v>
       </c>
       <c r="D1098" s="0" t="s">
         <v>48</v>
       </c>
       <c r="E1098" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1098" s="0">
         <v>7.56</v>
       </c>
       <c r="H1098" s="0" t="s">
-        <v>2366</v>
+        <v>2364</v>
       </c>
     </row>
     <row r="1099" spans="1:8">
       <c r="A1099" s="0">
         <v>13904</v>
       </c>
       <c r="B1099" s="0"/>
       <c r="C1099" s="0" t="s">
-        <v>2367</v>
+        <v>2365</v>
       </c>
       <c r="D1099" s="0"/>
       <c r="E1099" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1099" s="0">
         <v>15.54</v>
       </c>
       <c r="H1099" s="0" t="s">
-        <v>2368</v>
+        <v>2366</v>
       </c>
     </row>
     <row r="1100" spans="1:8">
       <c r="A1100" s="0">
         <v>13905</v>
       </c>
       <c r="B1100" s="0"/>
       <c r="C1100" s="0" t="s">
-        <v>2369</v>
+        <v>2367</v>
       </c>
       <c r="D1100" s="0"/>
       <c r="E1100" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1100" s="0">
         <v>11.49</v>
       </c>
       <c r="H1100" s="0" t="s">
-        <v>2370</v>
+        <v>2368</v>
       </c>
     </row>
     <row r="1101" spans="1:8">
       <c r="A1101" s="0">
         <v>13906</v>
       </c>
       <c r="B1101" s="0" t="s">
-        <v>2371</v>
+        <v>2369</v>
       </c>
       <c r="C1101" s="0" t="s">
-        <v>2372</v>
+        <v>2370</v>
       </c>
       <c r="D1101" s="0" t="s">
         <v>48</v>
       </c>
       <c r="E1101" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1101" s="0">
         <v>7.61</v>
       </c>
       <c r="H1101" s="0" t="s">
-        <v>2373</v>
+        <v>2371</v>
       </c>
     </row>
     <row r="1102" spans="1:8">
       <c r="A1102" s="0">
         <v>13907</v>
       </c>
       <c r="B1102" s="0"/>
       <c r="C1102" s="0" t="s">
-        <v>2374</v>
+        <v>2372</v>
       </c>
       <c r="D1102" s="0"/>
       <c r="E1102" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1102" s="0">
         <v>9.460000000000001</v>
       </c>
       <c r="H1102" s="0" t="s">
-        <v>2375</v>
+        <v>2373</v>
       </c>
     </row>
     <row r="1103" spans="1:8">
       <c r="A1103" s="0">
         <v>13908</v>
       </c>
       <c r="B1103" s="0"/>
       <c r="C1103" s="0" t="s">
-        <v>2376</v>
+        <v>2374</v>
       </c>
       <c r="D1103" s="0"/>
       <c r="E1103" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1103" s="0">
         <v>13.18</v>
       </c>
       <c r="H1103" s="0" t="s">
-        <v>2377</v>
+        <v>2375</v>
       </c>
     </row>
     <row r="1104" spans="1:8">
       <c r="A1104" s="0">
         <v>13909</v>
       </c>
       <c r="B1104" s="0"/>
       <c r="C1104" s="0" t="s">
-        <v>2378</v>
+        <v>2376</v>
       </c>
       <c r="D1104" s="0"/>
       <c r="E1104" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1104" s="0">
         <v>4.02</v>
       </c>
       <c r="H1104" s="0" t="s">
-        <v>2379</v>
+        <v>2377</v>
       </c>
     </row>
     <row r="1105" spans="1:8">
       <c r="A1105" s="0">
         <v>13910</v>
       </c>
       <c r="B1105" s="0" t="s">
-        <v>2380</v>
+        <v>2378</v>
       </c>
       <c r="C1105" s="0" t="s">
-        <v>2381</v>
+        <v>2379</v>
       </c>
       <c r="D1105" s="0" t="s">
         <v>48</v>
       </c>
       <c r="E1105" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1105" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="H1105" s="0" t="s">
-        <v>2382</v>
+        <v>2380</v>
       </c>
     </row>
     <row r="1106" spans="1:8">
       <c r="A1106" s="0">
         <v>13911</v>
       </c>
       <c r="B1106" s="0"/>
       <c r="C1106" s="0" t="s">
-        <v>2383</v>
+        <v>2381</v>
       </c>
       <c r="D1106" s="0"/>
       <c r="E1106" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1106" s="0">
         <v>19.17</v>
       </c>
       <c r="H1106" s="0" t="s">
-        <v>2384</v>
+        <v>2382</v>
       </c>
     </row>
     <row r="1107" spans="1:8">
       <c r="A1107" s="0">
         <v>13912</v>
       </c>
       <c r="B1107" s="0"/>
       <c r="C1107" s="0" t="s">
-        <v>2385</v>
+        <v>2383</v>
       </c>
       <c r="D1107" s="0"/>
       <c r="E1107" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1107" s="0">
         <v>25.55</v>
       </c>
       <c r="H1107" s="0" t="s">
-        <v>2386</v>
+        <v>2384</v>
       </c>
     </row>
     <row r="1108" spans="1:8">
       <c r="A1108" s="0">
         <v>13913</v>
       </c>
       <c r="B1108" s="0"/>
       <c r="C1108" s="0" t="s">
-        <v>2387</v>
+        <v>2385</v>
       </c>
       <c r="D1108" s="0"/>
       <c r="E1108" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1108" s="0">
         <v>28.67</v>
       </c>
       <c r="H1108" s="0" t="s">
-        <v>2388</v>
+        <v>2386</v>
       </c>
     </row>
     <row r="1109" spans="1:8">
       <c r="A1109" s="0">
         <v>13903</v>
       </c>
       <c r="B1109" s="0" t="s">
-        <v>2389</v>
+        <v>2387</v>
       </c>
       <c r="C1109" s="0" t="s">
-        <v>2390</v>
+        <v>2388</v>
       </c>
       <c r="D1109" s="0" t="s">
         <v>48</v>
       </c>
       <c r="E1109" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1109" s="0">
         <v>12.61</v>
       </c>
       <c r="H1109" s="0" t="s">
-        <v>2391</v>
+        <v>2389</v>
       </c>
     </row>
     <row r="1110" spans="1:8">
       <c r="A1110" s="0">
         <v>13914</v>
       </c>
       <c r="B1110" s="0"/>
       <c r="C1110" s="0" t="s">
-        <v>2392</v>
+        <v>2390</v>
       </c>
       <c r="D1110" s="0"/>
       <c r="E1110" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1110" s="0">
         <v>13.82</v>
       </c>
       <c r="H1110" s="0" t="s">
-        <v>2393</v>
+        <v>2391</v>
       </c>
     </row>
     <row r="1111" spans="1:8">
       <c r="A1111" s="0">
         <v>13915</v>
       </c>
       <c r="B1111" s="0"/>
       <c r="C1111" s="0" t="s">
-        <v>2394</v>
+        <v>2392</v>
       </c>
       <c r="D1111" s="0"/>
       <c r="E1111" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1111" s="0">
         <v>16.85</v>
       </c>
       <c r="H1111" s="0" t="s">
-        <v>2395</v>
+        <v>2393</v>
       </c>
     </row>
     <row r="1112" spans="1:8">
       <c r="A1112" s="0">
         <v>13916</v>
       </c>
       <c r="B1112" s="0"/>
       <c r="C1112" s="0" t="s">
-        <v>2396</v>
+        <v>2394</v>
       </c>
       <c r="D1112" s="0"/>
       <c r="E1112" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1112" s="0">
         <v>21.69</v>
       </c>
       <c r="H1112" s="0" t="s">
-        <v>2397</v>
+        <v>2395</v>
       </c>
     </row>
     <row r="1113" spans="1:8">
       <c r="A1113" s="0">
         <v>13917</v>
       </c>
       <c r="B1113" s="0" t="s">
-        <v>2398</v>
+        <v>2396</v>
       </c>
       <c r="C1113" s="0" t="s">
-        <v>2399</v>
+        <v>2397</v>
       </c>
       <c r="D1113" s="0" t="s">
         <v>37</v>
       </c>
       <c r="E1113" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1113" s="0">
         <v>9.140000000000001</v>
       </c>
       <c r="H1113" s="0" t="s">
-        <v>2400</v>
+        <v>2398</v>
       </c>
     </row>
     <row r="1114" spans="1:8">
       <c r="A1114" s="0">
         <v>13918</v>
       </c>
       <c r="B1114" s="0" t="s">
-        <v>2401</v>
+        <v>2399</v>
       </c>
       <c r="C1114" s="0" t="s">
-        <v>2402</v>
+        <v>2400</v>
       </c>
       <c r="D1114" s="0" t="s">
         <v>48</v>
       </c>
       <c r="E1114" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1114" s="0">
         <v>13.82</v>
       </c>
       <c r="H1114" s="0" t="s">
-        <v>2403</v>
+        <v>2401</v>
       </c>
     </row>
     <row r="1115" spans="1:8">
       <c r="A1115" s="0">
         <v>13918</v>
       </c>
       <c r="B1115" s="0" t="s">
-        <v>2404</v>
+        <v>2402</v>
       </c>
       <c r="C1115" s="0" t="s">
-        <v>2402</v>
+        <v>2400</v>
       </c>
       <c r="D1115" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E1115" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1115" s="0">
         <v>13.82</v>
       </c>
       <c r="H1115" s="0" t="s">
-        <v>2403</v>
+        <v>2401</v>
       </c>
     </row>
     <row r="1116" spans="1:8">
       <c r="A1116" s="0">
         <v>13919</v>
       </c>
       <c r="B1116" s="0"/>
       <c r="C1116" s="0" t="s">
-        <v>2405</v>
+        <v>2403</v>
       </c>
       <c r="D1116" s="0"/>
       <c r="E1116" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1116" s="0">
         <v>5.54</v>
       </c>
       <c r="H1116" s="0" t="s">
-        <v>2406</v>
+        <v>2404</v>
       </c>
     </row>
     <row r="1117" spans="1:8">
       <c r="A1117" s="0">
         <v>13920</v>
       </c>
       <c r="B1117" s="0"/>
       <c r="C1117" s="0" t="s">
-        <v>2407</v>
+        <v>2405</v>
       </c>
       <c r="D1117" s="0"/>
       <c r="E1117" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1117" s="0">
         <v>26.47</v>
       </c>
       <c r="H1117" s="0" t="s">
-        <v>2408</v>
+        <v>2406</v>
       </c>
     </row>
     <row r="1118" spans="1:8">
       <c r="A1118" s="0">
         <v>18168</v>
       </c>
       <c r="B1118" s="0"/>
       <c r="C1118" s="0" t="s">
-        <v>2409</v>
+        <v>2407</v>
       </c>
       <c r="D1118" s="0"/>
       <c r="E1118" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1118" s="0">
         <v>22.83</v>
       </c>
       <c r="H1118" s="0" t="s">
-        <v>2410</v>
+        <v>2408</v>
       </c>
     </row>
     <row r="1119" spans="1:8">
       <c r="A1119" s="0">
         <v>18169</v>
       </c>
       <c r="B1119" s="0"/>
       <c r="C1119" s="0" t="s">
-        <v>2411</v>
+        <v>2409</v>
       </c>
       <c r="D1119" s="0"/>
       <c r="E1119" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1119" s="0">
         <v>32.58</v>
       </c>
       <c r="H1119" s="0" t="s">
-        <v>2412</v>
+        <v>2410</v>
       </c>
     </row>
     <row r="1120" spans="1:8">
       <c r="A1120" s="0">
         <v>18170</v>
       </c>
       <c r="B1120" s="0"/>
       <c r="C1120" s="0" t="s">
-        <v>2413</v>
+        <v>2411</v>
       </c>
       <c r="D1120" s="0"/>
       <c r="E1120" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1120" s="0">
         <v>6.71</v>
       </c>
       <c r="H1120" s="0" t="s">
-        <v>2414</v>
+        <v>2412</v>
       </c>
     </row>
     <row r="1121" spans="1:8">
       <c r="A1121" s="0">
         <v>18171</v>
       </c>
       <c r="B1121" s="0"/>
       <c r="C1121" s="0" t="s">
-        <v>2415</v>
+        <v>2413</v>
       </c>
       <c r="D1121" s="0"/>
       <c r="E1121" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1121" s="0">
         <v>3.92</v>
       </c>
       <c r="H1121" s="0" t="s">
-        <v>2416</v>
+        <v>2414</v>
       </c>
     </row>
     <row r="1122" spans="1:8">
       <c r="A1122" s="0">
         <v>26470</v>
       </c>
       <c r="B1122" s="0" t="s">
-        <v>2417</v>
+        <v>2415</v>
       </c>
       <c r="C1122" s="0" t="s">
-        <v>2418</v>
+        <v>2416</v>
       </c>
       <c r="D1122" s="0" t="s">
         <v>37</v>
       </c>
       <c r="E1122" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1122" s="0">
         <v>79.06</v>
       </c>
       <c r="H1122" s="0" t="s">
-        <v>2419</v>
+        <v>2417</v>
       </c>
     </row>
     <row r="1123" spans="1:8">
       <c r="A1123" s="0">
         <v>26469</v>
       </c>
       <c r="B1123" s="0" t="s">
-        <v>2420</v>
+        <v>2418</v>
       </c>
       <c r="C1123" s="0" t="s">
-        <v>2421</v>
+        <v>2419</v>
       </c>
       <c r="D1123" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E1123" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1123" s="0">
         <v>20.45</v>
       </c>
       <c r="H1123" s="0" t="s">
-        <v>2422</v>
+        <v>2420</v>
       </c>
     </row>
     <row r="1124" spans="1:8">
       <c r="A1124" s="0">
         <v>26468</v>
       </c>
       <c r="B1124" s="0"/>
       <c r="C1124" s="0" t="s">
-        <v>2423</v>
+        <v>2421</v>
       </c>
       <c r="D1124" s="0"/>
       <c r="E1124" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1124" s="0">
         <v>37.57</v>
       </c>
       <c r="H1124" s="0" t="s">
-        <v>2424</v>
+        <v>2422</v>
       </c>
     </row>
     <row r="1125" spans="1:8">
       <c r="A1125" s="0">
         <v>26489</v>
       </c>
       <c r="B1125" s="0"/>
       <c r="C1125" s="0" t="s">
-        <v>2425</v>
+        <v>2423</v>
       </c>
       <c r="D1125" s="0"/>
       <c r="E1125" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1125" s="0">
         <v>15.64</v>
       </c>
       <c r="H1125" s="0" t="s">
-        <v>2426</v>
+        <v>2424</v>
       </c>
     </row>
     <row r="1126" spans="1:8">
       <c r="A1126" s="0">
         <v>26490</v>
       </c>
       <c r="B1126" s="0"/>
       <c r="C1126" s="0" t="s">
-        <v>2427</v>
+        <v>2425</v>
       </c>
       <c r="D1126" s="0"/>
       <c r="E1126" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1126" s="0">
         <v>18.95</v>
       </c>
       <c r="H1126" s="0" t="s">
-        <v>2428</v>
+        <v>2426</v>
       </c>
     </row>
     <row r="1127" spans="1:8">
       <c r="A1127" s="0">
         <v>26491</v>
       </c>
       <c r="B1127" s="0"/>
       <c r="C1127" s="0" t="s">
-        <v>2429</v>
+        <v>2427</v>
       </c>
       <c r="D1127" s="0"/>
       <c r="E1127" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1127" s="0">
         <v>16.61</v>
       </c>
       <c r="H1127" s="0" t="s">
-        <v>2430</v>
+        <v>2428</v>
       </c>
     </row>
     <row r="1128" spans="1:8">
       <c r="A1128" s="0">
         <v>26492</v>
       </c>
       <c r="B1128" s="0" t="s">
-        <v>2431</v>
+        <v>2429</v>
       </c>
       <c r="C1128" s="0" t="s">
-        <v>2432</v>
+        <v>2430</v>
       </c>
       <c r="D1128" s="0" t="s">
         <v>48</v>
       </c>
       <c r="E1128" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1128" s="0">
         <v>21.72</v>
       </c>
       <c r="H1128" s="0" t="s">
-        <v>2433</v>
+        <v>2431</v>
       </c>
     </row>
     <row r="1129" spans="1:8">
       <c r="A1129" s="0">
         <v>26493</v>
       </c>
       <c r="B1129" s="0" t="s">
-        <v>2434</v>
+        <v>2432</v>
       </c>
       <c r="C1129" s="0" t="s">
-        <v>2435</v>
+        <v>2433</v>
       </c>
       <c r="D1129" s="0" t="s">
         <v>48</v>
       </c>
       <c r="E1129" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1129" s="0">
         <v>32.01</v>
       </c>
       <c r="H1129" s="0" t="s">
-        <v>2436</v>
+        <v>2434</v>
       </c>
     </row>
     <row r="1130" spans="1:8">
       <c r="A1130" s="0">
         <v>26494</v>
       </c>
       <c r="B1130" s="0"/>
       <c r="C1130" s="0" t="s">
-        <v>2437</v>
+        <v>2435</v>
       </c>
       <c r="D1130" s="0"/>
       <c r="E1130" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1130" s="0">
         <v>36.39</v>
       </c>
       <c r="H1130" s="0" t="s">
-        <v>2438</v>
+        <v>2436</v>
       </c>
     </row>
     <row r="1131" spans="1:8">
       <c r="A1131" s="0">
         <v>26495</v>
       </c>
       <c r="B1131" s="0"/>
       <c r="C1131" s="0" t="s">
-        <v>2439</v>
+        <v>2437</v>
       </c>
       <c r="D1131" s="0"/>
       <c r="E1131" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1131" s="0">
         <v>15.31</v>
       </c>
       <c r="H1131" s="0" t="s">
-        <v>2440</v>
+        <v>2438</v>
       </c>
     </row>
     <row r="1132" spans="1:8">
       <c r="A1132" s="0">
         <v>26496</v>
       </c>
       <c r="B1132" s="0"/>
       <c r="C1132" s="0" t="s">
-        <v>2441</v>
+        <v>2439</v>
       </c>
       <c r="D1132" s="0"/>
       <c r="E1132" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1132" s="0">
         <v>30.85</v>
       </c>
       <c r="H1132" s="0" t="s">
-        <v>2442</v>
+        <v>2440</v>
       </c>
     </row>
     <row r="1133" spans="1:8">
       <c r="A1133" s="0">
         <v>26497</v>
       </c>
       <c r="B1133" s="0"/>
       <c r="C1133" s="0" t="s">
-        <v>2443</v>
+        <v>2441</v>
       </c>
       <c r="D1133" s="0"/>
       <c r="E1133" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1133" s="0">
         <v>27.92</v>
       </c>
       <c r="H1133" s="0" t="s">
-        <v>2444</v>
+        <v>2442</v>
       </c>
     </row>
     <row r="1134" spans="1:8">
       <c r="A1134" s="0">
         <v>26498</v>
       </c>
       <c r="B1134" s="0" t="s">
-        <v>2445</v>
+        <v>2443</v>
       </c>
       <c r="C1134" s="0" t="s">
-        <v>2446</v>
+        <v>2444</v>
       </c>
       <c r="D1134" s="0" t="s">
         <v>37</v>
       </c>
       <c r="E1134" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1134" s="0">
         <v>25.31</v>
       </c>
       <c r="H1134" s="0" t="s">
-        <v>2447</v>
+        <v>2445</v>
       </c>
     </row>
     <row r="1135" spans="1:8">
       <c r="A1135" s="0">
         <v>26499</v>
       </c>
       <c r="B1135" s="0"/>
       <c r="C1135" s="0" t="s">
-        <v>2448</v>
+        <v>2446</v>
       </c>
       <c r="D1135" s="0"/>
       <c r="E1135" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1135" s="0">
         <v>16.06</v>
       </c>
       <c r="H1135" s="0" t="s">
-        <v>2449</v>
+        <v>2447</v>
       </c>
     </row>
     <row r="1136" spans="1:8">
       <c r="A1136" s="0">
         <v>18183</v>
       </c>
       <c r="B1136" s="0"/>
       <c r="C1136" s="0" t="s">
-        <v>2450</v>
+        <v>2448</v>
       </c>
       <c r="D1136" s="0"/>
       <c r="E1136" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1136" s="0">
         <v>25.75</v>
       </c>
       <c r="H1136" s="0" t="s">
-        <v>2451</v>
+        <v>2449</v>
       </c>
     </row>
     <row r="1137" spans="1:8">
       <c r="A1137" s="0">
         <v>18184</v>
       </c>
       <c r="B1137" s="0"/>
       <c r="C1137" s="0" t="s">
-        <v>2452</v>
+        <v>2450</v>
       </c>
       <c r="D1137" s="0"/>
       <c r="E1137" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1137" s="0">
         <v>25.63</v>
       </c>
       <c r="H1137" s="0" t="s">
-        <v>2453</v>
+        <v>2451</v>
       </c>
     </row>
     <row r="1138" spans="1:8">
       <c r="A1138" s="0">
         <v>18186</v>
       </c>
       <c r="B1138" s="0" t="s">
-        <v>2454</v>
+        <v>2452</v>
       </c>
       <c r="C1138" s="0" t="s">
-        <v>2455</v>
+        <v>2453</v>
       </c>
       <c r="D1138" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E1138" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1138" s="0">
         <v>12.52</v>
       </c>
       <c r="H1138" s="0" t="s">
-        <v>2456</v>
+        <v>2454</v>
       </c>
     </row>
     <row r="1139" spans="1:8">
       <c r="A1139" s="0">
         <v>18186</v>
       </c>
       <c r="B1139" s="0" t="s">
-        <v>2457</v>
+        <v>2455</v>
       </c>
       <c r="C1139" s="0" t="s">
-        <v>2455</v>
+        <v>2453</v>
       </c>
       <c r="D1139" s="0" t="s">
         <v>37</v>
       </c>
       <c r="E1139" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1139" s="0">
         <v>12.52</v>
       </c>
       <c r="H1139" s="0" t="s">
-        <v>2456</v>
+        <v>2454</v>
       </c>
     </row>
     <row r="1140" spans="1:8">
       <c r="A1140" s="0">
         <v>18186</v>
       </c>
       <c r="B1140" s="0" t="s">
-        <v>2458</v>
+        <v>2456</v>
       </c>
       <c r="C1140" s="0" t="s">
-        <v>2455</v>
+        <v>2453</v>
       </c>
       <c r="D1140" s="0" t="s">
         <v>58</v>
       </c>
       <c r="E1140" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1140" s="0">
         <v>12.52</v>
       </c>
       <c r="H1140" s="0" t="s">
-        <v>2456</v>
+        <v>2454</v>
       </c>
     </row>
     <row r="1141" spans="1:8">
       <c r="A1141" s="0">
         <v>18185</v>
       </c>
       <c r="B1141" s="0" t="s">
-        <v>2459</v>
+        <v>2457</v>
       </c>
       <c r="C1141" s="0" t="s">
-        <v>2460</v>
+        <v>2458</v>
       </c>
       <c r="D1141" s="0" t="s">
         <v>37</v>
       </c>
       <c r="E1141" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1141" s="0">
         <v>8.539999999999999</v>
       </c>
       <c r="H1141" s="0" t="s">
-        <v>2461</v>
+        <v>2459</v>
       </c>
     </row>
     <row r="1142" spans="1:8">
       <c r="A1142" s="0">
         <v>18187</v>
       </c>
       <c r="B1142" s="0"/>
       <c r="C1142" s="0" t="s">
-        <v>2462</v>
+        <v>2460</v>
       </c>
       <c r="D1142" s="0"/>
       <c r="E1142" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1142" s="0">
         <v>28.57</v>
       </c>
       <c r="H1142" s="0" t="s">
-        <v>2463</v>
+        <v>2461</v>
       </c>
     </row>
     <row r="1143" spans="1:8">
       <c r="A1143" s="0">
         <v>18188</v>
       </c>
       <c r="B1143" s="0"/>
       <c r="C1143" s="0" t="s">
-        <v>2464</v>
+        <v>2462</v>
       </c>
       <c r="D1143" s="0"/>
       <c r="E1143" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1143" s="0">
         <v>8.34</v>
       </c>
       <c r="H1143" s="0" t="s">
-        <v>2465</v>
+        <v>2463</v>
       </c>
     </row>
     <row r="1144" spans="1:8">
       <c r="A1144" s="0">
         <v>18189</v>
       </c>
       <c r="B1144" s="0" t="s">
-        <v>2466</v>
+        <v>2464</v>
       </c>
       <c r="C1144" s="0" t="s">
-        <v>2467</v>
+        <v>2465</v>
       </c>
       <c r="D1144" s="0" t="s">
         <v>48</v>
       </c>
       <c r="E1144" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1144" s="0">
         <v>40.52</v>
       </c>
       <c r="H1144" s="0" t="s">
-        <v>2468</v>
+        <v>2466</v>
       </c>
     </row>
     <row r="1145" spans="1:8">
       <c r="A1145" s="0">
         <v>19111</v>
       </c>
       <c r="B1145" s="0"/>
       <c r="C1145" s="0" t="s">
-        <v>2469</v>
+        <v>2467</v>
       </c>
       <c r="D1145" s="0"/>
       <c r="E1145" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1145" s="0">
         <v>1.94</v>
       </c>
       <c r="H1145" s="0" t="s">
-        <v>2470</v>
+        <v>2468</v>
       </c>
     </row>
     <row r="1146" spans="1:8">
       <c r="A1146" s="0">
         <v>19112</v>
       </c>
       <c r="B1146" s="0"/>
       <c r="C1146" s="0" t="s">
-        <v>2471</v>
+        <v>2469</v>
       </c>
       <c r="D1146" s="0"/>
       <c r="E1146" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1146" s="0">
         <v>2.86</v>
       </c>
       <c r="H1146" s="0" t="s">
-        <v>2472</v>
+        <v>2470</v>
       </c>
     </row>
     <row r="1147" spans="1:8">
       <c r="A1147" s="0">
         <v>19113</v>
       </c>
       <c r="B1147" s="0"/>
       <c r="C1147" s="0" t="s">
-        <v>2473</v>
+        <v>2471</v>
       </c>
       <c r="D1147" s="0"/>
       <c r="E1147" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1147" s="0">
         <v>3.29</v>
       </c>
       <c r="H1147" s="0" t="s">
-        <v>2474</v>
+        <v>2472</v>
       </c>
     </row>
     <row r="1148" spans="1:8">
       <c r="A1148" s="0">
         <v>19114</v>
       </c>
       <c r="B1148" s="0"/>
       <c r="C1148" s="0" t="s">
-        <v>2475</v>
+        <v>2473</v>
       </c>
       <c r="D1148" s="0"/>
       <c r="E1148" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1148" s="0">
         <v>4.54</v>
       </c>
       <c r="H1148" s="0" t="s">
-        <v>2476</v>
+        <v>2474</v>
       </c>
     </row>
     <row r="1149" spans="1:8">
       <c r="A1149" s="0">
         <v>19108</v>
       </c>
       <c r="B1149" s="0"/>
       <c r="C1149" s="0" t="s">
-        <v>2477</v>
+        <v>2475</v>
       </c>
       <c r="D1149" s="0"/>
       <c r="E1149" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1149" s="0">
         <v>3.77</v>
       </c>
       <c r="H1149" s="0" t="s">
-        <v>2478</v>
+        <v>2476</v>
       </c>
     </row>
     <row r="1150" spans="1:8">
       <c r="A1150" s="0">
         <v>19109</v>
       </c>
       <c r="B1150" s="0"/>
       <c r="C1150" s="0" t="s">
-        <v>2479</v>
+        <v>2477</v>
       </c>
       <c r="D1150" s="0"/>
       <c r="E1150" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1150" s="0">
         <v>5.86</v>
       </c>
       <c r="H1150" s="0" t="s">
-        <v>2480</v>
+        <v>2478</v>
       </c>
     </row>
     <row r="1151" spans="1:8">
       <c r="A1151" s="0">
         <v>19110</v>
       </c>
       <c r="B1151" s="0"/>
       <c r="C1151" s="0" t="s">
-        <v>2481</v>
+        <v>2479</v>
       </c>
       <c r="D1151" s="0"/>
       <c r="E1151" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1151" s="0">
         <v>8.44</v>
       </c>
       <c r="H1151" s="0" t="s">
-        <v>2482</v>
+        <v>2480</v>
       </c>
     </row>
     <row r="1152" spans="1:8">
       <c r="A1152" s="0">
         <v>19115</v>
       </c>
       <c r="B1152" s="0"/>
       <c r="C1152" s="0" t="s">
-        <v>2483</v>
+        <v>2481</v>
       </c>
       <c r="D1152" s="0"/>
       <c r="E1152" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1152" s="0">
         <v>24.42</v>
       </c>
       <c r="H1152" s="0" t="s">
-        <v>2484</v>
+        <v>2482</v>
       </c>
     </row>
     <row r="1153" spans="1:8">
       <c r="A1153" s="0">
         <v>19118</v>
       </c>
       <c r="B1153" s="0"/>
       <c r="C1153" s="0" t="s">
-        <v>2485</v>
+        <v>2483</v>
       </c>
       <c r="D1153" s="0"/>
       <c r="E1153" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1153" s="0">
         <v>17.4</v>
       </c>
       <c r="H1153" s="0" t="s">
-        <v>2486</v>
+        <v>2484</v>
       </c>
     </row>
     <row r="1154" spans="1:8">
       <c r="A1154" s="0">
         <v>19116</v>
       </c>
       <c r="B1154" s="0"/>
       <c r="C1154" s="0" t="s">
-        <v>2487</v>
+        <v>2485</v>
       </c>
       <c r="D1154" s="0"/>
       <c r="E1154" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1154" s="0">
         <v>30.6</v>
       </c>
       <c r="H1154" s="0" t="s">
-        <v>2488</v>
+        <v>2486</v>
       </c>
     </row>
     <row r="1155" spans="1:8">
       <c r="A1155" s="0">
         <v>19117</v>
       </c>
       <c r="B1155" s="0"/>
       <c r="C1155" s="0" t="s">
-        <v>2489</v>
+        <v>2487</v>
       </c>
       <c r="D1155" s="0"/>
       <c r="E1155" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1155" s="0">
         <v>10.95</v>
       </c>
       <c r="H1155" s="0" t="s">
-        <v>2490</v>
+        <v>2488</v>
       </c>
     </row>
     <row r="1156" spans="1:8">
       <c r="A1156" s="0">
         <v>19119</v>
       </c>
       <c r="B1156" s="0" t="s">
-        <v>2491</v>
+        <v>2489</v>
       </c>
       <c r="C1156" s="0" t="s">
-        <v>2492</v>
+        <v>2490</v>
       </c>
       <c r="D1156" s="0" t="s">
         <v>48</v>
       </c>
       <c r="E1156" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1156" s="0">
         <v>3.88</v>
       </c>
       <c r="H1156" s="0" t="s">
-        <v>2493</v>
+        <v>2491</v>
       </c>
     </row>
     <row r="1157" spans="1:8">
       <c r="A1157" s="0">
         <v>19120</v>
       </c>
       <c r="B1157" s="0" t="s">
-        <v>2494</v>
+        <v>2492</v>
       </c>
       <c r="C1157" s="0" t="s">
-        <v>2495</v>
+        <v>2493</v>
       </c>
       <c r="D1157" s="0" t="s">
         <v>48</v>
       </c>
       <c r="E1157" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1157" s="0">
         <v>4.67</v>
       </c>
       <c r="H1157" s="0" t="s">
-        <v>2496</v>
+        <v>2494</v>
       </c>
     </row>
     <row r="1158" spans="1:8">
       <c r="A1158" s="0">
         <v>19121</v>
       </c>
       <c r="B1158" s="0" t="s">
-        <v>2497</v>
+        <v>2495</v>
       </c>
       <c r="C1158" s="0" t="s">
-        <v>2498</v>
+        <v>2496</v>
       </c>
       <c r="D1158" s="0" t="s">
         <v>48</v>
       </c>
       <c r="E1158" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1158" s="0">
         <v>3.72</v>
       </c>
       <c r="H1158" s="0" t="s">
-        <v>2499</v>
+        <v>2497</v>
       </c>
     </row>
     <row r="1159" spans="1:8">
       <c r="A1159" s="0">
         <v>19122</v>
       </c>
       <c r="B1159" s="0"/>
       <c r="C1159" s="0" t="s">
-        <v>2500</v>
+        <v>2498</v>
       </c>
       <c r="D1159" s="0"/>
       <c r="E1159" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1159" s="0">
         <v>4.04</v>
       </c>
       <c r="H1159" s="0" t="s">
-        <v>2501</v>
+        <v>2499</v>
       </c>
     </row>
     <row r="1160" spans="1:8">
       <c r="A1160" s="0">
         <v>19127</v>
       </c>
       <c r="B1160" s="0" t="s">
-        <v>2502</v>
+        <v>2500</v>
       </c>
       <c r="C1160" s="0" t="s">
-        <v>2503</v>
+        <v>2501</v>
       </c>
       <c r="D1160" s="0" t="s">
         <v>48</v>
       </c>
       <c r="E1160" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1160" s="0">
         <v>4.43</v>
       </c>
       <c r="H1160" s="0" t="s">
-        <v>2504</v>
+        <v>2502</v>
       </c>
     </row>
     <row r="1161" spans="1:8">
       <c r="A1161" s="0">
         <v>19128</v>
       </c>
       <c r="B1161" s="0" t="s">
-        <v>2505</v>
+        <v>2503</v>
       </c>
       <c r="C1161" s="0" t="s">
-        <v>2506</v>
+        <v>2504</v>
       </c>
       <c r="D1161" s="0" t="s">
         <v>48</v>
       </c>
       <c r="E1161" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1161" s="0">
         <v>4.16</v>
       </c>
       <c r="H1161" s="0" t="s">
-        <v>2507</v>
+        <v>2505</v>
       </c>
     </row>
     <row r="1162" spans="1:8">
       <c r="A1162" s="0">
         <v>19129</v>
       </c>
       <c r="B1162" s="0"/>
       <c r="C1162" s="0" t="s">
-        <v>2508</v>
+        <v>2506</v>
       </c>
       <c r="D1162" s="0"/>
       <c r="E1162" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1162" s="0">
         <v>4.87</v>
       </c>
       <c r="H1162" s="0" t="s">
-        <v>2509</v>
+        <v>2507</v>
       </c>
     </row>
     <row r="1163" spans="1:8">
       <c r="A1163" s="0">
         <v>19125</v>
       </c>
       <c r="B1163" s="0"/>
       <c r="C1163" s="0" t="s">
-        <v>2510</v>
+        <v>2508</v>
       </c>
       <c r="D1163" s="0"/>
       <c r="E1163" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1163" s="0">
         <v>4.1</v>
       </c>
       <c r="H1163" s="0" t="s">
-        <v>2511</v>
+        <v>2509</v>
       </c>
     </row>
     <row r="1164" spans="1:8">
       <c r="A1164" s="0">
         <v>19126</v>
       </c>
       <c r="B1164" s="0"/>
       <c r="C1164" s="0" t="s">
-        <v>2512</v>
+        <v>2510</v>
       </c>
       <c r="D1164" s="0"/>
       <c r="E1164" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1164" s="0">
         <v>5.76</v>
       </c>
       <c r="H1164" s="0" t="s">
-        <v>2513</v>
+        <v>2511</v>
       </c>
     </row>
     <row r="1165" spans="1:8">
       <c r="A1165" s="0">
         <v>19124</v>
       </c>
       <c r="B1165" s="0"/>
       <c r="C1165" s="0" t="s">
-        <v>2514</v>
+        <v>2512</v>
       </c>
       <c r="D1165" s="0"/>
       <c r="E1165" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1165" s="0">
         <v>4.79</v>
       </c>
       <c r="H1165" s="0" t="s">
-        <v>2515</v>
+        <v>2513</v>
       </c>
     </row>
     <row r="1166" spans="1:8">
       <c r="A1166" s="0">
         <v>19123</v>
       </c>
       <c r="B1166" s="0" t="s">
-        <v>2516</v>
+        <v>2514</v>
       </c>
       <c r="C1166" s="0" t="s">
-        <v>2517</v>
+        <v>2515</v>
       </c>
       <c r="D1166" s="0" t="s">
         <v>48</v>
       </c>
       <c r="E1166" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1166" s="0">
         <v>5.01</v>
       </c>
       <c r="H1166" s="0" t="s">
-        <v>2518</v>
+        <v>2516</v>
       </c>
     </row>
     <row r="1167" spans="1:8">
       <c r="A1167" s="0">
         <v>19106</v>
       </c>
       <c r="B1167" s="0"/>
       <c r="C1167" s="0" t="s">
-        <v>2519</v>
+        <v>2517</v>
       </c>
       <c r="D1167" s="0"/>
       <c r="E1167" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1167" s="0">
         <v>122.52</v>
       </c>
       <c r="H1167" s="0" t="s">
-        <v>2520</v>
+        <v>2518</v>
       </c>
     </row>
     <row r="1168" spans="1:8">
       <c r="A1168" s="0">
         <v>19107</v>
       </c>
       <c r="B1168" s="0"/>
       <c r="C1168" s="0" t="s">
-        <v>2521</v>
+        <v>2519</v>
       </c>
       <c r="D1168" s="0"/>
       <c r="E1168" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1168" s="0">
         <v>3.52</v>
       </c>
       <c r="H1168" s="0" t="s">
-        <v>2522</v>
+        <v>2520</v>
       </c>
     </row>
     <row r="1169" spans="1:8">
       <c r="A1169" s="0">
         <v>26540</v>
       </c>
       <c r="B1169" s="0"/>
       <c r="C1169" s="0" t="s">
-        <v>2523</v>
+        <v>2521</v>
       </c>
       <c r="D1169" s="0"/>
       <c r="E1169" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1169" s="0">
         <v>3.07</v>
       </c>
       <c r="H1169" s="0" t="s">
-        <v>2524</v>
+        <v>2522</v>
       </c>
     </row>
     <row r="1170" spans="1:8">
       <c r="A1170" s="0">
         <v>26539</v>
       </c>
       <c r="B1170" s="0"/>
       <c r="C1170" s="0" t="s">
-        <v>2525</v>
+        <v>2523</v>
       </c>
       <c r="D1170" s="0"/>
       <c r="E1170" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1170" s="0">
         <v>34.66</v>
       </c>
       <c r="H1170" s="0" t="s">
-        <v>2526</v>
+        <v>2524</v>
       </c>
     </row>
     <row r="1171" spans="1:8">
       <c r="A1171" s="0">
         <v>13951</v>
       </c>
       <c r="B1171" s="0"/>
       <c r="C1171" s="0" t="s">
-        <v>2527</v>
+        <v>2525</v>
       </c>
       <c r="D1171" s="0"/>
       <c r="E1171" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1171" s="0">
         <v>31.35</v>
       </c>
       <c r="H1171" s="0" t="s">
-        <v>2528</v>
+        <v>2526</v>
       </c>
     </row>
     <row r="1172" spans="1:8">
       <c r="A1172" s="0">
         <v>13952</v>
       </c>
       <c r="B1172" s="0"/>
       <c r="C1172" s="0" t="s">
-        <v>2529</v>
+        <v>2527</v>
       </c>
       <c r="D1172" s="0"/>
       <c r="E1172" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1172" s="0">
         <v>38.29</v>
       </c>
       <c r="H1172" s="0" t="s">
-        <v>2530</v>
+        <v>2528</v>
       </c>
     </row>
     <row r="1173" spans="1:8">
       <c r="A1173" s="0">
         <v>13953</v>
       </c>
       <c r="B1173" s="0"/>
       <c r="C1173" s="0" t="s">
-        <v>2531</v>
+        <v>2529</v>
       </c>
       <c r="D1173" s="0"/>
       <c r="E1173" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1173" s="0">
         <v>8.109999999999999</v>
       </c>
       <c r="H1173" s="0" t="s">
-        <v>2532</v>
+        <v>2530</v>
       </c>
     </row>
     <row r="1174" spans="1:8">
       <c r="A1174" s="0">
         <v>13954</v>
       </c>
       <c r="B1174" s="0" t="s">
-        <v>2533</v>
+        <v>2531</v>
       </c>
       <c r="C1174" s="0" t="s">
-        <v>2534</v>
+        <v>2532</v>
       </c>
       <c r="D1174" s="0" t="s">
         <v>48</v>
       </c>
       <c r="E1174" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1174" s="0">
         <v>10.88</v>
       </c>
       <c r="H1174" s="0" t="s">
-        <v>2535</v>
+        <v>2533</v>
       </c>
     </row>
     <row r="1175" spans="1:8">
       <c r="A1175" s="0">
         <v>13955</v>
       </c>
       <c r="B1175" s="0"/>
       <c r="C1175" s="0" t="s">
-        <v>2536</v>
+        <v>2534</v>
       </c>
       <c r="D1175" s="0"/>
       <c r="E1175" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1175" s="0">
         <v>7.83</v>
       </c>
       <c r="H1175" s="0" t="s">
-        <v>2537</v>
+        <v>2535</v>
       </c>
     </row>
     <row r="1176" spans="1:8">
       <c r="A1176" s="0">
         <v>13956</v>
       </c>
       <c r="B1176" s="0"/>
       <c r="C1176" s="0" t="s">
-        <v>2538</v>
+        <v>2536</v>
       </c>
       <c r="D1176" s="0"/>
       <c r="E1176" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1176" s="0">
         <v>7.04</v>
       </c>
       <c r="H1176" s="0" t="s">
-        <v>2539</v>
+        <v>2537</v>
       </c>
     </row>
     <row r="1177" spans="1:8">
       <c r="A1177" s="0">
         <v>13957</v>
       </c>
       <c r="B1177" s="0"/>
       <c r="C1177" s="0" t="s">
-        <v>2540</v>
+        <v>2538</v>
       </c>
       <c r="D1177" s="0"/>
       <c r="E1177" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1177" s="0">
         <v>13.43</v>
       </c>
       <c r="H1177" s="0" t="s">
-        <v>2541</v>
+        <v>2539</v>
       </c>
     </row>
     <row r="1178" spans="1:8">
       <c r="A1178" s="0">
         <v>13958</v>
       </c>
       <c r="B1178" s="0"/>
       <c r="C1178" s="0" t="s">
-        <v>2542</v>
+        <v>2540</v>
       </c>
       <c r="D1178" s="0"/>
       <c r="E1178" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1178" s="0">
         <v>33.28</v>
       </c>
       <c r="H1178" s="0" t="s">
-        <v>2543</v>
+        <v>2541</v>
       </c>
     </row>
     <row r="1179" spans="1:8">
       <c r="A1179" s="0">
         <v>13959</v>
       </c>
       <c r="B1179" s="0"/>
       <c r="C1179" s="0" t="s">
-        <v>2544</v>
+        <v>2542</v>
       </c>
       <c r="D1179" s="0"/>
       <c r="E1179" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1179" s="0">
         <v>24.03</v>
       </c>
       <c r="H1179" s="0" t="s">
-        <v>2545</v>
+        <v>2543</v>
       </c>
     </row>
     <row r="1180" spans="1:8">
       <c r="A1180" s="0">
         <v>25940</v>
       </c>
       <c r="B1180" s="0"/>
       <c r="C1180" s="0" t="s">
-        <v>2546</v>
+        <v>2544</v>
       </c>
       <c r="D1180" s="0"/>
       <c r="E1180" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1180" s="0">
         <v>11.76</v>
       </c>
       <c r="H1180" s="0" t="s">
-        <v>2547</v>
+        <v>2545</v>
       </c>
     </row>
     <row r="1181" spans="1:8">
       <c r="A1181" s="0">
         <v>25941</v>
       </c>
       <c r="B1181" s="0"/>
       <c r="C1181" s="0" t="s">
-        <v>2548</v>
+        <v>2546</v>
       </c>
       <c r="D1181" s="0"/>
       <c r="E1181" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1181" s="0">
         <v>140.38</v>
       </c>
       <c r="H1181" s="0" t="s">
-        <v>2549</v>
+        <v>2547</v>
       </c>
     </row>
     <row r="1182" spans="1:8">
       <c r="A1182" s="0">
         <v>18220</v>
       </c>
       <c r="B1182" s="0"/>
       <c r="C1182" s="0" t="s">
-        <v>2550</v>
+        <v>2548</v>
       </c>
       <c r="D1182" s="0"/>
       <c r="E1182" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1182" s="0">
         <v>17.37</v>
       </c>
       <c r="H1182" s="0" t="s">
-        <v>2551</v>
+        <v>2549</v>
       </c>
     </row>
     <row r="1183" spans="1:8">
       <c r="A1183" s="0">
         <v>18221</v>
       </c>
       <c r="B1183" s="0"/>
       <c r="C1183" s="0" t="s">
-        <v>2552</v>
+        <v>2550</v>
       </c>
       <c r="D1183" s="0"/>
       <c r="E1183" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1183" s="0">
         <v>15.2</v>
       </c>
       <c r="H1183" s="0" t="s">
-        <v>2553</v>
+        <v>2551</v>
       </c>
     </row>
     <row r="1184" spans="1:8">
       <c r="A1184" s="0">
         <v>18222</v>
       </c>
       <c r="B1184" s="0"/>
       <c r="C1184" s="0" t="s">
-        <v>2554</v>
+        <v>2552</v>
       </c>
       <c r="D1184" s="0"/>
       <c r="E1184" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1184" s="0">
         <v>20.84</v>
       </c>
       <c r="H1184" s="0" t="s">
-        <v>2555</v>
+        <v>2553</v>
       </c>
     </row>
     <row r="1185" spans="1:8">
       <c r="A1185" s="0">
         <v>18223</v>
       </c>
       <c r="B1185" s="0"/>
       <c r="C1185" s="0" t="s">
-        <v>2556</v>
+        <v>2554</v>
       </c>
       <c r="D1185" s="0"/>
       <c r="E1185" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1185" s="0">
         <v>18.46</v>
       </c>
       <c r="H1185" s="0" t="s">
-        <v>2557</v>
+        <v>2555</v>
       </c>
     </row>
     <row r="1186" spans="1:8">
       <c r="A1186" s="0">
         <v>18224</v>
       </c>
       <c r="B1186" s="0"/>
       <c r="C1186" s="0" t="s">
-        <v>2558</v>
+        <v>2556</v>
       </c>
       <c r="D1186" s="0"/>
       <c r="E1186" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1186" s="0">
         <v>11.14</v>
       </c>
       <c r="H1186" s="0" t="s">
-        <v>2559</v>
+        <v>2557</v>
       </c>
     </row>
     <row r="1187" spans="1:8">
       <c r="A1187" s="0">
         <v>18226</v>
       </c>
       <c r="B1187" s="0" t="s">
-        <v>2560</v>
+        <v>2558</v>
       </c>
       <c r="C1187" s="0" t="s">
-        <v>2561</v>
+        <v>2559</v>
       </c>
       <c r="D1187" s="0" t="s">
         <v>48</v>
       </c>
       <c r="E1187" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1187" s="0">
         <v>3.87</v>
       </c>
       <c r="H1187" s="0" t="s">
-        <v>2562</v>
+        <v>2560</v>
       </c>
     </row>
     <row r="1188" spans="1:8">
       <c r="A1188" s="0">
         <v>18225</v>
       </c>
       <c r="B1188" s="0"/>
       <c r="C1188" s="0" t="s">
-        <v>2563</v>
+        <v>2561</v>
       </c>
       <c r="D1188" s="0"/>
       <c r="E1188" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1188" s="0">
         <v>36.2</v>
       </c>
       <c r="H1188" s="0" t="s">
-        <v>2564</v>
+        <v>2562</v>
       </c>
     </row>
     <row r="1189" spans="1:8">
       <c r="A1189" s="0">
         <v>18227</v>
       </c>
       <c r="B1189" s="0"/>
       <c r="C1189" s="0" t="s">
-        <v>2565</v>
+        <v>2563</v>
       </c>
       <c r="D1189" s="0"/>
       <c r="E1189" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1189" s="0">
         <v>10.68</v>
       </c>
       <c r="H1189" s="0" t="s">
-        <v>2566</v>
+        <v>2564</v>
       </c>
     </row>
     <row r="1190" spans="1:8">
       <c r="A1190" s="0">
         <v>25942</v>
       </c>
       <c r="B1190" s="0"/>
       <c r="C1190" s="0" t="s">
-        <v>2567</v>
+        <v>2565</v>
       </c>
       <c r="D1190" s="0"/>
       <c r="E1190" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1190" s="0">
         <v>20.88</v>
       </c>
       <c r="H1190" s="0" t="s">
-        <v>2568</v>
+        <v>2566</v>
       </c>
     </row>
     <row r="1191" spans="1:8">
       <c r="A1191" s="0">
         <v>25943</v>
       </c>
       <c r="B1191" s="0"/>
       <c r="C1191" s="0" t="s">
-        <v>2569</v>
+        <v>2567</v>
       </c>
       <c r="D1191" s="0"/>
       <c r="E1191" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1191" s="0">
         <v>38.82</v>
       </c>
       <c r="H1191" s="0" t="s">
-        <v>2570</v>
+        <v>2568</v>
       </c>
     </row>
     <row r="1192" spans="1:8">
       <c r="A1192" s="0">
         <v>25944</v>
       </c>
       <c r="B1192" s="0"/>
       <c r="C1192" s="0" t="s">
-        <v>2571</v>
+        <v>2569</v>
       </c>
       <c r="D1192" s="0"/>
       <c r="E1192" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1192" s="0">
         <v>42.6</v>
       </c>
       <c r="H1192" s="0" t="s">
-        <v>2572</v>
+        <v>2570</v>
       </c>
     </row>
     <row r="1193" spans="1:8">
       <c r="A1193" s="0">
         <v>25945</v>
       </c>
       <c r="B1193" s="0"/>
       <c r="C1193" s="0" t="s">
-        <v>2573</v>
+        <v>2571</v>
       </c>
       <c r="D1193" s="0"/>
       <c r="E1193" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1193" s="0">
         <v>26.93</v>
       </c>
       <c r="H1193" s="0" t="s">
-        <v>2574</v>
+        <v>2572</v>
       </c>
     </row>
     <row r="1194" spans="1:8">
       <c r="A1194" s="0">
         <v>25946</v>
       </c>
       <c r="B1194" s="0"/>
       <c r="C1194" s="0" t="s">
-        <v>2575</v>
+        <v>2573</v>
       </c>
       <c r="D1194" s="0"/>
       <c r="E1194" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1194" s="0">
         <v>29.26</v>
       </c>
       <c r="H1194" s="0" t="s">
-        <v>2576</v>
+        <v>2574</v>
       </c>
     </row>
     <row r="1195" spans="1:8">
       <c r="A1195" s="0">
         <v>25947</v>
       </c>
       <c r="B1195" s="0"/>
       <c r="C1195" s="0" t="s">
-        <v>2577</v>
+        <v>2575</v>
       </c>
       <c r="D1195" s="0"/>
       <c r="E1195" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1195" s="0">
         <v>25.85</v>
       </c>
       <c r="H1195" s="0" t="s">
-        <v>2578</v>
+        <v>2576</v>
       </c>
     </row>
     <row r="1196" spans="1:8">
       <c r="A1196" s="0">
         <v>25948</v>
       </c>
       <c r="B1196" s="0"/>
       <c r="C1196" s="0" t="s">
-        <v>2579</v>
+        <v>2577</v>
       </c>
       <c r="D1196" s="0"/>
       <c r="E1196" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1196" s="0">
         <v>44.59</v>
       </c>
       <c r="H1196" s="0" t="s">
-        <v>2580</v>
+        <v>2578</v>
       </c>
     </row>
     <row r="1197" spans="1:8">
       <c r="A1197" s="0">
         <v>25949</v>
       </c>
       <c r="B1197" s="0"/>
       <c r="C1197" s="0" t="s">
-        <v>2581</v>
+        <v>2579</v>
       </c>
       <c r="D1197" s="0"/>
       <c r="E1197" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1197" s="0">
         <v>35.78</v>
       </c>
       <c r="H1197" s="0" t="s">
-        <v>2582</v>
+        <v>2580</v>
       </c>
     </row>
     <row r="1198" spans="1:8">
       <c r="A1198" s="0">
         <v>25950</v>
       </c>
       <c r="B1198" s="0"/>
       <c r="C1198" s="0" t="s">
-        <v>2583</v>
+        <v>2581</v>
       </c>
       <c r="D1198" s="0"/>
       <c r="E1198" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1198" s="0">
         <v>37.07</v>
       </c>
       <c r="H1198" s="0" t="s">
-        <v>2584</v>
+        <v>2582</v>
       </c>
     </row>
     <row r="1199" spans="1:8">
       <c r="A1199" s="0">
         <v>25951</v>
       </c>
       <c r="B1199" s="0"/>
       <c r="C1199" s="0" t="s">
-        <v>2585</v>
+        <v>2583</v>
       </c>
       <c r="D1199" s="0"/>
       <c r="E1199" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1199" s="0">
         <v>34.81</v>
       </c>
       <c r="H1199" s="0" t="s">
-        <v>2586</v>
+        <v>2584</v>
       </c>
     </row>
     <row r="1200" spans="1:8">
       <c r="A1200" s="0">
         <v>25952</v>
       </c>
       <c r="B1200" s="0" t="s">
-        <v>2587</v>
+        <v>2585</v>
       </c>
       <c r="C1200" s="0" t="s">
-        <v>2588</v>
+        <v>2586</v>
       </c>
       <c r="D1200" s="0" t="s">
         <v>48</v>
       </c>
       <c r="E1200" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1200" s="0">
         <v>19.39</v>
       </c>
       <c r="H1200" s="0" t="s">
-        <v>2589</v>
+        <v>2587</v>
       </c>
     </row>
     <row r="1201" spans="1:8">
       <c r="A1201" s="0">
         <v>25953</v>
       </c>
       <c r="B1201" s="0" t="s">
-        <v>2590</v>
+        <v>2588</v>
       </c>
       <c r="C1201" s="0" t="s">
-        <v>2591</v>
+        <v>2589</v>
       </c>
       <c r="D1201" s="0" t="s">
         <v>48</v>
       </c>
       <c r="E1201" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1201" s="0">
         <v>33.52</v>
       </c>
       <c r="H1201" s="0" t="s">
-        <v>2592</v>
+        <v>2590</v>
       </c>
     </row>
     <row r="1202" spans="1:8">
       <c r="A1202" s="0">
         <v>24030</v>
       </c>
       <c r="B1202" s="0" t="s">
-        <v>2593</v>
+        <v>2591</v>
       </c>
       <c r="C1202" s="0" t="s">
-        <v>2594</v>
+        <v>2592</v>
       </c>
       <c r="D1202" s="0" t="s">
         <v>37</v>
       </c>
       <c r="E1202" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1202" s="0">
         <v>29.53</v>
       </c>
       <c r="H1202" s="0" t="s">
-        <v>2595</v>
+        <v>2593</v>
       </c>
     </row>
     <row r="1203" spans="1:8">
       <c r="A1203" s="0">
         <v>26600</v>
       </c>
       <c r="B1203" s="0"/>
       <c r="C1203" s="0" t="s">
-        <v>2596</v>
+        <v>2594</v>
       </c>
       <c r="D1203" s="0"/>
       <c r="E1203" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1203" s="0">
         <v>3.07</v>
       </c>
       <c r="H1203" s="0" t="s">
-        <v>2597</v>
+        <v>2595</v>
       </c>
     </row>
     <row r="1204" spans="1:8">
       <c r="A1204" s="0">
         <v>26601</v>
       </c>
       <c r="B1204" s="0"/>
       <c r="C1204" s="0" t="s">
-        <v>2598</v>
+        <v>2596</v>
       </c>
       <c r="D1204" s="0"/>
       <c r="E1204" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1204" s="0">
         <v>3.41</v>
       </c>
       <c r="H1204" s="0" t="s">
-        <v>2599</v>
+        <v>2597</v>
       </c>
     </row>
     <row r="1205" spans="1:8">
       <c r="A1205" s="0">
         <v>26602</v>
       </c>
       <c r="B1205" s="0" t="s">
-        <v>2600</v>
+        <v>2598</v>
       </c>
       <c r="C1205" s="0" t="s">
-        <v>2601</v>
+        <v>2599</v>
       </c>
       <c r="D1205" s="0" t="s">
         <v>48</v>
       </c>
       <c r="E1205" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1205" s="0">
         <v>6.61</v>
       </c>
       <c r="H1205" s="0" t="s">
-        <v>2602</v>
+        <v>2600</v>
       </c>
     </row>
     <row r="1206" spans="1:8">
       <c r="A1206" s="0">
         <v>19182</v>
       </c>
       <c r="B1206" s="0"/>
       <c r="C1206" s="0" t="s">
-        <v>2603</v>
+        <v>2601</v>
       </c>
       <c r="D1206" s="0"/>
       <c r="E1206" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1206" s="0">
         <v>1.39</v>
       </c>
       <c r="H1206" s="0" t="s">
-        <v>2604</v>
+        <v>2602</v>
       </c>
     </row>
     <row r="1207" spans="1:8">
       <c r="A1207" s="0">
         <v>17124</v>
       </c>
       <c r="B1207" s="0"/>
       <c r="C1207" s="0" t="s">
-        <v>2605</v>
+        <v>2603</v>
       </c>
       <c r="D1207" s="0"/>
       <c r="E1207" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1207" s="0">
         <v>6.8</v>
       </c>
       <c r="H1207" s="0" t="s">
-        <v>2606</v>
+        <v>2604</v>
       </c>
     </row>
     <row r="1208" spans="1:8">
       <c r="A1208" s="0">
         <v>17125</v>
       </c>
       <c r="B1208" s="0" t="s">
-        <v>2607</v>
+        <v>2605</v>
       </c>
       <c r="C1208" s="0" t="s">
-        <v>2608</v>
+        <v>2606</v>
       </c>
       <c r="D1208" s="0" t="s">
         <v>48</v>
       </c>
       <c r="E1208" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1208" s="0">
         <v>12.41</v>
       </c>
       <c r="H1208" s="0" t="s">
-        <v>2609</v>
+        <v>2607</v>
       </c>
     </row>
     <row r="1209" spans="1:8">
       <c r="A1209" s="0">
         <v>17123</v>
       </c>
       <c r="B1209" s="0"/>
       <c r="C1209" s="0" t="s">
-        <v>2610</v>
+        <v>2608</v>
       </c>
       <c r="D1209" s="0"/>
       <c r="E1209" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1209" s="0">
         <v>0.93</v>
       </c>
       <c r="H1209" s="0" t="s">
-        <v>2611</v>
+        <v>2609</v>
       </c>
     </row>
     <row r="1210" spans="1:8">
       <c r="A1210" s="0">
         <v>17126</v>
       </c>
       <c r="B1210" s="0"/>
       <c r="C1210" s="0" t="s">
-        <v>2612</v>
+        <v>2610</v>
       </c>
       <c r="D1210" s="0"/>
       <c r="E1210" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1210" s="0">
         <v>20.89</v>
       </c>
       <c r="H1210" s="0" t="s">
-        <v>2613</v>
+        <v>2611</v>
       </c>
     </row>
     <row r="1211" spans="1:8">
       <c r="A1211" s="0">
         <v>22014</v>
       </c>
       <c r="B1211" s="0"/>
       <c r="C1211" s="0" t="s">
-        <v>2614</v>
+        <v>2612</v>
       </c>
       <c r="D1211" s="0"/>
       <c r="E1211" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1211" s="0">
         <v>19.7</v>
       </c>
       <c r="H1211" s="0" t="s">
-        <v>2615</v>
+        <v>2613</v>
       </c>
     </row>
     <row r="1212" spans="1:8">
       <c r="A1212" s="0">
         <v>24031</v>
       </c>
       <c r="B1212" s="0"/>
       <c r="C1212" s="0" t="s">
-        <v>2616</v>
+        <v>2614</v>
       </c>
       <c r="D1212" s="0"/>
       <c r="E1212" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1212" s="0">
         <v>10.99</v>
       </c>
       <c r="H1212" s="0" t="s">
-        <v>2617</v>
+        <v>2615</v>
       </c>
     </row>
     <row r="1213" spans="1:8">
       <c r="A1213" s="0">
         <v>17119</v>
       </c>
       <c r="B1213" s="0" t="s">
-        <v>2618</v>
+        <v>2616</v>
       </c>
       <c r="C1213" s="0" t="s">
-        <v>2619</v>
+        <v>2617</v>
       </c>
       <c r="D1213" s="0" t="s">
         <v>48</v>
       </c>
       <c r="E1213" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1213" s="0">
         <v>79.61</v>
       </c>
       <c r="H1213" s="0" t="s">
-        <v>2620</v>
+        <v>2618</v>
       </c>
     </row>
     <row r="1214" spans="1:8">
       <c r="A1214" s="0">
         <v>17120</v>
       </c>
       <c r="B1214" s="0"/>
       <c r="C1214" s="0" t="s">
-        <v>2621</v>
+        <v>2619</v>
       </c>
       <c r="D1214" s="0"/>
       <c r="E1214" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1214" s="0">
         <v>67.03</v>
       </c>
       <c r="H1214" s="0" t="s">
-        <v>2622</v>
+        <v>2620</v>
       </c>
     </row>
     <row r="1215" spans="1:8">
       <c r="A1215" s="0">
         <v>17121</v>
       </c>
       <c r="B1215" s="0"/>
       <c r="C1215" s="0" t="s">
-        <v>2623</v>
+        <v>2621</v>
       </c>
       <c r="D1215" s="0"/>
       <c r="E1215" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1215" s="0">
         <v>82.81999999999999</v>
       </c>
       <c r="H1215" s="0" t="s">
-        <v>2624</v>
+        <v>2622</v>
       </c>
     </row>
     <row r="1216" spans="1:8">
       <c r="A1216" s="0">
         <v>17122</v>
       </c>
       <c r="B1216" s="0" t="s">
-        <v>2625</v>
+        <v>2623</v>
       </c>
       <c r="C1216" s="0" t="s">
-        <v>2626</v>
+        <v>2624</v>
       </c>
       <c r="D1216" s="0" t="s">
         <v>48</v>
       </c>
       <c r="E1216" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1216" s="0">
         <v>64.62</v>
       </c>
       <c r="H1216" s="0" t="s">
-        <v>2627</v>
+        <v>2625</v>
       </c>
     </row>
     <row r="1217" spans="1:8">
       <c r="A1217" s="0">
         <v>17245</v>
       </c>
       <c r="B1217" s="0" t="s">
-        <v>2628</v>
+        <v>2626</v>
       </c>
       <c r="C1217" s="0" t="s">
-        <v>2629</v>
+        <v>2627</v>
       </c>
       <c r="D1217" s="0" t="s">
         <v>37</v>
       </c>
       <c r="E1217" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1217" s="0">
         <v>116</v>
       </c>
       <c r="H1217" s="0" t="s">
-        <v>2630</v>
+        <v>2628</v>
       </c>
     </row>
     <row r="1218" spans="1:8">
       <c r="A1218" s="0">
         <v>17246</v>
       </c>
       <c r="B1218" s="0"/>
       <c r="C1218" s="0" t="s">
-        <v>2631</v>
+        <v>2629</v>
       </c>
       <c r="D1218" s="0"/>
       <c r="E1218" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1218" s="0">
         <v>37.64</v>
       </c>
       <c r="H1218" s="0" t="s">
-        <v>2632</v>
+        <v>2630</v>
       </c>
     </row>
     <row r="1219" spans="1:8">
       <c r="A1219" s="0">
         <v>17244</v>
       </c>
       <c r="B1219" s="0"/>
       <c r="C1219" s="0" t="s">
-        <v>2633</v>
+        <v>2631</v>
       </c>
       <c r="D1219" s="0"/>
       <c r="E1219" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1219" s="0">
         <v>30.16</v>
       </c>
       <c r="H1219" s="0" t="s">
-        <v>2634</v>
+        <v>2632</v>
       </c>
     </row>
     <row r="1220" spans="1:8">
       <c r="A1220" s="0">
         <v>22020</v>
       </c>
       <c r="B1220" s="0" t="s">
-        <v>2635</v>
+        <v>2633</v>
       </c>
       <c r="C1220" s="0" t="s">
-        <v>2636</v>
+        <v>2634</v>
       </c>
       <c r="D1220" s="0" t="s">
         <v>48</v>
       </c>
       <c r="E1220" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1220" s="0">
         <v>8.32</v>
       </c>
       <c r="H1220" s="0" t="s">
-        <v>2637</v>
+        <v>2635</v>
       </c>
     </row>
     <row r="1221" spans="1:8">
       <c r="A1221" s="0">
         <v>22021</v>
       </c>
       <c r="B1221" s="0" t="s">
-        <v>2638</v>
+        <v>2636</v>
       </c>
       <c r="C1221" s="0" t="s">
-        <v>2639</v>
+        <v>2637</v>
       </c>
       <c r="D1221" s="0" t="s">
         <v>48</v>
       </c>
       <c r="E1221" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1221" s="0">
         <v>29.61</v>
       </c>
       <c r="H1221" s="0" t="s">
-        <v>2640</v>
+        <v>2638</v>
       </c>
     </row>
     <row r="1222" spans="1:8">
       <c r="A1222" s="0">
         <v>22022</v>
       </c>
       <c r="B1222" s="0"/>
       <c r="C1222" s="0" t="s">
-        <v>2641</v>
+        <v>2639</v>
       </c>
       <c r="D1222" s="0"/>
       <c r="E1222" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1222" s="0">
         <v>29.63</v>
       </c>
       <c r="H1222" s="0" t="s">
-        <v>2642</v>
+        <v>2640</v>
       </c>
     </row>
     <row r="1223" spans="1:8">
       <c r="A1223" s="0">
         <v>22023</v>
       </c>
       <c r="B1223" s="0"/>
       <c r="C1223" s="0" t="s">
-        <v>2643</v>
+        <v>2641</v>
       </c>
       <c r="D1223" s="0"/>
       <c r="E1223" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1223" s="0">
         <v>5.27</v>
       </c>
       <c r="H1223" s="0" t="s">
-        <v>2644</v>
+        <v>2642</v>
       </c>
     </row>
     <row r="1224" spans="1:8">
       <c r="A1224" s="0">
         <v>22024</v>
       </c>
       <c r="B1224" s="0"/>
       <c r="C1224" s="0" t="s">
-        <v>2645</v>
+        <v>2643</v>
       </c>
       <c r="D1224" s="0"/>
       <c r="E1224" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1224" s="0">
         <v>6.4</v>
       </c>
       <c r="H1224" s="0" t="s">
-        <v>2646</v>
+        <v>2644</v>
       </c>
     </row>
     <row r="1225" spans="1:8">
       <c r="A1225" s="0">
         <v>22025</v>
       </c>
       <c r="B1225" s="0"/>
       <c r="C1225" s="0" t="s">
-        <v>2647</v>
+        <v>2645</v>
       </c>
       <c r="D1225" s="0"/>
       <c r="E1225" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1225" s="0">
         <v>8.19</v>
       </c>
       <c r="H1225" s="0" t="s">
-        <v>2648</v>
+        <v>2646</v>
       </c>
     </row>
     <row r="1226" spans="1:8">
       <c r="A1226" s="0">
         <v>17249</v>
       </c>
       <c r="B1226" s="0"/>
       <c r="C1226" s="0" t="s">
-        <v>2649</v>
+        <v>2647</v>
       </c>
       <c r="D1226" s="0"/>
       <c r="E1226" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1226" s="0">
         <v>54.07</v>
       </c>
       <c r="H1226" s="0" t="s">
-        <v>2650</v>
+        <v>2648</v>
       </c>
     </row>
     <row r="1227" spans="1:8">
       <c r="A1227" s="0">
         <v>17250</v>
       </c>
       <c r="B1227" s="0" t="s">
-        <v>2651</v>
+        <v>2649</v>
       </c>
       <c r="C1227" s="0" t="s">
-        <v>2652</v>
+        <v>2650</v>
       </c>
       <c r="D1227" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E1227" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1227" s="0">
         <v>17.65</v>
       </c>
       <c r="H1227" s="0" t="s">
-        <v>2653</v>
+        <v>2651</v>
       </c>
     </row>
     <row r="1228" spans="1:8">
       <c r="A1228" s="0">
         <v>17251</v>
       </c>
       <c r="B1228" s="0"/>
       <c r="C1228" s="0" t="s">
-        <v>2654</v>
+        <v>2652</v>
       </c>
       <c r="D1228" s="0"/>
       <c r="E1228" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1228" s="0">
         <v>47.29</v>
       </c>
       <c r="H1228" s="0" t="s">
-        <v>2655</v>
+        <v>2653</v>
       </c>
     </row>
     <row r="1229" spans="1:8">
       <c r="A1229" s="0">
         <v>17252</v>
       </c>
       <c r="B1229" s="0" t="s">
-        <v>2656</v>
+        <v>2654</v>
       </c>
       <c r="C1229" s="0" t="s">
-        <v>2657</v>
+        <v>2655</v>
       </c>
       <c r="D1229" s="0" t="s">
         <v>48</v>
       </c>
       <c r="E1229" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1229" s="0">
         <v>2.56</v>
       </c>
       <c r="H1229" s="0" t="s">
-        <v>2658</v>
+        <v>2656</v>
       </c>
     </row>
     <row r="1230" spans="1:8">
       <c r="A1230" s="0">
         <v>17253</v>
       </c>
       <c r="B1230" s="0"/>
       <c r="C1230" s="0" t="s">
-        <v>2659</v>
+        <v>2657</v>
       </c>
       <c r="D1230" s="0"/>
       <c r="E1230" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1230" s="0">
         <v>1.54</v>
       </c>
       <c r="H1230" s="0" t="s">
-        <v>2660</v>
+        <v>2658</v>
       </c>
     </row>
     <row r="1231" spans="1:8">
       <c r="A1231" s="0">
         <v>17248</v>
       </c>
       <c r="B1231" s="0"/>
       <c r="C1231" s="0" t="s">
-        <v>2661</v>
+        <v>2659</v>
       </c>
       <c r="D1231" s="0"/>
       <c r="E1231" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1231" s="0">
         <v>30.89</v>
       </c>
       <c r="H1231" s="0" t="s">
-        <v>2662</v>
+        <v>2660</v>
       </c>
     </row>
     <row r="1232" spans="1:8">
       <c r="A1232" s="0">
         <v>17247</v>
       </c>
       <c r="B1232" s="0" t="s">
+        <v>2661</v>
+      </c>
+      <c r="C1232" s="0" t="s">
+        <v>2662</v>
+      </c>
+      <c r="D1232" s="0" t="s">
         <v>2663</v>
-      </c>
-[...4 lines deleted...]
-        <v>2665</v>
       </c>
       <c r="E1232" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1232" s="0">
         <v>11.29</v>
       </c>
       <c r="H1232" s="0" t="s">
-        <v>2666</v>
+        <v>2664</v>
       </c>
     </row>
     <row r="1233" spans="1:8">
       <c r="A1233" s="0">
         <v>17254</v>
       </c>
       <c r="B1233" s="0"/>
       <c r="C1233" s="0" t="s">
-        <v>2667</v>
+        <v>2665</v>
       </c>
       <c r="D1233" s="0"/>
       <c r="E1233" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1233" s="0">
         <v>18.42</v>
       </c>
       <c r="H1233" s="0" t="s">
-        <v>2668</v>
+        <v>2666</v>
       </c>
     </row>
     <row r="1234" spans="1:8">
       <c r="A1234" s="0">
         <v>17255</v>
       </c>
       <c r="B1234" s="0"/>
       <c r="C1234" s="0" t="s">
-        <v>2669</v>
+        <v>2667</v>
       </c>
       <c r="D1234" s="0"/>
       <c r="E1234" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1234" s="0">
         <v>14.53</v>
       </c>
       <c r="H1234" s="0" t="s">
-        <v>2670</v>
+        <v>2668</v>
       </c>
     </row>
     <row r="1235" spans="1:8">
       <c r="A1235" s="0">
         <v>17256</v>
       </c>
       <c r="B1235" s="0"/>
       <c r="C1235" s="0" t="s">
-        <v>2671</v>
+        <v>2669</v>
       </c>
       <c r="D1235" s="0"/>
       <c r="E1235" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1235" s="0">
         <v>81.27</v>
       </c>
       <c r="H1235" s="0" t="s">
-        <v>2672</v>
+        <v>2670</v>
       </c>
     </row>
     <row r="1236" spans="1:8">
       <c r="A1236" s="0">
         <v>17257</v>
       </c>
       <c r="B1236" s="0"/>
       <c r="C1236" s="0" t="s">
-        <v>2673</v>
+        <v>2671</v>
       </c>
       <c r="D1236" s="0"/>
       <c r="E1236" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1236" s="0">
         <v>79.27</v>
       </c>
       <c r="H1236" s="0" t="s">
-        <v>2674</v>
+        <v>2672</v>
       </c>
     </row>
     <row r="1237" spans="1:8">
       <c r="A1237" s="0">
         <v>19214</v>
       </c>
       <c r="B1237" s="0"/>
       <c r="C1237" s="0" t="s">
-        <v>2675</v>
+        <v>2673</v>
       </c>
       <c r="D1237" s="0"/>
       <c r="E1237" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1237" s="0">
         <v>6.3</v>
       </c>
       <c r="H1237" s="0" t="s">
-        <v>2676</v>
+        <v>2674</v>
       </c>
     </row>
     <row r="1238" spans="1:8">
       <c r="A1238" s="0">
         <v>19215</v>
       </c>
       <c r="B1238" s="0" t="s">
-        <v>2677</v>
+        <v>2675</v>
       </c>
       <c r="C1238" s="0" t="s">
-        <v>2678</v>
+        <v>2676</v>
       </c>
       <c r="D1238" s="0" t="s">
         <v>48</v>
       </c>
       <c r="E1238" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1238" s="0">
         <v>4.44</v>
       </c>
       <c r="H1238" s="0" t="s">
-        <v>2679</v>
+        <v>2677</v>
       </c>
     </row>
     <row r="1239" spans="1:8">
       <c r="A1239" s="0">
         <v>19216</v>
       </c>
       <c r="B1239" s="0" t="s">
-        <v>2680</v>
+        <v>2678</v>
       </c>
       <c r="C1239" s="0" t="s">
-        <v>2681</v>
+        <v>2679</v>
       </c>
       <c r="D1239" s="0" t="s">
         <v>48</v>
       </c>
       <c r="E1239" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1239" s="0">
         <v>3.57</v>
       </c>
       <c r="H1239" s="0" t="s">
-        <v>2682</v>
+        <v>2680</v>
       </c>
     </row>
     <row r="1240" spans="1:8">
       <c r="A1240" s="0">
         <v>26640</v>
       </c>
       <c r="B1240" s="0"/>
       <c r="C1240" s="0" t="s">
-        <v>2683</v>
+        <v>2681</v>
       </c>
       <c r="D1240" s="0"/>
       <c r="E1240" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1240" s="0">
         <v>46.22</v>
       </c>
       <c r="H1240" s="0" t="s">
-        <v>2684</v>
+        <v>2682</v>
       </c>
     </row>
     <row r="1241" spans="1:8">
       <c r="A1241" s="0">
         <v>26641</v>
       </c>
       <c r="B1241" s="0"/>
       <c r="C1241" s="0" t="s">
-        <v>2685</v>
+        <v>2683</v>
       </c>
       <c r="D1241" s="0"/>
       <c r="E1241" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1241" s="0">
         <v>30.89</v>
       </c>
       <c r="H1241" s="0" t="s">
-        <v>2686</v>
+        <v>2684</v>
       </c>
     </row>
     <row r="1242" spans="1:8">
       <c r="A1242" s="0">
         <v>26638</v>
       </c>
       <c r="B1242" s="0" t="s">
-        <v>2687</v>
+        <v>2685</v>
       </c>
       <c r="C1242" s="0" t="s">
-        <v>2688</v>
+        <v>2686</v>
       </c>
       <c r="D1242" s="0" t="s">
         <v>28</v>
       </c>
       <c r="E1242" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1242" s="0">
         <v>29.07</v>
       </c>
       <c r="H1242" s="0" t="s">
-        <v>2689</v>
+        <v>2687</v>
       </c>
     </row>
     <row r="1243" spans="1:8">
       <c r="A1243" s="0">
         <v>26639</v>
       </c>
       <c r="B1243" s="0" t="s">
-        <v>2690</v>
+        <v>2688</v>
       </c>
       <c r="C1243" s="0" t="s">
-        <v>2691</v>
+        <v>2689</v>
       </c>
       <c r="D1243" s="0" t="s">
         <v>48</v>
       </c>
       <c r="E1243" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1243" s="0">
         <v>58.03</v>
       </c>
       <c r="H1243" s="0" t="s">
-        <v>2692</v>
+        <v>2690</v>
       </c>
     </row>
     <row r="1244" spans="1:8">
       <c r="A1244" s="0">
         <v>22026</v>
       </c>
       <c r="B1244" s="0"/>
       <c r="C1244" s="0" t="s">
-        <v>2693</v>
+        <v>2691</v>
       </c>
       <c r="D1244" s="0"/>
       <c r="E1244" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1244" s="0">
         <v>40.32</v>
       </c>
       <c r="H1244" s="0" t="s">
-        <v>2694</v>
+        <v>2692</v>
       </c>
     </row>
     <row r="1245" spans="1:8">
       <c r="A1245" s="0">
         <v>22027</v>
       </c>
       <c r="B1245" s="0"/>
       <c r="C1245" s="0" t="s">
-        <v>2695</v>
+        <v>2693</v>
       </c>
       <c r="D1245" s="0"/>
       <c r="E1245" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1245" s="0">
         <v>11.39</v>
       </c>
       <c r="H1245" s="0" t="s">
-        <v>2696</v>
+        <v>2694</v>
       </c>
     </row>
     <row r="1246" spans="1:8">
       <c r="A1246" s="0">
         <v>22028</v>
       </c>
       <c r="B1246" s="0"/>
       <c r="C1246" s="0" t="s">
-        <v>2697</v>
+        <v>2695</v>
       </c>
       <c r="D1246" s="0"/>
       <c r="E1246" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1246" s="0">
         <v>1.34</v>
       </c>
       <c r="H1246" s="0" t="s">
-        <v>2698</v>
+        <v>2696</v>
       </c>
     </row>
     <row r="1247" spans="1:8">
       <c r="A1247" s="0">
         <v>22029</v>
       </c>
       <c r="B1247" s="0"/>
       <c r="C1247" s="0" t="s">
-        <v>2699</v>
+        <v>2697</v>
       </c>
       <c r="D1247" s="0"/>
       <c r="E1247" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1247" s="0">
         <v>14.07</v>
       </c>
       <c r="H1247" s="0" t="s">
-        <v>2700</v>
+        <v>2698</v>
       </c>
     </row>
     <row r="1248" spans="1:8">
       <c r="A1248" s="0">
         <v>17260</v>
       </c>
       <c r="B1248" s="0" t="s">
-        <v>2701</v>
+        <v>2699</v>
       </c>
       <c r="C1248" s="0" t="s">
-        <v>2702</v>
+        <v>2700</v>
       </c>
       <c r="D1248" s="0" t="s">
         <v>28</v>
       </c>
       <c r="E1248" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1248" s="0">
         <v>24.23</v>
       </c>
       <c r="H1248" s="0" t="s">
-        <v>2703</v>
+        <v>2701</v>
       </c>
     </row>
     <row r="1249" spans="1:8">
       <c r="A1249" s="0">
         <v>17258</v>
       </c>
       <c r="B1249" s="0" t="s">
-        <v>2704</v>
+        <v>2702</v>
       </c>
       <c r="C1249" s="0" t="s">
-        <v>2705</v>
+        <v>2703</v>
       </c>
       <c r="D1249" s="0" t="s">
         <v>48</v>
       </c>
       <c r="E1249" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1249" s="0">
         <v>9.27</v>
       </c>
       <c r="H1249" s="0" t="s">
-        <v>2706</v>
+        <v>2704</v>
       </c>
     </row>
     <row r="1250" spans="1:8">
       <c r="A1250" s="0">
         <v>17259</v>
       </c>
       <c r="B1250" s="0" t="s">
-        <v>2707</v>
+        <v>2705</v>
       </c>
       <c r="C1250" s="0" t="s">
-        <v>2708</v>
+        <v>2706</v>
       </c>
       <c r="D1250" s="0" t="s">
         <v>48</v>
       </c>
       <c r="E1250" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1250" s="0">
         <v>7.94</v>
       </c>
       <c r="H1250" s="0" t="s">
-        <v>2709</v>
+        <v>2707</v>
       </c>
     </row>
     <row r="1251" spans="1:8">
       <c r="A1251" s="0">
         <v>22030</v>
       </c>
       <c r="B1251" s="0"/>
       <c r="C1251" s="0" t="s">
-        <v>2710</v>
+        <v>2708</v>
       </c>
       <c r="D1251" s="0"/>
       <c r="E1251" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1251" s="0">
         <v>13.07</v>
       </c>
       <c r="H1251" s="0" t="s">
-        <v>2711</v>
+        <v>2709</v>
       </c>
     </row>
     <row r="1252" spans="1:8">
       <c r="A1252" s="0">
         <v>19217</v>
       </c>
       <c r="B1252" s="0"/>
       <c r="C1252" s="0" t="s">
-        <v>2712</v>
+        <v>2710</v>
       </c>
       <c r="D1252" s="0"/>
       <c r="E1252" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1252" s="0">
         <v>6.54</v>
       </c>
       <c r="H1252" s="0" t="s">
-        <v>2713</v>
+        <v>2711</v>
       </c>
     </row>
     <row r="1253" spans="1:8">
       <c r="A1253" s="0">
         <v>24075</v>
       </c>
       <c r="B1253" s="0" t="s">
-        <v>2714</v>
+        <v>2712</v>
       </c>
       <c r="C1253" s="0" t="s">
-        <v>2715</v>
+        <v>2713</v>
       </c>
       <c r="D1253" s="0" t="s">
         <v>22</v>
       </c>
       <c r="E1253" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1253" s="0">
         <v>184.76</v>
       </c>
       <c r="H1253" s="0" t="s">
-        <v>2716</v>
+        <v>2714</v>
       </c>
     </row>
     <row r="1254" spans="1:8">
       <c r="A1254" s="0">
         <v>24076</v>
       </c>
       <c r="B1254" s="0"/>
       <c r="C1254" s="0" t="s">
-        <v>2717</v>
+        <v>2715</v>
       </c>
       <c r="D1254" s="0"/>
       <c r="E1254" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1254" s="0">
         <v>29.84</v>
       </c>
       <c r="H1254" s="0" t="s">
-        <v>2718</v>
+        <v>2716</v>
       </c>
     </row>
     <row r="1255" spans="1:8">
       <c r="A1255" s="0">
         <v>24077</v>
       </c>
       <c r="B1255" s="0"/>
       <c r="C1255" s="0" t="s">
-        <v>2719</v>
+        <v>2717</v>
       </c>
       <c r="D1255" s="0"/>
       <c r="E1255" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1255" s="0">
         <v>73.04000000000001</v>
       </c>
       <c r="H1255" s="0" t="s">
-        <v>2720</v>
+        <v>2718</v>
       </c>
     </row>
     <row r="1256" spans="1:8">
       <c r="A1256" s="0">
         <v>24078</v>
       </c>
       <c r="B1256" s="0"/>
       <c r="C1256" s="0" t="s">
-        <v>2721</v>
+        <v>2719</v>
       </c>
       <c r="D1256" s="0"/>
       <c r="E1256" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1256" s="0">
         <v>35.94</v>
       </c>
       <c r="H1256" s="0" t="s">
-        <v>2722</v>
+        <v>2720</v>
       </c>
     </row>
     <row r="1257" spans="1:8">
       <c r="A1257" s="0">
         <v>24079</v>
       </c>
       <c r="B1257" s="0"/>
       <c r="C1257" s="0" t="s">
-        <v>2723</v>
+        <v>2721</v>
       </c>
       <c r="D1257" s="0"/>
       <c r="E1257" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1257" s="0">
         <v>30.45</v>
       </c>
       <c r="H1257" s="0" t="s">
-        <v>2724</v>
+        <v>2722</v>
       </c>
     </row>
     <row r="1258" spans="1:8">
       <c r="A1258" s="0">
         <v>24080</v>
       </c>
       <c r="B1258" s="0"/>
       <c r="C1258" s="0" t="s">
-        <v>2725</v>
+        <v>2723</v>
       </c>
       <c r="D1258" s="0"/>
       <c r="E1258" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1258" s="0">
         <v>30.45</v>
       </c>
       <c r="H1258" s="0" t="s">
-        <v>2726</v>
+        <v>2724</v>
       </c>
     </row>
     <row r="1259" spans="1:8">
       <c r="A1259" s="0">
         <v>24199</v>
       </c>
       <c r="B1259" s="0"/>
       <c r="C1259" s="0" t="s">
-        <v>2727</v>
+        <v>2725</v>
       </c>
       <c r="D1259" s="0"/>
       <c r="E1259" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1259" s="0">
         <v>54.19</v>
       </c>
       <c r="H1259" s="0" t="s">
-        <v>2728</v>
+        <v>2726</v>
       </c>
     </row>
     <row r="1260" spans="1:8">
       <c r="A1260" s="0">
         <v>24200</v>
       </c>
       <c r="B1260" s="0"/>
       <c r="C1260" s="0" t="s">
-        <v>2729</v>
+        <v>2727</v>
       </c>
       <c r="D1260" s="0"/>
       <c r="E1260" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1260" s="0">
         <v>22.58</v>
       </c>
       <c r="H1260" s="0" t="s">
-        <v>2730</v>
+        <v>2728</v>
       </c>
     </row>
     <row r="1261" spans="1:8">
       <c r="A1261" s="0">
         <v>22069</v>
       </c>
       <c r="B1261" s="0"/>
       <c r="C1261" s="0" t="s">
-        <v>2731</v>
+        <v>2729</v>
       </c>
       <c r="D1261" s="0"/>
       <c r="E1261" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1261" s="0">
         <v>12.49</v>
       </c>
       <c r="H1261" s="0" t="s">
-        <v>2732</v>
+        <v>2730</v>
       </c>
     </row>
     <row r="1262" spans="1:8">
       <c r="A1262" s="0">
         <v>22071</v>
       </c>
       <c r="B1262" s="0" t="s">
-        <v>2733</v>
+        <v>2731</v>
       </c>
       <c r="C1262" s="0" t="s">
-        <v>2734</v>
+        <v>2732</v>
       </c>
       <c r="D1262" s="0" t="s">
         <v>37</v>
       </c>
       <c r="E1262" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1262" s="0">
         <v>20.89</v>
       </c>
       <c r="H1262" s="0" t="s">
-        <v>2735</v>
+        <v>2733</v>
       </c>
     </row>
     <row r="1263" spans="1:8">
       <c r="A1263" s="0">
         <v>22072</v>
       </c>
       <c r="B1263" s="0" t="s">
-        <v>2736</v>
+        <v>2734</v>
       </c>
       <c r="C1263" s="0" t="s">
-        <v>2737</v>
+        <v>2735</v>
       </c>
       <c r="D1263" s="0" t="s">
         <v>48</v>
       </c>
       <c r="E1263" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1263" s="0">
         <v>8.890000000000001</v>
       </c>
       <c r="H1263" s="0" t="s">
-        <v>2738</v>
+        <v>2736</v>
       </c>
     </row>
     <row r="1264" spans="1:8">
       <c r="A1264" s="0">
         <v>22073</v>
       </c>
       <c r="B1264" s="0" t="s">
-        <v>2739</v>
+        <v>2737</v>
       </c>
       <c r="C1264" s="0" t="s">
-        <v>2740</v>
+        <v>2738</v>
       </c>
       <c r="D1264" s="0" t="s">
         <v>48</v>
       </c>
       <c r="E1264" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1264" s="0">
         <v>13.12</v>
       </c>
       <c r="H1264" s="0" t="s">
-        <v>2741</v>
+        <v>2739</v>
       </c>
     </row>
     <row r="1265" spans="1:8">
       <c r="A1265" s="0">
         <v>22070</v>
       </c>
       <c r="B1265" s="0" t="s">
-        <v>2742</v>
+        <v>2740</v>
       </c>
       <c r="C1265" s="0" t="s">
-        <v>2743</v>
+        <v>2741</v>
       </c>
       <c r="D1265" s="0" t="s">
         <v>48</v>
       </c>
       <c r="E1265" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1265" s="0">
         <v>5.56</v>
       </c>
       <c r="H1265" s="0" t="s">
-        <v>2744</v>
+        <v>2742</v>
       </c>
     </row>
     <row r="1266" spans="1:8">
       <c r="A1266" s="0">
         <v>22075</v>
       </c>
       <c r="B1266" s="0" t="s">
-        <v>2745</v>
+        <v>2743</v>
       </c>
       <c r="C1266" s="0" t="s">
-        <v>2746</v>
+        <v>2744</v>
       </c>
       <c r="D1266" s="0" t="s">
         <v>37</v>
       </c>
       <c r="E1266" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1266" s="0">
         <v>14.32</v>
       </c>
       <c r="H1266" s="0" t="s">
-        <v>2747</v>
+        <v>2745</v>
       </c>
     </row>
     <row r="1267" spans="1:8">
       <c r="A1267" s="0">
         <v>22074</v>
       </c>
       <c r="B1267" s="0"/>
       <c r="C1267" s="0" t="s">
-        <v>2748</v>
+        <v>2746</v>
       </c>
       <c r="D1267" s="0"/>
       <c r="E1267" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1267" s="0">
         <v>15.45</v>
       </c>
       <c r="H1267" s="0" t="s">
-        <v>2749</v>
+        <v>2747</v>
       </c>
     </row>
     <row r="1268" spans="1:8">
       <c r="A1268" s="0">
         <v>22076</v>
       </c>
       <c r="B1268" s="0"/>
       <c r="C1268" s="0" t="s">
-        <v>2750</v>
+        <v>2748</v>
       </c>
       <c r="D1268" s="0"/>
       <c r="E1268" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1268" s="0">
         <v>30.1</v>
       </c>
       <c r="H1268" s="0" t="s">
-        <v>2751</v>
+        <v>2749</v>
       </c>
     </row>
     <row r="1269" spans="1:8">
       <c r="A1269" s="0">
         <v>24211</v>
       </c>
       <c r="B1269" s="0"/>
       <c r="C1269" s="0" t="s">
-        <v>2752</v>
+        <v>2750</v>
       </c>
       <c r="D1269" s="0"/>
       <c r="E1269" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1269" s="0">
         <v>7.29</v>
       </c>
       <c r="H1269" s="0" t="s">
-        <v>2753</v>
+        <v>2751</v>
       </c>
     </row>
     <row r="1270" spans="1:8">
       <c r="A1270" s="0">
         <v>24212</v>
       </c>
       <c r="B1270" s="0"/>
       <c r="C1270" s="0" t="s">
-        <v>2754</v>
+        <v>2752</v>
       </c>
       <c r="D1270" s="0"/>
       <c r="E1270" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1270" s="0">
         <v>7.99</v>
       </c>
       <c r="H1270" s="0" t="s">
-        <v>2755</v>
+        <v>2753</v>
       </c>
     </row>
     <row r="1271" spans="1:8">
       <c r="A1271" s="0">
         <v>24213</v>
       </c>
       <c r="B1271" s="0" t="s">
-        <v>2756</v>
+        <v>2754</v>
       </c>
       <c r="C1271" s="0" t="s">
-        <v>2757</v>
+        <v>2755</v>
       </c>
       <c r="D1271" s="0" t="s">
         <v>48</v>
       </c>
       <c r="E1271" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1271" s="0">
         <v>12.43</v>
       </c>
       <c r="H1271" s="0" t="s">
-        <v>2758</v>
+        <v>2756</v>
       </c>
     </row>
     <row r="1272" spans="1:8">
       <c r="A1272" s="0">
         <v>24214</v>
       </c>
       <c r="B1272" s="0"/>
       <c r="C1272" s="0" t="s">
-        <v>2759</v>
+        <v>2757</v>
       </c>
       <c r="D1272" s="0"/>
       <c r="E1272" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1272" s="0">
         <v>9.539999999999999</v>
       </c>
       <c r="H1272" s="0" t="s">
-        <v>2760</v>
+        <v>2758</v>
       </c>
     </row>
     <row r="1273" spans="1:8">
       <c r="A1273" s="0">
         <v>24215</v>
       </c>
       <c r="B1273" s="0"/>
       <c r="C1273" s="0" t="s">
-        <v>2761</v>
+        <v>2759</v>
       </c>
       <c r="D1273" s="0"/>
       <c r="E1273" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1273" s="0">
         <v>13.47</v>
       </c>
       <c r="H1273" s="0" t="s">
-        <v>2762</v>
+        <v>2760</v>
       </c>
     </row>
     <row r="1274" spans="1:8">
       <c r="A1274" s="0">
         <v>24216</v>
       </c>
       <c r="B1274" s="0"/>
       <c r="C1274" s="0" t="s">
-        <v>2763</v>
+        <v>2761</v>
       </c>
       <c r="D1274" s="0"/>
       <c r="E1274" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1274" s="0">
         <v>10.74</v>
       </c>
       <c r="H1274" s="0" t="s">
-        <v>2764</v>
+        <v>2762</v>
       </c>
     </row>
     <row r="1275" spans="1:8">
       <c r="A1275" s="0">
         <v>24217</v>
       </c>
       <c r="B1275" s="0" t="s">
-        <v>2765</v>
+        <v>2763</v>
       </c>
       <c r="C1275" s="0" t="s">
-        <v>2766</v>
+        <v>2764</v>
       </c>
       <c r="D1275" s="0" t="s">
         <v>28</v>
       </c>
       <c r="E1275" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1275" s="0">
         <v>7.77</v>
       </c>
       <c r="H1275" s="0" t="s">
-        <v>2767</v>
+        <v>2765</v>
       </c>
     </row>
     <row r="1276" spans="1:8">
       <c r="A1276" s="0">
         <v>24218</v>
       </c>
       <c r="B1276" s="0" t="s">
-        <v>2768</v>
+        <v>2766</v>
       </c>
       <c r="C1276" s="0" t="s">
-        <v>2769</v>
+        <v>2767</v>
       </c>
       <c r="D1276" s="0" t="s">
         <v>48</v>
       </c>
       <c r="E1276" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1276" s="0">
         <v>10.44</v>
       </c>
       <c r="H1276" s="0" t="s">
-        <v>2770</v>
+        <v>2768</v>
       </c>
     </row>
     <row r="1277" spans="1:8">
       <c r="A1277" s="0">
         <v>24219</v>
       </c>
       <c r="B1277" s="0" t="s">
-        <v>2771</v>
+        <v>2769</v>
       </c>
       <c r="C1277" s="0" t="s">
-        <v>2772</v>
+        <v>2770</v>
       </c>
       <c r="D1277" s="0" t="s">
         <v>48</v>
       </c>
       <c r="E1277" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1277" s="0">
         <v>8.85</v>
       </c>
       <c r="H1277" s="0" t="s">
-        <v>2773</v>
+        <v>2771</v>
       </c>
     </row>
     <row r="1278" spans="1:8">
       <c r="A1278" s="0">
         <v>24220</v>
       </c>
       <c r="B1278" s="0" t="s">
-        <v>2774</v>
+        <v>2772</v>
       </c>
       <c r="C1278" s="0" t="s">
-        <v>2775</v>
+        <v>2773</v>
       </c>
       <c r="D1278" s="0" t="s">
         <v>48</v>
       </c>
       <c r="E1278" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1278" s="0">
         <v>11.18</v>
       </c>
       <c r="H1278" s="0" t="s">
-        <v>2776</v>
+        <v>2774</v>
       </c>
     </row>
     <row r="1279" spans="1:8">
       <c r="A1279" s="0">
         <v>24221</v>
       </c>
       <c r="B1279" s="0" t="s">
-        <v>2777</v>
+        <v>2775</v>
       </c>
       <c r="C1279" s="0" t="s">
-        <v>2778</v>
+        <v>2776</v>
       </c>
       <c r="D1279" s="0" t="s">
         <v>48</v>
       </c>
       <c r="E1279" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1279" s="0">
         <v>13.42</v>
       </c>
       <c r="H1279" s="0" t="s">
-        <v>2779</v>
+        <v>2777</v>
       </c>
     </row>
     <row r="1280" spans="1:8">
       <c r="A1280" s="0">
         <v>24222</v>
       </c>
       <c r="B1280" s="0"/>
       <c r="C1280" s="0" t="s">
-        <v>2780</v>
+        <v>2778</v>
       </c>
       <c r="D1280" s="0"/>
       <c r="E1280" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1280" s="0">
         <v>13.26</v>
       </c>
       <c r="H1280" s="0" t="s">
-        <v>2781</v>
+        <v>2779</v>
       </c>
     </row>
     <row r="1281" spans="1:8">
       <c r="A1281" s="0">
         <v>24223</v>
       </c>
       <c r="B1281" s="0"/>
       <c r="C1281" s="0" t="s">
-        <v>2782</v>
+        <v>2780</v>
       </c>
       <c r="D1281" s="0"/>
       <c r="E1281" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1281" s="0">
         <v>58.61</v>
       </c>
       <c r="H1281" s="0" t="s">
-        <v>2783</v>
+        <v>2781</v>
       </c>
     </row>
     <row r="1282" spans="1:8">
       <c r="A1282" s="0">
         <v>24224</v>
       </c>
       <c r="B1282" s="0"/>
       <c r="C1282" s="0" t="s">
-        <v>2784</v>
+        <v>2782</v>
       </c>
       <c r="D1282" s="0"/>
       <c r="E1282" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1282" s="0">
         <v>53.97</v>
       </c>
       <c r="H1282" s="0" t="s">
-        <v>2785</v>
+        <v>2783</v>
       </c>
     </row>
     <row r="1283" spans="1:8">
       <c r="A1283" s="0">
         <v>24225</v>
       </c>
       <c r="B1283" s="0" t="s">
-        <v>2786</v>
+        <v>2784</v>
       </c>
       <c r="C1283" s="0" t="s">
-        <v>2787</v>
+        <v>2785</v>
       </c>
       <c r="D1283" s="0" t="s">
         <v>48</v>
       </c>
       <c r="E1283" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1283" s="0">
         <v>5.13</v>
       </c>
       <c r="H1283" s="0" t="s">
-        <v>2788</v>
+        <v>2786</v>
       </c>
     </row>
     <row r="1284" spans="1:8">
       <c r="A1284" s="0">
         <v>24226</v>
       </c>
       <c r="B1284" s="0" t="s">
-        <v>2789</v>
+        <v>2787</v>
       </c>
       <c r="C1284" s="0" t="s">
-        <v>2790</v>
+        <v>2788</v>
       </c>
       <c r="D1284" s="0" t="s">
         <v>48</v>
       </c>
       <c r="E1284" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1284" s="0">
         <v>6.73</v>
       </c>
       <c r="H1284" s="0" t="s">
-        <v>2791</v>
+        <v>2789</v>
       </c>
     </row>
     <row r="1285" spans="1:8">
       <c r="A1285" s="0">
         <v>24227</v>
       </c>
       <c r="B1285" s="0"/>
       <c r="C1285" s="0" t="s">
-        <v>2792</v>
+        <v>2790</v>
       </c>
       <c r="D1285" s="0"/>
       <c r="E1285" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1285" s="0">
         <v>5.77</v>
       </c>
       <c r="H1285" s="0" t="s">
-        <v>2793</v>
+        <v>2791</v>
       </c>
     </row>
     <row r="1286" spans="1:8">
       <c r="A1286" s="0">
         <v>24228</v>
       </c>
       <c r="B1286" s="0" t="s">
-        <v>2794</v>
+        <v>2792</v>
       </c>
       <c r="C1286" s="0" t="s">
-        <v>2795</v>
+        <v>2793</v>
       </c>
       <c r="D1286" s="0" t="s">
         <v>48</v>
       </c>
       <c r="E1286" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1286" s="0">
         <v>9.17</v>
       </c>
       <c r="H1286" s="0" t="s">
-        <v>2796</v>
+        <v>2794</v>
       </c>
     </row>
     <row r="1287" spans="1:8">
       <c r="A1287" s="0">
         <v>24229</v>
       </c>
       <c r="B1287" s="0"/>
       <c r="C1287" s="0" t="s">
-        <v>2797</v>
+        <v>2795</v>
       </c>
       <c r="D1287" s="0"/>
       <c r="E1287" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1287" s="0">
         <v>10.54</v>
       </c>
       <c r="H1287" s="0" t="s">
-        <v>2798</v>
+        <v>2796</v>
       </c>
     </row>
     <row r="1288" spans="1:8">
       <c r="A1288" s="0">
         <v>24230</v>
       </c>
       <c r="B1288" s="0"/>
       <c r="C1288" s="0" t="s">
-        <v>2799</v>
+        <v>2797</v>
       </c>
       <c r="D1288" s="0"/>
       <c r="E1288" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1288" s="0">
         <v>7.36</v>
       </c>
       <c r="H1288" s="0" t="s">
-        <v>2800</v>
+        <v>2798</v>
       </c>
     </row>
     <row r="1289" spans="1:8">
       <c r="A1289" s="0">
         <v>24232</v>
       </c>
       <c r="B1289" s="0"/>
       <c r="C1289" s="0" t="s">
-        <v>2801</v>
+        <v>2799</v>
       </c>
       <c r="D1289" s="0"/>
       <c r="E1289" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1289" s="0">
         <v>22.53</v>
       </c>
       <c r="H1289" s="0" t="s">
-        <v>2802</v>
+        <v>2800</v>
       </c>
     </row>
     <row r="1290" spans="1:8">
       <c r="A1290" s="0">
         <v>24231</v>
       </c>
       <c r="B1290" s="0"/>
       <c r="C1290" s="0" t="s">
-        <v>2803</v>
+        <v>2801</v>
       </c>
       <c r="D1290" s="0"/>
       <c r="E1290" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1290" s="0">
         <v>10.88</v>
       </c>
       <c r="H1290" s="0" t="s">
-        <v>2804</v>
+        <v>2802</v>
       </c>
     </row>
     <row r="1291" spans="1:8">
       <c r="A1291" s="0">
         <v>24233</v>
       </c>
       <c r="B1291" s="0" t="s">
-        <v>2805</v>
+        <v>2803</v>
       </c>
       <c r="C1291" s="0" t="s">
-        <v>2806</v>
+        <v>2804</v>
       </c>
       <c r="D1291" s="0" t="s">
         <v>48</v>
       </c>
       <c r="E1291" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1291" s="0">
         <v>7.26</v>
       </c>
       <c r="H1291" s="0" t="s">
-        <v>2807</v>
+        <v>2805</v>
       </c>
     </row>
     <row r="1292" spans="1:8">
       <c r="A1292" s="0">
         <v>24234</v>
       </c>
       <c r="B1292" s="0" t="s">
-        <v>2808</v>
+        <v>2806</v>
       </c>
       <c r="C1292" s="0" t="s">
-        <v>2809</v>
+        <v>2807</v>
       </c>
       <c r="D1292" s="0" t="s">
         <v>48</v>
       </c>
       <c r="E1292" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1292" s="0">
         <v>10.48</v>
       </c>
       <c r="H1292" s="0" t="s">
-        <v>2810</v>
+        <v>2808</v>
       </c>
     </row>
     <row r="1293" spans="1:8">
       <c r="A1293" s="0">
         <v>24235</v>
       </c>
       <c r="B1293" s="0" t="s">
-        <v>2811</v>
+        <v>2809</v>
       </c>
       <c r="C1293" s="0" t="s">
-        <v>2812</v>
+        <v>2810</v>
       </c>
       <c r="D1293" s="0" t="s">
         <v>48</v>
       </c>
       <c r="E1293" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1293" s="0">
         <v>16.28</v>
       </c>
       <c r="H1293" s="0" t="s">
-        <v>2813</v>
+        <v>2811</v>
       </c>
     </row>
     <row r="1294" spans="1:8">
       <c r="A1294" s="0">
         <v>19310</v>
       </c>
       <c r="B1294" s="0"/>
       <c r="C1294" s="0" t="s">
-        <v>2814</v>
+        <v>2812</v>
       </c>
       <c r="D1294" s="0"/>
       <c r="E1294" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1294" s="0">
         <v>3.61</v>
       </c>
       <c r="H1294" s="0" t="s">
-        <v>2815</v>
+        <v>2813</v>
       </c>
     </row>
     <row r="1295" spans="1:8">
       <c r="A1295" s="0">
         <v>19311</v>
       </c>
       <c r="B1295" s="0"/>
       <c r="C1295" s="0" t="s">
-        <v>2816</v>
+        <v>2814</v>
       </c>
       <c r="D1295" s="0"/>
       <c r="E1295" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1295" s="0">
         <v>2.1</v>
       </c>
       <c r="H1295" s="0" t="s">
-        <v>2817</v>
+        <v>2815</v>
       </c>
     </row>
     <row r="1296" spans="1:8">
       <c r="A1296" s="0">
         <v>19312</v>
       </c>
       <c r="B1296" s="0" t="s">
-        <v>2818</v>
+        <v>2816</v>
       </c>
       <c r="C1296" s="0" t="s">
-        <v>2819</v>
+        <v>2817</v>
       </c>
       <c r="D1296" s="0" t="s">
         <v>48</v>
       </c>
       <c r="E1296" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1296" s="0">
         <v>3.64</v>
       </c>
       <c r="H1296" s="0" t="s">
-        <v>2820</v>
+        <v>2818</v>
       </c>
     </row>
     <row r="1297" spans="1:8">
       <c r="A1297" s="0">
         <v>19313</v>
       </c>
       <c r="B1297" s="0" t="s">
-        <v>2821</v>
+        <v>2819</v>
       </c>
       <c r="C1297" s="0" t="s">
-        <v>2822</v>
+        <v>2820</v>
       </c>
       <c r="D1297" s="0" t="s">
         <v>48</v>
       </c>
       <c r="E1297" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1297" s="0">
         <v>4.43</v>
       </c>
       <c r="H1297" s="0" t="s">
-        <v>2823</v>
+        <v>2821</v>
       </c>
     </row>
     <row r="1298" spans="1:8">
       <c r="A1298" s="0">
         <v>19317</v>
       </c>
       <c r="B1298" s="0" t="s">
-        <v>2824</v>
+        <v>2822</v>
       </c>
       <c r="C1298" s="0" t="s">
-        <v>2825</v>
+        <v>2823</v>
       </c>
       <c r="D1298" s="0" t="s">
         <v>48</v>
       </c>
       <c r="E1298" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1298" s="0">
         <v>5.31</v>
       </c>
       <c r="H1298" s="0" t="s">
-        <v>2826</v>
+        <v>2824</v>
       </c>
     </row>
     <row r="1299" spans="1:8">
       <c r="A1299" s="0">
         <v>19318</v>
       </c>
       <c r="B1299" s="0" t="s">
-        <v>2827</v>
+        <v>2825</v>
       </c>
       <c r="C1299" s="0" t="s">
-        <v>2828</v>
+        <v>2826</v>
       </c>
       <c r="D1299" s="0" t="s">
         <v>48</v>
       </c>
       <c r="E1299" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1299" s="0">
         <v>4.69</v>
       </c>
       <c r="H1299" s="0" t="s">
-        <v>2829</v>
+        <v>2827</v>
       </c>
     </row>
     <row r="1300" spans="1:8">
       <c r="A1300" s="0">
         <v>19314</v>
       </c>
       <c r="B1300" s="0" t="s">
-        <v>2830</v>
+        <v>2828</v>
       </c>
       <c r="C1300" s="0" t="s">
-        <v>2831</v>
+        <v>2829</v>
       </c>
       <c r="D1300" s="0" t="s">
         <v>48</v>
       </c>
       <c r="E1300" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1300" s="0">
         <v>4.62</v>
       </c>
       <c r="H1300" s="0" t="s">
-        <v>2832</v>
+        <v>2830</v>
       </c>
     </row>
     <row r="1301" spans="1:8">
       <c r="A1301" s="0">
         <v>19315</v>
       </c>
       <c r="B1301" s="0"/>
       <c r="C1301" s="0" t="s">
-        <v>2833</v>
+        <v>2831</v>
       </c>
       <c r="D1301" s="0"/>
       <c r="E1301" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1301" s="0">
         <v>2.61</v>
       </c>
       <c r="H1301" s="0" t="s">
-        <v>2834</v>
+        <v>2832</v>
       </c>
     </row>
     <row r="1302" spans="1:8">
       <c r="A1302" s="0">
         <v>19316</v>
       </c>
       <c r="B1302" s="0" t="s">
-        <v>2835</v>
+        <v>2833</v>
       </c>
       <c r="C1302" s="0" t="s">
-        <v>2836</v>
+        <v>2834</v>
       </c>
       <c r="D1302" s="0" t="s">
         <v>48</v>
       </c>
       <c r="E1302" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1302" s="0">
         <v>4.49</v>
       </c>
       <c r="H1302" s="0" t="s">
-        <v>2837</v>
+        <v>2835</v>
       </c>
     </row>
     <row r="1303" spans="1:8">
       <c r="A1303" s="0">
         <v>19319</v>
       </c>
       <c r="B1303" s="0"/>
       <c r="C1303" s="0" t="s">
-        <v>2838</v>
+        <v>2836</v>
       </c>
       <c r="D1303" s="0"/>
       <c r="E1303" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1303" s="0">
         <v>3.33</v>
       </c>
       <c r="H1303" s="0" t="s">
-        <v>2839</v>
+        <v>2837</v>
       </c>
     </row>
     <row r="1304" spans="1:8">
       <c r="A1304" s="0">
         <v>19320</v>
       </c>
       <c r="B1304" s="0" t="s">
-        <v>2840</v>
+        <v>2838</v>
       </c>
       <c r="C1304" s="0" t="s">
-        <v>2841</v>
+        <v>2839</v>
       </c>
       <c r="D1304" s="0" t="s">
         <v>48</v>
       </c>
       <c r="E1304" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1304" s="0">
         <v>3.67</v>
       </c>
       <c r="H1304" s="0" t="s">
-        <v>2842</v>
+        <v>2840</v>
       </c>
     </row>
     <row r="1305" spans="1:8">
       <c r="A1305" s="0">
         <v>19324</v>
       </c>
       <c r="B1305" s="0" t="s">
-        <v>2843</v>
+        <v>2841</v>
       </c>
       <c r="C1305" s="0" t="s">
-        <v>2844</v>
+        <v>2842</v>
       </c>
       <c r="D1305" s="0" t="s">
         <v>48</v>
       </c>
       <c r="E1305" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1305" s="0">
         <v>2.6</v>
       </c>
       <c r="H1305" s="0" t="s">
-        <v>2845</v>
+        <v>2843</v>
       </c>
     </row>
     <row r="1306" spans="1:8">
       <c r="A1306" s="0">
         <v>19321</v>
       </c>
       <c r="B1306" s="0"/>
       <c r="C1306" s="0" t="s">
-        <v>2846</v>
+        <v>2844</v>
       </c>
       <c r="D1306" s="0"/>
       <c r="E1306" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1306" s="0">
         <v>2.67</v>
       </c>
       <c r="H1306" s="0" t="s">
-        <v>2847</v>
+        <v>2845</v>
       </c>
     </row>
     <row r="1307" spans="1:8">
       <c r="A1307" s="0">
         <v>19322</v>
       </c>
       <c r="B1307" s="0" t="s">
-        <v>2848</v>
+        <v>2846</v>
       </c>
       <c r="C1307" s="0" t="s">
-        <v>2849</v>
+        <v>2847</v>
       </c>
       <c r="D1307" s="0" t="s">
         <v>48</v>
       </c>
       <c r="E1307" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1307" s="0">
         <v>3.32</v>
       </c>
       <c r="H1307" s="0" t="s">
-        <v>2850</v>
+        <v>2848</v>
       </c>
     </row>
     <row r="1308" spans="1:8">
       <c r="A1308" s="0">
         <v>19325</v>
       </c>
       <c r="B1308" s="0"/>
       <c r="C1308" s="0" t="s">
-        <v>2851</v>
+        <v>2849</v>
       </c>
       <c r="D1308" s="0"/>
       <c r="E1308" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1308" s="0">
         <v>1.93</v>
       </c>
       <c r="H1308" s="0" t="s">
-        <v>2852</v>
+        <v>2850</v>
       </c>
     </row>
     <row r="1309" spans="1:8">
       <c r="A1309" s="0">
         <v>19326</v>
       </c>
       <c r="B1309" s="0"/>
       <c r="C1309" s="0" t="s">
-        <v>2853</v>
+        <v>2851</v>
       </c>
       <c r="D1309" s="0"/>
       <c r="E1309" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1309" s="0">
         <v>2.9</v>
       </c>
       <c r="H1309" s="0" t="s">
-        <v>2854</v>
+        <v>2852</v>
       </c>
     </row>
     <row r="1310" spans="1:8">
       <c r="A1310" s="0">
         <v>19323</v>
       </c>
       <c r="B1310" s="0"/>
       <c r="C1310" s="0" t="s">
-        <v>2855</v>
+        <v>2853</v>
       </c>
       <c r="D1310" s="0"/>
       <c r="E1310" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1310" s="0">
         <v>2.47</v>
       </c>
       <c r="H1310" s="0" t="s">
-        <v>2856</v>
+        <v>2854</v>
       </c>
     </row>
     <row r="1311" spans="1:8">
       <c r="A1311" s="0">
         <v>19331</v>
       </c>
       <c r="B1311" s="0"/>
       <c r="C1311" s="0" t="s">
-        <v>2857</v>
+        <v>2855</v>
       </c>
       <c r="D1311" s="0"/>
       <c r="E1311" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1311" s="0">
         <v>1.67</v>
       </c>
       <c r="H1311" s="0" t="s">
-        <v>2858</v>
+        <v>2856</v>
       </c>
     </row>
     <row r="1312" spans="1:8">
       <c r="A1312" s="0">
         <v>19332</v>
       </c>
       <c r="B1312" s="0"/>
       <c r="C1312" s="0" t="s">
-        <v>2859</v>
+        <v>2857</v>
       </c>
       <c r="D1312" s="0"/>
       <c r="E1312" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1312" s="0">
         <v>2.19</v>
       </c>
       <c r="H1312" s="0" t="s">
-        <v>2860</v>
+        <v>2858</v>
       </c>
     </row>
     <row r="1313" spans="1:8">
       <c r="A1313" s="0">
         <v>19328</v>
       </c>
       <c r="B1313" s="0"/>
       <c r="C1313" s="0" t="s">
-        <v>2861</v>
+        <v>2859</v>
       </c>
       <c r="D1313" s="0"/>
       <c r="E1313" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1313" s="0">
         <v>2.06</v>
       </c>
       <c r="H1313" s="0" t="s">
-        <v>2862</v>
+        <v>2860</v>
       </c>
     </row>
     <row r="1314" spans="1:8">
       <c r="A1314" s="0">
         <v>19329</v>
       </c>
       <c r="B1314" s="0"/>
       <c r="C1314" s="0" t="s">
-        <v>2863</v>
+        <v>2861</v>
       </c>
       <c r="D1314" s="0"/>
       <c r="E1314" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1314" s="0">
         <v>2.62</v>
       </c>
       <c r="H1314" s="0" t="s">
-        <v>2864</v>
+        <v>2862</v>
       </c>
     </row>
     <row r="1315" spans="1:8">
       <c r="A1315" s="0">
         <v>19333</v>
       </c>
       <c r="B1315" s="0"/>
       <c r="C1315" s="0" t="s">
-        <v>2865</v>
+        <v>2863</v>
       </c>
       <c r="D1315" s="0"/>
       <c r="E1315" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1315" s="0">
         <v>1.86</v>
       </c>
       <c r="H1315" s="0" t="s">
-        <v>2866</v>
+        <v>2864</v>
       </c>
     </row>
     <row r="1316" spans="1:8">
       <c r="A1316" s="0">
         <v>19334</v>
       </c>
       <c r="B1316" s="0"/>
       <c r="C1316" s="0" t="s">
-        <v>2867</v>
+        <v>2865</v>
       </c>
       <c r="D1316" s="0"/>
       <c r="E1316" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1316" s="0">
         <v>2.76</v>
       </c>
       <c r="H1316" s="0" t="s">
-        <v>2868</v>
+        <v>2866</v>
       </c>
     </row>
     <row r="1317" spans="1:8">
       <c r="A1317" s="0">
         <v>19330</v>
       </c>
       <c r="B1317" s="0"/>
       <c r="C1317" s="0" t="s">
-        <v>2869</v>
+        <v>2867</v>
       </c>
       <c r="D1317" s="0"/>
       <c r="E1317" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1317" s="0">
         <v>2.14</v>
       </c>
       <c r="H1317" s="0" t="s">
-        <v>2870</v>
+        <v>2868</v>
       </c>
     </row>
     <row r="1318" spans="1:8">
       <c r="A1318" s="0">
         <v>19327</v>
       </c>
       <c r="B1318" s="0" t="s">
-        <v>2871</v>
+        <v>2869</v>
       </c>
       <c r="C1318" s="0" t="s">
-        <v>2872</v>
+        <v>2870</v>
       </c>
       <c r="D1318" s="0" t="s">
         <v>48</v>
       </c>
       <c r="E1318" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1318" s="0">
         <v>2.46</v>
       </c>
       <c r="H1318" s="0" t="s">
-        <v>2873</v>
+        <v>2871</v>
       </c>
     </row>
     <row r="1319" spans="1:8">
       <c r="A1319" s="0">
         <v>19335</v>
       </c>
       <c r="B1319" s="0" t="s">
-        <v>2874</v>
+        <v>2872</v>
       </c>
       <c r="C1319" s="0" t="s">
-        <v>2875</v>
+        <v>2873</v>
       </c>
       <c r="D1319" s="0" t="s">
         <v>48</v>
       </c>
       <c r="E1319" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1319" s="0">
         <v>7.84</v>
       </c>
       <c r="H1319" s="0" t="s">
-        <v>2876</v>
+        <v>2874</v>
       </c>
     </row>
     <row r="1320" spans="1:8">
       <c r="A1320" s="0">
         <v>19336</v>
       </c>
       <c r="B1320" s="0"/>
       <c r="C1320" s="0" t="s">
-        <v>2877</v>
+        <v>2875</v>
       </c>
       <c r="D1320" s="0"/>
       <c r="E1320" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1320" s="0">
         <v>2.62</v>
       </c>
       <c r="H1320" s="0" t="s">
-        <v>2878</v>
+        <v>2876</v>
       </c>
     </row>
     <row r="1321" spans="1:8">
       <c r="A1321" s="0">
         <v>19337</v>
       </c>
       <c r="B1321" s="0" t="s">
-        <v>2879</v>
+        <v>2877</v>
       </c>
       <c r="C1321" s="0" t="s">
-        <v>2880</v>
+        <v>2878</v>
       </c>
       <c r="D1321" s="0" t="s">
         <v>48</v>
       </c>
       <c r="E1321" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1321" s="0">
         <v>7.72</v>
       </c>
       <c r="H1321" s="0" t="s">
-        <v>2881</v>
+        <v>2879</v>
       </c>
     </row>
     <row r="1322" spans="1:8">
       <c r="A1322" s="0">
         <v>19339</v>
       </c>
       <c r="B1322" s="0"/>
       <c r="C1322" s="0" t="s">
-        <v>2882</v>
+        <v>2880</v>
       </c>
       <c r="D1322" s="0"/>
       <c r="E1322" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1322" s="0">
         <v>10.08</v>
       </c>
       <c r="H1322" s="0" t="s">
-        <v>2883</v>
+        <v>2881</v>
       </c>
     </row>
     <row r="1323" spans="1:8">
       <c r="A1323" s="0">
         <v>19340</v>
       </c>
       <c r="B1323" s="0" t="s">
-        <v>2884</v>
+        <v>2882</v>
       </c>
       <c r="C1323" s="0" t="s">
-        <v>2885</v>
+        <v>2883</v>
       </c>
       <c r="D1323" s="0" t="s">
         <v>48</v>
       </c>
       <c r="E1323" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1323" s="0">
         <v>9.65</v>
       </c>
       <c r="H1323" s="0" t="s">
-        <v>2886</v>
+        <v>2884</v>
       </c>
     </row>
     <row r="1324" spans="1:8">
       <c r="A1324" s="0">
         <v>19341</v>
       </c>
       <c r="B1324" s="0" t="s">
-        <v>2887</v>
+        <v>2885</v>
       </c>
       <c r="C1324" s="0" t="s">
-        <v>2888</v>
+        <v>2886</v>
       </c>
       <c r="D1324" s="0" t="s">
         <v>48</v>
       </c>
       <c r="E1324" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1324" s="0">
         <v>33.16</v>
       </c>
       <c r="H1324" s="0" t="s">
-        <v>2889</v>
+        <v>2887</v>
       </c>
     </row>
     <row r="1325" spans="1:8">
       <c r="A1325" s="0">
         <v>19342</v>
       </c>
       <c r="B1325" s="0" t="s">
-        <v>2890</v>
+        <v>2888</v>
       </c>
       <c r="C1325" s="0" t="s">
-        <v>2891</v>
+        <v>2889</v>
       </c>
       <c r="D1325" s="0" t="s">
         <v>37</v>
       </c>
       <c r="E1325" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1325" s="0">
         <v>15.5</v>
       </c>
       <c r="H1325" s="0" t="s">
-        <v>2892</v>
+        <v>2890</v>
       </c>
     </row>
     <row r="1326" spans="1:8">
       <c r="A1326" s="0">
         <v>19338</v>
       </c>
       <c r="B1326" s="0"/>
       <c r="C1326" s="0" t="s">
-        <v>2893</v>
+        <v>2891</v>
       </c>
       <c r="D1326" s="0"/>
       <c r="E1326" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1326" s="0">
         <v>16.05</v>
       </c>
       <c r="H1326" s="0" t="s">
-        <v>2894</v>
+        <v>2892</v>
       </c>
     </row>
     <row r="1327" spans="1:8">
       <c r="A1327" s="0">
         <v>17449</v>
       </c>
       <c r="B1327" s="0" t="s">
-        <v>2895</v>
+        <v>2893</v>
       </c>
       <c r="C1327" s="0" t="s">
-        <v>2896</v>
+        <v>2894</v>
       </c>
       <c r="D1327" s="0" t="s">
         <v>28</v>
       </c>
       <c r="E1327" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1327" s="0">
         <v>129.04</v>
       </c>
       <c r="H1327" s="0" t="s">
-        <v>2897</v>
+        <v>2895</v>
       </c>
     </row>
     <row r="1328" spans="1:8">
       <c r="A1328" s="0">
         <v>17450</v>
       </c>
       <c r="B1328" s="0" t="s">
-        <v>2898</v>
+        <v>2896</v>
       </c>
       <c r="C1328" s="0" t="s">
-        <v>2899</v>
+        <v>2897</v>
       </c>
       <c r="D1328" s="0" t="s">
         <v>28</v>
       </c>
       <c r="E1328" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1328" s="0">
         <v>181.32</v>
       </c>
       <c r="H1328" s="0" t="s">
-        <v>2900</v>
+        <v>2898</v>
       </c>
     </row>
     <row r="1329" spans="1:8">
       <c r="A1329" s="0">
         <v>17451</v>
       </c>
       <c r="B1329" s="0" t="s">
-        <v>2901</v>
+        <v>2899</v>
       </c>
       <c r="C1329" s="0" t="s">
-        <v>2902</v>
+        <v>2900</v>
       </c>
       <c r="D1329" s="0" t="s">
         <v>28</v>
       </c>
       <c r="E1329" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1329" s="0">
         <v>316.25</v>
       </c>
       <c r="H1329" s="0" t="s">
-        <v>2903</v>
+        <v>2901</v>
       </c>
     </row>
     <row r="1330" spans="1:8">
       <c r="A1330" s="0">
         <v>17452</v>
       </c>
       <c r="B1330" s="0"/>
       <c r="C1330" s="0" t="s">
-        <v>2904</v>
+        <v>2902</v>
       </c>
       <c r="D1330" s="0"/>
       <c r="E1330" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1330" s="0">
         <v>407.81</v>
       </c>
       <c r="H1330" s="0" t="s">
-        <v>2905</v>
+        <v>2903</v>
       </c>
     </row>
     <row r="1331" spans="1:8">
       <c r="A1331" s="0">
         <v>17453</v>
       </c>
       <c r="B1331" s="0" t="s">
-        <v>2906</v>
+        <v>2904</v>
       </c>
       <c r="C1331" s="0" t="s">
-        <v>2907</v>
+        <v>2905</v>
       </c>
       <c r="D1331" s="0" t="s">
         <v>28</v>
       </c>
       <c r="E1331" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1331" s="0">
         <v>83.45999999999999</v>
       </c>
       <c r="H1331" s="0" t="s">
-        <v>2908</v>
+        <v>2906</v>
       </c>
     </row>
     <row r="1332" spans="1:8">
       <c r="A1332" s="0">
         <v>17458</v>
       </c>
       <c r="B1332" s="0" t="s">
-        <v>2909</v>
+        <v>2907</v>
       </c>
       <c r="C1332" s="0" t="s">
-        <v>2910</v>
+        <v>2908</v>
       </c>
       <c r="D1332" s="0" t="s">
         <v>48</v>
       </c>
       <c r="E1332" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1332" s="0">
         <v>15.33</v>
       </c>
       <c r="H1332" s="0" t="s">
-        <v>2911</v>
+        <v>2909</v>
       </c>
     </row>
     <row r="1333" spans="1:8">
       <c r="A1333" s="0">
         <v>26726</v>
       </c>
       <c r="B1333" s="0"/>
       <c r="C1333" s="0" t="s">
-        <v>2912</v>
+        <v>2910</v>
       </c>
       <c r="D1333" s="0"/>
       <c r="E1333" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1333" s="0">
         <v>23.52</v>
       </c>
       <c r="H1333" s="0" t="s">
-        <v>2913</v>
+        <v>2911</v>
       </c>
     </row>
     <row r="1334" spans="1:8">
       <c r="A1334" s="0">
         <v>26727</v>
       </c>
       <c r="B1334" s="0" t="s">
-        <v>2914</v>
+        <v>2912</v>
       </c>
       <c r="C1334" s="0" t="s">
-        <v>2915</v>
+        <v>2913</v>
       </c>
       <c r="D1334" s="0" t="s">
         <v>37</v>
       </c>
       <c r="E1334" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1334" s="0">
         <v>21.01</v>
       </c>
       <c r="H1334" s="0" t="s">
-        <v>2916</v>
+        <v>2914</v>
       </c>
     </row>
     <row r="1335" spans="1:8">
       <c r="A1335" s="0">
         <v>26728</v>
       </c>
       <c r="B1335" s="0" t="s">
-        <v>2917</v>
+        <v>2915</v>
       </c>
       <c r="C1335" s="0" t="s">
-        <v>2918</v>
+        <v>2916</v>
       </c>
       <c r="D1335" s="0" t="s">
         <v>48</v>
       </c>
       <c r="E1335" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1335" s="0">
         <v>42.12</v>
       </c>
       <c r="H1335" s="0" t="s">
-        <v>2919</v>
+        <v>2917</v>
       </c>
     </row>
     <row r="1336" spans="1:8">
       <c r="A1336" s="0">
         <v>26729</v>
       </c>
       <c r="B1336" s="0" t="s">
-        <v>2920</v>
+        <v>2918</v>
       </c>
       <c r="C1336" s="0" t="s">
-        <v>2921</v>
+        <v>2919</v>
       </c>
       <c r="D1336" s="0" t="s">
         <v>48</v>
       </c>
       <c r="E1336" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1336" s="0">
         <v>25.98</v>
       </c>
       <c r="H1336" s="0" t="s">
-        <v>2922</v>
+        <v>2920</v>
       </c>
     </row>
     <row r="1337" spans="1:8">
       <c r="A1337" s="0">
         <v>26730</v>
       </c>
       <c r="B1337" s="0" t="s">
-        <v>2923</v>
+        <v>2921</v>
       </c>
       <c r="C1337" s="0" t="s">
-        <v>2924</v>
+        <v>2922</v>
       </c>
       <c r="D1337" s="0" t="s">
         <v>48</v>
       </c>
       <c r="E1337" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1337" s="0">
         <v>15.99</v>
       </c>
       <c r="H1337" s="0" t="s">
-        <v>2925</v>
+        <v>2923</v>
       </c>
     </row>
     <row r="1338" spans="1:8">
       <c r="A1338" s="0">
         <v>26731</v>
       </c>
       <c r="B1338" s="0" t="s">
-        <v>2926</v>
+        <v>2924</v>
       </c>
       <c r="C1338" s="0" t="s">
-        <v>2927</v>
+        <v>2925</v>
       </c>
       <c r="D1338" s="0" t="s">
         <v>48</v>
       </c>
       <c r="E1338" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1338" s="0">
         <v>13.19</v>
       </c>
       <c r="H1338" s="0" t="s">
-        <v>2928</v>
+        <v>2926</v>
       </c>
     </row>
     <row r="1339" spans="1:8">
       <c r="A1339" s="0">
         <v>26732</v>
       </c>
       <c r="B1339" s="0"/>
       <c r="C1339" s="0" t="s">
-        <v>2929</v>
+        <v>2927</v>
       </c>
       <c r="D1339" s="0"/>
       <c r="E1339" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1339" s="0">
         <v>12.01</v>
       </c>
       <c r="H1339" s="0" t="s">
-        <v>2930</v>
+        <v>2928</v>
       </c>
     </row>
     <row r="1340" spans="1:8">
       <c r="A1340" s="0">
         <v>26733</v>
       </c>
       <c r="B1340" s="0" t="s">
-        <v>2931</v>
+        <v>2929</v>
       </c>
       <c r="C1340" s="0" t="s">
-        <v>2932</v>
+        <v>2930</v>
       </c>
       <c r="D1340" s="0" t="s">
         <v>58</v>
       </c>
       <c r="E1340" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1340" s="0">
         <v>9.75</v>
       </c>
       <c r="H1340" s="0" t="s">
-        <v>2933</v>
+        <v>2931</v>
       </c>
     </row>
     <row r="1341" spans="1:8">
       <c r="A1341" s="0">
         <v>26733</v>
       </c>
       <c r="B1341" s="0" t="s">
-        <v>2934</v>
+        <v>2932</v>
       </c>
       <c r="C1341" s="0" t="s">
-        <v>2932</v>
+        <v>2930</v>
       </c>
       <c r="D1341" s="0" t="s">
         <v>28</v>
       </c>
       <c r="E1341" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1341" s="0">
         <v>9.75</v>
       </c>
       <c r="H1341" s="0" t="s">
-        <v>2933</v>
+        <v>2931</v>
       </c>
     </row>
     <row r="1342" spans="1:8">
       <c r="A1342" s="0">
         <v>26734</v>
       </c>
       <c r="B1342" s="0"/>
       <c r="C1342" s="0" t="s">
-        <v>2935</v>
+        <v>2933</v>
       </c>
       <c r="D1342" s="0"/>
       <c r="E1342" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1342" s="0">
         <v>13.85</v>
       </c>
       <c r="H1342" s="0" t="s">
-        <v>2936</v>
+        <v>2934</v>
       </c>
     </row>
     <row r="1343" spans="1:8">
       <c r="A1343" s="0">
         <v>26735</v>
       </c>
       <c r="B1343" s="0" t="s">
-        <v>2937</v>
+        <v>2935</v>
       </c>
       <c r="C1343" s="0" t="s">
-        <v>2938</v>
+        <v>2936</v>
       </c>
       <c r="D1343" s="0" t="s">
         <v>48</v>
       </c>
       <c r="E1343" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1343" s="0">
         <v>15.02</v>
       </c>
       <c r="H1343" s="0" t="s">
-        <v>2939</v>
+        <v>2937</v>
       </c>
     </row>
     <row r="1344" spans="1:8">
       <c r="A1344" s="0">
         <v>26736</v>
       </c>
       <c r="B1344" s="0"/>
       <c r="C1344" s="0" t="s">
-        <v>2940</v>
+        <v>2938</v>
       </c>
       <c r="D1344" s="0"/>
       <c r="E1344" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1344" s="0">
         <v>50.7</v>
       </c>
       <c r="H1344" s="0" t="s">
-        <v>2941</v>
+        <v>2939</v>
       </c>
     </row>
     <row r="1345" spans="1:8">
       <c r="A1345" s="0">
         <v>26737</v>
       </c>
       <c r="B1345" s="0"/>
       <c r="C1345" s="0" t="s">
-        <v>2942</v>
+        <v>2940</v>
       </c>
       <c r="D1345" s="0"/>
       <c r="E1345" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1345" s="0">
         <v>16.8</v>
       </c>
       <c r="H1345" s="0" t="s">
-        <v>2943</v>
+        <v>2941</v>
       </c>
     </row>
     <row r="1346" spans="1:8">
       <c r="A1346" s="0">
         <v>17454</v>
       </c>
       <c r="B1346" s="0" t="s">
-        <v>2944</v>
+        <v>2942</v>
       </c>
       <c r="C1346" s="0" t="s">
-        <v>2945</v>
+        <v>2943</v>
       </c>
       <c r="D1346" s="0" t="s">
         <v>28</v>
       </c>
       <c r="E1346" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1346" s="0">
         <v>36.72</v>
       </c>
       <c r="H1346" s="0" t="s">
-        <v>2946</v>
+        <v>2944</v>
       </c>
     </row>
     <row r="1347" spans="1:8">
       <c r="A1347" s="0">
         <v>17455</v>
       </c>
       <c r="B1347" s="0" t="s">
-        <v>2947</v>
+        <v>2945</v>
       </c>
       <c r="C1347" s="0" t="s">
-        <v>2948</v>
+        <v>2946</v>
       </c>
       <c r="D1347" s="0" t="s">
         <v>28</v>
       </c>
       <c r="E1347" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1347" s="0">
         <v>31.15</v>
       </c>
       <c r="H1347" s="0" t="s">
-        <v>2949</v>
+        <v>2947</v>
       </c>
     </row>
     <row r="1348" spans="1:8">
       <c r="A1348" s="0">
         <v>17456</v>
       </c>
       <c r="B1348" s="0" t="s">
-        <v>2950</v>
+        <v>2948</v>
       </c>
       <c r="C1348" s="0" t="s">
-        <v>2951</v>
+        <v>2949</v>
       </c>
       <c r="D1348" s="0" t="s">
         <v>28</v>
       </c>
       <c r="E1348" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1348" s="0">
         <v>40.99</v>
       </c>
       <c r="H1348" s="0" t="s">
-        <v>2952</v>
+        <v>2950</v>
       </c>
     </row>
     <row r="1349" spans="1:8">
       <c r="A1349" s="0">
         <v>17457</v>
       </c>
       <c r="B1349" s="0" t="s">
-        <v>2953</v>
+        <v>2951</v>
       </c>
       <c r="C1349" s="0" t="s">
-        <v>2954</v>
+        <v>2952</v>
       </c>
       <c r="D1349" s="0" t="s">
         <v>28</v>
       </c>
       <c r="E1349" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1349" s="0">
         <v>42.62</v>
       </c>
       <c r="H1349" s="0" t="s">
-        <v>2955</v>
+        <v>2953</v>
       </c>
     </row>
     <row r="1350" spans="1:8">
       <c r="A1350" s="0">
         <v>17459</v>
       </c>
       <c r="B1350" s="0"/>
       <c r="C1350" s="0" t="s">
-        <v>2956</v>
+        <v>2954</v>
       </c>
       <c r="D1350" s="0"/>
       <c r="E1350" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1350" s="0">
         <v>1.88</v>
       </c>
       <c r="H1350" s="0" t="s">
-        <v>2957</v>
+        <v>2955</v>
       </c>
     </row>
     <row r="1351" spans="1:8">
       <c r="A1351" s="0">
         <v>17460</v>
       </c>
       <c r="B1351" s="0" t="s">
-        <v>2958</v>
+        <v>2956</v>
       </c>
       <c r="C1351" s="0" t="s">
-        <v>2959</v>
+        <v>2957</v>
       </c>
       <c r="D1351" s="0" t="s">
         <v>48</v>
       </c>
       <c r="E1351" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1351" s="0">
         <v>1.54</v>
       </c>
       <c r="H1351" s="0" t="s">
-        <v>2960</v>
+        <v>2958</v>
       </c>
     </row>
     <row r="1352" spans="1:8">
       <c r="A1352" s="0">
         <v>17461</v>
       </c>
       <c r="B1352" s="0" t="s">
-        <v>2961</v>
+        <v>2959</v>
       </c>
       <c r="C1352" s="0" t="s">
-        <v>2962</v>
+        <v>2960</v>
       </c>
       <c r="D1352" s="0" t="s">
         <v>28</v>
       </c>
       <c r="E1352" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1352" s="0">
         <v>3.73</v>
       </c>
       <c r="H1352" s="0" t="s">
-        <v>2963</v>
+        <v>2961</v>
       </c>
     </row>
     <row r="1353" spans="1:8">
       <c r="A1353" s="0">
         <v>17462</v>
       </c>
       <c r="B1353" s="0" t="s">
-        <v>2964</v>
+        <v>2962</v>
       </c>
       <c r="C1353" s="0" t="s">
-        <v>2965</v>
+        <v>2963</v>
       </c>
       <c r="D1353" s="0" t="s">
         <v>37</v>
       </c>
       <c r="E1353" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1353" s="0">
         <v>8.67</v>
       </c>
       <c r="H1353" s="0" t="s">
-        <v>2966</v>
+        <v>2964</v>
       </c>
     </row>
     <row r="1354" spans="1:8">
       <c r="A1354" s="0">
         <v>19433</v>
       </c>
       <c r="B1354" s="0"/>
       <c r="C1354" s="0" t="s">
-        <v>2967</v>
+        <v>2965</v>
       </c>
       <c r="D1354" s="0"/>
       <c r="E1354" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1354" s="0">
         <v>5.78</v>
       </c>
       <c r="H1354" s="0" t="s">
-        <v>2968</v>
+        <v>2966</v>
       </c>
     </row>
     <row r="1355" spans="1:8">
       <c r="A1355" s="0">
         <v>24500</v>
       </c>
       <c r="B1355" s="0" t="s">
-        <v>2969</v>
+        <v>2967</v>
       </c>
       <c r="C1355" s="0" t="s">
-        <v>2970</v>
+        <v>2968</v>
       </c>
       <c r="D1355" s="0" t="s">
         <v>48</v>
       </c>
       <c r="E1355" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1355" s="0">
         <v>17.47</v>
       </c>
       <c r="H1355" s="0" t="s">
-        <v>2971</v>
+        <v>2969</v>
       </c>
     </row>
     <row r="1356" spans="1:8">
       <c r="A1356" s="0">
         <v>24501</v>
       </c>
       <c r="B1356" s="0"/>
       <c r="C1356" s="0" t="s">
-        <v>2972</v>
+        <v>2970</v>
       </c>
       <c r="D1356" s="0"/>
       <c r="E1356" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1356" s="0">
         <v>21.76</v>
       </c>
       <c r="H1356" s="0" t="s">
-        <v>2973</v>
+        <v>2971</v>
       </c>
     </row>
     <row r="1357" spans="1:8">
       <c r="A1357" s="0">
         <v>24502</v>
       </c>
       <c r="B1357" s="0" t="s">
-        <v>2974</v>
+        <v>2972</v>
       </c>
       <c r="C1357" s="0" t="s">
-        <v>2975</v>
+        <v>2973</v>
       </c>
       <c r="D1357" s="0" t="s">
         <v>48</v>
       </c>
       <c r="E1357" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1357" s="0">
         <v>31.61</v>
       </c>
       <c r="H1357" s="0" t="s">
-        <v>2976</v>
+        <v>2974</v>
       </c>
     </row>
     <row r="1358" spans="1:8">
       <c r="A1358" s="0">
         <v>24503</v>
       </c>
       <c r="B1358" s="0"/>
       <c r="C1358" s="0" t="s">
-        <v>2977</v>
+        <v>2975</v>
       </c>
       <c r="D1358" s="0"/>
       <c r="E1358" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1358" s="0">
         <v>30.18</v>
       </c>
       <c r="H1358" s="0" t="s">
-        <v>2978</v>
+        <v>2976</v>
       </c>
     </row>
     <row r="1359" spans="1:8">
       <c r="A1359" s="0">
         <v>24504</v>
       </c>
       <c r="B1359" s="0" t="s">
-        <v>2979</v>
+        <v>2977</v>
       </c>
       <c r="C1359" s="0" t="s">
-        <v>2980</v>
+        <v>2978</v>
       </c>
       <c r="D1359" s="0" t="s">
         <v>48</v>
       </c>
       <c r="E1359" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1359" s="0">
         <v>9.98</v>
       </c>
       <c r="H1359" s="0" t="s">
-        <v>2981</v>
+        <v>2979</v>
       </c>
     </row>
     <row r="1360" spans="1:8">
       <c r="A1360" s="0">
         <v>24505</v>
       </c>
       <c r="B1360" s="0" t="s">
-        <v>2982</v>
+        <v>2980</v>
       </c>
       <c r="C1360" s="0" t="s">
-        <v>2983</v>
+        <v>2981</v>
       </c>
       <c r="D1360" s="0" t="s">
         <v>48</v>
       </c>
       <c r="E1360" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1360" s="0">
         <v>8.789999999999999</v>
       </c>
       <c r="H1360" s="0" t="s">
-        <v>2984</v>
+        <v>2982</v>
       </c>
     </row>
     <row r="1361" spans="1:8">
       <c r="A1361" s="0">
         <v>24506</v>
       </c>
       <c r="B1361" s="0" t="s">
-        <v>2985</v>
+        <v>2983</v>
       </c>
       <c r="C1361" s="0" t="s">
-        <v>2986</v>
+        <v>2984</v>
       </c>
       <c r="D1361" s="0" t="s">
         <v>48</v>
       </c>
       <c r="E1361" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1361" s="0">
         <v>13.79</v>
       </c>
       <c r="H1361" s="0" t="s">
-        <v>2987</v>
+        <v>2985</v>
       </c>
     </row>
     <row r="1362" spans="1:8">
       <c r="A1362" s="0">
         <v>24507</v>
       </c>
       <c r="B1362" s="0" t="s">
-        <v>2988</v>
+        <v>2986</v>
       </c>
       <c r="C1362" s="0" t="s">
-        <v>2989</v>
+        <v>2987</v>
       </c>
       <c r="D1362" s="0" t="s">
         <v>48</v>
       </c>
       <c r="E1362" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1362" s="0">
         <v>65.36</v>
       </c>
       <c r="H1362" s="0" t="s">
-        <v>2990</v>
+        <v>2988</v>
       </c>
     </row>
     <row r="1363" spans="1:8">
       <c r="A1363" s="0">
         <v>24508</v>
       </c>
       <c r="B1363" s="0" t="s">
-        <v>2991</v>
+        <v>2989</v>
       </c>
       <c r="C1363" s="0" t="s">
-        <v>2992</v>
+        <v>2990</v>
       </c>
       <c r="D1363" s="0" t="s">
         <v>48</v>
       </c>
       <c r="E1363" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1363" s="0">
         <v>18.3</v>
       </c>
       <c r="H1363" s="0" t="s">
-        <v>2993</v>
+        <v>2991</v>
       </c>
     </row>
     <row r="1364" spans="1:8">
       <c r="A1364" s="0">
         <v>22152</v>
       </c>
       <c r="B1364" s="0" t="s">
-        <v>2994</v>
+        <v>2992</v>
       </c>
       <c r="C1364" s="0" t="s">
-        <v>2995</v>
+        <v>2993</v>
       </c>
       <c r="D1364" s="0" t="s">
         <v>37</v>
       </c>
       <c r="E1364" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1364" s="0">
         <v>25.67</v>
       </c>
       <c r="H1364" s="0" t="s">
-        <v>2996</v>
+        <v>2994</v>
       </c>
     </row>
     <row r="1365" spans="1:8">
       <c r="A1365" s="0">
         <v>22153</v>
       </c>
       <c r="B1365" s="0" t="s">
-        <v>2997</v>
+        <v>2995</v>
       </c>
       <c r="C1365" s="0" t="s">
-        <v>2998</v>
+        <v>2996</v>
       </c>
       <c r="D1365" s="0" t="s">
         <v>48</v>
       </c>
       <c r="E1365" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1365" s="0">
         <v>9.51</v>
       </c>
       <c r="H1365" s="0" t="s">
-        <v>2999</v>
+        <v>2997</v>
       </c>
     </row>
     <row r="1366" spans="1:8">
       <c r="A1366" s="0">
         <v>22154</v>
       </c>
       <c r="B1366" s="0"/>
       <c r="C1366" s="0" t="s">
-        <v>3000</v>
+        <v>2998</v>
       </c>
       <c r="D1366" s="0"/>
       <c r="E1366" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1366" s="0">
         <v>13.31</v>
       </c>
       <c r="H1366" s="0" t="s">
-        <v>3001</v>
+        <v>2999</v>
       </c>
     </row>
     <row r="1367" spans="1:8">
       <c r="A1367" s="0">
         <v>22155</v>
       </c>
       <c r="B1367" s="0" t="s">
-        <v>3002</v>
+        <v>3000</v>
       </c>
       <c r="C1367" s="0" t="s">
-        <v>3003</v>
+        <v>3001</v>
       </c>
       <c r="D1367" s="0" t="s">
         <v>48</v>
       </c>
       <c r="E1367" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1367" s="0">
         <v>9.75</v>
       </c>
       <c r="H1367" s="0" t="s">
-        <v>3004</v>
+        <v>3002</v>
       </c>
     </row>
     <row r="1368" spans="1:8">
       <c r="A1368" s="0">
         <v>22156</v>
       </c>
       <c r="B1368" s="0" t="s">
-        <v>3005</v>
+        <v>3003</v>
       </c>
       <c r="C1368" s="0" t="s">
-        <v>3006</v>
+        <v>3004</v>
       </c>
       <c r="D1368" s="0" t="s">
         <v>48</v>
       </c>
       <c r="E1368" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1368" s="0">
         <v>12.12</v>
       </c>
       <c r="H1368" s="0" t="s">
-        <v>3007</v>
+        <v>3005</v>
       </c>
     </row>
     <row r="1369" spans="1:8">
       <c r="A1369" s="0">
         <v>18272</v>
       </c>
       <c r="B1369" s="0"/>
       <c r="C1369" s="0" t="s">
-        <v>3008</v>
+        <v>3006</v>
       </c>
       <c r="D1369" s="0"/>
       <c r="E1369" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1369" s="0">
         <v>49.91</v>
       </c>
       <c r="H1369" s="0" t="s">
-        <v>3009</v>
+        <v>3007</v>
       </c>
     </row>
     <row r="1370" spans="1:8">
       <c r="A1370" s="0">
         <v>18273</v>
       </c>
       <c r="B1370" s="0" t="s">
-        <v>3010</v>
+        <v>3008</v>
       </c>
       <c r="C1370" s="0" t="s">
-        <v>3011</v>
+        <v>3009</v>
       </c>
       <c r="D1370" s="0" t="s">
         <v>48</v>
       </c>
       <c r="E1370" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1370" s="0">
         <v>84.84</v>
       </c>
       <c r="H1370" s="0" t="s">
-        <v>3012</v>
+        <v>3010</v>
       </c>
     </row>
     <row r="1371" spans="1:8">
       <c r="A1371" s="0">
         <v>18270</v>
       </c>
       <c r="B1371" s="0" t="s">
-        <v>3013</v>
+        <v>3011</v>
       </c>
       <c r="C1371" s="0" t="s">
-        <v>3014</v>
+        <v>3012</v>
       </c>
       <c r="D1371" s="0" t="s">
         <v>37</v>
       </c>
       <c r="E1371" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1371" s="0">
         <v>45.75</v>
       </c>
       <c r="H1371" s="0" t="s">
-        <v>3015</v>
+        <v>3013</v>
       </c>
     </row>
     <row r="1372" spans="1:8">
       <c r="A1372" s="0">
         <v>18271</v>
       </c>
       <c r="B1372" s="0"/>
       <c r="C1372" s="0" t="s">
-        <v>3016</v>
+        <v>3014</v>
       </c>
       <c r="D1372" s="0"/>
       <c r="E1372" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1372" s="0">
         <v>30.66</v>
       </c>
       <c r="H1372" s="0" t="s">
-        <v>3017</v>
+        <v>3015</v>
       </c>
     </row>
     <row r="1373" spans="1:8">
       <c r="A1373" s="0">
         <v>24532</v>
       </c>
       <c r="B1373" s="0" t="s">
-        <v>3018</v>
+        <v>3016</v>
       </c>
       <c r="C1373" s="0" t="s">
-        <v>3019</v>
+        <v>3017</v>
       </c>
       <c r="D1373" s="0" t="s">
         <v>48</v>
       </c>
       <c r="E1373" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1373" s="0">
         <v>9.970000000000001</v>
       </c>
       <c r="H1373" s="0" t="s">
-        <v>3020</v>
+        <v>3018</v>
       </c>
     </row>
     <row r="1374" spans="1:8">
       <c r="A1374" s="0">
         <v>24533</v>
       </c>
       <c r="B1374" s="0"/>
       <c r="C1374" s="0" t="s">
-        <v>3021</v>
+        <v>3019</v>
       </c>
       <c r="D1374" s="0"/>
       <c r="E1374" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1374" s="0">
         <v>33.27</v>
       </c>
       <c r="H1374" s="0" t="s">
-        <v>3022</v>
+        <v>3020</v>
       </c>
     </row>
     <row r="1375" spans="1:8">
       <c r="A1375" s="0">
         <v>19488</v>
       </c>
       <c r="B1375" s="0"/>
       <c r="C1375" s="0" t="s">
-        <v>3023</v>
+        <v>3021</v>
       </c>
       <c r="D1375" s="0"/>
       <c r="E1375" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1375" s="0">
         <v>1.07</v>
       </c>
       <c r="H1375" s="0" t="s">
-        <v>3024</v>
+        <v>3022</v>
       </c>
     </row>
     <row r="1376" spans="1:8">
       <c r="A1376" s="0">
         <v>19489</v>
       </c>
       <c r="B1376" s="0"/>
       <c r="C1376" s="0" t="s">
-        <v>3025</v>
+        <v>3023</v>
       </c>
       <c r="D1376" s="0"/>
       <c r="E1376" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1376" s="0">
         <v>2.14</v>
       </c>
       <c r="H1376" s="0" t="s">
-        <v>3026</v>
+        <v>3024</v>
       </c>
     </row>
     <row r="1377" spans="1:8">
       <c r="A1377" s="0">
         <v>19487</v>
       </c>
       <c r="B1377" s="0" t="s">
-        <v>3027</v>
+        <v>3025</v>
       </c>
       <c r="C1377" s="0" t="s">
-        <v>3028</v>
+        <v>3026</v>
       </c>
       <c r="D1377" s="0" t="s">
         <v>48</v>
       </c>
       <c r="E1377" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1377" s="0">
         <v>9.859999999999999</v>
       </c>
       <c r="H1377" s="0" t="s">
-        <v>3029</v>
+        <v>3027</v>
       </c>
     </row>
     <row r="1378" spans="1:8">
       <c r="A1378" s="0">
         <v>18327</v>
       </c>
       <c r="B1378" s="0" t="s">
-        <v>3030</v>
+        <v>3028</v>
       </c>
       <c r="C1378" s="0" t="s">
-        <v>3031</v>
+        <v>3029</v>
       </c>
       <c r="D1378" s="0" t="s">
         <v>48</v>
       </c>
       <c r="E1378" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1378" s="0">
         <v>9.98</v>
       </c>
       <c r="H1378" s="0" t="s">
-        <v>3032</v>
+        <v>3030</v>
       </c>
     </row>
     <row r="1379" spans="1:8">
       <c r="A1379" s="0">
         <v>24545</v>
       </c>
       <c r="B1379" s="0" t="s">
-        <v>3033</v>
+        <v>3031</v>
       </c>
       <c r="C1379" s="0" t="s">
-        <v>3034</v>
+        <v>3032</v>
       </c>
       <c r="D1379" s="0" t="s">
         <v>48</v>
       </c>
       <c r="E1379" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1379" s="0">
         <v>17.85</v>
       </c>
       <c r="H1379" s="0" t="s">
-        <v>3035</v>
+        <v>3033</v>
       </c>
     </row>
     <row r="1380" spans="1:8">
       <c r="A1380" s="0">
         <v>24544</v>
       </c>
       <c r="B1380" s="0"/>
       <c r="C1380" s="0" t="s">
-        <v>3036</v>
+        <v>3034</v>
       </c>
       <c r="D1380" s="0"/>
       <c r="E1380" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1380" s="0">
         <v>26.16</v>
       </c>
       <c r="H1380" s="0" t="s">
-        <v>3037</v>
+        <v>3035</v>
       </c>
     </row>
     <row r="1381" spans="1:8">
       <c r="A1381" s="0">
         <v>24541</v>
       </c>
       <c r="B1381" s="0" t="s">
-        <v>3038</v>
+        <v>3036</v>
       </c>
       <c r="C1381" s="0" t="s">
-        <v>3039</v>
+        <v>3037</v>
       </c>
       <c r="D1381" s="0" t="s">
         <v>48</v>
       </c>
       <c r="E1381" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1381" s="0">
         <v>20.64</v>
       </c>
       <c r="H1381" s="0" t="s">
-        <v>3040</v>
+        <v>3038</v>
       </c>
     </row>
     <row r="1382" spans="1:8">
       <c r="A1382" s="0">
         <v>24542</v>
       </c>
       <c r="B1382" s="0"/>
       <c r="C1382" s="0" t="s">
-        <v>3041</v>
+        <v>3039</v>
       </c>
       <c r="D1382" s="0"/>
       <c r="E1382" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1382" s="0">
         <v>28.63</v>
       </c>
       <c r="H1382" s="0" t="s">
-        <v>3042</v>
+        <v>3040</v>
       </c>
     </row>
     <row r="1383" spans="1:8">
       <c r="A1383" s="0">
         <v>24546</v>
       </c>
       <c r="B1383" s="0"/>
       <c r="C1383" s="0" t="s">
-        <v>3043</v>
+        <v>3041</v>
       </c>
       <c r="D1383" s="0"/>
       <c r="E1383" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1383" s="0">
         <v>60.82</v>
       </c>
       <c r="H1383" s="0" t="s">
-        <v>3044</v>
+        <v>3042</v>
       </c>
     </row>
     <row r="1384" spans="1:8">
       <c r="A1384" s="0">
         <v>24543</v>
       </c>
       <c r="B1384" s="0"/>
       <c r="C1384" s="0" t="s">
-        <v>3045</v>
+        <v>3043</v>
       </c>
       <c r="D1384" s="0"/>
       <c r="E1384" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1384" s="0">
         <v>28</v>
       </c>
       <c r="H1384" s="0" t="s">
-        <v>3046</v>
+        <v>3044</v>
       </c>
     </row>
     <row r="1385" spans="1:8">
       <c r="A1385" s="0">
         <v>18359</v>
       </c>
       <c r="B1385" s="0"/>
       <c r="C1385" s="0" t="s">
-        <v>3047</v>
+        <v>3045</v>
       </c>
       <c r="D1385" s="0"/>
       <c r="E1385" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1385" s="0">
         <v>41.96</v>
       </c>
       <c r="H1385" s="0" t="s">
-        <v>3048</v>
+        <v>3046</v>
       </c>
     </row>
     <row r="1386" spans="1:8">
       <c r="A1386" s="0">
         <v>24547</v>
       </c>
       <c r="B1386" s="0" t="s">
-        <v>3049</v>
+        <v>3047</v>
       </c>
       <c r="C1386" s="0" t="s">
-        <v>3050</v>
+        <v>3048</v>
       </c>
       <c r="D1386" s="0" t="s">
         <v>48</v>
       </c>
       <c r="E1386" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1386" s="0">
         <v>12.83</v>
       </c>
       <c r="H1386" s="0" t="s">
-        <v>3051</v>
+        <v>3049</v>
       </c>
     </row>
     <row r="1387" spans="1:8">
       <c r="A1387" s="0">
         <v>19498</v>
       </c>
       <c r="B1387" s="0"/>
       <c r="C1387" s="0" t="s">
-        <v>2833</v>
+        <v>2831</v>
       </c>
       <c r="D1387" s="0"/>
       <c r="E1387" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1387" s="0">
         <v>3.08</v>
       </c>
       <c r="H1387" s="0" t="s">
-        <v>3052</v>
+        <v>3050</v>
       </c>
     </row>
     <row r="1388" spans="1:8">
       <c r="A1388" s="0">
         <v>19499</v>
       </c>
       <c r="B1388" s="0" t="s">
-        <v>3053</v>
+        <v>3051</v>
       </c>
       <c r="C1388" s="0" t="s">
-        <v>3054</v>
+        <v>3052</v>
       </c>
       <c r="D1388" s="0" t="s">
         <v>48</v>
       </c>
       <c r="E1388" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1388" s="0">
         <v>5.26</v>
       </c>
       <c r="H1388" s="0" t="s">
-        <v>3055</v>
+        <v>3053</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">