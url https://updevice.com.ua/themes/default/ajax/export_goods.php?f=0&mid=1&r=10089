--- v0 (2026-08-18)
+++ v1 (2026-10-09)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="3096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="3040">
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
     <t>Посилання</t>
   </si>
   <si>
     <t>Навушники BASEUS Bluetooth Encok Truly W02 |IPX4, 60mAh|</t>
   </si>
   <si>
@@ -152,65 +152,62 @@
   <si>
     <t>https://updevice.com.ua/ua/naushniki-tws-18/naushniki-bluetooth-baseus-simu-anc-true-wireless-earphones-s2-42-480mah-6-24hours-ngs2-02-/</t>
   </si>
   <si>
     <t>000007213</t>
   </si>
   <si>
     <t>Навушники Bluetooth BASEUS SIMU ANC True Wireless Earphone S1 |BT5.1, 40/380mAh, 4.5/24Hours| (NGS1-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-tws-18/naushniki-bluetooth-baseus-simu-anc-true-wireless-earphone-s1-bt5-1-40-380mah-4-5-24hours-ngs1-02-/</t>
   </si>
   <si>
     <t>Навушники Bluetooth BASEUS Encok True Wireless Earphones W2 |BT5.0, 35/450mAh, 4H| (NGW2-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-tws-18/naushniki-bluetooth-baseus-encok-true-wireless-earphones-w2-bt5-0-35-450mah-4h-ngw2-02-/</t>
   </si>
   <si>
     <t>Навушники Bluetooth BASEUS SIMU ANC True Wireles Earphones S1 Pro |BT5.1, 40/380mAh, 4.5H| (NGS1P-0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-tws-18/naushniki-bluetooth-baseus-simu-anc-true-wireles-earphones-s1-pro-bt5-1-40-380mah-4-5h-ngs1p-0a-/</t>
   </si>
   <si>
-    <t>000008100</t>
+    <t>000008616</t>
   </si>
   <si>
     <t>Навушники Bluetooth BASEUS True Wireless Earphones Bowie E3 IP64 |BT5.0, 35/300mAh, 5H, Location, OTA| (NGTW080001)</t>
   </si>
   <si>
+    <t>black</t>
+  </si>
+  <si>
     <t>https://updevice.com.ua/ua/naushniki-tws-18/naushniki-bluetooth-baseus-true-wireless-earphones-bowie-e3-ip64-bt5-0-35-300mah-5h-location-ota-ngtw080002-/</t>
   </si>
   <si>
-    <t>000008616</t>
-[...4 lines deleted...]
-  <si>
     <t>Навушники Bluetooth BASEUS True Wireless Earphones Bowie E8 IPX5 BT5. 0, 40/350mAh, 5h, Location, OTA| (NGE8-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-tws-18/naushniki-bluetooth-baseus-true-wireless-earphones-bowie-e8-ipx5-bt5-0-40-350mah-5h-location-ota-nge8-02-/</t>
   </si>
   <si>
     <t>000008396</t>
   </si>
   <si>
     <t>Навушники Baseus True Wireless Earphones Bowie E2 |BT5.2, 40/300mAh, 5H, Location, OTA| (NGTW090001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-tws-18/naushniki-bluetooth-baseus-true-wireless-earphones-bowie-e2-bt5-2-40-300mah-5h-location-ota-ngtw090005-/</t>
   </si>
   <si>
     <t>000008614</t>
   </si>
   <si>
     <t>pink</t>
   </si>
   <si>
     <t>000008615</t>
   </si>
   <si>
     <t>purple</t>
@@ -884,51 +881,51 @@
   <si>
     <t>https://updevice.com.ua/ua/triggeryi-49/kuller-podstavka-dlya-telefona-baseus-magic-monster-games-dissipate-heat-hand-handle-2000mah-umb-/</t>
   </si>
   <si>
     <t>000006049</t>
   </si>
   <si>
     <t>Ігровий контролер BASEUS Level 3 Helmet PUBG Gadget GA03</t>
   </si>
   <si>
     <t>Camouflage-White</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/triggeryi-49/igrovoy-kontroller-baseus-level-3-helmet-pubg-gadget-ga03/</t>
   </si>
   <si>
     <t>000006050</t>
   </si>
   <si>
     <t>Camouflage-Grey</t>
   </si>
   <si>
     <t>000006051</t>
   </si>
   <si>
-    <t>Ігровий контролер BASEUS shooting game tool для ipad (ACPBCJ-02)</t>
+    <t>Ігровий контролер BASEUS shooting game tool для ipad (ACPBCJ-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/triggeryi-49/igrovoy-kontroller-baseus-shooting-game-tool-dlya-ipad-acpbcj-01-/</t>
   </si>
   <si>
     <t>000006275</t>
   </si>
   <si>
     <t>Ігровий контролер BASEUS GAMO Mobile Game automatic combo Button GA09 (GMGA09-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/triggeryi-49/igrovoy-kontroller-baseus-gamo-mobile-game-automatic-combo-button-ga09-gmga09-01-/</t>
   </si>
   <si>
     <t>Ігровий контролер BASEUS GAMO Mobile Game automatic combo Button GA09 + Scoring Tool GA10 (TZGA10-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/triggeryi-49/igrovoy-kontroller-baseus-gamo-mobile-game-automatic-combo-button-ga09-scoring-tool-ga10-tzga10-01-/</t>
   </si>
   <si>
     <t>Куллер-підставка для телефону BASEUS winner cooling heat sink (SUCJLF-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/triggeryi-49/kuller-podstavka-dlya-telefona-baseus-winner-cooling-heat-sink-sucjlf-01-/</t>
   </si>
@@ -1067,53 +1064,50 @@
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-flat/</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears vertical type</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-vertical-type/</t>
   </si>
   <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
     <t>Тримач BASEUS Stable Series 360° (SUGX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-stable-series-360-sugx-01-/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...1 lines deleted...]
-  <si>
     <t>Тримач BASEUS Gravity with wireless charger |10w, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gravity-with-wireless-charger-10w-qc-/</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний Bullet An on-board</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-bullet-an-on-board/</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний Big Ears with wireless charger</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-big-ears-with-wireless-charger/</t>
   </si>
   <si>
     <t>Тримач BASEUS Gravity Heukji with wireless charger</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gravity-heukji-with-wireless-charger/</t>
   </si>
   <si>
     <t>Тримач BASEUS Metal Gravity with wireless charger |10w, QC| (WXYL-B0A)</t>
@@ -1376,53 +1370,50 @@
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-hollow-magnetic-with-clamping-function-360-rotation/</t>
   </si>
   <si>
     <t>Автомобільний тримач для окулярів Baseus Platinum Vehicle Eyewear Clip (clamping type)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtomobilnyiy-derzhatel-dlya-ochkov-baseus-platinum-vehicle-eyewear-clip-clamping-type-/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>Тримач BASEUS Auto Lock Light Electric Holder with Wireless Charger |15W| (WXHW03-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-auto-lock-light-electric-holder-with-wireless-charger-15w-wxhw03-01-/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...1 lines deleted...]
-  <si>
     <t>Тримач Baseus Energy Storage Backseat Holder Wireless Charger |15W, 360°| (WXHZ-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-energy-storage-backseat-holder-wireless-charger-15w-360-wxhz-01-/</t>
   </si>
   <si>
     <t>Тримач Baseus fun journey backseat lazy bracket (SULR-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-fun-journey-backseat-lazy-bracket-sulr-a01-/</t>
   </si>
   <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>Тримач BASEUS Glaze Gravity Car Mount (SUYL-LG01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-glaze-gravity-car-mount-suyl-lg01-/</t>
@@ -2027,80 +2018,68 @@
   <si>
     <t>Кабель BASEUS Type-C to Lightning Fish eye Cable |1m, 18W PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-fish-eye-cable-1m-18w-pd-/</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Halo |1M, PD 18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-halo-1m-pd-18w-/</t>
   </si>
   <si>
     <t>Кабель BASEUS Lightning Halo |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-halo-1m-2-4a-/</t>
   </si>
   <si>
     <t>Кабель BASEUS Lightning Halo |0.25m, 2.4A| (CALGH-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-halo-0-25m-2-4a-calgh-d01-/</t>
   </si>
   <si>
-    <t>000005989</t>
-[...1 lines deleted...]
-  <si>
     <t>Кабель BASEUS Lightning Cafule (special edition) |1m, 2.4A| (CALKLF-G91)</t>
   </si>
   <si>
-    <t>black-grey</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/baseus-lightning-cafule-special-edition-1m-2-4a-calklf-g91-/</t>
   </si>
   <si>
-    <t>000006266</t>
-[...1 lines deleted...]
-  <si>
     <t>Кабель Baseus Type-C to Lightning Simple Wisdom Data Cable Kit |1.2m, 20W, PD| (2PCS-Set)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-simple-wisdom-data-cable-kit-1-2m-20w-pd-2pcs-set-/</t>
   </si>
   <si>
     <t>Кабель BASEUS Lightning Zinc Magnetic Safe Fast Charging Data Cable |1m, 2.4A| (CALXC-K02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-zinc-magnetic-safe-fast-charging-data-cable-1m-2-4a-calxc-k02-/</t>
   </si>
   <si>
-    <t>000006268</t>
-[...1 lines deleted...]
-  <si>
     <t>Кабель Baseus Type-C to Lightning BMX Sequins MFI certified |1.2,18W/2.4A, PD| (CATLLP-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-bmx-sequins-mfi-certified-1-2-18w-2-4a-pd-catllp-a01-/</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning High Density Braided Fast Charging Cable |1m, 20W| (CATLGD-03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-high-density-braided-fast-charging-cable-1m-20w-catlgd-03-/</t>
   </si>
   <si>
     <t>000006956</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Cafule Series Metal Data Cable |1M, 20W, PD| (CATLJK-A05)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-cafule-series-metal-data-cable-1m-20w-pd-catljk-a05-/</t>
   </si>
   <si>
     <t>000006957</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Cafule Series Metal Data Cable |2M, 20W, PD| (CATLJK-B02)</t>
@@ -2231,65 +2210,59 @@
   <si>
     <t>Кабель BASEUS Lightning Cafule Cable (special edition) |2M, 1.5A| CALKLF-HG1)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-cafule-cable-special-edition-2m-1-5a-calklf-hg1-/</t>
   </si>
   <si>
     <t>Кабель BASEUS Lightning Superior Series Fast Charging Data Cable |1.5M, 2.4A| (CALYS-B02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-superior-series-fast-charging-data-cable-1-5m-2-4a-calys-b02-/</t>
   </si>
   <si>
     <t>Кабель BASEUS Lightning Superior Series Fast Charging Data Cable |1M, 2.4A| (CALYS-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-superior-series-fast-charging-data-cable-1m-2-4a-calys-a02-/</t>
   </si>
   <si>
     <t>Кабель BASEUS Lightning Superior Series Fast Charging Data Cable |2M, 2.4A| (CALYS-C02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-superior-series-fast-charging-data-cable-2m-2-4a-calys-c02-/</t>
   </si>
   <si>
-    <t>000008295</t>
+    <t>000008296</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |2m, 20W| (CALD000102)</t>
   </si>
   <si>
-    <t>orange</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-2m-20w-cald000102-/</t>
   </si>
   <si>
-    <t>000008296</t>
-[...1 lines deleted...]
-  <si>
     <t>Адаптер мережевий BASEUS Bojure |2USB, 3.0A , QC3.0, 18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-bojure-2usb-3-0a-qc3-0-18w-/</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS for Qi quick charge |1USB, 2.4A,QC3.0| (CCALL-BX02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-for-qi-quick-charge-1usb-2-4a-qc3-0-ccall-bx02-/</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Letour |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-letour-1usb-2-1a-/</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Letour |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-letour-2usb-2-4a-/</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Mini Dual-U |2USB, 2.1A|</t>
@@ -2462,83 +2435,77 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan2-pro-quick-charger-2usb-2type-c-qc-pd-100w-5a-ccgan2p-l02-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS GaN2 Lite Quick Charger |2Type-C, 3A/65W, PD/QC| (CCGAN2L-E02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan2-lite-quick-charger-2type-c-3a-65w-pd-qc-ccgan2l-e02-/</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Type-C to Type-C cable GaN Mini Quick Charger |2USB/1Type-C, 5A/120W, PD/QC| (CCGAN-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-type-c-to-type-c-cable-gan-mini-quick-charger-2usb-1type-c-5a-120w-pd-qc-ccgan-j02-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...1 lines deleted...]
-  <si>
     <t>Адаптер мережевий BASEUS Type-C to Type-C cable Super Si Quick Charger |1Type-C, 3A/25W, PD/QC| (TZCCSUP-L02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-type-c-to-type-c-cable-super-si-quick-charger-1type-c-3a-25w-pd-qc-tzccsup-l02-/</t>
   </si>
   <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Compact Quick Charger |2USB/1Type-C, 30W/3A, PD/QC| (CCXJ-E02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/advater-setevoy-baseus-compact-quick-charger-2usb-1type-c-30w-3a-pd-qc-ccxj-e02-/</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS GaN2 Lite Quick Charger |1USB/1Type-C, 65W/3A, PD/QC| (CCGAN2L-B02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/advater-setevoy-baseus-gan2-lite-quick-charger-1usb-1type-c-65w-3a-pd-qc-ccgan2l-b02-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...1 lines deleted...]
-  <si>
     <t>Адаптер мережевий BASEUS Super Si Pro Quick Charge |1USB/1Type-C, 30W/3A, PD/QC| (CCSUPP-E02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/advater-setevoy-baseus-super-si-pro-quick-charge-1usb-1type-c-30w-3a-pd-qc-ccsupp-e01-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Locomotive with Bluetooth FM |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-locomotive-with-bluetooth-fm-2usb-2-4a-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS rotation display 360° |2USB, 4.8A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-rotation-display-360-2usb-4-8a-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Enjoy |4USB, 5.5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-enjoy-4usb-5-5a-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Enjoy Together type-c/Lightning cable |1USB, 4.8A, QC| (CCALL-EL01)</t>
@@ -2756,53 +2723,50 @@
   <si>
     <t>Адаптер автомобільний Baseus Type-C to Type-C Cable Particular Digital Display QC+PPS Dual Quick Charger |1USB/1Type-C, 5A/65W, QC/PD| (TZCCKX-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-type-c-to-type-c-cable-particular-digital-display-qc-pps-dual-quick-charger-1usb-1type-c-5a-65w-qc-pd-tzcckx-0g-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Particular Digital Display QC+PPS Dual Quick Charger |1USB/1Type-C, 5A/65W, QC/PD| (CCKX-C0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-particular-digital-display-qc-pps-dual-1usb-1type-c-5a-65w-qc-pd-cckx-c0a-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS T typed with Bluetooth FM S-13 |2USB/1Type-C, QC4.0/PD, 5A/1.5A/3A| (CCTM-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-t-typed-with-bluetooth-fm-s-13-2usb-1type-c-qc4-0-pd-5a-1-5a-3a--2818/</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Energy Column Car Wireless MP3 charger |2USB, 3.1A, 18W QC| (дефект упаковки)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-energy-column-car-wireless-mp3-charger-2usb-3-1a-18w-qc-ccnlz-c0s-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...1 lines deleted...]
-  <si>
     <t>Адаптер автомобільний BASEUS Grain Pro Car Charger |2USB, 4.8A| (CCALLP-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-grain-pro-car-charger-2usb-4-8a-ccallp-02-/</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги BASEUS In-car Inverter 150W (110V US / JP) |2Sockets USA 110V, 1USB/1Type-C, 0.4m| (CRNBQ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-baseus-in-car-inverter-150w-110v-us-jp-2sockets-usa-110v-1usb-1type-c-0-4m-crnbq-02-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Type-C to Lightning Cable Golden Contactor Pro Dual Quick Car Charger |1USB/1Type-C, PD/QC, 40W, 3A| (TZCCJD-B0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-type-c-to-lightning-cable-golden-contactor-pro-dual-quick-car-charger-1usb-1type-c-pd-qc-40w-3a-tzccjd-b0g-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together Fast Charge Car Charger with Cigarette Lighter Port |1USB/1Type-C, 3A, 120W| (CCBT-C0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-fast-charge-car-charger-with-cigarette-lighter-port-1usb-1type-c-3a-120w-ccbt-c0g-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together Fast Charge Car Charger with Cigarette Lighter Port |2USB, 3A, 120W| (CCBT-D0G)</t>
@@ -2837,74 +2801,68 @@
   <si>
     <t>Адаптер автомобільний BASEUS Digital Display PPS Dual Quick Charger Car Charger |1USB/1Type-C, 5A/45W, QC/PD| (CCBX-C0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-digital-display-pps-dual-quick-charger-car-charger-1usb-1type-c-5a-45w-qc-pd-ccbx-c0g-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Enjoy Together Four Interfaces Output Patulous Car Charger |4USB, 5.5A| (CCTON-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-enjoy-together-four-interfaces-output-patulous-car-charger-4usb-5-5a-ccton-0g-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Type-C cable Golden Contactor Pro Dual Quick Charger Car Charger |1USB/1Type-C, 5A/40W, QC/PD| (TZCCJD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-type-c-cable-golden-contactor-pro-dual-quick-charger-car-charger-1usb-1type-c-5a-40w-qc-pd-tzccjd-0g-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Type-C to Lightning cable Golden Contactor Pro Dual Quick Charger Car Charger |1USB/1Type-C, 5A/40W, QC/PD| (TZCCJD-03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-type-c-to-lightning-cable-golden-contactor-pro-dual-quick-charger-car-charger-1usb-1type-c-5a-40w-qc-pd-tzccjd-03-/</t>
   </si>
   <si>
-    <t>000007776</t>
-[...1 lines deleted...]
-  <si>
     <t>Адаптер автомобільний BASEUS Type-C cable Golden Contactor Pro Dual Quick Charger Car Charger |2USB, 5A/40W, QC| (TZCCJD-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-type-c-cable-golden-contactor-pro-dual-quick-charger-car-charger-2usb-5a-40w-qc-tzccjd-a0g-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Golden Contactor Pro Dual Quick Charger Car Charger |2USB, 5A/40W, QC| (CCJD-A03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-golden-contactor-pro-dual-quick-charger-car-charger-2usb-5a-40w-qc-ccjd-a03-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Golden Contactor Pro Dual Quick Charger Car Charger |1USB/1Type-C, 5A/40W, QC/PD| (CCJD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-golden-contactor-pro-dual-quick-charger-car-charger-1usb-1type-c-5a-40w-qc-pd-ccjd-0g-/</t>
   </si>
   <si>
-    <t>000007780</t>
-[...1 lines deleted...]
-  <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |3USB/1Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-B0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-3usb-1type-c-3a-120w-qc-pd-1-5m-ccbt-b0g-/</t>
   </si>
   <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Superme Digital Display PPS Dual Quick Charger Car Charger |1USB/1Type-C, 5A, 65+30w, QC/PD| (CCZX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-superme-digital-display-pps-dual-quick-charger-car-charger-1usb-1type-c-5a-65-30w-qc-pd-cczx-01-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Type-C to Type-C cable Superme Digital Display PPS |1USB/1Type-C, 100W, 20W/5A| (TZCCZX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-type-c-to-type-c-cable-superme-digital-display-pps-1usb-1type-c-100w-20v-5a-tzcczx-01-/</t>
@@ -2996,59 +2954,53 @@
   <si>
     <t>000002389</t>
   </si>
   <si>
     <t>Пластини Baseus Magnet iron Suit для з'єднання магнітного тримача і телефону</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/plastinyi-baseus-magnet-iron-suit-dlya-soedineniya-magnitnogo-derzhatelya-i-telefona/</t>
   </si>
   <si>
     <t>Кільце-тримач для телефона BASEUS Privity Ring Bracket</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/koltso-derzhatel-dlya-telefona-baseus-privity-ring-bracket/</t>
   </si>
   <si>
     <t>000003232</t>
   </si>
   <si>
     <t>Тримач-підставка універсальна BASEUS Folding Bracket Antiskid Pad</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-podstavka-universalnaya-baseus-folding-bracket-antiskid-pad/</t>
   </si>
   <si>
-    <t>000004270</t>
-[...1 lines deleted...]
-  <si>
     <t>Тримач для телефонів та планшетів Baseus literary youth desktop bracket (SUWY-0R)</t>
   </si>
   <si>
-    <t>rose-gold</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-telefonov-i-planshetov-baseus-literary-youth-desktop-bracket-suwy-0r-/</t>
   </si>
   <si>
     <t>000003318</t>
   </si>
   <si>
     <t>Тримач для телефона Baseus Unlimited adjustment lazy |4-6,5"| (SULR-0S)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-telefonov-baseus-unlimited-adjustment-lazy-4-6-5-sulr-0s-/</t>
   </si>
   <si>
     <t>000005465</t>
   </si>
   <si>
     <t>Тримач BASEUS New Neck-Mounted Lazy Bracket</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-baseus-new-neck-mounted-lazy-bracket/</t>
   </si>
   <si>
     <t>Кільце-тримач для телефона BASEUS Wheel Ring Bracket</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/koltso-derzhatel-dlya-telefona-baseus-wheel-ring-bracket/</t>
@@ -3806,53 +3758,50 @@
   <si>
     <t>000007527</t>
   </si>
   <si>
     <t>Кабель BASEUS Lightning Tungsten Gold Fast Charging |1.2m, 2.4A| (CALWJ-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-tungsten-gold-fast-charging-1-2m-2-4a-calwj-01-/</t>
   </si>
   <si>
     <t>Кабель BASEUS Micro USB Superior Series Fast Charging |1m, 2A| (CAMYS-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-1m-2a-camys-02-/</t>
   </si>
   <si>
     <t>000007535</t>
   </si>
   <si>
     <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
   </si>
   <si>
-    <t>000008151</t>
-[...1 lines deleted...]
-  <si>
     <t>Кабель Baseus Micro USB Simple Wisdom Data Cable Kit |1.5m, 2.1A| (2PCS-Set) (TZCAMZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-simple-wisdom-data-cable-kit-1-5m-2-1a-2pcs-set-tzcamzj-02-/</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C Магнітний New insnap |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-magnitnyiy-new-insnap-1m-/</t>
   </si>
   <si>
     <t>Кабель BASEUS Yiven Type-з |1.2M| (CATYW-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-yiven-type-s-1-2m-catyw-01-/</t>
   </si>
   <si>
     <t>000001342</t>
   </si>
   <si>
     <t>Кабель Type-c BASEUS cafule |3A, 1M| ( CATKLF-B91)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-type-c-baseus-cafule-3a-1m-catklf-b91-/</t>
@@ -4232,53 +4181,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Cafule Series Metal Data Cable |1m, 5A, 100W, PD| (CATJK-C02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-cafule-series-metal-data-cable-1m-5a-100w-pd-catjk-c02-/</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Type-C Cafule Series Metal Data Cable |2m, 5A, 100W, PD| (CATJK-D02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-cafule-series-metal-data-cable-2m-5a-100w-pd-catjk-d02-/</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Type - C Superior Series Fast Charging Data Cable |1M, 5A, 100W| (CATYS-B02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-superior-series-fast-charging-data-cable-1m-5a-100w-catys-b02-/</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Type - C Superior Series Fast Charging Data Cable |2M, 5A, 100W| (CATYS-C02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-superior-series-fast-charging-data-cable-2m-5a-100w-catys-c02-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...1 lines deleted...]
-  <si>
     <t>Кабель BASEUS Type-C Superior Series Fast Charging Data |1m, 6A, 66W| (CATYS-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-superior-series-fast-charging-data-1m-6a-66w-catys-01-/</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C Superior Series Fast Charging Data |2m, 6A, 66W| (CATYS-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-superior-series-fast-charging-data-2m-6a-66w-catys-a01-/</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C Tungsten Gold Fast Charging Data Cable |1m, 6A, 66W| (CATWJ-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-6a-66w-catwj-b01-/</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C Tungsten Gold Fast Charging Data Cable |2m, 6A, 66W| (CATWJ-C01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-2m-6a-66w-catwj-c01-/</t>
   </si>
   <si>
     <t>Захисне скло BASEUS Arc для Iphone X / XS / 11 Pro |0.3mm|</t>
@@ -4685,53 +4631,50 @@
   <si>
     <t>Hub адаптер BASEUS Round Box Type-c+USB A to USB3.0*1 + USB2.0*3 |1M| (CAHUB-GA01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/hub-adapter-baseus-round-box-type-c-usb-a-to-usb3-0-1-usb2-0-3-1m-cahub-ga01-/</t>
   </si>
   <si>
     <t>Hub адаптер BASEUS Working Station Three-Screen Multifunctional Type-C |17-in-1|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/hub-adapter-baseus-working-station-three-screen-multifunctional-type-c-17-in-1-/</t>
   </si>
   <si>
     <t>Hub адаптер BASEUS Enjoyment Series Type - C Notebook |11-in-1|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/hub-adapter-baseus-enjoyment-series-type-c-notebook-11-in-1-/</t>
   </si>
   <si>
     <t>Hub адаптер BASEUS Type-C Fully Folded Portable 4in1 |4xUSB2.0, Micro USB Power Supply|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/hub-adapter-baseus-type-c-fully-folded-portable-4in1-4xusb2-0-micro-usb-power-supply-/</t>
   </si>
   <si>
-    <t>000005481</t>
-[...1 lines deleted...]
-  <si>
     <t>Адаптер Baseus Audio Wireless Adapter Cable BA01 |BT5.0| (CABA01-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/aadapter-baseus-audio-wireless-adapter-cable-ba01-bt5-0-/</t>
   </si>
   <si>
     <t>000005755</t>
   </si>
   <si>
     <t>Hub адаптер Baseus Armor Age Type-C Bracket Multifunctional |3USB*3.0, Type-C, 4KHDMI, AUX, RG45|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/hub-adapter-baseus-armor-age-type-c-bracket-multifunctional-3usb-3-0-type-c-4khdmi-aux-rg45-/</t>
   </si>
   <si>
     <t>HDMI адаптер Baseus Meteorite Shimmer wireless display adapter</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/hdmi-adapter-baseus-meteorite-shimmer-wireless-display-adapter/</t>
   </si>
   <si>
     <t>Перехідник BASEUS Lightning Male to 3.5 mm Female Adapter L3. 5</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-lightning-male-to-3-5mm-female-adapter-l3-5/</t>
@@ -4799,53 +4742,50 @@
   <si>
     <t>Hub адаптер BASEUS Type-C Metal Gleam Series 4-in-1 Multifunctional Docking Station |2USB, HDMI, Type-C, 100W PD| (CAHUB-CY0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/hub-adapter-baseus-type-c-metal-gleam-series-4-in-1-multifunctional-docking-station-2usb-hdmi-type-c-100w-pd-cahub-cy0g-/</t>
   </si>
   <si>
     <t>Hub адаптер BASEUS Type-C Metal Gleam Series 6-in-1 Multifunctional Docking Station |3USB, HDMI, Type-C, 100W PD, LAN| (CAHUB-CW0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/hub-adapter-baseus-type-c-metal-gleam-series-6-in-1-multifunctional-docking-station-3usb-hdmi-type-c-100w-pd-lan-cahub-cw0g-/</t>
   </si>
   <si>
     <t>Перехідник BASEUS Matrix HDMI Splitter (2in1or 1in2) (CAHUB-BC0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-matrix-hdmi-splitter-2in1or-1in2-cahub-bc0g-/</t>
   </si>
   <si>
     <t>Hub адаптер BASEUS Working Station Four-Screen Multifunctional Type-C |16-in-1, 100W| (CAHUB-HG0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/hub-adapter-baseus-working-station-four-screen-multifunctional-type-c-16-in-1-100w-cahub-hg0g-/</t>
   </si>
   <si>
-    <t>000008661</t>
-[...1 lines deleted...]
-  <si>
     <t>Hub адаптер BASEUS Type-C Metal Gleam Series 5-in-1 Multifunctional Docking Station |3USB, HDMI, Type-C, 100W PD| (CAHUB-CX0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/hub-adapter-baseus-type-c-metal-gleam-series-5-in-1-multifunctional-docking-station-3usb-hdmi-type-c-100w-pd-cahub-cx0g-/</t>
   </si>
   <si>
     <t>000008662</t>
   </si>
   <si>
     <t>Адаптер Bluetooth  BASEUS Wireless Adapter BA04 |BT5.0, 20m| (ZJBA000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/adapter-bluetooth-baseus-wireless-adapter-ba04-bt5-0-20m-zjba000001-/</t>
   </si>
   <si>
     <t>Кабель BASEUS aux Fluency |1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-peredachi-zvuka-aux-30/kabel-baseus-aux-fluency-1-2m-/</t>
   </si>
   <si>
     <t>000000505</t>
   </si>
   <si>
     <t>Кабель BASEUS AUX Yiven M30 |1M|</t>
@@ -5828,53 +5768,50 @@
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/nochnik-induktsionnyiy-baseus-light-garden-series-intelligent-induction-nightlight-white-light-charge-/</t>
   </si>
   <si>
     <t>Лампа зовнішня індукційна BASEUS Solar Energy body Induction (Triangle Shape) * 1 |IPX5, 1200mAH|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-naruzhnaya-induktsionnaya-baseus-solar-energy-body-induction-triangle-shape-1-ipx5-1200mah-/</t>
   </si>
   <si>
     <t>Лампа зовнішня індукційна BASEUS Solar Energy Collection Human Body Induction 4pcs |IPX5, 1200mAH|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-naruzhnaya-induktsionnaya-baseus-solar-energy-collection-human-body-induction-4pcs-ipx5-1200mah-/</t>
   </si>
   <si>
     <t>000006247</t>
   </si>
   <si>
     <t>Універсальна лампа Baseus Magnetic Stepless Dimming Charging Desk Lamp Pro |5W, 1800mAh, 24h| (DGXC-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-baseus-magnetic-stepless-dimming-charging-desk-lamp-pro-5w-1800mah-24h-dgxc-02-/</t>
   </si>
   <si>
-    <t>000006250</t>
-[...1 lines deleted...]
-  <si>
     <t>Десктоп-лампа скрінбар BASEUS i-wok Series USB Asymmetric Light source Screen Hanging Light (Youth) (DGIWK-B02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/desktop-lampa-skrinbar-baseus-i-wok-series-usb-asymmetric-light-source-screen-hanging-light-youth-dgiwk-b02-/</t>
   </si>
   <si>
     <t>Лампа зовнішня індукційна Baseus Energy Collection Series Solar Energy Human Body I|5.1W, IP65|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-naruzhnaya-induktsionnaya-baseus-energy-collection-series-solar-energy-human-body-i-5-1w-ip65-/</t>
   </si>
   <si>
     <t>Лампа BASEUS I-wok Series Charging Office Reading Desk Lamp (Spotlight) (DGIWK-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-i-wok-series-charging-office-reading-desk-lamp-spotlight-dgiwk-a02-/</t>
   </si>
   <si>
     <t>Універсальна лампа BASEUS Comfort Reading Charging Uniform Light Hose Desk Lamp (DGYR-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-baseus-comfort-reading-charging-uniform-light-hose-desk-lamp-dgyr-02-/</t>
   </si>
   <si>
     <t>Десктоп-лампа скринбар BASEUS i-wok Series USB Asymmetric Light Source Screen Hanging Light (fighting) Pro (DGIWK-P01)</t>
@@ -5912,71 +5849,62 @@
   <si>
     <t>Кріплення для лампи BASEUS Reading Desk Lamp Pro-Magnetic Base (1 Pack) (DGXC-B02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/kreplenie-dlya-lampyi-baseus-reading-desk-lamp-pro-magnetic-base-1-pack-dgxc-b02-/</t>
   </si>
   <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Full Spectrum Double Light Source Reading and Writing Desk Lamp (DGZH-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-full-spectrum-double-light-source-reading-and-writing-desk-lamp-dgzh-02-/</t>
   </si>
   <si>
-    <t>Лампа-знищувач комарів BASEUS Linlon Outlet Mosquito lamp (CN Plug) |40м², Adjust, 90° Plug| (ACMWD-LA02)</t>
-[...4 lines deleted...]
-  <si>
     <t>Ігровий контролер Baseus Gamo Mobile Game One-Handed Gamepad</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-kontroller-baseus-gamo-mobile-game-one-handed-gamepad/</t>
   </si>
   <si>
     <t>Ігровий контролер Baseus Motion Sensing SW Vibrating Gamepad</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-kontroller-baseus-motion-sensing-sw-vibrating-gamepad/</t>
   </si>
   <si>
-    <t>000005758</t>
-[...1 lines deleted...]
-  <si>
     <t>Флешка Baseus Enjoy Music U-disk 16GB |USB Charging Port|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-baseus-enjoy-music-u-disk-16gb-usb-charging-port-/</t>
   </si>
   <si>
     <t>Флешка Baseus Enjoy Music U-disk 32GB |USB Charging Port|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-baseus-enjoy-music-u-disk-32gb-usb-charging-port-/</t>
   </si>
   <si>
     <t>Флешка Baseus Enjoy Music U-disk 64GB |USB Charging Port|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-baseus-enjoy-music-u-disk-64gb-usb-charging-port-/</t>
   </si>
   <si>
     <t>Захисне скло BASEUS iPhone XR All-screen Anti-blue 0.2 mm</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/apple-28/zaschitnoe-steklo-baseus-iphone-xr-all-screen-anti-blue-0-2mm/</t>
   </si>
   <si>
     <t>Захисне скло BASEUS для iPhone XR All-screen Arc-surface 0.2 mm</t>
@@ -6737,92 +6665,86 @@
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-baseus-adaman-metal-digital-display-overseas-20000mah-2usb-type-c-lightning-22-5w-5a-pd-qc-ppad070101-/</t>
   </si>
   <si>
     <t>УМБ BASEUS Bipow Digital Display Power bank Overseas 30000mAh |2USB/1Type-C, PD/QC, 20W, 3A| (PPBD050402)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-baseus-bipow-digital-display-power-bank-overseas-30000mah-2usb-1type-c-pd-qc-20w-3a-ppbd050402-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Type-C to Typc-C cable GaN5 Pro Fast Charger |1USB/1Type-C, PD/QC, 100W/3A| (CCGP090202)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-type-c-to-typc-c-cable-gan5-pro-fast-charger-1usb-1type-c-pd-qc-100w-3a-ccgp090202-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...1 lines deleted...]
-  <si>
     <t>Адаптер мережевий Baseus Type-C to Typc-C cable GaN5 Pro Fast Charger |1USB/2Type-C, PD/QC, 140W/5A| (CCGP100202)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-type-c-to-typc-c-cable-gan5-pro-fast-charger-1usb-2type-c-pd-qc-140w-5a-ccgp100202-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Type-C to Typc-C cable GaN5 Pro Fast Charger |1USB/2Type-C, PD/QC, 65W/3A|  (CCGP120202)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-type-c-to-typc-c-cable-gan5-pro-fast-charger-1usb-2type-c-pd-qc-65w-3a-ccgp120202-/</t>
   </si>
   <si>
     <t>000009267</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Compact  Charger 3U 17W EU |3USB, QC, 3.4A|  (CCXJ020102)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-compact-charger-3u-17w-eu-3usb-qc-3-4a-ccxj020102-/</t>
   </si>
   <si>
     <t>000009268</t>
   </si>
   <si>
     <t>000009410</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS A2Pro Car Vacuum Cleaner |120mL, 6kPa| (VCAQ040002)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-a2pro-car-vacuum-cleaner-120ml-6kpa-vcaq040001-/</t>
   </si>
   <si>
     <t>000010563</t>
   </si>
   <si>
-    <t>000009711</t>
-[...1 lines deleted...]
-  <si>
     <t>Кабель Baseus Type-C to Lightning Crystal Shine Series Fast Charging Data Cable |1.2m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-crystal-shine-series-fast-charging-data-cable-1-2m-20w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
   </si>
   <si>
     <t>000009713</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
   </si>
   <si>
     <t>000009714</t>
@@ -7082,53 +7004,50 @@
   <si>
     <t>Адаптер автомобільний Baseus Golden Contactor Max Dual Fast Charger Car Charger |2USB, QC/PD, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-golden-contactor-max-dual-fast-charger-car-charger-2usb-qc-pd-60w-3a-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний  Baseus Golden Contactor Max Dual Fast Charger Car Charger |1USB/1Type-C, QC/PD, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-golden-contactor-max-dual-fast-charger-car-charger-1usb-1type-c-qc-pd-60w-3a-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний  Baseus Golden Contactor Pro Triple Fast Charger Car Charger |1USB/2Type-c, PD/QC, 65W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-golden-contactor-pro-triple-fast-charger-car-charger-1usb-2type-c-pd-qc-65w-3a-/</t>
   </si>
   <si>
     <t>Візитка BASEUS на панель автомобиля Parking Number Plate Tint (CNHM020014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-baseus-na-panel-avtomobilya-parking-number-plate-tint-cnhm020014-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...1 lines deleted...]
-  <si>
     <t>Візитка BASEUS на панель автомобиля Temporary Parking Number Card (ACNUM-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-baseus-na-panel-avtomobilya-temporary-parking-number-card-acnum-01-/</t>
   </si>
   <si>
     <t>Подушка для крісла під поперек Baseus ComfortRide Series Car Lumbar Pillow (CNYZ000013)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dlya-kresla-pod-poyasnitsu-baseus-comfortride-series-car-lumbar-pillow-cnyz000013-/</t>
   </si>
   <si>
     <t>Відро для сміття автомобільне Baseus Vehicle-mounted Trash Can (Trash Bag 1 roll/30) |500mL|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-dlya-avtomobilya-baseus-vehicle-mounted-trash-can-trash-bag-1-roll-30-500ml-/</t>
   </si>
   <si>
     <t>Портативний компресор для автомобиля Baseus Mega EnergyPump Series Dual Cylinder Wireless Inflator</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-dlya-avtomobilya-baseus-mega-energypump-series-dual-cylinder-wireless-inflator/</t>
   </si>
   <si>
     <t>000009761</t>
@@ -7187,62 +7106,56 @@
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-halo-electric-wireless-charging-car-mount-15w-sudd000001-/</t>
   </si>
   <si>
     <t>Тримач Baseus JoyRide Pro Backseat Car Mount |5-15cm| (SUTQ000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-joyride-pro-backseat-car-mount-5-15cm-sutq000001-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Round Air Vent Version) (SUJS030001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-round-air-vent-version-sujs030001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...1 lines deleted...]
-  <si>
     <t>Тримач Baseus Stable Gravitational Wireless Charging Car Mount Pro (Air Outlet Version) |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-stable-gravitational-wireless-charging-car-mount-pro-air-outlet-version-15w-/</t>
   </si>
   <si>
-    <t>000009773</t>
-[...1 lines deleted...]
-  <si>
     <t>Тримач Baseus Steel Cannon 2 Air Outlet Car Mount (SUGP000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-2-air-outlet-car-mount-sugp000001-/</t>
   </si>
   <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>Тримач Baseus T-Space Solar Electric Car Mount (C40351300111-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-solar-electric-car-mount-c40351300111-00-/</t>
   </si>
   <si>
     <t>Тримач Baseus Wisdom Auto Alignment Wireless Charger (Air Outlet base) |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-wisdom-auto-alignment-wireless-charger-air-outlet-base-15w-/</t>
@@ -7595,122 +7508,110 @@
   <si>
     <t>000010121</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Lightning Tungsten Gold Fast Charging Data Cable |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-tungsten-gold-fast-charging-data-cable-1m-20w-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...1 lines deleted...]
-  <si>
     <t>Кабель Baseus Type-C Unbreakable Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-unbreakable-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Unbreakable Series Fast Charging Data Cable |2m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-unbreakable-series-fast-charging-data-cable-2m-100w-6a-/</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Unbreakable Series Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-unbreakable-series-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>HUB адаптер Baseus Working Station Three-Screen Multifunctional Type-C |17-in-1, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/hub-adapter-baseus-working-station-three-screen-multifunctional-type-c-17-in-1-100w-/</t>
   </si>
   <si>
     <t>Перехідник Baseus Ingenuity Series Mini OTG Adaptor USB 3.1 to Type-C</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-ingenuity-series-mini-otg-adaptor-usb-3-1-to-type-c/</t>
   </si>
   <si>
     <t>Навушники Baseus Encok HZ11 Wired Earphones</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-baseus-encok-hz11-wired-earphones/</t>
   </si>
   <si>
-    <t>000010098</t>
-[...1 lines deleted...]
-  <si>
     <t>Навушники Baseus Bowie H1i Noise-Cancellation Wireless Headphones |BT5.3/3.5mm, 100h, ANC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-baseus-bowie-h1i-noise-cancellation-wireless-headphones-bt5-3-3-5mm-100h-anc-/</t>
   </si>
   <si>
     <t>Підставка для ноутбука Baseus UltraStable Pro Series Rotatable and Foldable Laptop Stand (2 hinge)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/podstavka-dlya-noutbuka-baseus-ultrastable-pro-series-rotatable-and-foldable-laptop-stand-2-hinge-/</t>
   </si>
   <si>
-    <t>000010128</t>
-[...1 lines deleted...]
-  <si>
     <t>Підставка для ноутбука Baseus UltraStable Pro Series Rotatable and Foldable Laptop Stand (3hinge)</t>
   </si>
   <si>
-    <t>Space gray</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/podstavka-dlya-noutbuka-baseus-ultrastable-pro-series-rotatable-and-foldable-laptop-stand-3hinge-/</t>
   </si>
   <si>
     <t>Велотримач Baseus QuickGo Series Bike Phone Mount |5.7-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/veloderzhatel-baseus-quickgo-series-bike-phone-mount-5-7-7-2-/</t>
   </si>
   <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Lite Series Car Holder  |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-lite-series-car-holder-5-4-7-2-/</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Go Series Clamp-Type Phone Holder (Suction Cup Version) |5.4-7.2"|</t>
@@ -7733,53 +7634,50 @@
   <si>
     <t>Тримач Baseus Milky Way Pro Series Wireless Charging Electric Car Mount Phone Holder |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-milky-way-pro-series-wireless-charging-electric-car-mount-phone-holder-15w-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus S-09 Pro Series Car FM Transmitter |BT5.3, PD/QC, 18W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-s-09-pro-series-car-fm-transmitter-bt5-3-pd-qc-18w-2-4a-/</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Ultra Jump Starter 3000A/26800mAh |2USB/Type-C/DC, PD/QC, 100W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-ultra-jump-starter-3000a-26800mah-2usb-type-c-dc-pd-qc-100w-3a-/</t>
   </si>
   <si>
     <t>Підголівник Baseus ComfortRide Series Car Cooling Gel Headrest</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podgolovnik-baseus-comfortride-series-car-cooling-gel-headrest/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...1 lines deleted...]
-  <si>
     <t>Підголівник Baseus ComfortRide Series Car Headrest Pillow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podgolovnik-baseus-comfortride-series-car-headrest-pillow/</t>
   </si>
   <si>
     <t>Автомобільна подушка Baseus ComfortRide Series Car Cooling Gel Lumbar Pillow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/avtomobilnaya-podushka-baseus-comfortride-series-car-cooling-gel-lumbar-pillow/</t>
   </si>
   <si>
     <t>Автомобільна подушка Baseus ComfortRide Series Car Lumbar Pillow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/avtomobilnaya-podushka-baseus-comfortride-series-car-lumbar-pillow/</t>
   </si>
   <si>
     <t>Попільничка для автомобіля Baseus Premium 2  Series Car Ashtray</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/pepelnitsa-dlya-avtomobilya-baseus-premium-2-series-car-ashtray/</t>
   </si>
   <si>
     <t>000010145</t>
@@ -7928,53 +7826,50 @@
   <si>
     <t>WiFi Adapter Baseus FastJoy Series 650Mbps (B01317600111-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/routeryi-wifi-adapteryi-149/wifi-adapter-baseus-fastjoy-series-650mbps-b01317600111-02-/</t>
   </si>
   <si>
     <t>Килимок для миші Baseus Mouse Pad (B01055504831-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kovriki-dlya-geymera-62/kovrik-dlya-myishi-baseus-mouse-pad-b01055504831-00-/</t>
   </si>
   <si>
     <t>Насос Baseus PocketGo Portable Air Pump Stellar (C11157700221-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/nasos-baseus-pocketgo-portable-air-pump-stellar-c11157700221-00-/</t>
   </si>
   <si>
     <t>Тримач Baseus C02 Pro Series Magnetic Wireless Charging Car |15W| (C40156000111-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-c02-pro-series-magnetic-wireless-charging-car-15w-c40156000111-00-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...1 lines deleted...]
-  <si>
     <t>Адаптер автомобільний Baseus S-09 Lite Series Car FM Transmitter Cluster |2USB/1Type-c, PD/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-s-09-lite-series-car-fm-transmitter-cluster-2usb-1type-c-pd-18w-/</t>
   </si>
   <si>
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Pro+ 1200A Car Jump Starter</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-pro-1200a-car-jump-starter/</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Pro Black+ Car Jump Starter 1600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-pro-black-car-jump-starter-1600a/</t>
@@ -8045,53 +7940,50 @@
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-stable-gravitational-car-mount-lite-air-outlet-version-/</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age 3 Gravity Car Mount (Air Vent Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-3-gravity-car-mount-air-vent-version-/</t>
   </si>
   <si>
     <t>Автомобільний пилосос Baseus AP02 Handy Vacuum Cleaner (6000pa) |25min, 1000ml|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-ap02-handy-vacuum-cleaner-6000pa-25min-1000ml-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...1 lines deleted...]
-  <si>
     <t>Автомобільний пилосос Baseus A3lite Car Vacuum Cleaner Black |7-12kPa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-a3lite-car-vacuum-cleaner-black-7-12kpa-/</t>
   </si>
   <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A5 Car Vacuum Cleaner Filter (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a5-car-vacuum-cleaner-filter-1pcs-/</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля Baseus Lingering Tap-Control Car Aromatherapy Diffuser Citric Sandalwood</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-baseus-lingering-tap-control-car-aromatherapy-diffuser-citric-sandalwood/</t>
@@ -8330,170 +8222,155 @@
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...1 lines deleted...]
-  <si>
     <t>Тримач Baseus UltraControl Mega Series Folding Screen Phone Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-mega-series-folding-screen-phone-car-mount/</t>
   </si>
   <si>
     <t>Тримач Baseus Wisdom Pro Auto Coil Alignment Car Mount Wireless Charger (Air Outlet Version) |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-wisdom-pro-auto-coil-alignment-car-mount-wireless-charger-air-outlet-version-15w-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...1 lines deleted...]
-  <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger |2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus T Shaped Car Bluetooth MP3 Player S-09A (Standard Edition) |3.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-t-shaped-car-bluetooth-mp3-player-s-09a-standard-edition-3-4a-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus T Shaped Car Bluetooth MP3 Player S-13 (PPS Fast Charger Edition)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-t-shaped-car-bluetooth-mp3-player-s-13-pps-fast-charger-edition-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...1 lines deleted...]
-  <si>
     <t>Адаптер автомобільний Baseus T Shaped Car Bluetooth MP3 Player S-16</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-t-shaped-car-bluetooth-mp3-player-s-16/</t>
   </si>
   <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...1 lines deleted...]
-  <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 30W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-30w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Fast Charger |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-fast-charger-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Fast Charger |2C+U, 140W/3A, PD3.1/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-fast-charger-2c-u-140w-3a-pd3-1-qc-/</t>
   </si>
   <si>
-    <t>000011641</t>
-[...1 lines deleted...]
-  <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Digital Fast Charger |2C+U, 160W/3A, PD3.1/QC| (With C to C 240W cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-digital-fast-charger-2c-u-160w-3a-pd3-1-qc-with-c-to-c-240w-cable-/</t>
   </si>
   <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 20W/3A, PD/QC|</t>
@@ -8597,140 +8474,122 @@
   <si>
     <t>Кабель Baseus Type-C to Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-20w-/</t>
   </si>
   <si>
     <t>000011662</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...1 lines deleted...]
-  <si>
     <t>Кабель Baseus Dynamic 4 Fast Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
-    <t>Cosmic black</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-dynamic-4-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011660</t>
-[...1 lines deleted...]
-  <si>
     <t>Кабель Baseus Dynamic 4 Fast Charging Data Cable USB-C to USB-C |100W, 2m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-dynamic-4-fast-charging-data-cable-usb-c-to-usb-c-100w-2m-/</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB to USB-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000011668</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Pudding Series Fast Charging Cable |2.4A,  2m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-pudding-series-fast-charging-cable-2-4a-2m-/</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Lightning Pudding Series Fast Charging Cable  |20W, 1.2m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-pudding-series-fast-charging-cable-20w-1-2m-/</t>
   </si>
   <si>
-    <t>000011666</t>
-[...1 lines deleted...]
-  <si>
     <t>Кабель Baseus Type-C to Lightning Pudding Series Fast Charging Cable  |20W, 2m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-pudding-series-fast-charging-cable-20w-2m-/</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Pudding Series Fast Charging Cable |100W/6A, 1.2m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-pudding-series-fast-charging-cable-100w-6a-1-2m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...1 lines deleted...]
-  <si>
     <t>Кабель Baseus Type-C Pudding Series Fast Charging Cable |100W/6A, 2m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-pudding-series-fast-charging-cable-100w-6a-2m-/</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Pudding Series Fast Charging Cable |100W, 1.2m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-pudding-series-fast-charging-cable-100w-1-2m-/</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Silky Series Fast Charging Cable |2.4A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-silky-series-fast-charging-cable-2-4a-1m-/</t>
   </si>
   <si>
-    <t>000011676</t>
-[...1 lines deleted...]
-  <si>
     <t>Кабель Baseus Lightning Silky Series Fast Charging Cable |2.4A, 2m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-silky-series-fast-charging-cable-2-4a-2m-/</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to lightning Silky Series Fast Charging Cable |20W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-silky-series-fast-charging-cable-20w-1m-/</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to lightning Silky Series Fast Charging Cable |20W, 2m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-silky-series-fast-charging-cable-20w-2m-/</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Silky Series Fast Charging Cable |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-silky-series-fast-charging-cable-100w-6a-1m-/</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Silky Series Fast Charging Cable |100W/6A, 2m|</t>
@@ -8762,53 +8621,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabeli-lan-hdmi-44/kabel-baseus-high-definition-series-dp-8k-to-dp-8k-adapter-cable-1-5m-240hz-/</t>
   </si>
   <si>
     <t>Перехідник Baseus AirJoy Series Network Cable Connector |1000MB/s| (2pcs/pack)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-airjoy-series-network-cable-connector-1000mb-s-2pcs-pack-/</t>
   </si>
   <si>
     <t>000011682</t>
   </si>
   <si>
     <t>Адаптер Baseus Encok Wireless Adapter BA04+ |BT5.4, 20M| (A10082600121-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/adapter-baseus-encok-wireless-adapter-ba04-bt5-4-20m-a10082600121-00-/</t>
   </si>
   <si>
     <t>HUB адаптер Baseus UltraJoy Series 4-Port  HUB Lite |USB-A to USB3.0*4, 5Gbps,15cm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/hub-adapter-baseus-ultrajoy-series-4-port-hub-lite-usb-a-to-usb3-0-4-5gbps-15cm-/</t>
   </si>
   <si>
-    <t>000011685</t>
-[...1 lines deleted...]
-  <si>
     <t>HUB адаптер Baseus Lite Series 4-Port HUB Adapter |USB-A to USB 3.0*4, 25cm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/hub-adapter-baseus-lite-series-4-port-hub-adapter-usb-a-to-usb-3-0-4-25cm-/</t>
   </si>
   <si>
     <t>000011686</t>
   </si>
   <si>
     <t>HUB адаптер Baseus Dual Fast Charging 6-in-1 HUB |USB-C to HDMI 4K*1+USB-A*2+USB-C*3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/hub-adapter-baseus-dual-fast-charging-6-in-1-hub-usb-c-to-hdmi-4k-1-usb-a-2-usb-c-3-/</t>
   </si>
   <si>
     <t>000011687</t>
   </si>
   <si>
     <t>HUB адаптер Baseus UltraJoy Series 5-Port HUB Docking Station |Type-C to HDMI4K@30Hz*1+USB 3.0*4|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/hub-adapter-baseus-ultrajoy-series-5-port-hub-docking-station-type-c-to-hdmi4k-30hz-1-usb-3-0-4-/</t>
   </si>
   <si>
     <t>Кишеня Baseus FlyJoy Series SSD Enclosure (M.2 NVMe) |8TB Max|</t>
@@ -8897,53 +8753,50 @@
   <si>
     <t>Навушники Baseus AirGo 1 Ring Open-Ear TWS Earbuds |BT5.3, 40/400mAh, App, EQ, 6h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-tws-18/naushniki-baseus-airgo-1-ring-open-ear-tws-earbuds-bt5-3-40-400mah-app-eq-6h-/</t>
   </si>
   <si>
     <t>000011703</t>
   </si>
   <si>
     <t>Навушники Baseus Bowie True Wireless Earphones E11 |BT5.3, 40/400mAh, 7.5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-tws-18/naushniki-baseus-bowie-true-wireless-earphones-e11-bt5-3-40-400mah-7-5h-/</t>
   </si>
   <si>
     <t>000011704</t>
   </si>
   <si>
     <t>Навушники Baseus Bowie True Wireless Earphones E16 |BT5.3, 35/400mAh, IPX4, 2ENC Mic, 6h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-tws-18/naushniki-baseus-bowie-true-wireless-earphones-e16-bt5-3-35-400mah-ipx4-2enc-mic-6h-/</t>
   </si>
   <si>
-    <t>000011705</t>
-[...1 lines deleted...]
-  <si>
     <t>Навушники Baseus Bowie True Wireless Bluetooth Earphones E17 |BT5.3, 35/430mAh, 2ENC Mic, 6h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-tws-18/naushniki-baseus-bowie-true-wireless-bluetooth-earphones-e17-bt5-3-35-430mah-2enc-mic-6h-/</t>
   </si>
   <si>
     <t>000011706</t>
   </si>
   <si>
     <t>Навушники Baseus Bowie True Wireless Earphones E18 |BT5.3, 40/300mAh, IPX4, 2ENC Mic, 7.5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-tws-18/naushniki-baseus-bowie-true-wireless-earphones-e18-bt5-3-40-300mah-ipx4-2enc-mic-7-5h-/</t>
   </si>
   <si>
     <t>000011707</t>
   </si>
   <si>
     <t>Навушники Baseus Bowie True Wireless Earphones E20 |BT5.3, 35/500mAh, IPX5, 2ENC Mic, 6h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-tws-18/naushniki-baseus-bowie-true-wireless-earphones-e20-bt5-3-35-500mah-ipx5-2enc-mic-6h-/</t>
   </si>
   <si>
     <t>000011709</t>
@@ -9014,53 +8867,50 @@
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000011714</t>
   </si>
   <si>
     <t>Щітка для очистки наушников Baseus Cleaning Brush (NGBS000002)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/schetka-dlya-ochistki-naushnikov-baseus-cleaning-brush-ngbs000002-/</t>
   </si>
   <si>
     <t>000011715</t>
   </si>
   <si>
     <t>Розумна указка Baseus Orange Dot Wireless Presenter (Red Laser) |100m, USB/Type-C Receiver| (battery version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-baseus-orange-dot-wireless-presenter-red-laser-100m-usb-type-c-receiver-/</t>
   </si>
   <si>
-    <t>000012364</t>
-[...1 lines deleted...]
-  <si>
     <t>Кабель Baseus Type-C Display Fast Charging Data Cable |1m, 66W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-display-fast-charging-data-cable-1m-66w-5a-/</t>
   </si>
   <si>
     <t>000012666</t>
   </si>
   <si>
     <t>УМБ BASEUS Qpow Pro Digital Display Fast Charge Power Bank (With Lightning Cable) 10000mAh |USB/Type-C/Lightning, 20W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-baseus-qpow-pro-digital-display-fast-charge-power-bank-with-lightning-cable-10000mah-usb-type-c-lightning-20w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>УМБ BASEUS Qpow Pro Digital Display Fast Charge Power Bank (With Type-C Cable) 20000mAh |USB/Type-C/Lightning, 22.5W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-baseus-qpow-pro-digital-display-fast-charge-power-bank-with-type-c-cable-20000mah-usb-type-c-lightning-22-5w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000012668</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS PicoGo AE11 Fast Charger |1USB/2Type-C, 67W/3A, PD/QC|</t>
@@ -9164,53 +9014,50 @@
   <si>
     <t>Автомобільний пилесос BASEUS A5 Air Series Car Vacuum Cleaner (12000Pa)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-a5-air-series-car-vacuum-cleaner-12000pa-/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
-    <t>000012681</t>
-[...1 lines deleted...]
-  <si>
     <t>Портативний компресор BASEUS GoTrip VA1 Super Mini Wired Inflator 22-Cylinder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-baseus-gotrip-va1-super-mini-wired-inflator-22-cylinder/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
     <t>УМБ Baseus Star-Lord Digital Display Fast Charge Power Bank 30000mAh |2USB/1Type-C, 22.5W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-baseus-star-lord-digital-display-fast-charge-power-bank-30000mah-2usb-1type-c-22-5w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Ultra-Fast Fast Charging Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-ultra-fast-fast-charging-cable-1m-2-4a-/</t>
@@ -9242,96 +9089,81 @@
   <si>
     <t>000012922</t>
   </si>
   <si>
     <t>УМБ Baseus EnerFill Power Bank FP21 10000mAh |2Type-C/1USB, 22.5W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-baseus-enerfill-power-bank-fp21-10000mah-2type-c-1usb-22-5w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>УМБ Baseus Bipow 2 Digital Display Power Bank With Built-in USB-C Cable 20000mah |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-baseus-bipow-2-digital-display-power-bank-with-built-in-usb-c-cable-20000mah-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012918</t>
   </si>
   <si>
     <t>УМБ Baseus EnerFill Digital Display Power Bank with Dual Built-in Cables FC11 10000mAh |1USB/1Type-C, 22.5W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-baseus-enerfill-digital-display-power-bank-with-dual-built-in-cables-fc11-10000mah-1usb-1type-c-22-5w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012919</t>
-[...1 lines deleted...]
-  <si>
     <t>УМБ Baseus EnerFill Digital Display Power Bank with Dual Built-in Cables FC11 20000mAh |1USB/1Type-C, 22.5W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-baseus-enerfill-digital-display-power-bank-with-dual-built-in-cables-fc11-20000mah-1usb-1type-c-22-5w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012923</t>
-[...1 lines deleted...]
-  <si>
     <t>УМБ Baseus EnerGeek GP12 Fast Charging Power Bank with Digital Display 20800mAh |2USB/2Type-C, 145W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-baseus-energeek-gp12-fast-charging-power-bank-with-digital-display-20800mah-2usb-2type-c-145w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012920</t>
-[...1 lines deleted...]
-  <si>
     <t>УМБ Baseus EnerFill Qi2 Magnetic Power Bank FM12 10000mAh |1Type-C, 22.5W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-baseus-enerfill-qi2-magnetic-power-bank-fm12-10000mah-1type-c-22-5w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...1 lines deleted...]
-  <si>
     <t>Портативний компресор для автомобіля Baseus PrimeTrip VA1 Wired and Wireless 2-in-1 Tire Inflator |20000r/min, 75W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-dlya-avtomobilya-baseus-primetrip-series-portable-bike-pump-20000r-min-75w-/</t>
   </si>
   <si>
     <t>000012935</t>
   </si>
   <si>
     <t>Зарядка Qi Baseus Simple 2 Wireless Charger 15W Cluster Black (Cable Type-C To Type-C 24W 12V/2A 1m)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/besprovodnyie-qi-20/zaryadka-qi-baseus-simple-2-wireless-charger-15w-cluster-black-cable-type-c-to-type-c-24w-12v-2a-1m-/</t>
-  </si>
-[...1 lines deleted...]
-    <t>000012936</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-dynamic-4-fast-charging-data-cable-usb-c-to-usb-c-100w-1m--9183/</t>
   </si>
   <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -9646,51 +9478,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H1389"/>
+  <dimension ref="A1:H1386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="6" max="6" width="0" customWidth="true" style="0"/>
     <col min="7" max="7" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="175.671387" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.140869" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
@@ -10025,27547 +9857,27294 @@
       <c r="C17" s="0" t="s">
         <v>44</v>
       </c>
       <c r="D17" s="0"/>
       <c r="E17" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G17" s="0">
         <v>48.22</v>
       </c>
       <c r="H17" s="0" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="0">
         <v>26261</v>
       </c>
       <c r="B18" s="0" t="s">
         <v>46</v>
       </c>
       <c r="C18" s="0" t="s">
         <v>47</v>
       </c>
       <c r="D18" s="0" t="s">
-        <v>28</v>
+        <v>48</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G18" s="0">
         <v>17.64</v>
       </c>
       <c r="H18" s="0" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="0">
-        <v>26261</v>
-[...3 lines deleted...]
-      </c>
+        <v>26262</v>
+      </c>
+      <c r="B19" s="0"/>
       <c r="C19" s="0" t="s">
-        <v>47</v>
-[...1 lines deleted...]
-      <c r="D19" s="0" t="s">
         <v>50</v>
       </c>
+      <c r="D19" s="0"/>
       <c r="E19" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G19" s="0">
-        <v>17.64</v>
+        <v>33.49</v>
       </c>
       <c r="H19" s="0" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="0">
-        <v>26262</v>
-[...1 lines deleted...]
-      <c r="B20" s="0"/>
+        <v>26291</v>
+      </c>
+      <c r="B20" s="0" t="s">
+        <v>52</v>
+      </c>
       <c r="C20" s="0" t="s">
-        <v>51</v>
-[...1 lines deleted...]
-      <c r="D20" s="0"/>
+        <v>53</v>
+      </c>
+      <c r="D20" s="0" t="s">
+        <v>28</v>
+      </c>
       <c r="E20" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G20" s="0">
-        <v>33.49</v>
+        <v>18.1</v>
       </c>
       <c r="H20" s="0" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="0">
         <v>26291</v>
       </c>
       <c r="B21" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="C21" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="C21" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D21" s="0" t="s">
-        <v>28</v>
+        <v>56</v>
       </c>
       <c r="E21" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G21" s="0">
         <v>18.1</v>
       </c>
       <c r="H21" s="0" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="0">
         <v>26291</v>
       </c>
       <c r="B22" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="C22" s="0" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G22" s="0">
         <v>18.1</v>
       </c>
       <c r="H22" s="0" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="0">
         <v>26291</v>
       </c>
       <c r="B23" s="0" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="C23" s="0" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>59</v>
+        <v>48</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G23" s="0">
         <v>18.1</v>
       </c>
       <c r="H23" s="0" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="0">
-        <v>26291</v>
-[...1 lines deleted...]
-      <c r="B24" s="0" t="s">
+        <v>26307</v>
+      </c>
+      <c r="B24" s="0"/>
+      <c r="C24" s="0" t="s">
         <v>60</v>
       </c>
-      <c r="C24" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="D24" s="0"/>
       <c r="E24" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G24" s="0">
-        <v>18.1</v>
+        <v>17.5</v>
       </c>
       <c r="H24" s="0" t="s">
-        <v>55</v>
+        <v>61</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="0">
-        <v>26307</v>
+        <v>12303</v>
       </c>
       <c r="B25" s="0"/>
       <c r="C25" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="D25" s="0"/>
       <c r="E25" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G25" s="0">
-        <v>17.5</v>
+        <v>33.99</v>
       </c>
       <c r="H25" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="0">
-        <v>12303</v>
-[...1 lines deleted...]
-      <c r="B26" s="0"/>
+        <v>12500</v>
+      </c>
+      <c r="B26" s="0" t="s">
+        <v>64</v>
+      </c>
       <c r="C26" s="0" t="s">
-        <v>63</v>
-[...1 lines deleted...]
-      <c r="D26" s="0"/>
+        <v>65</v>
+      </c>
+      <c r="D26" s="0" t="s">
+        <v>48</v>
+      </c>
       <c r="E26" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G26" s="0">
-        <v>33.99</v>
+        <v>18.46</v>
       </c>
       <c r="H26" s="0" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="0">
-        <v>12500</v>
+        <v>12553</v>
       </c>
       <c r="B27" s="0" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="C27" s="0" t="s">
-        <v>66</v>
-[...3 lines deleted...]
-      </c>
+        <v>68</v>
+      </c>
+      <c r="D27" s="0"/>
       <c r="E27" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G27" s="0">
-        <v>18.46</v>
+        <v>3.73</v>
       </c>
       <c r="H27" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="0">
-        <v>12553</v>
+        <v>12705</v>
       </c>
       <c r="B28" s="0" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="C28" s="0" t="s">
-        <v>69</v>
-[...1 lines deleted...]
-      <c r="D28" s="0"/>
+        <v>71</v>
+      </c>
+      <c r="D28" s="0" t="s">
+        <v>37</v>
+      </c>
       <c r="E28" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G28" s="0">
-        <v>3.73</v>
+        <v>5.22</v>
       </c>
       <c r="H28" s="0" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="0">
-        <v>12705</v>
-[...3 lines deleted...]
-      </c>
+        <v>12708</v>
+      </c>
+      <c r="B29" s="0"/>
       <c r="C29" s="0" t="s">
-        <v>72</v>
-[...3 lines deleted...]
-      </c>
+        <v>73</v>
+      </c>
+      <c r="D29" s="0"/>
       <c r="E29" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G29" s="0">
-        <v>5.22</v>
+        <v>17.7</v>
       </c>
       <c r="H29" s="0" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="0">
-        <v>12708</v>
-[...1 lines deleted...]
-      <c r="B30" s="0"/>
+        <v>12826</v>
+      </c>
+      <c r="B30" s="0" t="s">
+        <v>75</v>
+      </c>
       <c r="C30" s="0" t="s">
-        <v>74</v>
-[...1 lines deleted...]
-      <c r="D30" s="0"/>
+        <v>76</v>
+      </c>
+      <c r="D30" s="0" t="s">
+        <v>48</v>
+      </c>
       <c r="E30" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G30" s="0">
-        <v>17.7</v>
+        <v>3.66</v>
       </c>
       <c r="H30" s="0" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="0">
-        <v>12826</v>
-[...3 lines deleted...]
-      </c>
+        <v>12830</v>
+      </c>
+      <c r="B31" s="0"/>
       <c r="C31" s="0" t="s">
-        <v>77</v>
-[...3 lines deleted...]
-      </c>
+        <v>78</v>
+      </c>
+      <c r="D31" s="0"/>
       <c r="E31" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G31" s="0">
-        <v>3.66</v>
+        <v>7.06</v>
       </c>
       <c r="H31" s="0" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="0">
-        <v>12830</v>
-[...1 lines deleted...]
-      <c r="B32" s="0"/>
+        <v>12831</v>
+      </c>
+      <c r="B32" s="0" t="s">
+        <v>80</v>
+      </c>
       <c r="C32" s="0" t="s">
-        <v>79</v>
-[...1 lines deleted...]
-      <c r="D32" s="0"/>
+        <v>81</v>
+      </c>
+      <c r="D32" s="0" t="s">
+        <v>37</v>
+      </c>
       <c r="E32" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G32" s="0">
-        <v>7.06</v>
+        <v>4.16</v>
       </c>
       <c r="H32" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="0">
-        <v>12831</v>
+        <v>12832</v>
       </c>
       <c r="B33" s="0" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="C33" s="0" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>37</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G33" s="0">
-        <v>4.16</v>
+        <v>3.92</v>
       </c>
       <c r="H33" s="0" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="0">
-        <v>12832</v>
-[...3 lines deleted...]
-      </c>
+        <v>12833</v>
+      </c>
+      <c r="B34" s="0"/>
       <c r="C34" s="0" t="s">
-        <v>85</v>
-[...3 lines deleted...]
-      </c>
+        <v>86</v>
+      </c>
+      <c r="D34" s="0"/>
       <c r="E34" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G34" s="0">
-        <v>3.92</v>
+        <v>8.57</v>
       </c>
       <c r="H34" s="0" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="0">
-        <v>12833</v>
+        <v>12834</v>
       </c>
       <c r="B35" s="0"/>
       <c r="C35" s="0" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="D35" s="0"/>
       <c r="E35" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G35" s="0">
-        <v>8.57</v>
+        <v>54.74</v>
       </c>
       <c r="H35" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="0">
-        <v>12834</v>
+        <v>12836</v>
       </c>
       <c r="B36" s="0"/>
       <c r="C36" s="0" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="D36" s="0"/>
       <c r="E36" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G36" s="0">
-        <v>54.74</v>
+        <v>40.71</v>
       </c>
       <c r="H36" s="0" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="0">
-        <v>12836</v>
+        <v>12837</v>
       </c>
       <c r="B37" s="0"/>
       <c r="C37" s="0" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="D37" s="0"/>
       <c r="E37" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G37" s="0">
-        <v>40.71</v>
+        <v>21.98</v>
       </c>
       <c r="H37" s="0" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="0">
-        <v>12837</v>
+        <v>12838</v>
       </c>
       <c r="B38" s="0"/>
       <c r="C38" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="D38" s="0"/>
       <c r="E38" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G38" s="0">
-        <v>21.98</v>
+        <v>30.19</v>
       </c>
       <c r="H38" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="0">
-        <v>12838</v>
+        <v>12839</v>
       </c>
       <c r="B39" s="0"/>
       <c r="C39" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="D39" s="0"/>
       <c r="E39" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G39" s="0">
-        <v>30.19</v>
+        <v>19.28</v>
       </c>
       <c r="H39" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" s="0">
-        <v>12839</v>
+        <v>12840</v>
       </c>
       <c r="B40" s="0"/>
       <c r="C40" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="D40" s="0"/>
       <c r="E40" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G40" s="0">
-        <v>19.28</v>
+        <v>12.06</v>
       </c>
       <c r="H40" s="0" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" s="0">
-        <v>12840</v>
+        <v>12841</v>
       </c>
       <c r="B41" s="0"/>
       <c r="C41" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="D41" s="0"/>
       <c r="E41" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G41" s="0">
-        <v>12.06</v>
+        <v>2.67</v>
       </c>
       <c r="H41" s="0" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" s="0">
-        <v>12841</v>
+        <v>12908</v>
       </c>
       <c r="B42" s="0"/>
       <c r="C42" s="0" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="D42" s="0"/>
       <c r="E42" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G42" s="0">
-        <v>2.67</v>
+        <v>4.95</v>
       </c>
       <c r="H42" s="0" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" s="0">
-        <v>12908</v>
+        <v>12909</v>
       </c>
       <c r="B43" s="0"/>
       <c r="C43" s="0" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="D43" s="0"/>
       <c r="E43" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G43" s="0">
-        <v>4.95</v>
+        <v>62.56</v>
       </c>
       <c r="H43" s="0" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" s="0">
-        <v>12909</v>
+        <v>17009</v>
       </c>
       <c r="B44" s="0"/>
       <c r="C44" s="0" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="D44" s="0"/>
       <c r="E44" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G44" s="0">
-        <v>62.56</v>
+        <v>145.98</v>
       </c>
       <c r="H44" s="0" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" s="0">
-        <v>17009</v>
+        <v>17010</v>
       </c>
       <c r="B45" s="0"/>
       <c r="C45" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="D45" s="0"/>
       <c r="E45" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G45" s="0">
-        <v>145.98</v>
+        <v>141.97</v>
       </c>
       <c r="H45" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" s="0">
-        <v>17010</v>
-[...1 lines deleted...]
-      <c r="B46" s="0"/>
+        <v>17011</v>
+      </c>
+      <c r="B46" s="0" t="s">
+        <v>110</v>
+      </c>
       <c r="C46" s="0" t="s">
-        <v>109</v>
-[...1 lines deleted...]
-      <c r="D46" s="0"/>
+        <v>111</v>
+      </c>
+      <c r="D46" s="0" t="s">
+        <v>48</v>
+      </c>
       <c r="E46" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G46" s="0">
-        <v>141.97</v>
+        <v>4.69</v>
       </c>
       <c r="H46" s="0" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" s="0">
-        <v>17011</v>
-[...3 lines deleted...]
-      </c>
+        <v>17060</v>
+      </c>
+      <c r="B47" s="0"/>
       <c r="C47" s="0" t="s">
-        <v>112</v>
-[...3 lines deleted...]
-      </c>
+        <v>113</v>
+      </c>
+      <c r="D47" s="0"/>
       <c r="E47" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G47" s="0">
-        <v>4.69</v>
+        <v>80.20999999999999</v>
       </c>
       <c r="H47" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" s="0">
-        <v>17060</v>
-[...1 lines deleted...]
-      <c r="B48" s="0"/>
+        <v>18014</v>
+      </c>
+      <c r="B48" s="0" t="s">
+        <v>115</v>
+      </c>
       <c r="C48" s="0" t="s">
-        <v>114</v>
-[...1 lines deleted...]
-      <c r="D48" s="0"/>
+        <v>116</v>
+      </c>
+      <c r="D48" s="0" t="s">
+        <v>48</v>
+      </c>
       <c r="E48" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G48" s="0">
-        <v>80.20999999999999</v>
+        <v>19.83</v>
       </c>
       <c r="H48" s="0" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" s="0">
-        <v>18014</v>
-[...3 lines deleted...]
-      </c>
+        <v>18015</v>
+      </c>
+      <c r="B49" s="0"/>
       <c r="C49" s="0" t="s">
-        <v>117</v>
-[...3 lines deleted...]
-      </c>
+        <v>118</v>
+      </c>
+      <c r="D49" s="0"/>
       <c r="E49" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G49" s="0">
-        <v>19.83</v>
+        <v>24.76</v>
       </c>
       <c r="H49" s="0" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" s="0">
-        <v>18015</v>
+        <v>18016</v>
       </c>
       <c r="B50" s="0"/>
       <c r="C50" s="0" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="D50" s="0"/>
       <c r="E50" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G50" s="0">
-        <v>24.76</v>
+        <v>53.35</v>
       </c>
       <c r="H50" s="0" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" s="0">
-        <v>18016</v>
-[...1 lines deleted...]
-      <c r="B51" s="0"/>
+        <v>18017</v>
+      </c>
+      <c r="B51" s="0" t="s">
+        <v>122</v>
+      </c>
       <c r="C51" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="D51" s="0"/>
       <c r="E51" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G51" s="0">
-        <v>53.35</v>
+        <v>4.49</v>
       </c>
       <c r="H51" s="0" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" s="0">
-        <v>18017</v>
-[...3 lines deleted...]
-      </c>
+        <v>12754</v>
+      </c>
+      <c r="B52" s="0"/>
       <c r="C52" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="D52" s="0"/>
       <c r="E52" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G52" s="0">
-        <v>4.49</v>
+        <v>66.54000000000001</v>
       </c>
       <c r="H52" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" s="0">
-        <v>12754</v>
+        <v>17020</v>
       </c>
       <c r="B53" s="0"/>
       <c r="C53" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="D53" s="0"/>
       <c r="E53" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G53" s="0">
-        <v>66.54000000000001</v>
+        <v>41.39</v>
       </c>
       <c r="H53" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" s="0">
-        <v>17020</v>
+        <v>17056</v>
       </c>
       <c r="B54" s="0"/>
       <c r="C54" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="D54" s="0"/>
       <c r="E54" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G54" s="0">
-        <v>41.39</v>
+        <v>86.75</v>
       </c>
       <c r="H54" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" s="0">
-        <v>17056</v>
-[...1 lines deleted...]
-      <c r="B55" s="0"/>
+        <v>18012</v>
+      </c>
+      <c r="B55" s="0" t="s">
+        <v>131</v>
+      </c>
       <c r="C55" s="0" t="s">
-        <v>130</v>
-[...1 lines deleted...]
-      <c r="D55" s="0"/>
+        <v>132</v>
+      </c>
+      <c r="D55" s="0" t="s">
+        <v>48</v>
+      </c>
       <c r="E55" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G55" s="0">
-        <v>86.75</v>
+        <v>46.33</v>
       </c>
       <c r="H55" s="0" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" s="0">
-        <v>18012</v>
-[...3 lines deleted...]
-      </c>
+        <v>17015</v>
+      </c>
+      <c r="B56" s="0"/>
       <c r="C56" s="0" t="s">
-        <v>133</v>
-[...3 lines deleted...]
-      </c>
+        <v>134</v>
+      </c>
+      <c r="D56" s="0"/>
       <c r="E56" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G56" s="0">
-        <v>46.33</v>
+        <v>13.82</v>
       </c>
       <c r="H56" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" s="0">
-        <v>17015</v>
+        <v>17016</v>
       </c>
       <c r="B57" s="0"/>
       <c r="C57" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="D57" s="0"/>
       <c r="E57" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G57" s="0">
-        <v>13.82</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="H57" s="0" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" s="0">
-        <v>17016</v>
+        <v>12434</v>
       </c>
       <c r="B58" s="0"/>
       <c r="C58" s="0" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="D58" s="0"/>
       <c r="E58" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G58" s="0">
-        <v>9.140000000000001</v>
+        <v>5.61</v>
       </c>
       <c r="H58" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" s="0">
-        <v>12434</v>
+        <v>12404</v>
       </c>
       <c r="B59" s="0"/>
       <c r="C59" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="D59" s="0"/>
       <c r="E59" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G59" s="0">
-        <v>5.61</v>
+        <v>5.09</v>
       </c>
       <c r="H59" s="0" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" s="0">
-        <v>12404</v>
+        <v>12405</v>
       </c>
       <c r="B60" s="0"/>
       <c r="C60" s="0" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="D60" s="0"/>
       <c r="E60" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G60" s="0">
-        <v>5.09</v>
+        <v>6.39</v>
       </c>
       <c r="H60" s="0" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" s="0">
-        <v>12405</v>
+        <v>12432</v>
       </c>
       <c r="B61" s="0"/>
       <c r="C61" s="0" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="D61" s="0"/>
       <c r="E61" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G61" s="0">
-        <v>6.39</v>
+        <v>5.6</v>
       </c>
       <c r="H61" s="0" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" s="0">
-        <v>12432</v>
+        <v>12496</v>
       </c>
       <c r="B62" s="0"/>
       <c r="C62" s="0" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="D62" s="0"/>
       <c r="E62" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G62" s="0">
-        <v>5.6</v>
+        <v>12.77</v>
       </c>
       <c r="H62" s="0" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" s="0">
-        <v>12496</v>
+        <v>12675</v>
       </c>
       <c r="B63" s="0"/>
       <c r="C63" s="0" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="D63" s="0"/>
       <c r="E63" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G63" s="0">
-        <v>12.77</v>
+        <v>9.199999999999999</v>
       </c>
       <c r="H63" s="0" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" s="0">
-        <v>12675</v>
+        <v>12676</v>
       </c>
       <c r="B64" s="0"/>
       <c r="C64" s="0" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="D64" s="0"/>
       <c r="E64" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G64" s="0">
-        <v>9.199999999999999</v>
+        <v>4.91</v>
       </c>
       <c r="H64" s="0" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" s="0">
-        <v>12676</v>
+        <v>12707</v>
       </c>
       <c r="B65" s="0"/>
       <c r="C65" s="0" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="D65" s="0"/>
       <c r="E65" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G65" s="0">
-        <v>4.91</v>
+        <v>5.09</v>
       </c>
       <c r="H65" s="0" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" s="0">
-        <v>12707</v>
+        <v>12842</v>
       </c>
       <c r="B66" s="0"/>
       <c r="C66" s="0" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="D66" s="0"/>
       <c r="E66" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G66" s="0">
-        <v>5.09</v>
+        <v>19.57</v>
       </c>
       <c r="H66" s="0" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" s="0">
-        <v>12842</v>
-[...1 lines deleted...]
-      <c r="B67" s="0"/>
+        <v>17012</v>
+      </c>
+      <c r="B67" s="0" t="s">
+        <v>156</v>
+      </c>
       <c r="C67" s="0" t="s">
-        <v>155</v>
-[...1 lines deleted...]
-      <c r="D67" s="0"/>
+        <v>157</v>
+      </c>
+      <c r="D67" s="0" t="s">
+        <v>48</v>
+      </c>
       <c r="E67" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G67" s="0">
-        <v>19.57</v>
+        <v>3.66</v>
       </c>
       <c r="H67" s="0" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" s="0">
         <v>17012</v>
       </c>
       <c r="B68" s="0" t="s">
+        <v>159</v>
+      </c>
+      <c r="C68" s="0" t="s">
         <v>157</v>
       </c>
-      <c r="C68" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D68" s="0" t="s">
-        <v>50</v>
+        <v>160</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G68" s="0">
         <v>3.66</v>
       </c>
       <c r="H68" s="0" t="s">
-        <v>159</v>
+        <v>158</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" s="0">
-        <v>17012</v>
-[...3 lines deleted...]
-      </c>
+        <v>18006</v>
+      </c>
+      <c r="B69" s="0"/>
       <c r="C69" s="0" t="s">
-        <v>158</v>
-[...1 lines deleted...]
-      <c r="D69" s="0" t="s">
         <v>161</v>
       </c>
+      <c r="D69" s="0"/>
       <c r="E69" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G69" s="0">
-        <v>3.66</v>
+        <v>5.87</v>
       </c>
       <c r="H69" s="0" t="s">
-        <v>159</v>
+        <v>162</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" s="0">
-        <v>18006</v>
+        <v>18007</v>
       </c>
       <c r="B70" s="0"/>
       <c r="C70" s="0" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="D70" s="0"/>
       <c r="E70" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G70" s="0">
-        <v>5.87</v>
+        <v>4.82</v>
       </c>
       <c r="H70" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" s="0">
-        <v>18007</v>
+        <v>18008</v>
       </c>
       <c r="B71" s="0"/>
       <c r="C71" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="D71" s="0"/>
       <c r="E71" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G71" s="0">
-        <v>4.82</v>
+        <v>30.82</v>
       </c>
       <c r="H71" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" s="0">
-        <v>18008</v>
+        <v>18009</v>
       </c>
       <c r="B72" s="0"/>
       <c r="C72" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="D72" s="0"/>
       <c r="E72" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G72" s="0">
-        <v>30.82</v>
+        <v>29.99</v>
       </c>
       <c r="H72" s="0" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" s="0">
-        <v>18009</v>
+        <v>18010</v>
       </c>
       <c r="B73" s="0"/>
       <c r="C73" s="0" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="D73" s="0"/>
       <c r="E73" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G73" s="0">
-        <v>29.99</v>
+        <v>6.25</v>
       </c>
       <c r="H73" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" s="0">
-        <v>18010</v>
-[...1 lines deleted...]
-      <c r="B74" s="0"/>
+        <v>18011</v>
+      </c>
+      <c r="B74" s="0" t="s">
+        <v>171</v>
+      </c>
       <c r="C74" s="0" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="D74" s="0"/>
       <c r="E74" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G74" s="0">
-        <v>6.25</v>
+        <v>3.39</v>
       </c>
       <c r="H74" s="0" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" s="0">
-        <v>18011</v>
-[...3 lines deleted...]
-      </c>
+        <v>12258</v>
+      </c>
+      <c r="B75" s="0"/>
       <c r="C75" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="D75" s="0"/>
       <c r="E75" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G75" s="0">
-        <v>3.39</v>
+        <v>4.77</v>
       </c>
       <c r="H75" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" s="0">
-        <v>12258</v>
+        <v>12374</v>
       </c>
       <c r="B76" s="0"/>
       <c r="C76" s="0" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="D76" s="0"/>
       <c r="E76" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G76" s="0">
-        <v>4.77</v>
+        <v>7.23</v>
       </c>
       <c r="H76" s="0" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" s="0">
-        <v>12374</v>
+        <v>12400</v>
       </c>
       <c r="B77" s="0"/>
       <c r="C77" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="D77" s="0"/>
       <c r="E77" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G77" s="0">
-        <v>7.23</v>
+        <v>7.77</v>
       </c>
       <c r="H77" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" s="0">
-        <v>12400</v>
+        <v>12402</v>
       </c>
       <c r="B78" s="0"/>
       <c r="C78" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="D78" s="0"/>
       <c r="E78" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G78" s="0">
-        <v>7.77</v>
+        <v>3.13</v>
       </c>
       <c r="H78" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" s="0">
-        <v>12402</v>
+        <v>12406</v>
       </c>
       <c r="B79" s="0"/>
       <c r="C79" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="D79" s="0"/>
       <c r="E79" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G79" s="0">
-        <v>3.13</v>
+        <v>3.92</v>
       </c>
       <c r="H79" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" s="0">
-        <v>12406</v>
+        <v>12427</v>
       </c>
       <c r="B80" s="0"/>
       <c r="C80" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="D80" s="0"/>
       <c r="E80" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G80" s="0">
-        <v>3.92</v>
+        <v>5.62</v>
       </c>
       <c r="H80" s="0" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" s="0">
-        <v>12427</v>
+        <v>12497</v>
       </c>
       <c r="B81" s="0"/>
       <c r="C81" s="0" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="D81" s="0"/>
       <c r="E81" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G81" s="0">
-        <v>5.62</v>
+        <v>20.33</v>
       </c>
       <c r="H81" s="0" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" s="0">
-        <v>12497</v>
+        <v>12498</v>
       </c>
       <c r="B82" s="0"/>
       <c r="C82" s="0" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="D82" s="0"/>
       <c r="E82" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G82" s="0">
-        <v>20.33</v>
+        <v>3.32</v>
       </c>
       <c r="H82" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" s="0">
-        <v>12498</v>
+        <v>12501</v>
       </c>
       <c r="B83" s="0"/>
       <c r="C83" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="D83" s="0"/>
       <c r="E83" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G83" s="0">
-        <v>3.32</v>
+        <v>8.6</v>
       </c>
       <c r="H83" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" s="0">
-        <v>12501</v>
+        <v>12502</v>
       </c>
       <c r="B84" s="0"/>
       <c r="C84" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="D84" s="0"/>
       <c r="E84" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G84" s="0">
-        <v>8.6</v>
+        <v>5.11</v>
       </c>
       <c r="H84" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" s="0">
-        <v>12502</v>
+        <v>12503</v>
       </c>
       <c r="B85" s="0"/>
       <c r="C85" s="0" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="D85" s="0"/>
       <c r="E85" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G85" s="0">
-        <v>5.11</v>
+        <v>7.77</v>
       </c>
       <c r="H85" s="0" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" s="0">
-        <v>12503</v>
+        <v>12547</v>
       </c>
       <c r="B86" s="0"/>
       <c r="C86" s="0" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="D86" s="0"/>
       <c r="E86" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G86" s="0">
-        <v>7.77</v>
+        <v>8.18</v>
       </c>
       <c r="H86" s="0" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" s="0">
-        <v>12547</v>
+        <v>12609</v>
       </c>
       <c r="B87" s="0"/>
       <c r="C87" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="D87" s="0"/>
       <c r="E87" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G87" s="0">
-        <v>8.18</v>
+        <v>12.43</v>
       </c>
       <c r="H87" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" s="0">
-        <v>12609</v>
+        <v>12755</v>
       </c>
       <c r="B88" s="0"/>
       <c r="C88" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="D88" s="0"/>
       <c r="E88" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G88" s="0">
-        <v>12.43</v>
+        <v>11.24</v>
       </c>
       <c r="H88" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" s="0">
-        <v>12755</v>
+        <v>12829</v>
       </c>
       <c r="B89" s="0"/>
       <c r="C89" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="D89" s="0"/>
       <c r="E89" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G89" s="0">
-        <v>11.24</v>
+        <v>5.74</v>
       </c>
       <c r="H89" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" s="0">
-        <v>12829</v>
+        <v>12843</v>
       </c>
       <c r="B90" s="0"/>
       <c r="C90" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="D90" s="0"/>
       <c r="E90" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G90" s="0">
-        <v>5.74</v>
+        <v>7.77</v>
       </c>
       <c r="H90" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91" s="0">
-        <v>12843</v>
+        <v>12844</v>
       </c>
       <c r="B91" s="0"/>
       <c r="C91" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="D91" s="0"/>
       <c r="E91" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G91" s="0">
-        <v>7.77</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="H91" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92" s="0">
-        <v>12844</v>
-[...1 lines deleted...]
-      <c r="B92" s="0"/>
+        <v>12906</v>
+      </c>
+      <c r="B92" s="0" t="s">
+        <v>208</v>
+      </c>
       <c r="C92" s="0" t="s">
-        <v>207</v>
-[...1 lines deleted...]
-      <c r="D92" s="0"/>
+        <v>209</v>
+      </c>
+      <c r="D92" s="0" t="s">
+        <v>48</v>
+      </c>
       <c r="E92" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G92" s="0">
-        <v>8.390000000000001</v>
+        <v>1.75</v>
       </c>
       <c r="H92" s="0" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93" s="0">
-        <v>12906</v>
-[...3 lines deleted...]
-      </c>
+        <v>12967</v>
+      </c>
+      <c r="B93" s="0"/>
       <c r="C93" s="0" t="s">
-        <v>210</v>
-[...3 lines deleted...]
-      </c>
+        <v>211</v>
+      </c>
+      <c r="D93" s="0"/>
       <c r="E93" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G93" s="0">
-        <v>1.75</v>
+        <v>4.28</v>
       </c>
       <c r="H93" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94" s="0">
-        <v>12967</v>
+        <v>12968</v>
       </c>
       <c r="B94" s="0"/>
       <c r="C94" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="D94" s="0"/>
       <c r="E94" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G94" s="0">
-        <v>4.28</v>
+        <v>3.66</v>
       </c>
       <c r="H94" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95" s="0">
-        <v>12968</v>
-[...1 lines deleted...]
-      <c r="B95" s="0"/>
+        <v>12970</v>
+      </c>
+      <c r="B95" s="0" t="s">
+        <v>215</v>
+      </c>
       <c r="C95" s="0" t="s">
-        <v>214</v>
-[...1 lines deleted...]
-      <c r="D95" s="0"/>
+        <v>216</v>
+      </c>
+      <c r="D95" s="0" t="s">
+        <v>48</v>
+      </c>
       <c r="E95" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G95" s="0">
-        <v>3.66</v>
+        <v>4.95</v>
       </c>
       <c r="H95" s="0" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96" s="0">
-        <v>12970</v>
-[...3 lines deleted...]
-      </c>
+        <v>12971</v>
+      </c>
+      <c r="B96" s="0"/>
       <c r="C96" s="0" t="s">
-        <v>217</v>
-[...3 lines deleted...]
-      </c>
+        <v>218</v>
+      </c>
+      <c r="D96" s="0"/>
       <c r="E96" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G96" s="0">
-        <v>4.95</v>
+        <v>9.91</v>
       </c>
       <c r="H96" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97" s="0">
-        <v>12971</v>
+        <v>17017</v>
       </c>
       <c r="B97" s="0"/>
       <c r="C97" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="D97" s="0"/>
       <c r="E97" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G97" s="0">
-        <v>9.91</v>
+        <v>11.24</v>
       </c>
       <c r="H97" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98" s="0">
-        <v>17017</v>
+        <v>17019</v>
       </c>
       <c r="B98" s="0"/>
       <c r="C98" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="D98" s="0"/>
       <c r="E98" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G98" s="0">
-        <v>11.24</v>
+        <v>6.84</v>
       </c>
       <c r="H98" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99" s="0">
-        <v>17019</v>
+        <v>17021</v>
       </c>
       <c r="B99" s="0"/>
       <c r="C99" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="D99" s="0"/>
       <c r="E99" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G99" s="0">
-        <v>6.84</v>
+        <v>16.16</v>
       </c>
       <c r="H99" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100" s="0">
-        <v>17021</v>
+        <v>17078</v>
       </c>
       <c r="B100" s="0"/>
       <c r="C100" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="D100" s="0"/>
       <c r="E100" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G100" s="0">
-        <v>16.16</v>
+        <v>5.63</v>
       </c>
       <c r="H100" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101" s="0">
-        <v>17078</v>
+        <v>17079</v>
       </c>
       <c r="B101" s="0"/>
       <c r="C101" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="D101" s="0"/>
       <c r="E101" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G101" s="0">
-        <v>5.63</v>
+        <v>16.34</v>
       </c>
       <c r="H101" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102" s="0">
-        <v>17079</v>
+        <v>17082</v>
       </c>
       <c r="B102" s="0"/>
       <c r="C102" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="D102" s="0"/>
       <c r="E102" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G102" s="0">
-        <v>16.34</v>
+        <v>20.1</v>
       </c>
       <c r="H102" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103" s="0">
-        <v>17082</v>
-[...1 lines deleted...]
-      <c r="B103" s="0"/>
+        <v>18018</v>
+      </c>
+      <c r="B103" s="0" t="s">
+        <v>232</v>
+      </c>
       <c r="C103" s="0" t="s">
-        <v>231</v>
-[...1 lines deleted...]
-      <c r="D103" s="0"/>
+        <v>233</v>
+      </c>
+      <c r="D103" s="0" t="s">
+        <v>48</v>
+      </c>
       <c r="E103" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G103" s="0">
-        <v>20.1</v>
+        <v>17.23</v>
       </c>
       <c r="H103" s="0" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104" s="0">
-        <v>18018</v>
-[...3 lines deleted...]
-      </c>
+        <v>12407</v>
+      </c>
+      <c r="B104" s="0"/>
       <c r="C104" s="0" t="s">
-        <v>234</v>
-[...3 lines deleted...]
-      </c>
+        <v>235</v>
+      </c>
+      <c r="D104" s="0"/>
       <c r="E104" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G104" s="0">
-        <v>17.23</v>
+        <v>2.53</v>
       </c>
       <c r="H104" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105" s="0">
-        <v>12407</v>
+        <v>12408</v>
       </c>
       <c r="B105" s="0"/>
       <c r="C105" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="D105" s="0"/>
       <c r="E105" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G105" s="0">
-        <v>2.53</v>
+        <v>2.52</v>
       </c>
       <c r="H105" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106" s="0">
-        <v>12408</v>
-[...1 lines deleted...]
-      <c r="B106" s="0"/>
+        <v>12409</v>
+      </c>
+      <c r="B106" s="0" t="s">
+        <v>239</v>
+      </c>
       <c r="C106" s="0" t="s">
-        <v>238</v>
-[...1 lines deleted...]
-      <c r="D106" s="0"/>
+        <v>240</v>
+      </c>
+      <c r="D106" s="0" t="s">
+        <v>241</v>
+      </c>
       <c r="E106" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G106" s="0">
-        <v>2.52</v>
+        <v>2.9</v>
       </c>
       <c r="H106" s="0" t="s">
-        <v>239</v>
+        <v>242</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107" s="0">
-        <v>12409</v>
-[...3 lines deleted...]
-      </c>
+        <v>12410</v>
+      </c>
+      <c r="B107" s="0"/>
       <c r="C107" s="0" t="s">
-        <v>241</v>
-[...3 lines deleted...]
-      </c>
+        <v>243</v>
+      </c>
+      <c r="D107" s="0"/>
       <c r="E107" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G107" s="0">
-        <v>2.9</v>
+        <v>3.36</v>
       </c>
       <c r="H107" s="0" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108" s="0">
-        <v>12410</v>
+        <v>12412</v>
       </c>
       <c r="B108" s="0"/>
       <c r="C108" s="0" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="D108" s="0"/>
       <c r="E108" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G108" s="0">
-        <v>3.36</v>
+        <v>4.86</v>
       </c>
       <c r="H108" s="0" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109" s="0">
-        <v>12412</v>
+        <v>12413</v>
       </c>
       <c r="B109" s="0"/>
       <c r="C109" s="0" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="D109" s="0"/>
       <c r="E109" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G109" s="0">
-        <v>4.86</v>
+        <v>5.19</v>
       </c>
       <c r="H109" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110" s="0">
-        <v>12413</v>
+        <v>12499</v>
       </c>
       <c r="B110" s="0"/>
       <c r="C110" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="D110" s="0"/>
       <c r="E110" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G110" s="0">
-        <v>5.19</v>
+        <v>7.67</v>
       </c>
       <c r="H110" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111" s="0">
-        <v>12499</v>
+        <v>12706</v>
       </c>
       <c r="B111" s="0"/>
       <c r="C111" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="D111" s="0"/>
       <c r="E111" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G111" s="0">
-        <v>7.67</v>
+        <v>17.4</v>
       </c>
       <c r="H111" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112" s="0">
-        <v>12706</v>
+        <v>12812</v>
       </c>
       <c r="B112" s="0"/>
       <c r="C112" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="D112" s="0"/>
       <c r="E112" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G112" s="0">
-        <v>17.4</v>
+        <v>4.92</v>
       </c>
       <c r="H112" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113" s="0">
-        <v>12812</v>
+        <v>12827</v>
       </c>
       <c r="B113" s="0"/>
       <c r="C113" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="D113" s="0"/>
       <c r="E113" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G113" s="0">
-        <v>4.92</v>
+        <v>6.16</v>
       </c>
       <c r="H113" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114" s="0">
-        <v>12827</v>
-[...1 lines deleted...]
-      <c r="B114" s="0"/>
+        <v>12828</v>
+      </c>
+      <c r="B114" s="0" t="s">
+        <v>257</v>
+      </c>
       <c r="C114" s="0" t="s">
-        <v>256</v>
-[...1 lines deleted...]
-      <c r="D114" s="0"/>
+        <v>258</v>
+      </c>
+      <c r="D114" s="0" t="s">
+        <v>241</v>
+      </c>
       <c r="E114" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G114" s="0">
-        <v>6.16</v>
+        <v>3.61</v>
       </c>
       <c r="H114" s="0" t="s">
-        <v>257</v>
+        <v>259</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115" s="0">
-        <v>12828</v>
-[...3 lines deleted...]
-      </c>
+        <v>12401</v>
+      </c>
+      <c r="B115" s="0"/>
       <c r="C115" s="0" t="s">
-        <v>259</v>
-[...3 lines deleted...]
-      </c>
+        <v>260</v>
+      </c>
+      <c r="D115" s="0"/>
       <c r="E115" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G115" s="0">
-        <v>3.61</v>
+        <v>24.28</v>
       </c>
       <c r="H115" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116" s="0">
-        <v>12401</v>
+        <v>12753</v>
       </c>
       <c r="B116" s="0"/>
       <c r="C116" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="D116" s="0"/>
       <c r="E116" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G116" s="0">
-        <v>24.28</v>
+        <v>46.92</v>
       </c>
       <c r="H116" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117" s="0">
-        <v>12753</v>
+        <v>12835</v>
       </c>
       <c r="B117" s="0"/>
       <c r="C117" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="D117" s="0"/>
       <c r="E117" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G117" s="0">
-        <v>46.92</v>
+        <v>66.97</v>
       </c>
       <c r="H117" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118" s="0">
-        <v>12835</v>
+        <v>17014</v>
       </c>
       <c r="B118" s="0"/>
       <c r="C118" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="D118" s="0"/>
       <c r="E118" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G118" s="0">
-        <v>66.97</v>
+        <v>43</v>
       </c>
       <c r="H118" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119" s="0">
-        <v>17014</v>
+        <v>17080</v>
       </c>
       <c r="B119" s="0"/>
       <c r="C119" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="D119" s="0"/>
       <c r="E119" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G119" s="0">
-        <v>43</v>
+        <v>38.54</v>
       </c>
       <c r="H119" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120" s="0">
-        <v>17080</v>
+        <v>18013</v>
       </c>
       <c r="B120" s="0"/>
       <c r="C120" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="D120" s="0"/>
       <c r="E120" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G120" s="0">
-        <v>38.54</v>
+        <v>22.14</v>
       </c>
       <c r="H120" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121" s="0">
-        <v>18013</v>
+        <v>12302</v>
       </c>
       <c r="B121" s="0"/>
       <c r="C121" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="D121" s="0"/>
       <c r="E121" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G121" s="0">
-        <v>22.14</v>
+        <v>3.96</v>
       </c>
       <c r="H121" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122" s="0">
-        <v>12302</v>
+        <v>12324</v>
       </c>
       <c r="B122" s="0"/>
       <c r="C122" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="D122" s="0"/>
       <c r="E122" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G122" s="0">
-        <v>3.96</v>
+        <v>2.41</v>
       </c>
       <c r="H122" s="0" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123" s="0">
-        <v>12324</v>
+        <v>12491</v>
       </c>
       <c r="B123" s="0"/>
       <c r="C123" s="0" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="D123" s="0"/>
       <c r="E123" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G123" s="0">
-        <v>2.41</v>
+        <v>2.17</v>
       </c>
       <c r="H123" s="0" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124" s="0">
-        <v>12491</v>
+        <v>12370</v>
       </c>
       <c r="B124" s="0"/>
       <c r="C124" s="0" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="D124" s="0"/>
       <c r="E124" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G124" s="0">
-        <v>2.17</v>
+        <v>7.15</v>
       </c>
       <c r="H124" s="0" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125" s="0">
-        <v>12370</v>
+        <v>12493</v>
       </c>
       <c r="B125" s="0"/>
       <c r="C125" s="0" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="D125" s="0"/>
       <c r="E125" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G125" s="0">
-        <v>7.15</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="H125" s="0" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126" s="0">
-        <v>12493</v>
-[...1 lines deleted...]
-      <c r="B126" s="0"/>
+        <v>12665</v>
+      </c>
+      <c r="B126" s="0" t="s">
+        <v>282</v>
+      </c>
       <c r="C126" s="0" t="s">
-        <v>281</v>
-[...1 lines deleted...]
-      <c r="D126" s="0"/>
+        <v>283</v>
+      </c>
+      <c r="D126" s="0" t="s">
+        <v>284</v>
+      </c>
       <c r="E126" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G126" s="0">
-        <v>9.970000000000001</v>
+        <v>5.22</v>
       </c>
       <c r="H126" s="0" t="s">
-        <v>282</v>
+        <v>285</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127" s="0">
         <v>12665</v>
       </c>
       <c r="B127" s="0" t="s">
+        <v>286</v>
+      </c>
+      <c r="C127" s="0" t="s">
         <v>283</v>
       </c>
-      <c r="C127" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D127" s="0" t="s">
-        <v>285</v>
+        <v>287</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G127" s="0">
         <v>5.22</v>
       </c>
       <c r="H127" s="0" t="s">
-        <v>286</v>
+        <v>285</v>
       </c>
     </row>
     <row r="128" spans="1:8">
       <c r="A128" s="0">
-        <v>12665</v>
+        <v>12687</v>
       </c>
       <c r="B128" s="0" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="C128" s="0" t="s">
-        <v>284</v>
+        <v>289</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>288</v>
+        <v>28</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G128" s="0">
-        <v>5.22</v>
+        <v>3.11</v>
       </c>
       <c r="H128" s="0" t="s">
-        <v>286</v>
+        <v>290</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129" s="0">
         <v>12687</v>
       </c>
       <c r="B129" s="0" t="s">
+        <v>291</v>
+      </c>
+      <c r="C129" s="0" t="s">
         <v>289</v>
       </c>
-      <c r="C129" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D129" s="0" t="s">
-        <v>28</v>
+        <v>48</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G129" s="0">
         <v>3.11</v>
       </c>
       <c r="H129" s="0" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="130" spans="1:8">
       <c r="A130" s="0">
-        <v>12687</v>
-[...1 lines deleted...]
-      <c r="B130" s="0" t="s">
+        <v>12759</v>
+      </c>
+      <c r="B130" s="0"/>
+      <c r="C130" s="0" t="s">
         <v>292</v>
       </c>
-      <c r="C130" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="D130" s="0"/>
       <c r="E130" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G130" s="0">
-        <v>3.11</v>
+        <v>10.57</v>
       </c>
       <c r="H130" s="0" t="s">
-        <v>291</v>
+        <v>293</v>
       </c>
     </row>
     <row r="131" spans="1:8">
       <c r="A131" s="0">
-        <v>12759</v>
+        <v>12760</v>
       </c>
       <c r="B131" s="0"/>
       <c r="C131" s="0" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="D131" s="0"/>
       <c r="E131" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G131" s="0">
-        <v>10.57</v>
+        <v>12.74</v>
       </c>
       <c r="H131" s="0" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
     </row>
     <row r="132" spans="1:8">
       <c r="A132" s="0">
-        <v>12760</v>
+        <v>12761</v>
       </c>
       <c r="B132" s="0"/>
       <c r="C132" s="0" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="D132" s="0"/>
       <c r="E132" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G132" s="0">
-        <v>12.74</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="H132" s="0" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
     </row>
     <row r="133" spans="1:8">
       <c r="A133" s="0">
-        <v>12761</v>
+        <v>12481</v>
       </c>
       <c r="B133" s="0"/>
       <c r="C133" s="0" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="D133" s="0"/>
       <c r="E133" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G133" s="0">
-        <v>8.960000000000001</v>
+        <v>10.49</v>
       </c>
       <c r="H133" s="0" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
     </row>
     <row r="134" spans="1:8">
       <c r="A134" s="0">
-        <v>12481</v>
+        <v>12480</v>
       </c>
       <c r="B134" s="0"/>
       <c r="C134" s="0" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="D134" s="0"/>
       <c r="E134" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G134" s="0">
-        <v>10.49</v>
+        <v>28.94</v>
       </c>
       <c r="H134" s="0" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
     </row>
     <row r="135" spans="1:8">
       <c r="A135" s="0">
-        <v>12480</v>
-[...1 lines deleted...]
-      <c r="B135" s="0"/>
+        <v>12326</v>
+      </c>
+      <c r="B135" s="0" t="s">
+        <v>302</v>
+      </c>
       <c r="C135" s="0" t="s">
-        <v>301</v>
-[...1 lines deleted...]
-      <c r="D135" s="0"/>
+        <v>303</v>
+      </c>
+      <c r="D135" s="0" t="s">
+        <v>48</v>
+      </c>
       <c r="E135" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G135" s="0">
-        <v>28.94</v>
+        <v>5.05</v>
       </c>
       <c r="H135" s="0" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
     </row>
     <row r="136" spans="1:8">
       <c r="A136" s="0">
         <v>12326</v>
       </c>
       <c r="B136" s="0" t="s">
+        <v>305</v>
+      </c>
+      <c r="C136" s="0" t="s">
         <v>303</v>
       </c>
-      <c r="C136" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D136" s="0" t="s">
-        <v>50</v>
+        <v>160</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G136" s="0">
         <v>5.05</v>
       </c>
       <c r="H136" s="0" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
     </row>
     <row r="137" spans="1:8">
       <c r="A137" s="0">
-        <v>12326</v>
-[...1 lines deleted...]
-      <c r="B137" s="0" t="s">
+        <v>12611</v>
+      </c>
+      <c r="B137" s="0"/>
+      <c r="C137" s="0" t="s">
         <v>306</v>
       </c>
-      <c r="C137" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="D137" s="0"/>
       <c r="E137" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G137" s="0">
-        <v>5.05</v>
+        <v>32.32</v>
       </c>
       <c r="H137" s="0" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
     </row>
     <row r="138" spans="1:8">
       <c r="A138" s="0">
-        <v>12611</v>
+        <v>12910</v>
       </c>
       <c r="B138" s="0"/>
       <c r="C138" s="0" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="D138" s="0"/>
       <c r="E138" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G138" s="0">
-        <v>32.32</v>
+        <v>28.94</v>
       </c>
       <c r="H138" s="0" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
     </row>
     <row r="139" spans="1:8">
       <c r="A139" s="0">
-        <v>12910</v>
+        <v>12757</v>
       </c>
       <c r="B139" s="0"/>
       <c r="C139" s="0" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="D139" s="0"/>
       <c r="E139" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G139" s="0">
-        <v>28.94</v>
+        <v>11.2</v>
       </c>
       <c r="H139" s="0" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
     </row>
     <row r="140" spans="1:8">
       <c r="A140" s="0">
-        <v>12757</v>
+        <v>12758</v>
       </c>
       <c r="B140" s="0"/>
       <c r="C140" s="0" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="D140" s="0"/>
       <c r="E140" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G140" s="0">
         <v>11.2</v>
       </c>
       <c r="H140" s="0" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
     </row>
     <row r="141" spans="1:8">
       <c r="A141" s="0">
-        <v>12758</v>
+        <v>17057</v>
       </c>
       <c r="B141" s="0"/>
       <c r="C141" s="0" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="D141" s="0"/>
       <c r="E141" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G141" s="0">
-        <v>11.2</v>
+        <v>22.15</v>
       </c>
       <c r="H141" s="0" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
     </row>
     <row r="142" spans="1:8">
       <c r="A142" s="0">
-        <v>17057</v>
+        <v>12261</v>
       </c>
       <c r="B142" s="0"/>
       <c r="C142" s="0" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="D142" s="0"/>
       <c r="E142" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G142" s="0">
-        <v>22.15</v>
+        <v>8.18</v>
       </c>
       <c r="H142" s="0" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
     </row>
     <row r="143" spans="1:8">
       <c r="A143" s="0">
-        <v>12261</v>
-[...1 lines deleted...]
-      <c r="B143" s="0"/>
+        <v>12327</v>
+      </c>
+      <c r="B143" s="0" t="s">
+        <v>318</v>
+      </c>
       <c r="C143" s="0" t="s">
-        <v>317</v>
-[...1 lines deleted...]
-      <c r="D143" s="0"/>
+        <v>319</v>
+      </c>
+      <c r="D143" s="0" t="s">
+        <v>56</v>
+      </c>
       <c r="E143" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G143" s="0">
-        <v>8.18</v>
+        <v>9.91</v>
       </c>
       <c r="H143" s="0" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
     </row>
     <row r="144" spans="1:8">
       <c r="A144" s="0">
-        <v>12327</v>
-[...3 lines deleted...]
-      </c>
+        <v>12328</v>
+      </c>
+      <c r="B144" s="0"/>
       <c r="C144" s="0" t="s">
-        <v>320</v>
-[...3 lines deleted...]
-      </c>
+        <v>321</v>
+      </c>
+      <c r="D144" s="0"/>
       <c r="E144" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G144" s="0">
-        <v>9.91</v>
+        <v>7.67</v>
       </c>
       <c r="H144" s="0" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
     </row>
     <row r="145" spans="1:8">
       <c r="A145" s="0">
-        <v>12328</v>
+        <v>12415</v>
       </c>
       <c r="B145" s="0"/>
       <c r="C145" s="0" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="D145" s="0"/>
       <c r="E145" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G145" s="0">
-        <v>7.67</v>
+        <v>12.51</v>
       </c>
       <c r="H145" s="0" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
     </row>
     <row r="146" spans="1:8">
       <c r="A146" s="0">
-        <v>12415</v>
+        <v>12430</v>
       </c>
       <c r="B146" s="0"/>
       <c r="C146" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="D146" s="0"/>
       <c r="E146" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G146" s="0">
-        <v>12.51</v>
+        <v>14.57</v>
       </c>
       <c r="H146" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
     </row>
     <row r="147" spans="1:8">
       <c r="A147" s="0">
-        <v>12430</v>
+        <v>12431</v>
       </c>
       <c r="B147" s="0"/>
       <c r="C147" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
       <c r="D147" s="0"/>
       <c r="E147" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G147" s="0">
-        <v>14.57</v>
+        <v>28.87</v>
       </c>
       <c r="H147" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
     </row>
     <row r="148" spans="1:8">
       <c r="A148" s="0">
-        <v>12431</v>
+        <v>12494</v>
       </c>
       <c r="B148" s="0"/>
       <c r="C148" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="D148" s="0"/>
       <c r="E148" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G148" s="0">
-        <v>28.87</v>
+        <v>10.45</v>
       </c>
       <c r="H148" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="149" spans="1:8">
       <c r="A149" s="0">
-        <v>12494</v>
+        <v>12495</v>
       </c>
       <c r="B149" s="0"/>
       <c r="C149" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="D149" s="0"/>
       <c r="E149" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G149" s="0">
-        <v>10.45</v>
+        <v>1.12</v>
       </c>
       <c r="H149" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
     </row>
     <row r="150" spans="1:8">
       <c r="A150" s="0">
-        <v>12495</v>
+        <v>12554</v>
       </c>
       <c r="B150" s="0"/>
       <c r="C150" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="D150" s="0"/>
       <c r="E150" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G150" s="0">
-        <v>1.12</v>
+        <v>6.96</v>
       </c>
       <c r="H150" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
     </row>
     <row r="151" spans="1:8">
       <c r="A151" s="0">
-        <v>12554</v>
-[...1 lines deleted...]
-      <c r="B151" s="0"/>
+        <v>11841</v>
+      </c>
+      <c r="B151" s="0" t="s">
+        <v>335</v>
+      </c>
       <c r="C151" s="0" t="s">
-        <v>334</v>
-[...1 lines deleted...]
-      <c r="D151" s="0"/>
+        <v>336</v>
+      </c>
+      <c r="D151" s="0" t="s">
+        <v>48</v>
+      </c>
       <c r="E151" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G151" s="0">
-        <v>6.96</v>
+        <v>31.48</v>
       </c>
       <c r="H151" s="0" t="s">
-        <v>335</v>
+        <v>337</v>
       </c>
     </row>
     <row r="152" spans="1:8">
       <c r="A152" s="0">
-        <v>11841</v>
+        <v>11842</v>
       </c>
       <c r="B152" s="0" t="s">
-        <v>336</v>
+        <v>338</v>
       </c>
       <c r="C152" s="0" t="s">
-        <v>337</v>
+        <v>339</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="E152" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G152" s="0">
-        <v>31.48</v>
+        <v>11.19</v>
       </c>
       <c r="H152" s="0" t="s">
-        <v>338</v>
+        <v>340</v>
       </c>
     </row>
     <row r="153" spans="1:8">
       <c r="A153" s="0">
-        <v>11842</v>
-[...3 lines deleted...]
-      </c>
+        <v>13251</v>
+      </c>
+      <c r="B153" s="0"/>
       <c r="C153" s="0" t="s">
-        <v>340</v>
-[...3 lines deleted...]
-      </c>
+        <v>341</v>
+      </c>
+      <c r="D153" s="0"/>
       <c r="E153" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G153" s="0">
-        <v>11.19</v>
+        <v>3.22</v>
       </c>
       <c r="H153" s="0" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
     </row>
     <row r="154" spans="1:8">
       <c r="A154" s="0">
-        <v>13251</v>
+        <v>13252</v>
       </c>
       <c r="B154" s="0"/>
       <c r="C154" s="0" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="D154" s="0"/>
       <c r="E154" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G154" s="0">
-        <v>3.22</v>
+        <v>4.43</v>
       </c>
       <c r="H154" s="0" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
     </row>
     <row r="155" spans="1:8">
       <c r="A155" s="0">
-        <v>13252</v>
-[...1 lines deleted...]
-      <c r="B155" s="0"/>
+        <v>13246</v>
+      </c>
+      <c r="B155" s="0" t="s">
+        <v>345</v>
+      </c>
       <c r="C155" s="0" t="s">
-        <v>344</v>
-[...1 lines deleted...]
-      <c r="D155" s="0"/>
+        <v>346</v>
+      </c>
+      <c r="D155" s="0" t="s">
+        <v>48</v>
+      </c>
       <c r="E155" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G155" s="0">
-        <v>4.43</v>
+        <v>3.47</v>
       </c>
       <c r="H155" s="0" t="s">
-        <v>345</v>
+        <v>347</v>
       </c>
     </row>
     <row r="156" spans="1:8">
       <c r="A156" s="0">
-        <v>13246</v>
-[...3 lines deleted...]
-      </c>
+        <v>13247</v>
+      </c>
+      <c r="B156" s="0"/>
       <c r="C156" s="0" t="s">
-        <v>347</v>
-[...3 lines deleted...]
-      </c>
+        <v>348</v>
+      </c>
+      <c r="D156" s="0"/>
       <c r="E156" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G156" s="0">
-        <v>3.47</v>
+        <v>1.83</v>
       </c>
       <c r="H156" s="0" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
     </row>
     <row r="157" spans="1:8">
       <c r="A157" s="0">
-        <v>13247</v>
+        <v>13248</v>
       </c>
       <c r="B157" s="0"/>
       <c r="C157" s="0" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
       <c r="D157" s="0"/>
       <c r="E157" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G157" s="0">
-        <v>1.83</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="H157" s="0" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
     </row>
     <row r="158" spans="1:8">
       <c r="A158" s="0">
-        <v>13248</v>
-[...3 lines deleted...]
-      </c>
+        <v>13269</v>
+      </c>
+      <c r="B158" s="0"/>
       <c r="C158" s="0" t="s">
         <v>352</v>
       </c>
-      <c r="D158" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D158" s="0"/>
       <c r="E158" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G158" s="0">
-        <v>9.050000000000001</v>
+        <v>6.51</v>
       </c>
       <c r="H158" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="159" spans="1:8">
       <c r="A159" s="0">
-        <v>13269</v>
+        <v>13270</v>
       </c>
       <c r="B159" s="0"/>
       <c r="C159" s="0" t="s">
         <v>354</v>
       </c>
       <c r="D159" s="0"/>
       <c r="E159" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G159" s="0">
-        <v>6.51</v>
+        <v>21.72</v>
       </c>
       <c r="H159" s="0" t="s">
         <v>355</v>
       </c>
     </row>
     <row r="160" spans="1:8">
       <c r="A160" s="0">
-        <v>13270</v>
+        <v>13271</v>
       </c>
       <c r="B160" s="0"/>
       <c r="C160" s="0" t="s">
         <v>356</v>
       </c>
       <c r="D160" s="0"/>
       <c r="E160" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G160" s="0">
-        <v>21.72</v>
+        <v>12.52</v>
       </c>
       <c r="H160" s="0" t="s">
         <v>357</v>
       </c>
     </row>
     <row r="161" spans="1:8">
       <c r="A161" s="0">
-        <v>13271</v>
+        <v>13272</v>
       </c>
       <c r="B161" s="0"/>
       <c r="C161" s="0" t="s">
         <v>358</v>
       </c>
       <c r="D161" s="0"/>
       <c r="E161" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G161" s="0">
-        <v>12.52</v>
+        <v>15.57</v>
       </c>
       <c r="H161" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="162" spans="1:8">
       <c r="A162" s="0">
-        <v>13272</v>
+        <v>13292</v>
       </c>
       <c r="B162" s="0"/>
       <c r="C162" s="0" t="s">
         <v>360</v>
       </c>
       <c r="D162" s="0"/>
       <c r="E162" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G162" s="0">
-        <v>15.57</v>
+        <v>6.67</v>
       </c>
       <c r="H162" s="0" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="163" spans="1:8">
       <c r="A163" s="0">
-        <v>13292</v>
+        <v>13293</v>
       </c>
       <c r="B163" s="0"/>
       <c r="C163" s="0" t="s">
         <v>362</v>
       </c>
       <c r="D163" s="0"/>
       <c r="E163" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G163" s="0">
-        <v>6.67</v>
+        <v>5.29</v>
       </c>
       <c r="H163" s="0" t="s">
         <v>363</v>
       </c>
     </row>
     <row r="164" spans="1:8">
       <c r="A164" s="0">
-        <v>13293</v>
-[...1 lines deleted...]
-      <c r="B164" s="0"/>
+        <v>13297</v>
+      </c>
+      <c r="B164" s="0" t="s">
+        <v>364</v>
+      </c>
       <c r="C164" s="0" t="s">
-        <v>364</v>
-[...1 lines deleted...]
-      <c r="D164" s="0"/>
+        <v>365</v>
+      </c>
+      <c r="D164" s="0" t="s">
+        <v>48</v>
+      </c>
       <c r="E164" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G164" s="0">
-        <v>5.29</v>
+        <v>19.74</v>
       </c>
       <c r="H164" s="0" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
     </row>
     <row r="165" spans="1:8">
       <c r="A165" s="0">
-        <v>13297</v>
-[...3 lines deleted...]
-      </c>
+        <v>13298</v>
+      </c>
+      <c r="B165" s="0"/>
       <c r="C165" s="0" t="s">
         <v>367</v>
       </c>
-      <c r="D165" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D165" s="0"/>
       <c r="E165" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G165" s="0">
-        <v>19.74</v>
+        <v>14.31</v>
       </c>
       <c r="H165" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="166" spans="1:8">
       <c r="A166" s="0">
-        <v>13298</v>
+        <v>13299</v>
       </c>
       <c r="B166" s="0"/>
       <c r="C166" s="0" t="s">
         <v>369</v>
       </c>
       <c r="D166" s="0"/>
       <c r="E166" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G166" s="0">
-        <v>14.31</v>
+        <v>4.93</v>
       </c>
       <c r="H166" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="167" spans="1:8">
       <c r="A167" s="0">
-        <v>13299</v>
+        <v>13300</v>
       </c>
       <c r="B167" s="0"/>
       <c r="C167" s="0" t="s">
         <v>371</v>
       </c>
       <c r="D167" s="0"/>
       <c r="E167" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G167" s="0">
-        <v>4.93</v>
+        <v>7.56</v>
       </c>
       <c r="H167" s="0" t="s">
         <v>372</v>
       </c>
     </row>
     <row r="168" spans="1:8">
       <c r="A168" s="0">
-        <v>13300</v>
+        <v>13301</v>
       </c>
       <c r="B168" s="0"/>
       <c r="C168" s="0" t="s">
         <v>373</v>
       </c>
       <c r="D168" s="0"/>
       <c r="E168" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G168" s="0">
-        <v>7.56</v>
+        <v>5.9</v>
       </c>
       <c r="H168" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="169" spans="1:8">
       <c r="A169" s="0">
-        <v>13301</v>
+        <v>13302</v>
       </c>
       <c r="B169" s="0"/>
       <c r="C169" s="0" t="s">
         <v>375</v>
       </c>
       <c r="D169" s="0"/>
       <c r="E169" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G169" s="0">
         <v>5.9</v>
       </c>
       <c r="H169" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="170" spans="1:8">
       <c r="A170" s="0">
-        <v>13302</v>
+        <v>13324</v>
       </c>
       <c r="B170" s="0"/>
       <c r="C170" s="0" t="s">
         <v>377</v>
       </c>
       <c r="D170" s="0"/>
       <c r="E170" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G170" s="0">
-        <v>5.9</v>
+        <v>4.35</v>
       </c>
       <c r="H170" s="0" t="s">
         <v>378</v>
       </c>
     </row>
     <row r="171" spans="1:8">
       <c r="A171" s="0">
-        <v>13324</v>
-[...1 lines deleted...]
-      <c r="B171" s="0"/>
+        <v>13325</v>
+      </c>
+      <c r="B171" s="0" t="s">
+        <v>379</v>
+      </c>
       <c r="C171" s="0" t="s">
-        <v>379</v>
-[...1 lines deleted...]
-      <c r="D171" s="0"/>
+        <v>380</v>
+      </c>
+      <c r="D171" s="0" t="s">
+        <v>48</v>
+      </c>
       <c r="E171" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G171" s="0">
-        <v>4.35</v>
+        <v>3.66</v>
       </c>
       <c r="H171" s="0" t="s">
-        <v>380</v>
+        <v>381</v>
       </c>
     </row>
     <row r="172" spans="1:8">
       <c r="A172" s="0">
-        <v>13325</v>
-[...3 lines deleted...]
-      </c>
+        <v>13326</v>
+      </c>
+      <c r="B172" s="0"/>
       <c r="C172" s="0" t="s">
         <v>382</v>
       </c>
-      <c r="D172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D172" s="0"/>
       <c r="E172" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G172" s="0">
-        <v>3.66</v>
+        <v>6.43</v>
       </c>
       <c r="H172" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="173" spans="1:8">
       <c r="A173" s="0">
-        <v>13326</v>
+        <v>13327</v>
       </c>
       <c r="B173" s="0"/>
       <c r="C173" s="0" t="s">
         <v>384</v>
       </c>
       <c r="D173" s="0"/>
       <c r="E173" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G173" s="0">
-        <v>6.43</v>
+        <v>5.22</v>
       </c>
       <c r="H173" s="0" t="s">
         <v>385</v>
       </c>
     </row>
     <row r="174" spans="1:8">
       <c r="A174" s="0">
-        <v>13327</v>
+        <v>13328</v>
       </c>
       <c r="B174" s="0"/>
       <c r="C174" s="0" t="s">
         <v>386</v>
       </c>
       <c r="D174" s="0"/>
       <c r="E174" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G174" s="0">
-        <v>5.22</v>
+        <v>4.1</v>
       </c>
       <c r="H174" s="0" t="s">
         <v>387</v>
       </c>
     </row>
     <row r="175" spans="1:8">
       <c r="A175" s="0">
-        <v>13328</v>
+        <v>13329</v>
       </c>
       <c r="B175" s="0"/>
       <c r="C175" s="0" t="s">
         <v>388</v>
       </c>
       <c r="D175" s="0"/>
       <c r="E175" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G175" s="0">
         <v>4.1</v>
       </c>
       <c r="H175" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="176" spans="1:8">
       <c r="A176" s="0">
-        <v>13329</v>
+        <v>13330</v>
       </c>
       <c r="B176" s="0"/>
       <c r="C176" s="0" t="s">
         <v>390</v>
       </c>
       <c r="D176" s="0"/>
       <c r="E176" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G176" s="0">
-        <v>4.1</v>
+        <v>12.13</v>
       </c>
       <c r="H176" s="0" t="s">
         <v>391</v>
       </c>
     </row>
     <row r="177" spans="1:8">
       <c r="A177" s="0">
-        <v>13330</v>
+        <v>13341</v>
       </c>
       <c r="B177" s="0"/>
       <c r="C177" s="0" t="s">
         <v>392</v>
       </c>
       <c r="D177" s="0"/>
       <c r="E177" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G177" s="0">
-        <v>12.13</v>
+        <v>6.96</v>
       </c>
       <c r="H177" s="0" t="s">
         <v>393</v>
       </c>
     </row>
     <row r="178" spans="1:8">
       <c r="A178" s="0">
-        <v>13341</v>
+        <v>13572</v>
       </c>
       <c r="B178" s="0"/>
       <c r="C178" s="0" t="s">
         <v>394</v>
       </c>
       <c r="D178" s="0"/>
       <c r="E178" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G178" s="0">
-        <v>6.96</v>
+        <v>4.55</v>
       </c>
       <c r="H178" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="179" spans="1:8">
       <c r="A179" s="0">
-        <v>13572</v>
+        <v>13573</v>
       </c>
       <c r="B179" s="0"/>
       <c r="C179" s="0" t="s">
         <v>396</v>
       </c>
       <c r="D179" s="0"/>
       <c r="E179" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G179" s="0">
-        <v>4.55</v>
+        <v>4.82</v>
       </c>
       <c r="H179" s="0" t="s">
         <v>397</v>
       </c>
     </row>
     <row r="180" spans="1:8">
       <c r="A180" s="0">
-        <v>13573</v>
+        <v>13574</v>
       </c>
       <c r="B180" s="0"/>
       <c r="C180" s="0" t="s">
         <v>398</v>
       </c>
       <c r="D180" s="0"/>
       <c r="E180" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G180" s="0">
-        <v>4.82</v>
+        <v>1.45</v>
       </c>
       <c r="H180" s="0" t="s">
         <v>399</v>
       </c>
     </row>
     <row r="181" spans="1:8">
       <c r="A181" s="0">
-        <v>13574</v>
+        <v>13575</v>
       </c>
       <c r="B181" s="0"/>
       <c r="C181" s="0" t="s">
         <v>400</v>
       </c>
       <c r="D181" s="0"/>
       <c r="E181" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G181" s="0">
-        <v>1.45</v>
+        <v>21.98</v>
       </c>
       <c r="H181" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="182" spans="1:8">
       <c r="A182" s="0">
-        <v>13575</v>
-[...1 lines deleted...]
-      <c r="B182" s="0"/>
+        <v>13598</v>
+      </c>
+      <c r="B182" s="0" t="s">
+        <v>402</v>
+      </c>
       <c r="C182" s="0" t="s">
-        <v>402</v>
-[...1 lines deleted...]
-      <c r="D182" s="0"/>
+        <v>403</v>
+      </c>
+      <c r="D182" s="0" t="s">
+        <v>48</v>
+      </c>
       <c r="E182" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G182" s="0">
-        <v>21.98</v>
+        <v>2.41</v>
       </c>
       <c r="H182" s="0" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
     </row>
     <row r="183" spans="1:8">
       <c r="A183" s="0">
-        <v>13598</v>
-[...3 lines deleted...]
-      </c>
+        <v>13599</v>
+      </c>
+      <c r="B183" s="0"/>
       <c r="C183" s="0" t="s">
         <v>405</v>
       </c>
-      <c r="D183" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D183" s="0"/>
       <c r="E183" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G183" s="0">
-        <v>2.41</v>
+        <v>4.28</v>
       </c>
       <c r="H183" s="0" t="s">
         <v>406</v>
       </c>
     </row>
     <row r="184" spans="1:8">
       <c r="A184" s="0">
-        <v>13599</v>
+        <v>13600</v>
       </c>
       <c r="B184" s="0"/>
       <c r="C184" s="0" t="s">
         <v>407</v>
       </c>
       <c r="D184" s="0"/>
       <c r="E184" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G184" s="0">
-        <v>4.28</v>
+        <v>7.82</v>
       </c>
       <c r="H184" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="185" spans="1:8">
       <c r="A185" s="0">
-        <v>13600</v>
+        <v>13601</v>
       </c>
       <c r="B185" s="0"/>
       <c r="C185" s="0" t="s">
         <v>409</v>
       </c>
       <c r="D185" s="0"/>
       <c r="E185" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G185" s="0">
-        <v>7.82</v>
+        <v>3.66</v>
       </c>
       <c r="H185" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="186" spans="1:8">
       <c r="A186" s="0">
-        <v>13601</v>
-[...1 lines deleted...]
-      <c r="B186" s="0"/>
+        <v>13602</v>
+      </c>
+      <c r="B186" s="0" t="s">
+        <v>411</v>
+      </c>
       <c r="C186" s="0" t="s">
-        <v>411</v>
-[...1 lines deleted...]
-      <c r="D186" s="0"/>
+        <v>412</v>
+      </c>
+      <c r="D186" s="0" t="s">
+        <v>48</v>
+      </c>
       <c r="E186" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G186" s="0">
-        <v>3.66</v>
+        <v>18.77</v>
       </c>
       <c r="H186" s="0" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
     </row>
     <row r="187" spans="1:8">
       <c r="A187" s="0">
-        <v>13602</v>
-[...3 lines deleted...]
-      </c>
+        <v>13603</v>
+      </c>
+      <c r="B187" s="0"/>
       <c r="C187" s="0" t="s">
         <v>414</v>
       </c>
-      <c r="D187" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D187" s="0"/>
       <c r="E187" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G187" s="0">
-        <v>18.77</v>
+        <v>6.39</v>
       </c>
       <c r="H187" s="0" t="s">
         <v>415</v>
       </c>
     </row>
     <row r="188" spans="1:8">
       <c r="A188" s="0">
-        <v>13603</v>
+        <v>13604</v>
       </c>
       <c r="B188" s="0"/>
       <c r="C188" s="0" t="s">
         <v>416</v>
       </c>
       <c r="D188" s="0"/>
       <c r="E188" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G188" s="0">
-        <v>6.39</v>
+        <v>6.22</v>
       </c>
       <c r="H188" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="189" spans="1:8">
       <c r="A189" s="0">
-        <v>13604</v>
+        <v>13615</v>
       </c>
       <c r="B189" s="0"/>
       <c r="C189" s="0" t="s">
         <v>418</v>
       </c>
       <c r="D189" s="0"/>
       <c r="E189" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G189" s="0">
-        <v>6.22</v>
+        <v>3.05</v>
       </c>
       <c r="H189" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="190" spans="1:8">
       <c r="A190" s="0">
-        <v>13615</v>
+        <v>13616</v>
       </c>
       <c r="B190" s="0"/>
       <c r="C190" s="0" t="s">
         <v>420</v>
       </c>
       <c r="D190" s="0"/>
       <c r="E190" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G190" s="0">
-        <v>3.05</v>
+        <v>4.1</v>
       </c>
       <c r="H190" s="0" t="s">
         <v>421</v>
       </c>
     </row>
     <row r="191" spans="1:8">
       <c r="A191" s="0">
-        <v>13616</v>
+        <v>13617</v>
       </c>
       <c r="B191" s="0"/>
       <c r="C191" s="0" t="s">
         <v>422</v>
       </c>
       <c r="D191" s="0"/>
       <c r="E191" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G191" s="0">
-        <v>4.1</v>
+        <v>3.48</v>
       </c>
       <c r="H191" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="192" spans="1:8">
       <c r="A192" s="0">
-        <v>13617</v>
+        <v>13623</v>
       </c>
       <c r="B192" s="0"/>
       <c r="C192" s="0" t="s">
         <v>424</v>
       </c>
       <c r="D192" s="0"/>
       <c r="E192" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G192" s="0">
-        <v>3.48</v>
+        <v>7.23</v>
       </c>
       <c r="H192" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="193" spans="1:8">
       <c r="A193" s="0">
-        <v>13623</v>
+        <v>13618</v>
       </c>
       <c r="B193" s="0"/>
       <c r="C193" s="0" t="s">
         <v>426</v>
       </c>
       <c r="D193" s="0"/>
       <c r="E193" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G193" s="0">
-        <v>7.23</v>
+        <v>6.39</v>
       </c>
       <c r="H193" s="0" t="s">
         <v>427</v>
       </c>
     </row>
     <row r="194" spans="1:8">
       <c r="A194" s="0">
-        <v>13618</v>
+        <v>13619</v>
       </c>
       <c r="B194" s="0"/>
       <c r="C194" s="0" t="s">
         <v>428</v>
       </c>
       <c r="D194" s="0"/>
       <c r="E194" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G194" s="0">
-        <v>6.39</v>
+        <v>5.22</v>
       </c>
       <c r="H194" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="195" spans="1:8">
       <c r="A195" s="0">
-        <v>13619</v>
+        <v>13620</v>
       </c>
       <c r="B195" s="0"/>
       <c r="C195" s="0" t="s">
         <v>430</v>
       </c>
       <c r="D195" s="0"/>
       <c r="E195" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G195" s="0">
-        <v>5.22</v>
+        <v>6.69</v>
       </c>
       <c r="H195" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="196" spans="1:8">
       <c r="A196" s="0">
-        <v>13620</v>
+        <v>13621</v>
       </c>
       <c r="B196" s="0"/>
       <c r="C196" s="0" t="s">
         <v>432</v>
       </c>
       <c r="D196" s="0"/>
       <c r="E196" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G196" s="0">
-        <v>6.69</v>
+        <v>8.300000000000001</v>
       </c>
       <c r="H196" s="0" t="s">
         <v>433</v>
       </c>
     </row>
     <row r="197" spans="1:8">
       <c r="A197" s="0">
-        <v>13621</v>
-[...1 lines deleted...]
-      <c r="B197" s="0"/>
+        <v>13622</v>
+      </c>
+      <c r="B197" s="0" t="s">
+        <v>434</v>
+      </c>
       <c r="C197" s="0" t="s">
-        <v>434</v>
-[...1 lines deleted...]
-      <c r="D197" s="0"/>
+        <v>435</v>
+      </c>
+      <c r="D197" s="0" t="s">
+        <v>48</v>
+      </c>
       <c r="E197" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G197" s="0">
-        <v>8.300000000000001</v>
+        <v>4.33</v>
       </c>
       <c r="H197" s="0" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
     </row>
     <row r="198" spans="1:8">
       <c r="A198" s="0">
-        <v>13622</v>
-[...3 lines deleted...]
-      </c>
+        <v>13633</v>
+      </c>
+      <c r="B198" s="0"/>
       <c r="C198" s="0" t="s">
         <v>437</v>
       </c>
-      <c r="D198" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D198" s="0"/>
       <c r="E198" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G198" s="0">
-        <v>4.33</v>
+        <v>22.94</v>
       </c>
       <c r="H198" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="199" spans="1:8">
       <c r="A199" s="0">
-        <v>13633</v>
+        <v>13641</v>
       </c>
       <c r="B199" s="0"/>
       <c r="C199" s="0" t="s">
         <v>439</v>
       </c>
       <c r="D199" s="0"/>
       <c r="E199" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G199" s="0">
-        <v>22.94</v>
+        <v>13.54</v>
       </c>
       <c r="H199" s="0" t="s">
         <v>440</v>
       </c>
     </row>
     <row r="200" spans="1:8">
       <c r="A200" s="0">
-        <v>13641</v>
+        <v>13642</v>
       </c>
       <c r="B200" s="0"/>
       <c r="C200" s="0" t="s">
         <v>441</v>
       </c>
       <c r="D200" s="0"/>
       <c r="E200" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G200" s="0">
-        <v>13.54</v>
+        <v>8.210000000000001</v>
       </c>
       <c r="H200" s="0" t="s">
         <v>442</v>
       </c>
     </row>
     <row r="201" spans="1:8">
       <c r="A201" s="0">
-        <v>13642</v>
+        <v>13645</v>
       </c>
       <c r="B201" s="0"/>
       <c r="C201" s="0" t="s">
         <v>443</v>
       </c>
       <c r="D201" s="0"/>
       <c r="E201" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G201" s="0">
-        <v>8.210000000000001</v>
+        <v>5.2</v>
       </c>
       <c r="H201" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="202" spans="1:8">
       <c r="A202" s="0">
-        <v>13645</v>
+        <v>13646</v>
       </c>
       <c r="B202" s="0"/>
       <c r="C202" s="0" t="s">
         <v>445</v>
       </c>
       <c r="D202" s="0"/>
       <c r="E202" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G202" s="0">
-        <v>5.2</v>
+        <v>4.69</v>
       </c>
       <c r="H202" s="0" t="s">
         <v>446</v>
       </c>
     </row>
     <row r="203" spans="1:8">
       <c r="A203" s="0">
-        <v>13646</v>
-[...1 lines deleted...]
-      <c r="B203" s="0"/>
+        <v>13661</v>
+      </c>
+      <c r="B203" s="0" t="s">
+        <v>447</v>
+      </c>
       <c r="C203" s="0" t="s">
-        <v>447</v>
-[...1 lines deleted...]
-      <c r="D203" s="0"/>
+        <v>448</v>
+      </c>
+      <c r="D203" s="0" t="s">
+        <v>48</v>
+      </c>
       <c r="E203" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G203" s="0">
-        <v>4.69</v>
+        <v>10</v>
       </c>
       <c r="H203" s="0" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
     </row>
     <row r="204" spans="1:8">
       <c r="A204" s="0">
-        <v>13661</v>
-[...3 lines deleted...]
-      </c>
+        <v>13662</v>
+      </c>
+      <c r="B204" s="0"/>
       <c r="C204" s="0" t="s">
         <v>450</v>
       </c>
-      <c r="D204" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D204" s="0"/>
       <c r="E204" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G204" s="0">
-        <v>10</v>
+        <v>27.38</v>
       </c>
       <c r="H204" s="0" t="s">
         <v>451</v>
       </c>
     </row>
     <row r="205" spans="1:8">
       <c r="A205" s="0">
-        <v>13662</v>
+        <v>13672</v>
       </c>
       <c r="B205" s="0"/>
       <c r="C205" s="0" t="s">
         <v>452</v>
       </c>
       <c r="D205" s="0"/>
       <c r="E205" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G205" s="0">
-        <v>27.38</v>
+        <v>10.22</v>
       </c>
       <c r="H205" s="0" t="s">
         <v>453</v>
       </c>
     </row>
     <row r="206" spans="1:8">
       <c r="A206" s="0">
-        <v>13672</v>
-[...1 lines deleted...]
-      <c r="B206" s="0" t="s">
+        <v>13673</v>
+      </c>
+      <c r="B206" s="0"/>
+      <c r="C206" s="0" t="s">
         <v>454</v>
       </c>
-      <c r="C206" s="0" t="s">
+      <c r="D206" s="0"/>
+      <c r="E206" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="G206" s="0">
+        <v>8.390000000000001</v>
+      </c>
+      <c r="H206" s="0" t="s">
         <v>455</v>
-      </c>
-[...10 lines deleted...]
-        <v>456</v>
       </c>
     </row>
     <row r="207" spans="1:8">
       <c r="A207" s="0">
-        <v>13673</v>
-[...1 lines deleted...]
-      <c r="B207" s="0"/>
+        <v>13675</v>
+      </c>
+      <c r="B207" s="0" t="s">
+        <v>456</v>
+      </c>
       <c r="C207" s="0" t="s">
         <v>457</v>
       </c>
-      <c r="D207" s="0"/>
+      <c r="D207" s="0" t="s">
+        <v>48</v>
+      </c>
       <c r="E207" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G207" s="0">
-        <v>8.390000000000001</v>
+        <v>6.25</v>
       </c>
       <c r="H207" s="0" t="s">
         <v>458</v>
       </c>
     </row>
     <row r="208" spans="1:8">
       <c r="A208" s="0">
-        <v>13675</v>
-[...1 lines deleted...]
-      <c r="B208" s="0" t="s">
+        <v>13684</v>
+      </c>
+      <c r="B208" s="0"/>
+      <c r="C208" s="0" t="s">
         <v>459</v>
       </c>
-      <c r="C208" s="0" t="s">
+      <c r="D208" s="0"/>
+      <c r="E208" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="G208" s="0">
+        <v>9.390000000000001</v>
+      </c>
+      <c r="H208" s="0" t="s">
         <v>460</v>
-      </c>
-[...10 lines deleted...]
-        <v>461</v>
       </c>
     </row>
     <row r="209" spans="1:8">
       <c r="A209" s="0">
-        <v>13684</v>
+        <v>13685</v>
       </c>
       <c r="B209" s="0"/>
       <c r="C209" s="0" t="s">
-        <v>462</v>
+        <v>461</v>
       </c>
       <c r="D209" s="0"/>
       <c r="E209" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G209" s="0">
-        <v>9.390000000000001</v>
+        <v>7.47</v>
       </c>
       <c r="H209" s="0" t="s">
-        <v>463</v>
+        <v>462</v>
       </c>
     </row>
     <row r="210" spans="1:8">
       <c r="A210" s="0">
-        <v>13685</v>
-[...1 lines deleted...]
-      <c r="B210" s="0"/>
+        <v>13686</v>
+      </c>
+      <c r="B210" s="0" t="s">
+        <v>463</v>
+      </c>
       <c r="C210" s="0" t="s">
         <v>464</v>
       </c>
-      <c r="D210" s="0"/>
+      <c r="D210" s="0" t="s">
+        <v>48</v>
+      </c>
       <c r="E210" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G210" s="0">
-        <v>7.47</v>
+        <v>10.09</v>
       </c>
       <c r="H210" s="0" t="s">
         <v>465</v>
       </c>
     </row>
     <row r="211" spans="1:8">
       <c r="A211" s="0">
-        <v>13686</v>
-[...1 lines deleted...]
-      <c r="B211" s="0" t="s">
+        <v>13687</v>
+      </c>
+      <c r="B211" s="0"/>
+      <c r="C211" s="0" t="s">
         <v>466</v>
       </c>
-      <c r="C211" s="0" t="s">
+      <c r="D211" s="0"/>
+      <c r="E211" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="G211" s="0">
+        <v>3.89</v>
+      </c>
+      <c r="H211" s="0" t="s">
         <v>467</v>
-      </c>
-[...10 lines deleted...]
-        <v>468</v>
       </c>
     </row>
     <row r="212" spans="1:8">
       <c r="A212" s="0">
-        <v>13687</v>
+        <v>13688</v>
       </c>
       <c r="B212" s="0"/>
       <c r="C212" s="0" t="s">
-        <v>469</v>
+        <v>468</v>
       </c>
       <c r="D212" s="0"/>
       <c r="E212" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G212" s="0">
-        <v>3.89</v>
+        <v>13.42</v>
       </c>
       <c r="H212" s="0" t="s">
-        <v>470</v>
+        <v>469</v>
       </c>
     </row>
     <row r="213" spans="1:8">
       <c r="A213" s="0">
-        <v>13688</v>
-[...1 lines deleted...]
-      <c r="B213" s="0"/>
+        <v>13689</v>
+      </c>
+      <c r="B213" s="0" t="s">
+        <v>470</v>
+      </c>
       <c r="C213" s="0" t="s">
         <v>471</v>
       </c>
-      <c r="D213" s="0"/>
+      <c r="D213" s="0" t="s">
+        <v>48</v>
+      </c>
       <c r="E213" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G213" s="0">
-        <v>13.42</v>
+        <v>3.61</v>
       </c>
       <c r="H213" s="0" t="s">
         <v>472</v>
       </c>
     </row>
     <row r="214" spans="1:8">
       <c r="A214" s="0">
-        <v>13689</v>
-[...1 lines deleted...]
-      <c r="B214" s="0" t="s">
+        <v>13696</v>
+      </c>
+      <c r="B214" s="0"/>
+      <c r="C214" s="0" t="s">
         <v>473</v>
       </c>
-      <c r="C214" s="0" t="s">
+      <c r="D214" s="0"/>
+      <c r="E214" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="G214" s="0">
+        <v>14.96</v>
+      </c>
+      <c r="H214" s="0" t="s">
         <v>474</v>
-      </c>
-[...10 lines deleted...]
-        <v>475</v>
       </c>
     </row>
     <row r="215" spans="1:8">
       <c r="A215" s="0">
-        <v>13696</v>
+        <v>13722</v>
       </c>
       <c r="B215" s="0"/>
       <c r="C215" s="0" t="s">
-        <v>476</v>
+        <v>475</v>
       </c>
       <c r="D215" s="0"/>
       <c r="E215" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G215" s="0">
-        <v>14.96</v>
+        <v>28.52</v>
       </c>
       <c r="H215" s="0" t="s">
-        <v>477</v>
+        <v>476</v>
       </c>
     </row>
     <row r="216" spans="1:8">
       <c r="A216" s="0">
-        <v>13722</v>
+        <v>13752</v>
       </c>
       <c r="B216" s="0"/>
       <c r="C216" s="0" t="s">
-        <v>478</v>
+        <v>477</v>
       </c>
       <c r="D216" s="0"/>
       <c r="E216" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G216" s="0">
-        <v>28.52</v>
+        <v>25.63</v>
       </c>
       <c r="H216" s="0" t="s">
-        <v>479</v>
+        <v>478</v>
       </c>
     </row>
     <row r="217" spans="1:8">
       <c r="A217" s="0">
-        <v>13752</v>
+        <v>13764</v>
       </c>
       <c r="B217" s="0"/>
       <c r="C217" s="0" t="s">
-        <v>480</v>
+        <v>479</v>
       </c>
       <c r="D217" s="0"/>
       <c r="E217" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G217" s="0">
-        <v>25.63</v>
+        <v>8.34</v>
       </c>
       <c r="H217" s="0" t="s">
-        <v>481</v>
+        <v>480</v>
       </c>
     </row>
     <row r="218" spans="1:8">
       <c r="A218" s="0">
-        <v>13764</v>
+        <v>13803</v>
       </c>
       <c r="B218" s="0"/>
       <c r="C218" s="0" t="s">
-        <v>482</v>
+        <v>481</v>
       </c>
       <c r="D218" s="0"/>
       <c r="E218" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G218" s="0">
-        <v>8.34</v>
+        <v>4.35</v>
       </c>
       <c r="H218" s="0" t="s">
-        <v>483</v>
+        <v>482</v>
       </c>
     </row>
     <row r="219" spans="1:8">
       <c r="A219" s="0">
-        <v>13803</v>
+        <v>13815</v>
       </c>
       <c r="B219" s="0"/>
       <c r="C219" s="0" t="s">
-        <v>484</v>
+        <v>483</v>
       </c>
       <c r="D219" s="0"/>
       <c r="E219" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G219" s="0">
-        <v>4.35</v>
+        <v>10.43</v>
       </c>
       <c r="H219" s="0" t="s">
-        <v>485</v>
+        <v>484</v>
       </c>
     </row>
     <row r="220" spans="1:8">
       <c r="A220" s="0">
-        <v>13815</v>
-[...1 lines deleted...]
-      <c r="B220" s="0"/>
+        <v>13816</v>
+      </c>
+      <c r="B220" s="0" t="s">
+        <v>485</v>
+      </c>
       <c r="C220" s="0" t="s">
         <v>486</v>
       </c>
-      <c r="D220" s="0"/>
+      <c r="D220" s="0" t="s">
+        <v>48</v>
+      </c>
       <c r="E220" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G220" s="0">
-        <v>10.43</v>
+        <v>8.34</v>
       </c>
       <c r="H220" s="0" t="s">
         <v>487</v>
       </c>
     </row>
     <row r="221" spans="1:8">
       <c r="A221" s="0">
-        <v>13816</v>
-[...1 lines deleted...]
-      <c r="B221" s="0" t="s">
+        <v>13817</v>
+      </c>
+      <c r="B221" s="0"/>
+      <c r="C221" s="0" t="s">
         <v>488</v>
       </c>
-      <c r="C221" s="0" t="s">
+      <c r="D221" s="0"/>
+      <c r="E221" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="G221" s="0">
+        <v>21.91</v>
+      </c>
+      <c r="H221" s="0" t="s">
         <v>489</v>
-      </c>
-[...10 lines deleted...]
-        <v>490</v>
       </c>
     </row>
     <row r="222" spans="1:8">
       <c r="A222" s="0">
-        <v>13817</v>
+        <v>13605</v>
       </c>
       <c r="B222" s="0"/>
       <c r="C222" s="0" t="s">
-        <v>491</v>
+        <v>490</v>
       </c>
       <c r="D222" s="0"/>
       <c r="E222" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G222" s="0">
-        <v>21.91</v>
+        <v>10.97</v>
       </c>
       <c r="H222" s="0" t="s">
-        <v>492</v>
+        <v>491</v>
       </c>
     </row>
     <row r="223" spans="1:8">
       <c r="A223" s="0">
-        <v>13605</v>
+        <v>13647</v>
       </c>
       <c r="B223" s="0"/>
       <c r="C223" s="0" t="s">
-        <v>493</v>
+        <v>492</v>
       </c>
       <c r="D223" s="0"/>
       <c r="E223" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G223" s="0">
-        <v>10.97</v>
+        <v>14.73</v>
       </c>
       <c r="H223" s="0" t="s">
-        <v>494</v>
+        <v>493</v>
       </c>
     </row>
     <row r="224" spans="1:8">
       <c r="A224" s="0">
-        <v>13647</v>
+        <v>13657</v>
       </c>
       <c r="B224" s="0"/>
       <c r="C224" s="0" t="s">
-        <v>495</v>
+        <v>494</v>
       </c>
       <c r="D224" s="0"/>
       <c r="E224" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G224" s="0">
-        <v>14.73</v>
+        <v>77.68000000000001</v>
       </c>
       <c r="H224" s="0" t="s">
-        <v>496</v>
+        <v>495</v>
       </c>
     </row>
     <row r="225" spans="1:8">
       <c r="A225" s="0">
-        <v>13657</v>
+        <v>13658</v>
       </c>
       <c r="B225" s="0"/>
       <c r="C225" s="0" t="s">
-        <v>497</v>
+        <v>496</v>
       </c>
       <c r="D225" s="0"/>
       <c r="E225" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G225" s="0">
-        <v>77.68000000000001</v>
+        <v>36.16</v>
       </c>
       <c r="H225" s="0" t="s">
-        <v>498</v>
+        <v>497</v>
       </c>
     </row>
     <row r="226" spans="1:8">
       <c r="A226" s="0">
-        <v>13658</v>
+        <v>13671</v>
       </c>
       <c r="B226" s="0"/>
       <c r="C226" s="0" t="s">
-        <v>499</v>
+        <v>498</v>
       </c>
       <c r="D226" s="0"/>
       <c r="E226" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G226" s="0">
-        <v>36.16</v>
+        <v>24.65</v>
       </c>
       <c r="H226" s="0" t="s">
-        <v>500</v>
+        <v>499</v>
       </c>
     </row>
     <row r="227" spans="1:8">
       <c r="A227" s="0">
-        <v>13671</v>
+        <v>13674</v>
       </c>
       <c r="B227" s="0"/>
       <c r="C227" s="0" t="s">
-        <v>501</v>
+        <v>500</v>
       </c>
       <c r="D227" s="0"/>
       <c r="E227" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G227" s="0">
-        <v>24.65</v>
+        <v>7.9</v>
       </c>
       <c r="H227" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="228" spans="1:8">
       <c r="A228" s="0">
-        <v>13674</v>
+        <v>13677</v>
       </c>
       <c r="B228" s="0"/>
       <c r="C228" s="0" t="s">
-        <v>503</v>
+        <v>502</v>
       </c>
       <c r="D228" s="0"/>
       <c r="E228" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G228" s="0">
-        <v>7.9</v>
+        <v>13.96</v>
       </c>
       <c r="H228" s="0" t="s">
-        <v>504</v>
+        <v>503</v>
       </c>
     </row>
     <row r="229" spans="1:8">
       <c r="A229" s="0">
-        <v>13677</v>
-[...1 lines deleted...]
-      <c r="B229" s="0"/>
+        <v>13695</v>
+      </c>
+      <c r="B229" s="0" t="s">
+        <v>504</v>
+      </c>
       <c r="C229" s="0" t="s">
         <v>505</v>
       </c>
-      <c r="D229" s="0"/>
+      <c r="D229" s="0" t="s">
+        <v>28</v>
+      </c>
       <c r="E229" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G229" s="0">
-        <v>13.96</v>
+        <v>8.08</v>
       </c>
       <c r="H229" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="230" spans="1:8">
       <c r="A230" s="0">
-        <v>13695</v>
-[...1 lines deleted...]
-      <c r="B230" s="0" t="s">
+        <v>12911</v>
+      </c>
+      <c r="B230" s="0"/>
+      <c r="C230" s="0" t="s">
         <v>507</v>
       </c>
-      <c r="C230" s="0" t="s">
+      <c r="D230" s="0"/>
+      <c r="E230" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="G230" s="0">
+        <v>9.390000000000001</v>
+      </c>
+      <c r="H230" s="0" t="s">
         <v>508</v>
-      </c>
-[...10 lines deleted...]
-        <v>509</v>
       </c>
     </row>
     <row r="231" spans="1:8">
       <c r="A231" s="0">
-        <v>12911</v>
-[...1 lines deleted...]
-      <c r="B231" s="0"/>
+        <v>13762</v>
+      </c>
+      <c r="B231" s="0" t="s">
+        <v>509</v>
+      </c>
       <c r="C231" s="0" t="s">
         <v>510</v>
       </c>
-      <c r="D231" s="0"/>
+      <c r="D231" s="0" t="s">
+        <v>48</v>
+      </c>
       <c r="E231" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G231" s="0">
-        <v>9.390000000000001</v>
+        <v>16.42</v>
       </c>
       <c r="H231" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="232" spans="1:8">
       <c r="A232" s="0">
-        <v>13762</v>
+        <v>13763</v>
       </c>
       <c r="B232" s="0" t="s">
         <v>512</v>
       </c>
       <c r="C232" s="0" t="s">
         <v>513</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>50</v>
+        <v>37</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G232" s="0">
-        <v>16.42</v>
+        <v>92.23999999999999</v>
       </c>
       <c r="H232" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="233" spans="1:8">
       <c r="A233" s="0">
-        <v>13763</v>
-[...1 lines deleted...]
-      <c r="B233" s="0" t="s">
+        <v>13784</v>
+      </c>
+      <c r="B233" s="0"/>
+      <c r="C233" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="C233" s="0" t="s">
+      <c r="D233" s="0"/>
+      <c r="E233" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="G233" s="0">
+        <v>22.24</v>
+      </c>
+      <c r="H233" s="0" t="s">
         <v>516</v>
-      </c>
-[...10 lines deleted...]
-        <v>517</v>
       </c>
     </row>
     <row r="234" spans="1:8">
       <c r="A234" s="0">
-        <v>13784</v>
+        <v>11275</v>
       </c>
       <c r="B234" s="0"/>
       <c r="C234" s="0" t="s">
-        <v>518</v>
+        <v>517</v>
       </c>
       <c r="D234" s="0"/>
       <c r="E234" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G234" s="0">
-        <v>22.24</v>
+        <v>12.74</v>
       </c>
       <c r="H234" s="0" t="s">
-        <v>519</v>
+        <v>518</v>
       </c>
     </row>
     <row r="235" spans="1:8">
       <c r="A235" s="0">
-        <v>11275</v>
+        <v>11907</v>
       </c>
       <c r="B235" s="0"/>
       <c r="C235" s="0" t="s">
-        <v>520</v>
+        <v>519</v>
       </c>
       <c r="D235" s="0"/>
       <c r="E235" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G235" s="0">
-        <v>12.74</v>
+        <v>16.61</v>
       </c>
       <c r="H235" s="0" t="s">
-        <v>521</v>
+        <v>520</v>
       </c>
     </row>
     <row r="236" spans="1:8">
       <c r="A236" s="0">
-        <v>11907</v>
+        <v>26002</v>
       </c>
       <c r="B236" s="0"/>
       <c r="C236" s="0" t="s">
-        <v>522</v>
+        <v>521</v>
       </c>
       <c r="D236" s="0"/>
       <c r="E236" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G236" s="0">
-        <v>16.61</v>
+        <v>10.68</v>
       </c>
       <c r="H236" s="0" t="s">
-        <v>523</v>
+        <v>522</v>
       </c>
     </row>
     <row r="237" spans="1:8">
       <c r="A237" s="0">
-        <v>26002</v>
+        <v>26003</v>
       </c>
       <c r="B237" s="0"/>
       <c r="C237" s="0" t="s">
-        <v>524</v>
+        <v>523</v>
       </c>
       <c r="D237" s="0"/>
       <c r="E237" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G237" s="0">
         <v>10.68</v>
       </c>
       <c r="H237" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
     </row>
     <row r="238" spans="1:8">
       <c r="A238" s="0">
-        <v>26003</v>
+        <v>26004</v>
       </c>
       <c r="B238" s="0"/>
       <c r="C238" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
       <c r="D238" s="0"/>
       <c r="E238" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G238" s="0">
         <v>10.68</v>
       </c>
       <c r="H238" s="0" t="s">
-        <v>527</v>
+        <v>526</v>
       </c>
     </row>
     <row r="239" spans="1:8">
       <c r="A239" s="0">
-        <v>26004</v>
+        <v>26005</v>
       </c>
       <c r="B239" s="0"/>
       <c r="C239" s="0" t="s">
-        <v>528</v>
+        <v>527</v>
       </c>
       <c r="D239" s="0"/>
       <c r="E239" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G239" s="0">
         <v>10.68</v>
       </c>
       <c r="H239" s="0" t="s">
-        <v>529</v>
+        <v>528</v>
       </c>
     </row>
     <row r="240" spans="1:8">
       <c r="A240" s="0">
-        <v>26005</v>
+        <v>26071</v>
       </c>
       <c r="B240" s="0"/>
       <c r="C240" s="0" t="s">
-        <v>530</v>
+        <v>529</v>
       </c>
       <c r="D240" s="0"/>
       <c r="E240" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G240" s="0">
-        <v>10.68</v>
+        <v>11.79</v>
       </c>
       <c r="H240" s="0" t="s">
-        <v>531</v>
+        <v>530</v>
       </c>
     </row>
     <row r="241" spans="1:8">
       <c r="A241" s="0">
-        <v>26071</v>
+        <v>26072</v>
       </c>
       <c r="B241" s="0"/>
       <c r="C241" s="0" t="s">
-        <v>532</v>
+        <v>531</v>
       </c>
       <c r="D241" s="0"/>
       <c r="E241" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G241" s="0">
-        <v>11.79</v>
+        <v>10.68</v>
       </c>
       <c r="H241" s="0" t="s">
-        <v>533</v>
+        <v>532</v>
       </c>
     </row>
     <row r="242" spans="1:8">
       <c r="A242" s="0">
-        <v>26072</v>
+        <v>26073</v>
       </c>
       <c r="B242" s="0"/>
       <c r="C242" s="0" t="s">
-        <v>534</v>
+        <v>533</v>
       </c>
       <c r="D242" s="0"/>
       <c r="E242" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G242" s="0">
-        <v>10.68</v>
+        <v>5.26</v>
       </c>
       <c r="H242" s="0" t="s">
-        <v>535</v>
+        <v>534</v>
       </c>
     </row>
     <row r="243" spans="1:8">
       <c r="A243" s="0">
-        <v>26073</v>
+        <v>11386</v>
       </c>
       <c r="B243" s="0"/>
       <c r="C243" s="0" t="s">
-        <v>536</v>
+        <v>535</v>
       </c>
       <c r="D243" s="0"/>
       <c r="E243" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G243" s="0">
-        <v>5.26</v>
+        <v>8.42</v>
       </c>
       <c r="H243" s="0" t="s">
-        <v>537</v>
+        <v>536</v>
       </c>
     </row>
     <row r="244" spans="1:8">
       <c r="A244" s="0">
-        <v>11386</v>
+        <v>11502</v>
       </c>
       <c r="B244" s="0"/>
       <c r="C244" s="0" t="s">
-        <v>538</v>
+        <v>537</v>
       </c>
       <c r="D244" s="0"/>
       <c r="E244" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G244" s="0">
-        <v>8.42</v>
+        <v>8.18</v>
       </c>
       <c r="H244" s="0" t="s">
-        <v>539</v>
+        <v>538</v>
       </c>
     </row>
     <row r="245" spans="1:8">
       <c r="A245" s="0">
-        <v>11502</v>
+        <v>11503</v>
       </c>
       <c r="B245" s="0"/>
       <c r="C245" s="0" t="s">
-        <v>540</v>
+        <v>539</v>
       </c>
       <c r="D245" s="0"/>
       <c r="E245" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G245" s="0">
-        <v>8.18</v>
+        <v>6.39</v>
       </c>
       <c r="H245" s="0" t="s">
-        <v>541</v>
+        <v>540</v>
       </c>
     </row>
     <row r="246" spans="1:8">
       <c r="A246" s="0">
-        <v>11503</v>
+        <v>11944</v>
       </c>
       <c r="B246" s="0"/>
       <c r="C246" s="0" t="s">
-        <v>542</v>
+        <v>541</v>
       </c>
       <c r="D246" s="0"/>
       <c r="E246" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G246" s="0">
-        <v>6.39</v>
+        <v>8.02</v>
       </c>
       <c r="H246" s="0" t="s">
-        <v>543</v>
+        <v>542</v>
       </c>
     </row>
     <row r="247" spans="1:8">
       <c r="A247" s="0">
-        <v>11944</v>
+        <v>11281</v>
       </c>
       <c r="B247" s="0"/>
       <c r="C247" s="0" t="s">
-        <v>544</v>
+        <v>543</v>
       </c>
       <c r="D247" s="0"/>
       <c r="E247" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G247" s="0">
-        <v>8.02</v>
+        <v>4.14</v>
       </c>
       <c r="H247" s="0" t="s">
-        <v>545</v>
+        <v>544</v>
       </c>
     </row>
     <row r="248" spans="1:8">
       <c r="A248" s="0">
-        <v>11281</v>
+        <v>11282</v>
       </c>
       <c r="B248" s="0"/>
       <c r="C248" s="0" t="s">
-        <v>546</v>
+        <v>545</v>
       </c>
       <c r="D248" s="0"/>
       <c r="E248" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G248" s="0">
-        <v>4.14</v>
+        <v>4.6</v>
       </c>
       <c r="H248" s="0" t="s">
-        <v>547</v>
+        <v>546</v>
       </c>
     </row>
     <row r="249" spans="1:8">
       <c r="A249" s="0">
-        <v>11282</v>
+        <v>11390</v>
       </c>
       <c r="B249" s="0"/>
       <c r="C249" s="0" t="s">
-        <v>548</v>
+        <v>547</v>
       </c>
       <c r="D249" s="0"/>
       <c r="E249" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G249" s="0">
-        <v>4.6</v>
+        <v>7.22</v>
       </c>
       <c r="H249" s="0" t="s">
-        <v>549</v>
+        <v>548</v>
       </c>
     </row>
     <row r="250" spans="1:8">
       <c r="A250" s="0">
-        <v>11390</v>
+        <v>11501</v>
       </c>
       <c r="B250" s="0"/>
       <c r="C250" s="0" t="s">
-        <v>550</v>
+        <v>549</v>
       </c>
       <c r="D250" s="0"/>
       <c r="E250" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G250" s="0">
-        <v>7.22</v>
+        <v>13.61</v>
       </c>
       <c r="H250" s="0" t="s">
-        <v>551</v>
+        <v>550</v>
       </c>
     </row>
     <row r="251" spans="1:8">
       <c r="A251" s="0">
-        <v>11501</v>
+        <v>11607</v>
       </c>
       <c r="B251" s="0"/>
       <c r="C251" s="0" t="s">
-        <v>552</v>
+        <v>551</v>
       </c>
       <c r="D251" s="0"/>
       <c r="E251" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G251" s="0">
-        <v>13.61</v>
+        <v>9.84</v>
       </c>
       <c r="H251" s="0" t="s">
-        <v>553</v>
+        <v>552</v>
       </c>
     </row>
     <row r="252" spans="1:8">
       <c r="A252" s="0">
-        <v>11607</v>
+        <v>11608</v>
       </c>
       <c r="B252" s="0"/>
       <c r="C252" s="0" t="s">
-        <v>554</v>
+        <v>553</v>
       </c>
       <c r="D252" s="0"/>
       <c r="E252" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G252" s="0">
-        <v>9.84</v>
+        <v>21.95</v>
       </c>
       <c r="H252" s="0" t="s">
-        <v>555</v>
+        <v>554</v>
       </c>
     </row>
     <row r="253" spans="1:8">
       <c r="A253" s="0">
-        <v>11608</v>
+        <v>11609</v>
       </c>
       <c r="B253" s="0"/>
       <c r="C253" s="0" t="s">
-        <v>556</v>
+        <v>555</v>
       </c>
       <c r="D253" s="0"/>
       <c r="E253" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G253" s="0">
-        <v>21.95</v>
+        <v>9.9</v>
       </c>
       <c r="H253" s="0" t="s">
-        <v>557</v>
+        <v>556</v>
       </c>
     </row>
     <row r="254" spans="1:8">
       <c r="A254" s="0">
-        <v>11609</v>
+        <v>11610</v>
       </c>
       <c r="B254" s="0"/>
       <c r="C254" s="0" t="s">
-        <v>558</v>
+        <v>557</v>
       </c>
       <c r="D254" s="0"/>
       <c r="E254" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G254" s="0">
-        <v>9.9</v>
+        <v>19.89</v>
       </c>
       <c r="H254" s="0" t="s">
-        <v>559</v>
+        <v>558</v>
       </c>
     </row>
     <row r="255" spans="1:8">
       <c r="A255" s="0">
-        <v>11610</v>
+        <v>11611</v>
       </c>
       <c r="B255" s="0"/>
       <c r="C255" s="0" t="s">
-        <v>560</v>
+        <v>559</v>
       </c>
       <c r="D255" s="0"/>
       <c r="E255" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G255" s="0">
-        <v>19.89</v>
+        <v>9.949999999999999</v>
       </c>
       <c r="H255" s="0" t="s">
-        <v>561</v>
+        <v>560</v>
       </c>
     </row>
     <row r="256" spans="1:8">
       <c r="A256" s="0">
-        <v>11611</v>
+        <v>11843</v>
       </c>
       <c r="B256" s="0"/>
       <c r="C256" s="0" t="s">
-        <v>562</v>
+        <v>561</v>
       </c>
       <c r="D256" s="0"/>
       <c r="E256" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G256" s="0">
-        <v>9.949999999999999</v>
+        <v>6.59</v>
       </c>
       <c r="H256" s="0" t="s">
-        <v>563</v>
+        <v>562</v>
       </c>
     </row>
     <row r="257" spans="1:8">
       <c r="A257" s="0">
-        <v>11843</v>
+        <v>11844</v>
       </c>
       <c r="B257" s="0"/>
       <c r="C257" s="0" t="s">
-        <v>564</v>
+        <v>563</v>
       </c>
       <c r="D257" s="0"/>
       <c r="E257" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G257" s="0">
-        <v>6.59</v>
+        <v>4.6</v>
       </c>
       <c r="H257" s="0" t="s">
-        <v>565</v>
+        <v>564</v>
       </c>
     </row>
     <row r="258" spans="1:8">
       <c r="A258" s="0">
-        <v>11844</v>
-[...1 lines deleted...]
-      <c r="B258" s="0"/>
+        <v>26227</v>
+      </c>
+      <c r="B258" s="0" t="s">
+        <v>565</v>
+      </c>
       <c r="C258" s="0" t="s">
         <v>566</v>
       </c>
-      <c r="D258" s="0"/>
+      <c r="D258" s="0" t="s">
+        <v>48</v>
+      </c>
       <c r="E258" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G258" s="0">
-        <v>4.6</v>
+        <v>4.69</v>
       </c>
       <c r="H258" s="0" t="s">
         <v>567</v>
       </c>
     </row>
     <row r="259" spans="1:8">
       <c r="A259" s="0">
-        <v>26227</v>
-[...1 lines deleted...]
-      <c r="B259" s="0" t="s">
+        <v>15356</v>
+      </c>
+      <c r="B259" s="0"/>
+      <c r="C259" s="0" t="s">
         <v>568</v>
       </c>
-      <c r="C259" s="0" t="s">
+      <c r="D259" s="0"/>
+      <c r="E259" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="G259" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="H259" s="0" t="s">
         <v>569</v>
-      </c>
-[...10 lines deleted...]
-        <v>570</v>
       </c>
     </row>
     <row r="260" spans="1:8">
       <c r="A260" s="0">
-        <v>15356</v>
+        <v>15357</v>
       </c>
       <c r="B260" s="0"/>
       <c r="C260" s="0" t="s">
-        <v>571</v>
+        <v>570</v>
       </c>
       <c r="D260" s="0"/>
       <c r="E260" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G260" s="0">
-        <v>2.56</v>
+        <v>2.48</v>
       </c>
       <c r="H260" s="0" t="s">
-        <v>572</v>
+        <v>571</v>
       </c>
     </row>
     <row r="261" spans="1:8">
       <c r="A261" s="0">
-        <v>15357</v>
+        <v>15358</v>
       </c>
       <c r="B261" s="0"/>
       <c r="C261" s="0" t="s">
-        <v>573</v>
+        <v>572</v>
       </c>
       <c r="D261" s="0"/>
       <c r="E261" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G261" s="0">
-        <v>2.48</v>
+        <v>2.81</v>
       </c>
       <c r="H261" s="0" t="s">
-        <v>574</v>
+        <v>573</v>
       </c>
     </row>
     <row r="262" spans="1:8">
       <c r="A262" s="0">
-        <v>15358</v>
+        <v>15359</v>
       </c>
       <c r="B262" s="0"/>
       <c r="C262" s="0" t="s">
-        <v>575</v>
+        <v>574</v>
       </c>
       <c r="D262" s="0"/>
       <c r="E262" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G262" s="0">
-        <v>2.81</v>
+        <v>1.66</v>
       </c>
       <c r="H262" s="0" t="s">
-        <v>576</v>
+        <v>575</v>
       </c>
     </row>
     <row r="263" spans="1:8">
       <c r="A263" s="0">
-        <v>15359</v>
+        <v>15360</v>
       </c>
       <c r="B263" s="0"/>
       <c r="C263" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="D263" s="0"/>
       <c r="E263" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G263" s="0">
-        <v>1.66</v>
+        <v>1.98</v>
       </c>
       <c r="H263" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="264" spans="1:8">
       <c r="A264" s="0">
-        <v>15360</v>
+        <v>15361</v>
       </c>
       <c r="B264" s="0"/>
       <c r="C264" s="0" t="s">
-        <v>579</v>
+        <v>578</v>
       </c>
       <c r="D264" s="0"/>
       <c r="E264" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G264" s="0">
-        <v>1.98</v>
+        <v>4.02</v>
       </c>
       <c r="H264" s="0" t="s">
-        <v>580</v>
+        <v>579</v>
       </c>
     </row>
     <row r="265" spans="1:8">
       <c r="A265" s="0">
-        <v>15361</v>
+        <v>15362</v>
       </c>
       <c r="B265" s="0"/>
       <c r="C265" s="0" t="s">
-        <v>581</v>
+        <v>580</v>
       </c>
       <c r="D265" s="0"/>
       <c r="E265" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G265" s="0">
-        <v>4.02</v>
+        <v>1.61</v>
       </c>
       <c r="H265" s="0" t="s">
-        <v>582</v>
+        <v>581</v>
       </c>
     </row>
     <row r="266" spans="1:8">
       <c r="A266" s="0">
-        <v>15362</v>
+        <v>15363</v>
       </c>
       <c r="B266" s="0"/>
       <c r="C266" s="0" t="s">
-        <v>583</v>
+        <v>582</v>
       </c>
       <c r="D266" s="0"/>
       <c r="E266" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G266" s="0">
-        <v>1.61</v>
+        <v>2.67</v>
       </c>
       <c r="H266" s="0" t="s">
-        <v>584</v>
+        <v>583</v>
       </c>
     </row>
     <row r="267" spans="1:8">
       <c r="A267" s="0">
-        <v>15363</v>
+        <v>15532</v>
       </c>
       <c r="B267" s="0"/>
       <c r="C267" s="0" t="s">
-        <v>585</v>
+        <v>584</v>
       </c>
       <c r="D267" s="0"/>
       <c r="E267" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G267" s="0">
-        <v>2.67</v>
+        <v>1.95</v>
       </c>
       <c r="H267" s="0" t="s">
-        <v>586</v>
+        <v>585</v>
       </c>
     </row>
     <row r="268" spans="1:8">
       <c r="A268" s="0">
-        <v>15532</v>
-[...1 lines deleted...]
-      <c r="B268" s="0"/>
+        <v>15533</v>
+      </c>
+      <c r="B268" s="0" t="s">
+        <v>586</v>
+      </c>
       <c r="C268" s="0" t="s">
         <v>587</v>
       </c>
-      <c r="D268" s="0"/>
+      <c r="D268" s="0" t="s">
+        <v>48</v>
+      </c>
       <c r="E268" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G268" s="0">
-        <v>1.95</v>
+        <v>2.86</v>
       </c>
       <c r="H268" s="0" t="s">
         <v>588</v>
       </c>
     </row>
     <row r="269" spans="1:8">
       <c r="A269" s="0">
-        <v>15533</v>
-[...1 lines deleted...]
-      <c r="B269" s="0" t="s">
+        <v>15534</v>
+      </c>
+      <c r="B269" s="0"/>
+      <c r="C269" s="0" t="s">
         <v>589</v>
       </c>
-      <c r="C269" s="0" t="s">
+      <c r="D269" s="0"/>
+      <c r="E269" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="G269" s="0">
+        <v>2.94</v>
+      </c>
+      <c r="H269" s="0" t="s">
         <v>590</v>
-      </c>
-[...10 lines deleted...]
-        <v>591</v>
       </c>
     </row>
     <row r="270" spans="1:8">
       <c r="A270" s="0">
-        <v>15534</v>
+        <v>15783</v>
       </c>
       <c r="B270" s="0"/>
       <c r="C270" s="0" t="s">
-        <v>592</v>
+        <v>591</v>
       </c>
       <c r="D270" s="0"/>
       <c r="E270" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G270" s="0">
-        <v>2.94</v>
+        <v>3.7</v>
       </c>
       <c r="H270" s="0" t="s">
-        <v>593</v>
+        <v>592</v>
       </c>
     </row>
     <row r="271" spans="1:8">
       <c r="A271" s="0">
-        <v>15783</v>
-[...1 lines deleted...]
-      <c r="B271" s="0"/>
+        <v>15786</v>
+      </c>
+      <c r="B271" s="0" t="s">
+        <v>593</v>
+      </c>
       <c r="C271" s="0" t="s">
         <v>594</v>
       </c>
-      <c r="D271" s="0"/>
+      <c r="D271" s="0" t="s">
+        <v>48</v>
+      </c>
       <c r="E271" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G271" s="0">
-        <v>3.7</v>
+        <v>2.09</v>
       </c>
       <c r="H271" s="0" t="s">
         <v>595</v>
       </c>
     </row>
     <row r="272" spans="1:8">
       <c r="A272" s="0">
-        <v>15786</v>
-[...1 lines deleted...]
-      <c r="B272" s="0" t="s">
+        <v>15843</v>
+      </c>
+      <c r="B272" s="0"/>
+      <c r="C272" s="0" t="s">
         <v>596</v>
       </c>
-      <c r="C272" s="0" t="s">
+      <c r="D272" s="0"/>
+      <c r="E272" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="G272" s="0">
+        <v>4.28</v>
+      </c>
+      <c r="H272" s="0" t="s">
         <v>597</v>
-      </c>
-[...10 lines deleted...]
-        <v>598</v>
       </c>
     </row>
     <row r="273" spans="1:8">
       <c r="A273" s="0">
-        <v>15843</v>
+        <v>15844</v>
       </c>
       <c r="B273" s="0"/>
       <c r="C273" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="D273" s="0"/>
       <c r="E273" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G273" s="0">
-        <v>4.28</v>
+        <v>3.07</v>
       </c>
       <c r="H273" s="0" t="s">
-        <v>600</v>
+        <v>599</v>
       </c>
     </row>
     <row r="274" spans="1:8">
       <c r="A274" s="0">
-        <v>15844</v>
+        <v>15846</v>
       </c>
       <c r="B274" s="0"/>
       <c r="C274" s="0" t="s">
-        <v>601</v>
+        <v>600</v>
       </c>
       <c r="D274" s="0"/>
       <c r="E274" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G274" s="0">
-        <v>3.07</v>
+        <v>3.92</v>
       </c>
       <c r="H274" s="0" t="s">
-        <v>602</v>
+        <v>601</v>
       </c>
     </row>
     <row r="275" spans="1:8">
       <c r="A275" s="0">
-        <v>15846</v>
+        <v>15847</v>
       </c>
       <c r="B275" s="0"/>
       <c r="C275" s="0" t="s">
-        <v>603</v>
+        <v>602</v>
       </c>
       <c r="D275" s="0"/>
       <c r="E275" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G275" s="0">
-        <v>3.92</v>
+        <v>3.05</v>
       </c>
       <c r="H275" s="0" t="s">
-        <v>604</v>
+        <v>603</v>
       </c>
     </row>
     <row r="276" spans="1:8">
       <c r="A276" s="0">
-        <v>15847</v>
+        <v>15848</v>
       </c>
       <c r="B276" s="0"/>
       <c r="C276" s="0" t="s">
-        <v>605</v>
+        <v>604</v>
       </c>
       <c r="D276" s="0"/>
       <c r="E276" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G276" s="0">
-        <v>3.05</v>
+        <v>2.58</v>
       </c>
       <c r="H276" s="0" t="s">
-        <v>606</v>
+        <v>605</v>
       </c>
     </row>
     <row r="277" spans="1:8">
       <c r="A277" s="0">
-        <v>15848</v>
+        <v>16043</v>
       </c>
       <c r="B277" s="0"/>
       <c r="C277" s="0" t="s">
-        <v>607</v>
+        <v>606</v>
       </c>
       <c r="D277" s="0"/>
       <c r="E277" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G277" s="0">
-        <v>2.58</v>
+        <v>6.84</v>
       </c>
       <c r="H277" s="0" t="s">
-        <v>608</v>
+        <v>607</v>
       </c>
     </row>
     <row r="278" spans="1:8">
       <c r="A278" s="0">
-        <v>16043</v>
+        <v>16044</v>
       </c>
       <c r="B278" s="0"/>
       <c r="C278" s="0" t="s">
-        <v>609</v>
+        <v>608</v>
       </c>
       <c r="D278" s="0"/>
       <c r="E278" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G278" s="0">
-        <v>6.84</v>
+        <v>2.56</v>
       </c>
       <c r="H278" s="0" t="s">
-        <v>610</v>
+        <v>609</v>
       </c>
     </row>
     <row r="279" spans="1:8">
       <c r="A279" s="0">
-        <v>16044</v>
+        <v>16045</v>
       </c>
       <c r="B279" s="0"/>
       <c r="C279" s="0" t="s">
-        <v>611</v>
+        <v>610</v>
       </c>
       <c r="D279" s="0"/>
       <c r="E279" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G279" s="0">
-        <v>2.56</v>
+        <v>2.97</v>
       </c>
       <c r="H279" s="0" t="s">
-        <v>612</v>
+        <v>611</v>
       </c>
     </row>
     <row r="280" spans="1:8">
       <c r="A280" s="0">
-        <v>16045</v>
+        <v>16046</v>
       </c>
       <c r="B280" s="0"/>
       <c r="C280" s="0" t="s">
-        <v>613</v>
+        <v>612</v>
       </c>
       <c r="D280" s="0"/>
       <c r="E280" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G280" s="0">
-        <v>2.97</v>
+        <v>3.49</v>
       </c>
       <c r="H280" s="0" t="s">
-        <v>614</v>
+        <v>613</v>
       </c>
     </row>
     <row r="281" spans="1:8">
       <c r="A281" s="0">
-        <v>16046</v>
+        <v>16047</v>
       </c>
       <c r="B281" s="0"/>
       <c r="C281" s="0" t="s">
-        <v>615</v>
+        <v>614</v>
       </c>
       <c r="D281" s="0"/>
       <c r="E281" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G281" s="0">
-        <v>3.49</v>
+        <v>4.72</v>
       </c>
       <c r="H281" s="0" t="s">
-        <v>616</v>
+        <v>615</v>
       </c>
     </row>
     <row r="282" spans="1:8">
       <c r="A282" s="0">
-        <v>16047</v>
+        <v>16068</v>
       </c>
       <c r="B282" s="0"/>
       <c r="C282" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
       <c r="D282" s="0"/>
       <c r="E282" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G282" s="0">
-        <v>4.72</v>
+        <v>4.02</v>
       </c>
       <c r="H282" s="0" t="s">
-        <v>618</v>
+        <v>617</v>
       </c>
     </row>
     <row r="283" spans="1:8">
       <c r="A283" s="0">
-        <v>16068</v>
+        <v>16069</v>
       </c>
       <c r="B283" s="0"/>
       <c r="C283" s="0" t="s">
-        <v>619</v>
+        <v>618</v>
       </c>
       <c r="D283" s="0"/>
       <c r="E283" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G283" s="0">
-        <v>4.02</v>
+        <v>3.23</v>
       </c>
       <c r="H283" s="0" t="s">
-        <v>620</v>
+        <v>619</v>
       </c>
     </row>
     <row r="284" spans="1:8">
       <c r="A284" s="0">
-        <v>16069</v>
-[...1 lines deleted...]
-      <c r="B284" s="0"/>
+        <v>16253</v>
+      </c>
+      <c r="B284" s="0" t="s">
+        <v>620</v>
+      </c>
       <c r="C284" s="0" t="s">
         <v>621</v>
       </c>
-      <c r="D284" s="0"/>
+      <c r="D284" s="0" t="s">
+        <v>48</v>
+      </c>
       <c r="E284" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G284" s="0">
-        <v>3.23</v>
+        <v>4.69</v>
       </c>
       <c r="H284" s="0" t="s">
         <v>622</v>
       </c>
     </row>
     <row r="285" spans="1:8">
       <c r="A285" s="0">
-        <v>16253</v>
+        <v>16254</v>
       </c>
       <c r="B285" s="0" t="s">
         <v>623</v>
       </c>
       <c r="C285" s="0" t="s">
         <v>624</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G285" s="0">
-        <v>4.69</v>
+        <v>2.37</v>
       </c>
       <c r="H285" s="0" t="s">
         <v>625</v>
       </c>
     </row>
     <row r="286" spans="1:8">
       <c r="A286" s="0">
-        <v>16254</v>
-[...1 lines deleted...]
-      <c r="B286" s="0" t="s">
+        <v>16255</v>
+      </c>
+      <c r="B286" s="0"/>
+      <c r="C286" s="0" t="s">
         <v>626</v>
       </c>
-      <c r="C286" s="0" t="s">
+      <c r="D286" s="0"/>
+      <c r="E286" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="G286" s="0">
+        <v>2.07</v>
+      </c>
+      <c r="H286" s="0" t="s">
         <v>627</v>
-      </c>
-[...10 lines deleted...]
-        <v>628</v>
       </c>
     </row>
     <row r="287" spans="1:8">
       <c r="A287" s="0">
-        <v>16255</v>
+        <v>16256</v>
       </c>
       <c r="B287" s="0"/>
       <c r="C287" s="0" t="s">
-        <v>629</v>
+        <v>628</v>
       </c>
       <c r="D287" s="0"/>
       <c r="E287" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G287" s="0">
-        <v>2.07</v>
+        <v>2.81</v>
       </c>
       <c r="H287" s="0" t="s">
-        <v>630</v>
+        <v>629</v>
       </c>
     </row>
     <row r="288" spans="1:8">
       <c r="A288" s="0">
-        <v>16256</v>
+        <v>16257</v>
       </c>
       <c r="B288" s="0"/>
       <c r="C288" s="0" t="s">
-        <v>631</v>
+        <v>630</v>
       </c>
       <c r="D288" s="0"/>
       <c r="E288" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G288" s="0">
-        <v>2.81</v>
+        <v>4.6</v>
       </c>
       <c r="H288" s="0" t="s">
-        <v>632</v>
+        <v>631</v>
       </c>
     </row>
     <row r="289" spans="1:8">
       <c r="A289" s="0">
-        <v>16257</v>
+        <v>16258</v>
       </c>
       <c r="B289" s="0"/>
       <c r="C289" s="0" t="s">
-        <v>633</v>
+        <v>632</v>
       </c>
       <c r="D289" s="0"/>
       <c r="E289" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G289" s="0">
-        <v>4.6</v>
+        <v>1.28</v>
       </c>
       <c r="H289" s="0" t="s">
-        <v>634</v>
+        <v>633</v>
       </c>
     </row>
     <row r="290" spans="1:8">
       <c r="A290" s="0">
-        <v>16258</v>
+        <v>16259</v>
       </c>
       <c r="B290" s="0"/>
       <c r="C290" s="0" t="s">
-        <v>635</v>
+        <v>634</v>
       </c>
       <c r="D290" s="0"/>
       <c r="E290" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G290" s="0">
-        <v>1.28</v>
+        <v>4</v>
       </c>
       <c r="H290" s="0" t="s">
-        <v>636</v>
+        <v>635</v>
       </c>
     </row>
     <row r="291" spans="1:8">
       <c r="A291" s="0">
-        <v>16259</v>
+        <v>16260</v>
       </c>
       <c r="B291" s="0"/>
       <c r="C291" s="0" t="s">
-        <v>637</v>
+        <v>636</v>
       </c>
       <c r="D291" s="0"/>
       <c r="E291" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G291" s="0">
-        <v>4</v>
+        <v>2.81</v>
       </c>
       <c r="H291" s="0" t="s">
-        <v>638</v>
+        <v>637</v>
       </c>
     </row>
     <row r="292" spans="1:8">
       <c r="A292" s="0">
-        <v>16260</v>
+        <v>16261</v>
       </c>
       <c r="B292" s="0"/>
       <c r="C292" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
       <c r="D292" s="0"/>
       <c r="E292" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G292" s="0">
-        <v>2.81</v>
+        <v>4.86</v>
       </c>
       <c r="H292" s="0" t="s">
-        <v>640</v>
+        <v>639</v>
       </c>
     </row>
     <row r="293" spans="1:8">
       <c r="A293" s="0">
-        <v>16261</v>
+        <v>16302</v>
       </c>
       <c r="B293" s="0"/>
       <c r="C293" s="0" t="s">
-        <v>641</v>
+        <v>640</v>
       </c>
       <c r="D293" s="0"/>
       <c r="E293" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G293" s="0">
-        <v>4.86</v>
+        <v>2.67</v>
       </c>
       <c r="H293" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="294" spans="1:8">
       <c r="A294" s="0">
-        <v>16302</v>
+        <v>16303</v>
       </c>
       <c r="B294" s="0"/>
       <c r="C294" s="0" t="s">
-        <v>643</v>
+        <v>642</v>
       </c>
       <c r="D294" s="0"/>
       <c r="E294" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G294" s="0">
-        <v>2.67</v>
+        <v>3.58</v>
       </c>
       <c r="H294" s="0" t="s">
-        <v>644</v>
+        <v>643</v>
       </c>
     </row>
     <row r="295" spans="1:8">
       <c r="A295" s="0">
-        <v>16303</v>
+        <v>16323</v>
       </c>
       <c r="B295" s="0"/>
       <c r="C295" s="0" t="s">
-        <v>645</v>
+        <v>644</v>
       </c>
       <c r="D295" s="0"/>
       <c r="E295" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G295" s="0">
-        <v>3.58</v>
+        <v>2.56</v>
       </c>
       <c r="H295" s="0" t="s">
-        <v>646</v>
+        <v>645</v>
       </c>
     </row>
     <row r="296" spans="1:8">
       <c r="A296" s="0">
-        <v>16323</v>
-[...1 lines deleted...]
-      <c r="B296" s="0"/>
+        <v>16422</v>
+      </c>
+      <c r="B296" s="0" t="s">
+        <v>646</v>
+      </c>
       <c r="C296" s="0" t="s">
         <v>647</v>
       </c>
-      <c r="D296" s="0"/>
+      <c r="D296" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="E296" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G296" s="0">
-        <v>2.56</v>
+        <v>1.64</v>
       </c>
       <c r="H296" s="0" t="s">
         <v>648</v>
       </c>
     </row>
     <row r="297" spans="1:8">
       <c r="A297" s="0">
         <v>16422</v>
       </c>
       <c r="B297" s="0" t="s">
         <v>649</v>
       </c>
       <c r="C297" s="0" t="s">
-        <v>650</v>
+        <v>647</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>22</v>
+        <v>58</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G297" s="0">
         <v>1.64</v>
       </c>
       <c r="H297" s="0" t="s">
-        <v>651</v>
+        <v>648</v>
       </c>
     </row>
     <row r="298" spans="1:8">
       <c r="A298" s="0">
-        <v>16422</v>
-[...3 lines deleted...]
-      </c>
+        <v>16430</v>
+      </c>
+      <c r="B298" s="0"/>
       <c r="C298" s="0" t="s">
         <v>650</v>
       </c>
-      <c r="D298" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D298" s="0"/>
       <c r="E298" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G298" s="0">
-        <v>1.64</v>
+        <v>2.15</v>
       </c>
       <c r="H298" s="0" t="s">
         <v>651</v>
       </c>
     </row>
     <row r="299" spans="1:8">
       <c r="A299" s="0">
-        <v>16430</v>
+        <v>16431</v>
       </c>
       <c r="B299" s="0"/>
       <c r="C299" s="0" t="s">
-        <v>653</v>
+        <v>652</v>
       </c>
       <c r="D299" s="0"/>
       <c r="E299" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G299" s="0">
-        <v>2.15</v>
+        <v>3.39</v>
       </c>
       <c r="H299" s="0" t="s">
-        <v>654</v>
+        <v>653</v>
       </c>
     </row>
     <row r="300" spans="1:8">
       <c r="A300" s="0">
-        <v>16431</v>
+        <v>16466</v>
       </c>
       <c r="B300" s="0"/>
       <c r="C300" s="0" t="s">
-        <v>655</v>
+        <v>654</v>
       </c>
       <c r="D300" s="0"/>
       <c r="E300" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G300" s="0">
-        <v>3.39</v>
+        <v>1.96</v>
       </c>
       <c r="H300" s="0" t="s">
-        <v>656</v>
+        <v>655</v>
       </c>
     </row>
     <row r="301" spans="1:8">
       <c r="A301" s="0">
-        <v>16466</v>
+        <v>16512</v>
       </c>
       <c r="B301" s="0"/>
       <c r="C301" s="0" t="s">
-        <v>657</v>
+        <v>656</v>
       </c>
       <c r="D301" s="0"/>
       <c r="E301" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G301" s="0">
-        <v>1.96</v>
+        <v>3.83</v>
       </c>
       <c r="H301" s="0" t="s">
-        <v>658</v>
+        <v>657</v>
       </c>
     </row>
     <row r="302" spans="1:8">
       <c r="A302" s="0">
-        <v>16512</v>
+        <v>16542</v>
       </c>
       <c r="B302" s="0"/>
       <c r="C302" s="0" t="s">
-        <v>659</v>
+        <v>658</v>
       </c>
       <c r="D302" s="0"/>
       <c r="E302" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G302" s="0">
-        <v>3.83</v>
+        <v>3.49</v>
       </c>
       <c r="H302" s="0" t="s">
-        <v>660</v>
+        <v>659</v>
       </c>
     </row>
     <row r="303" spans="1:8">
       <c r="A303" s="0">
-        <v>16542</v>
+        <v>16545</v>
       </c>
       <c r="B303" s="0"/>
       <c r="C303" s="0" t="s">
-        <v>661</v>
+        <v>660</v>
       </c>
       <c r="D303" s="0"/>
       <c r="E303" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G303" s="0">
-        <v>3.49</v>
+        <v>5.37</v>
       </c>
       <c r="H303" s="0" t="s">
-        <v>662</v>
+        <v>661</v>
       </c>
     </row>
     <row r="304" spans="1:8">
       <c r="A304" s="0">
-        <v>16545</v>
+        <v>16548</v>
       </c>
       <c r="B304" s="0"/>
       <c r="C304" s="0" t="s">
-        <v>663</v>
+        <v>662</v>
       </c>
       <c r="D304" s="0"/>
       <c r="E304" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G304" s="0">
-        <v>5.37</v>
+        <v>4.86</v>
       </c>
       <c r="H304" s="0" t="s">
-        <v>664</v>
+        <v>663</v>
       </c>
     </row>
     <row r="305" spans="1:8">
       <c r="A305" s="0">
-        <v>16548</v>
+        <v>16553</v>
       </c>
       <c r="B305" s="0"/>
       <c r="C305" s="0" t="s">
-        <v>665</v>
+        <v>664</v>
       </c>
       <c r="D305" s="0"/>
       <c r="E305" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G305" s="0">
-        <v>4.86</v>
+        <v>2.27</v>
       </c>
       <c r="H305" s="0" t="s">
-        <v>666</v>
+        <v>665</v>
       </c>
     </row>
     <row r="306" spans="1:8">
       <c r="A306" s="0">
-        <v>16553</v>
+        <v>16554</v>
       </c>
       <c r="B306" s="0"/>
       <c r="C306" s="0" t="s">
-        <v>667</v>
+        <v>666</v>
       </c>
       <c r="D306" s="0"/>
       <c r="E306" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G306" s="0">
-        <v>2.27</v>
+        <v>1.53</v>
       </c>
       <c r="H306" s="0" t="s">
-        <v>668</v>
+        <v>667</v>
       </c>
     </row>
     <row r="307" spans="1:8">
       <c r="A307" s="0">
-        <v>16554</v>
+        <v>16559</v>
       </c>
       <c r="B307" s="0"/>
       <c r="C307" s="0" t="s">
-        <v>669</v>
+        <v>668</v>
       </c>
       <c r="D307" s="0"/>
       <c r="E307" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G307" s="0">
-        <v>1.53</v>
+        <v>2.6</v>
       </c>
       <c r="H307" s="0" t="s">
-        <v>670</v>
+        <v>669</v>
       </c>
     </row>
     <row r="308" spans="1:8">
       <c r="A308" s="0">
-        <v>16559</v>
-[...1 lines deleted...]
-      <c r="B308" s="0" t="s">
+        <v>16588</v>
+      </c>
+      <c r="B308" s="0"/>
+      <c r="C308" s="0" t="s">
+        <v>670</v>
+      </c>
+      <c r="D308" s="0"/>
+      <c r="E308" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="G308" s="0">
+        <v>3.66</v>
+      </c>
+      <c r="H308" s="0" t="s">
         <v>671</v>
-      </c>
-[...13 lines deleted...]
-        <v>674</v>
       </c>
     </row>
     <row r="309" spans="1:8">
       <c r="A309" s="0">
-        <v>16588</v>
-[...3 lines deleted...]
-      </c>
+        <v>16589</v>
+      </c>
+      <c r="B309" s="0"/>
       <c r="C309" s="0" t="s">
-        <v>676</v>
-[...3 lines deleted...]
-      </c>
+        <v>672</v>
+      </c>
+      <c r="D309" s="0"/>
       <c r="E309" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G309" s="0">
-        <v>3.66</v>
+        <v>3.76</v>
       </c>
       <c r="H309" s="0" t="s">
-        <v>677</v>
+        <v>673</v>
       </c>
     </row>
     <row r="310" spans="1:8">
       <c r="A310" s="0">
-        <v>16589</v>
+        <v>16590</v>
       </c>
       <c r="B310" s="0"/>
       <c r="C310" s="0" t="s">
-        <v>678</v>
+        <v>674</v>
       </c>
       <c r="D310" s="0"/>
       <c r="E310" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G310" s="0">
-        <v>3.76</v>
+        <v>4.35</v>
       </c>
       <c r="H310" s="0" t="s">
-        <v>679</v>
+        <v>675</v>
       </c>
     </row>
     <row r="311" spans="1:8">
       <c r="A311" s="0">
-        <v>16590</v>
-[...3 lines deleted...]
-      </c>
+        <v>16647</v>
+      </c>
+      <c r="B311" s="0"/>
       <c r="C311" s="0" t="s">
-        <v>681</v>
-[...3 lines deleted...]
-      </c>
+        <v>676</v>
+      </c>
+      <c r="D311" s="0"/>
       <c r="E311" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G311" s="0">
-        <v>4.35</v>
+        <v>4.19</v>
       </c>
       <c r="H311" s="0" t="s">
-        <v>682</v>
+        <v>677</v>
       </c>
     </row>
     <row r="312" spans="1:8">
       <c r="A312" s="0">
-        <v>16647</v>
-[...1 lines deleted...]
-      <c r="B312" s="0"/>
+        <v>16648</v>
+      </c>
+      <c r="B312" s="0" t="s">
+        <v>678</v>
+      </c>
       <c r="C312" s="0" t="s">
-        <v>683</v>
-[...1 lines deleted...]
-      <c r="D312" s="0"/>
+        <v>679</v>
+      </c>
+      <c r="D312" s="0" t="s">
+        <v>28</v>
+      </c>
       <c r="E312" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G312" s="0">
-        <v>4.19</v>
+        <v>3.67</v>
       </c>
       <c r="H312" s="0" t="s">
-        <v>684</v>
+        <v>680</v>
       </c>
     </row>
     <row r="313" spans="1:8">
       <c r="A313" s="0">
-        <v>16648</v>
+        <v>16649</v>
       </c>
       <c r="B313" s="0" t="s">
-        <v>685</v>
+        <v>681</v>
       </c>
       <c r="C313" s="0" t="s">
-        <v>686</v>
+        <v>682</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>28</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G313" s="0">
-        <v>3.67</v>
+        <v>3.8</v>
       </c>
       <c r="H313" s="0" t="s">
-        <v>687</v>
+        <v>683</v>
       </c>
     </row>
     <row r="314" spans="1:8">
       <c r="A314" s="0">
-        <v>16649</v>
+        <v>16650</v>
       </c>
       <c r="B314" s="0" t="s">
-        <v>688</v>
+        <v>684</v>
       </c>
       <c r="C314" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="D314" s="0" t="s">
-        <v>28</v>
+        <v>48</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G314" s="0">
-        <v>3.8</v>
+        <v>3.77</v>
       </c>
       <c r="H314" s="0" t="s">
-        <v>690</v>
+        <v>686</v>
       </c>
     </row>
     <row r="315" spans="1:8">
       <c r="A315" s="0">
-        <v>16650</v>
+        <v>16651</v>
       </c>
       <c r="B315" s="0" t="s">
-        <v>691</v>
+        <v>687</v>
       </c>
       <c r="C315" s="0" t="s">
-        <v>692</v>
+        <v>688</v>
       </c>
       <c r="D315" s="0" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G315" s="0">
-        <v>3.77</v>
+        <v>4.19</v>
       </c>
       <c r="H315" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
     </row>
     <row r="316" spans="1:8">
       <c r="A316" s="0">
-        <v>16651</v>
-[...3 lines deleted...]
-      </c>
+        <v>16652</v>
+      </c>
+      <c r="B316" s="0"/>
       <c r="C316" s="0" t="s">
-        <v>695</v>
-[...3 lines deleted...]
-      </c>
+        <v>690</v>
+      </c>
+      <c r="D316" s="0"/>
       <c r="E316" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G316" s="0">
-        <v>4.19</v>
+        <v>2.94</v>
       </c>
       <c r="H316" s="0" t="s">
-        <v>696</v>
+        <v>691</v>
       </c>
     </row>
     <row r="317" spans="1:8">
       <c r="A317" s="0">
-        <v>16652</v>
-[...1 lines deleted...]
-      <c r="B317" s="0"/>
+        <v>16696</v>
+      </c>
+      <c r="B317" s="0" t="s">
+        <v>692</v>
+      </c>
       <c r="C317" s="0" t="s">
-        <v>697</v>
-[...1 lines deleted...]
-      <c r="D317" s="0"/>
+        <v>693</v>
+      </c>
+      <c r="D317" s="0" t="s">
+        <v>48</v>
+      </c>
       <c r="E317" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G317" s="0">
-        <v>2.94</v>
+        <v>4.43</v>
       </c>
       <c r="H317" s="0" t="s">
-        <v>698</v>
+        <v>694</v>
       </c>
     </row>
     <row r="318" spans="1:8">
       <c r="A318" s="0">
-        <v>16696</v>
-[...3 lines deleted...]
-      </c>
+        <v>16697</v>
+      </c>
+      <c r="B318" s="0"/>
       <c r="C318" s="0" t="s">
-        <v>700</v>
-[...3 lines deleted...]
-      </c>
+        <v>695</v>
+      </c>
+      <c r="D318" s="0"/>
       <c r="E318" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G318" s="0">
-        <v>4.43</v>
+        <v>3.22</v>
       </c>
       <c r="H318" s="0" t="s">
-        <v>701</v>
+        <v>696</v>
       </c>
     </row>
     <row r="319" spans="1:8">
       <c r="A319" s="0">
-        <v>16697</v>
+        <v>16698</v>
       </c>
       <c r="B319" s="0"/>
       <c r="C319" s="0" t="s">
-        <v>702</v>
+        <v>697</v>
       </c>
       <c r="D319" s="0"/>
       <c r="E319" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G319" s="0">
-        <v>3.22</v>
+        <v>39.13</v>
       </c>
       <c r="H319" s="0" t="s">
-        <v>703</v>
+        <v>698</v>
       </c>
     </row>
     <row r="320" spans="1:8">
       <c r="A320" s="0">
-        <v>16698</v>
-[...1 lines deleted...]
-      <c r="B320" s="0"/>
+        <v>16754</v>
+      </c>
+      <c r="B320" s="0" t="s">
+        <v>699</v>
+      </c>
       <c r="C320" s="0" t="s">
-        <v>704</v>
-[...1 lines deleted...]
-      <c r="D320" s="0"/>
+        <v>700</v>
+      </c>
+      <c r="D320" s="0" t="s">
+        <v>48</v>
+      </c>
       <c r="E320" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G320" s="0">
-        <v>39.13</v>
+        <v>2.09</v>
       </c>
       <c r="H320" s="0" t="s">
-        <v>705</v>
+        <v>701</v>
       </c>
     </row>
     <row r="321" spans="1:8">
       <c r="A321" s="0">
-        <v>16754</v>
-[...3 lines deleted...]
-      </c>
+        <v>16757</v>
+      </c>
+      <c r="B321" s="0"/>
       <c r="C321" s="0" t="s">
-        <v>707</v>
-[...3 lines deleted...]
-      </c>
+        <v>702</v>
+      </c>
+      <c r="D321" s="0"/>
       <c r="E321" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G321" s="0">
-        <v>2.09</v>
+        <v>4.04</v>
       </c>
       <c r="H321" s="0" t="s">
-        <v>708</v>
+        <v>703</v>
       </c>
     </row>
     <row r="322" spans="1:8">
       <c r="A322" s="0">
-        <v>16757</v>
-[...1 lines deleted...]
-      <c r="B322" s="0"/>
+        <v>16758</v>
+      </c>
+      <c r="B322" s="0" t="s">
+        <v>704</v>
+      </c>
       <c r="C322" s="0" t="s">
-        <v>709</v>
-[...1 lines deleted...]
-      <c r="D322" s="0"/>
+        <v>705</v>
+      </c>
+      <c r="D322" s="0" t="s">
+        <v>48</v>
+      </c>
       <c r="E322" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G322" s="0">
-        <v>4.04</v>
+        <v>4.86</v>
       </c>
       <c r="H322" s="0" t="s">
-        <v>710</v>
+        <v>706</v>
       </c>
     </row>
     <row r="323" spans="1:8">
       <c r="A323" s="0">
-        <v>16758</v>
-[...3 lines deleted...]
-      </c>
+        <v>16787</v>
+      </c>
+      <c r="B323" s="0"/>
       <c r="C323" s="0" t="s">
-        <v>712</v>
-[...3 lines deleted...]
-      </c>
+        <v>707</v>
+      </c>
+      <c r="D323" s="0"/>
       <c r="E323" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G323" s="0">
-        <v>4.86</v>
+        <v>6.16</v>
       </c>
       <c r="H323" s="0" t="s">
-        <v>713</v>
+        <v>708</v>
       </c>
     </row>
     <row r="324" spans="1:8">
       <c r="A324" s="0">
-        <v>16787</v>
+        <v>16788</v>
       </c>
       <c r="B324" s="0"/>
       <c r="C324" s="0" t="s">
-        <v>714</v>
+        <v>709</v>
       </c>
       <c r="D324" s="0"/>
       <c r="E324" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G324" s="0">
-        <v>6.16</v>
+        <v>6.78</v>
       </c>
       <c r="H324" s="0" t="s">
-        <v>715</v>
+        <v>710</v>
       </c>
     </row>
     <row r="325" spans="1:8">
       <c r="A325" s="0">
-        <v>16788</v>
+        <v>16789</v>
       </c>
       <c r="B325" s="0"/>
       <c r="C325" s="0" t="s">
-        <v>716</v>
+        <v>711</v>
       </c>
       <c r="D325" s="0"/>
       <c r="E325" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G325" s="0">
-        <v>6.78</v>
+        <v>5.22</v>
       </c>
       <c r="H325" s="0" t="s">
-        <v>717</v>
+        <v>712</v>
       </c>
     </row>
     <row r="326" spans="1:8">
       <c r="A326" s="0">
-        <v>16789</v>
-[...1 lines deleted...]
-      <c r="B326" s="0"/>
+        <v>16826</v>
+      </c>
+      <c r="B326" s="0" t="s">
+        <v>713</v>
+      </c>
       <c r="C326" s="0" t="s">
-        <v>718</v>
-[...1 lines deleted...]
-      <c r="D326" s="0"/>
+        <v>714</v>
+      </c>
+      <c r="D326" s="0" t="s">
+        <v>715</v>
+      </c>
       <c r="E326" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G326" s="0">
-        <v>5.22</v>
+        <v>4.09</v>
       </c>
       <c r="H326" s="0" t="s">
-        <v>719</v>
+        <v>716</v>
       </c>
     </row>
     <row r="327" spans="1:8">
       <c r="A327" s="0">
-        <v>16826</v>
-[...3 lines deleted...]
-      </c>
+        <v>16827</v>
+      </c>
+      <c r="B327" s="0"/>
       <c r="C327" s="0" t="s">
-        <v>721</v>
-[...3 lines deleted...]
-      </c>
+        <v>717</v>
+      </c>
+      <c r="D327" s="0"/>
       <c r="E327" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G327" s="0">
-        <v>4.09</v>
+        <v>4.43</v>
       </c>
       <c r="H327" s="0" t="s">
-        <v>723</v>
+        <v>718</v>
       </c>
     </row>
     <row r="328" spans="1:8">
       <c r="A328" s="0">
-        <v>16827</v>
+        <v>16829</v>
       </c>
       <c r="B328" s="0"/>
       <c r="C328" s="0" t="s">
-        <v>724</v>
+        <v>719</v>
       </c>
       <c r="D328" s="0"/>
       <c r="E328" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G328" s="0">
-        <v>4.43</v>
+        <v>3.27</v>
       </c>
       <c r="H328" s="0" t="s">
-        <v>725</v>
+        <v>720</v>
       </c>
     </row>
     <row r="329" spans="1:8">
       <c r="A329" s="0">
-        <v>16829</v>
+        <v>16830</v>
       </c>
       <c r="B329" s="0"/>
       <c r="C329" s="0" t="s">
-        <v>726</v>
+        <v>721</v>
       </c>
       <c r="D329" s="0"/>
       <c r="E329" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G329" s="0">
-        <v>3.27</v>
+        <v>3.39</v>
       </c>
       <c r="H329" s="0" t="s">
-        <v>727</v>
+        <v>722</v>
       </c>
     </row>
     <row r="330" spans="1:8">
       <c r="A330" s="0">
-        <v>16830</v>
-[...1 lines deleted...]
-      <c r="B330" s="0"/>
+        <v>16834</v>
+      </c>
+      <c r="B330" s="0" t="s">
+        <v>723</v>
+      </c>
       <c r="C330" s="0" t="s">
-        <v>728</v>
-[...1 lines deleted...]
-      <c r="D330" s="0"/>
+        <v>724</v>
+      </c>
+      <c r="D330" s="0" t="s">
+        <v>48</v>
+      </c>
       <c r="E330" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G330" s="0">
-        <v>3.39</v>
+        <v>2.86</v>
       </c>
       <c r="H330" s="0" t="s">
-        <v>729</v>
+        <v>725</v>
       </c>
     </row>
     <row r="331" spans="1:8">
       <c r="A331" s="0">
-        <v>16834</v>
-[...3 lines deleted...]
-      </c>
+        <v>16835</v>
+      </c>
+      <c r="B331" s="0"/>
       <c r="C331" s="0" t="s">
-        <v>731</v>
-[...3 lines deleted...]
-      </c>
+        <v>726</v>
+      </c>
+      <c r="D331" s="0"/>
       <c r="E331" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G331" s="0">
-        <v>2.86</v>
+        <v>2.01</v>
       </c>
       <c r="H331" s="0" t="s">
-        <v>732</v>
+        <v>727</v>
       </c>
     </row>
     <row r="332" spans="1:8">
       <c r="A332" s="0">
-        <v>16835</v>
+        <v>16836</v>
       </c>
       <c r="B332" s="0"/>
       <c r="C332" s="0" t="s">
-        <v>733</v>
+        <v>728</v>
       </c>
       <c r="D332" s="0"/>
       <c r="E332" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G332" s="0">
-        <v>2.01</v>
+        <v>1.88</v>
       </c>
       <c r="H332" s="0" t="s">
-        <v>734</v>
+        <v>729</v>
       </c>
     </row>
     <row r="333" spans="1:8">
       <c r="A333" s="0">
-        <v>16836</v>
+        <v>16837</v>
       </c>
       <c r="B333" s="0"/>
       <c r="C333" s="0" t="s">
-        <v>735</v>
+        <v>730</v>
       </c>
       <c r="D333" s="0"/>
       <c r="E333" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G333" s="0">
-        <v>1.88</v>
+        <v>2.15</v>
       </c>
       <c r="H333" s="0" t="s">
-        <v>736</v>
+        <v>731</v>
       </c>
     </row>
     <row r="334" spans="1:8">
       <c r="A334" s="0">
-        <v>16837</v>
-[...1 lines deleted...]
-      <c r="B334" s="0"/>
+        <v>16864</v>
+      </c>
+      <c r="B334" s="0" t="s">
+        <v>732</v>
+      </c>
       <c r="C334" s="0" t="s">
-        <v>737</v>
-[...1 lines deleted...]
-      <c r="D334" s="0"/>
+        <v>733</v>
+      </c>
+      <c r="D334" s="0" t="s">
+        <v>58</v>
+      </c>
       <c r="E334" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G334" s="0">
-        <v>2.15</v>
+        <v>5.22</v>
       </c>
       <c r="H334" s="0" t="s">
-        <v>738</v>
+        <v>734</v>
       </c>
     </row>
     <row r="335" spans="1:8">
       <c r="A335" s="0">
-        <v>16864</v>
-[...3 lines deleted...]
-      </c>
+        <v>14314</v>
+      </c>
+      <c r="B335" s="0"/>
       <c r="C335" s="0" t="s">
-        <v>740</v>
-[...3 lines deleted...]
-      </c>
+        <v>735</v>
+      </c>
+      <c r="D335" s="0"/>
       <c r="E335" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G335" s="0">
-        <v>5.22</v>
+        <v>7.68</v>
       </c>
       <c r="H335" s="0" t="s">
-        <v>742</v>
+        <v>736</v>
       </c>
     </row>
     <row r="336" spans="1:8">
       <c r="A336" s="0">
-        <v>16864</v>
-[...3 lines deleted...]
-      </c>
+        <v>14315</v>
+      </c>
+      <c r="B336" s="0"/>
       <c r="C336" s="0" t="s">
-        <v>740</v>
-[...3 lines deleted...]
-      </c>
+        <v>737</v>
+      </c>
+      <c r="D336" s="0"/>
       <c r="E336" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G336" s="0">
-        <v>5.22</v>
+        <v>5.74</v>
       </c>
       <c r="H336" s="0" t="s">
-        <v>742</v>
+        <v>738</v>
       </c>
     </row>
     <row r="337" spans="1:8">
       <c r="A337" s="0">
-        <v>14314</v>
+        <v>14316</v>
       </c>
       <c r="B337" s="0"/>
       <c r="C337" s="0" t="s">
-        <v>744</v>
+        <v>739</v>
       </c>
       <c r="D337" s="0"/>
       <c r="E337" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G337" s="0">
-        <v>7.68</v>
+        <v>3.32</v>
       </c>
       <c r="H337" s="0" t="s">
-        <v>745</v>
+        <v>740</v>
       </c>
     </row>
     <row r="338" spans="1:8">
       <c r="A338" s="0">
-        <v>14315</v>
+        <v>14455</v>
       </c>
       <c r="B338" s="0"/>
       <c r="C338" s="0" t="s">
-        <v>746</v>
+        <v>741</v>
       </c>
       <c r="D338" s="0"/>
       <c r="E338" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G338" s="0">
-        <v>5.74</v>
+        <v>4.1</v>
       </c>
       <c r="H338" s="0" t="s">
-        <v>747</v>
+        <v>742</v>
       </c>
     </row>
     <row r="339" spans="1:8">
       <c r="A339" s="0">
-        <v>14316</v>
+        <v>14317</v>
       </c>
       <c r="B339" s="0"/>
       <c r="C339" s="0" t="s">
-        <v>748</v>
+        <v>743</v>
       </c>
       <c r="D339" s="0"/>
       <c r="E339" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G339" s="0">
-        <v>3.32</v>
+        <v>3.63</v>
       </c>
       <c r="H339" s="0" t="s">
-        <v>749</v>
+        <v>744</v>
       </c>
     </row>
     <row r="340" spans="1:8">
       <c r="A340" s="0">
-        <v>14455</v>
+        <v>14318</v>
       </c>
       <c r="B340" s="0"/>
       <c r="C340" s="0" t="s">
-        <v>750</v>
+        <v>745</v>
       </c>
       <c r="D340" s="0"/>
       <c r="E340" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G340" s="0">
-        <v>4.1</v>
+        <v>6.96</v>
       </c>
       <c r="H340" s="0" t="s">
-        <v>751</v>
+        <v>746</v>
       </c>
     </row>
     <row r="341" spans="1:8">
       <c r="A341" s="0">
-        <v>14317</v>
+        <v>14812</v>
       </c>
       <c r="B341" s="0"/>
       <c r="C341" s="0" t="s">
-        <v>752</v>
+        <v>747</v>
       </c>
       <c r="D341" s="0"/>
       <c r="E341" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G341" s="0">
-        <v>3.63</v>
+        <v>8.289999999999999</v>
       </c>
       <c r="H341" s="0" t="s">
-        <v>753</v>
+        <v>748</v>
       </c>
     </row>
     <row r="342" spans="1:8">
       <c r="A342" s="0">
-        <v>14318</v>
+        <v>14813</v>
       </c>
       <c r="B342" s="0"/>
       <c r="C342" s="0" t="s">
-        <v>754</v>
+        <v>749</v>
       </c>
       <c r="D342" s="0"/>
       <c r="E342" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G342" s="0">
-        <v>6.96</v>
+        <v>11.79</v>
       </c>
       <c r="H342" s="0" t="s">
-        <v>755</v>
+        <v>750</v>
       </c>
     </row>
     <row r="343" spans="1:8">
       <c r="A343" s="0">
-        <v>14812</v>
+        <v>14814</v>
       </c>
       <c r="B343" s="0"/>
       <c r="C343" s="0" t="s">
-        <v>756</v>
+        <v>751</v>
       </c>
       <c r="D343" s="0"/>
       <c r="E343" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G343" s="0">
-        <v>8.289999999999999</v>
+        <v>11.79</v>
       </c>
       <c r="H343" s="0" t="s">
-        <v>757</v>
+        <v>752</v>
       </c>
     </row>
     <row r="344" spans="1:8">
       <c r="A344" s="0">
-        <v>14813</v>
+        <v>14919</v>
       </c>
       <c r="B344" s="0"/>
       <c r="C344" s="0" t="s">
-        <v>758</v>
+        <v>753</v>
       </c>
       <c r="D344" s="0"/>
       <c r="E344" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G344" s="0">
-        <v>11.79</v>
+        <v>17.25</v>
       </c>
       <c r="H344" s="0" t="s">
-        <v>759</v>
+        <v>754</v>
       </c>
     </row>
     <row r="345" spans="1:8">
       <c r="A345" s="0">
-        <v>14814</v>
+        <v>14958</v>
       </c>
       <c r="B345" s="0"/>
       <c r="C345" s="0" t="s">
-        <v>760</v>
+        <v>755</v>
       </c>
       <c r="D345" s="0"/>
       <c r="E345" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G345" s="0">
-        <v>11.79</v>
+        <v>14.05</v>
       </c>
       <c r="H345" s="0" t="s">
-        <v>761</v>
+        <v>756</v>
       </c>
     </row>
     <row r="346" spans="1:8">
       <c r="A346" s="0">
-        <v>14919</v>
+        <v>14959</v>
       </c>
       <c r="B346" s="0"/>
       <c r="C346" s="0" t="s">
-        <v>762</v>
+        <v>757</v>
       </c>
       <c r="D346" s="0"/>
       <c r="E346" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G346" s="0">
-        <v>17.25</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="H346" s="0" t="s">
-        <v>763</v>
+        <v>758</v>
       </c>
     </row>
     <row r="347" spans="1:8">
       <c r="A347" s="0">
-        <v>14958</v>
+        <v>14960</v>
       </c>
       <c r="B347" s="0"/>
       <c r="C347" s="0" t="s">
-        <v>764</v>
+        <v>759</v>
       </c>
       <c r="D347" s="0"/>
       <c r="E347" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G347" s="0">
-        <v>14.05</v>
+        <v>8.039999999999999</v>
       </c>
       <c r="H347" s="0" t="s">
-        <v>765</v>
+        <v>760</v>
       </c>
     </row>
     <row r="348" spans="1:8">
       <c r="A348" s="0">
-        <v>14959</v>
+        <v>14961</v>
       </c>
       <c r="B348" s="0"/>
       <c r="C348" s="0" t="s">
-        <v>766</v>
+        <v>761</v>
       </c>
       <c r="D348" s="0"/>
       <c r="E348" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G348" s="0">
-        <v>9.970000000000001</v>
+        <v>20.44</v>
       </c>
       <c r="H348" s="0" t="s">
-        <v>767</v>
+        <v>762</v>
       </c>
     </row>
     <row r="349" spans="1:8">
       <c r="A349" s="0">
-        <v>14960</v>
-[...1 lines deleted...]
-      <c r="B349" s="0"/>
+        <v>25066</v>
+      </c>
+      <c r="B349" s="0" t="s">
+        <v>763</v>
+      </c>
       <c r="C349" s="0" t="s">
-        <v>768</v>
-[...1 lines deleted...]
-      <c r="D349" s="0"/>
+        <v>764</v>
+      </c>
+      <c r="D349" s="0" t="s">
+        <v>48</v>
+      </c>
       <c r="E349" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G349" s="0">
-        <v>8.039999999999999</v>
+        <v>4.43</v>
       </c>
       <c r="H349" s="0" t="s">
-        <v>769</v>
+        <v>765</v>
       </c>
     </row>
     <row r="350" spans="1:8">
       <c r="A350" s="0">
-        <v>14961</v>
-[...1 lines deleted...]
-      <c r="B350" s="0"/>
+        <v>25066</v>
+      </c>
+      <c r="B350" s="0" t="s">
+        <v>766</v>
+      </c>
       <c r="C350" s="0" t="s">
-        <v>770</v>
-[...1 lines deleted...]
-      <c r="D350" s="0"/>
+        <v>764</v>
+      </c>
+      <c r="D350" s="0" t="s">
+        <v>28</v>
+      </c>
       <c r="E350" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G350" s="0">
-        <v>20.44</v>
+        <v>4.43</v>
       </c>
       <c r="H350" s="0" t="s">
-        <v>771</v>
+        <v>765</v>
       </c>
     </row>
     <row r="351" spans="1:8">
       <c r="A351" s="0">
-        <v>25066</v>
-[...3 lines deleted...]
-      </c>
+        <v>25138</v>
+      </c>
+      <c r="B351" s="0"/>
       <c r="C351" s="0" t="s">
-        <v>773</v>
-[...3 lines deleted...]
-      </c>
+        <v>767</v>
+      </c>
+      <c r="D351" s="0"/>
       <c r="E351" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G351" s="0">
-        <v>4.43</v>
+        <v>3.36</v>
       </c>
       <c r="H351" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
     </row>
     <row r="352" spans="1:8">
       <c r="A352" s="0">
-        <v>25066</v>
-[...3 lines deleted...]
-      </c>
+        <v>25170</v>
+      </c>
+      <c r="B352" s="0"/>
       <c r="C352" s="0" t="s">
-        <v>773</v>
-[...3 lines deleted...]
-      </c>
+        <v>769</v>
+      </c>
+      <c r="D352" s="0"/>
       <c r="E352" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G352" s="0">
-        <v>4.43</v>
+        <v>6.16</v>
       </c>
       <c r="H352" s="0" t="s">
-        <v>774</v>
+        <v>770</v>
       </c>
     </row>
     <row r="353" spans="1:8">
       <c r="A353" s="0">
-        <v>25138</v>
+        <v>25171</v>
       </c>
       <c r="B353" s="0"/>
       <c r="C353" s="0" t="s">
-        <v>776</v>
+        <v>771</v>
       </c>
       <c r="D353" s="0"/>
       <c r="E353" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G353" s="0">
-        <v>3.36</v>
+        <v>5.9</v>
       </c>
       <c r="H353" s="0" t="s">
-        <v>777</v>
+        <v>772</v>
       </c>
     </row>
     <row r="354" spans="1:8">
       <c r="A354" s="0">
-        <v>25170</v>
+        <v>25172</v>
       </c>
       <c r="B354" s="0"/>
       <c r="C354" s="0" t="s">
-        <v>778</v>
+        <v>773</v>
       </c>
       <c r="D354" s="0"/>
       <c r="E354" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G354" s="0">
-        <v>6.16</v>
+        <v>4.86</v>
       </c>
       <c r="H354" s="0" t="s">
-        <v>779</v>
+        <v>774</v>
       </c>
     </row>
     <row r="355" spans="1:8">
       <c r="A355" s="0">
-        <v>25171</v>
+        <v>25173</v>
       </c>
       <c r="B355" s="0"/>
       <c r="C355" s="0" t="s">
-        <v>780</v>
+        <v>775</v>
       </c>
       <c r="D355" s="0"/>
       <c r="E355" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G355" s="0">
-        <v>5.9</v>
+        <v>9.199999999999999</v>
       </c>
       <c r="H355" s="0" t="s">
-        <v>781</v>
+        <v>776</v>
       </c>
     </row>
     <row r="356" spans="1:8">
       <c r="A356" s="0">
-        <v>25172</v>
+        <v>25302</v>
       </c>
       <c r="B356" s="0"/>
       <c r="C356" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="D356" s="0"/>
       <c r="E356" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G356" s="0">
-        <v>4.86</v>
+        <v>29.35</v>
       </c>
       <c r="H356" s="0" t="s">
-        <v>783</v>
+        <v>778</v>
       </c>
     </row>
     <row r="357" spans="1:8">
       <c r="A357" s="0">
-        <v>25173</v>
+        <v>25303</v>
       </c>
       <c r="B357" s="0"/>
       <c r="C357" s="0" t="s">
-        <v>784</v>
+        <v>779</v>
       </c>
       <c r="D357" s="0"/>
       <c r="E357" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G357" s="0">
-        <v>9.199999999999999</v>
+        <v>15.87</v>
       </c>
       <c r="H357" s="0" t="s">
-        <v>785</v>
+        <v>780</v>
       </c>
     </row>
     <row r="358" spans="1:8">
       <c r="A358" s="0">
-        <v>25302</v>
+        <v>25304</v>
       </c>
       <c r="B358" s="0"/>
       <c r="C358" s="0" t="s">
-        <v>786</v>
+        <v>781</v>
       </c>
       <c r="D358" s="0"/>
       <c r="E358" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G358" s="0">
-        <v>29.35</v>
+        <v>20.12</v>
       </c>
       <c r="H358" s="0" t="s">
-        <v>787</v>
+        <v>782</v>
       </c>
     </row>
     <row r="359" spans="1:8">
       <c r="A359" s="0">
-        <v>25303</v>
+        <v>25305</v>
       </c>
       <c r="B359" s="0"/>
       <c r="C359" s="0" t="s">
-        <v>788</v>
+        <v>783</v>
       </c>
       <c r="D359" s="0"/>
       <c r="E359" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G359" s="0">
-        <v>15.87</v>
+        <v>10.9</v>
       </c>
       <c r="H359" s="0" t="s">
-        <v>789</v>
+        <v>784</v>
       </c>
     </row>
     <row r="360" spans="1:8">
       <c r="A360" s="0">
-        <v>25304</v>
+        <v>25306</v>
       </c>
       <c r="B360" s="0"/>
       <c r="C360" s="0" t="s">
-        <v>790</v>
+        <v>785</v>
       </c>
       <c r="D360" s="0"/>
       <c r="E360" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G360" s="0">
-        <v>20.12</v>
+        <v>39.65</v>
       </c>
       <c r="H360" s="0" t="s">
-        <v>791</v>
+        <v>786</v>
       </c>
     </row>
     <row r="361" spans="1:8">
       <c r="A361" s="0">
-        <v>25305</v>
+        <v>25307</v>
       </c>
       <c r="B361" s="0"/>
       <c r="C361" s="0" t="s">
-        <v>792</v>
+        <v>787</v>
       </c>
       <c r="D361" s="0"/>
       <c r="E361" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G361" s="0">
-        <v>10.9</v>
+        <v>6.43</v>
       </c>
       <c r="H361" s="0" t="s">
-        <v>793</v>
+        <v>788</v>
       </c>
     </row>
     <row r="362" spans="1:8">
       <c r="A362" s="0">
-        <v>25306</v>
-[...1 lines deleted...]
-      <c r="B362" s="0"/>
+        <v>25308</v>
+      </c>
+      <c r="B362" s="0" t="s">
+        <v>789</v>
+      </c>
       <c r="C362" s="0" t="s">
-        <v>794</v>
-[...1 lines deleted...]
-      <c r="D362" s="0"/>
+        <v>790</v>
+      </c>
+      <c r="D362" s="0" t="s">
+        <v>48</v>
+      </c>
       <c r="E362" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G362" s="0">
-        <v>39.65</v>
+        <v>7.7</v>
       </c>
       <c r="H362" s="0" t="s">
-        <v>795</v>
+        <v>791</v>
       </c>
     </row>
     <row r="363" spans="1:8">
       <c r="A363" s="0">
-        <v>25307</v>
+        <v>25309</v>
       </c>
       <c r="B363" s="0"/>
       <c r="C363" s="0" t="s">
-        <v>796</v>
+        <v>792</v>
       </c>
       <c r="D363" s="0"/>
       <c r="E363" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G363" s="0">
-        <v>6.43</v>
+        <v>9.91</v>
       </c>
       <c r="H363" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
     </row>
     <row r="364" spans="1:8">
       <c r="A364" s="0">
-        <v>25308</v>
-[...3 lines deleted...]
-      </c>
+        <v>25390</v>
+      </c>
+      <c r="B364" s="0"/>
       <c r="C364" s="0" t="s">
-        <v>799</v>
-[...3 lines deleted...]
-      </c>
+        <v>794</v>
+      </c>
+      <c r="D364" s="0"/>
       <c r="E364" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G364" s="0">
-        <v>7.7</v>
+        <v>6.94</v>
       </c>
       <c r="H364" s="0" t="s">
-        <v>800</v>
+        <v>795</v>
       </c>
     </row>
     <row r="365" spans="1:8">
       <c r="A365" s="0">
-        <v>25309</v>
+        <v>25391</v>
       </c>
       <c r="B365" s="0"/>
       <c r="C365" s="0" t="s">
-        <v>801</v>
+        <v>796</v>
       </c>
       <c r="D365" s="0"/>
       <c r="E365" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G365" s="0">
-        <v>9.91</v>
+        <v>40.18</v>
       </c>
       <c r="H365" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
     </row>
     <row r="366" spans="1:8">
       <c r="A366" s="0">
-        <v>25390</v>
+        <v>25392</v>
       </c>
       <c r="B366" s="0"/>
       <c r="C366" s="0" t="s">
-        <v>803</v>
+        <v>798</v>
       </c>
       <c r="D366" s="0"/>
       <c r="E366" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G366" s="0">
-        <v>6.94</v>
+        <v>41.83</v>
       </c>
       <c r="H366" s="0" t="s">
-        <v>804</v>
+        <v>799</v>
       </c>
     </row>
     <row r="367" spans="1:8">
       <c r="A367" s="0">
-        <v>25391</v>
-[...1 lines deleted...]
-      <c r="B367" s="0"/>
+        <v>25393</v>
+      </c>
+      <c r="B367" s="0" t="s">
+        <v>800</v>
+      </c>
       <c r="C367" s="0" t="s">
-        <v>805</v>
-[...1 lines deleted...]
-      <c r="D367" s="0"/>
+        <v>801</v>
+      </c>
+      <c r="D367" s="0" t="s">
+        <v>48</v>
+      </c>
       <c r="E367" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G367" s="0">
-        <v>40.18</v>
+        <v>6.4</v>
       </c>
       <c r="H367" s="0" t="s">
-        <v>806</v>
+        <v>802</v>
       </c>
     </row>
     <row r="368" spans="1:8">
       <c r="A368" s="0">
-        <v>25392</v>
+        <v>25435</v>
       </c>
       <c r="B368" s="0"/>
       <c r="C368" s="0" t="s">
-        <v>807</v>
+        <v>803</v>
       </c>
       <c r="D368" s="0"/>
       <c r="E368" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G368" s="0">
-        <v>41.83</v>
+        <v>21.43</v>
       </c>
       <c r="H368" s="0" t="s">
-        <v>808</v>
+        <v>804</v>
       </c>
     </row>
     <row r="369" spans="1:8">
       <c r="A369" s="0">
-        <v>25393</v>
-[...3 lines deleted...]
-      </c>
+        <v>25436</v>
+      </c>
+      <c r="B369" s="0"/>
       <c r="C369" s="0" t="s">
-        <v>810</v>
-[...3 lines deleted...]
-      </c>
+        <v>805</v>
+      </c>
+      <c r="D369" s="0"/>
       <c r="E369" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G369" s="0">
-        <v>6.4</v>
+        <v>56.25</v>
       </c>
       <c r="H369" s="0" t="s">
-        <v>811</v>
+        <v>806</v>
       </c>
     </row>
     <row r="370" spans="1:8">
       <c r="A370" s="0">
-        <v>25435</v>
+        <v>25437</v>
       </c>
       <c r="B370" s="0"/>
       <c r="C370" s="0" t="s">
-        <v>812</v>
+        <v>807</v>
       </c>
       <c r="D370" s="0"/>
       <c r="E370" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G370" s="0">
-        <v>21.43</v>
+        <v>10.49</v>
       </c>
       <c r="H370" s="0" t="s">
-        <v>813</v>
+        <v>808</v>
       </c>
     </row>
     <row r="371" spans="1:8">
       <c r="A371" s="0">
-        <v>25436</v>
-[...1 lines deleted...]
-      <c r="B371" s="0"/>
+        <v>25438</v>
+      </c>
+      <c r="B371" s="0" t="s">
+        <v>809</v>
+      </c>
       <c r="C371" s="0" t="s">
-        <v>814</v>
-[...1 lines deleted...]
-      <c r="D371" s="0"/>
+        <v>810</v>
+      </c>
+      <c r="D371" s="0" t="s">
+        <v>48</v>
+      </c>
       <c r="E371" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G371" s="0">
-        <v>56.25</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="H371" s="0" t="s">
-        <v>815</v>
+        <v>811</v>
       </c>
     </row>
     <row r="372" spans="1:8">
       <c r="A372" s="0">
-        <v>25437</v>
-[...3 lines deleted...]
-      </c>
+        <v>25547</v>
+      </c>
+      <c r="B372" s="0"/>
       <c r="C372" s="0" t="s">
-        <v>817</v>
-[...3 lines deleted...]
-      </c>
+        <v>812</v>
+      </c>
+      <c r="D372" s="0"/>
       <c r="E372" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G372" s="0">
-        <v>10.49</v>
+        <v>10.15</v>
       </c>
       <c r="H372" s="0" t="s">
-        <v>818</v>
+        <v>813</v>
       </c>
     </row>
     <row r="373" spans="1:8">
       <c r="A373" s="0">
-        <v>25438</v>
-[...3 lines deleted...]
-      </c>
+        <v>25602</v>
+      </c>
+      <c r="B373" s="0"/>
       <c r="C373" s="0" t="s">
-        <v>820</v>
-[...3 lines deleted...]
-      </c>
+        <v>814</v>
+      </c>
+      <c r="D373" s="0"/>
       <c r="E373" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G373" s="0">
-        <v>9.140000000000001</v>
+        <v>20.95</v>
       </c>
       <c r="H373" s="0" t="s">
-        <v>821</v>
+        <v>815</v>
       </c>
     </row>
     <row r="374" spans="1:8">
       <c r="A374" s="0">
-        <v>25547</v>
+        <v>25603</v>
       </c>
       <c r="B374" s="0"/>
       <c r="C374" s="0" t="s">
-        <v>822</v>
+        <v>816</v>
       </c>
       <c r="D374" s="0"/>
       <c r="E374" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G374" s="0">
-        <v>10.15</v>
+        <v>10.43</v>
       </c>
       <c r="H374" s="0" t="s">
-        <v>823</v>
+        <v>817</v>
       </c>
     </row>
     <row r="375" spans="1:8">
       <c r="A375" s="0">
-        <v>25602</v>
+        <v>14329</v>
       </c>
       <c r="B375" s="0"/>
       <c r="C375" s="0" t="s">
-        <v>824</v>
+        <v>818</v>
       </c>
       <c r="D375" s="0"/>
       <c r="E375" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G375" s="0">
-        <v>20.95</v>
+        <v>10.94</v>
       </c>
       <c r="H375" s="0" t="s">
-        <v>825</v>
+        <v>819</v>
       </c>
     </row>
     <row r="376" spans="1:8">
       <c r="A376" s="0">
-        <v>25603</v>
-[...3 lines deleted...]
-      </c>
+        <v>14307</v>
+      </c>
+      <c r="B376" s="0"/>
       <c r="C376" s="0" t="s">
-        <v>827</v>
-[...3 lines deleted...]
-      </c>
+        <v>820</v>
+      </c>
+      <c r="D376" s="0"/>
       <c r="E376" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G376" s="0">
-        <v>10.43</v>
+        <v>6.9</v>
       </c>
       <c r="H376" s="0" t="s">
-        <v>828</v>
+        <v>821</v>
       </c>
     </row>
     <row r="377" spans="1:8">
       <c r="A377" s="0">
-        <v>14329</v>
+        <v>14308</v>
       </c>
       <c r="B377" s="0"/>
       <c r="C377" s="0" t="s">
-        <v>829</v>
+        <v>822</v>
       </c>
       <c r="D377" s="0"/>
       <c r="E377" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G377" s="0">
-        <v>10.94</v>
+        <v>7.24</v>
       </c>
       <c r="H377" s="0" t="s">
-        <v>830</v>
+        <v>823</v>
       </c>
     </row>
     <row r="378" spans="1:8">
       <c r="A378" s="0">
-        <v>14307</v>
+        <v>14456</v>
       </c>
       <c r="B378" s="0"/>
       <c r="C378" s="0" t="s">
-        <v>831</v>
+        <v>824</v>
       </c>
       <c r="D378" s="0"/>
       <c r="E378" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G378" s="0">
-        <v>6.9</v>
+        <v>6.63</v>
       </c>
       <c r="H378" s="0" t="s">
-        <v>832</v>
+        <v>825</v>
       </c>
     </row>
     <row r="379" spans="1:8">
       <c r="A379" s="0">
-        <v>14308</v>
+        <v>14457</v>
       </c>
       <c r="B379" s="0"/>
       <c r="C379" s="0" t="s">
-        <v>833</v>
+        <v>826</v>
       </c>
       <c r="D379" s="0"/>
       <c r="E379" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G379" s="0">
-        <v>7.24</v>
+        <v>4.86</v>
       </c>
       <c r="H379" s="0" t="s">
-        <v>834</v>
+        <v>827</v>
       </c>
     </row>
     <row r="380" spans="1:8">
       <c r="A380" s="0">
-        <v>14456</v>
+        <v>14458</v>
       </c>
       <c r="B380" s="0"/>
       <c r="C380" s="0" t="s">
-        <v>835</v>
+        <v>828</v>
       </c>
       <c r="D380" s="0"/>
       <c r="E380" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G380" s="0">
-        <v>6.63</v>
+        <v>4.84</v>
       </c>
       <c r="H380" s="0" t="s">
-        <v>836</v>
+        <v>829</v>
       </c>
     </row>
     <row r="381" spans="1:8">
       <c r="A381" s="0">
-        <v>14457</v>
+        <v>14459</v>
       </c>
       <c r="B381" s="0"/>
       <c r="C381" s="0" t="s">
-        <v>837</v>
+        <v>830</v>
       </c>
       <c r="D381" s="0"/>
       <c r="E381" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G381" s="0">
-        <v>4.86</v>
+        <v>6.13</v>
       </c>
       <c r="H381" s="0" t="s">
-        <v>838</v>
+        <v>831</v>
       </c>
     </row>
     <row r="382" spans="1:8">
       <c r="A382" s="0">
-        <v>14458</v>
+        <v>14460</v>
       </c>
       <c r="B382" s="0"/>
       <c r="C382" s="0" t="s">
-        <v>839</v>
+        <v>832</v>
       </c>
       <c r="D382" s="0"/>
       <c r="E382" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G382" s="0">
-        <v>4.84</v>
+        <v>6.96</v>
       </c>
       <c r="H382" s="0" t="s">
-        <v>840</v>
+        <v>833</v>
       </c>
     </row>
     <row r="383" spans="1:8">
       <c r="A383" s="0">
-        <v>14459</v>
+        <v>14504</v>
       </c>
       <c r="B383" s="0"/>
       <c r="C383" s="0" t="s">
-        <v>841</v>
+        <v>834</v>
       </c>
       <c r="D383" s="0"/>
       <c r="E383" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G383" s="0">
-        <v>6.13</v>
+        <v>6.96</v>
       </c>
       <c r="H383" s="0" t="s">
-        <v>842</v>
+        <v>835</v>
       </c>
     </row>
     <row r="384" spans="1:8">
       <c r="A384" s="0">
-        <v>14460</v>
-[...1 lines deleted...]
-      <c r="B384" s="0"/>
+        <v>14531</v>
+      </c>
+      <c r="B384" s="0" t="s">
+        <v>836</v>
+      </c>
       <c r="C384" s="0" t="s">
-        <v>843</v>
-[...1 lines deleted...]
-      <c r="D384" s="0"/>
+        <v>837</v>
+      </c>
+      <c r="D384" s="0" t="s">
+        <v>48</v>
+      </c>
       <c r="E384" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G384" s="0">
-        <v>6.96</v>
+        <v>5.23</v>
       </c>
       <c r="H384" s="0" t="s">
-        <v>844</v>
+        <v>838</v>
       </c>
     </row>
     <row r="385" spans="1:8">
       <c r="A385" s="0">
-        <v>14504</v>
+        <v>14532</v>
       </c>
       <c r="B385" s="0"/>
       <c r="C385" s="0" t="s">
-        <v>845</v>
+        <v>839</v>
       </c>
       <c r="D385" s="0"/>
       <c r="E385" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G385" s="0">
-        <v>6.96</v>
+        <v>6.61</v>
       </c>
       <c r="H385" s="0" t="s">
-        <v>846</v>
+        <v>840</v>
       </c>
     </row>
     <row r="386" spans="1:8">
       <c r="A386" s="0">
-        <v>14531</v>
-[...3 lines deleted...]
-      </c>
+        <v>14533</v>
+      </c>
+      <c r="B386" s="0"/>
       <c r="C386" s="0" t="s">
-        <v>848</v>
-[...3 lines deleted...]
-      </c>
+        <v>841</v>
+      </c>
+      <c r="D386" s="0"/>
       <c r="E386" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G386" s="0">
-        <v>5.23</v>
+        <v>3.11</v>
       </c>
       <c r="H386" s="0" t="s">
-        <v>849</v>
+        <v>842</v>
       </c>
     </row>
     <row r="387" spans="1:8">
       <c r="A387" s="0">
-        <v>14532</v>
+        <v>14534</v>
       </c>
       <c r="B387" s="0"/>
       <c r="C387" s="0" t="s">
-        <v>850</v>
+        <v>843</v>
       </c>
       <c r="D387" s="0"/>
       <c r="E387" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G387" s="0">
-        <v>6.61</v>
+        <v>9.49</v>
       </c>
       <c r="H387" s="0" t="s">
-        <v>851</v>
+        <v>844</v>
       </c>
     </row>
     <row r="388" spans="1:8">
       <c r="A388" s="0">
-        <v>14533</v>
+        <v>14535</v>
       </c>
       <c r="B388" s="0"/>
       <c r="C388" s="0" t="s">
-        <v>852</v>
+        <v>845</v>
       </c>
       <c r="D388" s="0"/>
       <c r="E388" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G388" s="0">
-        <v>3.11</v>
+        <v>5.62</v>
       </c>
       <c r="H388" s="0" t="s">
-        <v>853</v>
+        <v>846</v>
       </c>
     </row>
     <row r="389" spans="1:8">
       <c r="A389" s="0">
-        <v>14534</v>
+        <v>14662</v>
       </c>
       <c r="B389" s="0"/>
       <c r="C389" s="0" t="s">
-        <v>854</v>
+        <v>847</v>
       </c>
       <c r="D389" s="0"/>
       <c r="E389" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G389" s="0">
-        <v>9.49</v>
+        <v>4.76</v>
       </c>
       <c r="H389" s="0" t="s">
-        <v>855</v>
+        <v>848</v>
       </c>
     </row>
     <row r="390" spans="1:8">
       <c r="A390" s="0">
-        <v>14535</v>
+        <v>14663</v>
       </c>
       <c r="B390" s="0"/>
       <c r="C390" s="0" t="s">
-        <v>856</v>
+        <v>849</v>
       </c>
       <c r="D390" s="0"/>
       <c r="E390" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G390" s="0">
-        <v>5.62</v>
+        <v>6.07</v>
       </c>
       <c r="H390" s="0" t="s">
-        <v>857</v>
+        <v>850</v>
       </c>
     </row>
     <row r="391" spans="1:8">
       <c r="A391" s="0">
-        <v>14662</v>
+        <v>14804</v>
       </c>
       <c r="B391" s="0"/>
       <c r="C391" s="0" t="s">
-        <v>858</v>
+        <v>851</v>
       </c>
       <c r="D391" s="0"/>
       <c r="E391" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G391" s="0">
-        <v>4.76</v>
+        <v>9.390000000000001</v>
       </c>
       <c r="H391" s="0" t="s">
-        <v>859</v>
+        <v>852</v>
       </c>
     </row>
     <row r="392" spans="1:8">
       <c r="A392" s="0">
-        <v>14663</v>
+        <v>14805</v>
       </c>
       <c r="B392" s="0"/>
       <c r="C392" s="0" t="s">
-        <v>860</v>
+        <v>853</v>
       </c>
       <c r="D392" s="0"/>
       <c r="E392" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G392" s="0">
-        <v>6.07</v>
+        <v>6.39</v>
       </c>
       <c r="H392" s="0" t="s">
-        <v>861</v>
+        <v>854</v>
       </c>
     </row>
     <row r="393" spans="1:8">
       <c r="A393" s="0">
-        <v>14804</v>
+        <v>14806</v>
       </c>
       <c r="B393" s="0"/>
       <c r="C393" s="0" t="s">
-        <v>862</v>
+        <v>855</v>
       </c>
       <c r="D393" s="0"/>
       <c r="E393" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G393" s="0">
-        <v>9.390000000000001</v>
+        <v>8.84</v>
       </c>
       <c r="H393" s="0" t="s">
-        <v>863</v>
+        <v>856</v>
       </c>
     </row>
     <row r="394" spans="1:8">
       <c r="A394" s="0">
-        <v>14805</v>
+        <v>14826</v>
       </c>
       <c r="B394" s="0"/>
       <c r="C394" s="0" t="s">
-        <v>864</v>
+        <v>857</v>
       </c>
       <c r="D394" s="0"/>
       <c r="E394" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G394" s="0">
-        <v>6.39</v>
+        <v>8.94</v>
       </c>
       <c r="H394" s="0" t="s">
-        <v>865</v>
+        <v>858</v>
       </c>
     </row>
     <row r="395" spans="1:8">
       <c r="A395" s="0">
-        <v>14806</v>
+        <v>14915</v>
       </c>
       <c r="B395" s="0"/>
       <c r="C395" s="0" t="s">
-        <v>866</v>
+        <v>859</v>
       </c>
       <c r="D395" s="0"/>
       <c r="E395" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G395" s="0">
-        <v>8.84</v>
+        <v>12.51</v>
       </c>
       <c r="H395" s="0" t="s">
-        <v>867</v>
+        <v>860</v>
       </c>
     </row>
     <row r="396" spans="1:8">
       <c r="A396" s="0">
-        <v>14826</v>
+        <v>14916</v>
       </c>
       <c r="B396" s="0"/>
       <c r="C396" s="0" t="s">
-        <v>868</v>
+        <v>861</v>
       </c>
       <c r="D396" s="0"/>
       <c r="E396" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G396" s="0">
-        <v>8.94</v>
+        <v>8.84</v>
       </c>
       <c r="H396" s="0" t="s">
-        <v>869</v>
+        <v>862</v>
       </c>
     </row>
     <row r="397" spans="1:8">
       <c r="A397" s="0">
-        <v>14915</v>
-[...1 lines deleted...]
-      <c r="B397" s="0"/>
+        <v>14917</v>
+      </c>
+      <c r="B397" s="0" t="s">
+        <v>863</v>
+      </c>
       <c r="C397" s="0" t="s">
-        <v>870</v>
-[...1 lines deleted...]
-      <c r="D397" s="0"/>
+        <v>864</v>
+      </c>
+      <c r="D397" s="0" t="s">
+        <v>37</v>
+      </c>
       <c r="E397" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G397" s="0">
-        <v>12.51</v>
+        <v>7.31</v>
       </c>
       <c r="H397" s="0" t="s">
-        <v>871</v>
+        <v>865</v>
       </c>
     </row>
     <row r="398" spans="1:8">
       <c r="A398" s="0">
-        <v>14916</v>
-[...1 lines deleted...]
-      <c r="B398" s="0"/>
+        <v>14917</v>
+      </c>
+      <c r="B398" s="0" t="s">
+        <v>866</v>
+      </c>
       <c r="C398" s="0" t="s">
-        <v>872</v>
-[...1 lines deleted...]
-      <c r="D398" s="0"/>
+        <v>864</v>
+      </c>
+      <c r="D398" s="0" t="s">
+        <v>56</v>
+      </c>
       <c r="E398" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G398" s="0">
-        <v>8.84</v>
+        <v>7.31</v>
       </c>
       <c r="H398" s="0" t="s">
-        <v>873</v>
+        <v>865</v>
       </c>
     </row>
     <row r="399" spans="1:8">
       <c r="A399" s="0">
-        <v>14917</v>
-[...3 lines deleted...]
-      </c>
+        <v>14921</v>
+      </c>
+      <c r="B399" s="0"/>
       <c r="C399" s="0" t="s">
-        <v>875</v>
-[...3 lines deleted...]
-      </c>
+        <v>867</v>
+      </c>
+      <c r="D399" s="0"/>
       <c r="E399" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G399" s="0">
-        <v>7.31</v>
+        <v>5.07</v>
       </c>
       <c r="H399" s="0" t="s">
-        <v>876</v>
+        <v>868</v>
       </c>
     </row>
     <row r="400" spans="1:8">
       <c r="A400" s="0">
-        <v>14917</v>
-[...3 lines deleted...]
-      </c>
+        <v>14922</v>
+      </c>
+      <c r="B400" s="0"/>
       <c r="C400" s="0" t="s">
-        <v>875</v>
-[...3 lines deleted...]
-      </c>
+        <v>869</v>
+      </c>
+      <c r="D400" s="0"/>
       <c r="E400" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G400" s="0">
-        <v>7.31</v>
+        <v>7.15</v>
       </c>
       <c r="H400" s="0" t="s">
-        <v>876</v>
+        <v>870</v>
       </c>
     </row>
     <row r="401" spans="1:8">
       <c r="A401" s="0">
-        <v>14921</v>
+        <v>14951</v>
       </c>
       <c r="B401" s="0"/>
       <c r="C401" s="0" t="s">
-        <v>878</v>
+        <v>871</v>
       </c>
       <c r="D401" s="0"/>
       <c r="E401" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G401" s="0">
-        <v>5.07</v>
+        <v>8.18</v>
       </c>
       <c r="H401" s="0" t="s">
-        <v>879</v>
+        <v>872</v>
       </c>
     </row>
     <row r="402" spans="1:8">
       <c r="A402" s="0">
-        <v>14922</v>
+        <v>14952</v>
       </c>
       <c r="B402" s="0"/>
       <c r="C402" s="0" t="s">
-        <v>880</v>
+        <v>873</v>
       </c>
       <c r="D402" s="0"/>
       <c r="E402" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G402" s="0">
-        <v>7.15</v>
+        <v>5.62</v>
       </c>
       <c r="H402" s="0" t="s">
-        <v>881</v>
+        <v>874</v>
       </c>
     </row>
     <row r="403" spans="1:8">
       <c r="A403" s="0">
-        <v>14951</v>
+        <v>14953</v>
       </c>
       <c r="B403" s="0"/>
       <c r="C403" s="0" t="s">
-        <v>882</v>
+        <v>875</v>
       </c>
       <c r="D403" s="0"/>
       <c r="E403" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G403" s="0">
-        <v>8.18</v>
+        <v>7.31</v>
       </c>
       <c r="H403" s="0" t="s">
-        <v>883</v>
+        <v>876</v>
       </c>
     </row>
     <row r="404" spans="1:8">
       <c r="A404" s="0">
-        <v>14952</v>
+        <v>14955</v>
       </c>
       <c r="B404" s="0"/>
       <c r="C404" s="0" t="s">
-        <v>884</v>
+        <v>877</v>
       </c>
       <c r="D404" s="0"/>
       <c r="E404" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G404" s="0">
-        <v>5.62</v>
+        <v>10.98</v>
       </c>
       <c r="H404" s="0" t="s">
-        <v>885</v>
+        <v>878</v>
       </c>
     </row>
     <row r="405" spans="1:8">
       <c r="A405" s="0">
-        <v>14953</v>
+        <v>14956</v>
       </c>
       <c r="B405" s="0"/>
       <c r="C405" s="0" t="s">
-        <v>886</v>
+        <v>879</v>
       </c>
       <c r="D405" s="0"/>
       <c r="E405" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G405" s="0">
-        <v>7.31</v>
+        <v>4.61</v>
       </c>
       <c r="H405" s="0" t="s">
-        <v>887</v>
+        <v>880</v>
       </c>
     </row>
     <row r="406" spans="1:8">
       <c r="A406" s="0">
-        <v>14955</v>
+        <v>25058</v>
       </c>
       <c r="B406" s="0"/>
       <c r="C406" s="0" t="s">
-        <v>888</v>
+        <v>881</v>
       </c>
       <c r="D406" s="0"/>
       <c r="E406" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G406" s="0">
-        <v>10.98</v>
+        <v>10.68</v>
       </c>
       <c r="H406" s="0" t="s">
-        <v>889</v>
+        <v>882</v>
       </c>
     </row>
     <row r="407" spans="1:8">
       <c r="A407" s="0">
-        <v>14956</v>
+        <v>25067</v>
       </c>
       <c r="B407" s="0"/>
       <c r="C407" s="0" t="s">
-        <v>890</v>
+        <v>883</v>
       </c>
       <c r="D407" s="0"/>
       <c r="E407" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G407" s="0">
-        <v>4.61</v>
+        <v>8.34</v>
       </c>
       <c r="H407" s="0" t="s">
-        <v>891</v>
+        <v>884</v>
       </c>
     </row>
     <row r="408" spans="1:8">
       <c r="A408" s="0">
-        <v>25058</v>
+        <v>25068</v>
       </c>
       <c r="B408" s="0"/>
       <c r="C408" s="0" t="s">
-        <v>892</v>
+        <v>885</v>
       </c>
       <c r="D408" s="0"/>
       <c r="E408" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G408" s="0">
-        <v>10.68</v>
+        <v>10.09</v>
       </c>
       <c r="H408" s="0" t="s">
-        <v>893</v>
+        <v>886</v>
       </c>
     </row>
     <row r="409" spans="1:8">
       <c r="A409" s="0">
-        <v>25067</v>
+        <v>25069</v>
       </c>
       <c r="B409" s="0"/>
       <c r="C409" s="0" t="s">
-        <v>894</v>
+        <v>887</v>
       </c>
       <c r="D409" s="0"/>
       <c r="E409" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G409" s="0">
-        <v>8.34</v>
+        <v>5.74</v>
       </c>
       <c r="H409" s="0" t="s">
-        <v>895</v>
+        <v>888</v>
       </c>
     </row>
     <row r="410" spans="1:8">
       <c r="A410" s="0">
-        <v>25068</v>
+        <v>25097</v>
       </c>
       <c r="B410" s="0"/>
       <c r="C410" s="0" t="s">
-        <v>896</v>
+        <v>889</v>
       </c>
       <c r="D410" s="0"/>
       <c r="E410" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G410" s="0">
-        <v>10.09</v>
+        <v>8.300000000000001</v>
       </c>
       <c r="H410" s="0" t="s">
-        <v>897</v>
+        <v>890</v>
       </c>
     </row>
     <row r="411" spans="1:8">
       <c r="A411" s="0">
-        <v>25069</v>
+        <v>25098</v>
       </c>
       <c r="B411" s="0"/>
       <c r="C411" s="0" t="s">
-        <v>898</v>
+        <v>891</v>
       </c>
       <c r="D411" s="0"/>
       <c r="E411" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G411" s="0">
-        <v>5.74</v>
+        <v>11.74</v>
       </c>
       <c r="H411" s="0" t="s">
-        <v>899</v>
+        <v>892</v>
       </c>
     </row>
     <row r="412" spans="1:8">
       <c r="A412" s="0">
-        <v>25097</v>
+        <v>25135</v>
       </c>
       <c r="B412" s="0"/>
       <c r="C412" s="0" t="s">
-        <v>900</v>
+        <v>893</v>
       </c>
       <c r="D412" s="0"/>
       <c r="E412" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G412" s="0">
-        <v>8.300000000000001</v>
+        <v>14.21</v>
       </c>
       <c r="H412" s="0" t="s">
-        <v>901</v>
+        <v>894</v>
       </c>
     </row>
     <row r="413" spans="1:8">
       <c r="A413" s="0">
-        <v>25098</v>
+        <v>25136</v>
       </c>
       <c r="B413" s="0"/>
       <c r="C413" s="0" t="s">
-        <v>902</v>
+        <v>895</v>
       </c>
       <c r="D413" s="0"/>
       <c r="E413" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G413" s="0">
-        <v>11.74</v>
+        <v>16.61</v>
       </c>
       <c r="H413" s="0" t="s">
-        <v>903</v>
+        <v>896</v>
       </c>
     </row>
     <row r="414" spans="1:8">
       <c r="A414" s="0">
-        <v>25135</v>
+        <v>25137</v>
       </c>
       <c r="B414" s="0"/>
       <c r="C414" s="0" t="s">
-        <v>904</v>
+        <v>897</v>
       </c>
       <c r="D414" s="0"/>
       <c r="E414" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G414" s="0">
-        <v>14.21</v>
+        <v>13.8</v>
       </c>
       <c r="H414" s="0" t="s">
-        <v>905</v>
+        <v>898</v>
       </c>
     </row>
     <row r="415" spans="1:8">
       <c r="A415" s="0">
-        <v>25136</v>
+        <v>25204</v>
       </c>
       <c r="B415" s="0"/>
       <c r="C415" s="0" t="s">
-        <v>906</v>
+        <v>899</v>
       </c>
       <c r="D415" s="0"/>
       <c r="E415" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G415" s="0">
-        <v>16.61</v>
+        <v>11.05</v>
       </c>
       <c r="H415" s="0" t="s">
-        <v>907</v>
+        <v>900</v>
       </c>
     </row>
     <row r="416" spans="1:8">
       <c r="A416" s="0">
-        <v>25137</v>
+        <v>25234</v>
       </c>
       <c r="B416" s="0"/>
       <c r="C416" s="0" t="s">
-        <v>908</v>
+        <v>901</v>
       </c>
       <c r="D416" s="0"/>
       <c r="E416" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G416" s="0">
-        <v>13.8</v>
+        <v>6.5</v>
       </c>
       <c r="H416" s="0" t="s">
-        <v>909</v>
+        <v>902</v>
       </c>
     </row>
     <row r="417" spans="1:8">
       <c r="A417" s="0">
-        <v>25204</v>
+        <v>25301</v>
       </c>
       <c r="B417" s="0"/>
       <c r="C417" s="0" t="s">
-        <v>910</v>
+        <v>903</v>
       </c>
       <c r="D417" s="0"/>
       <c r="E417" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G417" s="0">
-        <v>11.05</v>
+        <v>3.85</v>
       </c>
       <c r="H417" s="0" t="s">
-        <v>911</v>
+        <v>904</v>
       </c>
     </row>
     <row r="418" spans="1:8">
       <c r="A418" s="0">
-        <v>25234</v>
+        <v>12969</v>
       </c>
       <c r="B418" s="0"/>
       <c r="C418" s="0" t="s">
-        <v>912</v>
+        <v>905</v>
       </c>
       <c r="D418" s="0"/>
       <c r="E418" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G418" s="0">
-        <v>6.5</v>
+        <v>26.6</v>
       </c>
       <c r="H418" s="0" t="s">
-        <v>913</v>
+        <v>906</v>
       </c>
     </row>
     <row r="419" spans="1:8">
       <c r="A419" s="0">
-        <v>25301</v>
-[...3 lines deleted...]
-      </c>
+        <v>25386</v>
+      </c>
+      <c r="B419" s="0"/>
       <c r="C419" s="0" t="s">
-        <v>915</v>
-[...3 lines deleted...]
-      </c>
+        <v>907</v>
+      </c>
+      <c r="D419" s="0"/>
       <c r="E419" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G419" s="0">
-        <v>3.85</v>
+        <v>8.220000000000001</v>
       </c>
       <c r="H419" s="0" t="s">
-        <v>916</v>
+        <v>908</v>
       </c>
     </row>
     <row r="420" spans="1:8">
       <c r="A420" s="0">
-        <v>12969</v>
+        <v>25387</v>
       </c>
       <c r="B420" s="0"/>
       <c r="C420" s="0" t="s">
-        <v>917</v>
+        <v>909</v>
       </c>
       <c r="D420" s="0"/>
       <c r="E420" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G420" s="0">
-        <v>26.6</v>
+        <v>12.33</v>
       </c>
       <c r="H420" s="0" t="s">
-        <v>918</v>
+        <v>910</v>
       </c>
     </row>
     <row r="421" spans="1:8">
       <c r="A421" s="0">
-        <v>25386</v>
+        <v>25388</v>
       </c>
       <c r="B421" s="0"/>
       <c r="C421" s="0" t="s">
-        <v>919</v>
+        <v>911</v>
       </c>
       <c r="D421" s="0"/>
       <c r="E421" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G421" s="0">
-        <v>8.220000000000001</v>
+        <v>12.33</v>
       </c>
       <c r="H421" s="0" t="s">
-        <v>920</v>
+        <v>912</v>
       </c>
     </row>
     <row r="422" spans="1:8">
       <c r="A422" s="0">
-        <v>25387</v>
+        <v>25389</v>
       </c>
       <c r="B422" s="0"/>
       <c r="C422" s="0" t="s">
-        <v>921</v>
+        <v>913</v>
       </c>
       <c r="D422" s="0"/>
       <c r="E422" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G422" s="0">
-        <v>12.33</v>
+        <v>11.09</v>
       </c>
       <c r="H422" s="0" t="s">
-        <v>922</v>
+        <v>914</v>
       </c>
     </row>
     <row r="423" spans="1:8">
       <c r="A423" s="0">
-        <v>25388</v>
+        <v>17013</v>
       </c>
       <c r="B423" s="0"/>
       <c r="C423" s="0" t="s">
-        <v>923</v>
+        <v>915</v>
       </c>
       <c r="D423" s="0"/>
       <c r="E423" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G423" s="0">
-        <v>12.33</v>
+        <v>16.39</v>
       </c>
       <c r="H423" s="0" t="s">
-        <v>924</v>
+        <v>916</v>
       </c>
     </row>
     <row r="424" spans="1:8">
       <c r="A424" s="0">
-        <v>25389</v>
+        <v>25420</v>
       </c>
       <c r="B424" s="0"/>
       <c r="C424" s="0" t="s">
-        <v>925</v>
+        <v>917</v>
       </c>
       <c r="D424" s="0"/>
       <c r="E424" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G424" s="0">
-        <v>11.09</v>
+        <v>9.65</v>
       </c>
       <c r="H424" s="0" t="s">
-        <v>926</v>
+        <v>918</v>
       </c>
     </row>
     <row r="425" spans="1:8">
       <c r="A425" s="0">
-        <v>17013</v>
+        <v>25421</v>
       </c>
       <c r="B425" s="0"/>
       <c r="C425" s="0" t="s">
-        <v>927</v>
+        <v>919</v>
       </c>
       <c r="D425" s="0"/>
       <c r="E425" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G425" s="0">
-        <v>16.39</v>
+        <v>11.82</v>
       </c>
       <c r="H425" s="0" t="s">
-        <v>928</v>
+        <v>920</v>
       </c>
     </row>
     <row r="426" spans="1:8">
       <c r="A426" s="0">
-        <v>25420</v>
+        <v>25422</v>
       </c>
       <c r="B426" s="0"/>
       <c r="C426" s="0" t="s">
-        <v>929</v>
+        <v>921</v>
       </c>
       <c r="D426" s="0"/>
       <c r="E426" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G426" s="0">
-        <v>9.65</v>
+        <v>11.52</v>
       </c>
       <c r="H426" s="0" t="s">
-        <v>930</v>
+        <v>922</v>
       </c>
     </row>
     <row r="427" spans="1:8">
       <c r="A427" s="0">
-        <v>25421</v>
+        <v>25423</v>
       </c>
       <c r="B427" s="0"/>
       <c r="C427" s="0" t="s">
-        <v>931</v>
+        <v>923</v>
       </c>
       <c r="D427" s="0"/>
       <c r="E427" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G427" s="0">
-        <v>11.82</v>
+        <v>8.84</v>
       </c>
       <c r="H427" s="0" t="s">
-        <v>932</v>
+        <v>924</v>
       </c>
     </row>
     <row r="428" spans="1:8">
       <c r="A428" s="0">
-        <v>25422</v>
+        <v>25424</v>
       </c>
       <c r="B428" s="0"/>
       <c r="C428" s="0" t="s">
-        <v>933</v>
+        <v>925</v>
       </c>
       <c r="D428" s="0"/>
       <c r="E428" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G428" s="0">
-        <v>11.52</v>
+        <v>8.57</v>
       </c>
       <c r="H428" s="0" t="s">
-        <v>934</v>
+        <v>926</v>
       </c>
     </row>
     <row r="429" spans="1:8">
       <c r="A429" s="0">
-        <v>25423</v>
+        <v>25425</v>
       </c>
       <c r="B429" s="0"/>
       <c r="C429" s="0" t="s">
-        <v>935</v>
+        <v>927</v>
       </c>
       <c r="D429" s="0"/>
       <c r="E429" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G429" s="0">
-        <v>8.84</v>
+        <v>10.68</v>
       </c>
       <c r="H429" s="0" t="s">
-        <v>936</v>
+        <v>928</v>
       </c>
     </row>
     <row r="430" spans="1:8">
       <c r="A430" s="0">
-        <v>25424</v>
+        <v>25426</v>
       </c>
       <c r="B430" s="0"/>
       <c r="C430" s="0" t="s">
-        <v>937</v>
+        <v>929</v>
       </c>
       <c r="D430" s="0"/>
       <c r="E430" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G430" s="0">
-        <v>8.57</v>
+        <v>5.59</v>
       </c>
       <c r="H430" s="0" t="s">
-        <v>938</v>
+        <v>930</v>
       </c>
     </row>
     <row r="431" spans="1:8">
       <c r="A431" s="0">
-        <v>25425</v>
+        <v>25427</v>
       </c>
       <c r="B431" s="0"/>
       <c r="C431" s="0" t="s">
-        <v>939</v>
+        <v>931</v>
       </c>
       <c r="D431" s="0"/>
       <c r="E431" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G431" s="0">
-        <v>10.68</v>
+        <v>8.039999999999999</v>
       </c>
       <c r="H431" s="0" t="s">
-        <v>940</v>
+        <v>932</v>
       </c>
     </row>
     <row r="432" spans="1:8">
       <c r="A432" s="0">
-        <v>25426</v>
-[...3 lines deleted...]
-      </c>
+        <v>25428</v>
+      </c>
+      <c r="B432" s="0"/>
       <c r="C432" s="0" t="s">
-        <v>942</v>
-[...3 lines deleted...]
-      </c>
+        <v>933</v>
+      </c>
+      <c r="D432" s="0"/>
       <c r="E432" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G432" s="0">
-        <v>5.59</v>
+        <v>7.7</v>
       </c>
       <c r="H432" s="0" t="s">
-        <v>943</v>
+        <v>934</v>
       </c>
     </row>
     <row r="433" spans="1:8">
       <c r="A433" s="0">
-        <v>25427</v>
+        <v>25429</v>
       </c>
       <c r="B433" s="0"/>
       <c r="C433" s="0" t="s">
-        <v>944</v>
+        <v>935</v>
       </c>
       <c r="D433" s="0"/>
       <c r="E433" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G433" s="0">
-        <v>8.039999999999999</v>
+        <v>14.68</v>
       </c>
       <c r="H433" s="0" t="s">
-        <v>945</v>
+        <v>936</v>
       </c>
     </row>
     <row r="434" spans="1:8">
       <c r="A434" s="0">
-        <v>25428</v>
-[...1 lines deleted...]
-      <c r="B434" s="0"/>
+        <v>25430</v>
+      </c>
+      <c r="B434" s="0" t="s">
+        <v>937</v>
+      </c>
       <c r="C434" s="0" t="s">
-        <v>946</v>
-[...1 lines deleted...]
-      <c r="D434" s="0"/>
+        <v>938</v>
+      </c>
+      <c r="D434" s="0" t="s">
+        <v>37</v>
+      </c>
       <c r="E434" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G434" s="0">
-        <v>7.7</v>
+        <v>14.68</v>
       </c>
       <c r="H434" s="0" t="s">
-        <v>947</v>
+        <v>939</v>
       </c>
     </row>
     <row r="435" spans="1:8">
       <c r="A435" s="0">
-        <v>25429</v>
-[...3 lines deleted...]
-      </c>
+        <v>25494</v>
+      </c>
+      <c r="B435" s="0"/>
       <c r="C435" s="0" t="s">
-        <v>949</v>
-[...3 lines deleted...]
-      </c>
+        <v>940</v>
+      </c>
+      <c r="D435" s="0"/>
       <c r="E435" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G435" s="0">
-        <v>14.68</v>
+        <v>22.44</v>
       </c>
       <c r="H435" s="0" t="s">
-        <v>950</v>
+        <v>941</v>
       </c>
     </row>
     <row r="436" spans="1:8">
       <c r="A436" s="0">
-        <v>25430</v>
-[...3 lines deleted...]
-      </c>
+        <v>25520</v>
+      </c>
+      <c r="B436" s="0"/>
       <c r="C436" s="0" t="s">
-        <v>952</v>
-[...3 lines deleted...]
-      </c>
+        <v>942</v>
+      </c>
+      <c r="D436" s="0"/>
       <c r="E436" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G436" s="0">
-        <v>14.68</v>
+        <v>26.19</v>
       </c>
       <c r="H436" s="0" t="s">
-        <v>953</v>
+        <v>943</v>
       </c>
     </row>
     <row r="437" spans="1:8">
       <c r="A437" s="0">
-        <v>25494</v>
+        <v>25598</v>
       </c>
       <c r="B437" s="0"/>
       <c r="C437" s="0" t="s">
-        <v>954</v>
+        <v>944</v>
       </c>
       <c r="D437" s="0"/>
       <c r="E437" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G437" s="0">
-        <v>22.44</v>
+        <v>6.02</v>
       </c>
       <c r="H437" s="0" t="s">
-        <v>955</v>
+        <v>945</v>
       </c>
     </row>
     <row r="438" spans="1:8">
       <c r="A438" s="0">
-        <v>25520</v>
+        <v>11276</v>
       </c>
       <c r="B438" s="0"/>
       <c r="C438" s="0" t="s">
-        <v>956</v>
+        <v>946</v>
       </c>
       <c r="D438" s="0"/>
       <c r="E438" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G438" s="0">
-        <v>26.19</v>
+        <v>16.88</v>
       </c>
       <c r="H438" s="0" t="s">
-        <v>957</v>
+        <v>947</v>
       </c>
     </row>
     <row r="439" spans="1:8">
       <c r="A439" s="0">
-        <v>25598</v>
+        <v>11277</v>
       </c>
       <c r="B439" s="0"/>
       <c r="C439" s="0" t="s">
-        <v>958</v>
+        <v>948</v>
       </c>
       <c r="D439" s="0"/>
       <c r="E439" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G439" s="0">
-        <v>6.02</v>
+        <v>15.87</v>
       </c>
       <c r="H439" s="0" t="s">
-        <v>959</v>
+        <v>949</v>
       </c>
     </row>
     <row r="440" spans="1:8">
       <c r="A440" s="0">
-        <v>11276</v>
+        <v>11278</v>
       </c>
       <c r="B440" s="0"/>
       <c r="C440" s="0" t="s">
-        <v>960</v>
+        <v>950</v>
       </c>
       <c r="D440" s="0"/>
       <c r="E440" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G440" s="0">
-        <v>16.88</v>
+        <v>20.7</v>
       </c>
       <c r="H440" s="0" t="s">
-        <v>961</v>
+        <v>951</v>
       </c>
     </row>
     <row r="441" spans="1:8">
       <c r="A441" s="0">
-        <v>11277</v>
+        <v>11279</v>
       </c>
       <c r="B441" s="0"/>
       <c r="C441" s="0" t="s">
-        <v>962</v>
+        <v>952</v>
       </c>
       <c r="D441" s="0"/>
       <c r="E441" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G441" s="0">
-        <v>15.87</v>
+        <v>20.43</v>
       </c>
       <c r="H441" s="0" t="s">
-        <v>963</v>
+        <v>953</v>
       </c>
     </row>
     <row r="442" spans="1:8">
       <c r="A442" s="0">
-        <v>11278</v>
+        <v>11280</v>
       </c>
       <c r="B442" s="0"/>
       <c r="C442" s="0" t="s">
-        <v>964</v>
+        <v>954</v>
       </c>
       <c r="D442" s="0"/>
       <c r="E442" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G442" s="0">
-        <v>20.7</v>
+        <v>12.01</v>
       </c>
       <c r="H442" s="0" t="s">
-        <v>965</v>
+        <v>955</v>
       </c>
     </row>
     <row r="443" spans="1:8">
       <c r="A443" s="0">
-        <v>11279</v>
+        <v>11389</v>
       </c>
       <c r="B443" s="0"/>
       <c r="C443" s="0" t="s">
-        <v>966</v>
+        <v>956</v>
       </c>
       <c r="D443" s="0"/>
       <c r="E443" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G443" s="0">
-        <v>20.43</v>
+        <v>16.53</v>
       </c>
       <c r="H443" s="0" t="s">
-        <v>967</v>
+        <v>957</v>
       </c>
     </row>
     <row r="444" spans="1:8">
       <c r="A444" s="0">
-        <v>11280</v>
+        <v>11736</v>
       </c>
       <c r="B444" s="0"/>
       <c r="C444" s="0" t="s">
-        <v>968</v>
+        <v>958</v>
       </c>
       <c r="D444" s="0"/>
       <c r="E444" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G444" s="0">
-        <v>12.01</v>
+        <v>19.15</v>
       </c>
       <c r="H444" s="0" t="s">
-        <v>969</v>
+        <v>959</v>
       </c>
     </row>
     <row r="445" spans="1:8">
       <c r="A445" s="0">
-        <v>11389</v>
+        <v>11737</v>
       </c>
       <c r="B445" s="0"/>
       <c r="C445" s="0" t="s">
-        <v>970</v>
+        <v>960</v>
       </c>
       <c r="D445" s="0"/>
       <c r="E445" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G445" s="0">
-        <v>16.53</v>
+        <v>6.78</v>
       </c>
       <c r="H445" s="0" t="s">
-        <v>971</v>
+        <v>961</v>
       </c>
     </row>
     <row r="446" spans="1:8">
       <c r="A446" s="0">
-        <v>11736</v>
+        <v>11738</v>
       </c>
       <c r="B446" s="0"/>
       <c r="C446" s="0" t="s">
-        <v>972</v>
+        <v>962</v>
       </c>
       <c r="D446" s="0"/>
       <c r="E446" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G446" s="0">
-        <v>19.15</v>
+        <v>11.19</v>
       </c>
       <c r="H446" s="0" t="s">
-        <v>973</v>
+        <v>963</v>
       </c>
     </row>
     <row r="447" spans="1:8">
       <c r="A447" s="0">
-        <v>11737</v>
+        <v>11750</v>
       </c>
       <c r="B447" s="0"/>
       <c r="C447" s="0" t="s">
-        <v>974</v>
+        <v>964</v>
       </c>
       <c r="D447" s="0"/>
       <c r="E447" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G447" s="0">
-        <v>6.78</v>
+        <v>16.83</v>
       </c>
       <c r="H447" s="0" t="s">
-        <v>975</v>
+        <v>965</v>
       </c>
     </row>
     <row r="448" spans="1:8">
       <c r="A448" s="0">
-        <v>11738</v>
+        <v>26193</v>
       </c>
       <c r="B448" s="0"/>
       <c r="C448" s="0" t="s">
-        <v>976</v>
+        <v>966</v>
       </c>
       <c r="D448" s="0"/>
       <c r="E448" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G448" s="0">
-        <v>11.19</v>
+        <v>21.16</v>
       </c>
       <c r="H448" s="0" t="s">
-        <v>977</v>
+        <v>967</v>
       </c>
     </row>
     <row r="449" spans="1:8">
       <c r="A449" s="0">
-        <v>11750</v>
+        <v>13249</v>
       </c>
       <c r="B449" s="0"/>
       <c r="C449" s="0" t="s">
-        <v>978</v>
+        <v>968</v>
       </c>
       <c r="D449" s="0"/>
       <c r="E449" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G449" s="0">
-        <v>16.83</v>
+        <v>6.39</v>
       </c>
       <c r="H449" s="0" t="s">
-        <v>979</v>
+        <v>969</v>
       </c>
     </row>
     <row r="450" spans="1:8">
       <c r="A450" s="0">
-        <v>26193</v>
+        <v>12329</v>
       </c>
       <c r="B450" s="0"/>
       <c r="C450" s="0" t="s">
-        <v>980</v>
+        <v>970</v>
       </c>
       <c r="D450" s="0"/>
       <c r="E450" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G450" s="0">
-        <v>21.16</v>
+        <v>1.98</v>
       </c>
       <c r="H450" s="0" t="s">
-        <v>981</v>
+        <v>971</v>
       </c>
     </row>
     <row r="451" spans="1:8">
       <c r="A451" s="0">
-        <v>13249</v>
-[...1 lines deleted...]
-      <c r="B451" s="0"/>
+        <v>13331</v>
+      </c>
+      <c r="B451" s="0" t="s">
+        <v>972</v>
+      </c>
       <c r="C451" s="0" t="s">
-        <v>982</v>
-[...1 lines deleted...]
-      <c r="D451" s="0"/>
+        <v>973</v>
+      </c>
+      <c r="D451" s="0" t="s">
+        <v>160</v>
+      </c>
       <c r="E451" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G451" s="0">
-        <v>6.39</v>
+        <v>1.57</v>
       </c>
       <c r="H451" s="0" t="s">
-        <v>983</v>
+        <v>974</v>
       </c>
     </row>
     <row r="452" spans="1:8">
       <c r="A452" s="0">
-        <v>12329</v>
+        <v>12371</v>
       </c>
       <c r="B452" s="0"/>
       <c r="C452" s="0" t="s">
-        <v>984</v>
+        <v>975</v>
       </c>
       <c r="D452" s="0"/>
       <c r="E452" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G452" s="0">
-        <v>1.98</v>
+        <v>3.48</v>
       </c>
       <c r="H452" s="0" t="s">
-        <v>985</v>
+        <v>976</v>
       </c>
     </row>
     <row r="453" spans="1:8">
       <c r="A453" s="0">
-        <v>13331</v>
+        <v>13576</v>
       </c>
       <c r="B453" s="0" t="s">
-        <v>986</v>
+        <v>977</v>
       </c>
       <c r="C453" s="0" t="s">
-        <v>987</v>
+        <v>978</v>
       </c>
       <c r="D453" s="0" t="s">
-        <v>161</v>
+        <v>48</v>
       </c>
       <c r="E453" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G453" s="0">
-        <v>1.57</v>
+        <v>3.39</v>
       </c>
       <c r="H453" s="0" t="s">
-        <v>988</v>
+        <v>979</v>
       </c>
     </row>
     <row r="454" spans="1:8">
       <c r="A454" s="0">
-        <v>12371</v>
+        <v>13580</v>
       </c>
       <c r="B454" s="0"/>
       <c r="C454" s="0" t="s">
-        <v>989</v>
+        <v>980</v>
       </c>
       <c r="D454" s="0"/>
       <c r="E454" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G454" s="0">
-        <v>3.48</v>
+        <v>6.25</v>
       </c>
       <c r="H454" s="0" t="s">
-        <v>990</v>
+        <v>981</v>
       </c>
     </row>
     <row r="455" spans="1:8">
       <c r="A455" s="0">
-        <v>13576</v>
+        <v>13581</v>
       </c>
       <c r="B455" s="0" t="s">
-        <v>991</v>
+        <v>982</v>
       </c>
       <c r="C455" s="0" t="s">
-        <v>992</v>
+        <v>983</v>
       </c>
       <c r="D455" s="0" t="s">
-        <v>50</v>
+        <v>37</v>
       </c>
       <c r="E455" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G455" s="0">
-        <v>3.39</v>
+        <v>11.06</v>
       </c>
       <c r="H455" s="0" t="s">
-        <v>993</v>
+        <v>984</v>
       </c>
     </row>
     <row r="456" spans="1:8">
       <c r="A456" s="0">
-        <v>13580</v>
+        <v>13581</v>
       </c>
       <c r="B456" s="0" t="s">
-        <v>994</v>
+        <v>985</v>
       </c>
       <c r="C456" s="0" t="s">
-        <v>995</v>
+        <v>983</v>
       </c>
       <c r="D456" s="0" t="s">
-        <v>996</v>
+        <v>160</v>
       </c>
       <c r="E456" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G456" s="0">
-        <v>6.25</v>
+        <v>11.06</v>
       </c>
       <c r="H456" s="0" t="s">
-        <v>997</v>
+        <v>984</v>
       </c>
     </row>
     <row r="457" spans="1:8">
       <c r="A457" s="0">
-        <v>13581</v>
-[...3 lines deleted...]
-      </c>
+        <v>13597</v>
+      </c>
+      <c r="B457" s="0"/>
       <c r="C457" s="0" t="s">
-        <v>999</v>
-[...3 lines deleted...]
-      </c>
+        <v>986</v>
+      </c>
+      <c r="D457" s="0"/>
       <c r="E457" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G457" s="0">
-        <v>11.06</v>
+        <v>7.51</v>
       </c>
       <c r="H457" s="0" t="s">
-        <v>1000</v>
+        <v>987</v>
       </c>
     </row>
     <row r="458" spans="1:8">
       <c r="A458" s="0">
-        <v>13581</v>
-[...3 lines deleted...]
-      </c>
+        <v>12492</v>
+      </c>
+      <c r="B458" s="0"/>
       <c r="C458" s="0" t="s">
-        <v>999</v>
-[...3 lines deleted...]
-      </c>
+        <v>988</v>
+      </c>
+      <c r="D458" s="0"/>
       <c r="E458" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G458" s="0">
-        <v>11.06</v>
+        <v>3.35</v>
       </c>
       <c r="H458" s="0" t="s">
-        <v>1000</v>
+        <v>989</v>
       </c>
     </row>
     <row r="459" spans="1:8">
       <c r="A459" s="0">
-        <v>13597</v>
+        <v>13659</v>
       </c>
       <c r="B459" s="0"/>
       <c r="C459" s="0" t="s">
-        <v>1002</v>
+        <v>990</v>
       </c>
       <c r="D459" s="0"/>
       <c r="E459" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G459" s="0">
-        <v>7.51</v>
+        <v>7.56</v>
       </c>
       <c r="H459" s="0" t="s">
-        <v>1003</v>
+        <v>991</v>
       </c>
     </row>
     <row r="460" spans="1:8">
       <c r="A460" s="0">
-        <v>12492</v>
+        <v>12674</v>
       </c>
       <c r="B460" s="0"/>
       <c r="C460" s="0" t="s">
-        <v>1004</v>
+        <v>992</v>
       </c>
       <c r="D460" s="0"/>
       <c r="E460" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G460" s="0">
-        <v>3.35</v>
+        <v>15.37</v>
       </c>
       <c r="H460" s="0" t="s">
-        <v>1005</v>
+        <v>993</v>
       </c>
     </row>
     <row r="461" spans="1:8">
       <c r="A461" s="0">
-        <v>13659</v>
+        <v>13676</v>
       </c>
       <c r="B461" s="0"/>
       <c r="C461" s="0" t="s">
-        <v>1006</v>
+        <v>994</v>
       </c>
       <c r="D461" s="0"/>
       <c r="E461" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G461" s="0">
-        <v>7.56</v>
+        <v>11.79</v>
       </c>
       <c r="H461" s="0" t="s">
-        <v>1007</v>
+        <v>995</v>
       </c>
     </row>
     <row r="462" spans="1:8">
       <c r="A462" s="0">
-        <v>12674</v>
+        <v>13694</v>
       </c>
       <c r="B462" s="0"/>
       <c r="C462" s="0" t="s">
-        <v>1008</v>
+        <v>996</v>
       </c>
       <c r="D462" s="0"/>
       <c r="E462" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G462" s="0">
-        <v>15.37</v>
+        <v>16.68</v>
       </c>
       <c r="H462" s="0" t="s">
-        <v>1009</v>
+        <v>997</v>
       </c>
     </row>
     <row r="463" spans="1:8">
       <c r="A463" s="0">
-        <v>13676</v>
+        <v>12425</v>
       </c>
       <c r="B463" s="0"/>
       <c r="C463" s="0" t="s">
-        <v>1010</v>
+        <v>998</v>
       </c>
       <c r="D463" s="0"/>
       <c r="E463" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G463" s="0">
-        <v>11.79</v>
+        <v>7.15</v>
       </c>
       <c r="H463" s="0" t="s">
-        <v>1011</v>
+        <v>999</v>
       </c>
     </row>
     <row r="464" spans="1:8">
       <c r="A464" s="0">
-        <v>13694</v>
+        <v>14313</v>
       </c>
       <c r="B464" s="0"/>
       <c r="C464" s="0" t="s">
-        <v>1012</v>
+        <v>1000</v>
       </c>
       <c r="D464" s="0"/>
       <c r="E464" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G464" s="0">
-        <v>16.68</v>
+        <v>11.99</v>
       </c>
       <c r="H464" s="0" t="s">
-        <v>1013</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="465" spans="1:8">
       <c r="A465" s="0">
-        <v>12425</v>
+        <v>14461</v>
       </c>
       <c r="B465" s="0"/>
       <c r="C465" s="0" t="s">
-        <v>1014</v>
+        <v>1002</v>
       </c>
       <c r="D465" s="0"/>
       <c r="E465" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G465" s="0">
         <v>7.15</v>
       </c>
       <c r="H465" s="0" t="s">
-        <v>1015</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="466" spans="1:8">
       <c r="A466" s="0">
-        <v>14313</v>
+        <v>14462</v>
       </c>
       <c r="B466" s="0"/>
       <c r="C466" s="0" t="s">
-        <v>1016</v>
+        <v>1004</v>
       </c>
       <c r="D466" s="0"/>
       <c r="E466" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G466" s="0">
-        <v>11.99</v>
+        <v>9.4</v>
       </c>
       <c r="H466" s="0" t="s">
-        <v>1017</v>
+        <v>1005</v>
       </c>
     </row>
     <row r="467" spans="1:8">
       <c r="A467" s="0">
-        <v>14461</v>
+        <v>14463</v>
       </c>
       <c r="B467" s="0"/>
       <c r="C467" s="0" t="s">
-        <v>1018</v>
+        <v>1006</v>
       </c>
       <c r="D467" s="0"/>
       <c r="E467" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G467" s="0">
-        <v>7.15</v>
+        <v>11.79</v>
       </c>
       <c r="H467" s="0" t="s">
-        <v>1019</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="468" spans="1:8">
       <c r="A468" s="0">
-        <v>14462</v>
+        <v>14464</v>
       </c>
       <c r="B468" s="0"/>
       <c r="C468" s="0" t="s">
-        <v>1020</v>
+        <v>1008</v>
       </c>
       <c r="D468" s="0"/>
       <c r="E468" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G468" s="0">
-        <v>9.4</v>
+        <v>28.1</v>
       </c>
       <c r="H468" s="0" t="s">
-        <v>1021</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="469" spans="1:8">
       <c r="A469" s="0">
-        <v>14463</v>
-[...1 lines deleted...]
-      <c r="B469" s="0"/>
+        <v>14465</v>
+      </c>
+      <c r="B469" s="0" t="s">
+        <v>1010</v>
+      </c>
       <c r="C469" s="0" t="s">
-        <v>1022</v>
-[...1 lines deleted...]
-      <c r="D469" s="0"/>
+        <v>1011</v>
+      </c>
+      <c r="D469" s="0" t="s">
+        <v>28</v>
+      </c>
       <c r="E469" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G469" s="0">
-        <v>11.79</v>
+        <v>4.57</v>
       </c>
       <c r="H469" s="0" t="s">
-        <v>1023</v>
+        <v>1012</v>
       </c>
     </row>
     <row r="470" spans="1:8">
       <c r="A470" s="0">
-        <v>14464</v>
+        <v>14664</v>
       </c>
       <c r="B470" s="0"/>
       <c r="C470" s="0" t="s">
-        <v>1024</v>
+        <v>1013</v>
       </c>
       <c r="D470" s="0"/>
       <c r="E470" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G470" s="0">
-        <v>28.1</v>
+        <v>16.61</v>
       </c>
       <c r="H470" s="0" t="s">
-        <v>1025</v>
+        <v>1014</v>
       </c>
     </row>
     <row r="471" spans="1:8">
       <c r="A471" s="0">
-        <v>14465</v>
-[...3 lines deleted...]
-      </c>
+        <v>14666</v>
+      </c>
+      <c r="B471" s="0"/>
       <c r="C471" s="0" t="s">
-        <v>1027</v>
-[...3 lines deleted...]
-      </c>
+        <v>1015</v>
+      </c>
+      <c r="D471" s="0"/>
       <c r="E471" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G471" s="0">
-        <v>4.57</v>
+        <v>6.84</v>
       </c>
       <c r="H471" s="0" t="s">
-        <v>1028</v>
+        <v>1016</v>
       </c>
     </row>
     <row r="472" spans="1:8">
       <c r="A472" s="0">
-        <v>14664</v>
+        <v>14667</v>
       </c>
       <c r="B472" s="0"/>
       <c r="C472" s="0" t="s">
-        <v>1029</v>
+        <v>1017</v>
       </c>
       <c r="D472" s="0"/>
       <c r="E472" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G472" s="0">
-        <v>16.61</v>
+        <v>16.07</v>
       </c>
       <c r="H472" s="0" t="s">
-        <v>1030</v>
+        <v>1018</v>
       </c>
     </row>
     <row r="473" spans="1:8">
       <c r="A473" s="0">
-        <v>14666</v>
+        <v>14668</v>
       </c>
       <c r="B473" s="0"/>
       <c r="C473" s="0" t="s">
-        <v>1031</v>
+        <v>1019</v>
       </c>
       <c r="D473" s="0"/>
       <c r="E473" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G473" s="0">
-        <v>6.84</v>
+        <v>19.16</v>
       </c>
       <c r="H473" s="0" t="s">
-        <v>1032</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="474" spans="1:8">
       <c r="A474" s="0">
-        <v>14667</v>
+        <v>14669</v>
       </c>
       <c r="B474" s="0"/>
       <c r="C474" s="0" t="s">
-        <v>1033</v>
+        <v>1021</v>
       </c>
       <c r="D474" s="0"/>
       <c r="E474" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G474" s="0">
-        <v>16.07</v>
+        <v>14.39</v>
       </c>
       <c r="H474" s="0" t="s">
-        <v>1034</v>
+        <v>1022</v>
       </c>
     </row>
     <row r="475" spans="1:8">
       <c r="A475" s="0">
-        <v>14668</v>
+        <v>14807</v>
       </c>
       <c r="B475" s="0"/>
       <c r="C475" s="0" t="s">
-        <v>1035</v>
+        <v>1023</v>
       </c>
       <c r="D475" s="0"/>
       <c r="E475" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G475" s="0">
-        <v>19.16</v>
+        <v>24.15</v>
       </c>
       <c r="H475" s="0" t="s">
-        <v>1036</v>
+        <v>1024</v>
       </c>
     </row>
     <row r="476" spans="1:8">
       <c r="A476" s="0">
-        <v>14669</v>
+        <v>14808</v>
       </c>
       <c r="B476" s="0"/>
       <c r="C476" s="0" t="s">
-        <v>1037</v>
+        <v>1025</v>
       </c>
       <c r="D476" s="0"/>
       <c r="E476" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G476" s="0">
-        <v>14.39</v>
+        <v>12.27</v>
       </c>
       <c r="H476" s="0" t="s">
-        <v>1038</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="477" spans="1:8">
       <c r="A477" s="0">
-        <v>14807</v>
+        <v>14809</v>
       </c>
       <c r="B477" s="0"/>
       <c r="C477" s="0" t="s">
-        <v>1039</v>
+        <v>1027</v>
       </c>
       <c r="D477" s="0"/>
       <c r="E477" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G477" s="0">
-        <v>24.15</v>
+        <v>19.02</v>
       </c>
       <c r="H477" s="0" t="s">
-        <v>1040</v>
+        <v>1028</v>
       </c>
     </row>
     <row r="478" spans="1:8">
       <c r="A478" s="0">
-        <v>14808</v>
+        <v>14810</v>
       </c>
       <c r="B478" s="0"/>
       <c r="C478" s="0" t="s">
-        <v>1041</v>
+        <v>1029</v>
       </c>
       <c r="D478" s="0"/>
       <c r="E478" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G478" s="0">
-        <v>12.27</v>
+        <v>22.54</v>
       </c>
       <c r="H478" s="0" t="s">
-        <v>1042</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="479" spans="1:8">
       <c r="A479" s="0">
-        <v>14809</v>
+        <v>14811</v>
       </c>
       <c r="B479" s="0"/>
       <c r="C479" s="0" t="s">
-        <v>1043</v>
+        <v>1031</v>
       </c>
       <c r="D479" s="0"/>
       <c r="E479" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G479" s="0">
-        <v>19.02</v>
+        <v>7.32</v>
       </c>
       <c r="H479" s="0" t="s">
-        <v>1044</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="480" spans="1:8">
       <c r="A480" s="0">
-        <v>14810</v>
+        <v>14918</v>
       </c>
       <c r="B480" s="0"/>
       <c r="C480" s="0" t="s">
-        <v>1045</v>
+        <v>1033</v>
       </c>
       <c r="D480" s="0"/>
       <c r="E480" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G480" s="0">
-        <v>22.54</v>
+        <v>17.94</v>
       </c>
       <c r="H480" s="0" t="s">
-        <v>1046</v>
+        <v>1034</v>
       </c>
     </row>
     <row r="481" spans="1:8">
       <c r="A481" s="0">
-        <v>14811</v>
-[...1 lines deleted...]
-      <c r="B481" s="0"/>
+        <v>14930</v>
+      </c>
+      <c r="B481" s="0" t="s">
+        <v>1035</v>
+      </c>
       <c r="C481" s="0" t="s">
-        <v>1047</v>
-[...1 lines deleted...]
-      <c r="D481" s="0"/>
+        <v>1036</v>
+      </c>
+      <c r="D481" s="0" t="s">
+        <v>1037</v>
+      </c>
       <c r="E481" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G481" s="0">
-        <v>7.32</v>
+        <v>9.720000000000001</v>
       </c>
       <c r="H481" s="0" t="s">
-        <v>1048</v>
+        <v>1038</v>
       </c>
     </row>
     <row r="482" spans="1:8">
       <c r="A482" s="0">
-        <v>14918</v>
-[...1 lines deleted...]
-      <c r="B482" s="0"/>
+        <v>14930</v>
+      </c>
+      <c r="B482" s="0" t="s">
+        <v>1039</v>
+      </c>
       <c r="C482" s="0" t="s">
-        <v>1049</v>
-[...1 lines deleted...]
-      <c r="D482" s="0"/>
+        <v>1036</v>
+      </c>
+      <c r="D482" s="0" t="s">
+        <v>28</v>
+      </c>
       <c r="E482" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G482" s="0">
-        <v>17.94</v>
+        <v>9.720000000000001</v>
       </c>
       <c r="H482" s="0" t="s">
-        <v>1050</v>
+        <v>1038</v>
       </c>
     </row>
     <row r="483" spans="1:8">
       <c r="A483" s="0">
         <v>14930</v>
       </c>
       <c r="B483" s="0" t="s">
-        <v>1051</v>
+        <v>1040</v>
       </c>
       <c r="C483" s="0" t="s">
-        <v>1052</v>
+        <v>1036</v>
       </c>
       <c r="D483" s="0" t="s">
-        <v>1053</v>
+        <v>48</v>
       </c>
       <c r="E483" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G483" s="0">
         <v>9.720000000000001</v>
       </c>
       <c r="H483" s="0" t="s">
-        <v>1054</v>
+        <v>1038</v>
       </c>
     </row>
     <row r="484" spans="1:8">
       <c r="A484" s="0">
-        <v>14930</v>
+        <v>25061</v>
       </c>
       <c r="B484" s="0" t="s">
-        <v>1055</v>
+        <v>1041</v>
       </c>
       <c r="C484" s="0" t="s">
-        <v>1052</v>
+        <v>1042</v>
       </c>
       <c r="D484" s="0" t="s">
-        <v>28</v>
+        <v>241</v>
       </c>
       <c r="E484" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G484" s="0">
         <v>9.720000000000001</v>
       </c>
       <c r="H484" s="0" t="s">
-        <v>1054</v>
+        <v>1043</v>
       </c>
     </row>
     <row r="485" spans="1:8">
       <c r="A485" s="0">
-        <v>14930</v>
+        <v>25061</v>
       </c>
       <c r="B485" s="0" t="s">
-        <v>1056</v>
+        <v>1044</v>
       </c>
       <c r="C485" s="0" t="s">
-        <v>1052</v>
+        <v>1042</v>
       </c>
       <c r="D485" s="0" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="E485" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G485" s="0">
         <v>9.720000000000001</v>
       </c>
       <c r="H485" s="0" t="s">
-        <v>1054</v>
+        <v>1043</v>
       </c>
     </row>
     <row r="486" spans="1:8">
       <c r="A486" s="0">
-        <v>25061</v>
-[...3 lines deleted...]
-      </c>
+        <v>25062</v>
+      </c>
+      <c r="B486" s="0"/>
       <c r="C486" s="0" t="s">
-        <v>1058</v>
-[...3 lines deleted...]
-      </c>
+        <v>1045</v>
+      </c>
+      <c r="D486" s="0"/>
       <c r="E486" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G486" s="0">
-        <v>9.720000000000001</v>
+        <v>25.45</v>
       </c>
       <c r="H486" s="0" t="s">
-        <v>1059</v>
+        <v>1046</v>
       </c>
     </row>
     <row r="487" spans="1:8">
       <c r="A487" s="0">
-        <v>25061</v>
-[...3 lines deleted...]
-      </c>
+        <v>25099</v>
+      </c>
+      <c r="B487" s="0"/>
       <c r="C487" s="0" t="s">
-        <v>1058</v>
-[...3 lines deleted...]
-      </c>
+        <v>1047</v>
+      </c>
+      <c r="D487" s="0"/>
       <c r="E487" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G487" s="0">
-        <v>9.720000000000001</v>
+        <v>22.05</v>
       </c>
       <c r="H487" s="0" t="s">
-        <v>1059</v>
+        <v>1048</v>
       </c>
     </row>
     <row r="488" spans="1:8">
       <c r="A488" s="0">
-        <v>25062</v>
+        <v>25161</v>
       </c>
       <c r="B488" s="0"/>
       <c r="C488" s="0" t="s">
-        <v>1061</v>
+        <v>1049</v>
       </c>
       <c r="D488" s="0"/>
       <c r="E488" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G488" s="0">
-        <v>25.45</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="H488" s="0" t="s">
-        <v>1062</v>
+        <v>1050</v>
       </c>
     </row>
     <row r="489" spans="1:8">
       <c r="A489" s="0">
-        <v>25099</v>
+        <v>25162</v>
       </c>
       <c r="B489" s="0"/>
       <c r="C489" s="0" t="s">
-        <v>1063</v>
+        <v>1051</v>
       </c>
       <c r="D489" s="0"/>
       <c r="E489" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G489" s="0">
-        <v>22.05</v>
+        <v>15.54</v>
       </c>
       <c r="H489" s="0" t="s">
-        <v>1064</v>
+        <v>1052</v>
       </c>
     </row>
     <row r="490" spans="1:8">
       <c r="A490" s="0">
-        <v>25161</v>
+        <v>25164</v>
       </c>
       <c r="B490" s="0"/>
       <c r="C490" s="0" t="s">
-        <v>1065</v>
+        <v>1053</v>
       </c>
       <c r="D490" s="0"/>
       <c r="E490" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G490" s="0">
-        <v>9.970000000000001</v>
+        <v>13.94</v>
       </c>
       <c r="H490" s="0" t="s">
-        <v>1066</v>
+        <v>1054</v>
       </c>
     </row>
     <row r="491" spans="1:8">
       <c r="A491" s="0">
-        <v>25162</v>
-[...1 lines deleted...]
-      <c r="B491" s="0"/>
+        <v>25166</v>
+      </c>
+      <c r="B491" s="0" t="s">
+        <v>1055</v>
+      </c>
       <c r="C491" s="0" t="s">
-        <v>1067</v>
-[...1 lines deleted...]
-      <c r="D491" s="0"/>
+        <v>1056</v>
+      </c>
+      <c r="D491" s="0" t="s">
+        <v>48</v>
+      </c>
       <c r="E491" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G491" s="0">
-        <v>15.54</v>
+        <v>2.3</v>
       </c>
       <c r="H491" s="0" t="s">
-        <v>1068</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="492" spans="1:8">
       <c r="A492" s="0">
-        <v>25164</v>
+        <v>25169</v>
       </c>
       <c r="B492" s="0"/>
       <c r="C492" s="0" t="s">
-        <v>1069</v>
+        <v>1058</v>
       </c>
       <c r="D492" s="0"/>
       <c r="E492" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G492" s="0">
-        <v>13.94</v>
+        <v>14.28</v>
       </c>
       <c r="H492" s="0" t="s">
-        <v>1070</v>
+        <v>1059</v>
       </c>
     </row>
     <row r="493" spans="1:8">
       <c r="A493" s="0">
-        <v>25166</v>
+        <v>25243</v>
       </c>
       <c r="B493" s="0" t="s">
-        <v>1071</v>
+        <v>1060</v>
       </c>
       <c r="C493" s="0" t="s">
-        <v>1072</v>
+        <v>1061</v>
       </c>
       <c r="D493" s="0" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="E493" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G493" s="0">
-        <v>2.3</v>
+        <v>9.32</v>
       </c>
       <c r="H493" s="0" t="s">
-        <v>1073</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="494" spans="1:8">
       <c r="A494" s="0">
-        <v>25169</v>
-[...1 lines deleted...]
-      <c r="B494" s="0"/>
+        <v>25243</v>
+      </c>
+      <c r="B494" s="0" t="s">
+        <v>1063</v>
+      </c>
       <c r="C494" s="0" t="s">
-        <v>1074</v>
-[...1 lines deleted...]
-      <c r="D494" s="0"/>
+        <v>1061</v>
+      </c>
+      <c r="D494" s="0" t="s">
+        <v>28</v>
+      </c>
       <c r="E494" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G494" s="0">
-        <v>14.28</v>
+        <v>9.32</v>
       </c>
       <c r="H494" s="0" t="s">
-        <v>1075</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="495" spans="1:8">
       <c r="A495" s="0">
-        <v>25243</v>
+        <v>25244</v>
       </c>
       <c r="B495" s="0" t="s">
-        <v>1076</v>
+        <v>1064</v>
       </c>
       <c r="C495" s="0" t="s">
-        <v>1077</v>
+        <v>1065</v>
       </c>
       <c r="D495" s="0" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="E495" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G495" s="0">
-        <v>9.32</v>
+        <v>14.92</v>
       </c>
       <c r="H495" s="0" t="s">
-        <v>1078</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="496" spans="1:8">
       <c r="A496" s="0">
-        <v>25243</v>
+        <v>25244</v>
       </c>
       <c r="B496" s="0" t="s">
-        <v>1079</v>
+        <v>1067</v>
       </c>
       <c r="C496" s="0" t="s">
-        <v>1077</v>
+        <v>1065</v>
       </c>
       <c r="D496" s="0" t="s">
-        <v>28</v>
+        <v>1037</v>
       </c>
       <c r="E496" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G496" s="0">
-        <v>9.32</v>
+        <v>14.92</v>
       </c>
       <c r="H496" s="0" t="s">
-        <v>1078</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="497" spans="1:8">
       <c r="A497" s="0">
-        <v>25244</v>
+        <v>12854</v>
       </c>
       <c r="B497" s="0" t="s">
-        <v>1080</v>
+        <v>1068</v>
       </c>
       <c r="C497" s="0" t="s">
-        <v>1081</v>
+        <v>1069</v>
       </c>
       <c r="D497" s="0" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="E497" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G497" s="0">
-        <v>14.92</v>
+        <v>13.17</v>
       </c>
       <c r="H497" s="0" t="s">
-        <v>1082</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="498" spans="1:8">
       <c r="A498" s="0">
-        <v>25244</v>
+        <v>12854</v>
       </c>
       <c r="B498" s="0" t="s">
-        <v>1083</v>
+        <v>1071</v>
       </c>
       <c r="C498" s="0" t="s">
-        <v>1081</v>
+        <v>1069</v>
       </c>
       <c r="D498" s="0" t="s">
-        <v>1053</v>
+        <v>28</v>
       </c>
       <c r="E498" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G498" s="0">
-        <v>14.92</v>
+        <v>13.17</v>
       </c>
       <c r="H498" s="0" t="s">
-        <v>1082</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="499" spans="1:8">
       <c r="A499" s="0">
-        <v>12854</v>
-[...3 lines deleted...]
-      </c>
+        <v>12855</v>
+      </c>
+      <c r="B499" s="0"/>
       <c r="C499" s="0" t="s">
-        <v>1085</v>
-[...3 lines deleted...]
-      </c>
+        <v>1072</v>
+      </c>
+      <c r="D499" s="0"/>
       <c r="E499" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G499" s="0">
-        <v>13.17</v>
+        <v>14.92</v>
       </c>
       <c r="H499" s="0" t="s">
-        <v>1086</v>
+        <v>1073</v>
       </c>
     </row>
     <row r="500" spans="1:8">
       <c r="A500" s="0">
-        <v>12854</v>
-[...3 lines deleted...]
-      </c>
+        <v>25319</v>
+      </c>
+      <c r="B500" s="0"/>
       <c r="C500" s="0" t="s">
-        <v>1085</v>
-[...3 lines deleted...]
-      </c>
+        <v>1074</v>
+      </c>
+      <c r="D500" s="0"/>
       <c r="E500" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G500" s="0">
-        <v>13.17</v>
+        <v>8.84</v>
       </c>
       <c r="H500" s="0" t="s">
-        <v>1086</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="501" spans="1:8">
       <c r="A501" s="0">
-        <v>12855</v>
+        <v>25599</v>
       </c>
       <c r="B501" s="0"/>
       <c r="C501" s="0" t="s">
-        <v>1088</v>
+        <v>1076</v>
       </c>
       <c r="D501" s="0"/>
       <c r="E501" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G501" s="0">
-        <v>14.92</v>
+        <v>13.12</v>
       </c>
       <c r="H501" s="0" t="s">
-        <v>1089</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="502" spans="1:8">
       <c r="A502" s="0">
-        <v>25319</v>
+        <v>25600</v>
       </c>
       <c r="B502" s="0"/>
       <c r="C502" s="0" t="s">
-        <v>1090</v>
+        <v>1078</v>
       </c>
       <c r="D502" s="0"/>
       <c r="E502" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G502" s="0">
-        <v>8.84</v>
+        <v>14.92</v>
       </c>
       <c r="H502" s="0" t="s">
-        <v>1091</v>
+        <v>1079</v>
       </c>
     </row>
     <row r="503" spans="1:8">
       <c r="A503" s="0">
-        <v>25599</v>
+        <v>25601</v>
       </c>
       <c r="B503" s="0"/>
       <c r="C503" s="0" t="s">
-        <v>1092</v>
+        <v>1080</v>
       </c>
       <c r="D503" s="0"/>
       <c r="E503" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G503" s="0">
-        <v>13.12</v>
+        <v>33.89</v>
       </c>
       <c r="H503" s="0" t="s">
-        <v>1093</v>
+        <v>1081</v>
       </c>
     </row>
     <row r="504" spans="1:8">
       <c r="A504" s="0">
-        <v>25600</v>
+        <v>12433</v>
       </c>
       <c r="B504" s="0"/>
       <c r="C504" s="0" t="s">
-        <v>1094</v>
+        <v>1082</v>
       </c>
       <c r="D504" s="0"/>
       <c r="E504" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G504" s="0">
-        <v>14.92</v>
+        <v>9.710000000000001</v>
       </c>
       <c r="H504" s="0" t="s">
-        <v>1095</v>
+        <v>1083</v>
       </c>
     </row>
     <row r="505" spans="1:8">
       <c r="A505" s="0">
-        <v>25601</v>
+        <v>12681</v>
       </c>
       <c r="B505" s="0"/>
       <c r="C505" s="0" t="s">
-        <v>1096</v>
+        <v>1084</v>
       </c>
       <c r="D505" s="0"/>
       <c r="E505" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G505" s="0">
-        <v>33.89</v>
+        <v>29.39</v>
       </c>
       <c r="H505" s="0" t="s">
-        <v>1097</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="506" spans="1:8">
       <c r="A506" s="0">
-        <v>12433</v>
+        <v>12256</v>
       </c>
       <c r="B506" s="0"/>
       <c r="C506" s="0" t="s">
-        <v>1098</v>
+        <v>1086</v>
       </c>
       <c r="D506" s="0"/>
       <c r="E506" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G506" s="0">
-        <v>9.710000000000001</v>
+        <v>46.97</v>
       </c>
       <c r="H506" s="0" t="s">
-        <v>1099</v>
+        <v>1087</v>
       </c>
     </row>
     <row r="507" spans="1:8">
       <c r="A507" s="0">
-        <v>12681</v>
+        <v>12257</v>
       </c>
       <c r="B507" s="0"/>
       <c r="C507" s="0" t="s">
-        <v>1100</v>
+        <v>1088</v>
       </c>
       <c r="D507" s="0"/>
       <c r="E507" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G507" s="0">
-        <v>29.39</v>
+        <v>8.66</v>
       </c>
       <c r="H507" s="0" t="s">
-        <v>1101</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="508" spans="1:8">
       <c r="A508" s="0">
-        <v>12256</v>
+        <v>12259</v>
       </c>
       <c r="B508" s="0"/>
       <c r="C508" s="0" t="s">
-        <v>1102</v>
+        <v>1090</v>
       </c>
       <c r="D508" s="0"/>
       <c r="E508" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G508" s="0">
-        <v>46.97</v>
+        <v>9.890000000000001</v>
       </c>
       <c r="H508" s="0" t="s">
-        <v>1103</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="509" spans="1:8">
       <c r="A509" s="0">
-        <v>12257</v>
+        <v>12260</v>
       </c>
       <c r="B509" s="0"/>
       <c r="C509" s="0" t="s">
-        <v>1104</v>
+        <v>1092</v>
       </c>
       <c r="D509" s="0"/>
       <c r="E509" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G509" s="0">
-        <v>8.66</v>
+        <v>3.21</v>
       </c>
       <c r="H509" s="0" t="s">
-        <v>1105</v>
+        <v>1093</v>
       </c>
     </row>
     <row r="510" spans="1:8">
       <c r="A510" s="0">
-        <v>12259</v>
+        <v>12325</v>
       </c>
       <c r="B510" s="0"/>
       <c r="C510" s="0" t="s">
-        <v>1106</v>
+        <v>1094</v>
       </c>
       <c r="D510" s="0"/>
       <c r="E510" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G510" s="0">
-        <v>9.890000000000001</v>
+        <v>7.18</v>
       </c>
       <c r="H510" s="0" t="s">
-        <v>1107</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="511" spans="1:8">
       <c r="A511" s="0">
-        <v>12260</v>
+        <v>12372</v>
       </c>
       <c r="B511" s="0"/>
       <c r="C511" s="0" t="s">
-        <v>1108</v>
+        <v>1096</v>
       </c>
       <c r="D511" s="0"/>
       <c r="E511" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G511" s="0">
-        <v>3.21</v>
+        <v>9.76</v>
       </c>
       <c r="H511" s="0" t="s">
-        <v>1109</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="512" spans="1:8">
       <c r="A512" s="0">
-        <v>12325</v>
+        <v>12411</v>
       </c>
       <c r="B512" s="0"/>
       <c r="C512" s="0" t="s">
-        <v>1110</v>
+        <v>1098</v>
       </c>
       <c r="D512" s="0"/>
       <c r="E512" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G512" s="0">
-        <v>7.18</v>
+        <v>15.64</v>
       </c>
       <c r="H512" s="0" t="s">
-        <v>1111</v>
+        <v>1099</v>
       </c>
     </row>
     <row r="513" spans="1:8">
       <c r="A513" s="0">
-        <v>12372</v>
+        <v>12414</v>
       </c>
       <c r="B513" s="0"/>
       <c r="C513" s="0" t="s">
-        <v>1112</v>
+        <v>1100</v>
       </c>
       <c r="D513" s="0"/>
       <c r="E513" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G513" s="0">
-        <v>9.76</v>
+        <v>15.87</v>
       </c>
       <c r="H513" s="0" t="s">
-        <v>1113</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="514" spans="1:8">
       <c r="A514" s="0">
-        <v>12411</v>
+        <v>12428</v>
       </c>
       <c r="B514" s="0"/>
       <c r="C514" s="0" t="s">
-        <v>1114</v>
+        <v>1102</v>
       </c>
       <c r="D514" s="0"/>
       <c r="E514" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G514" s="0">
-        <v>15.64</v>
+        <v>7.15</v>
       </c>
       <c r="H514" s="0" t="s">
-        <v>1115</v>
+        <v>1103</v>
       </c>
     </row>
     <row r="515" spans="1:8">
       <c r="A515" s="0">
-        <v>12414</v>
+        <v>12429</v>
       </c>
       <c r="B515" s="0"/>
       <c r="C515" s="0" t="s">
-        <v>1116</v>
+        <v>1104</v>
       </c>
       <c r="D515" s="0"/>
       <c r="E515" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G515" s="0">
-        <v>15.87</v>
+        <v>4.6</v>
       </c>
       <c r="H515" s="0" t="s">
-        <v>1117</v>
+        <v>1105</v>
       </c>
     </row>
     <row r="516" spans="1:8">
       <c r="A516" s="0">
-        <v>12428</v>
+        <v>12545</v>
       </c>
       <c r="B516" s="0"/>
       <c r="C516" s="0" t="s">
-        <v>1118</v>
+        <v>1106</v>
       </c>
       <c r="D516" s="0"/>
       <c r="E516" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G516" s="0">
-        <v>7.15</v>
+        <v>18.91</v>
       </c>
       <c r="H516" s="0" t="s">
-        <v>1119</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="517" spans="1:8">
       <c r="A517" s="0">
-        <v>12429</v>
+        <v>12546</v>
       </c>
       <c r="B517" s="0"/>
       <c r="C517" s="0" t="s">
-        <v>1120</v>
+        <v>1108</v>
       </c>
       <c r="D517" s="0"/>
       <c r="E517" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G517" s="0">
-        <v>4.6</v>
+        <v>16.61</v>
       </c>
       <c r="H517" s="0" t="s">
-        <v>1121</v>
+        <v>1109</v>
       </c>
     </row>
     <row r="518" spans="1:8">
       <c r="A518" s="0">
-        <v>12545</v>
+        <v>12548</v>
       </c>
       <c r="B518" s="0"/>
       <c r="C518" s="0" t="s">
-        <v>1122</v>
+        <v>1110</v>
       </c>
       <c r="D518" s="0"/>
       <c r="E518" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G518" s="0">
-        <v>18.91</v>
+        <v>1.79</v>
       </c>
       <c r="H518" s="0" t="s">
-        <v>1123</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="519" spans="1:8">
       <c r="A519" s="0">
-        <v>12546</v>
+        <v>12549</v>
       </c>
       <c r="B519" s="0"/>
       <c r="C519" s="0" t="s">
-        <v>1124</v>
+        <v>1112</v>
       </c>
       <c r="D519" s="0"/>
       <c r="E519" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G519" s="0">
-        <v>16.61</v>
+        <v>8.94</v>
       </c>
       <c r="H519" s="0" t="s">
-        <v>1125</v>
+        <v>1113</v>
       </c>
     </row>
     <row r="520" spans="1:8">
       <c r="A520" s="0">
-        <v>12548</v>
+        <v>12550</v>
       </c>
       <c r="B520" s="0"/>
       <c r="C520" s="0" t="s">
-        <v>1126</v>
+        <v>1114</v>
       </c>
       <c r="D520" s="0"/>
       <c r="E520" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G520" s="0">
-        <v>1.79</v>
+        <v>7.23</v>
       </c>
       <c r="H520" s="0" t="s">
-        <v>1127</v>
+        <v>1115</v>
       </c>
     </row>
     <row r="521" spans="1:8">
       <c r="A521" s="0">
-        <v>12549</v>
+        <v>12610</v>
       </c>
       <c r="B521" s="0"/>
       <c r="C521" s="0" t="s">
-        <v>1128</v>
+        <v>1116</v>
       </c>
       <c r="D521" s="0"/>
       <c r="E521" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G521" s="0">
-        <v>8.94</v>
+        <v>16.1</v>
       </c>
       <c r="H521" s="0" t="s">
-        <v>1129</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="522" spans="1:8">
       <c r="A522" s="0">
-        <v>12550</v>
+        <v>12677</v>
       </c>
       <c r="B522" s="0"/>
       <c r="C522" s="0" t="s">
-        <v>1130</v>
+        <v>1118</v>
       </c>
       <c r="D522" s="0"/>
       <c r="E522" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G522" s="0">
-        <v>7.23</v>
+        <v>17.38</v>
       </c>
       <c r="H522" s="0" t="s">
-        <v>1131</v>
+        <v>1119</v>
       </c>
     </row>
     <row r="523" spans="1:8">
       <c r="A523" s="0">
-        <v>12610</v>
+        <v>12678</v>
       </c>
       <c r="B523" s="0"/>
       <c r="C523" s="0" t="s">
-        <v>1132</v>
+        <v>1120</v>
       </c>
       <c r="D523" s="0"/>
       <c r="E523" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G523" s="0">
-        <v>16.1</v>
+        <v>15.37</v>
       </c>
       <c r="H523" s="0" t="s">
-        <v>1133</v>
+        <v>1121</v>
       </c>
     </row>
     <row r="524" spans="1:8">
       <c r="A524" s="0">
-        <v>12677</v>
+        <v>12679</v>
       </c>
       <c r="B524" s="0"/>
       <c r="C524" s="0" t="s">
-        <v>1134</v>
+        <v>1122</v>
       </c>
       <c r="D524" s="0"/>
       <c r="E524" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G524" s="0">
-        <v>17.38</v>
+        <v>3.83</v>
       </c>
       <c r="H524" s="0" t="s">
-        <v>1135</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="525" spans="1:8">
       <c r="A525" s="0">
-        <v>12678</v>
+        <v>12680</v>
       </c>
       <c r="B525" s="0"/>
       <c r="C525" s="0" t="s">
-        <v>1136</v>
+        <v>1124</v>
       </c>
       <c r="D525" s="0"/>
       <c r="E525" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G525" s="0">
-        <v>15.37</v>
+        <v>78.23</v>
       </c>
       <c r="H525" s="0" t="s">
-        <v>1137</v>
+        <v>1125</v>
       </c>
     </row>
     <row r="526" spans="1:8">
       <c r="A526" s="0">
-        <v>12679</v>
+        <v>12682</v>
       </c>
       <c r="B526" s="0"/>
       <c r="C526" s="0" t="s">
-        <v>1138</v>
+        <v>1126</v>
       </c>
       <c r="D526" s="0"/>
       <c r="E526" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G526" s="0">
-        <v>3.83</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="H526" s="0" t="s">
-        <v>1139</v>
+        <v>1127</v>
       </c>
     </row>
     <row r="527" spans="1:8">
       <c r="A527" s="0">
-        <v>12680</v>
+        <v>12683</v>
       </c>
       <c r="B527" s="0"/>
       <c r="C527" s="0" t="s">
-        <v>1140</v>
+        <v>1128</v>
       </c>
       <c r="D527" s="0"/>
       <c r="E527" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G527" s="0">
-        <v>78.23</v>
+        <v>13.27</v>
       </c>
       <c r="H527" s="0" t="s">
-        <v>1141</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="528" spans="1:8">
       <c r="A528" s="0">
-        <v>12682</v>
-[...1 lines deleted...]
-      <c r="B528" s="0"/>
+        <v>12686</v>
+      </c>
+      <c r="B528" s="0" t="s">
+        <v>1130</v>
+      </c>
       <c r="C528" s="0" t="s">
-        <v>1142</v>
+        <v>1131</v>
       </c>
       <c r="D528" s="0"/>
       <c r="E528" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G528" s="0">
-        <v>9.619999999999999</v>
+        <v>2.37</v>
       </c>
       <c r="H528" s="0" t="s">
-        <v>1143</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="529" spans="1:8">
       <c r="A529" s="0">
-        <v>12683</v>
+        <v>12688</v>
       </c>
       <c r="B529" s="0"/>
       <c r="C529" s="0" t="s">
-        <v>1144</v>
+        <v>1133</v>
       </c>
       <c r="D529" s="0"/>
       <c r="E529" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G529" s="0">
-        <v>13.27</v>
+        <v>3.11</v>
       </c>
       <c r="H529" s="0" t="s">
-        <v>1145</v>
+        <v>1134</v>
       </c>
     </row>
     <row r="530" spans="1:8">
       <c r="A530" s="0">
-        <v>12686</v>
-[...3 lines deleted...]
-      </c>
+        <v>12704</v>
+      </c>
+      <c r="B530" s="0"/>
       <c r="C530" s="0" t="s">
-        <v>1147</v>
+        <v>1135</v>
       </c>
       <c r="D530" s="0"/>
       <c r="E530" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G530" s="0">
-        <v>2.37</v>
+        <v>11.5</v>
       </c>
       <c r="H530" s="0" t="s">
-        <v>1148</v>
+        <v>1136</v>
       </c>
     </row>
     <row r="531" spans="1:8">
       <c r="A531" s="0">
-        <v>12688</v>
+        <v>12740</v>
       </c>
       <c r="B531" s="0"/>
       <c r="C531" s="0" t="s">
-        <v>1149</v>
+        <v>1137</v>
       </c>
       <c r="D531" s="0"/>
       <c r="E531" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G531" s="0">
-        <v>3.11</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="H531" s="0" t="s">
-        <v>1150</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="532" spans="1:8">
       <c r="A532" s="0">
-        <v>12704</v>
+        <v>12762</v>
       </c>
       <c r="B532" s="0"/>
       <c r="C532" s="0" t="s">
-        <v>1151</v>
+        <v>1139</v>
       </c>
       <c r="D532" s="0"/>
       <c r="E532" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G532" s="0">
-        <v>11.5</v>
+        <v>7.04</v>
       </c>
       <c r="H532" s="0" t="s">
-        <v>1152</v>
+        <v>1140</v>
       </c>
     </row>
     <row r="533" spans="1:8">
       <c r="A533" s="0">
-        <v>12740</v>
+        <v>12763</v>
       </c>
       <c r="B533" s="0"/>
       <c r="C533" s="0" t="s">
-        <v>1153</v>
+        <v>1141</v>
       </c>
       <c r="D533" s="0"/>
       <c r="E533" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G533" s="0">
-        <v>9.130000000000001</v>
+        <v>12.92</v>
       </c>
       <c r="H533" s="0" t="s">
-        <v>1154</v>
+        <v>1142</v>
       </c>
     </row>
     <row r="534" spans="1:8">
       <c r="A534" s="0">
-        <v>12762</v>
+        <v>12845</v>
       </c>
       <c r="B534" s="0"/>
       <c r="C534" s="0" t="s">
-        <v>1155</v>
+        <v>1143</v>
       </c>
       <c r="D534" s="0"/>
       <c r="E534" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G534" s="0">
-        <v>7.04</v>
+        <v>83.84999999999999</v>
       </c>
       <c r="H534" s="0" t="s">
-        <v>1156</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="535" spans="1:8">
       <c r="A535" s="0">
-        <v>12763</v>
+        <v>12846</v>
       </c>
       <c r="B535" s="0"/>
       <c r="C535" s="0" t="s">
-        <v>1157</v>
+        <v>1145</v>
       </c>
       <c r="D535" s="0"/>
       <c r="E535" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G535" s="0">
-        <v>12.92</v>
+        <v>8.039999999999999</v>
       </c>
       <c r="H535" s="0" t="s">
-        <v>1158</v>
+        <v>1146</v>
       </c>
     </row>
     <row r="536" spans="1:8">
       <c r="A536" s="0">
-        <v>12845</v>
+        <v>12847</v>
       </c>
       <c r="B536" s="0"/>
       <c r="C536" s="0" t="s">
-        <v>1159</v>
+        <v>1147</v>
       </c>
       <c r="D536" s="0"/>
       <c r="E536" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G536" s="0">
-        <v>83.84999999999999</v>
+        <v>10.34</v>
       </c>
       <c r="H536" s="0" t="s">
-        <v>1160</v>
+        <v>1148</v>
       </c>
     </row>
     <row r="537" spans="1:8">
       <c r="A537" s="0">
-        <v>12846</v>
+        <v>12848</v>
       </c>
       <c r="B537" s="0"/>
       <c r="C537" s="0" t="s">
-        <v>1161</v>
+        <v>1149</v>
       </c>
       <c r="D537" s="0"/>
       <c r="E537" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G537" s="0">
-        <v>8.039999999999999</v>
+        <v>12.06</v>
       </c>
       <c r="H537" s="0" t="s">
-        <v>1162</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="538" spans="1:8">
       <c r="A538" s="0">
-        <v>12847</v>
+        <v>12849</v>
       </c>
       <c r="B538" s="0"/>
       <c r="C538" s="0" t="s">
-        <v>1163</v>
+        <v>1151</v>
       </c>
       <c r="D538" s="0"/>
       <c r="E538" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G538" s="0">
-        <v>10.34</v>
+        <v>12.57</v>
       </c>
       <c r="H538" s="0" t="s">
-        <v>1164</v>
+        <v>1152</v>
       </c>
     </row>
     <row r="539" spans="1:8">
       <c r="A539" s="0">
-        <v>12848</v>
+        <v>12850</v>
       </c>
       <c r="B539" s="0"/>
       <c r="C539" s="0" t="s">
-        <v>1165</v>
+        <v>1153</v>
       </c>
       <c r="D539" s="0"/>
       <c r="E539" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G539" s="0">
-        <v>12.06</v>
+        <v>4.55</v>
       </c>
       <c r="H539" s="0" t="s">
-        <v>1166</v>
+        <v>1154</v>
       </c>
     </row>
     <row r="540" spans="1:8">
       <c r="A540" s="0">
-        <v>12849</v>
+        <v>12851</v>
       </c>
       <c r="B540" s="0"/>
       <c r="C540" s="0" t="s">
-        <v>1167</v>
+        <v>1155</v>
       </c>
       <c r="D540" s="0"/>
       <c r="E540" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G540" s="0">
-        <v>12.57</v>
+        <v>4.82</v>
       </c>
       <c r="H540" s="0" t="s">
-        <v>1168</v>
+        <v>1156</v>
       </c>
     </row>
     <row r="541" spans="1:8">
       <c r="A541" s="0">
-        <v>12850</v>
+        <v>12852</v>
       </c>
       <c r="B541" s="0"/>
       <c r="C541" s="0" t="s">
-        <v>1169</v>
+        <v>1157</v>
       </c>
       <c r="D541" s="0"/>
       <c r="E541" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G541" s="0">
-        <v>4.55</v>
+        <v>13.03</v>
       </c>
       <c r="H541" s="0" t="s">
-        <v>1170</v>
+        <v>1158</v>
       </c>
     </row>
     <row r="542" spans="1:8">
       <c r="A542" s="0">
-        <v>12851</v>
+        <v>12904</v>
       </c>
       <c r="B542" s="0"/>
       <c r="C542" s="0" t="s">
-        <v>1171</v>
+        <v>1159</v>
       </c>
       <c r="D542" s="0"/>
       <c r="E542" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G542" s="0">
-        <v>4.82</v>
+        <v>6.16</v>
       </c>
       <c r="H542" s="0" t="s">
-        <v>1172</v>
+        <v>1160</v>
       </c>
     </row>
     <row r="543" spans="1:8">
       <c r="A543" s="0">
-        <v>12852</v>
-[...1 lines deleted...]
-      <c r="B543" s="0"/>
+        <v>12905</v>
+      </c>
+      <c r="B543" s="0" t="s">
+        <v>1161</v>
+      </c>
       <c r="C543" s="0" t="s">
-        <v>1173</v>
-[...1 lines deleted...]
-      <c r="D543" s="0"/>
+        <v>1162</v>
+      </c>
+      <c r="D543" s="0" t="s">
+        <v>48</v>
+      </c>
       <c r="E543" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G543" s="0">
-        <v>13.03</v>
+        <v>6.58</v>
       </c>
       <c r="H543" s="0" t="s">
-        <v>1174</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="544" spans="1:8">
       <c r="A544" s="0">
-        <v>12904</v>
+        <v>12907</v>
       </c>
       <c r="B544" s="0"/>
       <c r="C544" s="0" t="s">
-        <v>1175</v>
+        <v>1164</v>
       </c>
       <c r="D544" s="0"/>
       <c r="E544" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G544" s="0">
-        <v>6.16</v>
+        <v>58.93</v>
       </c>
       <c r="H544" s="0" t="s">
-        <v>1176</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="545" spans="1:8">
       <c r="A545" s="0">
-        <v>12905</v>
-[...3 lines deleted...]
-      </c>
+        <v>12972</v>
+      </c>
+      <c r="B545" s="0"/>
       <c r="C545" s="0" t="s">
-        <v>1178</v>
-[...3 lines deleted...]
-      </c>
+        <v>1166</v>
+      </c>
+      <c r="D545" s="0"/>
       <c r="E545" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G545" s="0">
-        <v>6.58</v>
+        <v>22.77</v>
       </c>
       <c r="H545" s="0" t="s">
-        <v>1179</v>
+        <v>1167</v>
       </c>
     </row>
     <row r="546" spans="1:8">
       <c r="A546" s="0">
-        <v>12907</v>
+        <v>12973</v>
       </c>
       <c r="B546" s="0"/>
       <c r="C546" s="0" t="s">
-        <v>1180</v>
+        <v>1168</v>
       </c>
       <c r="D546" s="0"/>
       <c r="E546" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G546" s="0">
-        <v>58.93</v>
+        <v>39.65</v>
       </c>
       <c r="H546" s="0" t="s">
-        <v>1181</v>
+        <v>1169</v>
       </c>
     </row>
     <row r="547" spans="1:8">
       <c r="A547" s="0">
-        <v>12972</v>
+        <v>20749</v>
       </c>
       <c r="B547" s="0"/>
       <c r="C547" s="0" t="s">
-        <v>1182</v>
+        <v>1170</v>
       </c>
       <c r="D547" s="0"/>
       <c r="E547" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G547" s="0">
-        <v>22.77</v>
+        <v>6.46</v>
       </c>
       <c r="H547" s="0" t="s">
-        <v>1183</v>
+        <v>1171</v>
       </c>
     </row>
     <row r="548" spans="1:8">
       <c r="A548" s="0">
-        <v>12973</v>
+        <v>17058</v>
       </c>
       <c r="B548" s="0"/>
       <c r="C548" s="0" t="s">
-        <v>1184</v>
+        <v>1172</v>
       </c>
       <c r="D548" s="0"/>
       <c r="E548" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G548" s="0">
-        <v>39.65</v>
+        <v>16.07</v>
       </c>
       <c r="H548" s="0" t="s">
-        <v>1185</v>
+        <v>1173</v>
       </c>
     </row>
     <row r="549" spans="1:8">
       <c r="A549" s="0">
-        <v>20749</v>
+        <v>17059</v>
       </c>
       <c r="B549" s="0"/>
       <c r="C549" s="0" t="s">
-        <v>1186</v>
+        <v>1174</v>
       </c>
       <c r="D549" s="0"/>
       <c r="E549" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G549" s="0">
-        <v>6.46</v>
+        <v>139.3</v>
       </c>
       <c r="H549" s="0" t="s">
-        <v>1187</v>
+        <v>1175</v>
       </c>
     </row>
     <row r="550" spans="1:8">
       <c r="A550" s="0">
-        <v>17058</v>
+        <v>17077</v>
       </c>
       <c r="B550" s="0"/>
       <c r="C550" s="0" t="s">
-        <v>1188</v>
+        <v>1176</v>
       </c>
       <c r="D550" s="0"/>
       <c r="E550" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G550" s="0">
-        <v>16.07</v>
+        <v>7.51</v>
       </c>
       <c r="H550" s="0" t="s">
-        <v>1189</v>
+        <v>1177</v>
       </c>
     </row>
     <row r="551" spans="1:8">
       <c r="A551" s="0">
-        <v>17059</v>
+        <v>17081</v>
       </c>
       <c r="B551" s="0"/>
       <c r="C551" s="0" t="s">
-        <v>1190</v>
+        <v>1178</v>
       </c>
       <c r="D551" s="0"/>
       <c r="E551" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G551" s="0">
-        <v>139.3</v>
+        <v>9.93</v>
       </c>
       <c r="H551" s="0" t="s">
-        <v>1191</v>
+        <v>1179</v>
       </c>
     </row>
     <row r="552" spans="1:8">
       <c r="A552" s="0">
-        <v>17077</v>
+        <v>15364</v>
       </c>
       <c r="B552" s="0"/>
       <c r="C552" s="0" t="s">
-        <v>1192</v>
+        <v>1180</v>
       </c>
       <c r="D552" s="0"/>
       <c r="E552" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G552" s="0">
-        <v>7.51</v>
+        <v>1.41</v>
       </c>
       <c r="H552" s="0" t="s">
-        <v>1193</v>
+        <v>1181</v>
       </c>
     </row>
     <row r="553" spans="1:8">
       <c r="A553" s="0">
-        <v>17081</v>
+        <v>15365</v>
       </c>
       <c r="B553" s="0"/>
       <c r="C553" s="0" t="s">
-        <v>1194</v>
+        <v>1182</v>
       </c>
       <c r="D553" s="0"/>
       <c r="E553" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G553" s="0">
-        <v>9.93</v>
+        <v>1.74</v>
       </c>
       <c r="H553" s="0" t="s">
-        <v>1195</v>
+        <v>1183</v>
       </c>
     </row>
     <row r="554" spans="1:8">
       <c r="A554" s="0">
-        <v>15364</v>
+        <v>15366</v>
       </c>
       <c r="B554" s="0"/>
       <c r="C554" s="0" t="s">
-        <v>1196</v>
+        <v>1184</v>
       </c>
       <c r="D554" s="0"/>
       <c r="E554" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G554" s="0">
-        <v>1.41</v>
+        <v>1.31</v>
       </c>
       <c r="H554" s="0" t="s">
-        <v>1197</v>
+        <v>1185</v>
       </c>
     </row>
     <row r="555" spans="1:8">
       <c r="A555" s="0">
-        <v>15365</v>
+        <v>15367</v>
       </c>
       <c r="B555" s="0"/>
       <c r="C555" s="0" t="s">
-        <v>1198</v>
+        <v>1186</v>
       </c>
       <c r="D555" s="0"/>
       <c r="E555" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G555" s="0">
-        <v>1.74</v>
+        <v>2.41</v>
       </c>
       <c r="H555" s="0" t="s">
-        <v>1199</v>
+        <v>1187</v>
       </c>
     </row>
     <row r="556" spans="1:8">
       <c r="A556" s="0">
-        <v>15366</v>
-[...1 lines deleted...]
-      <c r="B556" s="0"/>
+        <v>15535</v>
+      </c>
+      <c r="B556" s="0" t="s">
+        <v>1188</v>
+      </c>
       <c r="C556" s="0" t="s">
-        <v>1200</v>
-[...1 lines deleted...]
-      <c r="D556" s="0"/>
+        <v>1189</v>
+      </c>
+      <c r="D556" s="0" t="s">
+        <v>48</v>
+      </c>
       <c r="E556" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G556" s="0">
-        <v>1.31</v>
+        <v>1.99</v>
       </c>
       <c r="H556" s="0" t="s">
-        <v>1201</v>
+        <v>1190</v>
       </c>
     </row>
     <row r="557" spans="1:8">
       <c r="A557" s="0">
-        <v>15367</v>
-[...1 lines deleted...]
-      <c r="B557" s="0"/>
+        <v>15535</v>
+      </c>
+      <c r="B557" s="0" t="s">
+        <v>1191</v>
+      </c>
       <c r="C557" s="0" t="s">
-        <v>1202</v>
-[...1 lines deleted...]
-      <c r="D557" s="0"/>
+        <v>1189</v>
+      </c>
+      <c r="D557" s="0" t="s">
+        <v>1192</v>
+      </c>
       <c r="E557" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G557" s="0">
-        <v>2.41</v>
+        <v>1.99</v>
       </c>
       <c r="H557" s="0" t="s">
-        <v>1203</v>
+        <v>1190</v>
       </c>
     </row>
     <row r="558" spans="1:8">
       <c r="A558" s="0">
         <v>15535</v>
       </c>
       <c r="B558" s="0" t="s">
-        <v>1204</v>
+        <v>1193</v>
       </c>
       <c r="C558" s="0" t="s">
-        <v>1205</v>
+        <v>1189</v>
       </c>
       <c r="D558" s="0" t="s">
-        <v>50</v>
+        <v>1194</v>
       </c>
       <c r="E558" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G558" s="0">
         <v>1.99</v>
       </c>
       <c r="H558" s="0" t="s">
-        <v>1206</v>
+        <v>1190</v>
       </c>
     </row>
     <row r="559" spans="1:8">
       <c r="A559" s="0">
-        <v>15535</v>
-[...3 lines deleted...]
-      </c>
+        <v>15536</v>
+      </c>
+      <c r="B559" s="0"/>
       <c r="C559" s="0" t="s">
-        <v>1205</v>
-[...3 lines deleted...]
-      </c>
+        <v>1195</v>
+      </c>
+      <c r="D559" s="0"/>
       <c r="E559" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G559" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="H559" s="0" t="s">
-        <v>1206</v>
+        <v>1196</v>
       </c>
     </row>
     <row r="560" spans="1:8">
       <c r="A560" s="0">
-        <v>15535</v>
-[...3 lines deleted...]
-      </c>
+        <v>15537</v>
+      </c>
+      <c r="B560" s="0"/>
       <c r="C560" s="0" t="s">
-        <v>1205</v>
-[...3 lines deleted...]
-      </c>
+        <v>1197</v>
+      </c>
+      <c r="D560" s="0"/>
       <c r="E560" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G560" s="0">
-        <v>1.99</v>
+        <v>3.05</v>
       </c>
       <c r="H560" s="0" t="s">
-        <v>1206</v>
+        <v>1198</v>
       </c>
     </row>
     <row r="561" spans="1:8">
       <c r="A561" s="0">
-        <v>15536</v>
+        <v>15850</v>
       </c>
       <c r="B561" s="0"/>
       <c r="C561" s="0" t="s">
-        <v>1211</v>
+        <v>1199</v>
       </c>
       <c r="D561" s="0"/>
       <c r="E561" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G561" s="0">
-        <v>2.67</v>
+        <v>2.09</v>
       </c>
       <c r="H561" s="0" t="s">
-        <v>1212</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="562" spans="1:8">
       <c r="A562" s="0">
-        <v>15537</v>
-[...1 lines deleted...]
-      <c r="B562" s="0"/>
+        <v>15851</v>
+      </c>
+      <c r="B562" s="0" t="s">
+        <v>1201</v>
+      </c>
       <c r="C562" s="0" t="s">
-        <v>1213</v>
-[...1 lines deleted...]
-      <c r="D562" s="0"/>
+        <v>1202</v>
+      </c>
+      <c r="D562" s="0" t="s">
+        <v>48</v>
+      </c>
       <c r="E562" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G562" s="0">
-        <v>3.05</v>
+        <v>2.2</v>
       </c>
       <c r="H562" s="0" t="s">
-        <v>1214</v>
+        <v>1203</v>
       </c>
     </row>
     <row r="563" spans="1:8">
       <c r="A563" s="0">
-        <v>15850</v>
-[...1 lines deleted...]
-      <c r="B563" s="0"/>
+        <v>15851</v>
+      </c>
+      <c r="B563" s="0" t="s">
+        <v>1204</v>
+      </c>
       <c r="C563" s="0" t="s">
-        <v>1215</v>
-[...1 lines deleted...]
-      <c r="D563" s="0"/>
+        <v>1202</v>
+      </c>
+      <c r="D563" s="0" t="s">
+        <v>1192</v>
+      </c>
       <c r="E563" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G563" s="0">
-        <v>2.09</v>
+        <v>2.2</v>
       </c>
       <c r="H563" s="0" t="s">
-        <v>1216</v>
+        <v>1203</v>
       </c>
     </row>
     <row r="564" spans="1:8">
       <c r="A564" s="0">
         <v>15851</v>
       </c>
       <c r="B564" s="0" t="s">
-        <v>1217</v>
+        <v>1205</v>
       </c>
       <c r="C564" s="0" t="s">
-        <v>1218</v>
+        <v>1202</v>
       </c>
       <c r="D564" s="0" t="s">
-        <v>50</v>
+        <v>1194</v>
       </c>
       <c r="E564" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G564" s="0">
         <v>2.2</v>
       </c>
       <c r="H564" s="0" t="s">
-        <v>1219</v>
+        <v>1203</v>
       </c>
     </row>
     <row r="565" spans="1:8">
       <c r="A565" s="0">
-        <v>15851</v>
-[...3 lines deleted...]
-      </c>
+        <v>16048</v>
+      </c>
+      <c r="B565" s="0"/>
       <c r="C565" s="0" t="s">
-        <v>1218</v>
-[...3 lines deleted...]
-      </c>
+        <v>1206</v>
+      </c>
+      <c r="D565" s="0"/>
       <c r="E565" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G565" s="0">
-        <v>2.2</v>
+        <v>4.6</v>
       </c>
       <c r="H565" s="0" t="s">
-        <v>1219</v>
+        <v>1207</v>
       </c>
     </row>
     <row r="566" spans="1:8">
       <c r="A566" s="0">
-        <v>15851</v>
-[...3 lines deleted...]
-      </c>
+        <v>16262</v>
+      </c>
+      <c r="B566" s="0"/>
       <c r="C566" s="0" t="s">
-        <v>1218</v>
-[...3 lines deleted...]
-      </c>
+        <v>1208</v>
+      </c>
+      <c r="D566" s="0"/>
       <c r="E566" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G566" s="0">
-        <v>2.2</v>
+        <v>1.6</v>
       </c>
       <c r="H566" s="0" t="s">
-        <v>1219</v>
+        <v>1209</v>
       </c>
     </row>
     <row r="567" spans="1:8">
       <c r="A567" s="0">
-        <v>16048</v>
+        <v>16263</v>
       </c>
       <c r="B567" s="0"/>
       <c r="C567" s="0" t="s">
-        <v>1222</v>
+        <v>1210</v>
       </c>
       <c r="D567" s="0"/>
       <c r="E567" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G567" s="0">
-        <v>4.6</v>
+        <v>1.21</v>
       </c>
       <c r="H567" s="0" t="s">
-        <v>1223</v>
+        <v>1211</v>
       </c>
     </row>
     <row r="568" spans="1:8">
       <c r="A568" s="0">
-        <v>16262</v>
+        <v>16264</v>
       </c>
       <c r="B568" s="0"/>
       <c r="C568" s="0" t="s">
-        <v>1224</v>
+        <v>1212</v>
       </c>
       <c r="D568" s="0"/>
       <c r="E568" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G568" s="0">
-        <v>1.6</v>
+        <v>4.34</v>
       </c>
       <c r="H568" s="0" t="s">
-        <v>1225</v>
+        <v>1213</v>
       </c>
     </row>
     <row r="569" spans="1:8">
       <c r="A569" s="0">
-        <v>16263</v>
+        <v>16304</v>
       </c>
       <c r="B569" s="0"/>
       <c r="C569" s="0" t="s">
-        <v>1226</v>
+        <v>1214</v>
       </c>
       <c r="D569" s="0"/>
       <c r="E569" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G569" s="0">
-        <v>1.21</v>
+        <v>2.67</v>
       </c>
       <c r="H569" s="0" t="s">
-        <v>1227</v>
+        <v>1215</v>
       </c>
     </row>
     <row r="570" spans="1:8">
       <c r="A570" s="0">
-        <v>16264</v>
+        <v>16305</v>
       </c>
       <c r="B570" s="0"/>
       <c r="C570" s="0" t="s">
-        <v>1228</v>
+        <v>1216</v>
       </c>
       <c r="D570" s="0"/>
       <c r="E570" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G570" s="0">
-        <v>4.34</v>
+        <v>1.79</v>
       </c>
       <c r="H570" s="0" t="s">
-        <v>1229</v>
+        <v>1217</v>
       </c>
     </row>
     <row r="571" spans="1:8">
       <c r="A571" s="0">
-        <v>16304</v>
+        <v>16306</v>
       </c>
       <c r="B571" s="0"/>
       <c r="C571" s="0" t="s">
-        <v>1230</v>
+        <v>1218</v>
       </c>
       <c r="D571" s="0"/>
       <c r="E571" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G571" s="0">
-        <v>2.67</v>
+        <v>2.04</v>
       </c>
       <c r="H571" s="0" t="s">
-        <v>1231</v>
+        <v>1219</v>
       </c>
     </row>
     <row r="572" spans="1:8">
       <c r="A572" s="0">
-        <v>16305</v>
+        <v>16307</v>
       </c>
       <c r="B572" s="0"/>
       <c r="C572" s="0" t="s">
-        <v>1232</v>
+        <v>1220</v>
       </c>
       <c r="D572" s="0"/>
       <c r="E572" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G572" s="0">
-        <v>1.79</v>
+        <v>2.56</v>
       </c>
       <c r="H572" s="0" t="s">
-        <v>1233</v>
+        <v>1221</v>
       </c>
     </row>
     <row r="573" spans="1:8">
       <c r="A573" s="0">
-        <v>16306</v>
+        <v>16308</v>
       </c>
       <c r="B573" s="0"/>
       <c r="C573" s="0" t="s">
-        <v>1234</v>
+        <v>1222</v>
       </c>
       <c r="D573" s="0"/>
       <c r="E573" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G573" s="0">
-        <v>2.04</v>
+        <v>2.56</v>
       </c>
       <c r="H573" s="0" t="s">
-        <v>1235</v>
+        <v>1223</v>
       </c>
     </row>
     <row r="574" spans="1:8">
       <c r="A574" s="0">
-        <v>16307</v>
+        <v>16309</v>
       </c>
       <c r="B574" s="0"/>
       <c r="C574" s="0" t="s">
-        <v>1236</v>
+        <v>1224</v>
       </c>
       <c r="D574" s="0"/>
       <c r="E574" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G574" s="0">
-        <v>2.56</v>
+        <v>3.49</v>
       </c>
       <c r="H574" s="0" t="s">
-        <v>1237</v>
+        <v>1225</v>
       </c>
     </row>
     <row r="575" spans="1:8">
       <c r="A575" s="0">
-        <v>16308</v>
+        <v>16310</v>
       </c>
       <c r="B575" s="0"/>
       <c r="C575" s="0" t="s">
-        <v>1238</v>
+        <v>1226</v>
       </c>
       <c r="D575" s="0"/>
       <c r="E575" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G575" s="0">
-        <v>2.56</v>
+        <v>4</v>
       </c>
       <c r="H575" s="0" t="s">
-        <v>1239</v>
+        <v>1227</v>
       </c>
     </row>
     <row r="576" spans="1:8">
       <c r="A576" s="0">
-        <v>16309</v>
+        <v>16423</v>
       </c>
       <c r="B576" s="0"/>
       <c r="C576" s="0" t="s">
-        <v>1240</v>
+        <v>1228</v>
       </c>
       <c r="D576" s="0"/>
       <c r="E576" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G576" s="0">
-        <v>3.49</v>
+        <v>3.07</v>
       </c>
       <c r="H576" s="0" t="s">
-        <v>1241</v>
+        <v>1229</v>
       </c>
     </row>
     <row r="577" spans="1:8">
       <c r="A577" s="0">
-        <v>16310</v>
+        <v>16432</v>
       </c>
       <c r="B577" s="0"/>
       <c r="C577" s="0" t="s">
-        <v>1242</v>
+        <v>1230</v>
       </c>
       <c r="D577" s="0"/>
       <c r="E577" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G577" s="0">
-        <v>4</v>
+        <v>3.32</v>
       </c>
       <c r="H577" s="0" t="s">
-        <v>1243</v>
+        <v>1231</v>
       </c>
     </row>
     <row r="578" spans="1:8">
       <c r="A578" s="0">
-        <v>16423</v>
+        <v>16433</v>
       </c>
       <c r="B578" s="0"/>
       <c r="C578" s="0" t="s">
-        <v>1244</v>
+        <v>1232</v>
       </c>
       <c r="D578" s="0"/>
       <c r="E578" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G578" s="0">
-        <v>3.07</v>
+        <v>3.13</v>
       </c>
       <c r="H578" s="0" t="s">
-        <v>1245</v>
+        <v>1233</v>
       </c>
     </row>
     <row r="579" spans="1:8">
       <c r="A579" s="0">
-        <v>16432</v>
+        <v>16551</v>
       </c>
       <c r="B579" s="0"/>
       <c r="C579" s="0" t="s">
-        <v>1246</v>
+        <v>1234</v>
       </c>
       <c r="D579" s="0"/>
       <c r="E579" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G579" s="0">
-        <v>3.32</v>
+        <v>2.64</v>
       </c>
       <c r="H579" s="0" t="s">
-        <v>1247</v>
+        <v>1235</v>
       </c>
     </row>
     <row r="580" spans="1:8">
       <c r="A580" s="0">
-        <v>16433</v>
+        <v>16552</v>
       </c>
       <c r="B580" s="0"/>
       <c r="C580" s="0" t="s">
-        <v>1248</v>
+        <v>1236</v>
       </c>
       <c r="D580" s="0"/>
       <c r="E580" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G580" s="0">
-        <v>3.13</v>
+        <v>2.15</v>
       </c>
       <c r="H580" s="0" t="s">
-        <v>1249</v>
+        <v>1237</v>
       </c>
     </row>
     <row r="581" spans="1:8">
       <c r="A581" s="0">
-        <v>16551</v>
+        <v>16591</v>
       </c>
       <c r="B581" s="0"/>
       <c r="C581" s="0" t="s">
-        <v>1250</v>
+        <v>1238</v>
       </c>
       <c r="D581" s="0"/>
       <c r="E581" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G581" s="0">
-        <v>2.64</v>
+        <v>3.76</v>
       </c>
       <c r="H581" s="0" t="s">
-        <v>1251</v>
+        <v>1239</v>
       </c>
     </row>
     <row r="582" spans="1:8">
       <c r="A582" s="0">
-        <v>16552</v>
-[...1 lines deleted...]
-      <c r="B582" s="0"/>
+        <v>16756</v>
+      </c>
+      <c r="B582" s="0" t="s">
+        <v>1240</v>
+      </c>
       <c r="C582" s="0" t="s">
-        <v>1252</v>
-[...1 lines deleted...]
-      <c r="D582" s="0"/>
+        <v>1241</v>
+      </c>
+      <c r="D582" s="0" t="s">
+        <v>48</v>
+      </c>
       <c r="E582" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G582" s="0">
-        <v>2.15</v>
+        <v>3.66</v>
       </c>
       <c r="H582" s="0" t="s">
-        <v>1253</v>
+        <v>1242</v>
       </c>
     </row>
     <row r="583" spans="1:8">
       <c r="A583" s="0">
-        <v>16591</v>
+        <v>16761</v>
       </c>
       <c r="B583" s="0"/>
       <c r="C583" s="0" t="s">
-        <v>1254</v>
+        <v>1243</v>
       </c>
       <c r="D583" s="0"/>
       <c r="E583" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G583" s="0">
-        <v>3.76</v>
+        <v>1.54</v>
       </c>
       <c r="H583" s="0" t="s">
-        <v>1255</v>
+        <v>1244</v>
       </c>
     </row>
     <row r="584" spans="1:8">
       <c r="A584" s="0">
-        <v>16756</v>
+        <v>16762</v>
       </c>
       <c r="B584" s="0" t="s">
-        <v>1256</v>
+        <v>1245</v>
       </c>
       <c r="C584" s="0" t="s">
-        <v>1257</v>
+        <v>1246</v>
       </c>
       <c r="D584" s="0" t="s">
-        <v>50</v>
+        <v>28</v>
       </c>
       <c r="E584" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G584" s="0">
-        <v>3.66</v>
+        <v>2.03</v>
       </c>
       <c r="H584" s="0" t="s">
-        <v>1258</v>
+        <v>1247</v>
       </c>
     </row>
     <row r="585" spans="1:8">
       <c r="A585" s="0">
-        <v>16761</v>
+        <v>16846</v>
       </c>
       <c r="B585" s="0"/>
       <c r="C585" s="0" t="s">
-        <v>1259</v>
+        <v>1248</v>
       </c>
       <c r="D585" s="0"/>
       <c r="E585" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G585" s="0">
-        <v>1.54</v>
+        <v>1.47</v>
       </c>
       <c r="H585" s="0" t="s">
-        <v>1260</v>
+        <v>1249</v>
       </c>
     </row>
     <row r="586" spans="1:8">
       <c r="A586" s="0">
-        <v>16762</v>
-[...3 lines deleted...]
-      </c>
+        <v>15368</v>
+      </c>
+      <c r="B586" s="0"/>
       <c r="C586" s="0" t="s">
-        <v>1262</v>
-[...3 lines deleted...]
-      </c>
+        <v>1250</v>
+      </c>
+      <c r="D586" s="0"/>
       <c r="E586" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G586" s="0">
-        <v>2.03</v>
+        <v>9.19</v>
       </c>
       <c r="H586" s="0" t="s">
-        <v>1263</v>
+        <v>1251</v>
       </c>
     </row>
     <row r="587" spans="1:8">
       <c r="A587" s="0">
-        <v>16846</v>
-[...3 lines deleted...]
-      </c>
+        <v>15370</v>
+      </c>
+      <c r="B587" s="0"/>
       <c r="C587" s="0" t="s">
-        <v>1265</v>
-[...3 lines deleted...]
-      </c>
+        <v>1252</v>
+      </c>
+      <c r="D587" s="0"/>
       <c r="E587" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G587" s="0">
-        <v>1.47</v>
+        <v>2.67</v>
       </c>
       <c r="H587" s="0" t="s">
-        <v>1266</v>
+        <v>1253</v>
       </c>
     </row>
     <row r="588" spans="1:8">
       <c r="A588" s="0">
-        <v>15368</v>
-[...1 lines deleted...]
-      <c r="B588" s="0"/>
+        <v>15538</v>
+      </c>
+      <c r="B588" s="0" t="s">
+        <v>1254</v>
+      </c>
       <c r="C588" s="0" t="s">
-        <v>1267</v>
-[...1 lines deleted...]
-      <c r="D588" s="0"/>
+        <v>1255</v>
+      </c>
+      <c r="D588" s="0" t="s">
+        <v>48</v>
+      </c>
       <c r="E588" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G588" s="0">
-        <v>9.19</v>
+        <v>2.37</v>
       </c>
       <c r="H588" s="0" t="s">
-        <v>1268</v>
+        <v>1256</v>
       </c>
     </row>
     <row r="589" spans="1:8">
       <c r="A589" s="0">
-        <v>15370</v>
-[...1 lines deleted...]
-      <c r="B589" s="0"/>
+        <v>15538</v>
+      </c>
+      <c r="B589" s="0" t="s">
+        <v>1257</v>
+      </c>
       <c r="C589" s="0" t="s">
-        <v>1269</v>
-[...1 lines deleted...]
-      <c r="D589" s="0"/>
+        <v>1255</v>
+      </c>
+      <c r="D589" s="0" t="s">
+        <v>1192</v>
+      </c>
       <c r="E589" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G589" s="0">
-        <v>2.67</v>
+        <v>2.37</v>
       </c>
       <c r="H589" s="0" t="s">
-        <v>1270</v>
+        <v>1256</v>
       </c>
     </row>
     <row r="590" spans="1:8">
       <c r="A590" s="0">
-        <v>15538</v>
-[...3 lines deleted...]
-      </c>
+        <v>15539</v>
+      </c>
+      <c r="B590" s="0"/>
       <c r="C590" s="0" t="s">
-        <v>1272</v>
-[...3 lines deleted...]
-      </c>
+        <v>1258</v>
+      </c>
+      <c r="D590" s="0"/>
       <c r="E590" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G590" s="0">
-        <v>2.37</v>
+        <v>3.92</v>
       </c>
       <c r="H590" s="0" t="s">
-        <v>1273</v>
+        <v>1259</v>
       </c>
     </row>
     <row r="591" spans="1:8">
       <c r="A591" s="0">
-        <v>15538</v>
-[...3 lines deleted...]
-      </c>
+        <v>15540</v>
+      </c>
+      <c r="B591" s="0"/>
       <c r="C591" s="0" t="s">
-        <v>1272</v>
-[...3 lines deleted...]
-      </c>
+        <v>1260</v>
+      </c>
+      <c r="D591" s="0"/>
       <c r="E591" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G591" s="0">
-        <v>2.37</v>
+        <v>2.81</v>
       </c>
       <c r="H591" s="0" t="s">
-        <v>1273</v>
+        <v>1261</v>
       </c>
     </row>
     <row r="592" spans="1:8">
       <c r="A592" s="0">
-        <v>15539</v>
+        <v>15541</v>
       </c>
       <c r="B592" s="0"/>
       <c r="C592" s="0" t="s">
-        <v>1275</v>
+        <v>1262</v>
       </c>
       <c r="D592" s="0"/>
       <c r="E592" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G592" s="0">
-        <v>3.92</v>
+        <v>3.1</v>
       </c>
       <c r="H592" s="0" t="s">
-        <v>1276</v>
+        <v>1263</v>
       </c>
     </row>
     <row r="593" spans="1:8">
       <c r="A593" s="0">
-        <v>15540</v>
+        <v>15560</v>
       </c>
       <c r="B593" s="0"/>
       <c r="C593" s="0" t="s">
-        <v>1277</v>
+        <v>1264</v>
       </c>
       <c r="D593" s="0"/>
       <c r="E593" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G593" s="0">
-        <v>2.81</v>
+        <v>2.59</v>
       </c>
       <c r="H593" s="0" t="s">
-        <v>1278</v>
+        <v>1265</v>
       </c>
     </row>
     <row r="594" spans="1:8">
       <c r="A594" s="0">
-        <v>15541</v>
-[...1 lines deleted...]
-      <c r="B594" s="0"/>
+        <v>15780</v>
+      </c>
+      <c r="B594" s="0" t="s">
+        <v>1266</v>
+      </c>
       <c r="C594" s="0" t="s">
-        <v>1279</v>
-[...1 lines deleted...]
-      <c r="D594" s="0"/>
+        <v>1267</v>
+      </c>
+      <c r="D594" s="0" t="s">
+        <v>48</v>
+      </c>
       <c r="E594" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G594" s="0">
-        <v>3.1</v>
+        <v>2.64</v>
       </c>
       <c r="H594" s="0" t="s">
-        <v>1280</v>
+        <v>1268</v>
       </c>
     </row>
     <row r="595" spans="1:8">
       <c r="A595" s="0">
-        <v>15560</v>
+        <v>15782</v>
       </c>
       <c r="B595" s="0"/>
       <c r="C595" s="0" t="s">
-        <v>1281</v>
+        <v>1269</v>
       </c>
       <c r="D595" s="0"/>
       <c r="E595" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G595" s="0">
-        <v>2.59</v>
+        <v>3.32</v>
       </c>
       <c r="H595" s="0" t="s">
-        <v>1282</v>
+        <v>1270</v>
       </c>
     </row>
     <row r="596" spans="1:8">
       <c r="A596" s="0">
-        <v>15780</v>
-[...3 lines deleted...]
-      </c>
+        <v>15784</v>
+      </c>
+      <c r="B596" s="0"/>
       <c r="C596" s="0" t="s">
-        <v>1284</v>
-[...3 lines deleted...]
-      </c>
+        <v>1271</v>
+      </c>
+      <c r="D596" s="0"/>
       <c r="E596" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G596" s="0">
-        <v>2.64</v>
+        <v>2.37</v>
       </c>
       <c r="H596" s="0" t="s">
-        <v>1285</v>
+        <v>1272</v>
       </c>
     </row>
     <row r="597" spans="1:8">
       <c r="A597" s="0">
-        <v>15782</v>
+        <v>15785</v>
       </c>
       <c r="B597" s="0"/>
       <c r="C597" s="0" t="s">
-        <v>1286</v>
+        <v>1273</v>
       </c>
       <c r="D597" s="0"/>
       <c r="E597" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G597" s="0">
-        <v>3.32</v>
+        <v>2.56</v>
       </c>
       <c r="H597" s="0" t="s">
-        <v>1287</v>
+        <v>1274</v>
       </c>
     </row>
     <row r="598" spans="1:8">
       <c r="A598" s="0">
-        <v>15784</v>
+        <v>15787</v>
       </c>
       <c r="B598" s="0"/>
       <c r="C598" s="0" t="s">
-        <v>1288</v>
+        <v>1275</v>
       </c>
       <c r="D598" s="0"/>
       <c r="E598" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G598" s="0">
-        <v>2.37</v>
+        <v>2.59</v>
       </c>
       <c r="H598" s="0" t="s">
-        <v>1289</v>
+        <v>1276</v>
       </c>
     </row>
     <row r="599" spans="1:8">
       <c r="A599" s="0">
-        <v>15785</v>
+        <v>15854</v>
       </c>
       <c r="B599" s="0"/>
       <c r="C599" s="0" t="s">
-        <v>1290</v>
+        <v>1277</v>
       </c>
       <c r="D599" s="0"/>
       <c r="E599" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G599" s="0">
-        <v>2.56</v>
+        <v>2.74</v>
       </c>
       <c r="H599" s="0" t="s">
-        <v>1291</v>
+        <v>1278</v>
       </c>
     </row>
     <row r="600" spans="1:8">
       <c r="A600" s="0">
-        <v>15787</v>
+        <v>15855</v>
       </c>
       <c r="B600" s="0"/>
       <c r="C600" s="0" t="s">
-        <v>1292</v>
+        <v>1279</v>
       </c>
       <c r="D600" s="0"/>
       <c r="E600" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G600" s="0">
-        <v>2.59</v>
+        <v>6.43</v>
       </c>
       <c r="H600" s="0" t="s">
-        <v>1293</v>
+        <v>1280</v>
       </c>
     </row>
     <row r="601" spans="1:8">
       <c r="A601" s="0">
-        <v>15854</v>
+        <v>15856</v>
       </c>
       <c r="B601" s="0"/>
       <c r="C601" s="0" t="s">
-        <v>1294</v>
+        <v>1281</v>
       </c>
       <c r="D601" s="0"/>
       <c r="E601" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G601" s="0">
-        <v>2.74</v>
+        <v>1.79</v>
       </c>
       <c r="H601" s="0" t="s">
-        <v>1295</v>
+        <v>1282</v>
       </c>
     </row>
     <row r="602" spans="1:8">
       <c r="A602" s="0">
-        <v>15855</v>
+        <v>15857</v>
       </c>
       <c r="B602" s="0"/>
       <c r="C602" s="0" t="s">
-        <v>1296</v>
+        <v>1283</v>
       </c>
       <c r="D602" s="0"/>
       <c r="E602" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G602" s="0">
-        <v>6.43</v>
+        <v>1.47</v>
       </c>
       <c r="H602" s="0" t="s">
-        <v>1297</v>
+        <v>1284</v>
       </c>
     </row>
     <row r="603" spans="1:8">
       <c r="A603" s="0">
-        <v>15856</v>
-[...1 lines deleted...]
-      <c r="B603" s="0"/>
+        <v>15858</v>
+      </c>
+      <c r="B603" s="0" t="s">
+        <v>1285</v>
+      </c>
       <c r="C603" s="0" t="s">
-        <v>1298</v>
-[...1 lines deleted...]
-      <c r="D603" s="0"/>
+        <v>1286</v>
+      </c>
+      <c r="D603" s="0" t="s">
+        <v>48</v>
+      </c>
       <c r="E603" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G603" s="0">
-        <v>1.79</v>
+        <v>2.35</v>
       </c>
       <c r="H603" s="0" t="s">
-        <v>1299</v>
+        <v>1287</v>
       </c>
     </row>
     <row r="604" spans="1:8">
       <c r="A604" s="0">
-        <v>15857</v>
+        <v>15860</v>
       </c>
       <c r="B604" s="0"/>
       <c r="C604" s="0" t="s">
-        <v>1300</v>
+        <v>1288</v>
       </c>
       <c r="D604" s="0"/>
       <c r="E604" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G604" s="0">
-        <v>1.47</v>
+        <v>1.6</v>
       </c>
       <c r="H604" s="0" t="s">
-        <v>1301</v>
+        <v>1289</v>
       </c>
     </row>
     <row r="605" spans="1:8">
       <c r="A605" s="0">
-        <v>15858</v>
-[...3 lines deleted...]
-      </c>
+        <v>15861</v>
+      </c>
+      <c r="B605" s="0"/>
       <c r="C605" s="0" t="s">
-        <v>1303</v>
-[...3 lines deleted...]
-      </c>
+        <v>1290</v>
+      </c>
+      <c r="D605" s="0"/>
       <c r="E605" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G605" s="0">
-        <v>2.35</v>
+        <v>3.58</v>
       </c>
       <c r="H605" s="0" t="s">
-        <v>1304</v>
+        <v>1291</v>
       </c>
     </row>
     <row r="606" spans="1:8">
       <c r="A606" s="0">
-        <v>15860</v>
+        <v>16049</v>
       </c>
       <c r="B606" s="0"/>
       <c r="C606" s="0" t="s">
-        <v>1305</v>
+        <v>1292</v>
       </c>
       <c r="D606" s="0"/>
       <c r="E606" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G606" s="0">
-        <v>1.6</v>
+        <v>2.09</v>
       </c>
       <c r="H606" s="0" t="s">
-        <v>1306</v>
+        <v>1293</v>
       </c>
     </row>
     <row r="607" spans="1:8">
       <c r="A607" s="0">
-        <v>15861</v>
+        <v>16050</v>
       </c>
       <c r="B607" s="0"/>
       <c r="C607" s="0" t="s">
-        <v>1307</v>
+        <v>1294</v>
       </c>
       <c r="D607" s="0"/>
       <c r="E607" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G607" s="0">
-        <v>3.58</v>
+        <v>4.86</v>
       </c>
       <c r="H607" s="0" t="s">
-        <v>1308</v>
+        <v>1295</v>
       </c>
     </row>
     <row r="608" spans="1:8">
       <c r="A608" s="0">
-        <v>16049</v>
+        <v>16051</v>
       </c>
       <c r="B608" s="0"/>
       <c r="C608" s="0" t="s">
-        <v>1309</v>
+        <v>1296</v>
       </c>
       <c r="D608" s="0"/>
       <c r="E608" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G608" s="0">
-        <v>2.09</v>
+        <v>4.6</v>
       </c>
       <c r="H608" s="0" t="s">
-        <v>1310</v>
+        <v>1297</v>
       </c>
     </row>
     <row r="609" spans="1:8">
       <c r="A609" s="0">
-        <v>16050</v>
+        <v>16071</v>
       </c>
       <c r="B609" s="0"/>
       <c r="C609" s="0" t="s">
-        <v>1311</v>
+        <v>1298</v>
       </c>
       <c r="D609" s="0"/>
       <c r="E609" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G609" s="0">
-        <v>4.86</v>
+        <v>2.26</v>
       </c>
       <c r="H609" s="0" t="s">
-        <v>1312</v>
+        <v>1299</v>
       </c>
     </row>
     <row r="610" spans="1:8">
       <c r="A610" s="0">
-        <v>16051</v>
+        <v>16265</v>
       </c>
       <c r="B610" s="0"/>
       <c r="C610" s="0" t="s">
-        <v>1313</v>
+        <v>1300</v>
       </c>
       <c r="D610" s="0"/>
       <c r="E610" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G610" s="0">
-        <v>4.6</v>
+        <v>2.07</v>
       </c>
       <c r="H610" s="0" t="s">
-        <v>1314</v>
+        <v>1301</v>
       </c>
     </row>
     <row r="611" spans="1:8">
       <c r="A611" s="0">
-        <v>16071</v>
-[...1 lines deleted...]
-      <c r="B611" s="0"/>
+        <v>16266</v>
+      </c>
+      <c r="B611" s="0" t="s">
+        <v>1302</v>
+      </c>
       <c r="C611" s="0" t="s">
-        <v>1315</v>
-[...1 lines deleted...]
-      <c r="D611" s="0"/>
+        <v>1303</v>
+      </c>
+      <c r="D611" s="0" t="s">
+        <v>48</v>
+      </c>
       <c r="E611" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G611" s="0">
-        <v>2.26</v>
+        <v>2.6</v>
       </c>
       <c r="H611" s="0" t="s">
-        <v>1316</v>
+        <v>1304</v>
       </c>
     </row>
     <row r="612" spans="1:8">
       <c r="A612" s="0">
-        <v>16265</v>
+        <v>16267</v>
       </c>
       <c r="B612" s="0"/>
       <c r="C612" s="0" t="s">
-        <v>1317</v>
+        <v>1305</v>
       </c>
       <c r="D612" s="0"/>
       <c r="E612" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G612" s="0">
-        <v>2.07</v>
+        <v>3.76</v>
       </c>
       <c r="H612" s="0" t="s">
-        <v>1318</v>
+        <v>1306</v>
       </c>
     </row>
     <row r="613" spans="1:8">
       <c r="A613" s="0">
-        <v>16266</v>
-[...3 lines deleted...]
-      </c>
+        <v>16268</v>
+      </c>
+      <c r="B613" s="0"/>
       <c r="C613" s="0" t="s">
-        <v>1320</v>
-[...3 lines deleted...]
-      </c>
+        <v>1307</v>
+      </c>
+      <c r="D613" s="0"/>
       <c r="E613" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G613" s="0">
-        <v>2.6</v>
+        <v>3.49</v>
       </c>
       <c r="H613" s="0" t="s">
-        <v>1321</v>
+        <v>1308</v>
       </c>
     </row>
     <row r="614" spans="1:8">
       <c r="A614" s="0">
-        <v>16267</v>
+        <v>16269</v>
       </c>
       <c r="B614" s="0"/>
       <c r="C614" s="0" t="s">
-        <v>1322</v>
+        <v>1309</v>
       </c>
       <c r="D614" s="0"/>
       <c r="E614" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G614" s="0">
-        <v>3.76</v>
+        <v>1.28</v>
       </c>
       <c r="H614" s="0" t="s">
-        <v>1323</v>
+        <v>1310</v>
       </c>
     </row>
     <row r="615" spans="1:8">
       <c r="A615" s="0">
-        <v>16268</v>
-[...1 lines deleted...]
-      <c r="B615" s="0"/>
+        <v>16311</v>
+      </c>
+      <c r="B615" s="0" t="s">
+        <v>1311</v>
+      </c>
       <c r="C615" s="0" t="s">
-        <v>1324</v>
-[...1 lines deleted...]
-      <c r="D615" s="0"/>
+        <v>1312</v>
+      </c>
+      <c r="D615" s="0" t="s">
+        <v>48</v>
+      </c>
       <c r="E615" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G615" s="0">
-        <v>3.49</v>
+        <v>2.59</v>
       </c>
       <c r="H615" s="0" t="s">
-        <v>1325</v>
+        <v>1313</v>
       </c>
     </row>
     <row r="616" spans="1:8">
       <c r="A616" s="0">
-        <v>16269</v>
+        <v>16312</v>
       </c>
       <c r="B616" s="0"/>
       <c r="C616" s="0" t="s">
-        <v>1326</v>
+        <v>1314</v>
       </c>
       <c r="D616" s="0"/>
       <c r="E616" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G616" s="0">
-        <v>1.28</v>
+        <v>2.94</v>
       </c>
       <c r="H616" s="0" t="s">
-        <v>1327</v>
+        <v>1315</v>
       </c>
     </row>
     <row r="617" spans="1:8">
       <c r="A617" s="0">
-        <v>16311</v>
-[...3 lines deleted...]
-      </c>
+        <v>16313</v>
+      </c>
+      <c r="B617" s="0"/>
       <c r="C617" s="0" t="s">
-        <v>1329</v>
-[...3 lines deleted...]
-      </c>
+        <v>1316</v>
+      </c>
+      <c r="D617" s="0"/>
       <c r="E617" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G617" s="0">
-        <v>2.59</v>
+        <v>3.07</v>
       </c>
       <c r="H617" s="0" t="s">
-        <v>1330</v>
+        <v>1317</v>
       </c>
     </row>
     <row r="618" spans="1:8">
       <c r="A618" s="0">
-        <v>16312</v>
+        <v>16314</v>
       </c>
       <c r="B618" s="0"/>
       <c r="C618" s="0" t="s">
-        <v>1331</v>
+        <v>1318</v>
       </c>
       <c r="D618" s="0"/>
       <c r="E618" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G618" s="0">
-        <v>2.94</v>
+        <v>3.07</v>
       </c>
       <c r="H618" s="0" t="s">
-        <v>1332</v>
+        <v>1319</v>
       </c>
     </row>
     <row r="619" spans="1:8">
       <c r="A619" s="0">
-        <v>16313</v>
+        <v>16315</v>
       </c>
       <c r="B619" s="0"/>
       <c r="C619" s="0" t="s">
-        <v>1333</v>
+        <v>1320</v>
       </c>
       <c r="D619" s="0"/>
       <c r="E619" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G619" s="0">
-        <v>3.07</v>
+        <v>3.49</v>
       </c>
       <c r="H619" s="0" t="s">
-        <v>1334</v>
+        <v>1321</v>
       </c>
     </row>
     <row r="620" spans="1:8">
       <c r="A620" s="0">
-        <v>16314</v>
+        <v>16316</v>
       </c>
       <c r="B620" s="0"/>
       <c r="C620" s="0" t="s">
-        <v>1335</v>
+        <v>1322</v>
       </c>
       <c r="D620" s="0"/>
       <c r="E620" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G620" s="0">
-        <v>3.07</v>
+        <v>2.41</v>
       </c>
       <c r="H620" s="0" t="s">
-        <v>1336</v>
+        <v>1323</v>
       </c>
     </row>
     <row r="621" spans="1:8">
       <c r="A621" s="0">
-        <v>16315</v>
+        <v>16317</v>
       </c>
       <c r="B621" s="0"/>
       <c r="C621" s="0" t="s">
-        <v>1337</v>
+        <v>1324</v>
       </c>
       <c r="D621" s="0"/>
       <c r="E621" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G621" s="0">
-        <v>3.49</v>
+        <v>4.28</v>
       </c>
       <c r="H621" s="0" t="s">
-        <v>1338</v>
+        <v>1325</v>
       </c>
     </row>
     <row r="622" spans="1:8">
       <c r="A622" s="0">
-        <v>16316</v>
+        <v>16434</v>
       </c>
       <c r="B622" s="0"/>
       <c r="C622" s="0" t="s">
-        <v>1339</v>
+        <v>1326</v>
       </c>
       <c r="D622" s="0"/>
       <c r="E622" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G622" s="0">
-        <v>2.41</v>
+        <v>2.15</v>
       </c>
       <c r="H622" s="0" t="s">
-        <v>1340</v>
+        <v>1327</v>
       </c>
     </row>
     <row r="623" spans="1:8">
       <c r="A623" s="0">
-        <v>16317</v>
+        <v>16435</v>
       </c>
       <c r="B623" s="0"/>
       <c r="C623" s="0" t="s">
-        <v>1341</v>
+        <v>1328</v>
       </c>
       <c r="D623" s="0"/>
       <c r="E623" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G623" s="0">
-        <v>4.28</v>
+        <v>3.8</v>
       </c>
       <c r="H623" s="0" t="s">
-        <v>1342</v>
+        <v>1329</v>
       </c>
     </row>
     <row r="624" spans="1:8">
       <c r="A624" s="0">
-        <v>16434</v>
+        <v>16467</v>
       </c>
       <c r="B624" s="0"/>
       <c r="C624" s="0" t="s">
-        <v>1343</v>
+        <v>1330</v>
       </c>
       <c r="D624" s="0"/>
       <c r="E624" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G624" s="0">
-        <v>2.15</v>
+        <v>2.81</v>
       </c>
       <c r="H624" s="0" t="s">
-        <v>1344</v>
+        <v>1331</v>
       </c>
     </row>
     <row r="625" spans="1:8">
       <c r="A625" s="0">
-        <v>16435</v>
+        <v>16468</v>
       </c>
       <c r="B625" s="0"/>
       <c r="C625" s="0" t="s">
-        <v>1345</v>
+        <v>1332</v>
       </c>
       <c r="D625" s="0"/>
       <c r="E625" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G625" s="0">
-        <v>3.8</v>
+        <v>3.32</v>
       </c>
       <c r="H625" s="0" t="s">
-        <v>1346</v>
+        <v>1333</v>
       </c>
     </row>
     <row r="626" spans="1:8">
       <c r="A626" s="0">
-        <v>16467</v>
+        <v>16540</v>
       </c>
       <c r="B626" s="0"/>
       <c r="C626" s="0" t="s">
-        <v>1347</v>
+        <v>1334</v>
       </c>
       <c r="D626" s="0"/>
       <c r="E626" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G626" s="0">
-        <v>2.81</v>
+        <v>7.46</v>
       </c>
       <c r="H626" s="0" t="s">
-        <v>1348</v>
+        <v>1335</v>
       </c>
     </row>
     <row r="627" spans="1:8">
       <c r="A627" s="0">
-        <v>16468</v>
+        <v>16543</v>
       </c>
       <c r="B627" s="0"/>
       <c r="C627" s="0" t="s">
-        <v>1349</v>
+        <v>1336</v>
       </c>
       <c r="D627" s="0"/>
       <c r="E627" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G627" s="0">
-        <v>3.32</v>
+        <v>3.49</v>
       </c>
       <c r="H627" s="0" t="s">
-        <v>1350</v>
+        <v>1337</v>
       </c>
     </row>
     <row r="628" spans="1:8">
       <c r="A628" s="0">
-        <v>16540</v>
+        <v>16544</v>
       </c>
       <c r="B628" s="0"/>
       <c r="C628" s="0" t="s">
-        <v>1351</v>
+        <v>1338</v>
       </c>
       <c r="D628" s="0"/>
       <c r="E628" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G628" s="0">
-        <v>7.46</v>
+        <v>3.58</v>
       </c>
       <c r="H628" s="0" t="s">
-        <v>1352</v>
+        <v>1339</v>
       </c>
     </row>
     <row r="629" spans="1:8">
       <c r="A629" s="0">
-        <v>16543</v>
+        <v>16546</v>
       </c>
       <c r="B629" s="0"/>
       <c r="C629" s="0" t="s">
-        <v>1353</v>
+        <v>1340</v>
       </c>
       <c r="D629" s="0"/>
       <c r="E629" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G629" s="0">
-        <v>3.49</v>
+        <v>3.92</v>
       </c>
       <c r="H629" s="0" t="s">
-        <v>1354</v>
+        <v>1341</v>
       </c>
     </row>
     <row r="630" spans="1:8">
       <c r="A630" s="0">
-        <v>16544</v>
+        <v>16550</v>
       </c>
       <c r="B630" s="0"/>
       <c r="C630" s="0" t="s">
-        <v>1355</v>
+        <v>1342</v>
       </c>
       <c r="D630" s="0"/>
       <c r="E630" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G630" s="0">
-        <v>3.58</v>
+        <v>2.67</v>
       </c>
       <c r="H630" s="0" t="s">
-        <v>1356</v>
+        <v>1343</v>
       </c>
     </row>
     <row r="631" spans="1:8">
       <c r="A631" s="0">
-        <v>16546</v>
+        <v>16558</v>
       </c>
       <c r="B631" s="0"/>
       <c r="C631" s="0" t="s">
-        <v>1357</v>
+        <v>1344</v>
       </c>
       <c r="D631" s="0"/>
       <c r="E631" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G631" s="0">
-        <v>3.92</v>
+        <v>4.16</v>
       </c>
       <c r="H631" s="0" t="s">
-        <v>1358</v>
+        <v>1345</v>
       </c>
     </row>
     <row r="632" spans="1:8">
       <c r="A632" s="0">
-        <v>16550</v>
+        <v>16592</v>
       </c>
       <c r="B632" s="0"/>
       <c r="C632" s="0" t="s">
-        <v>1359</v>
+        <v>1346</v>
       </c>
       <c r="D632" s="0"/>
       <c r="E632" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G632" s="0">
-        <v>2.67</v>
+        <v>4.28</v>
       </c>
       <c r="H632" s="0" t="s">
-        <v>1360</v>
+        <v>1347</v>
       </c>
     </row>
     <row r="633" spans="1:8">
       <c r="A633" s="0">
-        <v>16558</v>
+        <v>16593</v>
       </c>
       <c r="B633" s="0"/>
       <c r="C633" s="0" t="s">
-        <v>1361</v>
+        <v>1348</v>
       </c>
       <c r="D633" s="0"/>
       <c r="E633" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G633" s="0">
-        <v>4.16</v>
+        <v>4.82</v>
       </c>
       <c r="H633" s="0" t="s">
-        <v>1362</v>
+        <v>1349</v>
       </c>
     </row>
     <row r="634" spans="1:8">
       <c r="A634" s="0">
-        <v>16592</v>
+        <v>16627</v>
       </c>
       <c r="B634" s="0"/>
       <c r="C634" s="0" t="s">
-        <v>1363</v>
+        <v>1350</v>
       </c>
       <c r="D634" s="0"/>
       <c r="E634" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G634" s="0">
-        <v>4.28</v>
+        <v>4.03</v>
       </c>
       <c r="H634" s="0" t="s">
-        <v>1364</v>
+        <v>1351</v>
       </c>
     </row>
     <row r="635" spans="1:8">
       <c r="A635" s="0">
-        <v>16593</v>
+        <v>16628</v>
       </c>
       <c r="B635" s="0"/>
       <c r="C635" s="0" t="s">
-        <v>1365</v>
+        <v>1352</v>
       </c>
       <c r="D635" s="0"/>
       <c r="E635" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G635" s="0">
-        <v>4.82</v>
+        <v>6.15</v>
       </c>
       <c r="H635" s="0" t="s">
-        <v>1366</v>
+        <v>1353</v>
       </c>
     </row>
     <row r="636" spans="1:8">
       <c r="A636" s="0">
-        <v>16627</v>
+        <v>16629</v>
       </c>
       <c r="B636" s="0"/>
       <c r="C636" s="0" t="s">
-        <v>1367</v>
+        <v>1354</v>
       </c>
       <c r="D636" s="0"/>
       <c r="E636" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G636" s="0">
-        <v>4.03</v>
+        <v>4.28</v>
       </c>
       <c r="H636" s="0" t="s">
-        <v>1368</v>
+        <v>1355</v>
       </c>
     </row>
     <row r="637" spans="1:8">
       <c r="A637" s="0">
-        <v>16628</v>
+        <v>16630</v>
       </c>
       <c r="B637" s="0"/>
       <c r="C637" s="0" t="s">
-        <v>1369</v>
+        <v>1356</v>
       </c>
       <c r="D637" s="0"/>
       <c r="E637" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G637" s="0">
-        <v>6.15</v>
+        <v>4.95</v>
       </c>
       <c r="H637" s="0" t="s">
-        <v>1370</v>
+        <v>1357</v>
       </c>
     </row>
     <row r="638" spans="1:8">
       <c r="A638" s="0">
-        <v>16629</v>
+        <v>16653</v>
       </c>
       <c r="B638" s="0"/>
       <c r="C638" s="0" t="s">
-        <v>1371</v>
+        <v>1358</v>
       </c>
       <c r="D638" s="0"/>
       <c r="E638" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G638" s="0">
-        <v>4.28</v>
+        <v>3.26</v>
       </c>
       <c r="H638" s="0" t="s">
-        <v>1372</v>
+        <v>1359</v>
       </c>
     </row>
     <row r="639" spans="1:8">
       <c r="A639" s="0">
-        <v>16630</v>
+        <v>16654</v>
       </c>
       <c r="B639" s="0"/>
       <c r="C639" s="0" t="s">
-        <v>1373</v>
+        <v>1360</v>
       </c>
       <c r="D639" s="0"/>
       <c r="E639" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G639" s="0">
-        <v>4.95</v>
+        <v>3.76</v>
       </c>
       <c r="H639" s="0" t="s">
-        <v>1374</v>
+        <v>1361</v>
       </c>
     </row>
     <row r="640" spans="1:8">
       <c r="A640" s="0">
-        <v>16653</v>
+        <v>16655</v>
       </c>
       <c r="B640" s="0"/>
       <c r="C640" s="0" t="s">
-        <v>1375</v>
+        <v>1362</v>
       </c>
       <c r="D640" s="0"/>
       <c r="E640" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G640" s="0">
-        <v>3.26</v>
+        <v>4.42</v>
       </c>
       <c r="H640" s="0" t="s">
-        <v>1376</v>
+        <v>1363</v>
       </c>
     </row>
     <row r="641" spans="1:8">
       <c r="A641" s="0">
-        <v>16654</v>
-[...1 lines deleted...]
-      <c r="B641" s="0"/>
+        <v>16656</v>
+      </c>
+      <c r="B641" s="0" t="s">
+        <v>1364</v>
+      </c>
       <c r="C641" s="0" t="s">
-        <v>1377</v>
-[...1 lines deleted...]
-      <c r="D641" s="0"/>
+        <v>1365</v>
+      </c>
+      <c r="D641" s="0" t="s">
+        <v>28</v>
+      </c>
       <c r="E641" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G641" s="0">
-        <v>3.76</v>
+        <v>2.97</v>
       </c>
       <c r="H641" s="0" t="s">
-        <v>1378</v>
+        <v>1366</v>
       </c>
     </row>
     <row r="642" spans="1:8">
       <c r="A642" s="0">
-        <v>16655</v>
+        <v>16699</v>
       </c>
       <c r="B642" s="0"/>
       <c r="C642" s="0" t="s">
-        <v>1379</v>
+        <v>1367</v>
       </c>
       <c r="D642" s="0"/>
       <c r="E642" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G642" s="0">
-        <v>4.42</v>
+        <v>39.13</v>
       </c>
       <c r="H642" s="0" t="s">
-        <v>1380</v>
+        <v>1368</v>
       </c>
     </row>
     <row r="643" spans="1:8">
       <c r="A643" s="0">
-        <v>16656</v>
+        <v>16759</v>
       </c>
       <c r="B643" s="0" t="s">
-        <v>1381</v>
+        <v>1369</v>
       </c>
       <c r="C643" s="0" t="s">
-        <v>1382</v>
+        <v>1370</v>
       </c>
       <c r="D643" s="0" t="s">
-        <v>28</v>
+        <v>48</v>
       </c>
       <c r="E643" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G643" s="0">
-        <v>2.97</v>
+        <v>4.08</v>
       </c>
       <c r="H643" s="0" t="s">
-        <v>1383</v>
+        <v>1371</v>
       </c>
     </row>
     <row r="644" spans="1:8">
       <c r="A644" s="0">
-        <v>16699</v>
-[...1 lines deleted...]
-      <c r="B644" s="0"/>
+        <v>16760</v>
+      </c>
+      <c r="B644" s="0" t="s">
+        <v>1372</v>
+      </c>
       <c r="C644" s="0" t="s">
-        <v>1384</v>
-[...1 lines deleted...]
-      <c r="D644" s="0"/>
+        <v>1373</v>
+      </c>
+      <c r="D644" s="0" t="s">
+        <v>48</v>
+      </c>
       <c r="E644" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G644" s="0">
-        <v>39.13</v>
+        <v>4.81</v>
       </c>
       <c r="H644" s="0" t="s">
-        <v>1385</v>
+        <v>1374</v>
       </c>
     </row>
     <row r="645" spans="1:8">
       <c r="A645" s="0">
-        <v>16759</v>
-[...3 lines deleted...]
-      </c>
+        <v>16790</v>
+      </c>
+      <c r="B645" s="0"/>
       <c r="C645" s="0" t="s">
-        <v>1387</v>
-[...3 lines deleted...]
-      </c>
+        <v>1375</v>
+      </c>
+      <c r="D645" s="0"/>
       <c r="E645" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G645" s="0">
-        <v>4.08</v>
+        <v>6.43</v>
       </c>
       <c r="H645" s="0" t="s">
-        <v>1388</v>
+        <v>1376</v>
       </c>
     </row>
     <row r="646" spans="1:8">
       <c r="A646" s="0">
-        <v>16760</v>
-[...3 lines deleted...]
-      </c>
+        <v>16791</v>
+      </c>
+      <c r="B646" s="0"/>
       <c r="C646" s="0" t="s">
-        <v>1390</v>
-[...3 lines deleted...]
-      </c>
+        <v>1377</v>
+      </c>
+      <c r="D646" s="0"/>
       <c r="E646" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G646" s="0">
-        <v>4.81</v>
+        <v>6.96</v>
       </c>
       <c r="H646" s="0" t="s">
-        <v>1391</v>
+        <v>1378</v>
       </c>
     </row>
     <row r="647" spans="1:8">
       <c r="A647" s="0">
-        <v>16790</v>
+        <v>16792</v>
       </c>
       <c r="B647" s="0"/>
       <c r="C647" s="0" t="s">
-        <v>1392</v>
+        <v>1379</v>
       </c>
       <c r="D647" s="0"/>
       <c r="E647" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G647" s="0">
-        <v>6.43</v>
+        <v>6.16</v>
       </c>
       <c r="H647" s="0" t="s">
-        <v>1393</v>
+        <v>1380</v>
       </c>
     </row>
     <row r="648" spans="1:8">
       <c r="A648" s="0">
-        <v>16791</v>
+        <v>16847</v>
       </c>
       <c r="B648" s="0"/>
       <c r="C648" s="0" t="s">
-        <v>1394</v>
+        <v>1381</v>
       </c>
       <c r="D648" s="0"/>
       <c r="E648" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G648" s="0">
-        <v>6.96</v>
+        <v>3.92</v>
       </c>
       <c r="H648" s="0" t="s">
-        <v>1395</v>
+        <v>1382</v>
       </c>
     </row>
     <row r="649" spans="1:8">
       <c r="A649" s="0">
-        <v>16792</v>
+        <v>16848</v>
       </c>
       <c r="B649" s="0"/>
       <c r="C649" s="0" t="s">
-        <v>1396</v>
+        <v>1383</v>
       </c>
       <c r="D649" s="0"/>
       <c r="E649" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G649" s="0">
-        <v>6.16</v>
+        <v>5.07</v>
       </c>
       <c r="H649" s="0" t="s">
-        <v>1397</v>
+        <v>1384</v>
       </c>
     </row>
     <row r="650" spans="1:8">
       <c r="A650" s="0">
-        <v>16847</v>
+        <v>16849</v>
       </c>
       <c r="B650" s="0"/>
       <c r="C650" s="0" t="s">
-        <v>1398</v>
+        <v>1385</v>
       </c>
       <c r="D650" s="0"/>
       <c r="E650" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G650" s="0">
         <v>3.92</v>
       </c>
       <c r="H650" s="0" t="s">
-        <v>1399</v>
+        <v>1386</v>
       </c>
     </row>
     <row r="651" spans="1:8">
       <c r="A651" s="0">
-        <v>16848</v>
+        <v>16850</v>
       </c>
       <c r="B651" s="0"/>
       <c r="C651" s="0" t="s">
-        <v>1400</v>
+        <v>1387</v>
       </c>
       <c r="D651" s="0"/>
       <c r="E651" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G651" s="0">
-        <v>5.07</v>
+        <v>4.69</v>
       </c>
       <c r="H651" s="0" t="s">
-        <v>1401</v>
+        <v>1388</v>
       </c>
     </row>
     <row r="652" spans="1:8">
       <c r="A652" s="0">
-        <v>16849</v>
+        <v>16851</v>
       </c>
       <c r="B652" s="0"/>
       <c r="C652" s="0" t="s">
-        <v>1402</v>
+        <v>1389</v>
       </c>
       <c r="D652" s="0"/>
       <c r="E652" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G652" s="0">
-        <v>3.92</v>
+        <v>2.35</v>
       </c>
       <c r="H652" s="0" t="s">
-        <v>1403</v>
+        <v>1390</v>
       </c>
     </row>
     <row r="653" spans="1:8">
       <c r="A653" s="0">
-        <v>16850</v>
+        <v>16852</v>
       </c>
       <c r="B653" s="0"/>
       <c r="C653" s="0" t="s">
-        <v>1404</v>
+        <v>1391</v>
       </c>
       <c r="D653" s="0"/>
       <c r="E653" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G653" s="0">
-        <v>4.69</v>
+        <v>2.74</v>
       </c>
       <c r="H653" s="0" t="s">
-        <v>1405</v>
+        <v>1392</v>
       </c>
     </row>
     <row r="654" spans="1:8">
       <c r="A654" s="0">
-        <v>16851</v>
-[...3 lines deleted...]
-      </c>
+        <v>16853</v>
+      </c>
+      <c r="B654" s="0"/>
       <c r="C654" s="0" t="s">
-        <v>1407</v>
-[...3 lines deleted...]
-      </c>
+        <v>1393</v>
+      </c>
+      <c r="D654" s="0"/>
       <c r="E654" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G654" s="0">
-        <v>2.35</v>
+        <v>4.55</v>
       </c>
       <c r="H654" s="0" t="s">
-        <v>1408</v>
+        <v>1394</v>
       </c>
     </row>
     <row r="655" spans="1:8">
       <c r="A655" s="0">
-        <v>16852</v>
+        <v>16854</v>
       </c>
       <c r="B655" s="0"/>
       <c r="C655" s="0" t="s">
-        <v>1409</v>
+        <v>1395</v>
       </c>
       <c r="D655" s="0"/>
       <c r="E655" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G655" s="0">
-        <v>2.74</v>
+        <v>5.37</v>
       </c>
       <c r="H655" s="0" t="s">
-        <v>1410</v>
+        <v>1396</v>
       </c>
     </row>
     <row r="656" spans="1:8">
       <c r="A656" s="0">
-        <v>16853</v>
+        <v>20230</v>
       </c>
       <c r="B656" s="0"/>
       <c r="C656" s="0" t="s">
-        <v>1411</v>
+        <v>1397</v>
       </c>
       <c r="D656" s="0"/>
       <c r="E656" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G656" s="0">
-        <v>4.55</v>
+        <v>4.97</v>
       </c>
       <c r="H656" s="0" t="s">
-        <v>1412</v>
+        <v>1398</v>
       </c>
     </row>
     <row r="657" spans="1:8">
       <c r="A657" s="0">
-        <v>16854</v>
+        <v>20360</v>
       </c>
       <c r="B657" s="0"/>
       <c r="C657" s="0" t="s">
-        <v>1413</v>
+        <v>1399</v>
       </c>
       <c r="D657" s="0"/>
       <c r="E657" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G657" s="0">
-        <v>5.37</v>
+        <v>2.79</v>
       </c>
       <c r="H657" s="0" t="s">
-        <v>1414</v>
+        <v>1400</v>
       </c>
     </row>
     <row r="658" spans="1:8">
       <c r="A658" s="0">
-        <v>20230</v>
+        <v>20361</v>
       </c>
       <c r="B658" s="0"/>
       <c r="C658" s="0" t="s">
-        <v>1415</v>
+        <v>1401</v>
       </c>
       <c r="D658" s="0"/>
       <c r="E658" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G658" s="0">
-        <v>4.97</v>
+        <v>2.79</v>
       </c>
       <c r="H658" s="0" t="s">
-        <v>1416</v>
+        <v>1402</v>
       </c>
     </row>
     <row r="659" spans="1:8">
       <c r="A659" s="0">
-        <v>20360</v>
+        <v>20362</v>
       </c>
       <c r="B659" s="0"/>
       <c r="C659" s="0" t="s">
-        <v>1417</v>
+        <v>1403</v>
       </c>
       <c r="D659" s="0"/>
       <c r="E659" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G659" s="0">
-        <v>2.79</v>
+        <v>5.53</v>
       </c>
       <c r="H659" s="0" t="s">
-        <v>1418</v>
+        <v>1404</v>
       </c>
     </row>
     <row r="660" spans="1:8">
       <c r="A660" s="0">
-        <v>20361</v>
+        <v>20363</v>
       </c>
       <c r="B660" s="0"/>
       <c r="C660" s="0" t="s">
-        <v>1419</v>
+        <v>1405</v>
       </c>
       <c r="D660" s="0"/>
       <c r="E660" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G660" s="0">
-        <v>2.79</v>
+        <v>6.75</v>
       </c>
       <c r="H660" s="0" t="s">
-        <v>1420</v>
+        <v>1406</v>
       </c>
     </row>
     <row r="661" spans="1:8">
       <c r="A661" s="0">
-        <v>20362</v>
+        <v>20364</v>
       </c>
       <c r="B661" s="0"/>
       <c r="C661" s="0" t="s">
-        <v>1421</v>
+        <v>1407</v>
       </c>
       <c r="D661" s="0"/>
       <c r="E661" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G661" s="0">
-        <v>5.53</v>
+        <v>8.130000000000001</v>
       </c>
       <c r="H661" s="0" t="s">
-        <v>1422</v>
+        <v>1408</v>
       </c>
     </row>
     <row r="662" spans="1:8">
       <c r="A662" s="0">
-        <v>20363</v>
+        <v>20498</v>
       </c>
       <c r="B662" s="0"/>
       <c r="C662" s="0" t="s">
-        <v>1423</v>
+        <v>1409</v>
       </c>
       <c r="D662" s="0"/>
       <c r="E662" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G662" s="0">
-        <v>6.75</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="H662" s="0" t="s">
-        <v>1424</v>
+        <v>1410</v>
       </c>
     </row>
     <row r="663" spans="1:8">
       <c r="A663" s="0">
-        <v>20364</v>
+        <v>20499</v>
       </c>
       <c r="B663" s="0"/>
       <c r="C663" s="0" t="s">
-        <v>1425</v>
+        <v>1411</v>
       </c>
       <c r="D663" s="0"/>
       <c r="E663" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G663" s="0">
-        <v>8.130000000000001</v>
+        <v>2.88</v>
       </c>
       <c r="H663" s="0" t="s">
-        <v>1426</v>
+        <v>1412</v>
       </c>
     </row>
     <row r="664" spans="1:8">
       <c r="A664" s="0">
-        <v>20498</v>
+        <v>20512</v>
       </c>
       <c r="B664" s="0"/>
       <c r="C664" s="0" t="s">
-        <v>1427</v>
+        <v>1413</v>
       </c>
       <c r="D664" s="0"/>
       <c r="E664" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G664" s="0">
-        <v>9.460000000000001</v>
+        <v>3.58</v>
       </c>
       <c r="H664" s="0" t="s">
-        <v>1428</v>
+        <v>1414</v>
       </c>
     </row>
     <row r="665" spans="1:8">
       <c r="A665" s="0">
-        <v>20499</v>
-[...1 lines deleted...]
-      <c r="B665" s="0"/>
+        <v>20532</v>
+      </c>
+      <c r="B665" s="0" t="s">
+        <v>1415</v>
+      </c>
       <c r="C665" s="0" t="s">
-        <v>1429</v>
-[...1 lines deleted...]
-      <c r="D665" s="0"/>
+        <v>1416</v>
+      </c>
+      <c r="D665" s="0" t="s">
+        <v>241</v>
+      </c>
       <c r="E665" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G665" s="0">
-        <v>2.88</v>
+        <v>1.88</v>
       </c>
       <c r="H665" s="0" t="s">
-        <v>1430</v>
+        <v>1417</v>
       </c>
     </row>
     <row r="666" spans="1:8">
       <c r="A666" s="0">
-        <v>20512</v>
+        <v>20528</v>
       </c>
       <c r="B666" s="0"/>
       <c r="C666" s="0" t="s">
-        <v>1431</v>
+        <v>1418</v>
       </c>
       <c r="D666" s="0"/>
       <c r="E666" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G666" s="0">
-        <v>3.58</v>
+        <v>2.38</v>
       </c>
       <c r="H666" s="0" t="s">
-        <v>1432</v>
+        <v>1419</v>
       </c>
     </row>
     <row r="667" spans="1:8">
       <c r="A667" s="0">
-        <v>20532</v>
+        <v>20529</v>
       </c>
       <c r="B667" s="0" t="s">
-        <v>1433</v>
+        <v>1420</v>
       </c>
       <c r="C667" s="0" t="s">
-        <v>1434</v>
+        <v>1421</v>
       </c>
       <c r="D667" s="0" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="E667" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G667" s="0">
-        <v>1.88</v>
+        <v>2.38</v>
       </c>
       <c r="H667" s="0" t="s">
-        <v>1435</v>
+        <v>1422</v>
       </c>
     </row>
     <row r="668" spans="1:8">
       <c r="A668" s="0">
-        <v>20528</v>
+        <v>20531</v>
       </c>
       <c r="B668" s="0"/>
       <c r="C668" s="0" t="s">
-        <v>1436</v>
+        <v>1423</v>
       </c>
       <c r="D668" s="0"/>
       <c r="E668" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G668" s="0">
-        <v>2.38</v>
+        <v>2.18</v>
       </c>
       <c r="H668" s="0" t="s">
-        <v>1437</v>
+        <v>1424</v>
       </c>
     </row>
     <row r="669" spans="1:8">
       <c r="A669" s="0">
-        <v>20529</v>
+        <v>20662</v>
       </c>
       <c r="B669" s="0" t="s">
-        <v>1438</v>
+        <v>1425</v>
       </c>
       <c r="C669" s="0" t="s">
-        <v>1439</v>
+        <v>1426</v>
       </c>
       <c r="D669" s="0" t="s">
-        <v>242</v>
+        <v>48</v>
       </c>
       <c r="E669" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G669" s="0">
-        <v>2.38</v>
+        <v>3.13</v>
       </c>
       <c r="H669" s="0" t="s">
-        <v>1440</v>
+        <v>1427</v>
       </c>
     </row>
     <row r="670" spans="1:8">
       <c r="A670" s="0">
-        <v>20531</v>
-[...1 lines deleted...]
-      <c r="B670" s="0"/>
+        <v>20663</v>
+      </c>
+      <c r="B670" s="0" t="s">
+        <v>1428</v>
+      </c>
       <c r="C670" s="0" t="s">
-        <v>1441</v>
-[...1 lines deleted...]
-      <c r="D670" s="0"/>
+        <v>1429</v>
+      </c>
+      <c r="D670" s="0" t="s">
+        <v>48</v>
+      </c>
       <c r="E670" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G670" s="0">
-        <v>2.18</v>
+        <v>3.89</v>
       </c>
       <c r="H670" s="0" t="s">
-        <v>1442</v>
+        <v>1430</v>
       </c>
     </row>
     <row r="671" spans="1:8">
       <c r="A671" s="0">
-        <v>20662</v>
+        <v>20664</v>
       </c>
       <c r="B671" s="0" t="s">
-        <v>1443</v>
+        <v>1431</v>
       </c>
       <c r="C671" s="0" t="s">
-        <v>1444</v>
+        <v>1432</v>
       </c>
       <c r="D671" s="0" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="E671" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G671" s="0">
-        <v>3.13</v>
+        <v>3.89</v>
       </c>
       <c r="H671" s="0" t="s">
-        <v>1445</v>
+        <v>1433</v>
       </c>
     </row>
     <row r="672" spans="1:8">
       <c r="A672" s="0">
-        <v>20663</v>
-[...3 lines deleted...]
-      </c>
+        <v>20665</v>
+      </c>
+      <c r="B672" s="0"/>
       <c r="C672" s="0" t="s">
-        <v>1447</v>
-[...3 lines deleted...]
-      </c>
+        <v>1434</v>
+      </c>
+      <c r="D672" s="0"/>
       <c r="E672" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G672" s="0">
         <v>3.89</v>
       </c>
       <c r="H672" s="0" t="s">
-        <v>1448</v>
+        <v>1435</v>
       </c>
     </row>
     <row r="673" spans="1:8">
       <c r="A673" s="0">
-        <v>20664</v>
-[...3 lines deleted...]
-      </c>
+        <v>20666</v>
+      </c>
+      <c r="B673" s="0"/>
       <c r="C673" s="0" t="s">
-        <v>1450</v>
-[...3 lines deleted...]
-      </c>
+        <v>1436</v>
+      </c>
+      <c r="D673" s="0"/>
       <c r="E673" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G673" s="0">
-        <v>3.89</v>
+        <v>4</v>
       </c>
       <c r="H673" s="0" t="s">
-        <v>1451</v>
+        <v>1437</v>
       </c>
     </row>
     <row r="674" spans="1:8">
       <c r="A674" s="0">
-        <v>20665</v>
+        <v>29781</v>
       </c>
       <c r="B674" s="0"/>
       <c r="C674" s="0" t="s">
-        <v>1452</v>
+        <v>1438</v>
       </c>
       <c r="D674" s="0"/>
       <c r="E674" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G674" s="0">
-        <v>3.89</v>
+        <v>2.41</v>
       </c>
       <c r="H674" s="0" t="s">
-        <v>1453</v>
+        <v>1439</v>
       </c>
     </row>
     <row r="675" spans="1:8">
       <c r="A675" s="0">
-        <v>20666</v>
+        <v>15371</v>
       </c>
       <c r="B675" s="0"/>
       <c r="C675" s="0" t="s">
-        <v>1454</v>
+        <v>1440</v>
       </c>
       <c r="D675" s="0"/>
       <c r="E675" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G675" s="0">
-        <v>4</v>
+        <v>2.01</v>
       </c>
       <c r="H675" s="0" t="s">
-        <v>1455</v>
+        <v>1441</v>
       </c>
     </row>
     <row r="676" spans="1:8">
       <c r="A676" s="0">
-        <v>29781</v>
+        <v>15531</v>
       </c>
       <c r="B676" s="0"/>
       <c r="C676" s="0" t="s">
-        <v>1456</v>
+        <v>1442</v>
       </c>
       <c r="D676" s="0"/>
       <c r="E676" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G676" s="0">
-        <v>2.41</v>
+        <v>10.03</v>
       </c>
       <c r="H676" s="0" t="s">
-        <v>1457</v>
+        <v>1443</v>
       </c>
     </row>
     <row r="677" spans="1:8">
       <c r="A677" s="0">
-        <v>15371</v>
+        <v>15542</v>
       </c>
       <c r="B677" s="0"/>
       <c r="C677" s="0" t="s">
-        <v>1458</v>
+        <v>1444</v>
       </c>
       <c r="D677" s="0"/>
       <c r="E677" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G677" s="0">
-        <v>2.01</v>
+        <v>13.95</v>
       </c>
       <c r="H677" s="0" t="s">
-        <v>1459</v>
+        <v>1445</v>
       </c>
     </row>
     <row r="678" spans="1:8">
       <c r="A678" s="0">
-        <v>15531</v>
+        <v>15543</v>
       </c>
       <c r="B678" s="0"/>
       <c r="C678" s="0" t="s">
-        <v>1460</v>
+        <v>1446</v>
       </c>
       <c r="D678" s="0"/>
       <c r="E678" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G678" s="0">
-        <v>10.03</v>
+        <v>11.5</v>
       </c>
       <c r="H678" s="0" t="s">
-        <v>1461</v>
+        <v>1447</v>
       </c>
     </row>
     <row r="679" spans="1:8">
       <c r="A679" s="0">
-        <v>15542</v>
+        <v>15773</v>
       </c>
       <c r="B679" s="0"/>
       <c r="C679" s="0" t="s">
-        <v>1462</v>
+        <v>1448</v>
       </c>
       <c r="D679" s="0"/>
       <c r="E679" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G679" s="0">
-        <v>13.95</v>
+        <v>7.92</v>
       </c>
       <c r="H679" s="0" t="s">
-        <v>1463</v>
+        <v>1449</v>
       </c>
     </row>
     <row r="680" spans="1:8">
       <c r="A680" s="0">
-        <v>15543</v>
+        <v>15774</v>
       </c>
       <c r="B680" s="0"/>
       <c r="C680" s="0" t="s">
-        <v>1464</v>
+        <v>1450</v>
       </c>
       <c r="D680" s="0"/>
       <c r="E680" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G680" s="0">
-        <v>11.5</v>
+        <v>3.58</v>
       </c>
       <c r="H680" s="0" t="s">
-        <v>1465</v>
+        <v>1451</v>
       </c>
     </row>
     <row r="681" spans="1:8">
       <c r="A681" s="0">
-        <v>15773</v>
-[...1 lines deleted...]
-      <c r="B681" s="0"/>
+        <v>15775</v>
+      </c>
+      <c r="B681" s="0" t="s">
+        <v>1452</v>
+      </c>
       <c r="C681" s="0" t="s">
-        <v>1466</v>
-[...1 lines deleted...]
-      <c r="D681" s="0"/>
+        <v>1453</v>
+      </c>
+      <c r="D681" s="0" t="s">
+        <v>48</v>
+      </c>
       <c r="E681" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G681" s="0">
-        <v>7.92</v>
+        <v>3.92</v>
       </c>
       <c r="H681" s="0" t="s">
-        <v>1467</v>
+        <v>1454</v>
       </c>
     </row>
     <row r="682" spans="1:8">
       <c r="A682" s="0">
-        <v>15774</v>
+        <v>15777</v>
       </c>
       <c r="B682" s="0"/>
       <c r="C682" s="0" t="s">
-        <v>1468</v>
+        <v>1455</v>
       </c>
       <c r="D682" s="0"/>
       <c r="E682" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G682" s="0">
-        <v>3.58</v>
+        <v>21.26</v>
       </c>
       <c r="H682" s="0" t="s">
-        <v>1469</v>
+        <v>1456</v>
       </c>
     </row>
     <row r="683" spans="1:8">
       <c r="A683" s="0">
-        <v>15775</v>
-[...3 lines deleted...]
-      </c>
+        <v>15779</v>
+      </c>
+      <c r="B683" s="0"/>
       <c r="C683" s="0" t="s">
-        <v>1471</v>
-[...3 lines deleted...]
-      </c>
+        <v>1457</v>
+      </c>
+      <c r="D683" s="0"/>
       <c r="E683" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G683" s="0">
-        <v>3.92</v>
+        <v>1.88</v>
       </c>
       <c r="H683" s="0" t="s">
-        <v>1472</v>
+        <v>1458</v>
       </c>
     </row>
     <row r="684" spans="1:8">
       <c r="A684" s="0">
-        <v>15777</v>
+        <v>15845</v>
       </c>
       <c r="B684" s="0"/>
       <c r="C684" s="0" t="s">
-        <v>1473</v>
+        <v>1459</v>
       </c>
       <c r="D684" s="0"/>
       <c r="E684" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G684" s="0">
-        <v>21.26</v>
+        <v>6.52</v>
       </c>
       <c r="H684" s="0" t="s">
-        <v>1474</v>
+        <v>1460</v>
       </c>
     </row>
     <row r="685" spans="1:8">
       <c r="A685" s="0">
-        <v>15779</v>
+        <v>15862</v>
       </c>
       <c r="B685" s="0"/>
       <c r="C685" s="0" t="s">
-        <v>1475</v>
+        <v>1461</v>
       </c>
       <c r="D685" s="0"/>
       <c r="E685" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G685" s="0">
-        <v>1.88</v>
+        <v>68.03</v>
       </c>
       <c r="H685" s="0" t="s">
-        <v>1476</v>
+        <v>1462</v>
       </c>
     </row>
     <row r="686" spans="1:8">
       <c r="A686" s="0">
-        <v>15845</v>
+        <v>15863</v>
       </c>
       <c r="B686" s="0"/>
       <c r="C686" s="0" t="s">
-        <v>1477</v>
+        <v>1463</v>
       </c>
       <c r="D686" s="0"/>
       <c r="E686" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G686" s="0">
-        <v>6.52</v>
+        <v>8.69</v>
       </c>
       <c r="H686" s="0" t="s">
-        <v>1478</v>
+        <v>1464</v>
       </c>
     </row>
     <row r="687" spans="1:8">
       <c r="A687" s="0">
-        <v>15862</v>
+        <v>15864</v>
       </c>
       <c r="B687" s="0"/>
       <c r="C687" s="0" t="s">
-        <v>1479</v>
+        <v>1465</v>
       </c>
       <c r="D687" s="0"/>
       <c r="E687" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G687" s="0">
-        <v>68.03</v>
+        <v>15.59</v>
       </c>
       <c r="H687" s="0" t="s">
-        <v>1480</v>
+        <v>1466</v>
       </c>
     </row>
     <row r="688" spans="1:8">
       <c r="A688" s="0">
-        <v>15863</v>
+        <v>15865</v>
       </c>
       <c r="B688" s="0"/>
       <c r="C688" s="0" t="s">
-        <v>1481</v>
+        <v>1467</v>
       </c>
       <c r="D688" s="0"/>
       <c r="E688" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G688" s="0">
-        <v>8.69</v>
+        <v>9.9</v>
       </c>
       <c r="H688" s="0" t="s">
-        <v>1482</v>
+        <v>1468</v>
       </c>
     </row>
     <row r="689" spans="1:8">
       <c r="A689" s="0">
-        <v>15864</v>
+        <v>15867</v>
       </c>
       <c r="B689" s="0"/>
       <c r="C689" s="0" t="s">
-        <v>1483</v>
+        <v>1469</v>
       </c>
       <c r="D689" s="0"/>
       <c r="E689" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G689" s="0">
-        <v>15.59</v>
+        <v>6.41</v>
       </c>
       <c r="H689" s="0" t="s">
-        <v>1484</v>
+        <v>1470</v>
       </c>
     </row>
     <row r="690" spans="1:8">
       <c r="A690" s="0">
-        <v>15865</v>
+        <v>15868</v>
       </c>
       <c r="B690" s="0"/>
       <c r="C690" s="0" t="s">
-        <v>1485</v>
+        <v>1471</v>
       </c>
       <c r="D690" s="0"/>
       <c r="E690" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G690" s="0">
-        <v>9.9</v>
+        <v>6.16</v>
       </c>
       <c r="H690" s="0" t="s">
-        <v>1486</v>
+        <v>1472</v>
       </c>
     </row>
     <row r="691" spans="1:8">
       <c r="A691" s="0">
-        <v>15867</v>
+        <v>15869</v>
       </c>
       <c r="B691" s="0"/>
       <c r="C691" s="0" t="s">
-        <v>1487</v>
+        <v>1473</v>
       </c>
       <c r="D691" s="0"/>
       <c r="E691" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G691" s="0">
-        <v>6.41</v>
+        <v>3.58</v>
       </c>
       <c r="H691" s="0" t="s">
-        <v>1488</v>
+        <v>1474</v>
       </c>
     </row>
     <row r="692" spans="1:8">
       <c r="A692" s="0">
-        <v>15868</v>
+        <v>16040</v>
       </c>
       <c r="B692" s="0"/>
       <c r="C692" s="0" t="s">
-        <v>1489</v>
+        <v>1475</v>
       </c>
       <c r="D692" s="0"/>
       <c r="E692" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G692" s="0">
-        <v>6.16</v>
+        <v>28.04</v>
       </c>
       <c r="H692" s="0" t="s">
-        <v>1490</v>
+        <v>1476</v>
       </c>
     </row>
     <row r="693" spans="1:8">
       <c r="A693" s="0">
-        <v>15869</v>
+        <v>16041</v>
       </c>
       <c r="B693" s="0"/>
       <c r="C693" s="0" t="s">
-        <v>1491</v>
+        <v>1477</v>
       </c>
       <c r="D693" s="0"/>
       <c r="E693" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G693" s="0">
-        <v>3.58</v>
+        <v>35.11</v>
       </c>
       <c r="H693" s="0" t="s">
-        <v>1492</v>
+        <v>1478</v>
       </c>
     </row>
     <row r="694" spans="1:8">
       <c r="A694" s="0">
-        <v>16040</v>
+        <v>16052</v>
       </c>
       <c r="B694" s="0"/>
       <c r="C694" s="0" t="s">
-        <v>1493</v>
+        <v>1479</v>
       </c>
       <c r="D694" s="0"/>
       <c r="E694" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G694" s="0">
-        <v>28.04</v>
+        <v>38.23</v>
       </c>
       <c r="H694" s="0" t="s">
-        <v>1494</v>
+        <v>1480</v>
       </c>
     </row>
     <row r="695" spans="1:8">
       <c r="A695" s="0">
-        <v>16041</v>
+        <v>16053</v>
       </c>
       <c r="B695" s="0"/>
       <c r="C695" s="0" t="s">
-        <v>1495</v>
+        <v>1481</v>
       </c>
       <c r="D695" s="0"/>
       <c r="E695" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G695" s="0">
-        <v>35.11</v>
+        <v>20.1</v>
       </c>
       <c r="H695" s="0" t="s">
-        <v>1496</v>
+        <v>1482</v>
       </c>
     </row>
     <row r="696" spans="1:8">
       <c r="A696" s="0">
-        <v>16052</v>
+        <v>16054</v>
       </c>
       <c r="B696" s="0"/>
       <c r="C696" s="0" t="s">
-        <v>1497</v>
+        <v>1483</v>
       </c>
       <c r="D696" s="0"/>
       <c r="E696" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G696" s="0">
-        <v>38.23</v>
+        <v>23.18</v>
       </c>
       <c r="H696" s="0" t="s">
-        <v>1498</v>
+        <v>1484</v>
       </c>
     </row>
     <row r="697" spans="1:8">
       <c r="A697" s="0">
-        <v>16053</v>
+        <v>16055</v>
       </c>
       <c r="B697" s="0"/>
       <c r="C697" s="0" t="s">
-        <v>1499</v>
+        <v>1485</v>
       </c>
       <c r="D697" s="0"/>
       <c r="E697" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G697" s="0">
-        <v>20.1</v>
+        <v>1.09</v>
       </c>
       <c r="H697" s="0" t="s">
-        <v>1500</v>
+        <v>1486</v>
       </c>
     </row>
     <row r="698" spans="1:8">
       <c r="A698" s="0">
-        <v>16054</v>
+        <v>16056</v>
       </c>
       <c r="B698" s="0"/>
       <c r="C698" s="0" t="s">
-        <v>1501</v>
+        <v>1487</v>
       </c>
       <c r="D698" s="0"/>
       <c r="E698" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G698" s="0">
-        <v>23.18</v>
+        <v>9.199999999999999</v>
       </c>
       <c r="H698" s="0" t="s">
-        <v>1502</v>
+        <v>1488</v>
       </c>
     </row>
     <row r="699" spans="1:8">
       <c r="A699" s="0">
-        <v>16055</v>
-[...1 lines deleted...]
-      <c r="B699" s="0"/>
+        <v>16057</v>
+      </c>
+      <c r="B699" s="0" t="s">
+        <v>1489</v>
+      </c>
       <c r="C699" s="0" t="s">
-        <v>1503</v>
-[...1 lines deleted...]
-      <c r="D699" s="0"/>
+        <v>1490</v>
+      </c>
+      <c r="D699" s="0" t="s">
+        <v>48</v>
+      </c>
       <c r="E699" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G699" s="0">
-        <v>1.09</v>
+        <v>7.89</v>
       </c>
       <c r="H699" s="0" t="s">
-        <v>1504</v>
+        <v>1491</v>
       </c>
     </row>
     <row r="700" spans="1:8">
       <c r="A700" s="0">
-        <v>16056</v>
+        <v>16058</v>
       </c>
       <c r="B700" s="0"/>
       <c r="C700" s="0" t="s">
-        <v>1505</v>
+        <v>1492</v>
       </c>
       <c r="D700" s="0"/>
       <c r="E700" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G700" s="0">
-        <v>9.199999999999999</v>
+        <v>24.12</v>
       </c>
       <c r="H700" s="0" t="s">
-        <v>1506</v>
+        <v>1493</v>
       </c>
     </row>
     <row r="701" spans="1:8">
       <c r="A701" s="0">
-        <v>16057</v>
-[...3 lines deleted...]
-      </c>
+        <v>16059</v>
+      </c>
+      <c r="B701" s="0"/>
       <c r="C701" s="0" t="s">
-        <v>1508</v>
-[...3 lines deleted...]
-      </c>
+        <v>1494</v>
+      </c>
+      <c r="D701" s="0"/>
       <c r="E701" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G701" s="0">
-        <v>7.89</v>
+        <v>27.33</v>
       </c>
       <c r="H701" s="0" t="s">
-        <v>1509</v>
+        <v>1495</v>
       </c>
     </row>
     <row r="702" spans="1:8">
       <c r="A702" s="0">
-        <v>16058</v>
-[...1 lines deleted...]
-      <c r="B702" s="0"/>
+        <v>16072</v>
+      </c>
+      <c r="B702" s="0" t="s">
+        <v>1496</v>
+      </c>
       <c r="C702" s="0" t="s">
-        <v>1510</v>
-[...1 lines deleted...]
-      <c r="D702" s="0"/>
+        <v>1497</v>
+      </c>
+      <c r="D702" s="0" t="s">
+        <v>48</v>
+      </c>
       <c r="E702" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G702" s="0">
-        <v>24.12</v>
+        <v>2.09</v>
       </c>
       <c r="H702" s="0" t="s">
-        <v>1511</v>
+        <v>1498</v>
       </c>
     </row>
     <row r="703" spans="1:8">
       <c r="A703" s="0">
-        <v>16059</v>
+        <v>16270</v>
       </c>
       <c r="B703" s="0"/>
       <c r="C703" s="0" t="s">
-        <v>1512</v>
+        <v>1499</v>
       </c>
       <c r="D703" s="0"/>
       <c r="E703" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G703" s="0">
-        <v>27.33</v>
+        <v>2.01</v>
       </c>
       <c r="H703" s="0" t="s">
-        <v>1513</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="704" spans="1:8">
       <c r="A704" s="0">
-        <v>16072</v>
-[...3 lines deleted...]
-      </c>
+        <v>16271</v>
+      </c>
+      <c r="B704" s="0"/>
       <c r="C704" s="0" t="s">
-        <v>1515</v>
-[...3 lines deleted...]
-      </c>
+        <v>1501</v>
+      </c>
+      <c r="D704" s="0"/>
       <c r="E704" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G704" s="0">
-        <v>2.09</v>
+        <v>1.84</v>
       </c>
       <c r="H704" s="0" t="s">
-        <v>1516</v>
+        <v>1502</v>
       </c>
     </row>
     <row r="705" spans="1:8">
       <c r="A705" s="0">
-        <v>16270</v>
+        <v>16272</v>
       </c>
       <c r="B705" s="0"/>
       <c r="C705" s="0" t="s">
-        <v>1517</v>
+        <v>1503</v>
       </c>
       <c r="D705" s="0"/>
       <c r="E705" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G705" s="0">
-        <v>2.01</v>
+        <v>2.07</v>
       </c>
       <c r="H705" s="0" t="s">
-        <v>1518</v>
+        <v>1504</v>
       </c>
     </row>
     <row r="706" spans="1:8">
       <c r="A706" s="0">
-        <v>16271</v>
+        <v>16273</v>
       </c>
       <c r="B706" s="0"/>
       <c r="C706" s="0" t="s">
-        <v>1519</v>
+        <v>1505</v>
       </c>
       <c r="D706" s="0"/>
       <c r="E706" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G706" s="0">
-        <v>1.84</v>
+        <v>7.15</v>
       </c>
       <c r="H706" s="0" t="s">
-        <v>1520</v>
+        <v>1506</v>
       </c>
     </row>
     <row r="707" spans="1:8">
       <c r="A707" s="0">
-        <v>16272</v>
+        <v>16274</v>
       </c>
       <c r="B707" s="0"/>
       <c r="C707" s="0" t="s">
-        <v>1521</v>
+        <v>1507</v>
       </c>
       <c r="D707" s="0"/>
       <c r="E707" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G707" s="0">
-        <v>2.07</v>
+        <v>6.99</v>
       </c>
       <c r="H707" s="0" t="s">
-        <v>1522</v>
+        <v>1508</v>
       </c>
     </row>
     <row r="708" spans="1:8">
       <c r="A708" s="0">
-        <v>16273</v>
+        <v>16275</v>
       </c>
       <c r="B708" s="0"/>
       <c r="C708" s="0" t="s">
-        <v>1523</v>
+        <v>1509</v>
       </c>
       <c r="D708" s="0"/>
       <c r="E708" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G708" s="0">
-        <v>7.15</v>
+        <v>1.73</v>
       </c>
       <c r="H708" s="0" t="s">
-        <v>1524</v>
+        <v>1510</v>
       </c>
     </row>
     <row r="709" spans="1:8">
       <c r="A709" s="0">
-        <v>16274</v>
+        <v>16276</v>
       </c>
       <c r="B709" s="0"/>
       <c r="C709" s="0" t="s">
-        <v>1525</v>
+        <v>1511</v>
       </c>
       <c r="D709" s="0"/>
       <c r="E709" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G709" s="0">
-        <v>6.99</v>
+        <v>3.22</v>
       </c>
       <c r="H709" s="0" t="s">
-        <v>1526</v>
+        <v>1512</v>
       </c>
     </row>
     <row r="710" spans="1:8">
       <c r="A710" s="0">
-        <v>16275</v>
+        <v>16298</v>
       </c>
       <c r="B710" s="0"/>
       <c r="C710" s="0" t="s">
-        <v>1527</v>
+        <v>1513</v>
       </c>
       <c r="D710" s="0"/>
       <c r="E710" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G710" s="0">
-        <v>1.73</v>
+        <v>6.16</v>
       </c>
       <c r="H710" s="0" t="s">
-        <v>1528</v>
+        <v>1514</v>
       </c>
     </row>
     <row r="711" spans="1:8">
       <c r="A711" s="0">
-        <v>16276</v>
+        <v>16299</v>
       </c>
       <c r="B711" s="0"/>
       <c r="C711" s="0" t="s">
-        <v>1529</v>
+        <v>1515</v>
       </c>
       <c r="D711" s="0"/>
       <c r="E711" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G711" s="0">
-        <v>3.22</v>
+        <v>4.34</v>
       </c>
       <c r="H711" s="0" t="s">
-        <v>1530</v>
+        <v>1516</v>
       </c>
     </row>
     <row r="712" spans="1:8">
       <c r="A712" s="0">
-        <v>16298</v>
+        <v>16319</v>
       </c>
       <c r="B712" s="0"/>
       <c r="C712" s="0" t="s">
-        <v>1531</v>
+        <v>1517</v>
       </c>
       <c r="D712" s="0"/>
       <c r="E712" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G712" s="0">
-        <v>6.16</v>
+        <v>11.69</v>
       </c>
       <c r="H712" s="0" t="s">
-        <v>1532</v>
+        <v>1518</v>
       </c>
     </row>
     <row r="713" spans="1:8">
       <c r="A713" s="0">
-        <v>16299</v>
-[...1 lines deleted...]
-      <c r="B713" s="0"/>
+        <v>16320</v>
+      </c>
+      <c r="B713" s="0" t="s">
+        <v>1519</v>
+      </c>
       <c r="C713" s="0" t="s">
-        <v>1533</v>
-[...1 lines deleted...]
-      <c r="D713" s="0"/>
+        <v>1520</v>
+      </c>
+      <c r="D713" s="0" t="s">
+        <v>48</v>
+      </c>
       <c r="E713" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G713" s="0">
-        <v>4.34</v>
+        <v>3.13</v>
       </c>
       <c r="H713" s="0" t="s">
-        <v>1534</v>
+        <v>1521</v>
       </c>
     </row>
     <row r="714" spans="1:8">
       <c r="A714" s="0">
-        <v>16319</v>
-[...1 lines deleted...]
-      <c r="B714" s="0"/>
+        <v>16320</v>
+      </c>
+      <c r="B714" s="0" t="s">
+        <v>1522</v>
+      </c>
       <c r="C714" s="0" t="s">
-        <v>1535</v>
-[...1 lines deleted...]
-      <c r="D714" s="0"/>
+        <v>1520</v>
+      </c>
+      <c r="D714" s="0" t="s">
+        <v>37</v>
+      </c>
       <c r="E714" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G714" s="0">
-        <v>11.69</v>
+        <v>3.13</v>
       </c>
       <c r="H714" s="0" t="s">
-        <v>1536</v>
+        <v>1521</v>
       </c>
     </row>
     <row r="715" spans="1:8">
       <c r="A715" s="0">
-        <v>16320</v>
-[...3 lines deleted...]
-      </c>
+        <v>16321</v>
+      </c>
+      <c r="B715" s="0"/>
       <c r="C715" s="0" t="s">
-        <v>1538</v>
-[...3 lines deleted...]
-      </c>
+        <v>1523</v>
+      </c>
+      <c r="D715" s="0"/>
       <c r="E715" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G715" s="0">
-        <v>3.13</v>
+        <v>10.44</v>
       </c>
       <c r="H715" s="0" t="s">
-        <v>1539</v>
+        <v>1524</v>
       </c>
     </row>
     <row r="716" spans="1:8">
       <c r="A716" s="0">
-        <v>16320</v>
-[...3 lines deleted...]
-      </c>
+        <v>16322</v>
+      </c>
+      <c r="B716" s="0"/>
       <c r="C716" s="0" t="s">
-        <v>1538</v>
-[...3 lines deleted...]
-      </c>
+        <v>1525</v>
+      </c>
+      <c r="D716" s="0"/>
       <c r="E716" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G716" s="0">
-        <v>3.13</v>
+        <v>3.76</v>
       </c>
       <c r="H716" s="0" t="s">
-        <v>1539</v>
+        <v>1526</v>
       </c>
     </row>
     <row r="717" spans="1:8">
       <c r="A717" s="0">
-        <v>16321</v>
+        <v>16450</v>
       </c>
       <c r="B717" s="0"/>
       <c r="C717" s="0" t="s">
-        <v>1541</v>
+        <v>1527</v>
       </c>
       <c r="D717" s="0"/>
       <c r="E717" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G717" s="0">
-        <v>10.44</v>
+        <v>7.67</v>
       </c>
       <c r="H717" s="0" t="s">
-        <v>1542</v>
+        <v>1528</v>
       </c>
     </row>
     <row r="718" spans="1:8">
       <c r="A718" s="0">
-        <v>16322</v>
+        <v>16451</v>
       </c>
       <c r="B718" s="0"/>
       <c r="C718" s="0" t="s">
-        <v>1543</v>
+        <v>1529</v>
       </c>
       <c r="D718" s="0"/>
       <c r="E718" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G718" s="0">
-        <v>3.76</v>
+        <v>6.39</v>
       </c>
       <c r="H718" s="0" t="s">
-        <v>1544</v>
+        <v>1530</v>
       </c>
     </row>
     <row r="719" spans="1:8">
       <c r="A719" s="0">
-        <v>16450</v>
+        <v>16452</v>
       </c>
       <c r="B719" s="0"/>
       <c r="C719" s="0" t="s">
-        <v>1545</v>
+        <v>1531</v>
       </c>
       <c r="D719" s="0"/>
       <c r="E719" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G719" s="0">
-        <v>7.67</v>
+        <v>7.26</v>
       </c>
       <c r="H719" s="0" t="s">
-        <v>1546</v>
+        <v>1532</v>
       </c>
     </row>
     <row r="720" spans="1:8">
       <c r="A720" s="0">
-        <v>16451</v>
+        <v>16453</v>
       </c>
       <c r="B720" s="0"/>
       <c r="C720" s="0" t="s">
-        <v>1547</v>
+        <v>1533</v>
       </c>
       <c r="D720" s="0"/>
       <c r="E720" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G720" s="0">
-        <v>6.39</v>
+        <v>78.06</v>
       </c>
       <c r="H720" s="0" t="s">
-        <v>1548</v>
+        <v>1534</v>
       </c>
     </row>
     <row r="721" spans="1:8">
       <c r="A721" s="0">
-        <v>16452</v>
+        <v>16454</v>
       </c>
       <c r="B721" s="0"/>
       <c r="C721" s="0" t="s">
-        <v>1549</v>
+        <v>1535</v>
       </c>
       <c r="D721" s="0"/>
       <c r="E721" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G721" s="0">
-        <v>7.26</v>
+        <v>64.65000000000001</v>
       </c>
       <c r="H721" s="0" t="s">
-        <v>1550</v>
+        <v>1536</v>
       </c>
     </row>
     <row r="722" spans="1:8">
       <c r="A722" s="0">
-        <v>16453</v>
+        <v>16455</v>
       </c>
       <c r="B722" s="0"/>
       <c r="C722" s="0" t="s">
-        <v>1551</v>
+        <v>1537</v>
       </c>
       <c r="D722" s="0"/>
       <c r="E722" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G722" s="0">
-        <v>78.06</v>
+        <v>4.6</v>
       </c>
       <c r="H722" s="0" t="s">
-        <v>1552</v>
+        <v>1538</v>
       </c>
     </row>
     <row r="723" spans="1:8">
       <c r="A723" s="0">
-        <v>16454</v>
+        <v>16469</v>
       </c>
       <c r="B723" s="0"/>
       <c r="C723" s="0" t="s">
-        <v>1553</v>
+        <v>1539</v>
       </c>
       <c r="D723" s="0"/>
       <c r="E723" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G723" s="0">
-        <v>64.65000000000001</v>
+        <v>7.37</v>
       </c>
       <c r="H723" s="0" t="s">
-        <v>1554</v>
+        <v>1540</v>
       </c>
     </row>
     <row r="724" spans="1:8">
       <c r="A724" s="0">
-        <v>16455</v>
-[...1 lines deleted...]
-      <c r="B724" s="0"/>
+        <v>16510</v>
+      </c>
+      <c r="B724" s="0" t="s">
+        <v>1541</v>
+      </c>
       <c r="C724" s="0" t="s">
-        <v>1555</v>
-[...1 lines deleted...]
-      <c r="D724" s="0"/>
+        <v>1542</v>
+      </c>
+      <c r="D724" s="0" t="s">
+        <v>37</v>
+      </c>
       <c r="E724" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G724" s="0">
-        <v>4.6</v>
+        <v>24.86</v>
       </c>
       <c r="H724" s="0" t="s">
-        <v>1556</v>
+        <v>1543</v>
       </c>
     </row>
     <row r="725" spans="1:8">
       <c r="A725" s="0">
-        <v>16469</v>
-[...3 lines deleted...]
-      </c>
+        <v>12612</v>
+      </c>
+      <c r="B725" s="0"/>
       <c r="C725" s="0" t="s">
-        <v>1558</v>
-[...3 lines deleted...]
-      </c>
+        <v>1544</v>
+      </c>
+      <c r="D725" s="0"/>
       <c r="E725" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G725" s="0">
-        <v>7.37</v>
+        <v>29.39</v>
       </c>
       <c r="H725" s="0" t="s">
-        <v>1559</v>
+        <v>1545</v>
       </c>
     </row>
     <row r="726" spans="1:8">
       <c r="A726" s="0">
-        <v>16510</v>
-[...3 lines deleted...]
-      </c>
+        <v>16561</v>
+      </c>
+      <c r="B726" s="0"/>
       <c r="C726" s="0" t="s">
-        <v>1561</v>
-[...3 lines deleted...]
-      </c>
+        <v>1546</v>
+      </c>
+      <c r="D726" s="0"/>
       <c r="E726" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G726" s="0">
-        <v>24.86</v>
+        <v>13.12</v>
       </c>
       <c r="H726" s="0" t="s">
-        <v>1562</v>
+        <v>1547</v>
       </c>
     </row>
     <row r="727" spans="1:8">
       <c r="A727" s="0">
-        <v>12612</v>
-[...1 lines deleted...]
-      <c r="B727" s="0"/>
+        <v>16562</v>
+      </c>
+      <c r="B727" s="0" t="s">
+        <v>1548</v>
+      </c>
       <c r="C727" s="0" t="s">
-        <v>1563</v>
-[...1 lines deleted...]
-      <c r="D727" s="0"/>
+        <v>1549</v>
+      </c>
+      <c r="D727" s="0" t="s">
+        <v>48</v>
+      </c>
       <c r="E727" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G727" s="0">
-        <v>29.39</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="H727" s="0" t="s">
-        <v>1564</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="728" spans="1:8">
       <c r="A728" s="0">
-        <v>16561</v>
+        <v>16563</v>
       </c>
       <c r="B728" s="0"/>
       <c r="C728" s="0" t="s">
-        <v>1565</v>
+        <v>1551</v>
       </c>
       <c r="D728" s="0"/>
       <c r="E728" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G728" s="0">
-        <v>13.12</v>
+        <v>7.31</v>
       </c>
       <c r="H728" s="0" t="s">
-        <v>1566</v>
+        <v>1552</v>
       </c>
     </row>
     <row r="729" spans="1:8">
       <c r="A729" s="0">
-        <v>16562</v>
-[...3 lines deleted...]
-      </c>
+        <v>16564</v>
+      </c>
+      <c r="B729" s="0"/>
       <c r="C729" s="0" t="s">
-        <v>1568</v>
-[...3 lines deleted...]
-      </c>
+        <v>1553</v>
+      </c>
+      <c r="D729" s="0"/>
       <c r="E729" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G729" s="0">
-        <v>9.140000000000001</v>
+        <v>7.53</v>
       </c>
       <c r="H729" s="0" t="s">
-        <v>1569</v>
+        <v>1554</v>
       </c>
     </row>
     <row r="730" spans="1:8">
       <c r="A730" s="0">
-        <v>16563</v>
+        <v>16565</v>
       </c>
       <c r="B730" s="0"/>
       <c r="C730" s="0" t="s">
-        <v>1570</v>
+        <v>1555</v>
       </c>
       <c r="D730" s="0"/>
       <c r="E730" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G730" s="0">
-        <v>7.31</v>
+        <v>6.16</v>
       </c>
       <c r="H730" s="0" t="s">
-        <v>1571</v>
+        <v>1556</v>
       </c>
     </row>
     <row r="731" spans="1:8">
       <c r="A731" s="0">
-        <v>16564</v>
+        <v>16566</v>
       </c>
       <c r="B731" s="0"/>
       <c r="C731" s="0" t="s">
-        <v>1572</v>
+        <v>1557</v>
       </c>
       <c r="D731" s="0"/>
       <c r="E731" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G731" s="0">
-        <v>7.53</v>
+        <v>2.94</v>
       </c>
       <c r="H731" s="0" t="s">
-        <v>1573</v>
+        <v>1558</v>
       </c>
     </row>
     <row r="732" spans="1:8">
       <c r="A732" s="0">
-        <v>16565</v>
+        <v>25233</v>
       </c>
       <c r="B732" s="0"/>
       <c r="C732" s="0" t="s">
-        <v>1574</v>
+        <v>1559</v>
       </c>
       <c r="D732" s="0"/>
       <c r="E732" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G732" s="0">
-        <v>6.16</v>
+        <v>22.86</v>
       </c>
       <c r="H732" s="0" t="s">
-        <v>1575</v>
+        <v>1560</v>
       </c>
     </row>
     <row r="733" spans="1:8">
       <c r="A733" s="0">
-        <v>16566</v>
+        <v>25235</v>
       </c>
       <c r="B733" s="0"/>
       <c r="C733" s="0" t="s">
-        <v>1576</v>
+        <v>1561</v>
       </c>
       <c r="D733" s="0"/>
       <c r="E733" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G733" s="0">
-        <v>2.94</v>
+        <v>93.77</v>
       </c>
       <c r="H733" s="0" t="s">
-        <v>1577</v>
+        <v>1562</v>
       </c>
     </row>
     <row r="734" spans="1:8">
       <c r="A734" s="0">
-        <v>25233</v>
+        <v>12853</v>
       </c>
       <c r="B734" s="0"/>
       <c r="C734" s="0" t="s">
-        <v>1578</v>
+        <v>1563</v>
       </c>
       <c r="D734" s="0"/>
       <c r="E734" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G734" s="0">
-        <v>22.86</v>
+        <v>36.05</v>
       </c>
       <c r="H734" s="0" t="s">
-        <v>1579</v>
+        <v>1564</v>
       </c>
     </row>
     <row r="735" spans="1:8">
       <c r="A735" s="0">
-        <v>25235</v>
+        <v>16695</v>
       </c>
       <c r="B735" s="0"/>
       <c r="C735" s="0" t="s">
-        <v>1580</v>
+        <v>1565</v>
       </c>
       <c r="D735" s="0"/>
       <c r="E735" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G735" s="0">
-        <v>93.77</v>
+        <v>6.16</v>
       </c>
       <c r="H735" s="0" t="s">
-        <v>1581</v>
+        <v>1566</v>
       </c>
     </row>
     <row r="736" spans="1:8">
       <c r="A736" s="0">
-        <v>12853</v>
-[...1 lines deleted...]
-      <c r="B736" s="0"/>
+        <v>16752</v>
+      </c>
+      <c r="B736" s="0" t="s">
+        <v>1567</v>
+      </c>
       <c r="C736" s="0" t="s">
-        <v>1582</v>
-[...1 lines deleted...]
-      <c r="D736" s="0"/>
+        <v>1568</v>
+      </c>
+      <c r="D736" s="0" t="s">
+        <v>37</v>
+      </c>
       <c r="E736" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G736" s="0">
-        <v>36.05</v>
+        <v>18.65</v>
       </c>
       <c r="H736" s="0" t="s">
-        <v>1583</v>
+        <v>1569</v>
       </c>
     </row>
     <row r="737" spans="1:8">
       <c r="A737" s="0">
-        <v>16695</v>
+        <v>16753</v>
       </c>
       <c r="B737" s="0"/>
       <c r="C737" s="0" t="s">
-        <v>1584</v>
+        <v>1570</v>
       </c>
       <c r="D737" s="0"/>
       <c r="E737" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G737" s="0">
-        <v>6.16</v>
+        <v>32.68</v>
       </c>
       <c r="H737" s="0" t="s">
-        <v>1585</v>
+        <v>1571</v>
       </c>
     </row>
     <row r="738" spans="1:8">
       <c r="A738" s="0">
-        <v>16752</v>
-[...3 lines deleted...]
-      </c>
+        <v>16786</v>
+      </c>
+      <c r="B738" s="0"/>
       <c r="C738" s="0" t="s">
-        <v>1587</v>
-[...3 lines deleted...]
-      </c>
+        <v>1572</v>
+      </c>
+      <c r="D738" s="0"/>
       <c r="E738" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G738" s="0">
-        <v>18.65</v>
+        <v>8.57</v>
       </c>
       <c r="H738" s="0" t="s">
-        <v>1588</v>
+        <v>1573</v>
       </c>
     </row>
     <row r="739" spans="1:8">
       <c r="A739" s="0">
-        <v>16753</v>
+        <v>16910</v>
       </c>
       <c r="B739" s="0"/>
       <c r="C739" s="0" t="s">
-        <v>1589</v>
+        <v>1574</v>
       </c>
       <c r="D739" s="0"/>
       <c r="E739" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G739" s="0">
-        <v>32.68</v>
+        <v>190.09</v>
       </c>
       <c r="H739" s="0" t="s">
-        <v>1590</v>
+        <v>1575</v>
       </c>
     </row>
     <row r="740" spans="1:8">
       <c r="A740" s="0">
-        <v>16786</v>
+        <v>16911</v>
       </c>
       <c r="B740" s="0"/>
       <c r="C740" s="0" t="s">
-        <v>1591</v>
+        <v>1576</v>
       </c>
       <c r="D740" s="0"/>
       <c r="E740" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G740" s="0">
-        <v>8.57</v>
+        <v>21.86</v>
       </c>
       <c r="H740" s="0" t="s">
-        <v>1592</v>
+        <v>1577</v>
       </c>
     </row>
     <row r="741" spans="1:8">
       <c r="A741" s="0">
-        <v>16910</v>
-[...1 lines deleted...]
-      <c r="B741" s="0"/>
+        <v>16912</v>
+      </c>
+      <c r="B741" s="0" t="s">
+        <v>1578</v>
+      </c>
       <c r="C741" s="0" t="s">
-        <v>1593</v>
-[...1 lines deleted...]
-      <c r="D741" s="0"/>
+        <v>1579</v>
+      </c>
+      <c r="D741" s="0" t="s">
+        <v>48</v>
+      </c>
       <c r="E741" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G741" s="0">
-        <v>190.09</v>
+        <v>4.31</v>
       </c>
       <c r="H741" s="0" t="s">
-        <v>1594</v>
+        <v>1580</v>
       </c>
     </row>
     <row r="742" spans="1:8">
       <c r="A742" s="0">
-        <v>16911</v>
-[...3 lines deleted...]
-      </c>
+        <v>15353</v>
+      </c>
+      <c r="B742" s="0"/>
       <c r="C742" s="0" t="s">
-        <v>1596</v>
-[...3 lines deleted...]
-      </c>
+        <v>1581</v>
+      </c>
+      <c r="D742" s="0"/>
       <c r="E742" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G742" s="0">
-        <v>21.86</v>
+        <v>2.43</v>
       </c>
       <c r="H742" s="0" t="s">
-        <v>1597</v>
+        <v>1582</v>
       </c>
     </row>
     <row r="743" spans="1:8">
       <c r="A743" s="0">
-        <v>16912</v>
+        <v>15354</v>
       </c>
       <c r="B743" s="0" t="s">
-        <v>1598</v>
+        <v>1583</v>
       </c>
       <c r="C743" s="0" t="s">
-        <v>1599</v>
+        <v>1584</v>
       </c>
       <c r="D743" s="0" t="s">
-        <v>50</v>
+        <v>1585</v>
       </c>
       <c r="E743" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G743" s="0">
-        <v>4.31</v>
+        <v>2.6</v>
       </c>
       <c r="H743" s="0" t="s">
-        <v>1600</v>
+        <v>1586</v>
       </c>
     </row>
     <row r="744" spans="1:8">
       <c r="A744" s="0">
-        <v>15353</v>
+        <v>15372</v>
       </c>
       <c r="B744" s="0"/>
       <c r="C744" s="0" t="s">
-        <v>1601</v>
+        <v>1587</v>
       </c>
       <c r="D744" s="0"/>
       <c r="E744" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G744" s="0">
-        <v>2.43</v>
+        <v>11.92</v>
       </c>
       <c r="H744" s="0" t="s">
-        <v>1602</v>
+        <v>1588</v>
       </c>
     </row>
     <row r="745" spans="1:8">
       <c r="A745" s="0">
-        <v>15354</v>
+        <v>15373</v>
       </c>
       <c r="B745" s="0" t="s">
-        <v>1603</v>
+        <v>1589</v>
       </c>
       <c r="C745" s="0" t="s">
-        <v>1604</v>
+        <v>1590</v>
       </c>
       <c r="D745" s="0" t="s">
-        <v>1605</v>
+        <v>1192</v>
       </c>
       <c r="E745" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G745" s="0">
-        <v>2.6</v>
+        <v>3.92</v>
       </c>
       <c r="H745" s="0" t="s">
-        <v>1606</v>
+        <v>1591</v>
       </c>
     </row>
     <row r="746" spans="1:8">
       <c r="A746" s="0">
-        <v>15372</v>
+        <v>15866</v>
       </c>
       <c r="B746" s="0"/>
       <c r="C746" s="0" t="s">
-        <v>1607</v>
+        <v>1592</v>
       </c>
       <c r="D746" s="0"/>
       <c r="E746" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G746" s="0">
-        <v>11.92</v>
+        <v>13.36</v>
       </c>
       <c r="H746" s="0" t="s">
-        <v>1608</v>
+        <v>1593</v>
       </c>
     </row>
     <row r="747" spans="1:8">
       <c r="A747" s="0">
-        <v>15373</v>
-[...3 lines deleted...]
-      </c>
+        <v>15355</v>
+      </c>
+      <c r="B747" s="0"/>
       <c r="C747" s="0" t="s">
-        <v>1610</v>
-[...3 lines deleted...]
-      </c>
+        <v>1594</v>
+      </c>
+      <c r="D747" s="0"/>
       <c r="E747" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G747" s="0">
-        <v>3.92</v>
+        <v>4.11</v>
       </c>
       <c r="H747" s="0" t="s">
-        <v>1611</v>
+        <v>1595</v>
       </c>
     </row>
     <row r="748" spans="1:8">
       <c r="A748" s="0">
-        <v>15866</v>
+        <v>15369</v>
       </c>
       <c r="B748" s="0"/>
       <c r="C748" s="0" t="s">
-        <v>1612</v>
+        <v>1596</v>
       </c>
       <c r="D748" s="0"/>
       <c r="E748" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G748" s="0">
-        <v>13.36</v>
+        <v>2.99</v>
       </c>
       <c r="H748" s="0" t="s">
-        <v>1613</v>
+        <v>1597</v>
       </c>
     </row>
     <row r="749" spans="1:8">
       <c r="A749" s="0">
-        <v>15355</v>
+        <v>15781</v>
       </c>
       <c r="B749" s="0"/>
       <c r="C749" s="0" t="s">
-        <v>1614</v>
+        <v>1598</v>
       </c>
       <c r="D749" s="0"/>
       <c r="E749" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G749" s="0">
-        <v>4.11</v>
+        <v>3.47</v>
       </c>
       <c r="H749" s="0" t="s">
-        <v>1615</v>
+        <v>1599</v>
       </c>
     </row>
     <row r="750" spans="1:8">
       <c r="A750" s="0">
-        <v>15369</v>
+        <v>15840</v>
       </c>
       <c r="B750" s="0"/>
       <c r="C750" s="0" t="s">
-        <v>1616</v>
+        <v>1600</v>
       </c>
       <c r="D750" s="0"/>
       <c r="E750" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G750" s="0">
-        <v>2.99</v>
+        <v>4.69</v>
       </c>
       <c r="H750" s="0" t="s">
-        <v>1617</v>
+        <v>1601</v>
       </c>
     </row>
     <row r="751" spans="1:8">
       <c r="A751" s="0">
-        <v>15781</v>
+        <v>15841</v>
       </c>
       <c r="B751" s="0"/>
       <c r="C751" s="0" t="s">
-        <v>1618</v>
+        <v>1602</v>
       </c>
       <c r="D751" s="0"/>
       <c r="E751" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G751" s="0">
-        <v>3.47</v>
+        <v>4.7</v>
       </c>
       <c r="H751" s="0" t="s">
-        <v>1619</v>
+        <v>1603</v>
       </c>
     </row>
     <row r="752" spans="1:8">
       <c r="A752" s="0">
-        <v>15840</v>
+        <v>15842</v>
       </c>
       <c r="B752" s="0"/>
       <c r="C752" s="0" t="s">
-        <v>1620</v>
+        <v>1604</v>
       </c>
       <c r="D752" s="0"/>
       <c r="E752" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G752" s="0">
-        <v>4.69</v>
+        <v>6.96</v>
       </c>
       <c r="H752" s="0" t="s">
-        <v>1621</v>
+        <v>1605</v>
       </c>
     </row>
     <row r="753" spans="1:8">
       <c r="A753" s="0">
-        <v>15841</v>
-[...1 lines deleted...]
-      <c r="B753" s="0"/>
+        <v>16042</v>
+      </c>
+      <c r="B753" s="0" t="s">
+        <v>1606</v>
+      </c>
       <c r="C753" s="0" t="s">
-        <v>1622</v>
-[...1 lines deleted...]
-      <c r="D753" s="0"/>
+        <v>1607</v>
+      </c>
+      <c r="D753" s="0" t="s">
+        <v>48</v>
+      </c>
       <c r="E753" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G753" s="0">
-        <v>4.7</v>
+        <v>0.72</v>
       </c>
       <c r="H753" s="0" t="s">
-        <v>1623</v>
+        <v>1608</v>
       </c>
     </row>
     <row r="754" spans="1:8">
       <c r="A754" s="0">
-        <v>15842</v>
+        <v>16067</v>
       </c>
       <c r="B754" s="0"/>
       <c r="C754" s="0" t="s">
-        <v>1624</v>
+        <v>1609</v>
       </c>
       <c r="D754" s="0"/>
       <c r="E754" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G754" s="0">
-        <v>6.96</v>
+        <v>5.41</v>
       </c>
       <c r="H754" s="0" t="s">
-        <v>1625</v>
+        <v>1610</v>
       </c>
     </row>
     <row r="755" spans="1:8">
       <c r="A755" s="0">
-        <v>16042</v>
-[...3 lines deleted...]
-      </c>
+        <v>16252</v>
+      </c>
+      <c r="B755" s="0"/>
       <c r="C755" s="0" t="s">
-        <v>1627</v>
-[...3 lines deleted...]
-      </c>
+        <v>1611</v>
+      </c>
+      <c r="D755" s="0"/>
       <c r="E755" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G755" s="0">
-        <v>0.72</v>
+        <v>4.48</v>
       </c>
       <c r="H755" s="0" t="s">
-        <v>1628</v>
+        <v>1612</v>
       </c>
     </row>
     <row r="756" spans="1:8">
       <c r="A756" s="0">
-        <v>16067</v>
+        <v>16297</v>
       </c>
       <c r="B756" s="0"/>
       <c r="C756" s="0" t="s">
-        <v>1629</v>
+        <v>1613</v>
       </c>
       <c r="D756" s="0"/>
       <c r="E756" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G756" s="0">
-        <v>5.41</v>
+        <v>5.3</v>
       </c>
       <c r="H756" s="0" t="s">
-        <v>1630</v>
+        <v>1614</v>
       </c>
     </row>
     <row r="757" spans="1:8">
       <c r="A757" s="0">
-        <v>16252</v>
+        <v>16300</v>
       </c>
       <c r="B757" s="0"/>
       <c r="C757" s="0" t="s">
-        <v>1631</v>
+        <v>1615</v>
       </c>
       <c r="D757" s="0"/>
       <c r="E757" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G757" s="0">
-        <v>4.48</v>
+        <v>4.1</v>
       </c>
       <c r="H757" s="0" t="s">
-        <v>1632</v>
+        <v>1616</v>
       </c>
     </row>
     <row r="758" spans="1:8">
       <c r="A758" s="0">
-        <v>16297</v>
+        <v>16301</v>
       </c>
       <c r="B758" s="0"/>
       <c r="C758" s="0" t="s">
-        <v>1633</v>
+        <v>1617</v>
       </c>
       <c r="D758" s="0"/>
       <c r="E758" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G758" s="0">
-        <v>5.3</v>
+        <v>6.2</v>
       </c>
       <c r="H758" s="0" t="s">
-        <v>1634</v>
+        <v>1618</v>
       </c>
     </row>
     <row r="759" spans="1:8">
       <c r="A759" s="0">
-        <v>16300</v>
-[...1 lines deleted...]
-      <c r="B759" s="0"/>
+        <v>16436</v>
+      </c>
+      <c r="B759" s="0" t="s">
+        <v>1619</v>
+      </c>
       <c r="C759" s="0" t="s">
-        <v>1635</v>
-[...1 lines deleted...]
-      <c r="D759" s="0"/>
+        <v>1620</v>
+      </c>
+      <c r="D759" s="0" t="s">
+        <v>48</v>
+      </c>
       <c r="E759" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G759" s="0">
-        <v>4.1</v>
+        <v>2.56</v>
       </c>
       <c r="H759" s="0" t="s">
-        <v>1636</v>
+        <v>1621</v>
       </c>
     </row>
     <row r="760" spans="1:8">
       <c r="A760" s="0">
-        <v>16301</v>
+        <v>16465</v>
       </c>
       <c r="B760" s="0"/>
       <c r="C760" s="0" t="s">
-        <v>1637</v>
+        <v>1622</v>
       </c>
       <c r="D760" s="0"/>
       <c r="E760" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G760" s="0">
-        <v>6.2</v>
+        <v>4</v>
       </c>
       <c r="H760" s="0" t="s">
-        <v>1638</v>
+        <v>1623</v>
       </c>
     </row>
     <row r="761" spans="1:8">
       <c r="A761" s="0">
-        <v>16436</v>
-[...3 lines deleted...]
-      </c>
+        <v>16499</v>
+      </c>
+      <c r="B761" s="0"/>
       <c r="C761" s="0" t="s">
-        <v>1640</v>
-[...3 lines deleted...]
-      </c>
+        <v>1624</v>
+      </c>
+      <c r="D761" s="0"/>
       <c r="E761" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G761" s="0">
-        <v>2.56</v>
+        <v>3.78</v>
       </c>
       <c r="H761" s="0" t="s">
-        <v>1641</v>
+        <v>1625</v>
       </c>
     </row>
     <row r="762" spans="1:8">
       <c r="A762" s="0">
-        <v>16465</v>
+        <v>16511</v>
       </c>
       <c r="B762" s="0"/>
       <c r="C762" s="0" t="s">
-        <v>1642</v>
+        <v>1626</v>
       </c>
       <c r="D762" s="0"/>
       <c r="E762" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G762" s="0">
-        <v>4</v>
+        <v>4.41</v>
       </c>
       <c r="H762" s="0" t="s">
-        <v>1643</v>
+        <v>1627</v>
       </c>
     </row>
     <row r="763" spans="1:8">
       <c r="A763" s="0">
-        <v>16499</v>
+        <v>16541</v>
       </c>
       <c r="B763" s="0"/>
       <c r="C763" s="0" t="s">
-        <v>1644</v>
+        <v>1628</v>
       </c>
       <c r="D763" s="0"/>
       <c r="E763" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G763" s="0">
-        <v>3.78</v>
+        <v>4.09</v>
       </c>
       <c r="H763" s="0" t="s">
-        <v>1645</v>
+        <v>1629</v>
       </c>
     </row>
     <row r="764" spans="1:8">
       <c r="A764" s="0">
-        <v>16511</v>
+        <v>16547</v>
       </c>
       <c r="B764" s="0"/>
       <c r="C764" s="0" t="s">
-        <v>1646</v>
+        <v>1630</v>
       </c>
       <c r="D764" s="0"/>
       <c r="E764" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G764" s="0">
-        <v>4.41</v>
+        <v>4.56</v>
       </c>
       <c r="H764" s="0" t="s">
-        <v>1647</v>
+        <v>1631</v>
       </c>
     </row>
     <row r="765" spans="1:8">
       <c r="A765" s="0">
-        <v>16541</v>
+        <v>16549</v>
       </c>
       <c r="B765" s="0"/>
       <c r="C765" s="0" t="s">
-        <v>1648</v>
+        <v>1632</v>
       </c>
       <c r="D765" s="0"/>
       <c r="E765" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G765" s="0">
-        <v>4.09</v>
+        <v>5.09</v>
       </c>
       <c r="H765" s="0" t="s">
-        <v>1649</v>
+        <v>1633</v>
       </c>
     </row>
     <row r="766" spans="1:8">
       <c r="A766" s="0">
-        <v>16547</v>
+        <v>16555</v>
       </c>
       <c r="B766" s="0"/>
       <c r="C766" s="0" t="s">
-        <v>1650</v>
+        <v>1634</v>
       </c>
       <c r="D766" s="0"/>
       <c r="E766" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G766" s="0">
-        <v>4.56</v>
+        <v>6.69</v>
       </c>
       <c r="H766" s="0" t="s">
-        <v>1651</v>
+        <v>1635</v>
       </c>
     </row>
     <row r="767" spans="1:8">
       <c r="A767" s="0">
-        <v>16549</v>
+        <v>16556</v>
       </c>
       <c r="B767" s="0"/>
       <c r="C767" s="0" t="s">
-        <v>1652</v>
+        <v>1636</v>
       </c>
       <c r="D767" s="0"/>
       <c r="E767" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G767" s="0">
-        <v>5.09</v>
+        <v>5.48</v>
       </c>
       <c r="H767" s="0" t="s">
-        <v>1653</v>
+        <v>1637</v>
       </c>
     </row>
     <row r="768" spans="1:8">
       <c r="A768" s="0">
-        <v>16555</v>
+        <v>16557</v>
       </c>
       <c r="B768" s="0"/>
       <c r="C768" s="0" t="s">
-        <v>1654</v>
+        <v>1638</v>
       </c>
       <c r="D768" s="0"/>
       <c r="E768" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G768" s="0">
-        <v>6.69</v>
+        <v>1.88</v>
       </c>
       <c r="H768" s="0" t="s">
-        <v>1655</v>
+        <v>1639</v>
       </c>
     </row>
     <row r="769" spans="1:8">
       <c r="A769" s="0">
-        <v>16556</v>
+        <v>16560</v>
       </c>
       <c r="B769" s="0"/>
       <c r="C769" s="0" t="s">
-        <v>1656</v>
+        <v>1640</v>
       </c>
       <c r="D769" s="0"/>
       <c r="E769" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G769" s="0">
-        <v>5.48</v>
+        <v>3.76</v>
       </c>
       <c r="H769" s="0" t="s">
-        <v>1657</v>
+        <v>1641</v>
       </c>
     </row>
     <row r="770" spans="1:8">
       <c r="A770" s="0">
-        <v>16557</v>
+        <v>16586</v>
       </c>
       <c r="B770" s="0"/>
       <c r="C770" s="0" t="s">
-        <v>1658</v>
+        <v>1642</v>
       </c>
       <c r="D770" s="0"/>
       <c r="E770" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G770" s="0">
-        <v>1.88</v>
+        <v>6.06</v>
       </c>
       <c r="H770" s="0" t="s">
-        <v>1659</v>
+        <v>1643</v>
       </c>
     </row>
     <row r="771" spans="1:8">
       <c r="A771" s="0">
-        <v>16560</v>
+        <v>16587</v>
       </c>
       <c r="B771" s="0"/>
       <c r="C771" s="0" t="s">
-        <v>1660</v>
+        <v>1644</v>
       </c>
       <c r="D771" s="0"/>
       <c r="E771" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G771" s="0">
-        <v>3.76</v>
+        <v>6.69</v>
       </c>
       <c r="H771" s="0" t="s">
-        <v>1661</v>
+        <v>1645</v>
       </c>
     </row>
     <row r="772" spans="1:8">
       <c r="A772" s="0">
-        <v>16586</v>
+        <v>16755</v>
       </c>
       <c r="B772" s="0"/>
       <c r="C772" s="0" t="s">
-        <v>1662</v>
+        <v>1646</v>
       </c>
       <c r="D772" s="0"/>
       <c r="E772" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G772" s="0">
-        <v>6.06</v>
+        <v>8.84</v>
       </c>
       <c r="H772" s="0" t="s">
-        <v>1663</v>
+        <v>1647</v>
       </c>
     </row>
     <row r="773" spans="1:8">
       <c r="A773" s="0">
-        <v>16587</v>
+        <v>16763</v>
       </c>
       <c r="B773" s="0"/>
       <c r="C773" s="0" t="s">
-        <v>1664</v>
+        <v>1648</v>
       </c>
       <c r="D773" s="0"/>
       <c r="E773" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G773" s="0">
-        <v>6.69</v>
+        <v>7.51</v>
       </c>
       <c r="H773" s="0" t="s">
-        <v>1665</v>
+        <v>1649</v>
       </c>
     </row>
     <row r="774" spans="1:8">
       <c r="A774" s="0">
-        <v>16755</v>
+        <v>16764</v>
       </c>
       <c r="B774" s="0"/>
       <c r="C774" s="0" t="s">
-        <v>1666</v>
+        <v>1650</v>
       </c>
       <c r="D774" s="0"/>
       <c r="E774" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G774" s="0">
-        <v>8.84</v>
+        <v>7.51</v>
       </c>
       <c r="H774" s="0" t="s">
-        <v>1667</v>
+        <v>1651</v>
       </c>
     </row>
     <row r="775" spans="1:8">
       <c r="A775" s="0">
-        <v>16763</v>
+        <v>16831</v>
       </c>
       <c r="B775" s="0"/>
       <c r="C775" s="0" t="s">
-        <v>1668</v>
+        <v>1652</v>
       </c>
       <c r="D775" s="0"/>
       <c r="E775" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G775" s="0">
-        <v>7.51</v>
+        <v>4.43</v>
       </c>
       <c r="H775" s="0" t="s">
-        <v>1669</v>
+        <v>1653</v>
       </c>
     </row>
     <row r="776" spans="1:8">
       <c r="A776" s="0">
-        <v>16764</v>
+        <v>16832</v>
       </c>
       <c r="B776" s="0"/>
       <c r="C776" s="0" t="s">
-        <v>1670</v>
+        <v>1654</v>
       </c>
       <c r="D776" s="0"/>
       <c r="E776" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G776" s="0">
-        <v>7.51</v>
+        <v>3.62</v>
       </c>
       <c r="H776" s="0" t="s">
-        <v>1671</v>
+        <v>1655</v>
       </c>
     </row>
     <row r="777" spans="1:8">
       <c r="A777" s="0">
-        <v>16831</v>
+        <v>16833</v>
       </c>
       <c r="B777" s="0"/>
       <c r="C777" s="0" t="s">
-        <v>1672</v>
+        <v>1656</v>
       </c>
       <c r="D777" s="0"/>
       <c r="E777" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G777" s="0">
-        <v>4.43</v>
+        <v>6.16</v>
       </c>
       <c r="H777" s="0" t="s">
-        <v>1673</v>
+        <v>1657</v>
       </c>
     </row>
     <row r="778" spans="1:8">
       <c r="A778" s="0">
-        <v>16832</v>
+        <v>20369</v>
       </c>
       <c r="B778" s="0"/>
       <c r="C778" s="0" t="s">
-        <v>1674</v>
+        <v>1658</v>
       </c>
       <c r="D778" s="0"/>
       <c r="E778" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G778" s="0">
-        <v>3.62</v>
+        <v>6.02</v>
       </c>
       <c r="H778" s="0" t="s">
-        <v>1675</v>
+        <v>1659</v>
       </c>
     </row>
     <row r="779" spans="1:8">
       <c r="A779" s="0">
-        <v>16833</v>
+        <v>20370</v>
       </c>
       <c r="B779" s="0"/>
       <c r="C779" s="0" t="s">
-        <v>1676</v>
+        <v>1660</v>
       </c>
       <c r="D779" s="0"/>
       <c r="E779" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G779" s="0">
-        <v>6.16</v>
+        <v>2.88</v>
       </c>
       <c r="H779" s="0" t="s">
-        <v>1677</v>
+        <v>1661</v>
       </c>
     </row>
     <row r="780" spans="1:8">
       <c r="A780" s="0">
-        <v>20369</v>
+        <v>14670</v>
       </c>
       <c r="B780" s="0"/>
       <c r="C780" s="0" t="s">
-        <v>1678</v>
+        <v>1662</v>
       </c>
       <c r="D780" s="0"/>
       <c r="E780" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G780" s="0">
-        <v>6.02</v>
+        <v>10.22</v>
       </c>
       <c r="H780" s="0" t="s">
-        <v>1679</v>
+        <v>1663</v>
       </c>
     </row>
     <row r="781" spans="1:8">
       <c r="A781" s="0">
-        <v>20370</v>
+        <v>14673</v>
       </c>
       <c r="B781" s="0"/>
       <c r="C781" s="0" t="s">
-        <v>1680</v>
+        <v>1664</v>
       </c>
       <c r="D781" s="0"/>
       <c r="E781" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G781" s="0">
-        <v>2.88</v>
+        <v>14.85</v>
       </c>
       <c r="H781" s="0" t="s">
-        <v>1681</v>
+        <v>1665</v>
       </c>
     </row>
     <row r="782" spans="1:8">
       <c r="A782" s="0">
-        <v>14670</v>
+        <v>14674</v>
       </c>
       <c r="B782" s="0"/>
       <c r="C782" s="0" t="s">
-        <v>1682</v>
+        <v>1666</v>
       </c>
       <c r="D782" s="0"/>
       <c r="E782" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G782" s="0">
-        <v>10.22</v>
+        <v>15.94</v>
       </c>
       <c r="H782" s="0" t="s">
-        <v>1683</v>
+        <v>1667</v>
       </c>
     </row>
     <row r="783" spans="1:8">
       <c r="A783" s="0">
-        <v>14673</v>
+        <v>14675</v>
       </c>
       <c r="B783" s="0"/>
       <c r="C783" s="0" t="s">
-        <v>1684</v>
+        <v>1668</v>
       </c>
       <c r="D783" s="0"/>
       <c r="E783" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G783" s="0">
-        <v>14.85</v>
+        <v>18.03</v>
       </c>
       <c r="H783" s="0" t="s">
-        <v>1685</v>
+        <v>1669</v>
       </c>
     </row>
     <row r="784" spans="1:8">
       <c r="A784" s="0">
-        <v>14674</v>
+        <v>14676</v>
       </c>
       <c r="B784" s="0"/>
       <c r="C784" s="0" t="s">
-        <v>1686</v>
+        <v>1670</v>
       </c>
       <c r="D784" s="0"/>
       <c r="E784" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G784" s="0">
-        <v>15.94</v>
+        <v>13.81</v>
       </c>
       <c r="H784" s="0" t="s">
-        <v>1687</v>
+        <v>1671</v>
       </c>
     </row>
     <row r="785" spans="1:8">
       <c r="A785" s="0">
-        <v>14675</v>
+        <v>14677</v>
       </c>
       <c r="B785" s="0"/>
       <c r="C785" s="0" t="s">
-        <v>1688</v>
+        <v>1672</v>
       </c>
       <c r="D785" s="0"/>
       <c r="E785" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G785" s="0">
-        <v>18.03</v>
+        <v>23.79</v>
       </c>
       <c r="H785" s="0" t="s">
-        <v>1689</v>
+        <v>1673</v>
       </c>
     </row>
     <row r="786" spans="1:8">
       <c r="A786" s="0">
-        <v>14676</v>
+        <v>14678</v>
       </c>
       <c r="B786" s="0"/>
       <c r="C786" s="0" t="s">
-        <v>1690</v>
+        <v>1674</v>
       </c>
       <c r="D786" s="0"/>
       <c r="E786" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G786" s="0">
-        <v>13.81</v>
+        <v>14.04</v>
       </c>
       <c r="H786" s="0" t="s">
-        <v>1691</v>
+        <v>1675</v>
       </c>
     </row>
     <row r="787" spans="1:8">
       <c r="A787" s="0">
-        <v>14677</v>
+        <v>14679</v>
       </c>
       <c r="B787" s="0"/>
       <c r="C787" s="0" t="s">
-        <v>1692</v>
+        <v>1676</v>
       </c>
       <c r="D787" s="0"/>
       <c r="E787" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G787" s="0">
-        <v>23.79</v>
+        <v>17.38</v>
       </c>
       <c r="H787" s="0" t="s">
-        <v>1693</v>
+        <v>1677</v>
       </c>
     </row>
     <row r="788" spans="1:8">
       <c r="A788" s="0">
-        <v>14678</v>
+        <v>14680</v>
       </c>
       <c r="B788" s="0"/>
       <c r="C788" s="0" t="s">
-        <v>1694</v>
+        <v>1678</v>
       </c>
       <c r="D788" s="0"/>
       <c r="E788" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G788" s="0">
-        <v>14.04</v>
+        <v>24.25</v>
       </c>
       <c r="H788" s="0" t="s">
-        <v>1695</v>
+        <v>1679</v>
       </c>
     </row>
     <row r="789" spans="1:8">
       <c r="A789" s="0">
-        <v>14679</v>
+        <v>14681</v>
       </c>
       <c r="B789" s="0"/>
       <c r="C789" s="0" t="s">
-        <v>1696</v>
+        <v>1680</v>
       </c>
       <c r="D789" s="0"/>
       <c r="E789" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G789" s="0">
-        <v>17.38</v>
+        <v>28.01</v>
       </c>
       <c r="H789" s="0" t="s">
-        <v>1697</v>
+        <v>1681</v>
       </c>
     </row>
     <row r="790" spans="1:8">
       <c r="A790" s="0">
-        <v>14680</v>
+        <v>14920</v>
       </c>
       <c r="B790" s="0"/>
       <c r="C790" s="0" t="s">
-        <v>1698</v>
+        <v>1682</v>
       </c>
       <c r="D790" s="0"/>
       <c r="E790" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G790" s="0">
-        <v>24.25</v>
+        <v>9.279999999999999</v>
       </c>
       <c r="H790" s="0" t="s">
-        <v>1699</v>
+        <v>1683</v>
       </c>
     </row>
     <row r="791" spans="1:8">
       <c r="A791" s="0">
-        <v>14681</v>
+        <v>14957</v>
       </c>
       <c r="B791" s="0"/>
       <c r="C791" s="0" t="s">
-        <v>1700</v>
+        <v>1684</v>
       </c>
       <c r="D791" s="0"/>
       <c r="E791" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G791" s="0">
-        <v>28.01</v>
+        <v>30.37</v>
       </c>
       <c r="H791" s="0" t="s">
-        <v>1701</v>
+        <v>1685</v>
       </c>
     </row>
     <row r="792" spans="1:8">
       <c r="A792" s="0">
-        <v>14920</v>
+        <v>14962</v>
       </c>
       <c r="B792" s="0"/>
       <c r="C792" s="0" t="s">
-        <v>1702</v>
+        <v>1686</v>
       </c>
       <c r="D792" s="0"/>
       <c r="E792" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G792" s="0">
-        <v>9.279999999999999</v>
+        <v>27.23</v>
       </c>
       <c r="H792" s="0" t="s">
-        <v>1703</v>
+        <v>1687</v>
       </c>
     </row>
     <row r="793" spans="1:8">
       <c r="A793" s="0">
-        <v>14957</v>
+        <v>14963</v>
       </c>
       <c r="B793" s="0"/>
       <c r="C793" s="0" t="s">
-        <v>1704</v>
+        <v>1688</v>
       </c>
       <c r="D793" s="0"/>
       <c r="E793" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G793" s="0">
-        <v>30.37</v>
+        <v>34.49</v>
       </c>
       <c r="H793" s="0" t="s">
-        <v>1705</v>
+        <v>1689</v>
       </c>
     </row>
     <row r="794" spans="1:8">
       <c r="A794" s="0">
-        <v>14962</v>
+        <v>14964</v>
       </c>
       <c r="B794" s="0"/>
       <c r="C794" s="0" t="s">
-        <v>1706</v>
+        <v>1690</v>
       </c>
       <c r="D794" s="0"/>
       <c r="E794" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G794" s="0">
-        <v>27.23</v>
+        <v>18.85</v>
       </c>
       <c r="H794" s="0" t="s">
-        <v>1707</v>
+        <v>1691</v>
       </c>
     </row>
     <row r="795" spans="1:8">
       <c r="A795" s="0">
-        <v>14963</v>
+        <v>25140</v>
       </c>
       <c r="B795" s="0"/>
       <c r="C795" s="0" t="s">
-        <v>1708</v>
+        <v>1692</v>
       </c>
       <c r="D795" s="0"/>
       <c r="E795" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G795" s="0">
-        <v>34.49</v>
+        <v>64</v>
       </c>
       <c r="H795" s="0" t="s">
-        <v>1709</v>
+        <v>1693</v>
       </c>
     </row>
     <row r="796" spans="1:8">
       <c r="A796" s="0">
-        <v>14964</v>
+        <v>25153</v>
       </c>
       <c r="B796" s="0"/>
       <c r="C796" s="0" t="s">
-        <v>1710</v>
+        <v>1694</v>
       </c>
       <c r="D796" s="0"/>
       <c r="E796" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G796" s="0">
-        <v>18.85</v>
+        <v>37.91</v>
       </c>
       <c r="H796" s="0" t="s">
-        <v>1711</v>
+        <v>1695</v>
       </c>
     </row>
     <row r="797" spans="1:8">
       <c r="A797" s="0">
-        <v>25140</v>
+        <v>25156</v>
       </c>
       <c r="B797" s="0"/>
       <c r="C797" s="0" t="s">
-        <v>1712</v>
+        <v>1696</v>
       </c>
       <c r="D797" s="0"/>
       <c r="E797" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G797" s="0">
-        <v>64</v>
+        <v>20.24</v>
       </c>
       <c r="H797" s="0" t="s">
-        <v>1713</v>
+        <v>1697</v>
       </c>
     </row>
     <row r="798" spans="1:8">
       <c r="A798" s="0">
-        <v>25153</v>
+        <v>25157</v>
       </c>
       <c r="B798" s="0"/>
       <c r="C798" s="0" t="s">
-        <v>1714</v>
+        <v>1698</v>
       </c>
       <c r="D798" s="0"/>
       <c r="E798" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G798" s="0">
-        <v>37.91</v>
+        <v>15.65</v>
       </c>
       <c r="H798" s="0" t="s">
-        <v>1715</v>
+        <v>1699</v>
       </c>
     </row>
     <row r="799" spans="1:8">
       <c r="A799" s="0">
-        <v>25156</v>
+        <v>25158</v>
       </c>
       <c r="B799" s="0"/>
       <c r="C799" s="0" t="s">
-        <v>1716</v>
+        <v>1700</v>
       </c>
       <c r="D799" s="0"/>
       <c r="E799" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G799" s="0">
-        <v>20.24</v>
+        <v>18.85</v>
       </c>
       <c r="H799" s="0" t="s">
-        <v>1717</v>
+        <v>1701</v>
       </c>
     </row>
     <row r="800" spans="1:8">
       <c r="A800" s="0">
-        <v>25157</v>
+        <v>25159</v>
       </c>
       <c r="B800" s="0"/>
       <c r="C800" s="0" t="s">
-        <v>1718</v>
+        <v>1702</v>
       </c>
       <c r="D800" s="0"/>
       <c r="E800" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G800" s="0">
-        <v>15.65</v>
+        <v>8.99</v>
       </c>
       <c r="H800" s="0" t="s">
-        <v>1719</v>
+        <v>1703</v>
       </c>
     </row>
     <row r="801" spans="1:8">
       <c r="A801" s="0">
-        <v>25158</v>
+        <v>25160</v>
       </c>
       <c r="B801" s="0"/>
       <c r="C801" s="0" t="s">
-        <v>1720</v>
+        <v>1704</v>
       </c>
       <c r="D801" s="0"/>
       <c r="E801" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G801" s="0">
-        <v>18.85</v>
+        <v>15.42</v>
       </c>
       <c r="H801" s="0" t="s">
-        <v>1721</v>
+        <v>1705</v>
       </c>
     </row>
     <row r="802" spans="1:8">
       <c r="A802" s="0">
-        <v>25159</v>
+        <v>25203</v>
       </c>
       <c r="B802" s="0"/>
       <c r="C802" s="0" t="s">
-        <v>1722</v>
+        <v>1706</v>
       </c>
       <c r="D802" s="0"/>
       <c r="E802" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G802" s="0">
-        <v>8.99</v>
+        <v>17.98</v>
       </c>
       <c r="H802" s="0" t="s">
-        <v>1723</v>
+        <v>1707</v>
       </c>
     </row>
     <row r="803" spans="1:8">
       <c r="A803" s="0">
-        <v>25160</v>
+        <v>25320</v>
       </c>
       <c r="B803" s="0"/>
       <c r="C803" s="0" t="s">
-        <v>1724</v>
+        <v>1708</v>
       </c>
       <c r="D803" s="0"/>
       <c r="E803" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G803" s="0">
-        <v>15.42</v>
+        <v>18.1</v>
       </c>
       <c r="H803" s="0" t="s">
-        <v>1725</v>
+        <v>1709</v>
       </c>
     </row>
     <row r="804" spans="1:8">
       <c r="A804" s="0">
-        <v>25203</v>
+        <v>25339</v>
       </c>
       <c r="B804" s="0"/>
       <c r="C804" s="0" t="s">
-        <v>1726</v>
+        <v>1710</v>
       </c>
       <c r="D804" s="0"/>
       <c r="E804" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G804" s="0">
-        <v>17.98</v>
+        <v>49.98</v>
       </c>
       <c r="H804" s="0" t="s">
-        <v>1727</v>
+        <v>1711</v>
       </c>
     </row>
     <row r="805" spans="1:8">
       <c r="A805" s="0">
-        <v>25320</v>
+        <v>25340</v>
       </c>
       <c r="B805" s="0"/>
       <c r="C805" s="0" t="s">
-        <v>1728</v>
+        <v>1712</v>
       </c>
       <c r="D805" s="0"/>
       <c r="E805" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G805" s="0">
-        <v>18.1</v>
+        <v>35.95</v>
       </c>
       <c r="H805" s="0" t="s">
-        <v>1729</v>
+        <v>1713</v>
       </c>
     </row>
     <row r="806" spans="1:8">
       <c r="A806" s="0">
-        <v>25339</v>
+        <v>25394</v>
       </c>
       <c r="B806" s="0"/>
       <c r="C806" s="0" t="s">
-        <v>1730</v>
+        <v>1714</v>
       </c>
       <c r="D806" s="0"/>
       <c r="E806" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G806" s="0">
-        <v>49.98</v>
+        <v>22.2</v>
       </c>
       <c r="H806" s="0" t="s">
-        <v>1731</v>
+        <v>1715</v>
       </c>
     </row>
     <row r="807" spans="1:8">
       <c r="A807" s="0">
-        <v>25340</v>
+        <v>25439</v>
       </c>
       <c r="B807" s="0"/>
       <c r="C807" s="0" t="s">
-        <v>1732</v>
+        <v>1716</v>
       </c>
       <c r="D807" s="0"/>
       <c r="E807" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G807" s="0">
-        <v>35.95</v>
+        <v>34.91</v>
       </c>
       <c r="H807" s="0" t="s">
-        <v>1733</v>
+        <v>1717</v>
       </c>
     </row>
     <row r="808" spans="1:8">
       <c r="A808" s="0">
-        <v>25394</v>
+        <v>25440</v>
       </c>
       <c r="B808" s="0"/>
       <c r="C808" s="0" t="s">
-        <v>1734</v>
+        <v>1718</v>
       </c>
       <c r="D808" s="0"/>
       <c r="E808" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G808" s="0">
-        <v>22.2</v>
+        <v>15.3</v>
       </c>
       <c r="H808" s="0" t="s">
-        <v>1735</v>
+        <v>1719</v>
       </c>
     </row>
     <row r="809" spans="1:8">
       <c r="A809" s="0">
-        <v>25439</v>
+        <v>25441</v>
       </c>
       <c r="B809" s="0"/>
       <c r="C809" s="0" t="s">
-        <v>1736</v>
+        <v>1720</v>
       </c>
       <c r="D809" s="0"/>
       <c r="E809" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G809" s="0">
-        <v>34.91</v>
+        <v>16.7</v>
       </c>
       <c r="H809" s="0" t="s">
-        <v>1737</v>
+        <v>1721</v>
       </c>
     </row>
     <row r="810" spans="1:8">
       <c r="A810" s="0">
-        <v>25440</v>
+        <v>25442</v>
       </c>
       <c r="B810" s="0"/>
       <c r="C810" s="0" t="s">
-        <v>1738</v>
+        <v>1722</v>
       </c>
       <c r="D810" s="0"/>
       <c r="E810" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G810" s="0">
-        <v>15.3</v>
+        <v>20.87</v>
       </c>
       <c r="H810" s="0" t="s">
-        <v>1739</v>
+        <v>1723</v>
       </c>
     </row>
     <row r="811" spans="1:8">
       <c r="A811" s="0">
-        <v>25441</v>
+        <v>25443</v>
       </c>
       <c r="B811" s="0"/>
       <c r="C811" s="0" t="s">
-        <v>1740</v>
+        <v>1724</v>
       </c>
       <c r="D811" s="0"/>
       <c r="E811" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G811" s="0">
-        <v>16.7</v>
+        <v>28.27</v>
       </c>
       <c r="H811" s="0" t="s">
-        <v>1741</v>
+        <v>1725</v>
       </c>
     </row>
     <row r="812" spans="1:8">
       <c r="A812" s="0">
-        <v>25442</v>
+        <v>25444</v>
       </c>
       <c r="B812" s="0"/>
       <c r="C812" s="0" t="s">
-        <v>1742</v>
+        <v>1726</v>
       </c>
       <c r="D812" s="0"/>
       <c r="E812" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G812" s="0">
-        <v>20.87</v>
+        <v>25.34</v>
       </c>
       <c r="H812" s="0" t="s">
-        <v>1743</v>
+        <v>1727</v>
       </c>
     </row>
     <row r="813" spans="1:8">
       <c r="A813" s="0">
-        <v>25443</v>
+        <v>25445</v>
       </c>
       <c r="B813" s="0"/>
       <c r="C813" s="0" t="s">
-        <v>1744</v>
+        <v>1728</v>
       </c>
       <c r="D813" s="0"/>
       <c r="E813" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G813" s="0">
-        <v>28.27</v>
+        <v>26.06</v>
       </c>
       <c r="H813" s="0" t="s">
-        <v>1745</v>
+        <v>1729</v>
       </c>
     </row>
     <row r="814" spans="1:8">
       <c r="A814" s="0">
-        <v>25444</v>
+        <v>25477</v>
       </c>
       <c r="B814" s="0"/>
       <c r="C814" s="0" t="s">
-        <v>1746</v>
+        <v>1730</v>
       </c>
       <c r="D814" s="0"/>
       <c r="E814" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G814" s="0">
-        <v>25.34</v>
+        <v>15.17</v>
       </c>
       <c r="H814" s="0" t="s">
-        <v>1747</v>
+        <v>1731</v>
       </c>
     </row>
     <row r="815" spans="1:8">
       <c r="A815" s="0">
-        <v>25445</v>
+        <v>25495</v>
       </c>
       <c r="B815" s="0"/>
       <c r="C815" s="0" t="s">
-        <v>1748</v>
+        <v>1732</v>
       </c>
       <c r="D815" s="0"/>
       <c r="E815" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G815" s="0">
-        <v>26.06</v>
+        <v>58.87</v>
       </c>
       <c r="H815" s="0" t="s">
-        <v>1749</v>
+        <v>1733</v>
       </c>
     </row>
     <row r="816" spans="1:8">
       <c r="A816" s="0">
-        <v>25477</v>
+        <v>25548</v>
       </c>
       <c r="B816" s="0"/>
       <c r="C816" s="0" t="s">
-        <v>1750</v>
+        <v>1734</v>
       </c>
       <c r="D816" s="0"/>
       <c r="E816" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G816" s="0">
-        <v>15.17</v>
+        <v>18.5</v>
       </c>
       <c r="H816" s="0" t="s">
-        <v>1751</v>
+        <v>1735</v>
       </c>
     </row>
     <row r="817" spans="1:8">
       <c r="A817" s="0">
-        <v>25495</v>
+        <v>25549</v>
       </c>
       <c r="B817" s="0"/>
       <c r="C817" s="0" t="s">
-        <v>1752</v>
+        <v>1736</v>
       </c>
       <c r="D817" s="0"/>
       <c r="E817" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G817" s="0">
-        <v>58.87</v>
+        <v>29.7</v>
       </c>
       <c r="H817" s="0" t="s">
-        <v>1753</v>
+        <v>1737</v>
       </c>
     </row>
     <row r="818" spans="1:8">
       <c r="A818" s="0">
-        <v>25548</v>
+        <v>25604</v>
       </c>
       <c r="B818" s="0"/>
       <c r="C818" s="0" t="s">
-        <v>1754</v>
+        <v>1738</v>
       </c>
       <c r="D818" s="0"/>
       <c r="E818" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G818" s="0">
-        <v>18.5</v>
+        <v>20.24</v>
       </c>
       <c r="H818" s="0" t="s">
-        <v>1755</v>
+        <v>1739</v>
       </c>
     </row>
     <row r="819" spans="1:8">
       <c r="A819" s="0">
-        <v>25549</v>
+        <v>25605</v>
       </c>
       <c r="B819" s="0"/>
       <c r="C819" s="0" t="s">
-        <v>1756</v>
+        <v>1740</v>
       </c>
       <c r="D819" s="0"/>
       <c r="E819" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G819" s="0">
-        <v>29.7</v>
+        <v>27.1</v>
       </c>
       <c r="H819" s="0" t="s">
-        <v>1757</v>
+        <v>1741</v>
       </c>
     </row>
     <row r="820" spans="1:8">
       <c r="A820" s="0">
-        <v>25604</v>
+        <v>25606</v>
       </c>
       <c r="B820" s="0"/>
       <c r="C820" s="0" t="s">
-        <v>1758</v>
+        <v>1742</v>
       </c>
       <c r="D820" s="0"/>
       <c r="E820" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G820" s="0">
-        <v>20.24</v>
+        <v>23.6</v>
       </c>
       <c r="H820" s="0" t="s">
-        <v>1759</v>
+        <v>1743</v>
       </c>
     </row>
     <row r="821" spans="1:8">
       <c r="A821" s="0">
-        <v>25605</v>
+        <v>25607</v>
       </c>
       <c r="B821" s="0"/>
       <c r="C821" s="0" t="s">
-        <v>1760</v>
+        <v>1744</v>
       </c>
       <c r="D821" s="0"/>
       <c r="E821" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G821" s="0">
-        <v>27.1</v>
+        <v>26.88</v>
       </c>
       <c r="H821" s="0" t="s">
-        <v>1761</v>
+        <v>1745</v>
       </c>
     </row>
     <row r="822" spans="1:8">
       <c r="A822" s="0">
-        <v>25606</v>
+        <v>25610</v>
       </c>
       <c r="B822" s="0"/>
       <c r="C822" s="0" t="s">
-        <v>1762</v>
+        <v>1746</v>
       </c>
       <c r="D822" s="0"/>
       <c r="E822" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G822" s="0">
-        <v>23.6</v>
+        <v>35.95</v>
       </c>
       <c r="H822" s="0" t="s">
-        <v>1763</v>
+        <v>1747</v>
       </c>
     </row>
     <row r="823" spans="1:8">
       <c r="A823" s="0">
-        <v>25607</v>
+        <v>14309</v>
       </c>
       <c r="B823" s="0"/>
       <c r="C823" s="0" t="s">
-        <v>1764</v>
+        <v>1748</v>
       </c>
       <c r="D823" s="0"/>
       <c r="E823" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G823" s="0">
-        <v>26.88</v>
+        <v>8.69</v>
       </c>
       <c r="H823" s="0" t="s">
-        <v>1765</v>
+        <v>1749</v>
       </c>
     </row>
     <row r="824" spans="1:8">
       <c r="A824" s="0">
-        <v>25610</v>
-[...1 lines deleted...]
-      <c r="B824" s="0"/>
+        <v>14310</v>
+      </c>
+      <c r="B824" s="0" t="s">
+        <v>1750</v>
+      </c>
       <c r="C824" s="0" t="s">
-        <v>1766</v>
+        <v>1751</v>
       </c>
       <c r="D824" s="0"/>
       <c r="E824" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G824" s="0">
-        <v>35.95</v>
+        <v>1.86</v>
       </c>
       <c r="H824" s="0" t="s">
-        <v>1767</v>
+        <v>1752</v>
       </c>
     </row>
     <row r="825" spans="1:8">
       <c r="A825" s="0">
-        <v>14309</v>
+        <v>14311</v>
       </c>
       <c r="B825" s="0"/>
       <c r="C825" s="0" t="s">
-        <v>1768</v>
+        <v>1753</v>
       </c>
       <c r="D825" s="0"/>
       <c r="E825" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G825" s="0">
-        <v>8.69</v>
+        <v>1.86</v>
       </c>
       <c r="H825" s="0" t="s">
-        <v>1769</v>
+        <v>1754</v>
       </c>
     </row>
     <row r="826" spans="1:8">
       <c r="A826" s="0">
-        <v>14310</v>
-[...3 lines deleted...]
-      </c>
+        <v>14312</v>
+      </c>
+      <c r="B826" s="0"/>
       <c r="C826" s="0" t="s">
-        <v>1771</v>
+        <v>1755</v>
       </c>
       <c r="D826" s="0"/>
       <c r="E826" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G826" s="0">
-        <v>1.86</v>
+        <v>10.86</v>
       </c>
       <c r="H826" s="0" t="s">
-        <v>1772</v>
+        <v>1756</v>
       </c>
     </row>
     <row r="827" spans="1:8">
       <c r="A827" s="0">
-        <v>14311</v>
+        <v>14374</v>
       </c>
       <c r="B827" s="0"/>
       <c r="C827" s="0" t="s">
-        <v>1773</v>
+        <v>1757</v>
       </c>
       <c r="D827" s="0"/>
       <c r="E827" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G827" s="0">
-        <v>1.86</v>
+        <v>9.710000000000001</v>
       </c>
       <c r="H827" s="0" t="s">
-        <v>1774</v>
+        <v>1758</v>
       </c>
     </row>
     <row r="828" spans="1:8">
       <c r="A828" s="0">
-        <v>14312</v>
+        <v>14375</v>
       </c>
       <c r="B828" s="0"/>
       <c r="C828" s="0" t="s">
-        <v>1775</v>
+        <v>1759</v>
       </c>
       <c r="D828" s="0"/>
       <c r="E828" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G828" s="0">
-        <v>10.86</v>
+        <v>13.36</v>
       </c>
       <c r="H828" s="0" t="s">
-        <v>1776</v>
+        <v>1760</v>
       </c>
     </row>
     <row r="829" spans="1:8">
       <c r="A829" s="0">
-        <v>14374</v>
+        <v>14378</v>
       </c>
       <c r="B829" s="0"/>
       <c r="C829" s="0" t="s">
-        <v>1777</v>
+        <v>1761</v>
       </c>
       <c r="D829" s="0"/>
       <c r="E829" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G829" s="0">
-        <v>9.710000000000001</v>
+        <v>9.07</v>
       </c>
       <c r="H829" s="0" t="s">
-        <v>1778</v>
+        <v>1762</v>
       </c>
     </row>
     <row r="830" spans="1:8">
       <c r="A830" s="0">
-        <v>14375</v>
+        <v>14472</v>
       </c>
       <c r="B830" s="0"/>
       <c r="C830" s="0" t="s">
-        <v>1779</v>
+        <v>1763</v>
       </c>
       <c r="D830" s="0"/>
       <c r="E830" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G830" s="0">
-        <v>13.36</v>
+        <v>8.94</v>
       </c>
       <c r="H830" s="0" t="s">
-        <v>1780</v>
+        <v>1764</v>
       </c>
     </row>
     <row r="831" spans="1:8">
       <c r="A831" s="0">
-        <v>14378</v>
+        <v>14683</v>
       </c>
       <c r="B831" s="0"/>
       <c r="C831" s="0" t="s">
-        <v>1781</v>
+        <v>1765</v>
       </c>
       <c r="D831" s="0"/>
       <c r="E831" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G831" s="0">
-        <v>9.07</v>
+        <v>2.49</v>
       </c>
       <c r="H831" s="0" t="s">
-        <v>1782</v>
+        <v>1766</v>
       </c>
     </row>
     <row r="832" spans="1:8">
       <c r="A832" s="0">
-        <v>14472</v>
+        <v>14966</v>
       </c>
       <c r="B832" s="0"/>
       <c r="C832" s="0" t="s">
-        <v>1783</v>
+        <v>1767</v>
       </c>
       <c r="D832" s="0"/>
       <c r="E832" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G832" s="0">
-        <v>8.94</v>
+        <v>14.05</v>
       </c>
       <c r="H832" s="0" t="s">
-        <v>1784</v>
+        <v>1768</v>
       </c>
     </row>
     <row r="833" spans="1:8">
       <c r="A833" s="0">
-        <v>14683</v>
+        <v>25154</v>
       </c>
       <c r="B833" s="0"/>
       <c r="C833" s="0" t="s">
-        <v>1785</v>
+        <v>1769</v>
       </c>
       <c r="D833" s="0"/>
       <c r="E833" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G833" s="0">
-        <v>2.49</v>
+        <v>4.35</v>
       </c>
       <c r="H833" s="0" t="s">
-        <v>1786</v>
+        <v>1770</v>
       </c>
     </row>
     <row r="834" spans="1:8">
       <c r="A834" s="0">
-        <v>14966</v>
-[...1 lines deleted...]
-      <c r="B834" s="0"/>
+        <v>25155</v>
+      </c>
+      <c r="B834" s="0" t="s">
+        <v>1771</v>
+      </c>
       <c r="C834" s="0" t="s">
-        <v>1787</v>
+        <v>1772</v>
       </c>
       <c r="D834" s="0"/>
       <c r="E834" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G834" s="0">
-        <v>14.05</v>
+        <v>4.72</v>
       </c>
       <c r="H834" s="0" t="s">
-        <v>1788</v>
+        <v>1773</v>
       </c>
     </row>
     <row r="835" spans="1:8">
       <c r="A835" s="0">
-        <v>25154</v>
+        <v>25200</v>
       </c>
       <c r="B835" s="0"/>
       <c r="C835" s="0" t="s">
-        <v>1789</v>
+        <v>1774</v>
       </c>
       <c r="D835" s="0"/>
       <c r="E835" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G835" s="0">
-        <v>4.35</v>
+        <v>12.33</v>
       </c>
       <c r="H835" s="0" t="s">
-        <v>1790</v>
+        <v>1775</v>
       </c>
     </row>
     <row r="836" spans="1:8">
       <c r="A836" s="0">
-        <v>25155</v>
+        <v>25201</v>
       </c>
       <c r="B836" s="0" t="s">
-        <v>1791</v>
+        <v>1776</v>
       </c>
       <c r="C836" s="0" t="s">
-        <v>1792</v>
+        <v>1777</v>
       </c>
       <c r="D836" s="0"/>
       <c r="E836" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G836" s="0">
-        <v>4.72</v>
+        <v>4.23</v>
       </c>
       <c r="H836" s="0" t="s">
-        <v>1793</v>
+        <v>1778</v>
       </c>
     </row>
     <row r="837" spans="1:8">
       <c r="A837" s="0">
-        <v>25200</v>
+        <v>25202</v>
       </c>
       <c r="B837" s="0"/>
       <c r="C837" s="0" t="s">
-        <v>1794</v>
+        <v>1779</v>
       </c>
       <c r="D837" s="0"/>
       <c r="E837" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G837" s="0">
-        <v>12.33</v>
+        <v>3.98</v>
       </c>
       <c r="H837" s="0" t="s">
-        <v>1795</v>
+        <v>1780</v>
       </c>
     </row>
     <row r="838" spans="1:8">
       <c r="A838" s="0">
-        <v>25201</v>
+        <v>25431</v>
       </c>
       <c r="B838" s="0" t="s">
-        <v>1796</v>
+        <v>1781</v>
       </c>
       <c r="C838" s="0" t="s">
-        <v>1797</v>
+        <v>1782</v>
       </c>
       <c r="D838" s="0"/>
       <c r="E838" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G838" s="0">
-        <v>4.23</v>
+        <v>14.92</v>
       </c>
       <c r="H838" s="0" t="s">
-        <v>1798</v>
+        <v>1783</v>
       </c>
     </row>
     <row r="839" spans="1:8">
       <c r="A839" s="0">
-        <v>25202</v>
+        <v>25432</v>
       </c>
       <c r="B839" s="0"/>
       <c r="C839" s="0" t="s">
-        <v>1799</v>
+        <v>1784</v>
       </c>
       <c r="D839" s="0"/>
       <c r="E839" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G839" s="0">
-        <v>3.98</v>
+        <v>16.07</v>
       </c>
       <c r="H839" s="0" t="s">
-        <v>1800</v>
+        <v>1785</v>
       </c>
     </row>
     <row r="840" spans="1:8">
       <c r="A840" s="0">
-        <v>25431</v>
-[...3 lines deleted...]
-      </c>
+        <v>25433</v>
+      </c>
+      <c r="B840" s="0"/>
       <c r="C840" s="0" t="s">
-        <v>1802</v>
+        <v>1786</v>
       </c>
       <c r="D840" s="0"/>
       <c r="E840" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G840" s="0">
-        <v>14.92</v>
+        <v>22.24</v>
       </c>
       <c r="H840" s="0" t="s">
-        <v>1803</v>
+        <v>1787</v>
       </c>
     </row>
     <row r="841" spans="1:8">
       <c r="A841" s="0">
-        <v>25432</v>
+        <v>25434</v>
       </c>
       <c r="B841" s="0"/>
       <c r="C841" s="0" t="s">
-        <v>1804</v>
+        <v>1788</v>
       </c>
       <c r="D841" s="0"/>
       <c r="E841" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G841" s="0">
-        <v>16.07</v>
+        <v>22.51</v>
       </c>
       <c r="H841" s="0" t="s">
-        <v>1805</v>
+        <v>1789</v>
       </c>
     </row>
     <row r="842" spans="1:8">
       <c r="A842" s="0">
-        <v>25433</v>
+        <v>15778</v>
       </c>
       <c r="B842" s="0"/>
       <c r="C842" s="0" t="s">
-        <v>1806</v>
+        <v>1790</v>
       </c>
       <c r="D842" s="0"/>
       <c r="E842" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G842" s="0">
-        <v>22.24</v>
+        <v>19.28</v>
       </c>
       <c r="H842" s="0" t="s">
-        <v>1807</v>
+        <v>1791</v>
       </c>
     </row>
     <row r="843" spans="1:8">
       <c r="A843" s="0">
-        <v>25434</v>
+        <v>16281</v>
       </c>
       <c r="B843" s="0"/>
       <c r="C843" s="0" t="s">
-        <v>1808</v>
+        <v>1792</v>
       </c>
       <c r="D843" s="0"/>
       <c r="E843" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G843" s="0">
-        <v>22.51</v>
+        <v>4.69</v>
       </c>
       <c r="H843" s="0" t="s">
-        <v>1809</v>
+        <v>1793</v>
       </c>
     </row>
     <row r="844" spans="1:8">
       <c r="A844" s="0">
-        <v>15778</v>
-[...1 lines deleted...]
-      <c r="B844" s="0"/>
+        <v>16282</v>
+      </c>
+      <c r="B844" s="0" t="s">
+        <v>1794</v>
+      </c>
       <c r="C844" s="0" t="s">
-        <v>1810</v>
-[...1 lines deleted...]
-      <c r="D844" s="0"/>
+        <v>1795</v>
+      </c>
+      <c r="D844" s="0" t="s">
+        <v>48</v>
+      </c>
       <c r="E844" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G844" s="0">
-        <v>19.28</v>
+        <v>6.74</v>
       </c>
       <c r="H844" s="0" t="s">
-        <v>1811</v>
+        <v>1796</v>
       </c>
     </row>
     <row r="845" spans="1:8">
       <c r="A845" s="0">
-        <v>16281</v>
+        <v>16283</v>
       </c>
       <c r="B845" s="0"/>
       <c r="C845" s="0" t="s">
-        <v>1812</v>
+        <v>1797</v>
       </c>
       <c r="D845" s="0"/>
       <c r="E845" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G845" s="0">
-        <v>4.69</v>
+        <v>8.6</v>
       </c>
       <c r="H845" s="0" t="s">
-        <v>1813</v>
+        <v>1798</v>
       </c>
     </row>
     <row r="846" spans="1:8">
       <c r="A846" s="0">
-        <v>16282</v>
-[...3 lines deleted...]
-      </c>
+        <v>16284</v>
+      </c>
+      <c r="B846" s="0"/>
       <c r="C846" s="0" t="s">
-        <v>1815</v>
-[...3 lines deleted...]
-      </c>
+        <v>1799</v>
+      </c>
+      <c r="D846" s="0"/>
       <c r="E846" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G846" s="0">
-        <v>6.74</v>
+        <v>12.77</v>
       </c>
       <c r="H846" s="0" t="s">
-        <v>1816</v>
+        <v>1800</v>
       </c>
     </row>
     <row r="847" spans="1:8">
       <c r="A847" s="0">
-        <v>16283</v>
+        <v>16324</v>
       </c>
       <c r="B847" s="0"/>
       <c r="C847" s="0" t="s">
-        <v>1817</v>
+        <v>1801</v>
       </c>
       <c r="D847" s="0"/>
       <c r="E847" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G847" s="0">
-        <v>8.6</v>
+        <v>7.61</v>
       </c>
       <c r="H847" s="0" t="s">
-        <v>1818</v>
+        <v>1802</v>
       </c>
     </row>
     <row r="848" spans="1:8">
       <c r="A848" s="0">
-        <v>16284</v>
+        <v>16325</v>
       </c>
       <c r="B848" s="0"/>
       <c r="C848" s="0" t="s">
-        <v>1819</v>
+        <v>1803</v>
       </c>
       <c r="D848" s="0"/>
       <c r="E848" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G848" s="0">
-        <v>12.77</v>
+        <v>7.51</v>
       </c>
       <c r="H848" s="0" t="s">
-        <v>1820</v>
+        <v>1804</v>
       </c>
     </row>
     <row r="849" spans="1:8">
       <c r="A849" s="0">
-        <v>16324</v>
+        <v>16437</v>
       </c>
       <c r="B849" s="0"/>
       <c r="C849" s="0" t="s">
-        <v>1821</v>
+        <v>1805</v>
       </c>
       <c r="D849" s="0"/>
       <c r="E849" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G849" s="0">
-        <v>7.61</v>
+        <v>3.66</v>
       </c>
       <c r="H849" s="0" t="s">
-        <v>1822</v>
+        <v>1806</v>
       </c>
     </row>
     <row r="850" spans="1:8">
       <c r="A850" s="0">
-        <v>16325</v>
-[...1 lines deleted...]
-      <c r="B850" s="0"/>
+        <v>16438</v>
+      </c>
+      <c r="B850" s="0" t="s">
+        <v>1807</v>
+      </c>
       <c r="C850" s="0" t="s">
-        <v>1823</v>
-[...1 lines deleted...]
-      <c r="D850" s="0"/>
+        <v>1808</v>
+      </c>
+      <c r="D850" s="0" t="s">
+        <v>48</v>
+      </c>
       <c r="E850" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G850" s="0">
-        <v>7.51</v>
+        <v>4.69</v>
       </c>
       <c r="H850" s="0" t="s">
-        <v>1824</v>
+        <v>1809</v>
       </c>
     </row>
     <row r="851" spans="1:8">
       <c r="A851" s="0">
-        <v>16437</v>
-[...1 lines deleted...]
-      <c r="B851" s="0"/>
+        <v>16439</v>
+      </c>
+      <c r="B851" s="0" t="s">
+        <v>1810</v>
+      </c>
       <c r="C851" s="0" t="s">
-        <v>1825</v>
-[...1 lines deleted...]
-      <c r="D851" s="0"/>
+        <v>1811</v>
+      </c>
+      <c r="D851" s="0" t="s">
+        <v>48</v>
+      </c>
       <c r="E851" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G851" s="0">
-        <v>3.66</v>
+        <v>5.22</v>
       </c>
       <c r="H851" s="0" t="s">
-        <v>1826</v>
+        <v>1812</v>
       </c>
     </row>
     <row r="852" spans="1:8">
       <c r="A852" s="0">
-        <v>16438</v>
+        <v>16440</v>
       </c>
       <c r="B852" s="0" t="s">
-        <v>1827</v>
+        <v>1813</v>
       </c>
       <c r="C852" s="0" t="s">
-        <v>1828</v>
+        <v>1814</v>
       </c>
       <c r="D852" s="0" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="E852" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G852" s="0">
-        <v>4.69</v>
+        <v>6.51</v>
       </c>
       <c r="H852" s="0" t="s">
-        <v>1829</v>
+        <v>1815</v>
       </c>
     </row>
     <row r="853" spans="1:8">
       <c r="A853" s="0">
-        <v>16439</v>
-[...3 lines deleted...]
-      </c>
+        <v>16441</v>
+      </c>
+      <c r="B853" s="0"/>
       <c r="C853" s="0" t="s">
-        <v>1831</v>
-[...3 lines deleted...]
-      </c>
+        <v>1816</v>
+      </c>
+      <c r="D853" s="0"/>
       <c r="E853" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G853" s="0">
-        <v>5.22</v>
+        <v>4.28</v>
       </c>
       <c r="H853" s="0" t="s">
-        <v>1832</v>
+        <v>1817</v>
       </c>
     </row>
     <row r="854" spans="1:8">
       <c r="A854" s="0">
-        <v>16440</v>
-[...3 lines deleted...]
-      </c>
+        <v>16442</v>
+      </c>
+      <c r="B854" s="0"/>
       <c r="C854" s="0" t="s">
-        <v>1834</v>
-[...3 lines deleted...]
-      </c>
+        <v>1818</v>
+      </c>
+      <c r="D854" s="0"/>
       <c r="E854" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G854" s="0">
-        <v>6.51</v>
+        <v>4.82</v>
       </c>
       <c r="H854" s="0" t="s">
-        <v>1835</v>
+        <v>1819</v>
       </c>
     </row>
     <row r="855" spans="1:8">
       <c r="A855" s="0">
-        <v>16441</v>
+        <v>16443</v>
       </c>
       <c r="B855" s="0"/>
       <c r="C855" s="0" t="s">
-        <v>1836</v>
+        <v>1820</v>
       </c>
       <c r="D855" s="0"/>
       <c r="E855" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G855" s="0">
-        <v>4.28</v>
+        <v>5.11</v>
       </c>
       <c r="H855" s="0" t="s">
-        <v>1837</v>
+        <v>1821</v>
       </c>
     </row>
     <row r="856" spans="1:8">
       <c r="A856" s="0">
-        <v>16442</v>
+        <v>16444</v>
       </c>
       <c r="B856" s="0"/>
       <c r="C856" s="0" t="s">
-        <v>1838</v>
+        <v>1822</v>
       </c>
       <c r="D856" s="0"/>
       <c r="E856" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G856" s="0">
-        <v>4.82</v>
+        <v>6.43</v>
       </c>
       <c r="H856" s="0" t="s">
-        <v>1839</v>
+        <v>1823</v>
       </c>
     </row>
     <row r="857" spans="1:8">
       <c r="A857" s="0">
-        <v>16443</v>
+        <v>16445</v>
       </c>
       <c r="B857" s="0"/>
       <c r="C857" s="0" t="s">
-        <v>1840</v>
+        <v>1824</v>
       </c>
       <c r="D857" s="0"/>
       <c r="E857" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G857" s="0">
-        <v>5.11</v>
+        <v>1.53</v>
       </c>
       <c r="H857" s="0" t="s">
-        <v>1841</v>
+        <v>1825</v>
       </c>
     </row>
     <row r="858" spans="1:8">
       <c r="A858" s="0">
-        <v>16444</v>
+        <v>16446</v>
       </c>
       <c r="B858" s="0"/>
       <c r="C858" s="0" t="s">
-        <v>1842</v>
+        <v>1826</v>
       </c>
       <c r="D858" s="0"/>
       <c r="E858" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G858" s="0">
-        <v>6.43</v>
+        <v>1.79</v>
       </c>
       <c r="H858" s="0" t="s">
-        <v>1843</v>
+        <v>1827</v>
       </c>
     </row>
     <row r="859" spans="1:8">
       <c r="A859" s="0">
-        <v>16445</v>
+        <v>16447</v>
       </c>
       <c r="B859" s="0"/>
       <c r="C859" s="0" t="s">
-        <v>1844</v>
+        <v>1828</v>
       </c>
       <c r="D859" s="0"/>
       <c r="E859" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G859" s="0">
-        <v>1.53</v>
+        <v>2.04</v>
       </c>
       <c r="H859" s="0" t="s">
-        <v>1845</v>
+        <v>1829</v>
       </c>
     </row>
     <row r="860" spans="1:8">
       <c r="A860" s="0">
-        <v>16446</v>
+        <v>16448</v>
       </c>
       <c r="B860" s="0"/>
       <c r="C860" s="0" t="s">
-        <v>1846</v>
+        <v>1830</v>
       </c>
       <c r="D860" s="0"/>
       <c r="E860" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G860" s="0">
-        <v>1.79</v>
+        <v>2.81</v>
       </c>
       <c r="H860" s="0" t="s">
-        <v>1847</v>
+        <v>1831</v>
       </c>
     </row>
     <row r="861" spans="1:8">
       <c r="A861" s="0">
-        <v>16447</v>
+        <v>16449</v>
       </c>
       <c r="B861" s="0"/>
       <c r="C861" s="0" t="s">
-        <v>1848</v>
+        <v>1832</v>
       </c>
       <c r="D861" s="0"/>
       <c r="E861" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G861" s="0">
-        <v>2.04</v>
+        <v>3.58</v>
       </c>
       <c r="H861" s="0" t="s">
-        <v>1849</v>
+        <v>1833</v>
       </c>
     </row>
     <row r="862" spans="1:8">
       <c r="A862" s="0">
-        <v>16448</v>
+        <v>16534</v>
       </c>
       <c r="B862" s="0"/>
       <c r="C862" s="0" t="s">
-        <v>1850</v>
+        <v>1834</v>
       </c>
       <c r="D862" s="0"/>
       <c r="E862" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G862" s="0">
-        <v>2.81</v>
+        <v>5.22</v>
       </c>
       <c r="H862" s="0" t="s">
-        <v>1851</v>
+        <v>1835</v>
       </c>
     </row>
     <row r="863" spans="1:8">
       <c r="A863" s="0">
-        <v>16449</v>
+        <v>16535</v>
       </c>
       <c r="B863" s="0"/>
       <c r="C863" s="0" t="s">
-        <v>1852</v>
+        <v>1836</v>
       </c>
       <c r="D863" s="0"/>
       <c r="E863" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G863" s="0">
-        <v>3.58</v>
+        <v>6.13</v>
       </c>
       <c r="H863" s="0" t="s">
-        <v>1853</v>
+        <v>1837</v>
       </c>
     </row>
     <row r="864" spans="1:8">
       <c r="A864" s="0">
-        <v>16534</v>
+        <v>16536</v>
       </c>
       <c r="B864" s="0"/>
       <c r="C864" s="0" t="s">
-        <v>1854</v>
+        <v>1838</v>
       </c>
       <c r="D864" s="0"/>
       <c r="E864" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G864" s="0">
-        <v>5.22</v>
+        <v>6.9</v>
       </c>
       <c r="H864" s="0" t="s">
-        <v>1855</v>
+        <v>1839</v>
       </c>
     </row>
     <row r="865" spans="1:8">
       <c r="A865" s="0">
-        <v>16535</v>
+        <v>16537</v>
       </c>
       <c r="B865" s="0"/>
       <c r="C865" s="0" t="s">
-        <v>1856</v>
+        <v>1840</v>
       </c>
       <c r="D865" s="0"/>
       <c r="E865" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G865" s="0">
-        <v>6.13</v>
+        <v>4.34</v>
       </c>
       <c r="H865" s="0" t="s">
-        <v>1857</v>
+        <v>1841</v>
       </c>
     </row>
     <row r="866" spans="1:8">
       <c r="A866" s="0">
-        <v>16536</v>
+        <v>16538</v>
       </c>
       <c r="B866" s="0"/>
       <c r="C866" s="0" t="s">
-        <v>1858</v>
+        <v>1842</v>
       </c>
       <c r="D866" s="0"/>
       <c r="E866" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G866" s="0">
-        <v>6.9</v>
+        <v>4.86</v>
       </c>
       <c r="H866" s="0" t="s">
-        <v>1859</v>
+        <v>1843</v>
       </c>
     </row>
     <row r="867" spans="1:8">
       <c r="A867" s="0">
-        <v>16537</v>
+        <v>16539</v>
       </c>
       <c r="B867" s="0"/>
       <c r="C867" s="0" t="s">
-        <v>1860</v>
+        <v>1844</v>
       </c>
       <c r="D867" s="0"/>
       <c r="E867" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G867" s="0">
-        <v>4.34</v>
+        <v>5.62</v>
       </c>
       <c r="H867" s="0" t="s">
-        <v>1861</v>
+        <v>1845</v>
       </c>
     </row>
     <row r="868" spans="1:8">
       <c r="A868" s="0">
-        <v>16538</v>
+        <v>16838</v>
       </c>
       <c r="B868" s="0"/>
       <c r="C868" s="0" t="s">
-        <v>1862</v>
+        <v>1846</v>
       </c>
       <c r="D868" s="0"/>
       <c r="E868" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G868" s="0">
-        <v>4.86</v>
+        <v>5.74</v>
       </c>
       <c r="H868" s="0" t="s">
-        <v>1863</v>
+        <v>1847</v>
       </c>
     </row>
     <row r="869" spans="1:8">
       <c r="A869" s="0">
-        <v>16539</v>
-[...1 lines deleted...]
-      <c r="B869" s="0"/>
+        <v>16839</v>
+      </c>
+      <c r="B869" s="0" t="s">
+        <v>1848</v>
+      </c>
       <c r="C869" s="0" t="s">
-        <v>1864</v>
-[...1 lines deleted...]
-      <c r="D869" s="0"/>
+        <v>1849</v>
+      </c>
+      <c r="D869" s="0" t="s">
+        <v>48</v>
+      </c>
       <c r="E869" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G869" s="0">
-        <v>5.62</v>
+        <v>6.78</v>
       </c>
       <c r="H869" s="0" t="s">
-        <v>1865</v>
+        <v>1850</v>
       </c>
     </row>
     <row r="870" spans="1:8">
       <c r="A870" s="0">
-        <v>16838</v>
-[...1 lines deleted...]
-      <c r="B870" s="0"/>
+        <v>16840</v>
+      </c>
+      <c r="B870" s="0" t="s">
+        <v>1851</v>
+      </c>
       <c r="C870" s="0" t="s">
-        <v>1866</v>
-[...1 lines deleted...]
-      <c r="D870" s="0"/>
+        <v>1852</v>
+      </c>
+      <c r="D870" s="0" t="s">
+        <v>48</v>
+      </c>
       <c r="E870" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G870" s="0">
-        <v>5.74</v>
+        <v>12.77</v>
       </c>
       <c r="H870" s="0" t="s">
-        <v>1867</v>
+        <v>1853</v>
       </c>
     </row>
     <row r="871" spans="1:8">
       <c r="A871" s="0">
-        <v>16839</v>
-[...3 lines deleted...]
-      </c>
+        <v>16841</v>
+      </c>
+      <c r="B871" s="0"/>
       <c r="C871" s="0" t="s">
-        <v>1869</v>
-[...3 lines deleted...]
-      </c>
+        <v>1854</v>
+      </c>
+      <c r="D871" s="0"/>
       <c r="E871" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G871" s="0">
-        <v>6.78</v>
+        <v>2.94</v>
       </c>
       <c r="H871" s="0" t="s">
-        <v>1870</v>
+        <v>1855</v>
       </c>
     </row>
     <row r="872" spans="1:8">
       <c r="A872" s="0">
-        <v>16840</v>
-[...3 lines deleted...]
-      </c>
+        <v>16842</v>
+      </c>
+      <c r="B872" s="0"/>
       <c r="C872" s="0" t="s">
-        <v>1872</v>
-[...3 lines deleted...]
-      </c>
+        <v>1856</v>
+      </c>
+      <c r="D872" s="0"/>
       <c r="E872" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G872" s="0">
-        <v>12.77</v>
+        <v>3.92</v>
       </c>
       <c r="H872" s="0" t="s">
-        <v>1873</v>
+        <v>1857</v>
       </c>
     </row>
     <row r="873" spans="1:8">
       <c r="A873" s="0">
-        <v>16841</v>
-[...1 lines deleted...]
-      <c r="B873" s="0"/>
+        <v>16843</v>
+      </c>
+      <c r="B873" s="0" t="s">
+        <v>1858</v>
+      </c>
       <c r="C873" s="0" t="s">
-        <v>1874</v>
-[...1 lines deleted...]
-      <c r="D873" s="0"/>
+        <v>1859</v>
+      </c>
+      <c r="D873" s="0" t="s">
+        <v>48</v>
+      </c>
       <c r="E873" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G873" s="0">
-        <v>2.94</v>
+        <v>4.69</v>
       </c>
       <c r="H873" s="0" t="s">
-        <v>1875</v>
+        <v>1860</v>
       </c>
     </row>
     <row r="874" spans="1:8">
       <c r="A874" s="0">
-        <v>16842</v>
-[...1 lines deleted...]
-      <c r="B874" s="0"/>
+        <v>16844</v>
+      </c>
+      <c r="B874" s="0" t="s">
+        <v>1861</v>
+      </c>
       <c r="C874" s="0" t="s">
-        <v>1876</v>
-[...1 lines deleted...]
-      <c r="D874" s="0"/>
+        <v>1862</v>
+      </c>
+      <c r="D874" s="0" t="s">
+        <v>48</v>
+      </c>
       <c r="E874" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G874" s="0">
-        <v>3.92</v>
+        <v>6.78</v>
       </c>
       <c r="H874" s="0" t="s">
-        <v>1877</v>
+        <v>1863</v>
       </c>
     </row>
     <row r="875" spans="1:8">
       <c r="A875" s="0">
-        <v>16843</v>
-[...3 lines deleted...]
-      </c>
+        <v>16845</v>
+      </c>
+      <c r="B875" s="0"/>
       <c r="C875" s="0" t="s">
-        <v>1879</v>
-[...3 lines deleted...]
-      </c>
+        <v>1864</v>
+      </c>
+      <c r="D875" s="0"/>
       <c r="E875" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G875" s="0">
-        <v>4.69</v>
+        <v>11.21</v>
       </c>
       <c r="H875" s="0" t="s">
-        <v>1880</v>
+        <v>1865</v>
       </c>
     </row>
     <row r="876" spans="1:8">
       <c r="A876" s="0">
-        <v>16844</v>
-[...3 lines deleted...]
-      </c>
+        <v>16855</v>
+      </c>
+      <c r="B876" s="0"/>
       <c r="C876" s="0" t="s">
-        <v>1882</v>
-[...3 lines deleted...]
-      </c>
+        <v>1866</v>
+      </c>
+      <c r="D876" s="0"/>
       <c r="E876" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G876" s="0">
-        <v>6.78</v>
+        <v>2.3</v>
       </c>
       <c r="H876" s="0" t="s">
-        <v>1883</v>
+        <v>1867</v>
       </c>
     </row>
     <row r="877" spans="1:8">
       <c r="A877" s="0">
-        <v>16845</v>
+        <v>16865</v>
       </c>
       <c r="B877" s="0"/>
       <c r="C877" s="0" t="s">
-        <v>1884</v>
+        <v>1868</v>
       </c>
       <c r="D877" s="0"/>
       <c r="E877" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G877" s="0">
-        <v>11.21</v>
+        <v>3.76</v>
       </c>
       <c r="H877" s="0" t="s">
-        <v>1885</v>
+        <v>1869</v>
       </c>
     </row>
     <row r="878" spans="1:8">
       <c r="A878" s="0">
-        <v>16855</v>
+        <v>12399</v>
       </c>
       <c r="B878" s="0"/>
       <c r="C878" s="0" t="s">
-        <v>1886</v>
+        <v>1870</v>
       </c>
       <c r="D878" s="0"/>
       <c r="E878" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G878" s="0">
-        <v>2.3</v>
+        <v>35.25</v>
       </c>
       <c r="H878" s="0" t="s">
-        <v>1887</v>
+        <v>1871</v>
       </c>
     </row>
     <row r="879" spans="1:8">
       <c r="A879" s="0">
-        <v>16865</v>
+        <v>12552</v>
       </c>
       <c r="B879" s="0"/>
       <c r="C879" s="0" t="s">
-        <v>1888</v>
+        <v>1872</v>
       </c>
       <c r="D879" s="0"/>
       <c r="E879" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G879" s="0">
-        <v>3.76</v>
+        <v>10.72</v>
       </c>
       <c r="H879" s="0" t="s">
-        <v>1889</v>
+        <v>1873</v>
       </c>
     </row>
     <row r="880" spans="1:8">
       <c r="A880" s="0">
-        <v>12399</v>
+        <v>12608</v>
       </c>
       <c r="B880" s="0"/>
       <c r="C880" s="0" t="s">
-        <v>1890</v>
+        <v>1874</v>
       </c>
       <c r="D880" s="0"/>
       <c r="E880" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G880" s="0">
-        <v>35.25</v>
+        <v>16.86</v>
       </c>
       <c r="H880" s="0" t="s">
-        <v>1891</v>
+        <v>1875</v>
       </c>
     </row>
     <row r="881" spans="1:8">
       <c r="A881" s="0">
-        <v>12552</v>
+        <v>12663</v>
       </c>
       <c r="B881" s="0"/>
       <c r="C881" s="0" t="s">
-        <v>1892</v>
+        <v>1876</v>
       </c>
       <c r="D881" s="0"/>
       <c r="E881" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G881" s="0">
-        <v>10.72</v>
+        <v>10.34</v>
       </c>
       <c r="H881" s="0" t="s">
-        <v>1893</v>
+        <v>1877</v>
       </c>
     </row>
     <row r="882" spans="1:8">
       <c r="A882" s="0">
-        <v>12608</v>
+        <v>12664</v>
       </c>
       <c r="B882" s="0"/>
       <c r="C882" s="0" t="s">
-        <v>1894</v>
+        <v>1878</v>
       </c>
       <c r="D882" s="0"/>
       <c r="E882" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G882" s="0">
-        <v>16.86</v>
+        <v>10.34</v>
       </c>
       <c r="H882" s="0" t="s">
-        <v>1895</v>
+        <v>1879</v>
       </c>
     </row>
     <row r="883" spans="1:8">
       <c r="A883" s="0">
-        <v>12663</v>
+        <v>12684</v>
       </c>
       <c r="B883" s="0"/>
       <c r="C883" s="0" t="s">
-        <v>1896</v>
+        <v>1880</v>
       </c>
       <c r="D883" s="0"/>
       <c r="E883" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G883" s="0">
-        <v>10.34</v>
+        <v>25.55</v>
       </c>
       <c r="H883" s="0" t="s">
-        <v>1897</v>
+        <v>1881</v>
       </c>
     </row>
     <row r="884" spans="1:8">
       <c r="A884" s="0">
-        <v>12664</v>
+        <v>12685</v>
       </c>
       <c r="B884" s="0"/>
       <c r="C884" s="0" t="s">
-        <v>1898</v>
+        <v>1882</v>
       </c>
       <c r="D884" s="0"/>
       <c r="E884" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G884" s="0">
-        <v>10.34</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="H884" s="0" t="s">
-        <v>1899</v>
+        <v>1883</v>
       </c>
     </row>
     <row r="885" spans="1:8">
       <c r="A885" s="0">
-        <v>12684</v>
-[...1 lines deleted...]
-      <c r="B885" s="0"/>
+        <v>12689</v>
+      </c>
+      <c r="B885" s="0" t="s">
+        <v>1884</v>
+      </c>
       <c r="C885" s="0" t="s">
-        <v>1900</v>
-[...1 lines deleted...]
-      <c r="D885" s="0"/>
+        <v>1885</v>
+      </c>
+      <c r="D885" s="0" t="s">
+        <v>37</v>
+      </c>
       <c r="E885" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G885" s="0">
-        <v>25.55</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="H885" s="0" t="s">
-        <v>1901</v>
+        <v>1886</v>
       </c>
     </row>
     <row r="886" spans="1:8">
       <c r="A886" s="0">
-        <v>12685</v>
+        <v>12690</v>
       </c>
       <c r="B886" s="0"/>
       <c r="C886" s="0" t="s">
-        <v>1902</v>
+        <v>1887</v>
       </c>
       <c r="D886" s="0"/>
       <c r="E886" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G886" s="0">
-        <v>9.449999999999999</v>
+        <v>21.81</v>
       </c>
       <c r="H886" s="0" t="s">
-        <v>1903</v>
+        <v>1888</v>
       </c>
     </row>
     <row r="887" spans="1:8">
       <c r="A887" s="0">
-        <v>12689</v>
-[...3 lines deleted...]
-      </c>
+        <v>12691</v>
+      </c>
+      <c r="B887" s="0"/>
       <c r="C887" s="0" t="s">
-        <v>1905</v>
-[...3 lines deleted...]
-      </c>
+        <v>1889</v>
+      </c>
+      <c r="D887" s="0"/>
       <c r="E887" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G887" s="0">
-        <v>9.050000000000001</v>
+        <v>16.2</v>
       </c>
       <c r="H887" s="0" t="s">
-        <v>1906</v>
+        <v>1890</v>
       </c>
     </row>
     <row r="888" spans="1:8">
       <c r="A888" s="0">
-        <v>12690</v>
+        <v>12692</v>
       </c>
       <c r="B888" s="0"/>
       <c r="C888" s="0" t="s">
-        <v>1907</v>
+        <v>1891</v>
       </c>
       <c r="D888" s="0"/>
       <c r="E888" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G888" s="0">
-        <v>21.81</v>
+        <v>16.2</v>
       </c>
       <c r="H888" s="0" t="s">
-        <v>1908</v>
+        <v>1892</v>
       </c>
     </row>
     <row r="889" spans="1:8">
       <c r="A889" s="0">
-        <v>12691</v>
+        <v>12693</v>
       </c>
       <c r="B889" s="0"/>
       <c r="C889" s="0" t="s">
-        <v>1909</v>
+        <v>1893</v>
       </c>
       <c r="D889" s="0"/>
       <c r="E889" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G889" s="0">
-        <v>16.2</v>
+        <v>11.5</v>
       </c>
       <c r="H889" s="0" t="s">
-        <v>1910</v>
+        <v>1894</v>
       </c>
     </row>
     <row r="890" spans="1:8">
       <c r="A890" s="0">
-        <v>12692</v>
+        <v>12694</v>
       </c>
       <c r="B890" s="0"/>
       <c r="C890" s="0" t="s">
-        <v>1911</v>
+        <v>1895</v>
       </c>
       <c r="D890" s="0"/>
       <c r="E890" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G890" s="0">
-        <v>16.2</v>
+        <v>11.5</v>
       </c>
       <c r="H890" s="0" t="s">
-        <v>1912</v>
+        <v>1896</v>
       </c>
     </row>
     <row r="891" spans="1:8">
       <c r="A891" s="0">
-        <v>12693</v>
+        <v>12695</v>
       </c>
       <c r="B891" s="0"/>
       <c r="C891" s="0" t="s">
-        <v>1913</v>
+        <v>1897</v>
       </c>
       <c r="D891" s="0"/>
       <c r="E891" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G891" s="0">
-        <v>11.5</v>
+        <v>12.37</v>
       </c>
       <c r="H891" s="0" t="s">
-        <v>1914</v>
+        <v>1898</v>
       </c>
     </row>
     <row r="892" spans="1:8">
       <c r="A892" s="0">
-        <v>12694</v>
+        <v>12696</v>
       </c>
       <c r="B892" s="0"/>
       <c r="C892" s="0" t="s">
-        <v>1915</v>
+        <v>1899</v>
       </c>
       <c r="D892" s="0"/>
       <c r="E892" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G892" s="0">
-        <v>11.5</v>
+        <v>12.37</v>
       </c>
       <c r="H892" s="0" t="s">
-        <v>1916</v>
+        <v>1900</v>
       </c>
     </row>
     <row r="893" spans="1:8">
       <c r="A893" s="0">
-        <v>12695</v>
+        <v>12697</v>
       </c>
       <c r="B893" s="0"/>
       <c r="C893" s="0" t="s">
-        <v>1917</v>
+        <v>1901</v>
       </c>
       <c r="D893" s="0"/>
       <c r="E893" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G893" s="0">
-        <v>12.37</v>
+        <v>7.03</v>
       </c>
       <c r="H893" s="0" t="s">
-        <v>1918</v>
+        <v>1902</v>
       </c>
     </row>
     <row r="894" spans="1:8">
       <c r="A894" s="0">
-        <v>12696</v>
+        <v>12698</v>
       </c>
       <c r="B894" s="0"/>
       <c r="C894" s="0" t="s">
-        <v>1919</v>
+        <v>1903</v>
       </c>
       <c r="D894" s="0"/>
       <c r="E894" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G894" s="0">
-        <v>12.37</v>
+        <v>7.03</v>
       </c>
       <c r="H894" s="0" t="s">
-        <v>1920</v>
+        <v>1904</v>
       </c>
     </row>
     <row r="895" spans="1:8">
       <c r="A895" s="0">
-        <v>12697</v>
+        <v>12699</v>
       </c>
       <c r="B895" s="0"/>
       <c r="C895" s="0" t="s">
-        <v>1921</v>
+        <v>1905</v>
       </c>
       <c r="D895" s="0"/>
       <c r="E895" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G895" s="0">
-        <v>7.03</v>
+        <v>6.46</v>
       </c>
       <c r="H895" s="0" t="s">
-        <v>1922</v>
+        <v>1906</v>
       </c>
     </row>
     <row r="896" spans="1:8">
       <c r="A896" s="0">
-        <v>12698</v>
+        <v>12700</v>
       </c>
       <c r="B896" s="0"/>
       <c r="C896" s="0" t="s">
-        <v>1923</v>
+        <v>1907</v>
       </c>
       <c r="D896" s="0"/>
       <c r="E896" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G896" s="0">
-        <v>7.03</v>
+        <v>6.46</v>
       </c>
       <c r="H896" s="0" t="s">
-        <v>1924</v>
+        <v>1908</v>
       </c>
     </row>
     <row r="897" spans="1:8">
       <c r="A897" s="0">
-        <v>12699</v>
+        <v>12701</v>
       </c>
       <c r="B897" s="0"/>
       <c r="C897" s="0" t="s">
-        <v>1925</v>
+        <v>1909</v>
       </c>
       <c r="D897" s="0"/>
       <c r="E897" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G897" s="0">
-        <v>6.46</v>
+        <v>8.15</v>
       </c>
       <c r="H897" s="0" t="s">
-        <v>1926</v>
+        <v>1910</v>
       </c>
     </row>
     <row r="898" spans="1:8">
       <c r="A898" s="0">
-        <v>12700</v>
+        <v>12702</v>
       </c>
       <c r="B898" s="0"/>
       <c r="C898" s="0" t="s">
-        <v>1927</v>
+        <v>1911</v>
       </c>
       <c r="D898" s="0"/>
       <c r="E898" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G898" s="0">
-        <v>6.46</v>
+        <v>10</v>
       </c>
       <c r="H898" s="0" t="s">
-        <v>1928</v>
+        <v>1912</v>
       </c>
     </row>
     <row r="899" spans="1:8">
       <c r="A899" s="0">
-        <v>12701</v>
+        <v>12703</v>
       </c>
       <c r="B899" s="0"/>
       <c r="C899" s="0" t="s">
-        <v>1929</v>
+        <v>1913</v>
       </c>
       <c r="D899" s="0"/>
       <c r="E899" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G899" s="0">
-        <v>8.15</v>
+        <v>35.37</v>
       </c>
       <c r="H899" s="0" t="s">
-        <v>1930</v>
+        <v>1914</v>
       </c>
     </row>
     <row r="900" spans="1:8">
       <c r="A900" s="0">
-        <v>12702</v>
-[...1 lines deleted...]
-      <c r="B900" s="0"/>
+        <v>12739</v>
+      </c>
+      <c r="B900" s="0" t="s">
+        <v>1915</v>
+      </c>
       <c r="C900" s="0" t="s">
-        <v>1931</v>
-[...1 lines deleted...]
-      <c r="D900" s="0"/>
+        <v>1916</v>
+      </c>
+      <c r="D900" s="0" t="s">
+        <v>28</v>
+      </c>
       <c r="E900" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G900" s="0">
-        <v>10</v>
+        <v>16.67</v>
       </c>
       <c r="H900" s="0" t="s">
-        <v>1932</v>
+        <v>1917</v>
       </c>
     </row>
     <row r="901" spans="1:8">
       <c r="A901" s="0">
-        <v>12703</v>
+        <v>12741</v>
       </c>
       <c r="B901" s="0"/>
       <c r="C901" s="0" t="s">
-        <v>1933</v>
+        <v>1918</v>
       </c>
       <c r="D901" s="0"/>
       <c r="E901" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G901" s="0">
-        <v>35.37</v>
+        <v>21.32</v>
       </c>
       <c r="H901" s="0" t="s">
-        <v>1934</v>
+        <v>1919</v>
       </c>
     </row>
     <row r="902" spans="1:8">
       <c r="A902" s="0">
-        <v>12739</v>
-[...3 lines deleted...]
-      </c>
+        <v>12742</v>
+      </c>
+      <c r="B902" s="0"/>
       <c r="C902" s="0" t="s">
-        <v>1936</v>
-[...3 lines deleted...]
-      </c>
+        <v>1920</v>
+      </c>
+      <c r="D902" s="0"/>
       <c r="E902" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G902" s="0">
-        <v>16.67</v>
+        <v>16.2</v>
       </c>
       <c r="H902" s="0" t="s">
-        <v>1937</v>
+        <v>1921</v>
       </c>
     </row>
     <row r="903" spans="1:8">
       <c r="A903" s="0">
-        <v>12741</v>
-[...3 lines deleted...]
-      </c>
+        <v>12756</v>
+      </c>
+      <c r="B903" s="0"/>
       <c r="C903" s="0" t="s">
-        <v>1939</v>
-[...3 lines deleted...]
-      </c>
+        <v>1922</v>
+      </c>
+      <c r="D903" s="0"/>
       <c r="E903" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G903" s="0">
-        <v>21.32</v>
+        <v>18.76</v>
       </c>
       <c r="H903" s="0" t="s">
-        <v>1940</v>
+        <v>1923</v>
       </c>
     </row>
     <row r="904" spans="1:8">
       <c r="A904" s="0">
-        <v>12742</v>
+        <v>12820</v>
       </c>
       <c r="B904" s="0"/>
       <c r="C904" s="0" t="s">
-        <v>1941</v>
+        <v>1924</v>
       </c>
       <c r="D904" s="0"/>
       <c r="E904" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G904" s="0">
-        <v>16.2</v>
+        <v>13.94</v>
       </c>
       <c r="H904" s="0" t="s">
-        <v>1942</v>
+        <v>1925</v>
       </c>
     </row>
     <row r="905" spans="1:8">
       <c r="A905" s="0">
-        <v>12756</v>
+        <v>12821</v>
       </c>
       <c r="B905" s="0"/>
       <c r="C905" s="0" t="s">
-        <v>1943</v>
+        <v>1926</v>
       </c>
       <c r="D905" s="0"/>
       <c r="E905" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G905" s="0">
-        <v>18.76</v>
+        <v>24.25</v>
       </c>
       <c r="H905" s="0" t="s">
-        <v>1944</v>
+        <v>1927</v>
       </c>
     </row>
     <row r="906" spans="1:8">
       <c r="A906" s="0">
-        <v>12820</v>
-[...1 lines deleted...]
-      <c r="B906" s="0"/>
+        <v>12822</v>
+      </c>
+      <c r="B906" s="0" t="s">
+        <v>1928</v>
+      </c>
       <c r="C906" s="0" t="s">
-        <v>1945</v>
-[...1 lines deleted...]
-      <c r="D906" s="0"/>
+        <v>1929</v>
+      </c>
+      <c r="D906" s="0" t="s">
+        <v>37</v>
+      </c>
       <c r="E906" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G906" s="0">
-        <v>13.94</v>
+        <v>16.11</v>
       </c>
       <c r="H906" s="0" t="s">
-        <v>1946</v>
+        <v>1930</v>
       </c>
     </row>
     <row r="907" spans="1:8">
       <c r="A907" s="0">
-        <v>12821</v>
+        <v>12823</v>
       </c>
       <c r="B907" s="0"/>
       <c r="C907" s="0" t="s">
-        <v>1947</v>
+        <v>1931</v>
       </c>
       <c r="D907" s="0"/>
       <c r="E907" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G907" s="0">
-        <v>24.25</v>
+        <v>14.91</v>
       </c>
       <c r="H907" s="0" t="s">
-        <v>1948</v>
+        <v>1932</v>
       </c>
     </row>
     <row r="908" spans="1:8">
       <c r="A908" s="0">
-        <v>12822</v>
-[...3 lines deleted...]
-      </c>
+        <v>12824</v>
+      </c>
+      <c r="B908" s="0"/>
       <c r="C908" s="0" t="s">
-        <v>1950</v>
-[...3 lines deleted...]
-      </c>
+        <v>1933</v>
+      </c>
+      <c r="D908" s="0"/>
       <c r="E908" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G908" s="0">
-        <v>16.11</v>
+        <v>16</v>
       </c>
       <c r="H908" s="0" t="s">
-        <v>1951</v>
+        <v>1934</v>
       </c>
     </row>
     <row r="909" spans="1:8">
       <c r="A909" s="0">
-        <v>12823</v>
+        <v>12825</v>
       </c>
       <c r="B909" s="0"/>
       <c r="C909" s="0" t="s">
-        <v>1952</v>
+        <v>1935</v>
       </c>
       <c r="D909" s="0"/>
       <c r="E909" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G909" s="0">
-        <v>14.91</v>
+        <v>18.17</v>
       </c>
       <c r="H909" s="0" t="s">
-        <v>1953</v>
+        <v>1936</v>
       </c>
     </row>
     <row r="910" spans="1:8">
       <c r="A910" s="0">
-        <v>12824</v>
+        <v>12965</v>
       </c>
       <c r="B910" s="0"/>
       <c r="C910" s="0" t="s">
-        <v>1954</v>
+        <v>1937</v>
       </c>
       <c r="D910" s="0"/>
       <c r="E910" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G910" s="0">
-        <v>16</v>
+        <v>1.64</v>
       </c>
       <c r="H910" s="0" t="s">
-        <v>1955</v>
+        <v>1938</v>
       </c>
     </row>
     <row r="911" spans="1:8">
       <c r="A911" s="0">
-        <v>12825</v>
-[...1 lines deleted...]
-      <c r="B911" s="0"/>
+        <v>12966</v>
+      </c>
+      <c r="B911" s="0" t="s">
+        <v>1939</v>
+      </c>
       <c r="C911" s="0" t="s">
-        <v>1956</v>
-[...1 lines deleted...]
-      <c r="D911" s="0"/>
+        <v>1940</v>
+      </c>
+      <c r="D911" s="0" t="s">
+        <v>37</v>
+      </c>
       <c r="E911" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G911" s="0">
-        <v>18.17</v>
+        <v>27.4</v>
       </c>
       <c r="H911" s="0" t="s">
-        <v>1957</v>
+        <v>1941</v>
       </c>
     </row>
     <row r="912" spans="1:8">
       <c r="A912" s="0">
-        <v>12965</v>
-[...1 lines deleted...]
-      <c r="B912" s="0"/>
+        <v>12966</v>
+      </c>
+      <c r="B912" s="0" t="s">
+        <v>1942</v>
+      </c>
       <c r="C912" s="0" t="s">
-        <v>1958</v>
-[...1 lines deleted...]
-      <c r="D912" s="0"/>
+        <v>1940</v>
+      </c>
+      <c r="D912" s="0" t="s">
+        <v>28</v>
+      </c>
       <c r="E912" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G912" s="0">
-        <v>1.64</v>
+        <v>27.4</v>
       </c>
       <c r="H912" s="0" t="s">
-        <v>1959</v>
+        <v>1941</v>
       </c>
     </row>
     <row r="913" spans="1:8">
       <c r="A913" s="0">
-        <v>12966</v>
-[...3 lines deleted...]
-      </c>
+        <v>17008</v>
+      </c>
+      <c r="B913" s="0"/>
       <c r="C913" s="0" t="s">
-        <v>1961</v>
-[...3 lines deleted...]
-      </c>
+        <v>1943</v>
+      </c>
+      <c r="D913" s="0"/>
       <c r="E913" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G913" s="0">
-        <v>27.4</v>
+        <v>56.59</v>
       </c>
       <c r="H913" s="0" t="s">
-        <v>1962</v>
+        <v>1944</v>
       </c>
     </row>
     <row r="914" spans="1:8">
       <c r="A914" s="0">
-        <v>12966</v>
-[...3 lines deleted...]
-      </c>
+        <v>12485</v>
+      </c>
+      <c r="B914" s="0"/>
       <c r="C914" s="0" t="s">
-        <v>1961</v>
-[...3 lines deleted...]
-      </c>
+        <v>1945</v>
+      </c>
+      <c r="D914" s="0"/>
       <c r="E914" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G914" s="0">
-        <v>27.4</v>
+        <v>19.89</v>
       </c>
       <c r="H914" s="0" t="s">
-        <v>1962</v>
+        <v>1946</v>
       </c>
     </row>
     <row r="915" spans="1:8">
       <c r="A915" s="0">
-        <v>17008</v>
+        <v>12551</v>
       </c>
       <c r="B915" s="0"/>
       <c r="C915" s="0" t="s">
-        <v>1964</v>
+        <v>1947</v>
       </c>
       <c r="D915" s="0"/>
       <c r="E915" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G915" s="0">
-        <v>56.59</v>
+        <v>23.47</v>
       </c>
       <c r="H915" s="0" t="s">
-        <v>1965</v>
+        <v>1948</v>
       </c>
     </row>
     <row r="916" spans="1:8">
       <c r="A916" s="0">
-        <v>17018</v>
+        <v>12613</v>
       </c>
       <c r="B916" s="0"/>
       <c r="C916" s="0" t="s">
-        <v>1966</v>
+        <v>1949</v>
       </c>
       <c r="D916" s="0"/>
       <c r="E916" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G916" s="0">
-        <v>9.1</v>
+        <v>5.47</v>
       </c>
       <c r="H916" s="0" t="s">
-        <v>1967</v>
+        <v>1950</v>
       </c>
     </row>
     <row r="917" spans="1:8">
       <c r="A917" s="0">
-        <v>12485</v>
+        <v>12614</v>
       </c>
       <c r="B917" s="0"/>
       <c r="C917" s="0" t="s">
-        <v>1968</v>
+        <v>1951</v>
       </c>
       <c r="D917" s="0"/>
       <c r="E917" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G917" s="0">
-        <v>19.89</v>
+        <v>8.699999999999999</v>
       </c>
       <c r="H917" s="0" t="s">
-        <v>1969</v>
+        <v>1952</v>
       </c>
     </row>
     <row r="918" spans="1:8">
       <c r="A918" s="0">
-        <v>12551</v>
+        <v>12615</v>
       </c>
       <c r="B918" s="0"/>
       <c r="C918" s="0" t="s">
-        <v>1970</v>
+        <v>1953</v>
       </c>
       <c r="D918" s="0"/>
       <c r="E918" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G918" s="0">
-        <v>23.47</v>
+        <v>13.29</v>
       </c>
       <c r="H918" s="0" t="s">
-        <v>1971</v>
+        <v>1954</v>
       </c>
     </row>
     <row r="919" spans="1:8">
       <c r="A919" s="0">
-        <v>12613</v>
-[...3 lines deleted...]
-      </c>
+        <v>20365</v>
+      </c>
+      <c r="B919" s="0"/>
       <c r="C919" s="0" t="s">
-        <v>1973</v>
-[...3 lines deleted...]
-      </c>
+        <v>1955</v>
+      </c>
+      <c r="D919" s="0"/>
       <c r="E919" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G919" s="0">
-        <v>5.47</v>
+        <v>6.1</v>
       </c>
       <c r="H919" s="0" t="s">
-        <v>1974</v>
+        <v>1956</v>
       </c>
     </row>
     <row r="920" spans="1:8">
       <c r="A920" s="0">
-        <v>12614</v>
+        <v>20366</v>
       </c>
       <c r="B920" s="0"/>
       <c r="C920" s="0" t="s">
-        <v>1975</v>
+        <v>1957</v>
       </c>
       <c r="D920" s="0"/>
       <c r="E920" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G920" s="0">
-        <v>8.699999999999999</v>
+        <v>4.71</v>
       </c>
       <c r="H920" s="0" t="s">
-        <v>1976</v>
+        <v>1958</v>
       </c>
     </row>
     <row r="921" spans="1:8">
       <c r="A921" s="0">
-        <v>12615</v>
+        <v>20502</v>
       </c>
       <c r="B921" s="0"/>
       <c r="C921" s="0" t="s">
-        <v>1977</v>
+        <v>1959</v>
       </c>
       <c r="D921" s="0"/>
       <c r="E921" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G921" s="0">
-        <v>13.29</v>
+        <v>2.5</v>
       </c>
       <c r="H921" s="0" t="s">
-        <v>1978</v>
+        <v>1960</v>
       </c>
     </row>
     <row r="922" spans="1:8">
       <c r="A922" s="0">
-        <v>20365</v>
+        <v>20505</v>
       </c>
       <c r="B922" s="0"/>
       <c r="C922" s="0" t="s">
-        <v>1979</v>
+        <v>1961</v>
       </c>
       <c r="D922" s="0"/>
       <c r="E922" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G922" s="0">
-        <v>6.1</v>
+        <v>2</v>
       </c>
       <c r="H922" s="0" t="s">
-        <v>1980</v>
+        <v>1962</v>
       </c>
     </row>
     <row r="923" spans="1:8">
       <c r="A923" s="0">
-        <v>20366</v>
+        <v>20506</v>
       </c>
       <c r="B923" s="0"/>
       <c r="C923" s="0" t="s">
-        <v>1981</v>
+        <v>1963</v>
       </c>
       <c r="D923" s="0"/>
       <c r="E923" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G923" s="0">
-        <v>4.71</v>
+        <v>3.24</v>
       </c>
       <c r="H923" s="0" t="s">
-        <v>1982</v>
+        <v>1964</v>
       </c>
     </row>
     <row r="924" spans="1:8">
       <c r="A924" s="0">
-        <v>20502</v>
+        <v>20226</v>
       </c>
       <c r="B924" s="0"/>
       <c r="C924" s="0" t="s">
-        <v>1983</v>
+        <v>1965</v>
       </c>
       <c r="D924" s="0"/>
       <c r="E924" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G924" s="0">
-        <v>2.5</v>
+        <v>2.61</v>
       </c>
       <c r="H924" s="0" t="s">
-        <v>1984</v>
+        <v>1966</v>
       </c>
     </row>
     <row r="925" spans="1:8">
       <c r="A925" s="0">
-        <v>20505</v>
+        <v>20376</v>
       </c>
       <c r="B925" s="0"/>
       <c r="C925" s="0" t="s">
-        <v>1985</v>
+        <v>1967</v>
       </c>
       <c r="D925" s="0"/>
       <c r="E925" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G925" s="0">
-        <v>2</v>
+        <v>8.75</v>
       </c>
       <c r="H925" s="0" t="s">
-        <v>1986</v>
+        <v>1968</v>
       </c>
     </row>
     <row r="926" spans="1:8">
       <c r="A926" s="0">
-        <v>20506</v>
+        <v>20379</v>
       </c>
       <c r="B926" s="0"/>
       <c r="C926" s="0" t="s">
-        <v>1987</v>
+        <v>1969</v>
       </c>
       <c r="D926" s="0"/>
       <c r="E926" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G926" s="0">
-        <v>3.24</v>
+        <v>3.16</v>
       </c>
       <c r="H926" s="0" t="s">
-        <v>1988</v>
+        <v>1970</v>
       </c>
     </row>
     <row r="927" spans="1:8">
       <c r="A927" s="0">
-        <v>20226</v>
+        <v>20380</v>
       </c>
       <c r="B927" s="0"/>
       <c r="C927" s="0" t="s">
-        <v>1989</v>
+        <v>1971</v>
       </c>
       <c r="D927" s="0"/>
       <c r="E927" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G927" s="0">
-        <v>2.61</v>
+        <v>3.88</v>
       </c>
       <c r="H927" s="0" t="s">
-        <v>1990</v>
+        <v>1972</v>
       </c>
     </row>
     <row r="928" spans="1:8">
       <c r="A928" s="0">
-        <v>20376</v>
+        <v>20382</v>
       </c>
       <c r="B928" s="0"/>
       <c r="C928" s="0" t="s">
-        <v>1991</v>
+        <v>1973</v>
       </c>
       <c r="D928" s="0"/>
       <c r="E928" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G928" s="0">
-        <v>8.75</v>
+        <v>2.25</v>
       </c>
       <c r="H928" s="0" t="s">
-        <v>1992</v>
+        <v>1974</v>
       </c>
     </row>
     <row r="929" spans="1:8">
       <c r="A929" s="0">
-        <v>20379</v>
+        <v>20385</v>
       </c>
       <c r="B929" s="0"/>
       <c r="C929" s="0" t="s">
-        <v>1993</v>
+        <v>1975</v>
       </c>
       <c r="D929" s="0"/>
       <c r="E929" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G929" s="0">
-        <v>3.16</v>
+        <v>1.68</v>
       </c>
       <c r="H929" s="0" t="s">
-        <v>1994</v>
+        <v>1976</v>
       </c>
     </row>
     <row r="930" spans="1:8">
       <c r="A930" s="0">
-        <v>20380</v>
+        <v>20504</v>
       </c>
       <c r="B930" s="0"/>
       <c r="C930" s="0" t="s">
-        <v>1995</v>
+        <v>1977</v>
       </c>
       <c r="D930" s="0"/>
       <c r="E930" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G930" s="0">
-        <v>3.88</v>
+        <v>2.12</v>
       </c>
       <c r="H930" s="0" t="s">
-        <v>1996</v>
+        <v>1978</v>
       </c>
     </row>
     <row r="931" spans="1:8">
       <c r="A931" s="0">
-        <v>20382</v>
+        <v>20367</v>
       </c>
       <c r="B931" s="0"/>
       <c r="C931" s="0" t="s">
-        <v>1997</v>
+        <v>1979</v>
       </c>
       <c r="D931" s="0"/>
       <c r="E931" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G931" s="0">
-        <v>2.25</v>
+        <v>5.47</v>
       </c>
       <c r="H931" s="0" t="s">
-        <v>1998</v>
+        <v>1980</v>
       </c>
     </row>
     <row r="932" spans="1:8">
       <c r="A932" s="0">
-        <v>20385</v>
+        <v>20377</v>
       </c>
       <c r="B932" s="0"/>
       <c r="C932" s="0" t="s">
-        <v>1999</v>
+        <v>1981</v>
       </c>
       <c r="D932" s="0"/>
       <c r="E932" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G932" s="0">
-        <v>1.68</v>
+        <v>8.369999999999999</v>
       </c>
       <c r="H932" s="0" t="s">
-        <v>2000</v>
+        <v>1982</v>
       </c>
     </row>
     <row r="933" spans="1:8">
       <c r="A933" s="0">
-        <v>20504</v>
+        <v>20378</v>
       </c>
       <c r="B933" s="0"/>
       <c r="C933" s="0" t="s">
-        <v>2001</v>
+        <v>1983</v>
       </c>
       <c r="D933" s="0"/>
       <c r="E933" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G933" s="0">
-        <v>2.12</v>
+        <v>3.16</v>
       </c>
       <c r="H933" s="0" t="s">
-        <v>2002</v>
+        <v>1984</v>
       </c>
     </row>
     <row r="934" spans="1:8">
       <c r="A934" s="0">
-        <v>20367</v>
+        <v>20381</v>
       </c>
       <c r="B934" s="0"/>
       <c r="C934" s="0" t="s">
-        <v>2003</v>
+        <v>1985</v>
       </c>
       <c r="D934" s="0"/>
       <c r="E934" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G934" s="0">
-        <v>5.47</v>
+        <v>3.88</v>
       </c>
       <c r="H934" s="0" t="s">
-        <v>2004</v>
+        <v>1986</v>
       </c>
     </row>
     <row r="935" spans="1:8">
       <c r="A935" s="0">
-        <v>20377</v>
+        <v>20383</v>
       </c>
       <c r="B935" s="0"/>
       <c r="C935" s="0" t="s">
-        <v>2005</v>
+        <v>1987</v>
       </c>
       <c r="D935" s="0"/>
       <c r="E935" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G935" s="0">
-        <v>8.369999999999999</v>
+        <v>2.22</v>
       </c>
       <c r="H935" s="0" t="s">
-        <v>2006</v>
+        <v>1988</v>
       </c>
     </row>
     <row r="936" spans="1:8">
       <c r="A936" s="0">
-        <v>20378</v>
+        <v>20384</v>
       </c>
       <c r="B936" s="0"/>
       <c r="C936" s="0" t="s">
-        <v>2007</v>
+        <v>1987</v>
       </c>
       <c r="D936" s="0"/>
       <c r="E936" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G936" s="0">
-        <v>3.16</v>
+        <v>2.22</v>
       </c>
       <c r="H936" s="0" t="s">
-        <v>2008</v>
+        <v>1989</v>
       </c>
     </row>
     <row r="937" spans="1:8">
       <c r="A937" s="0">
-        <v>20381</v>
+        <v>20386</v>
       </c>
       <c r="B937" s="0"/>
       <c r="C937" s="0" t="s">
-        <v>2009</v>
+        <v>1990</v>
       </c>
       <c r="D937" s="0"/>
       <c r="E937" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G937" s="0">
-        <v>3.88</v>
+        <v>2</v>
       </c>
       <c r="H937" s="0" t="s">
-        <v>2010</v>
+        <v>1991</v>
       </c>
     </row>
     <row r="938" spans="1:8">
       <c r="A938" s="0">
-        <v>20383</v>
+        <v>20387</v>
       </c>
       <c r="B938" s="0"/>
       <c r="C938" s="0" t="s">
-        <v>2011</v>
+        <v>1992</v>
       </c>
       <c r="D938" s="0"/>
       <c r="E938" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G938" s="0">
-        <v>2.22</v>
+        <v>3.88</v>
       </c>
       <c r="H938" s="0" t="s">
-        <v>2012</v>
+        <v>1993</v>
       </c>
     </row>
     <row r="939" spans="1:8">
       <c r="A939" s="0">
-        <v>20384</v>
+        <v>20501</v>
       </c>
       <c r="B939" s="0"/>
       <c r="C939" s="0" t="s">
-        <v>2011</v>
+        <v>1994</v>
       </c>
       <c r="D939" s="0"/>
       <c r="E939" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G939" s="0">
-        <v>2.22</v>
+        <v>2.24</v>
       </c>
       <c r="H939" s="0" t="s">
-        <v>2013</v>
+        <v>1995</v>
       </c>
     </row>
     <row r="940" spans="1:8">
       <c r="A940" s="0">
-        <v>20386</v>
-[...1 lines deleted...]
-      <c r="B940" s="0"/>
+        <v>20503</v>
+      </c>
+      <c r="B940" s="0" t="s">
+        <v>1996</v>
+      </c>
       <c r="C940" s="0" t="s">
-        <v>2014</v>
-[...1 lines deleted...]
-      <c r="D940" s="0"/>
+        <v>1997</v>
+      </c>
+      <c r="D940" s="0" t="s">
+        <v>241</v>
+      </c>
       <c r="E940" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G940" s="0">
-        <v>2</v>
+        <v>2.5</v>
       </c>
       <c r="H940" s="0" t="s">
-        <v>2015</v>
+        <v>1998</v>
       </c>
     </row>
     <row r="941" spans="1:8">
       <c r="A941" s="0">
-        <v>20387</v>
-[...1 lines deleted...]
-      <c r="B941" s="0"/>
+        <v>20257</v>
+      </c>
+      <c r="B941" s="0" t="s">
+        <v>1999</v>
+      </c>
       <c r="C941" s="0" t="s">
-        <v>2016</v>
+        <v>2000</v>
       </c>
       <c r="D941" s="0"/>
       <c r="E941" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G941" s="0">
-        <v>3.88</v>
+        <v>3.1</v>
       </c>
       <c r="H941" s="0" t="s">
-        <v>2017</v>
+        <v>2001</v>
       </c>
     </row>
     <row r="942" spans="1:8">
       <c r="A942" s="0">
-        <v>20501</v>
-[...1 lines deleted...]
-      <c r="B942" s="0"/>
+        <v>20258</v>
+      </c>
+      <c r="B942" s="0" t="s">
+        <v>2002</v>
+      </c>
       <c r="C942" s="0" t="s">
-        <v>2018</v>
-[...1 lines deleted...]
-      <c r="D942" s="0"/>
+        <v>2003</v>
+      </c>
+      <c r="D942" s="0" t="s">
+        <v>160</v>
+      </c>
       <c r="E942" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G942" s="0">
-        <v>2.24</v>
+        <v>7.8</v>
       </c>
       <c r="H942" s="0" t="s">
-        <v>2019</v>
+        <v>2004</v>
       </c>
     </row>
     <row r="943" spans="1:8">
       <c r="A943" s="0">
-        <v>20503</v>
+        <v>20259</v>
       </c>
       <c r="B943" s="0" t="s">
-        <v>2020</v>
+        <v>2005</v>
       </c>
       <c r="C943" s="0" t="s">
-        <v>2021</v>
+        <v>2006</v>
       </c>
       <c r="D943" s="0" t="s">
-        <v>242</v>
+        <v>160</v>
       </c>
       <c r="E943" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G943" s="0">
-        <v>2.5</v>
+        <v>15</v>
       </c>
       <c r="H943" s="0" t="s">
-        <v>2022</v>
+        <v>2007</v>
       </c>
     </row>
     <row r="944" spans="1:8">
       <c r="A944" s="0">
-        <v>20257</v>
+        <v>20260</v>
       </c>
       <c r="B944" s="0" t="s">
-        <v>2023</v>
+        <v>2008</v>
       </c>
       <c r="C944" s="0" t="s">
-        <v>2024</v>
-[...1 lines deleted...]
-      <c r="D944" s="0"/>
+        <v>2009</v>
+      </c>
+      <c r="D944" s="0" t="s">
+        <v>160</v>
+      </c>
       <c r="E944" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G944" s="0">
-        <v>3.1</v>
+        <v>15</v>
       </c>
       <c r="H944" s="0" t="s">
-        <v>2025</v>
+        <v>2010</v>
       </c>
     </row>
     <row r="945" spans="1:8">
       <c r="A945" s="0">
-        <v>20258</v>
+        <v>20232</v>
       </c>
       <c r="B945" s="0" t="s">
-        <v>2026</v>
+        <v>2011</v>
       </c>
       <c r="C945" s="0" t="s">
-        <v>2027</v>
+        <v>2012</v>
       </c>
       <c r="D945" s="0" t="s">
-        <v>161</v>
+        <v>2013</v>
       </c>
       <c r="E945" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G945" s="0">
-        <v>7.8</v>
+        <v>7.67</v>
       </c>
       <c r="H945" s="0" t="s">
-        <v>2028</v>
+        <v>2014</v>
       </c>
     </row>
     <row r="946" spans="1:8">
       <c r="A946" s="0">
-        <v>20259</v>
+        <v>20232</v>
       </c>
       <c r="B946" s="0" t="s">
-        <v>2029</v>
+        <v>2015</v>
       </c>
       <c r="C946" s="0" t="s">
-        <v>2030</v>
+        <v>2012</v>
       </c>
       <c r="D946" s="0" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="E946" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G946" s="0">
-        <v>15</v>
+        <v>7.67</v>
       </c>
       <c r="H946" s="0" t="s">
-        <v>2031</v>
+        <v>2014</v>
       </c>
     </row>
     <row r="947" spans="1:8">
       <c r="A947" s="0">
-        <v>20260</v>
-[...3 lines deleted...]
-      </c>
+        <v>20415</v>
+      </c>
+      <c r="B947" s="0"/>
       <c r="C947" s="0" t="s">
-        <v>2033</v>
-[...3 lines deleted...]
-      </c>
+        <v>2016</v>
+      </c>
+      <c r="D947" s="0"/>
       <c r="E947" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G947" s="0">
-        <v>15</v>
+        <v>9.01</v>
       </c>
       <c r="H947" s="0" t="s">
-        <v>2034</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="948" spans="1:8">
       <c r="A948" s="0">
-        <v>20232</v>
-[...3 lines deleted...]
-      </c>
+        <v>20416</v>
+      </c>
+      <c r="B948" s="0"/>
       <c r="C948" s="0" t="s">
-        <v>2036</v>
-[...3 lines deleted...]
-      </c>
+        <v>2018</v>
+      </c>
+      <c r="D948" s="0"/>
       <c r="E948" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G948" s="0">
-        <v>7.67</v>
+        <v>8.48</v>
       </c>
       <c r="H948" s="0" t="s">
-        <v>2038</v>
+        <v>2019</v>
       </c>
     </row>
     <row r="949" spans="1:8">
       <c r="A949" s="0">
-        <v>20232</v>
-[...3 lines deleted...]
-      </c>
+        <v>20227</v>
+      </c>
+      <c r="B949" s="0"/>
       <c r="C949" s="0" t="s">
-        <v>2036</v>
-[...3 lines deleted...]
-      </c>
+        <v>2020</v>
+      </c>
+      <c r="D949" s="0"/>
       <c r="E949" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G949" s="0">
-        <v>7.67</v>
+        <v>6.21</v>
       </c>
       <c r="H949" s="0" t="s">
-        <v>2038</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="950" spans="1:8">
       <c r="A950" s="0">
-        <v>20415</v>
-[...1 lines deleted...]
-      <c r="B950" s="0"/>
+        <v>20228</v>
+      </c>
+      <c r="B950" s="0" t="s">
+        <v>2022</v>
+      </c>
       <c r="C950" s="0" t="s">
-        <v>2040</v>
-[...1 lines deleted...]
-      <c r="D950" s="0"/>
+        <v>2023</v>
+      </c>
+      <c r="D950" s="0" t="s">
+        <v>28</v>
+      </c>
       <c r="E950" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G950" s="0">
-        <v>9.01</v>
+        <v>6.75</v>
       </c>
       <c r="H950" s="0" t="s">
-        <v>2041</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="951" spans="1:8">
       <c r="A951" s="0">
-        <v>20416</v>
-[...1 lines deleted...]
-      <c r="B951" s="0"/>
+        <v>20229</v>
+      </c>
+      <c r="B951" s="0" t="s">
+        <v>2025</v>
+      </c>
       <c r="C951" s="0" t="s">
-        <v>2042</v>
-[...1 lines deleted...]
-      <c r="D951" s="0"/>
+        <v>2026</v>
+      </c>
+      <c r="D951" s="0" t="s">
+        <v>48</v>
+      </c>
       <c r="E951" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G951" s="0">
-        <v>8.48</v>
+        <v>4.23</v>
       </c>
       <c r="H951" s="0" t="s">
-        <v>2043</v>
+        <v>2027</v>
       </c>
     </row>
     <row r="952" spans="1:8">
       <c r="A952" s="0">
-        <v>20227</v>
-[...1 lines deleted...]
-      <c r="B952" s="0"/>
+        <v>20229</v>
+      </c>
+      <c r="B952" s="0" t="s">
+        <v>2028</v>
+      </c>
       <c r="C952" s="0" t="s">
-        <v>2044</v>
-[...1 lines deleted...]
-      <c r="D952" s="0"/>
+        <v>2026</v>
+      </c>
+      <c r="D952" s="0" t="s">
+        <v>28</v>
+      </c>
       <c r="E952" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G952" s="0">
-        <v>6.21</v>
+        <v>4.23</v>
       </c>
       <c r="H952" s="0" t="s">
-        <v>2045</v>
+        <v>2027</v>
       </c>
     </row>
     <row r="953" spans="1:8">
       <c r="A953" s="0">
-        <v>20228</v>
-[...3 lines deleted...]
-      </c>
+        <v>20375</v>
+      </c>
+      <c r="B953" s="0"/>
       <c r="C953" s="0" t="s">
-        <v>2047</v>
-[...3 lines deleted...]
-      </c>
+        <v>2029</v>
+      </c>
+      <c r="D953" s="0"/>
       <c r="E953" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G953" s="0">
-        <v>6.75</v>
+        <v>2.27</v>
       </c>
       <c r="H953" s="0" t="s">
-        <v>2048</v>
+        <v>2030</v>
       </c>
     </row>
     <row r="954" spans="1:8">
       <c r="A954" s="0">
-        <v>20229</v>
-[...3 lines deleted...]
-      </c>
+        <v>20368</v>
+      </c>
+      <c r="B954" s="0"/>
       <c r="C954" s="0" t="s">
-        <v>2050</v>
-[...3 lines deleted...]
-      </c>
+        <v>2031</v>
+      </c>
+      <c r="D954" s="0"/>
       <c r="E954" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G954" s="0">
-        <v>4.23</v>
+        <v>4.37</v>
       </c>
       <c r="H954" s="0" t="s">
-        <v>2051</v>
+        <v>2032</v>
       </c>
     </row>
     <row r="955" spans="1:8">
       <c r="A955" s="0">
-        <v>20229</v>
+        <v>20500</v>
       </c>
       <c r="B955" s="0" t="s">
-        <v>2052</v>
+        <v>2033</v>
       </c>
       <c r="C955" s="0" t="s">
-        <v>2050</v>
+        <v>2034</v>
       </c>
       <c r="D955" s="0" t="s">
-        <v>28</v>
+        <v>48</v>
       </c>
       <c r="E955" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G955" s="0">
-        <v>4.23</v>
+        <v>3.58</v>
       </c>
       <c r="H955" s="0" t="s">
-        <v>2051</v>
+        <v>2035</v>
       </c>
     </row>
     <row r="956" spans="1:8">
       <c r="A956" s="0">
-        <v>20375</v>
-[...1 lines deleted...]
-      <c r="B956" s="0"/>
+        <v>20519</v>
+      </c>
+      <c r="B956" s="0" t="s">
+        <v>2036</v>
+      </c>
       <c r="C956" s="0" t="s">
-        <v>2053</v>
-[...1 lines deleted...]
-      <c r="D956" s="0"/>
+        <v>2037</v>
+      </c>
+      <c r="D956" s="0" t="s">
+        <v>48</v>
+      </c>
       <c r="E956" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G956" s="0">
-        <v>2.27</v>
+        <v>4.97</v>
       </c>
       <c r="H956" s="0" t="s">
-        <v>2054</v>
+        <v>2038</v>
       </c>
     </row>
     <row r="957" spans="1:8">
       <c r="A957" s="0">
-        <v>20368</v>
-[...1 lines deleted...]
-      <c r="B957" s="0"/>
+        <v>20530</v>
+      </c>
+      <c r="B957" s="0" t="s">
+        <v>2039</v>
+      </c>
       <c r="C957" s="0" t="s">
-        <v>2055</v>
-[...1 lines deleted...]
-      <c r="D957" s="0"/>
+        <v>2040</v>
+      </c>
+      <c r="D957" s="0" t="s">
+        <v>241</v>
+      </c>
       <c r="E957" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G957" s="0">
-        <v>4.37</v>
+        <v>2.64</v>
       </c>
       <c r="H957" s="0" t="s">
-        <v>2056</v>
+        <v>2041</v>
       </c>
     </row>
     <row r="958" spans="1:8">
       <c r="A958" s="0">
-        <v>20500</v>
+        <v>20717</v>
       </c>
       <c r="B958" s="0" t="s">
-        <v>2057</v>
+        <v>2042</v>
       </c>
       <c r="C958" s="0" t="s">
-        <v>2058</v>
+        <v>2043</v>
       </c>
       <c r="D958" s="0" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="E958" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G958" s="0">
-        <v>3.58</v>
+        <v>5.99</v>
       </c>
       <c r="H958" s="0" t="s">
-        <v>2059</v>
+        <v>2044</v>
       </c>
     </row>
     <row r="959" spans="1:8">
       <c r="A959" s="0">
-        <v>20519</v>
+        <v>20719</v>
       </c>
       <c r="B959" s="0" t="s">
-        <v>2060</v>
+        <v>2045</v>
       </c>
       <c r="C959" s="0" t="s">
-        <v>2061</v>
+        <v>2046</v>
       </c>
       <c r="D959" s="0" t="s">
-        <v>50</v>
+        <v>241</v>
       </c>
       <c r="E959" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G959" s="0">
-        <v>4.97</v>
+        <v>3.93</v>
       </c>
       <c r="H959" s="0" t="s">
-        <v>2062</v>
+        <v>2047</v>
       </c>
     </row>
     <row r="960" spans="1:8">
       <c r="A960" s="0">
-        <v>20530</v>
+        <v>20739</v>
       </c>
       <c r="B960" s="0" t="s">
-        <v>2063</v>
+        <v>2048</v>
       </c>
       <c r="C960" s="0" t="s">
-        <v>2064</v>
+        <v>2049</v>
       </c>
       <c r="D960" s="0" t="s">
-        <v>242</v>
+        <v>48</v>
       </c>
       <c r="E960" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G960" s="0">
-        <v>2.64</v>
+        <v>3.26</v>
       </c>
       <c r="H960" s="0" t="s">
-        <v>2065</v>
+        <v>2050</v>
       </c>
     </row>
     <row r="961" spans="1:8">
       <c r="A961" s="0">
-        <v>20717</v>
+        <v>20739</v>
       </c>
       <c r="B961" s="0" t="s">
-        <v>2066</v>
+        <v>2051</v>
       </c>
       <c r="C961" s="0" t="s">
-        <v>2067</v>
+        <v>2049</v>
       </c>
       <c r="D961" s="0" t="s">
-        <v>50</v>
+        <v>28</v>
       </c>
       <c r="E961" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G961" s="0">
-        <v>5.99</v>
+        <v>3.26</v>
       </c>
       <c r="H961" s="0" t="s">
-        <v>2068</v>
+        <v>2050</v>
       </c>
     </row>
     <row r="962" spans="1:8">
       <c r="A962" s="0">
-        <v>20719</v>
+        <v>20742</v>
       </c>
       <c r="B962" s="0" t="s">
-        <v>2069</v>
+        <v>2052</v>
       </c>
       <c r="C962" s="0" t="s">
-        <v>2070</v>
+        <v>2053</v>
       </c>
       <c r="D962" s="0" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="E962" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G962" s="0">
-        <v>3.93</v>
+        <v>5.42</v>
       </c>
       <c r="H962" s="0" t="s">
-        <v>2071</v>
+        <v>2054</v>
       </c>
     </row>
     <row r="963" spans="1:8">
       <c r="A963" s="0">
-        <v>20739</v>
+        <v>20715</v>
       </c>
       <c r="B963" s="0" t="s">
-        <v>2072</v>
+        <v>2055</v>
       </c>
       <c r="C963" s="0" t="s">
-        <v>2073</v>
+        <v>2056</v>
       </c>
       <c r="D963" s="0" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="E963" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G963" s="0">
-        <v>3.26</v>
+        <v>6.53</v>
       </c>
       <c r="H963" s="0" t="s">
-        <v>2074</v>
+        <v>2057</v>
       </c>
     </row>
     <row r="964" spans="1:8">
       <c r="A964" s="0">
-        <v>20739</v>
+        <v>20741</v>
       </c>
       <c r="B964" s="0" t="s">
-        <v>2075</v>
+        <v>2058</v>
       </c>
       <c r="C964" s="0" t="s">
-        <v>2073</v>
+        <v>2059</v>
       </c>
       <c r="D964" s="0" t="s">
-        <v>28</v>
+        <v>48</v>
       </c>
       <c r="E964" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G964" s="0">
         <v>3.26</v>
       </c>
       <c r="H964" s="0" t="s">
-        <v>2074</v>
+        <v>2060</v>
       </c>
     </row>
     <row r="965" spans="1:8">
       <c r="A965" s="0">
-        <v>20742</v>
+        <v>20741</v>
       </c>
       <c r="B965" s="0" t="s">
-        <v>2076</v>
+        <v>2061</v>
       </c>
       <c r="C965" s="0" t="s">
-        <v>2077</v>
+        <v>2059</v>
       </c>
       <c r="D965" s="0" t="s">
-        <v>242</v>
+        <v>28</v>
       </c>
       <c r="E965" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G965" s="0">
-        <v>5.42</v>
+        <v>3.26</v>
       </c>
       <c r="H965" s="0" t="s">
-        <v>2078</v>
+        <v>2060</v>
       </c>
     </row>
     <row r="966" spans="1:8">
       <c r="A966" s="0">
-        <v>20715</v>
-[...3 lines deleted...]
-      </c>
+        <v>20743</v>
+      </c>
+      <c r="B966" s="0"/>
       <c r="C966" s="0" t="s">
-        <v>2080</v>
-[...3 lines deleted...]
-      </c>
+        <v>2062</v>
+      </c>
+      <c r="D966" s="0"/>
       <c r="E966" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G966" s="0">
-        <v>6.53</v>
+        <v>5.95</v>
       </c>
       <c r="H966" s="0" t="s">
-        <v>2081</v>
+        <v>2063</v>
       </c>
     </row>
     <row r="967" spans="1:8">
       <c r="A967" s="0">
-        <v>20741</v>
+        <v>20716</v>
       </c>
       <c r="B967" s="0" t="s">
-        <v>2082</v>
+        <v>2064</v>
       </c>
       <c r="C967" s="0" t="s">
-        <v>2083</v>
+        <v>2065</v>
       </c>
       <c r="D967" s="0" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="E967" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G967" s="0">
-        <v>3.26</v>
+        <v>6.25</v>
       </c>
       <c r="H967" s="0" t="s">
-        <v>2084</v>
+        <v>2066</v>
       </c>
     </row>
     <row r="968" spans="1:8">
       <c r="A968" s="0">
-        <v>20741</v>
+        <v>20718</v>
       </c>
       <c r="B968" s="0" t="s">
-        <v>2085</v>
+        <v>2067</v>
       </c>
       <c r="C968" s="0" t="s">
-        <v>2083</v>
+        <v>2068</v>
       </c>
       <c r="D968" s="0" t="s">
-        <v>28</v>
+        <v>241</v>
       </c>
       <c r="E968" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G968" s="0">
-        <v>3.26</v>
+        <v>3.93</v>
       </c>
       <c r="H968" s="0" t="s">
-        <v>2084</v>
+        <v>2069</v>
       </c>
     </row>
     <row r="969" spans="1:8">
       <c r="A969" s="0">
-        <v>20743</v>
-[...1 lines deleted...]
-      <c r="B969" s="0"/>
+        <v>20738</v>
+      </c>
+      <c r="B969" s="0" t="s">
+        <v>2070</v>
+      </c>
       <c r="C969" s="0" t="s">
-        <v>2086</v>
-[...1 lines deleted...]
-      <c r="D969" s="0"/>
+        <v>2071</v>
+      </c>
+      <c r="D969" s="0" t="s">
+        <v>48</v>
+      </c>
       <c r="E969" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G969" s="0">
-        <v>5.95</v>
+        <v>3.26</v>
       </c>
       <c r="H969" s="0" t="s">
-        <v>2087</v>
+        <v>2072</v>
       </c>
     </row>
     <row r="970" spans="1:8">
       <c r="A970" s="0">
-        <v>20716</v>
+        <v>20738</v>
       </c>
       <c r="B970" s="0" t="s">
-        <v>2088</v>
+        <v>2073</v>
       </c>
       <c r="C970" s="0" t="s">
-        <v>2089</v>
+        <v>2071</v>
       </c>
       <c r="D970" s="0" t="s">
-        <v>50</v>
+        <v>28</v>
       </c>
       <c r="E970" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G970" s="0">
-        <v>6.25</v>
+        <v>3.26</v>
       </c>
       <c r="H970" s="0" t="s">
-        <v>2090</v>
+        <v>2072</v>
       </c>
     </row>
     <row r="971" spans="1:8">
       <c r="A971" s="0">
-        <v>20718</v>
+        <v>20740</v>
       </c>
       <c r="B971" s="0" t="s">
-        <v>2091</v>
+        <v>2074</v>
       </c>
       <c r="C971" s="0" t="s">
-        <v>2092</v>
+        <v>2075</v>
       </c>
       <c r="D971" s="0" t="s">
-        <v>242</v>
+        <v>48</v>
       </c>
       <c r="E971" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G971" s="0">
-        <v>3.93</v>
+        <v>3.26</v>
       </c>
       <c r="H971" s="0" t="s">
-        <v>2093</v>
+        <v>2076</v>
       </c>
     </row>
     <row r="972" spans="1:8">
       <c r="A972" s="0">
-        <v>20738</v>
+        <v>20740</v>
       </c>
       <c r="B972" s="0" t="s">
-        <v>2094</v>
+        <v>2077</v>
       </c>
       <c r="C972" s="0" t="s">
-        <v>2095</v>
+        <v>2075</v>
       </c>
       <c r="D972" s="0" t="s">
-        <v>50</v>
+        <v>28</v>
       </c>
       <c r="E972" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G972" s="0">
         <v>3.26</v>
       </c>
       <c r="H972" s="0" t="s">
-        <v>2096</v>
+        <v>2076</v>
       </c>
     </row>
     <row r="973" spans="1:8">
       <c r="A973" s="0">
-        <v>20738</v>
+        <v>29788</v>
       </c>
       <c r="B973" s="0" t="s">
-        <v>2097</v>
+        <v>2078</v>
       </c>
       <c r="C973" s="0" t="s">
-        <v>2095</v>
+        <v>2079</v>
       </c>
       <c r="D973" s="0" t="s">
-        <v>28</v>
+        <v>48</v>
       </c>
       <c r="E973" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G973" s="0">
-        <v>3.26</v>
+        <v>4.43</v>
       </c>
       <c r="H973" s="0" t="s">
-        <v>2096</v>
+        <v>2080</v>
       </c>
     </row>
     <row r="974" spans="1:8">
       <c r="A974" s="0">
-        <v>20740</v>
-[...3 lines deleted...]
-      </c>
+        <v>28782</v>
+      </c>
+      <c r="B974" s="0"/>
       <c r="C974" s="0" t="s">
-        <v>2099</v>
-[...3 lines deleted...]
-      </c>
+        <v>2081</v>
+      </c>
+      <c r="D974" s="0"/>
       <c r="E974" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G974" s="0">
-        <v>3.26</v>
+        <v>2.01</v>
       </c>
       <c r="H974" s="0" t="s">
-        <v>2100</v>
+        <v>2082</v>
       </c>
     </row>
     <row r="975" spans="1:8">
       <c r="A975" s="0">
-        <v>20740</v>
-[...3 lines deleted...]
-      </c>
+        <v>29783</v>
+      </c>
+      <c r="B975" s="0"/>
       <c r="C975" s="0" t="s">
-        <v>2099</v>
-[...3 lines deleted...]
-      </c>
+        <v>2083</v>
+      </c>
+      <c r="D975" s="0"/>
       <c r="E975" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G975" s="0">
-        <v>3.26</v>
+        <v>2.01</v>
       </c>
       <c r="H975" s="0" t="s">
-        <v>2100</v>
+        <v>2084</v>
       </c>
     </row>
     <row r="976" spans="1:8">
       <c r="A976" s="0">
-        <v>29788</v>
-[...3 lines deleted...]
-      </c>
+        <v>29785</v>
+      </c>
+      <c r="B976" s="0"/>
       <c r="C976" s="0" t="s">
-        <v>2103</v>
-[...3 lines deleted...]
-      </c>
+        <v>2085</v>
+      </c>
+      <c r="D976" s="0"/>
       <c r="E976" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G976" s="0">
-        <v>4.43</v>
+        <v>6.96</v>
       </c>
       <c r="H976" s="0" t="s">
-        <v>2104</v>
+        <v>2086</v>
       </c>
     </row>
     <row r="977" spans="1:8">
       <c r="A977" s="0">
-        <v>28782</v>
+        <v>29786</v>
       </c>
       <c r="B977" s="0"/>
       <c r="C977" s="0" t="s">
-        <v>2105</v>
+        <v>2087</v>
       </c>
       <c r="D977" s="0"/>
       <c r="E977" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G977" s="0">
-        <v>2.01</v>
+        <v>7.5</v>
       </c>
       <c r="H977" s="0" t="s">
-        <v>2106</v>
+        <v>2088</v>
       </c>
     </row>
     <row r="978" spans="1:8">
       <c r="A978" s="0">
-        <v>29783</v>
-[...1 lines deleted...]
-      <c r="B978" s="0"/>
+        <v>29790</v>
+      </c>
+      <c r="B978" s="0" t="s">
+        <v>2089</v>
+      </c>
       <c r="C978" s="0" t="s">
-        <v>2107</v>
-[...1 lines deleted...]
-      <c r="D978" s="0"/>
+        <v>2090</v>
+      </c>
+      <c r="D978" s="0" t="s">
+        <v>48</v>
+      </c>
       <c r="E978" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G978" s="0">
-        <v>2.01</v>
+        <v>4.69</v>
       </c>
       <c r="H978" s="0" t="s">
-        <v>2108</v>
+        <v>2091</v>
       </c>
     </row>
     <row r="979" spans="1:8">
       <c r="A979" s="0">
-        <v>29785</v>
+        <v>29784</v>
       </c>
       <c r="B979" s="0"/>
       <c r="C979" s="0" t="s">
-        <v>2109</v>
+        <v>2092</v>
       </c>
       <c r="D979" s="0"/>
       <c r="E979" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G979" s="0">
-        <v>6.96</v>
+        <v>2.01</v>
       </c>
       <c r="H979" s="0" t="s">
-        <v>2110</v>
+        <v>2093</v>
       </c>
     </row>
     <row r="980" spans="1:8">
       <c r="A980" s="0">
-        <v>29786</v>
+        <v>29787</v>
       </c>
       <c r="B980" s="0"/>
       <c r="C980" s="0" t="s">
-        <v>2111</v>
+        <v>2094</v>
       </c>
       <c r="D980" s="0"/>
       <c r="E980" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G980" s="0">
         <v>7.5</v>
       </c>
       <c r="H980" s="0" t="s">
-        <v>2112</v>
+        <v>2095</v>
       </c>
     </row>
     <row r="981" spans="1:8">
       <c r="A981" s="0">
-        <v>29790</v>
+        <v>29789</v>
       </c>
       <c r="B981" s="0" t="s">
-        <v>2113</v>
+        <v>2096</v>
       </c>
       <c r="C981" s="0" t="s">
-        <v>2114</v>
+        <v>2097</v>
       </c>
       <c r="D981" s="0" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="E981" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G981" s="0">
         <v>4.69</v>
       </c>
       <c r="H981" s="0" t="s">
-        <v>2115</v>
+        <v>2098</v>
       </c>
     </row>
     <row r="982" spans="1:8">
       <c r="A982" s="0">
-        <v>29784</v>
+        <v>20233</v>
       </c>
       <c r="B982" s="0"/>
       <c r="C982" s="0" t="s">
-        <v>2116</v>
+        <v>2099</v>
       </c>
       <c r="D982" s="0"/>
       <c r="E982" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G982" s="0">
-        <v>2.01</v>
+        <v>6.31</v>
       </c>
       <c r="H982" s="0" t="s">
-        <v>2117</v>
+        <v>2100</v>
       </c>
     </row>
     <row r="983" spans="1:8">
       <c r="A983" s="0">
-        <v>29787</v>
+        <v>20262</v>
       </c>
       <c r="B983" s="0"/>
       <c r="C983" s="0" t="s">
-        <v>2118</v>
+        <v>2101</v>
       </c>
       <c r="D983" s="0"/>
       <c r="E983" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G983" s="0">
-        <v>7.5</v>
+        <v>1.74</v>
       </c>
       <c r="H983" s="0" t="s">
-        <v>2119</v>
+        <v>2102</v>
       </c>
     </row>
     <row r="984" spans="1:8">
       <c r="A984" s="0">
-        <v>29789</v>
-[...3 lines deleted...]
-      </c>
+        <v>20234</v>
+      </c>
+      <c r="B984" s="0"/>
       <c r="C984" s="0" t="s">
-        <v>2121</v>
-[...3 lines deleted...]
-      </c>
+        <v>2103</v>
+      </c>
+      <c r="D984" s="0"/>
       <c r="E984" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G984" s="0">
-        <v>4.69</v>
+        <v>6.35</v>
       </c>
       <c r="H984" s="0" t="s">
-        <v>2122</v>
+        <v>2104</v>
       </c>
     </row>
     <row r="985" spans="1:8">
       <c r="A985" s="0">
-        <v>20233</v>
+        <v>20243</v>
       </c>
       <c r="B985" s="0"/>
       <c r="C985" s="0" t="s">
-        <v>2123</v>
+        <v>2105</v>
       </c>
       <c r="D985" s="0"/>
       <c r="E985" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G985" s="0">
-        <v>6.31</v>
+        <v>3.71</v>
       </c>
       <c r="H985" s="0" t="s">
-        <v>2124</v>
+        <v>2106</v>
       </c>
     </row>
     <row r="986" spans="1:8">
       <c r="A986" s="0">
-        <v>20262</v>
+        <v>20388</v>
       </c>
       <c r="B986" s="0"/>
       <c r="C986" s="0" t="s">
-        <v>2125</v>
+        <v>2107</v>
       </c>
       <c r="D986" s="0"/>
       <c r="E986" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G986" s="0">
-        <v>1.74</v>
+        <v>1.86</v>
       </c>
       <c r="H986" s="0" t="s">
-        <v>2126</v>
+        <v>2108</v>
       </c>
     </row>
     <row r="987" spans="1:8">
       <c r="A987" s="0">
-        <v>20234</v>
+        <v>20235</v>
       </c>
       <c r="B987" s="0"/>
       <c r="C987" s="0" t="s">
-        <v>2127</v>
+        <v>2109</v>
       </c>
       <c r="D987" s="0"/>
       <c r="E987" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G987" s="0">
-        <v>6.35</v>
+        <v>6.6</v>
       </c>
       <c r="H987" s="0" t="s">
-        <v>2128</v>
+        <v>2110</v>
       </c>
     </row>
     <row r="988" spans="1:8">
       <c r="A988" s="0">
-        <v>20243</v>
+        <v>20244</v>
       </c>
       <c r="B988" s="0"/>
       <c r="C988" s="0" t="s">
-        <v>2129</v>
+        <v>2111</v>
       </c>
       <c r="D988" s="0"/>
       <c r="E988" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G988" s="0">
-        <v>3.71</v>
+        <v>3.97</v>
       </c>
       <c r="H988" s="0" t="s">
-        <v>2130</v>
+        <v>2112</v>
       </c>
     </row>
     <row r="989" spans="1:8">
       <c r="A989" s="0">
-        <v>20388</v>
+        <v>20389</v>
       </c>
       <c r="B989" s="0"/>
       <c r="C989" s="0" t="s">
-        <v>2131</v>
+        <v>2113</v>
       </c>
       <c r="D989" s="0"/>
       <c r="E989" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G989" s="0">
-        <v>1.86</v>
+        <v>2.12</v>
       </c>
       <c r="H989" s="0" t="s">
-        <v>2132</v>
+        <v>2114</v>
       </c>
     </row>
     <row r="990" spans="1:8">
       <c r="A990" s="0">
-        <v>20235</v>
+        <v>20261</v>
       </c>
       <c r="B990" s="0"/>
       <c r="C990" s="0" t="s">
-        <v>2133</v>
+        <v>2115</v>
       </c>
       <c r="D990" s="0"/>
       <c r="E990" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G990" s="0">
-        <v>6.6</v>
+        <v>6.31</v>
       </c>
       <c r="H990" s="0" t="s">
-        <v>2134</v>
+        <v>2116</v>
       </c>
     </row>
     <row r="991" spans="1:8">
       <c r="A991" s="0">
-        <v>20244</v>
-[...1 lines deleted...]
-      <c r="B991" s="0"/>
+        <v>13838</v>
+      </c>
+      <c r="B991" s="0" t="s">
+        <v>2117</v>
+      </c>
       <c r="C991" s="0" t="s">
-        <v>2135</v>
-[...1 lines deleted...]
-      <c r="D991" s="0"/>
+        <v>2118</v>
+      </c>
+      <c r="D991" s="0" t="s">
+        <v>48</v>
+      </c>
       <c r="E991" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G991" s="0">
-        <v>3.97</v>
+        <v>17.24</v>
       </c>
       <c r="H991" s="0" t="s">
-        <v>2136</v>
+        <v>2119</v>
       </c>
     </row>
     <row r="992" spans="1:8">
       <c r="A992" s="0">
-        <v>20389</v>
+        <v>25637</v>
       </c>
       <c r="B992" s="0"/>
       <c r="C992" s="0" t="s">
-        <v>2137</v>
+        <v>2120</v>
       </c>
       <c r="D992" s="0"/>
       <c r="E992" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G992" s="0">
-        <v>2.12</v>
+        <v>36.06</v>
       </c>
       <c r="H992" s="0" t="s">
-        <v>2138</v>
+        <v>2121</v>
       </c>
     </row>
     <row r="993" spans="1:8">
       <c r="A993" s="0">
-        <v>20261</v>
+        <v>18031</v>
       </c>
       <c r="B993" s="0"/>
       <c r="C993" s="0" t="s">
-        <v>2139</v>
+        <v>2122</v>
       </c>
       <c r="D993" s="0"/>
       <c r="E993" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G993" s="0">
-        <v>6.31</v>
+        <v>9.800000000000001</v>
       </c>
       <c r="H993" s="0" t="s">
-        <v>2140</v>
+        <v>2123</v>
       </c>
     </row>
     <row r="994" spans="1:8">
       <c r="A994" s="0">
-        <v>13838</v>
-[...3 lines deleted...]
-      </c>
+        <v>25638</v>
+      </c>
+      <c r="B994" s="0"/>
       <c r="C994" s="0" t="s">
-        <v>2142</v>
-[...3 lines deleted...]
-      </c>
+        <v>2124</v>
+      </c>
+      <c r="D994" s="0"/>
       <c r="E994" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G994" s="0">
-        <v>17.24</v>
+        <v>28.47</v>
       </c>
       <c r="H994" s="0" t="s">
-        <v>2143</v>
+        <v>2125</v>
       </c>
     </row>
     <row r="995" spans="1:8">
       <c r="A995" s="0">
-        <v>25637</v>
+        <v>25639</v>
       </c>
       <c r="B995" s="0"/>
       <c r="C995" s="0" t="s">
-        <v>2144</v>
+        <v>2126</v>
       </c>
       <c r="D995" s="0"/>
       <c r="E995" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G995" s="0">
-        <v>36.06</v>
+        <v>21.5</v>
       </c>
       <c r="H995" s="0" t="s">
-        <v>2145</v>
+        <v>2127</v>
       </c>
     </row>
     <row r="996" spans="1:8">
       <c r="A996" s="0">
-        <v>18031</v>
+        <v>25635</v>
       </c>
       <c r="B996" s="0"/>
       <c r="C996" s="0" t="s">
-        <v>2146</v>
+        <v>2128</v>
       </c>
       <c r="D996" s="0"/>
       <c r="E996" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G996" s="0">
-        <v>9.800000000000001</v>
+        <v>9.52</v>
       </c>
       <c r="H996" s="0" t="s">
-        <v>2147</v>
+        <v>2129</v>
       </c>
     </row>
     <row r="997" spans="1:8">
       <c r="A997" s="0">
-        <v>25638</v>
+        <v>25636</v>
       </c>
       <c r="B997" s="0"/>
       <c r="C997" s="0" t="s">
-        <v>2148</v>
+        <v>2130</v>
       </c>
       <c r="D997" s="0"/>
       <c r="E997" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G997" s="0">
-        <v>28.47</v>
+        <v>16.72</v>
       </c>
       <c r="H997" s="0" t="s">
-        <v>2149</v>
+        <v>2131</v>
       </c>
     </row>
     <row r="998" spans="1:8">
       <c r="A998" s="0">
-        <v>25639</v>
+        <v>25686</v>
       </c>
       <c r="B998" s="0"/>
       <c r="C998" s="0" t="s">
-        <v>2150</v>
+        <v>2132</v>
       </c>
       <c r="D998" s="0"/>
       <c r="E998" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G998" s="0">
-        <v>21.5</v>
+        <v>31</v>
       </c>
       <c r="H998" s="0" t="s">
-        <v>2151</v>
+        <v>2133</v>
       </c>
     </row>
     <row r="999" spans="1:8">
       <c r="A999" s="0">
-        <v>25635</v>
+        <v>25687</v>
       </c>
       <c r="B999" s="0"/>
       <c r="C999" s="0" t="s">
-        <v>2152</v>
+        <v>2134</v>
       </c>
       <c r="D999" s="0"/>
       <c r="E999" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G999" s="0">
-        <v>9.52</v>
+        <v>19.6</v>
       </c>
       <c r="H999" s="0" t="s">
-        <v>2153</v>
+        <v>2135</v>
       </c>
     </row>
     <row r="1000" spans="1:8">
       <c r="A1000" s="0">
-        <v>25636</v>
-[...1 lines deleted...]
-      <c r="B1000" s="0"/>
+        <v>25688</v>
+      </c>
+      <c r="B1000" s="0" t="s">
+        <v>2136</v>
+      </c>
       <c r="C1000" s="0" t="s">
-        <v>2154</v>
-[...1 lines deleted...]
-      <c r="D1000" s="0"/>
+        <v>2137</v>
+      </c>
+      <c r="D1000" s="0" t="s">
+        <v>28</v>
+      </c>
       <c r="E1000" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1000" s="0">
-        <v>16.72</v>
+        <v>18.11</v>
       </c>
       <c r="H1000" s="0" t="s">
-        <v>2155</v>
+        <v>2138</v>
       </c>
     </row>
     <row r="1001" spans="1:8">
       <c r="A1001" s="0">
-        <v>25686</v>
-[...1 lines deleted...]
-      <c r="B1001" s="0"/>
+        <v>18061</v>
+      </c>
+      <c r="B1001" s="0" t="s">
+        <v>2139</v>
+      </c>
       <c r="C1001" s="0" t="s">
-        <v>2156</v>
-[...1 lines deleted...]
-      <c r="D1001" s="0"/>
+        <v>2140</v>
+      </c>
+      <c r="D1001" s="0" t="s">
+        <v>37</v>
+      </c>
       <c r="E1001" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1001" s="0">
-        <v>31</v>
+        <v>4.77</v>
       </c>
       <c r="H1001" s="0" t="s">
-        <v>2157</v>
+        <v>2141</v>
       </c>
     </row>
     <row r="1002" spans="1:8">
       <c r="A1002" s="0">
-        <v>25687</v>
+        <v>18059</v>
       </c>
       <c r="B1002" s="0"/>
       <c r="C1002" s="0" t="s">
-        <v>2158</v>
+        <v>2142</v>
       </c>
       <c r="D1002" s="0"/>
       <c r="E1002" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1002" s="0">
-        <v>19.6</v>
+        <v>42.23</v>
       </c>
       <c r="H1002" s="0" t="s">
-        <v>2159</v>
+        <v>2143</v>
       </c>
     </row>
     <row r="1003" spans="1:8">
       <c r="A1003" s="0">
-        <v>25688</v>
-[...3 lines deleted...]
-      </c>
+        <v>18060</v>
+      </c>
+      <c r="B1003" s="0"/>
       <c r="C1003" s="0" t="s">
-        <v>2161</v>
-[...3 lines deleted...]
-      </c>
+        <v>2144</v>
+      </c>
+      <c r="D1003" s="0"/>
       <c r="E1003" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1003" s="0">
-        <v>18.11</v>
+        <v>52.14</v>
       </c>
       <c r="H1003" s="0" t="s">
-        <v>2162</v>
+        <v>2145</v>
       </c>
     </row>
     <row r="1004" spans="1:8">
       <c r="A1004" s="0">
-        <v>18061</v>
-[...3 lines deleted...]
-      </c>
+        <v>18058</v>
+      </c>
+      <c r="B1004" s="0"/>
       <c r="C1004" s="0" t="s">
-        <v>2164</v>
-[...3 lines deleted...]
-      </c>
+        <v>2146</v>
+      </c>
+      <c r="D1004" s="0"/>
       <c r="E1004" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1004" s="0">
-        <v>4.77</v>
+        <v>60.56</v>
       </c>
       <c r="H1004" s="0" t="s">
-        <v>2165</v>
+        <v>2147</v>
       </c>
     </row>
     <row r="1005" spans="1:8">
       <c r="A1005" s="0">
-        <v>18059</v>
+        <v>25694</v>
       </c>
       <c r="B1005" s="0"/>
       <c r="C1005" s="0" t="s">
-        <v>2166</v>
+        <v>2148</v>
       </c>
       <c r="D1005" s="0"/>
       <c r="E1005" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1005" s="0">
-        <v>42.23</v>
+        <v>49.93</v>
       </c>
       <c r="H1005" s="0" t="s">
-        <v>2167</v>
+        <v>2149</v>
       </c>
     </row>
     <row r="1006" spans="1:8">
       <c r="A1006" s="0">
-        <v>18060</v>
+        <v>25693</v>
       </c>
       <c r="B1006" s="0"/>
       <c r="C1006" s="0" t="s">
-        <v>2168</v>
+        <v>2150</v>
       </c>
       <c r="D1006" s="0"/>
       <c r="E1006" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1006" s="0">
-        <v>52.14</v>
+        <v>37.06</v>
       </c>
       <c r="H1006" s="0" t="s">
-        <v>2169</v>
+        <v>2151</v>
       </c>
     </row>
     <row r="1007" spans="1:8">
       <c r="A1007" s="0">
-        <v>18058</v>
+        <v>25691</v>
       </c>
       <c r="B1007" s="0"/>
       <c r="C1007" s="0" t="s">
-        <v>2170</v>
+        <v>2152</v>
       </c>
       <c r="D1007" s="0"/>
       <c r="E1007" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1007" s="0">
-        <v>60.56</v>
+        <v>66.78</v>
       </c>
       <c r="H1007" s="0" t="s">
-        <v>2171</v>
+        <v>2153</v>
       </c>
     </row>
     <row r="1008" spans="1:8">
       <c r="A1008" s="0">
-        <v>25694</v>
+        <v>25689</v>
       </c>
       <c r="B1008" s="0"/>
       <c r="C1008" s="0" t="s">
-        <v>2172</v>
+        <v>2154</v>
       </c>
       <c r="D1008" s="0"/>
       <c r="E1008" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1008" s="0">
-        <v>49.93</v>
+        <v>25.8</v>
       </c>
       <c r="H1008" s="0" t="s">
-        <v>2173</v>
+        <v>2155</v>
       </c>
     </row>
     <row r="1009" spans="1:8">
       <c r="A1009" s="0">
-        <v>25693</v>
+        <v>25690</v>
       </c>
       <c r="B1009" s="0"/>
       <c r="C1009" s="0" t="s">
-        <v>2174</v>
+        <v>2156</v>
       </c>
       <c r="D1009" s="0"/>
       <c r="E1009" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1009" s="0">
-        <v>37.06</v>
+        <v>25.71</v>
       </c>
       <c r="H1009" s="0" t="s">
-        <v>2175</v>
+        <v>2157</v>
       </c>
     </row>
     <row r="1010" spans="1:8">
       <c r="A1010" s="0">
-        <v>25691</v>
+        <v>25692</v>
       </c>
       <c r="B1010" s="0"/>
       <c r="C1010" s="0" t="s">
-        <v>2176</v>
+        <v>2158</v>
       </c>
       <c r="D1010" s="0"/>
       <c r="E1010" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1010" s="0">
-        <v>66.78</v>
+        <v>57.95</v>
       </c>
       <c r="H1010" s="0" t="s">
-        <v>2177</v>
+        <v>2159</v>
       </c>
     </row>
     <row r="1011" spans="1:8">
       <c r="A1011" s="0">
-        <v>25689</v>
+        <v>18062</v>
       </c>
       <c r="B1011" s="0"/>
       <c r="C1011" s="0" t="s">
-        <v>2178</v>
+        <v>2160</v>
       </c>
       <c r="D1011" s="0"/>
       <c r="E1011" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1011" s="0">
-        <v>25.8</v>
+        <v>14.41</v>
       </c>
       <c r="H1011" s="0" t="s">
-        <v>2179</v>
+        <v>2161</v>
       </c>
     </row>
     <row r="1012" spans="1:8">
       <c r="A1012" s="0">
-        <v>25690</v>
+        <v>18063</v>
       </c>
       <c r="B1012" s="0"/>
       <c r="C1012" s="0" t="s">
-        <v>2180</v>
+        <v>2162</v>
       </c>
       <c r="D1012" s="0"/>
       <c r="E1012" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1012" s="0">
-        <v>25.71</v>
+        <v>10.11</v>
       </c>
       <c r="H1012" s="0" t="s">
-        <v>2181</v>
+        <v>2163</v>
       </c>
     </row>
     <row r="1013" spans="1:8">
       <c r="A1013" s="0">
-        <v>25692</v>
+        <v>18064</v>
       </c>
       <c r="B1013" s="0"/>
       <c r="C1013" s="0" t="s">
-        <v>2182</v>
+        <v>2164</v>
       </c>
       <c r="D1013" s="0"/>
       <c r="E1013" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1013" s="0">
-        <v>57.95</v>
+        <v>16.85</v>
       </c>
       <c r="H1013" s="0" t="s">
-        <v>2183</v>
+        <v>2165</v>
       </c>
     </row>
     <row r="1014" spans="1:8">
       <c r="A1014" s="0">
-        <v>18062</v>
+        <v>18065</v>
       </c>
       <c r="B1014" s="0"/>
       <c r="C1014" s="0" t="s">
-        <v>2184</v>
+        <v>2166</v>
       </c>
       <c r="D1014" s="0"/>
       <c r="E1014" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1014" s="0">
-        <v>14.41</v>
+        <v>17.31</v>
       </c>
       <c r="H1014" s="0" t="s">
-        <v>2185</v>
+        <v>2167</v>
       </c>
     </row>
     <row r="1015" spans="1:8">
       <c r="A1015" s="0">
-        <v>18063</v>
+        <v>29812</v>
       </c>
       <c r="B1015" s="0"/>
       <c r="C1015" s="0" t="s">
-        <v>2186</v>
+        <v>2168</v>
       </c>
       <c r="D1015" s="0"/>
       <c r="E1015" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1015" s="0">
-        <v>10.11</v>
+        <v>8.6</v>
       </c>
       <c r="H1015" s="0" t="s">
-        <v>2187</v>
+        <v>2169</v>
       </c>
     </row>
     <row r="1016" spans="1:8">
       <c r="A1016" s="0">
-        <v>18064</v>
+        <v>29813</v>
       </c>
       <c r="B1016" s="0"/>
       <c r="C1016" s="0" t="s">
-        <v>2188</v>
+        <v>2170</v>
       </c>
       <c r="D1016" s="0"/>
       <c r="E1016" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1016" s="0">
-        <v>16.85</v>
+        <v>14.07</v>
       </c>
       <c r="H1016" s="0" t="s">
-        <v>2189</v>
+        <v>2171</v>
       </c>
     </row>
     <row r="1017" spans="1:8">
       <c r="A1017" s="0">
-        <v>18065</v>
+        <v>29810</v>
       </c>
       <c r="B1017" s="0"/>
       <c r="C1017" s="0" t="s">
-        <v>2190</v>
+        <v>2172</v>
       </c>
       <c r="D1017" s="0"/>
       <c r="E1017" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1017" s="0">
-        <v>17.31</v>
+        <v>24.81</v>
       </c>
       <c r="H1017" s="0" t="s">
-        <v>2191</v>
+        <v>2173</v>
       </c>
     </row>
     <row r="1018" spans="1:8">
       <c r="A1018" s="0">
-        <v>29812</v>
-[...1 lines deleted...]
-      <c r="B1018" s="0"/>
+        <v>29811</v>
+      </c>
+      <c r="B1018" s="0" t="s">
+        <v>2174</v>
+      </c>
       <c r="C1018" s="0" t="s">
-        <v>2192</v>
-[...1 lines deleted...]
-      <c r="D1018" s="0"/>
+        <v>2175</v>
+      </c>
+      <c r="D1018" s="0" t="s">
+        <v>37</v>
+      </c>
       <c r="E1018" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1018" s="0">
-        <v>8.6</v>
+        <v>28.85</v>
       </c>
       <c r="H1018" s="0" t="s">
-        <v>2193</v>
+        <v>2176</v>
       </c>
     </row>
     <row r="1019" spans="1:8">
       <c r="A1019" s="0">
-        <v>29813</v>
-[...1 lines deleted...]
-      <c r="B1019" s="0"/>
+        <v>18066</v>
+      </c>
+      <c r="B1019" s="0" t="s">
+        <v>2177</v>
+      </c>
       <c r="C1019" s="0" t="s">
-        <v>2194</v>
-[...1 lines deleted...]
-      <c r="D1019" s="0"/>
+        <v>2178</v>
+      </c>
+      <c r="D1019" s="0" t="s">
+        <v>37</v>
+      </c>
       <c r="E1019" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1019" s="0">
-        <v>14.07</v>
+        <v>158.67</v>
       </c>
       <c r="H1019" s="0" t="s">
-        <v>2195</v>
+        <v>2179</v>
       </c>
     </row>
     <row r="1020" spans="1:8">
       <c r="A1020" s="0">
-        <v>29810</v>
+        <v>26348</v>
       </c>
       <c r="B1020" s="0"/>
       <c r="C1020" s="0" t="s">
-        <v>2196</v>
+        <v>2180</v>
       </c>
       <c r="D1020" s="0"/>
       <c r="E1020" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1020" s="0">
-        <v>24.81</v>
+        <v>22.66</v>
       </c>
       <c r="H1020" s="0" t="s">
-        <v>2197</v>
+        <v>2181</v>
       </c>
     </row>
     <row r="1021" spans="1:8">
       <c r="A1021" s="0">
-        <v>29811</v>
+        <v>26349</v>
       </c>
       <c r="B1021" s="0" t="s">
-        <v>2198</v>
+        <v>2182</v>
       </c>
       <c r="C1021" s="0" t="s">
-        <v>2199</v>
+        <v>2183</v>
       </c>
       <c r="D1021" s="0" t="s">
-        <v>37</v>
+        <v>48</v>
       </c>
       <c r="E1021" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1021" s="0">
-        <v>28.85</v>
+        <v>52.29</v>
       </c>
       <c r="H1021" s="0" t="s">
-        <v>2200</v>
+        <v>2184</v>
       </c>
     </row>
     <row r="1022" spans="1:8">
       <c r="A1022" s="0">
-        <v>18066</v>
+        <v>26350</v>
       </c>
       <c r="B1022" s="0" t="s">
-        <v>2201</v>
+        <v>2185</v>
       </c>
       <c r="C1022" s="0" t="s">
-        <v>2202</v>
+        <v>2186</v>
       </c>
       <c r="D1022" s="0" t="s">
-        <v>37</v>
+        <v>28</v>
       </c>
       <c r="E1022" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1022" s="0">
-        <v>158.67</v>
+        <v>25.67</v>
       </c>
       <c r="H1022" s="0" t="s">
-        <v>2203</v>
+        <v>2187</v>
       </c>
     </row>
     <row r="1023" spans="1:8">
       <c r="A1023" s="0">
-        <v>26348</v>
-[...1 lines deleted...]
-      <c r="B1023" s="0"/>
+        <v>26351</v>
+      </c>
+      <c r="B1023" s="0" t="s">
+        <v>2188</v>
+      </c>
       <c r="C1023" s="0" t="s">
-        <v>2204</v>
-[...1 lines deleted...]
-      <c r="D1023" s="0"/>
+        <v>2189</v>
+      </c>
+      <c r="D1023" s="0" t="s">
+        <v>28</v>
+      </c>
       <c r="E1023" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1023" s="0">
-        <v>22.66</v>
+        <v>32.07</v>
       </c>
       <c r="H1023" s="0" t="s">
-        <v>2205</v>
+        <v>2190</v>
       </c>
     </row>
     <row r="1024" spans="1:8">
       <c r="A1024" s="0">
-        <v>26349</v>
-[...3 lines deleted...]
-      </c>
+        <v>26352</v>
+      </c>
+      <c r="B1024" s="0"/>
       <c r="C1024" s="0" t="s">
-        <v>2207</v>
-[...3 lines deleted...]
-      </c>
+        <v>2191</v>
+      </c>
+      <c r="D1024" s="0"/>
       <c r="E1024" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1024" s="0">
-        <v>52.29</v>
+        <v>47.28</v>
       </c>
       <c r="H1024" s="0" t="s">
-        <v>2208</v>
+        <v>2192</v>
       </c>
     </row>
     <row r="1025" spans="1:8">
       <c r="A1025" s="0">
-        <v>26350</v>
-[...3 lines deleted...]
-      </c>
+        <v>16927</v>
+      </c>
+      <c r="B1025" s="0"/>
       <c r="C1025" s="0" t="s">
-        <v>2210</v>
-[...3 lines deleted...]
-      </c>
+        <v>2193</v>
+      </c>
+      <c r="D1025" s="0"/>
       <c r="E1025" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1025" s="0">
-        <v>25.67</v>
+        <v>3.13</v>
       </c>
       <c r="H1025" s="0" t="s">
-        <v>2211</v>
+        <v>2194</v>
       </c>
     </row>
     <row r="1026" spans="1:8">
       <c r="A1026" s="0">
-        <v>26351</v>
+        <v>16928</v>
       </c>
       <c r="B1026" s="0" t="s">
-        <v>2212</v>
+        <v>2195</v>
       </c>
       <c r="C1026" s="0" t="s">
-        <v>2213</v>
+        <v>2196</v>
       </c>
       <c r="D1026" s="0" t="s">
-        <v>28</v>
+        <v>48</v>
       </c>
       <c r="E1026" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1026" s="0">
-        <v>32.07</v>
+        <v>2.86</v>
       </c>
       <c r="H1026" s="0" t="s">
-        <v>2214</v>
+        <v>2197</v>
       </c>
     </row>
     <row r="1027" spans="1:8">
       <c r="A1027" s="0">
-        <v>26352</v>
+        <v>25706</v>
       </c>
       <c r="B1027" s="0"/>
       <c r="C1027" s="0" t="s">
-        <v>2215</v>
+        <v>2198</v>
       </c>
       <c r="D1027" s="0"/>
       <c r="E1027" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1027" s="0">
-        <v>47.28</v>
+        <v>14.92</v>
       </c>
       <c r="H1027" s="0" t="s">
-        <v>2216</v>
+        <v>2199</v>
       </c>
     </row>
     <row r="1028" spans="1:8">
       <c r="A1028" s="0">
-        <v>16927</v>
+        <v>25709</v>
       </c>
       <c r="B1028" s="0"/>
       <c r="C1028" s="0" t="s">
-        <v>2217</v>
+        <v>2200</v>
       </c>
       <c r="D1028" s="0"/>
       <c r="E1028" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1028" s="0">
-        <v>3.13</v>
+        <v>29.4</v>
       </c>
       <c r="H1028" s="0" t="s">
-        <v>2218</v>
+        <v>2201</v>
       </c>
     </row>
     <row r="1029" spans="1:8">
       <c r="A1029" s="0">
-        <v>16928</v>
-[...3 lines deleted...]
-      </c>
+        <v>25710</v>
+      </c>
+      <c r="B1029" s="0"/>
       <c r="C1029" s="0" t="s">
-        <v>2220</v>
-[...3 lines deleted...]
-      </c>
+        <v>2202</v>
+      </c>
+      <c r="D1029" s="0"/>
       <c r="E1029" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1029" s="0">
-        <v>2.86</v>
+        <v>37.4</v>
       </c>
       <c r="H1029" s="0" t="s">
-        <v>2221</v>
+        <v>2203</v>
       </c>
     </row>
     <row r="1030" spans="1:8">
       <c r="A1030" s="0">
-        <v>25706</v>
+        <v>25727</v>
       </c>
       <c r="B1030" s="0"/>
       <c r="C1030" s="0" t="s">
-        <v>2222</v>
+        <v>2204</v>
       </c>
       <c r="D1030" s="0"/>
       <c r="E1030" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1030" s="0">
-        <v>14.92</v>
+        <v>22.39</v>
       </c>
       <c r="H1030" s="0" t="s">
-        <v>2223</v>
+        <v>2205</v>
       </c>
     </row>
     <row r="1031" spans="1:8">
       <c r="A1031" s="0">
-        <v>25709</v>
+        <v>25728</v>
       </c>
       <c r="B1031" s="0"/>
       <c r="C1031" s="0" t="s">
-        <v>2224</v>
+        <v>2206</v>
       </c>
       <c r="D1031" s="0"/>
       <c r="E1031" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1031" s="0">
-        <v>29.4</v>
+        <v>20.8</v>
       </c>
       <c r="H1031" s="0" t="s">
-        <v>2225</v>
+        <v>2207</v>
       </c>
     </row>
     <row r="1032" spans="1:8">
       <c r="A1032" s="0">
-        <v>25710</v>
+        <v>25729</v>
       </c>
       <c r="B1032" s="0"/>
       <c r="C1032" s="0" t="s">
-        <v>2226</v>
+        <v>2208</v>
       </c>
       <c r="D1032" s="0"/>
       <c r="E1032" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1032" s="0">
-        <v>37.4</v>
+        <v>23.87</v>
       </c>
       <c r="H1032" s="0" t="s">
-        <v>2227</v>
+        <v>2209</v>
       </c>
     </row>
     <row r="1033" spans="1:8">
       <c r="A1033" s="0">
-        <v>25727</v>
+        <v>25730</v>
       </c>
       <c r="B1033" s="0"/>
       <c r="C1033" s="0" t="s">
-        <v>2228</v>
+        <v>2210</v>
       </c>
       <c r="D1033" s="0"/>
       <c r="E1033" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1033" s="0">
-        <v>22.39</v>
+        <v>31.2</v>
       </c>
       <c r="H1033" s="0" t="s">
-        <v>2229</v>
+        <v>2211</v>
       </c>
     </row>
     <row r="1034" spans="1:8">
       <c r="A1034" s="0">
-        <v>25728</v>
-[...1 lines deleted...]
-      <c r="B1034" s="0"/>
+        <v>25733</v>
+      </c>
+      <c r="B1034" s="0" t="s">
+        <v>2212</v>
+      </c>
       <c r="C1034" s="0" t="s">
-        <v>2230</v>
-[...1 lines deleted...]
-      <c r="D1034" s="0"/>
+        <v>2213</v>
+      </c>
+      <c r="D1034" s="0" t="s">
+        <v>48</v>
+      </c>
       <c r="E1034" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1034" s="0">
-        <v>20.8</v>
+        <v>9.93</v>
       </c>
       <c r="H1034" s="0" t="s">
-        <v>2231</v>
+        <v>2214</v>
       </c>
     </row>
     <row r="1035" spans="1:8">
       <c r="A1035" s="0">
-        <v>25729</v>
+        <v>25734</v>
       </c>
       <c r="B1035" s="0"/>
       <c r="C1035" s="0" t="s">
-        <v>2232</v>
+        <v>2215</v>
       </c>
       <c r="D1035" s="0"/>
       <c r="E1035" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1035" s="0">
-        <v>23.87</v>
+        <v>36.18</v>
       </c>
       <c r="H1035" s="0" t="s">
-        <v>2233</v>
+        <v>2216</v>
       </c>
     </row>
     <row r="1036" spans="1:8">
       <c r="A1036" s="0">
-        <v>25730</v>
+        <v>25735</v>
       </c>
       <c r="B1036" s="0"/>
       <c r="C1036" s="0" t="s">
-        <v>2234</v>
+        <v>2217</v>
       </c>
       <c r="D1036" s="0"/>
       <c r="E1036" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1036" s="0">
-        <v>31.2</v>
+        <v>52.21</v>
       </c>
       <c r="H1036" s="0" t="s">
-        <v>2235</v>
+        <v>2218</v>
       </c>
     </row>
     <row r="1037" spans="1:8">
       <c r="A1037" s="0">
-        <v>25733</v>
-[...3 lines deleted...]
-      </c>
+        <v>25736</v>
+      </c>
+      <c r="B1037" s="0"/>
       <c r="C1037" s="0" t="s">
-        <v>2237</v>
-[...3 lines deleted...]
-      </c>
+        <v>2219</v>
+      </c>
+      <c r="D1037" s="0"/>
       <c r="E1037" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1037" s="0">
-        <v>9.93</v>
+        <v>23.66</v>
       </c>
       <c r="H1037" s="0" t="s">
-        <v>2238</v>
+        <v>2220</v>
       </c>
     </row>
     <row r="1038" spans="1:8">
       <c r="A1038" s="0">
-        <v>25734</v>
-[...1 lines deleted...]
-      <c r="B1038" s="0"/>
+        <v>25798</v>
+      </c>
+      <c r="B1038" s="0" t="s">
+        <v>2221</v>
+      </c>
       <c r="C1038" s="0" t="s">
-        <v>2239</v>
-[...1 lines deleted...]
-      <c r="D1038" s="0"/>
+        <v>2222</v>
+      </c>
+      <c r="D1038" s="0" t="s">
+        <v>48</v>
+      </c>
       <c r="E1038" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1038" s="0">
-        <v>36.18</v>
+        <v>6.25</v>
       </c>
       <c r="H1038" s="0" t="s">
-        <v>2240</v>
+        <v>2223</v>
       </c>
     </row>
     <row r="1039" spans="1:8">
       <c r="A1039" s="0">
-        <v>25735</v>
+        <v>25798</v>
       </c>
       <c r="B1039" s="0" t="s">
-        <v>2241</v>
+        <v>2224</v>
       </c>
       <c r="C1039" s="0" t="s">
-        <v>2242</v>
+        <v>2222</v>
       </c>
       <c r="D1039" s="0" t="s">
         <v>28</v>
       </c>
       <c r="E1039" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1039" s="0">
-        <v>52.21</v>
+        <v>6.25</v>
       </c>
       <c r="H1039" s="0" t="s">
-        <v>2243</v>
+        <v>2223</v>
       </c>
     </row>
     <row r="1040" spans="1:8">
       <c r="A1040" s="0">
-        <v>25736</v>
-[...1 lines deleted...]
-      <c r="B1040" s="0"/>
+        <v>18102</v>
+      </c>
+      <c r="B1040" s="0" t="s">
+        <v>2225</v>
+      </c>
       <c r="C1040" s="0" t="s">
-        <v>2244</v>
-[...1 lines deleted...]
-      <c r="D1040" s="0"/>
+        <v>2226</v>
+      </c>
+      <c r="D1040" s="0" t="s">
+        <v>48</v>
+      </c>
       <c r="E1040" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1040" s="0">
-        <v>23.66</v>
+        <v>29.59</v>
       </c>
       <c r="H1040" s="0" t="s">
-        <v>2245</v>
+        <v>2227</v>
       </c>
     </row>
     <row r="1041" spans="1:8">
       <c r="A1041" s="0">
-        <v>25798</v>
+        <v>18102</v>
       </c>
       <c r="B1041" s="0" t="s">
-        <v>2246</v>
+        <v>2228</v>
       </c>
       <c r="C1041" s="0" t="s">
-        <v>2247</v>
+        <v>2226</v>
       </c>
       <c r="D1041" s="0" t="s">
-        <v>50</v>
+        <v>28</v>
       </c>
       <c r="E1041" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1041" s="0">
-        <v>6.25</v>
+        <v>29.59</v>
       </c>
       <c r="H1041" s="0" t="s">
-        <v>2248</v>
+        <v>2227</v>
       </c>
     </row>
     <row r="1042" spans="1:8">
       <c r="A1042" s="0">
-        <v>25798</v>
-[...3 lines deleted...]
-      </c>
+        <v>19046</v>
+      </c>
+      <c r="B1042" s="0"/>
       <c r="C1042" s="0" t="s">
-        <v>2247</v>
-[...3 lines deleted...]
-      </c>
+        <v>2229</v>
+      </c>
+      <c r="D1042" s="0"/>
       <c r="E1042" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1042" s="0">
-        <v>6.25</v>
+        <v>4.16</v>
       </c>
       <c r="H1042" s="0" t="s">
-        <v>2248</v>
+        <v>2230</v>
       </c>
     </row>
     <row r="1043" spans="1:8">
       <c r="A1043" s="0">
-        <v>18102</v>
+        <v>19047</v>
       </c>
       <c r="B1043" s="0" t="s">
-        <v>2250</v>
+        <v>2231</v>
       </c>
       <c r="C1043" s="0" t="s">
-        <v>2251</v>
+        <v>2232</v>
       </c>
       <c r="D1043" s="0" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="E1043" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1043" s="0">
-        <v>29.59</v>
+        <v>4.2</v>
       </c>
       <c r="H1043" s="0" t="s">
-        <v>2252</v>
+        <v>2233</v>
       </c>
     </row>
     <row r="1044" spans="1:8">
       <c r="A1044" s="0">
-        <v>18102</v>
+        <v>19048</v>
       </c>
       <c r="B1044" s="0" t="s">
-        <v>2253</v>
+        <v>2234</v>
       </c>
       <c r="C1044" s="0" t="s">
-        <v>2251</v>
+        <v>2235</v>
       </c>
       <c r="D1044" s="0" t="s">
-        <v>28</v>
+        <v>48</v>
       </c>
       <c r="E1044" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1044" s="0">
-        <v>29.59</v>
+        <v>3.51</v>
       </c>
       <c r="H1044" s="0" t="s">
-        <v>2252</v>
+        <v>2236</v>
       </c>
     </row>
     <row r="1045" spans="1:8">
       <c r="A1045" s="0">
-        <v>19046</v>
+        <v>19049</v>
       </c>
       <c r="B1045" s="0" t="s">
-        <v>2254</v>
+        <v>2237</v>
       </c>
       <c r="C1045" s="0" t="s">
-        <v>2255</v>
+        <v>2238</v>
       </c>
       <c r="D1045" s="0" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="E1045" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1045" s="0">
-        <v>4.16</v>
+        <v>4.2</v>
       </c>
       <c r="H1045" s="0" t="s">
-        <v>2256</v>
+        <v>2239</v>
       </c>
     </row>
     <row r="1046" spans="1:8">
       <c r="A1046" s="0">
-        <v>19047</v>
+        <v>19050</v>
       </c>
       <c r="B1046" s="0" t="s">
-        <v>2257</v>
+        <v>2240</v>
       </c>
       <c r="C1046" s="0" t="s">
-        <v>2258</v>
+        <v>2241</v>
       </c>
       <c r="D1046" s="0" t="s">
-        <v>50</v>
+        <v>37</v>
       </c>
       <c r="E1046" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1046" s="0">
-        <v>4.2</v>
+        <v>3.39</v>
       </c>
       <c r="H1046" s="0" t="s">
-        <v>2259</v>
+        <v>2242</v>
       </c>
     </row>
     <row r="1047" spans="1:8">
       <c r="A1047" s="0">
-        <v>19048</v>
+        <v>19051</v>
       </c>
       <c r="B1047" s="0" t="s">
-        <v>2260</v>
+        <v>2243</v>
       </c>
       <c r="C1047" s="0" t="s">
-        <v>2261</v>
+        <v>2244</v>
       </c>
       <c r="D1047" s="0" t="s">
-        <v>50</v>
+        <v>37</v>
       </c>
       <c r="E1047" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1047" s="0">
-        <v>3.51</v>
+        <v>3.61</v>
       </c>
       <c r="H1047" s="0" t="s">
-        <v>2262</v>
+        <v>2245</v>
       </c>
     </row>
     <row r="1048" spans="1:8">
       <c r="A1048" s="0">
-        <v>19049</v>
-[...3 lines deleted...]
-      </c>
+        <v>19052</v>
+      </c>
+      <c r="B1048" s="0"/>
       <c r="C1048" s="0" t="s">
-        <v>2264</v>
-[...3 lines deleted...]
-      </c>
+        <v>2246</v>
+      </c>
+      <c r="D1048" s="0"/>
       <c r="E1048" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1048" s="0">
-        <v>4.2</v>
+        <v>3.13</v>
       </c>
       <c r="H1048" s="0" t="s">
-        <v>2265</v>
+        <v>2247</v>
       </c>
     </row>
     <row r="1049" spans="1:8">
       <c r="A1049" s="0">
-        <v>19050</v>
-[...3 lines deleted...]
-      </c>
+        <v>19053</v>
+      </c>
+      <c r="B1049" s="0"/>
       <c r="C1049" s="0" t="s">
-        <v>2267</v>
-[...3 lines deleted...]
-      </c>
+        <v>2248</v>
+      </c>
+      <c r="D1049" s="0"/>
       <c r="E1049" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1049" s="0">
-        <v>3.39</v>
+        <v>4.16</v>
       </c>
       <c r="H1049" s="0" t="s">
-        <v>2268</v>
+        <v>2249</v>
       </c>
     </row>
     <row r="1050" spans="1:8">
       <c r="A1050" s="0">
-        <v>19051</v>
+        <v>19056</v>
       </c>
       <c r="B1050" s="0" t="s">
-        <v>2269</v>
+        <v>2250</v>
       </c>
       <c r="C1050" s="0" t="s">
-        <v>2270</v>
+        <v>2251</v>
       </c>
       <c r="D1050" s="0" t="s">
-        <v>37</v>
+        <v>48</v>
       </c>
       <c r="E1050" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1050" s="0">
-        <v>3.61</v>
+        <v>3.08</v>
       </c>
       <c r="H1050" s="0" t="s">
-        <v>2271</v>
+        <v>2252</v>
       </c>
     </row>
     <row r="1051" spans="1:8">
       <c r="A1051" s="0">
-        <v>19052</v>
+        <v>19057</v>
       </c>
       <c r="B1051" s="0"/>
       <c r="C1051" s="0" t="s">
-        <v>2272</v>
+        <v>2253</v>
       </c>
       <c r="D1051" s="0"/>
       <c r="E1051" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1051" s="0">
-        <v>3.13</v>
+        <v>5.22</v>
       </c>
       <c r="H1051" s="0" t="s">
-        <v>2273</v>
+        <v>2254</v>
       </c>
     </row>
     <row r="1052" spans="1:8">
       <c r="A1052" s="0">
-        <v>19053</v>
+        <v>19058</v>
       </c>
       <c r="B1052" s="0"/>
       <c r="C1052" s="0" t="s">
-        <v>2274</v>
+        <v>2255</v>
       </c>
       <c r="D1052" s="0"/>
       <c r="E1052" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1052" s="0">
-        <v>4.16</v>
+        <v>6.25</v>
       </c>
       <c r="H1052" s="0" t="s">
-        <v>2275</v>
+        <v>2256</v>
       </c>
     </row>
     <row r="1053" spans="1:8">
       <c r="A1053" s="0">
-        <v>19056</v>
-[...3 lines deleted...]
-      </c>
+        <v>19054</v>
+      </c>
+      <c r="B1053" s="0"/>
       <c r="C1053" s="0" t="s">
-        <v>2277</v>
-[...3 lines deleted...]
-      </c>
+        <v>2257</v>
+      </c>
+      <c r="D1053" s="0"/>
       <c r="E1053" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1053" s="0">
-        <v>3.08</v>
+        <v>4.87</v>
       </c>
       <c r="H1053" s="0" t="s">
-        <v>2278</v>
+        <v>2258</v>
       </c>
     </row>
     <row r="1054" spans="1:8">
       <c r="A1054" s="0">
-        <v>19057</v>
+        <v>19055</v>
       </c>
       <c r="B1054" s="0"/>
       <c r="C1054" s="0" t="s">
-        <v>2279</v>
+        <v>2259</v>
       </c>
       <c r="D1054" s="0"/>
       <c r="E1054" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1054" s="0">
-        <v>5.22</v>
+        <v>5.27</v>
       </c>
       <c r="H1054" s="0" t="s">
-        <v>2280</v>
+        <v>2260</v>
       </c>
     </row>
     <row r="1055" spans="1:8">
       <c r="A1055" s="0">
-        <v>19058</v>
+        <v>19060</v>
       </c>
       <c r="B1055" s="0"/>
       <c r="C1055" s="0" t="s">
-        <v>2281</v>
+        <v>2261</v>
       </c>
       <c r="D1055" s="0"/>
       <c r="E1055" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1055" s="0">
-        <v>6.25</v>
+        <v>5.74</v>
       </c>
       <c r="H1055" s="0" t="s">
-        <v>2282</v>
+        <v>2262</v>
       </c>
     </row>
     <row r="1056" spans="1:8">
       <c r="A1056" s="0">
-        <v>19054</v>
-[...1 lines deleted...]
-      <c r="B1056" s="0"/>
+        <v>19061</v>
+      </c>
+      <c r="B1056" s="0" t="s">
+        <v>2263</v>
+      </c>
       <c r="C1056" s="0" t="s">
-        <v>2283</v>
-[...1 lines deleted...]
-      <c r="D1056" s="0"/>
+        <v>2264</v>
+      </c>
+      <c r="D1056" s="0" t="s">
+        <v>48</v>
+      </c>
       <c r="E1056" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1056" s="0">
-        <v>4.87</v>
+        <v>8.9</v>
       </c>
       <c r="H1056" s="0" t="s">
-        <v>2284</v>
+        <v>2265</v>
       </c>
     </row>
     <row r="1057" spans="1:8">
       <c r="A1057" s="0">
-        <v>19055</v>
-[...1 lines deleted...]
-      <c r="B1057" s="0"/>
+        <v>19062</v>
+      </c>
+      <c r="B1057" s="0" t="s">
+        <v>2266</v>
+      </c>
       <c r="C1057" s="0" t="s">
-        <v>2285</v>
-[...1 lines deleted...]
-      <c r="D1057" s="0"/>
+        <v>2267</v>
+      </c>
+      <c r="D1057" s="0" t="s">
+        <v>48</v>
+      </c>
       <c r="E1057" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1057" s="0">
-        <v>5.27</v>
+        <v>6.83</v>
       </c>
       <c r="H1057" s="0" t="s">
-        <v>2286</v>
+        <v>2268</v>
       </c>
     </row>
     <row r="1058" spans="1:8">
       <c r="A1058" s="0">
-        <v>19060</v>
+        <v>19063</v>
       </c>
       <c r="B1058" s="0"/>
       <c r="C1058" s="0" t="s">
-        <v>2287</v>
+        <v>2269</v>
       </c>
       <c r="D1058" s="0"/>
       <c r="E1058" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1058" s="0">
-        <v>5.74</v>
+        <v>13.03</v>
       </c>
       <c r="H1058" s="0" t="s">
-        <v>2288</v>
+        <v>2270</v>
       </c>
     </row>
     <row r="1059" spans="1:8">
       <c r="A1059" s="0">
-        <v>19061</v>
-[...3 lines deleted...]
-      </c>
+        <v>19064</v>
+      </c>
+      <c r="B1059" s="0"/>
       <c r="C1059" s="0" t="s">
-        <v>2290</v>
-[...3 lines deleted...]
-      </c>
+        <v>2271</v>
+      </c>
+      <c r="D1059" s="0"/>
       <c r="E1059" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1059" s="0">
-        <v>8.9</v>
+        <v>1.27</v>
       </c>
       <c r="H1059" s="0" t="s">
-        <v>2291</v>
+        <v>2272</v>
       </c>
     </row>
     <row r="1060" spans="1:8">
       <c r="A1060" s="0">
-        <v>19062</v>
-[...3 lines deleted...]
-      </c>
+        <v>19065</v>
+      </c>
+      <c r="B1060" s="0"/>
       <c r="C1060" s="0" t="s">
-        <v>2293</v>
-[...3 lines deleted...]
-      </c>
+        <v>2273</v>
+      </c>
+      <c r="D1060" s="0"/>
       <c r="E1060" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1060" s="0">
-        <v>6.83</v>
+        <v>1.83</v>
       </c>
       <c r="H1060" s="0" t="s">
-        <v>2294</v>
+        <v>2274</v>
       </c>
     </row>
     <row r="1061" spans="1:8">
       <c r="A1061" s="0">
-        <v>19063</v>
+        <v>19066</v>
       </c>
       <c r="B1061" s="0"/>
       <c r="C1061" s="0" t="s">
-        <v>2295</v>
+        <v>2275</v>
       </c>
       <c r="D1061" s="0"/>
       <c r="E1061" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1061" s="0">
-        <v>13.03</v>
+        <v>1.4</v>
       </c>
       <c r="H1061" s="0" t="s">
-        <v>2296</v>
+        <v>2276</v>
       </c>
     </row>
     <row r="1062" spans="1:8">
       <c r="A1062" s="0">
-        <v>19064</v>
+        <v>19067</v>
       </c>
       <c r="B1062" s="0"/>
       <c r="C1062" s="0" t="s">
-        <v>2297</v>
+        <v>2277</v>
       </c>
       <c r="D1062" s="0"/>
       <c r="E1062" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1062" s="0">
-        <v>1.27</v>
+        <v>1.55</v>
       </c>
       <c r="H1062" s="0" t="s">
-        <v>2298</v>
+        <v>2278</v>
       </c>
     </row>
     <row r="1063" spans="1:8">
       <c r="A1063" s="0">
-        <v>19065</v>
+        <v>19068</v>
       </c>
       <c r="B1063" s="0"/>
       <c r="C1063" s="0" t="s">
-        <v>2299</v>
+        <v>2279</v>
       </c>
       <c r="D1063" s="0"/>
       <c r="E1063" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1063" s="0">
-        <v>1.83</v>
+        <v>3.93</v>
       </c>
       <c r="H1063" s="0" t="s">
-        <v>2300</v>
+        <v>2280</v>
       </c>
     </row>
     <row r="1064" spans="1:8">
       <c r="A1064" s="0">
-        <v>19066</v>
+        <v>19069</v>
       </c>
       <c r="B1064" s="0"/>
       <c r="C1064" s="0" t="s">
-        <v>2301</v>
+        <v>2281</v>
       </c>
       <c r="D1064" s="0"/>
       <c r="E1064" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1064" s="0">
-        <v>1.4</v>
+        <v>5.62</v>
       </c>
       <c r="H1064" s="0" t="s">
-        <v>2302</v>
+        <v>2282</v>
       </c>
     </row>
     <row r="1065" spans="1:8">
       <c r="A1065" s="0">
-        <v>19067</v>
+        <v>19070</v>
       </c>
       <c r="B1065" s="0"/>
       <c r="C1065" s="0" t="s">
-        <v>2303</v>
+        <v>2283</v>
       </c>
       <c r="D1065" s="0"/>
       <c r="E1065" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1065" s="0">
-        <v>1.55</v>
+        <v>1.47</v>
       </c>
       <c r="H1065" s="0" t="s">
-        <v>2304</v>
+        <v>2284</v>
       </c>
     </row>
     <row r="1066" spans="1:8">
       <c r="A1066" s="0">
-        <v>19068</v>
+        <v>19071</v>
       </c>
       <c r="B1066" s="0"/>
       <c r="C1066" s="0" t="s">
-        <v>2305</v>
+        <v>2285</v>
       </c>
       <c r="D1066" s="0"/>
       <c r="E1066" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1066" s="0">
-        <v>3.93</v>
+        <v>2.39</v>
       </c>
       <c r="H1066" s="0" t="s">
-        <v>2306</v>
+        <v>2286</v>
       </c>
     </row>
     <row r="1067" spans="1:8">
       <c r="A1067" s="0">
-        <v>19069</v>
+        <v>19072</v>
       </c>
       <c r="B1067" s="0"/>
       <c r="C1067" s="0" t="s">
-        <v>2307</v>
+        <v>2287</v>
       </c>
       <c r="D1067" s="0"/>
       <c r="E1067" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1067" s="0">
-        <v>5.62</v>
+        <v>2.66</v>
       </c>
       <c r="H1067" s="0" t="s">
-        <v>2308</v>
+        <v>2288</v>
       </c>
     </row>
     <row r="1068" spans="1:8">
       <c r="A1068" s="0">
-        <v>19070</v>
+        <v>19073</v>
       </c>
       <c r="B1068" s="0"/>
       <c r="C1068" s="0" t="s">
-        <v>2309</v>
+        <v>2289</v>
       </c>
       <c r="D1068" s="0"/>
       <c r="E1068" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1068" s="0">
-        <v>1.47</v>
+        <v>3.08</v>
       </c>
       <c r="H1068" s="0" t="s">
-        <v>2310</v>
+        <v>2290</v>
       </c>
     </row>
     <row r="1069" spans="1:8">
       <c r="A1069" s="0">
-        <v>19071</v>
+        <v>19074</v>
       </c>
       <c r="B1069" s="0"/>
       <c r="C1069" s="0" t="s">
-        <v>2311</v>
+        <v>2291</v>
       </c>
       <c r="D1069" s="0"/>
       <c r="E1069" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1069" s="0">
-        <v>2.39</v>
+        <v>3.66</v>
       </c>
       <c r="H1069" s="0" t="s">
-        <v>2312</v>
+        <v>2292</v>
       </c>
     </row>
     <row r="1070" spans="1:8">
       <c r="A1070" s="0">
-        <v>19072</v>
+        <v>19075</v>
       </c>
       <c r="B1070" s="0"/>
       <c r="C1070" s="0" t="s">
-        <v>2313</v>
+        <v>2293</v>
       </c>
       <c r="D1070" s="0"/>
       <c r="E1070" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1070" s="0">
-        <v>2.66</v>
+        <v>5.32</v>
       </c>
       <c r="H1070" s="0" t="s">
-        <v>2314</v>
+        <v>2294</v>
       </c>
     </row>
     <row r="1071" spans="1:8">
       <c r="A1071" s="0">
-        <v>19073</v>
+        <v>19076</v>
       </c>
       <c r="B1071" s="0"/>
       <c r="C1071" s="0" t="s">
-        <v>2315</v>
+        <v>2295</v>
       </c>
       <c r="D1071" s="0"/>
       <c r="E1071" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1071" s="0">
-        <v>3.08</v>
+        <v>7.57</v>
       </c>
       <c r="H1071" s="0" t="s">
-        <v>2316</v>
+        <v>2296</v>
       </c>
     </row>
     <row r="1072" spans="1:8">
       <c r="A1072" s="0">
-        <v>19074</v>
+        <v>19077</v>
       </c>
       <c r="B1072" s="0"/>
       <c r="C1072" s="0" t="s">
-        <v>2317</v>
+        <v>2297</v>
       </c>
       <c r="D1072" s="0"/>
       <c r="E1072" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1072" s="0">
-        <v>3.66</v>
+        <v>8.98</v>
       </c>
       <c r="H1072" s="0" t="s">
-        <v>2318</v>
+        <v>2298</v>
       </c>
     </row>
     <row r="1073" spans="1:8">
       <c r="A1073" s="0">
-        <v>19075</v>
+        <v>19078</v>
       </c>
       <c r="B1073" s="0"/>
       <c r="C1073" s="0" t="s">
-        <v>2319</v>
+        <v>2299</v>
       </c>
       <c r="D1073" s="0"/>
       <c r="E1073" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1073" s="0">
-        <v>5.32</v>
+        <v>12.63</v>
       </c>
       <c r="H1073" s="0" t="s">
-        <v>2320</v>
+        <v>2300</v>
       </c>
     </row>
     <row r="1074" spans="1:8">
       <c r="A1074" s="0">
-        <v>19076</v>
+        <v>19079</v>
       </c>
       <c r="B1074" s="0"/>
       <c r="C1074" s="0" t="s">
-        <v>2321</v>
+        <v>2301</v>
       </c>
       <c r="D1074" s="0"/>
       <c r="E1074" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1074" s="0">
-        <v>7.57</v>
+        <v>17.4</v>
       </c>
       <c r="H1074" s="0" t="s">
-        <v>2322</v>
+        <v>2302</v>
       </c>
     </row>
     <row r="1075" spans="1:8">
       <c r="A1075" s="0">
-        <v>19077</v>
+        <v>19080</v>
       </c>
       <c r="B1075" s="0"/>
       <c r="C1075" s="0" t="s">
-        <v>2323</v>
+        <v>2303</v>
       </c>
       <c r="D1075" s="0"/>
       <c r="E1075" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1075" s="0">
-        <v>8.98</v>
+        <v>2.35</v>
       </c>
       <c r="H1075" s="0" t="s">
-        <v>2324</v>
+        <v>2304</v>
       </c>
     </row>
     <row r="1076" spans="1:8">
       <c r="A1076" s="0">
-        <v>19078</v>
-[...1 lines deleted...]
-      <c r="B1076" s="0"/>
+        <v>19081</v>
+      </c>
+      <c r="B1076" s="0" t="s">
+        <v>2305</v>
+      </c>
       <c r="C1076" s="0" t="s">
-        <v>2325</v>
-[...1 lines deleted...]
-      <c r="D1076" s="0"/>
+        <v>2306</v>
+      </c>
+      <c r="D1076" s="0" t="s">
+        <v>48</v>
+      </c>
       <c r="E1076" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1076" s="0">
-        <v>12.63</v>
+        <v>6.99</v>
       </c>
       <c r="H1076" s="0" t="s">
-        <v>2326</v>
+        <v>2307</v>
       </c>
     </row>
     <row r="1077" spans="1:8">
       <c r="A1077" s="0">
-        <v>19079</v>
-[...1 lines deleted...]
-      <c r="B1077" s="0"/>
+        <v>25873</v>
+      </c>
+      <c r="B1077" s="0" t="s">
+        <v>2308</v>
+      </c>
       <c r="C1077" s="0" t="s">
-        <v>2327</v>
-[...1 lines deleted...]
-      <c r="D1077" s="0"/>
+        <v>2309</v>
+      </c>
+      <c r="D1077" s="0" t="s">
+        <v>48</v>
+      </c>
       <c r="E1077" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1077" s="0">
-        <v>17.4</v>
+        <v>9.27</v>
       </c>
       <c r="H1077" s="0" t="s">
-        <v>2328</v>
+        <v>2310</v>
       </c>
     </row>
     <row r="1078" spans="1:8">
       <c r="A1078" s="0">
-        <v>19080</v>
+        <v>25874</v>
       </c>
       <c r="B1078" s="0"/>
       <c r="C1078" s="0" t="s">
-        <v>2329</v>
+        <v>2311</v>
       </c>
       <c r="D1078" s="0"/>
       <c r="E1078" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1078" s="0">
-        <v>2.35</v>
+        <v>52.71</v>
       </c>
       <c r="H1078" s="0" t="s">
-        <v>2330</v>
+        <v>2312</v>
       </c>
     </row>
     <row r="1079" spans="1:8">
       <c r="A1079" s="0">
-        <v>19081</v>
+        <v>25875</v>
       </c>
       <c r="B1079" s="0" t="s">
-        <v>2331</v>
+        <v>2313</v>
       </c>
       <c r="C1079" s="0" t="s">
-        <v>2332</v>
+        <v>2314</v>
       </c>
       <c r="D1079" s="0" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="E1079" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1079" s="0">
-        <v>6.99</v>
+        <v>4.6</v>
       </c>
       <c r="H1079" s="0" t="s">
-        <v>2333</v>
+        <v>2315</v>
       </c>
     </row>
     <row r="1080" spans="1:8">
       <c r="A1080" s="0">
-        <v>25873</v>
+        <v>25876</v>
       </c>
       <c r="B1080" s="0" t="s">
-        <v>2334</v>
+        <v>2316</v>
       </c>
       <c r="C1080" s="0" t="s">
-        <v>2335</v>
+        <v>2317</v>
       </c>
       <c r="D1080" s="0" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="E1080" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1080" s="0">
-        <v>9.27</v>
+        <v>7.77</v>
       </c>
       <c r="H1080" s="0" t="s">
-        <v>2336</v>
+        <v>2318</v>
       </c>
     </row>
     <row r="1081" spans="1:8">
       <c r="A1081" s="0">
-        <v>25874</v>
-[...1 lines deleted...]
-      <c r="B1081" s="0"/>
+        <v>25877</v>
+      </c>
+      <c r="B1081" s="0" t="s">
+        <v>2319</v>
+      </c>
       <c r="C1081" s="0" t="s">
-        <v>2337</v>
-[...1 lines deleted...]
-      <c r="D1081" s="0"/>
+        <v>2320</v>
+      </c>
+      <c r="D1081" s="0" t="s">
+        <v>48</v>
+      </c>
       <c r="E1081" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1081" s="0">
-        <v>52.71</v>
+        <v>10.69</v>
       </c>
       <c r="H1081" s="0" t="s">
-        <v>2338</v>
+        <v>2321</v>
       </c>
     </row>
     <row r="1082" spans="1:8">
       <c r="A1082" s="0">
-        <v>25875</v>
-[...3 lines deleted...]
-      </c>
+        <v>25878</v>
+      </c>
+      <c r="B1082" s="0"/>
       <c r="C1082" s="0" t="s">
-        <v>2340</v>
-[...3 lines deleted...]
-      </c>
+        <v>2322</v>
+      </c>
+      <c r="D1082" s="0"/>
       <c r="E1082" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1082" s="0">
-        <v>4.6</v>
+        <v>7.22</v>
       </c>
       <c r="H1082" s="0" t="s">
-        <v>2341</v>
+        <v>2323</v>
       </c>
     </row>
     <row r="1083" spans="1:8">
       <c r="A1083" s="0">
-        <v>25876</v>
-[...3 lines deleted...]
-      </c>
+        <v>25879</v>
+      </c>
+      <c r="B1083" s="0"/>
       <c r="C1083" s="0" t="s">
-        <v>2343</v>
-[...3 lines deleted...]
-      </c>
+        <v>2324</v>
+      </c>
+      <c r="D1083" s="0"/>
       <c r="E1083" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1083" s="0">
-        <v>7.77</v>
+        <v>9.390000000000001</v>
       </c>
       <c r="H1083" s="0" t="s">
-        <v>2344</v>
+        <v>2325</v>
       </c>
     </row>
     <row r="1084" spans="1:8">
       <c r="A1084" s="0">
-        <v>25877</v>
-[...3 lines deleted...]
-      </c>
+        <v>25880</v>
+      </c>
+      <c r="B1084" s="0"/>
       <c r="C1084" s="0" t="s">
-        <v>2346</v>
-[...3 lines deleted...]
-      </c>
+        <v>2326</v>
+      </c>
+      <c r="D1084" s="0"/>
       <c r="E1084" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1084" s="0">
-        <v>10.69</v>
+        <v>12.28</v>
       </c>
       <c r="H1084" s="0" t="s">
-        <v>2347</v>
+        <v>2327</v>
       </c>
     </row>
     <row r="1085" spans="1:8">
       <c r="A1085" s="0">
-        <v>25878</v>
+        <v>18166</v>
       </c>
       <c r="B1085" s="0"/>
       <c r="C1085" s="0" t="s">
-        <v>2348</v>
+        <v>2328</v>
       </c>
       <c r="D1085" s="0"/>
       <c r="E1085" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1085" s="0">
-        <v>7.22</v>
+        <v>8.210000000000001</v>
       </c>
       <c r="H1085" s="0" t="s">
-        <v>2349</v>
+        <v>2329</v>
       </c>
     </row>
     <row r="1086" spans="1:8">
       <c r="A1086" s="0">
-        <v>25879</v>
+        <v>18167</v>
       </c>
       <c r="B1086" s="0"/>
       <c r="C1086" s="0" t="s">
-        <v>2350</v>
+        <v>2330</v>
       </c>
       <c r="D1086" s="0"/>
       <c r="E1086" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1086" s="0">
-        <v>9.390000000000001</v>
+        <v>7.84</v>
       </c>
       <c r="H1086" s="0" t="s">
-        <v>2351</v>
+        <v>2331</v>
       </c>
     </row>
     <row r="1087" spans="1:8">
       <c r="A1087" s="0">
-        <v>25880</v>
+        <v>18165</v>
       </c>
       <c r="B1087" s="0"/>
       <c r="C1087" s="0" t="s">
-        <v>2352</v>
+        <v>2332</v>
       </c>
       <c r="D1087" s="0"/>
       <c r="E1087" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1087" s="0">
-        <v>12.28</v>
+        <v>18.93</v>
       </c>
       <c r="H1087" s="0" t="s">
-        <v>2353</v>
+        <v>2333</v>
       </c>
     </row>
     <row r="1088" spans="1:8">
       <c r="A1088" s="0">
-        <v>18166</v>
+        <v>18163</v>
       </c>
       <c r="B1088" s="0"/>
       <c r="C1088" s="0" t="s">
-        <v>2354</v>
+        <v>2334</v>
       </c>
       <c r="D1088" s="0"/>
       <c r="E1088" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1088" s="0">
-        <v>8.210000000000001</v>
+        <v>7.56</v>
       </c>
       <c r="H1088" s="0" t="s">
-        <v>2355</v>
+        <v>2335</v>
       </c>
     </row>
     <row r="1089" spans="1:8">
       <c r="A1089" s="0">
-        <v>18167</v>
-[...3 lines deleted...]
-      </c>
+        <v>18162</v>
+      </c>
+      <c r="B1089" s="0"/>
       <c r="C1089" s="0" t="s">
-        <v>2357</v>
-[...3 lines deleted...]
-      </c>
+        <v>2336</v>
+      </c>
+      <c r="D1089" s="0"/>
       <c r="E1089" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1089" s="0">
-        <v>7.84</v>
+        <v>52.71</v>
       </c>
       <c r="H1089" s="0" t="s">
-        <v>2358</v>
+        <v>2337</v>
       </c>
     </row>
     <row r="1090" spans="1:8">
       <c r="A1090" s="0">
-        <v>18165</v>
-[...1 lines deleted...]
-      <c r="B1090" s="0"/>
+        <v>18164</v>
+      </c>
+      <c r="B1090" s="0" t="s">
+        <v>2338</v>
+      </c>
       <c r="C1090" s="0" t="s">
-        <v>2359</v>
-[...1 lines deleted...]
-      <c r="D1090" s="0"/>
+        <v>2339</v>
+      </c>
+      <c r="D1090" s="0" t="s">
+        <v>48</v>
+      </c>
       <c r="E1090" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1090" s="0">
-        <v>18.93</v>
+        <v>33.8</v>
       </c>
       <c r="H1090" s="0" t="s">
-        <v>2360</v>
+        <v>2340</v>
       </c>
     </row>
     <row r="1091" spans="1:8">
       <c r="A1091" s="0">
-        <v>18163</v>
-[...1 lines deleted...]
-      <c r="B1091" s="0"/>
+        <v>18161</v>
+      </c>
+      <c r="B1091" s="0" t="s">
+        <v>2341</v>
+      </c>
       <c r="C1091" s="0" t="s">
-        <v>2361</v>
-[...1 lines deleted...]
-      <c r="D1091" s="0"/>
+        <v>2342</v>
+      </c>
+      <c r="D1091" s="0" t="s">
+        <v>37</v>
+      </c>
       <c r="E1091" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1091" s="0">
-        <v>7.56</v>
+        <v>65.88</v>
       </c>
       <c r="H1091" s="0" t="s">
-        <v>2362</v>
+        <v>2343</v>
       </c>
     </row>
     <row r="1092" spans="1:8">
       <c r="A1092" s="0">
-        <v>18162</v>
+        <v>18158</v>
       </c>
       <c r="B1092" s="0"/>
       <c r="C1092" s="0" t="s">
-        <v>2363</v>
+        <v>2344</v>
       </c>
       <c r="D1092" s="0"/>
       <c r="E1092" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1092" s="0">
-        <v>52.71</v>
+        <v>12.51</v>
       </c>
       <c r="H1092" s="0" t="s">
-        <v>2364</v>
+        <v>2345</v>
       </c>
     </row>
     <row r="1093" spans="1:8">
       <c r="A1093" s="0">
-        <v>18164</v>
-[...3 lines deleted...]
-      </c>
+        <v>18159</v>
+      </c>
+      <c r="B1093" s="0"/>
       <c r="C1093" s="0" t="s">
-        <v>2366</v>
-[...3 lines deleted...]
-      </c>
+        <v>2346</v>
+      </c>
+      <c r="D1093" s="0"/>
       <c r="E1093" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1093" s="0">
-        <v>33.8</v>
+        <v>15.12</v>
       </c>
       <c r="H1093" s="0" t="s">
-        <v>2367</v>
+        <v>2347</v>
       </c>
     </row>
     <row r="1094" spans="1:8">
       <c r="A1094" s="0">
-        <v>18161</v>
-[...3 lines deleted...]
-      </c>
+        <v>18160</v>
+      </c>
+      <c r="B1094" s="0"/>
       <c r="C1094" s="0" t="s">
-        <v>2369</v>
-[...3 lines deleted...]
-      </c>
+        <v>2348</v>
+      </c>
+      <c r="D1094" s="0"/>
       <c r="E1094" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1094" s="0">
-        <v>65.88</v>
+        <v>39.1</v>
       </c>
       <c r="H1094" s="0" t="s">
-        <v>2370</v>
+        <v>2349</v>
       </c>
     </row>
     <row r="1095" spans="1:8">
       <c r="A1095" s="0">
-        <v>18158</v>
+        <v>13901</v>
       </c>
       <c r="B1095" s="0"/>
       <c r="C1095" s="0" t="s">
-        <v>2371</v>
+        <v>2350</v>
       </c>
       <c r="D1095" s="0"/>
       <c r="E1095" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1095" s="0">
-        <v>12.51</v>
+        <v>5.99</v>
       </c>
       <c r="H1095" s="0" t="s">
-        <v>2372</v>
+        <v>2351</v>
       </c>
     </row>
     <row r="1096" spans="1:8">
       <c r="A1096" s="0">
-        <v>18159</v>
-[...1 lines deleted...]
-      <c r="B1096" s="0"/>
+        <v>13902</v>
+      </c>
+      <c r="B1096" s="0" t="s">
+        <v>2352</v>
+      </c>
       <c r="C1096" s="0" t="s">
-        <v>2373</v>
-[...1 lines deleted...]
-      <c r="D1096" s="0"/>
+        <v>2353</v>
+      </c>
+      <c r="D1096" s="0" t="s">
+        <v>48</v>
+      </c>
       <c r="E1096" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1096" s="0">
-        <v>15.12</v>
+        <v>7.56</v>
       </c>
       <c r="H1096" s="0" t="s">
-        <v>2374</v>
+        <v>2354</v>
       </c>
     </row>
     <row r="1097" spans="1:8">
       <c r="A1097" s="0">
-        <v>18160</v>
+        <v>13904</v>
       </c>
       <c r="B1097" s="0"/>
       <c r="C1097" s="0" t="s">
-        <v>2375</v>
+        <v>2355</v>
       </c>
       <c r="D1097" s="0"/>
       <c r="E1097" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1097" s="0">
-        <v>39.1</v>
+        <v>15.54</v>
       </c>
       <c r="H1097" s="0" t="s">
-        <v>2376</v>
+        <v>2356</v>
       </c>
     </row>
     <row r="1098" spans="1:8">
       <c r="A1098" s="0">
-        <v>13901</v>
+        <v>13905</v>
       </c>
       <c r="B1098" s="0"/>
       <c r="C1098" s="0" t="s">
-        <v>2377</v>
+        <v>2357</v>
       </c>
       <c r="D1098" s="0"/>
       <c r="E1098" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1098" s="0">
-        <v>5.99</v>
+        <v>11.49</v>
       </c>
       <c r="H1098" s="0" t="s">
-        <v>2378</v>
+        <v>2358</v>
       </c>
     </row>
     <row r="1099" spans="1:8">
       <c r="A1099" s="0">
-        <v>13902</v>
+        <v>13906</v>
       </c>
       <c r="B1099" s="0" t="s">
-        <v>2379</v>
+        <v>2359</v>
       </c>
       <c r="C1099" s="0" t="s">
-        <v>2380</v>
+        <v>2360</v>
       </c>
       <c r="D1099" s="0" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="E1099" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1099" s="0">
-        <v>7.56</v>
+        <v>7.61</v>
       </c>
       <c r="H1099" s="0" t="s">
-        <v>2381</v>
+        <v>2361</v>
       </c>
     </row>
     <row r="1100" spans="1:8">
       <c r="A1100" s="0">
-        <v>13904</v>
+        <v>13907</v>
       </c>
       <c r="B1100" s="0"/>
       <c r="C1100" s="0" t="s">
-        <v>2382</v>
+        <v>2362</v>
       </c>
       <c r="D1100" s="0"/>
       <c r="E1100" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1100" s="0">
-        <v>15.54</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="H1100" s="0" t="s">
-        <v>2383</v>
+        <v>2363</v>
       </c>
     </row>
     <row r="1101" spans="1:8">
       <c r="A1101" s="0">
-        <v>13905</v>
+        <v>13908</v>
       </c>
       <c r="B1101" s="0"/>
       <c r="C1101" s="0" t="s">
-        <v>2384</v>
+        <v>2364</v>
       </c>
       <c r="D1101" s="0"/>
       <c r="E1101" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1101" s="0">
-        <v>11.49</v>
+        <v>13.18</v>
       </c>
       <c r="H1101" s="0" t="s">
-        <v>2385</v>
+        <v>2365</v>
       </c>
     </row>
     <row r="1102" spans="1:8">
       <c r="A1102" s="0">
-        <v>13906</v>
-[...3 lines deleted...]
-      </c>
+        <v>13909</v>
+      </c>
+      <c r="B1102" s="0"/>
       <c r="C1102" s="0" t="s">
-        <v>2387</v>
-[...3 lines deleted...]
-      </c>
+        <v>2366</v>
+      </c>
+      <c r="D1102" s="0"/>
       <c r="E1102" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1102" s="0">
-        <v>7.61</v>
+        <v>4.02</v>
       </c>
       <c r="H1102" s="0" t="s">
-        <v>2388</v>
+        <v>2367</v>
       </c>
     </row>
     <row r="1103" spans="1:8">
       <c r="A1103" s="0">
-        <v>13907</v>
-[...1 lines deleted...]
-      <c r="B1103" s="0"/>
+        <v>13910</v>
+      </c>
+      <c r="B1103" s="0" t="s">
+        <v>2368</v>
+      </c>
       <c r="C1103" s="0" t="s">
-        <v>2389</v>
-[...1 lines deleted...]
-      <c r="D1103" s="0"/>
+        <v>2369</v>
+      </c>
+      <c r="D1103" s="0" t="s">
+        <v>48</v>
+      </c>
       <c r="E1103" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1103" s="0">
-        <v>9.460000000000001</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="H1103" s="0" t="s">
-        <v>2390</v>
+        <v>2370</v>
       </c>
     </row>
     <row r="1104" spans="1:8">
       <c r="A1104" s="0">
-        <v>13908</v>
-[...3 lines deleted...]
-      </c>
+        <v>13911</v>
+      </c>
+      <c r="B1104" s="0"/>
       <c r="C1104" s="0" t="s">
-        <v>2392</v>
-[...3 lines deleted...]
-      </c>
+        <v>2371</v>
+      </c>
+      <c r="D1104" s="0"/>
       <c r="E1104" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1104" s="0">
-        <v>13.18</v>
+        <v>19.17</v>
       </c>
       <c r="H1104" s="0" t="s">
-        <v>2393</v>
+        <v>2372</v>
       </c>
     </row>
     <row r="1105" spans="1:8">
       <c r="A1105" s="0">
-        <v>13909</v>
-[...3 lines deleted...]
-      </c>
+        <v>13912</v>
+      </c>
+      <c r="B1105" s="0"/>
       <c r="C1105" s="0" t="s">
-        <v>2395</v>
-[...3 lines deleted...]
-      </c>
+        <v>2373</v>
+      </c>
+      <c r="D1105" s="0"/>
       <c r="E1105" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1105" s="0">
-        <v>4.02</v>
+        <v>25.55</v>
       </c>
       <c r="H1105" s="0" t="s">
-        <v>2396</v>
+        <v>2374</v>
       </c>
     </row>
     <row r="1106" spans="1:8">
       <c r="A1106" s="0">
-        <v>13910</v>
-[...3 lines deleted...]
-      </c>
+        <v>13913</v>
+      </c>
+      <c r="B1106" s="0"/>
       <c r="C1106" s="0" t="s">
-        <v>2398</v>
-[...3 lines deleted...]
-      </c>
+        <v>2375</v>
+      </c>
+      <c r="D1106" s="0"/>
       <c r="E1106" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1106" s="0">
-        <v>9.050000000000001</v>
+        <v>28.67</v>
       </c>
       <c r="H1106" s="0" t="s">
-        <v>2399</v>
+        <v>2376</v>
       </c>
     </row>
     <row r="1107" spans="1:8">
       <c r="A1107" s="0">
-        <v>13911</v>
-[...1 lines deleted...]
-      <c r="B1107" s="0"/>
+        <v>13903</v>
+      </c>
+      <c r="B1107" s="0" t="s">
+        <v>2377</v>
+      </c>
       <c r="C1107" s="0" t="s">
-        <v>2400</v>
-[...1 lines deleted...]
-      <c r="D1107" s="0"/>
+        <v>2378</v>
+      </c>
+      <c r="D1107" s="0" t="s">
+        <v>48</v>
+      </c>
       <c r="E1107" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1107" s="0">
-        <v>19.17</v>
+        <v>12.61</v>
       </c>
       <c r="H1107" s="0" t="s">
-        <v>2401</v>
+        <v>2379</v>
       </c>
     </row>
     <row r="1108" spans="1:8">
       <c r="A1108" s="0">
-        <v>13912</v>
+        <v>13914</v>
       </c>
       <c r="B1108" s="0"/>
       <c r="C1108" s="0" t="s">
-        <v>2402</v>
+        <v>2380</v>
       </c>
       <c r="D1108" s="0"/>
       <c r="E1108" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1108" s="0">
-        <v>25.55</v>
+        <v>13.82</v>
       </c>
       <c r="H1108" s="0" t="s">
-        <v>2403</v>
+        <v>2381</v>
       </c>
     </row>
     <row r="1109" spans="1:8">
       <c r="A1109" s="0">
-        <v>13913</v>
+        <v>13915</v>
       </c>
       <c r="B1109" s="0"/>
       <c r="C1109" s="0" t="s">
-        <v>2404</v>
+        <v>2382</v>
       </c>
       <c r="D1109" s="0"/>
       <c r="E1109" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1109" s="0">
-        <v>28.67</v>
+        <v>16.85</v>
       </c>
       <c r="H1109" s="0" t="s">
-        <v>2405</v>
+        <v>2383</v>
       </c>
     </row>
     <row r="1110" spans="1:8">
       <c r="A1110" s="0">
-        <v>13903</v>
-[...3 lines deleted...]
-      </c>
+        <v>13916</v>
+      </c>
+      <c r="B1110" s="0"/>
       <c r="C1110" s="0" t="s">
-        <v>2407</v>
-[...3 lines deleted...]
-      </c>
+        <v>2384</v>
+      </c>
+      <c r="D1110" s="0"/>
       <c r="E1110" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1110" s="0">
-        <v>12.61</v>
+        <v>21.69</v>
       </c>
       <c r="H1110" s="0" t="s">
-        <v>2408</v>
+        <v>2385</v>
       </c>
     </row>
     <row r="1111" spans="1:8">
       <c r="A1111" s="0">
-        <v>13914</v>
-[...1 lines deleted...]
-      <c r="B1111" s="0"/>
+        <v>13917</v>
+      </c>
+      <c r="B1111" s="0" t="s">
+        <v>2386</v>
+      </c>
       <c r="C1111" s="0" t="s">
-        <v>2409</v>
-[...1 lines deleted...]
-      <c r="D1111" s="0"/>
+        <v>2387</v>
+      </c>
+      <c r="D1111" s="0" t="s">
+        <v>37</v>
+      </c>
       <c r="E1111" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1111" s="0">
-        <v>13.82</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="H1111" s="0" t="s">
-        <v>2410</v>
+        <v>2388</v>
       </c>
     </row>
     <row r="1112" spans="1:8">
       <c r="A1112" s="0">
-        <v>13915</v>
-[...1 lines deleted...]
-      <c r="B1112" s="0"/>
+        <v>13918</v>
+      </c>
+      <c r="B1112" s="0" t="s">
+        <v>2389</v>
+      </c>
       <c r="C1112" s="0" t="s">
-        <v>2411</v>
-[...1 lines deleted...]
-      <c r="D1112" s="0"/>
+        <v>2390</v>
+      </c>
+      <c r="D1112" s="0" t="s">
+        <v>48</v>
+      </c>
       <c r="E1112" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1112" s="0">
-        <v>16.85</v>
+        <v>13.82</v>
       </c>
       <c r="H1112" s="0" t="s">
-        <v>2412</v>
+        <v>2391</v>
       </c>
     </row>
     <row r="1113" spans="1:8">
       <c r="A1113" s="0">
-        <v>13916</v>
-[...1 lines deleted...]
-      <c r="B1113" s="0"/>
+        <v>13918</v>
+      </c>
+      <c r="B1113" s="0" t="s">
+        <v>2392</v>
+      </c>
       <c r="C1113" s="0" t="s">
-        <v>2413</v>
-[...1 lines deleted...]
-      <c r="D1113" s="0"/>
+        <v>2390</v>
+      </c>
+      <c r="D1113" s="0" t="s">
+        <v>160</v>
+      </c>
       <c r="E1113" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1113" s="0">
-        <v>21.69</v>
+        <v>13.82</v>
       </c>
       <c r="H1113" s="0" t="s">
-        <v>2414</v>
+        <v>2391</v>
       </c>
     </row>
     <row r="1114" spans="1:8">
       <c r="A1114" s="0">
-        <v>13917</v>
-[...3 lines deleted...]
-      </c>
+        <v>13919</v>
+      </c>
+      <c r="B1114" s="0"/>
       <c r="C1114" s="0" t="s">
-        <v>2416</v>
-[...3 lines deleted...]
-      </c>
+        <v>2393</v>
+      </c>
+      <c r="D1114" s="0"/>
       <c r="E1114" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1114" s="0">
-        <v>9.140000000000001</v>
+        <v>5.54</v>
       </c>
       <c r="H1114" s="0" t="s">
-        <v>2417</v>
+        <v>2394</v>
       </c>
     </row>
     <row r="1115" spans="1:8">
       <c r="A1115" s="0">
-        <v>13918</v>
-[...3 lines deleted...]
-      </c>
+        <v>13920</v>
+      </c>
+      <c r="B1115" s="0"/>
       <c r="C1115" s="0" t="s">
-        <v>2419</v>
-[...3 lines deleted...]
-      </c>
+        <v>2395</v>
+      </c>
+      <c r="D1115" s="0"/>
       <c r="E1115" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1115" s="0">
-        <v>13.82</v>
+        <v>26.47</v>
       </c>
       <c r="H1115" s="0" t="s">
-        <v>2420</v>
+        <v>2396</v>
       </c>
     </row>
     <row r="1116" spans="1:8">
       <c r="A1116" s="0">
-        <v>13918</v>
-[...3 lines deleted...]
-      </c>
+        <v>18168</v>
+      </c>
+      <c r="B1116" s="0"/>
       <c r="C1116" s="0" t="s">
-        <v>2419</v>
-[...3 lines deleted...]
-      </c>
+        <v>2397</v>
+      </c>
+      <c r="D1116" s="0"/>
       <c r="E1116" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1116" s="0">
-        <v>13.82</v>
+        <v>22.83</v>
       </c>
       <c r="H1116" s="0" t="s">
-        <v>2420</v>
+        <v>2398</v>
       </c>
     </row>
     <row r="1117" spans="1:8">
       <c r="A1117" s="0">
-        <v>13919</v>
+        <v>18169</v>
       </c>
       <c r="B1117" s="0"/>
       <c r="C1117" s="0" t="s">
-        <v>2422</v>
+        <v>2399</v>
       </c>
       <c r="D1117" s="0"/>
       <c r="E1117" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1117" s="0">
-        <v>5.54</v>
+        <v>32.58</v>
       </c>
       <c r="H1117" s="0" t="s">
-        <v>2423</v>
+        <v>2400</v>
       </c>
     </row>
     <row r="1118" spans="1:8">
       <c r="A1118" s="0">
-        <v>13920</v>
+        <v>18170</v>
       </c>
       <c r="B1118" s="0"/>
       <c r="C1118" s="0" t="s">
-        <v>2424</v>
+        <v>2401</v>
       </c>
       <c r="D1118" s="0"/>
       <c r="E1118" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1118" s="0">
-        <v>26.47</v>
+        <v>6.71</v>
       </c>
       <c r="H1118" s="0" t="s">
-        <v>2425</v>
+        <v>2402</v>
       </c>
     </row>
     <row r="1119" spans="1:8">
       <c r="A1119" s="0">
-        <v>18168</v>
+        <v>18171</v>
       </c>
       <c r="B1119" s="0"/>
       <c r="C1119" s="0" t="s">
-        <v>2426</v>
+        <v>2403</v>
       </c>
       <c r="D1119" s="0"/>
       <c r="E1119" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1119" s="0">
-        <v>22.83</v>
+        <v>3.92</v>
       </c>
       <c r="H1119" s="0" t="s">
-        <v>2427</v>
+        <v>2404</v>
       </c>
     </row>
     <row r="1120" spans="1:8">
       <c r="A1120" s="0">
-        <v>18169</v>
-[...1 lines deleted...]
-      <c r="B1120" s="0"/>
+        <v>26470</v>
+      </c>
+      <c r="B1120" s="0" t="s">
+        <v>2405</v>
+      </c>
       <c r="C1120" s="0" t="s">
-        <v>2428</v>
-[...1 lines deleted...]
-      <c r="D1120" s="0"/>
+        <v>2406</v>
+      </c>
+      <c r="D1120" s="0" t="s">
+        <v>37</v>
+      </c>
       <c r="E1120" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1120" s="0">
-        <v>32.58</v>
+        <v>79.06</v>
       </c>
       <c r="H1120" s="0" t="s">
-        <v>2429</v>
+        <v>2407</v>
       </c>
     </row>
     <row r="1121" spans="1:8">
       <c r="A1121" s="0">
-        <v>18170</v>
-[...1 lines deleted...]
-      <c r="B1121" s="0"/>
+        <v>26469</v>
+      </c>
+      <c r="B1121" s="0" t="s">
+        <v>2408</v>
+      </c>
       <c r="C1121" s="0" t="s">
-        <v>2430</v>
-[...1 lines deleted...]
-      <c r="D1121" s="0"/>
+        <v>2409</v>
+      </c>
+      <c r="D1121" s="0" t="s">
+        <v>56</v>
+      </c>
       <c r="E1121" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1121" s="0">
-        <v>6.71</v>
+        <v>20.45</v>
       </c>
       <c r="H1121" s="0" t="s">
-        <v>2431</v>
+        <v>2410</v>
       </c>
     </row>
     <row r="1122" spans="1:8">
       <c r="A1122" s="0">
-        <v>18171</v>
+        <v>26468</v>
       </c>
       <c r="B1122" s="0"/>
       <c r="C1122" s="0" t="s">
-        <v>2432</v>
+        <v>2411</v>
       </c>
       <c r="D1122" s="0"/>
       <c r="E1122" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1122" s="0">
-        <v>3.92</v>
+        <v>37.57</v>
       </c>
       <c r="H1122" s="0" t="s">
-        <v>2433</v>
+        <v>2412</v>
       </c>
     </row>
     <row r="1123" spans="1:8">
       <c r="A1123" s="0">
-        <v>26470</v>
-[...3 lines deleted...]
-      </c>
+        <v>26489</v>
+      </c>
+      <c r="B1123" s="0"/>
       <c r="C1123" s="0" t="s">
-        <v>2435</v>
-[...3 lines deleted...]
-      </c>
+        <v>2413</v>
+      </c>
+      <c r="D1123" s="0"/>
       <c r="E1123" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1123" s="0">
-        <v>79.06</v>
+        <v>15.64</v>
       </c>
       <c r="H1123" s="0" t="s">
-        <v>2436</v>
+        <v>2414</v>
       </c>
     </row>
     <row r="1124" spans="1:8">
       <c r="A1124" s="0">
-        <v>26469</v>
-[...3 lines deleted...]
-      </c>
+        <v>26490</v>
+      </c>
+      <c r="B1124" s="0"/>
       <c r="C1124" s="0" t="s">
-        <v>2438</v>
-[...3 lines deleted...]
-      </c>
+        <v>2415</v>
+      </c>
+      <c r="D1124" s="0"/>
       <c r="E1124" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1124" s="0">
-        <v>20.45</v>
+        <v>18.95</v>
       </c>
       <c r="H1124" s="0" t="s">
-        <v>2439</v>
+        <v>2416</v>
       </c>
     </row>
     <row r="1125" spans="1:8">
       <c r="A1125" s="0">
-        <v>26468</v>
+        <v>26491</v>
       </c>
       <c r="B1125" s="0"/>
       <c r="C1125" s="0" t="s">
-        <v>2440</v>
+        <v>2417</v>
       </c>
       <c r="D1125" s="0"/>
       <c r="E1125" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1125" s="0">
-        <v>37.57</v>
+        <v>16.61</v>
       </c>
       <c r="H1125" s="0" t="s">
-        <v>2441</v>
+        <v>2418</v>
       </c>
     </row>
     <row r="1126" spans="1:8">
       <c r="A1126" s="0">
-        <v>26489</v>
-[...1 lines deleted...]
-      <c r="B1126" s="0"/>
+        <v>26492</v>
+      </c>
+      <c r="B1126" s="0" t="s">
+        <v>2419</v>
+      </c>
       <c r="C1126" s="0" t="s">
-        <v>2442</v>
-[...1 lines deleted...]
-      <c r="D1126" s="0"/>
+        <v>2420</v>
+      </c>
+      <c r="D1126" s="0" t="s">
+        <v>48</v>
+      </c>
       <c r="E1126" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1126" s="0">
-        <v>15.64</v>
+        <v>21.72</v>
       </c>
       <c r="H1126" s="0" t="s">
-        <v>2443</v>
+        <v>2421</v>
       </c>
     </row>
     <row r="1127" spans="1:8">
       <c r="A1127" s="0">
-        <v>26490</v>
-[...1 lines deleted...]
-      <c r="B1127" s="0"/>
+        <v>26493</v>
+      </c>
+      <c r="B1127" s="0" t="s">
+        <v>2422</v>
+      </c>
       <c r="C1127" s="0" t="s">
-        <v>2444</v>
-[...1 lines deleted...]
-      <c r="D1127" s="0"/>
+        <v>2423</v>
+      </c>
+      <c r="D1127" s="0" t="s">
+        <v>48</v>
+      </c>
       <c r="E1127" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1127" s="0">
-        <v>18.95</v>
+        <v>32.01</v>
       </c>
       <c r="H1127" s="0" t="s">
-        <v>2445</v>
+        <v>2424</v>
       </c>
     </row>
     <row r="1128" spans="1:8">
       <c r="A1128" s="0">
-        <v>26491</v>
+        <v>26494</v>
       </c>
       <c r="B1128" s="0"/>
       <c r="C1128" s="0" t="s">
-        <v>2446</v>
+        <v>2425</v>
       </c>
       <c r="D1128" s="0"/>
       <c r="E1128" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1128" s="0">
-        <v>16.61</v>
+        <v>36.39</v>
       </c>
       <c r="H1128" s="0" t="s">
-        <v>2447</v>
+        <v>2426</v>
       </c>
     </row>
     <row r="1129" spans="1:8">
       <c r="A1129" s="0">
-        <v>26492</v>
-[...3 lines deleted...]
-      </c>
+        <v>26495</v>
+      </c>
+      <c r="B1129" s="0"/>
       <c r="C1129" s="0" t="s">
-        <v>2449</v>
-[...3 lines deleted...]
-      </c>
+        <v>2427</v>
+      </c>
+      <c r="D1129" s="0"/>
       <c r="E1129" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1129" s="0">
-        <v>21.72</v>
+        <v>15.31</v>
       </c>
       <c r="H1129" s="0" t="s">
-        <v>2450</v>
+        <v>2428</v>
       </c>
     </row>
     <row r="1130" spans="1:8">
       <c r="A1130" s="0">
-        <v>26493</v>
-[...3 lines deleted...]
-      </c>
+        <v>26496</v>
+      </c>
+      <c r="B1130" s="0"/>
       <c r="C1130" s="0" t="s">
-        <v>2452</v>
-[...3 lines deleted...]
-      </c>
+        <v>2429</v>
+      </c>
+      <c r="D1130" s="0"/>
       <c r="E1130" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1130" s="0">
-        <v>32.01</v>
+        <v>30.85</v>
       </c>
       <c r="H1130" s="0" t="s">
-        <v>2453</v>
+        <v>2430</v>
       </c>
     </row>
     <row r="1131" spans="1:8">
       <c r="A1131" s="0">
-        <v>26494</v>
+        <v>26497</v>
       </c>
       <c r="B1131" s="0"/>
       <c r="C1131" s="0" t="s">
-        <v>2454</v>
+        <v>2431</v>
       </c>
       <c r="D1131" s="0"/>
       <c r="E1131" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1131" s="0">
-        <v>36.39</v>
+        <v>27.92</v>
       </c>
       <c r="H1131" s="0" t="s">
-        <v>2455</v>
+        <v>2432</v>
       </c>
     </row>
     <row r="1132" spans="1:8">
       <c r="A1132" s="0">
-        <v>26495</v>
-[...1 lines deleted...]
-      <c r="B1132" s="0"/>
+        <v>26498</v>
+      </c>
+      <c r="B1132" s="0" t="s">
+        <v>2433</v>
+      </c>
       <c r="C1132" s="0" t="s">
-        <v>2456</v>
-[...1 lines deleted...]
-      <c r="D1132" s="0"/>
+        <v>2434</v>
+      </c>
+      <c r="D1132" s="0" t="s">
+        <v>37</v>
+      </c>
       <c r="E1132" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1132" s="0">
-        <v>15.31</v>
+        <v>25.31</v>
       </c>
       <c r="H1132" s="0" t="s">
-        <v>2457</v>
+        <v>2435</v>
       </c>
     </row>
     <row r="1133" spans="1:8">
       <c r="A1133" s="0">
-        <v>26496</v>
+        <v>26499</v>
       </c>
       <c r="B1133" s="0"/>
       <c r="C1133" s="0" t="s">
-        <v>2458</v>
+        <v>2436</v>
       </c>
       <c r="D1133" s="0"/>
       <c r="E1133" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1133" s="0">
-        <v>30.85</v>
+        <v>16.06</v>
       </c>
       <c r="H1133" s="0" t="s">
-        <v>2459</v>
+        <v>2437</v>
       </c>
     </row>
     <row r="1134" spans="1:8">
       <c r="A1134" s="0">
-        <v>26497</v>
+        <v>18183</v>
       </c>
       <c r="B1134" s="0"/>
       <c r="C1134" s="0" t="s">
-        <v>2460</v>
+        <v>2438</v>
       </c>
       <c r="D1134" s="0"/>
       <c r="E1134" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1134" s="0">
-        <v>27.92</v>
+        <v>25.75</v>
       </c>
       <c r="H1134" s="0" t="s">
-        <v>2461</v>
+        <v>2439</v>
       </c>
     </row>
     <row r="1135" spans="1:8">
       <c r="A1135" s="0">
-        <v>26498</v>
-[...3 lines deleted...]
-      </c>
+        <v>18184</v>
+      </c>
+      <c r="B1135" s="0"/>
       <c r="C1135" s="0" t="s">
-        <v>2463</v>
-[...3 lines deleted...]
-      </c>
+        <v>2440</v>
+      </c>
+      <c r="D1135" s="0"/>
       <c r="E1135" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1135" s="0">
-        <v>25.31</v>
+        <v>25.63</v>
       </c>
       <c r="H1135" s="0" t="s">
-        <v>2464</v>
+        <v>2441</v>
       </c>
     </row>
     <row r="1136" spans="1:8">
       <c r="A1136" s="0">
-        <v>26499</v>
-[...1 lines deleted...]
-      <c r="B1136" s="0"/>
+        <v>18186</v>
+      </c>
+      <c r="B1136" s="0" t="s">
+        <v>2442</v>
+      </c>
       <c r="C1136" s="0" t="s">
-        <v>2465</v>
-[...1 lines deleted...]
-      <c r="D1136" s="0"/>
+        <v>2443</v>
+      </c>
+      <c r="D1136" s="0" t="s">
+        <v>56</v>
+      </c>
       <c r="E1136" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1136" s="0">
-        <v>16.06</v>
+        <v>12.52</v>
       </c>
       <c r="H1136" s="0" t="s">
-        <v>2466</v>
+        <v>2444</v>
       </c>
     </row>
     <row r="1137" spans="1:8">
       <c r="A1137" s="0">
-        <v>18183</v>
-[...1 lines deleted...]
-      <c r="B1137" s="0"/>
+        <v>18186</v>
+      </c>
+      <c r="B1137" s="0" t="s">
+        <v>2445</v>
+      </c>
       <c r="C1137" s="0" t="s">
-        <v>2467</v>
-[...1 lines deleted...]
-      <c r="D1137" s="0"/>
+        <v>2443</v>
+      </c>
+      <c r="D1137" s="0" t="s">
+        <v>37</v>
+      </c>
       <c r="E1137" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1137" s="0">
-        <v>25.75</v>
+        <v>12.52</v>
       </c>
       <c r="H1137" s="0" t="s">
-        <v>2468</v>
+        <v>2444</v>
       </c>
     </row>
     <row r="1138" spans="1:8">
       <c r="A1138" s="0">
-        <v>18184</v>
-[...1 lines deleted...]
-      <c r="B1138" s="0"/>
+        <v>18186</v>
+      </c>
+      <c r="B1138" s="0" t="s">
+        <v>2446</v>
+      </c>
       <c r="C1138" s="0" t="s">
-        <v>2469</v>
-[...1 lines deleted...]
-      <c r="D1138" s="0"/>
+        <v>2443</v>
+      </c>
+      <c r="D1138" s="0" t="s">
+        <v>58</v>
+      </c>
       <c r="E1138" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1138" s="0">
-        <v>25.63</v>
+        <v>12.52</v>
       </c>
       <c r="H1138" s="0" t="s">
-        <v>2470</v>
+        <v>2444</v>
       </c>
     </row>
     <row r="1139" spans="1:8">
       <c r="A1139" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="B1139" s="0" t="s">
-        <v>2471</v>
+        <v>2447</v>
       </c>
       <c r="C1139" s="0" t="s">
-        <v>2472</v>
+        <v>2448</v>
       </c>
       <c r="D1139" s="0" t="s">
-        <v>57</v>
+        <v>37</v>
       </c>
       <c r="E1139" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1139" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="H1139" s="0" t="s">
-        <v>2473</v>
+        <v>2449</v>
       </c>
     </row>
     <row r="1140" spans="1:8">
       <c r="A1140" s="0">
-        <v>18186</v>
-[...3 lines deleted...]
-      </c>
+        <v>18187</v>
+      </c>
+      <c r="B1140" s="0"/>
       <c r="C1140" s="0" t="s">
-        <v>2472</v>
-[...3 lines deleted...]
-      </c>
+        <v>2450</v>
+      </c>
+      <c r="D1140" s="0"/>
       <c r="E1140" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1140" s="0">
-        <v>12.52</v>
+        <v>28.57</v>
       </c>
       <c r="H1140" s="0" t="s">
-        <v>2473</v>
+        <v>2451</v>
       </c>
     </row>
     <row r="1141" spans="1:8">
       <c r="A1141" s="0">
-        <v>18186</v>
-[...3 lines deleted...]
-      </c>
+        <v>18188</v>
+      </c>
+      <c r="B1141" s="0"/>
       <c r="C1141" s="0" t="s">
-        <v>2472</v>
-[...3 lines deleted...]
-      </c>
+        <v>2452</v>
+      </c>
+      <c r="D1141" s="0"/>
       <c r="E1141" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1141" s="0">
-        <v>12.52</v>
+        <v>8.34</v>
       </c>
       <c r="H1141" s="0" t="s">
-        <v>2473</v>
+        <v>2453</v>
       </c>
     </row>
     <row r="1142" spans="1:8">
       <c r="A1142" s="0">
-        <v>18185</v>
+        <v>18189</v>
       </c>
       <c r="B1142" s="0" t="s">
-        <v>2476</v>
+        <v>2454</v>
       </c>
       <c r="C1142" s="0" t="s">
-        <v>2477</v>
+        <v>2455</v>
       </c>
       <c r="D1142" s="0" t="s">
-        <v>37</v>
+        <v>48</v>
       </c>
       <c r="E1142" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1142" s="0">
-        <v>8.539999999999999</v>
+        <v>40.52</v>
       </c>
       <c r="H1142" s="0" t="s">
-        <v>2478</v>
+        <v>2456</v>
       </c>
     </row>
     <row r="1143" spans="1:8">
       <c r="A1143" s="0">
-        <v>18187</v>
+        <v>19111</v>
       </c>
       <c r="B1143" s="0"/>
       <c r="C1143" s="0" t="s">
-        <v>2479</v>
+        <v>2457</v>
       </c>
       <c r="D1143" s="0"/>
       <c r="E1143" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1143" s="0">
-        <v>28.57</v>
+        <v>1.94</v>
       </c>
       <c r="H1143" s="0" t="s">
-        <v>2480</v>
+        <v>2458</v>
       </c>
     </row>
     <row r="1144" spans="1:8">
       <c r="A1144" s="0">
-        <v>18188</v>
+        <v>19112</v>
       </c>
       <c r="B1144" s="0"/>
       <c r="C1144" s="0" t="s">
-        <v>2481</v>
+        <v>2459</v>
       </c>
       <c r="D1144" s="0"/>
       <c r="E1144" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1144" s="0">
-        <v>8.34</v>
+        <v>2.86</v>
       </c>
       <c r="H1144" s="0" t="s">
-        <v>2482</v>
+        <v>2460</v>
       </c>
     </row>
     <row r="1145" spans="1:8">
       <c r="A1145" s="0">
-        <v>18189</v>
-[...3 lines deleted...]
-      </c>
+        <v>19113</v>
+      </c>
+      <c r="B1145" s="0"/>
       <c r="C1145" s="0" t="s">
-        <v>2484</v>
-[...3 lines deleted...]
-      </c>
+        <v>2461</v>
+      </c>
+      <c r="D1145" s="0"/>
       <c r="E1145" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1145" s="0">
-        <v>40.52</v>
+        <v>3.29</v>
       </c>
       <c r="H1145" s="0" t="s">
-        <v>2485</v>
+        <v>2462</v>
       </c>
     </row>
     <row r="1146" spans="1:8">
       <c r="A1146" s="0">
-        <v>19111</v>
+        <v>19114</v>
       </c>
       <c r="B1146" s="0"/>
       <c r="C1146" s="0" t="s">
-        <v>2486</v>
+        <v>2463</v>
       </c>
       <c r="D1146" s="0"/>
       <c r="E1146" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1146" s="0">
-        <v>1.94</v>
+        <v>4.54</v>
       </c>
       <c r="H1146" s="0" t="s">
-        <v>2487</v>
+        <v>2464</v>
       </c>
     </row>
     <row r="1147" spans="1:8">
       <c r="A1147" s="0">
-        <v>19112</v>
+        <v>19108</v>
       </c>
       <c r="B1147" s="0"/>
       <c r="C1147" s="0" t="s">
-        <v>2488</v>
+        <v>2465</v>
       </c>
       <c r="D1147" s="0"/>
       <c r="E1147" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1147" s="0">
-        <v>2.86</v>
+        <v>3.77</v>
       </c>
       <c r="H1147" s="0" t="s">
-        <v>2489</v>
+        <v>2466</v>
       </c>
     </row>
     <row r="1148" spans="1:8">
       <c r="A1148" s="0">
-        <v>19113</v>
+        <v>19109</v>
       </c>
       <c r="B1148" s="0"/>
       <c r="C1148" s="0" t="s">
-        <v>2490</v>
+        <v>2467</v>
       </c>
       <c r="D1148" s="0"/>
       <c r="E1148" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1148" s="0">
-        <v>3.29</v>
+        <v>5.86</v>
       </c>
       <c r="H1148" s="0" t="s">
-        <v>2491</v>
+        <v>2468</v>
       </c>
     </row>
     <row r="1149" spans="1:8">
       <c r="A1149" s="0">
-        <v>19114</v>
+        <v>19110</v>
       </c>
       <c r="B1149" s="0"/>
       <c r="C1149" s="0" t="s">
-        <v>2492</v>
+        <v>2469</v>
       </c>
       <c r="D1149" s="0"/>
       <c r="E1149" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1149" s="0">
-        <v>4.54</v>
+        <v>8.44</v>
       </c>
       <c r="H1149" s="0" t="s">
-        <v>2493</v>
+        <v>2470</v>
       </c>
     </row>
     <row r="1150" spans="1:8">
       <c r="A1150" s="0">
-        <v>19108</v>
+        <v>19115</v>
       </c>
       <c r="B1150" s="0"/>
       <c r="C1150" s="0" t="s">
-        <v>2494</v>
+        <v>2471</v>
       </c>
       <c r="D1150" s="0"/>
       <c r="E1150" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1150" s="0">
-        <v>3.77</v>
+        <v>24.42</v>
       </c>
       <c r="H1150" s="0" t="s">
-        <v>2495</v>
+        <v>2472</v>
       </c>
     </row>
     <row r="1151" spans="1:8">
       <c r="A1151" s="0">
-        <v>19109</v>
+        <v>19118</v>
       </c>
       <c r="B1151" s="0"/>
       <c r="C1151" s="0" t="s">
-        <v>2496</v>
+        <v>2473</v>
       </c>
       <c r="D1151" s="0"/>
       <c r="E1151" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1151" s="0">
-        <v>5.86</v>
+        <v>17.4</v>
       </c>
       <c r="H1151" s="0" t="s">
-        <v>2497</v>
+        <v>2474</v>
       </c>
     </row>
     <row r="1152" spans="1:8">
       <c r="A1152" s="0">
-        <v>19110</v>
+        <v>19116</v>
       </c>
       <c r="B1152" s="0"/>
       <c r="C1152" s="0" t="s">
-        <v>2498</v>
+        <v>2475</v>
       </c>
       <c r="D1152" s="0"/>
       <c r="E1152" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1152" s="0">
-        <v>8.44</v>
+        <v>30.6</v>
       </c>
       <c r="H1152" s="0" t="s">
-        <v>2499</v>
+        <v>2476</v>
       </c>
     </row>
     <row r="1153" spans="1:8">
       <c r="A1153" s="0">
-        <v>19115</v>
+        <v>19117</v>
       </c>
       <c r="B1153" s="0"/>
       <c r="C1153" s="0" t="s">
-        <v>2500</v>
+        <v>2477</v>
       </c>
       <c r="D1153" s="0"/>
       <c r="E1153" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1153" s="0">
-        <v>24.42</v>
+        <v>10.95</v>
       </c>
       <c r="H1153" s="0" t="s">
-        <v>2501</v>
+        <v>2478</v>
       </c>
     </row>
     <row r="1154" spans="1:8">
       <c r="A1154" s="0">
-        <v>19118</v>
-[...1 lines deleted...]
-      <c r="B1154" s="0"/>
+        <v>19119</v>
+      </c>
+      <c r="B1154" s="0" t="s">
+        <v>2479</v>
+      </c>
       <c r="C1154" s="0" t="s">
-        <v>2502</v>
-[...1 lines deleted...]
-      <c r="D1154" s="0"/>
+        <v>2480</v>
+      </c>
+      <c r="D1154" s="0" t="s">
+        <v>48</v>
+      </c>
       <c r="E1154" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1154" s="0">
-        <v>17.4</v>
+        <v>3.88</v>
       </c>
       <c r="H1154" s="0" t="s">
-        <v>2503</v>
+        <v>2481</v>
       </c>
     </row>
     <row r="1155" spans="1:8">
       <c r="A1155" s="0">
-        <v>19116</v>
-[...1 lines deleted...]
-      <c r="B1155" s="0"/>
+        <v>19120</v>
+      </c>
+      <c r="B1155" s="0" t="s">
+        <v>2482</v>
+      </c>
       <c r="C1155" s="0" t="s">
-        <v>2504</v>
-[...1 lines deleted...]
-      <c r="D1155" s="0"/>
+        <v>2483</v>
+      </c>
+      <c r="D1155" s="0" t="s">
+        <v>48</v>
+      </c>
       <c r="E1155" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1155" s="0">
-        <v>30.6</v>
+        <v>4.67</v>
       </c>
       <c r="H1155" s="0" t="s">
-        <v>2505</v>
+        <v>2484</v>
       </c>
     </row>
     <row r="1156" spans="1:8">
       <c r="A1156" s="0">
-        <v>19117</v>
-[...1 lines deleted...]
-      <c r="B1156" s="0"/>
+        <v>19121</v>
+      </c>
+      <c r="B1156" s="0" t="s">
+        <v>2485</v>
+      </c>
       <c r="C1156" s="0" t="s">
-        <v>2506</v>
-[...1 lines deleted...]
-      <c r="D1156" s="0"/>
+        <v>2486</v>
+      </c>
+      <c r="D1156" s="0" t="s">
+        <v>48</v>
+      </c>
       <c r="E1156" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1156" s="0">
-        <v>10.95</v>
+        <v>3.72</v>
       </c>
       <c r="H1156" s="0" t="s">
-        <v>2507</v>
+        <v>2487</v>
       </c>
     </row>
     <row r="1157" spans="1:8">
       <c r="A1157" s="0">
-        <v>19119</v>
-[...3 lines deleted...]
-      </c>
+        <v>19122</v>
+      </c>
+      <c r="B1157" s="0"/>
       <c r="C1157" s="0" t="s">
-        <v>2509</v>
-[...3 lines deleted...]
-      </c>
+        <v>2488</v>
+      </c>
+      <c r="D1157" s="0"/>
       <c r="E1157" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1157" s="0">
-        <v>3.88</v>
+        <v>4.04</v>
       </c>
       <c r="H1157" s="0" t="s">
-        <v>2510</v>
+        <v>2489</v>
       </c>
     </row>
     <row r="1158" spans="1:8">
       <c r="A1158" s="0">
-        <v>19120</v>
+        <v>19127</v>
       </c>
       <c r="B1158" s="0" t="s">
-        <v>2511</v>
+        <v>2490</v>
       </c>
       <c r="C1158" s="0" t="s">
-        <v>2512</v>
+        <v>2491</v>
       </c>
       <c r="D1158" s="0" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="E1158" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1158" s="0">
-        <v>4.67</v>
+        <v>4.43</v>
       </c>
       <c r="H1158" s="0" t="s">
-        <v>2513</v>
+        <v>2492</v>
       </c>
     </row>
     <row r="1159" spans="1:8">
       <c r="A1159" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="B1159" s="0" t="s">
-        <v>2514</v>
+        <v>2493</v>
       </c>
       <c r="C1159" s="0" t="s">
-        <v>2515</v>
+        <v>2494</v>
       </c>
       <c r="D1159" s="0" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="E1159" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1159" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="H1159" s="0" t="s">
-        <v>2516</v>
+        <v>2495</v>
       </c>
     </row>
     <row r="1160" spans="1:8">
       <c r="A1160" s="0">
-        <v>19122</v>
+        <v>19129</v>
       </c>
       <c r="B1160" s="0"/>
       <c r="C1160" s="0" t="s">
-        <v>2517</v>
+        <v>2496</v>
       </c>
       <c r="D1160" s="0"/>
       <c r="E1160" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1160" s="0">
-        <v>4.04</v>
+        <v>4.87</v>
       </c>
       <c r="H1160" s="0" t="s">
-        <v>2518</v>
+        <v>2497</v>
       </c>
     </row>
     <row r="1161" spans="1:8">
       <c r="A1161" s="0">
-        <v>19127</v>
-[...3 lines deleted...]
-      </c>
+        <v>19125</v>
+      </c>
+      <c r="B1161" s="0"/>
       <c r="C1161" s="0" t="s">
-        <v>2520</v>
-[...3 lines deleted...]
-      </c>
+        <v>2498</v>
+      </c>
+      <c r="D1161" s="0"/>
       <c r="E1161" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1161" s="0">
-        <v>4.43</v>
+        <v>4.1</v>
       </c>
       <c r="H1161" s="0" t="s">
-        <v>2521</v>
+        <v>2499</v>
       </c>
     </row>
     <row r="1162" spans="1:8">
       <c r="A1162" s="0">
-        <v>19128</v>
-[...3 lines deleted...]
-      </c>
+        <v>19126</v>
+      </c>
+      <c r="B1162" s="0"/>
       <c r="C1162" s="0" t="s">
-        <v>2523</v>
-[...3 lines deleted...]
-      </c>
+        <v>2500</v>
+      </c>
+      <c r="D1162" s="0"/>
       <c r="E1162" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1162" s="0">
-        <v>4.16</v>
+        <v>5.76</v>
       </c>
       <c r="H1162" s="0" t="s">
-        <v>2524</v>
+        <v>2501</v>
       </c>
     </row>
     <row r="1163" spans="1:8">
       <c r="A1163" s="0">
-        <v>19129</v>
+        <v>19124</v>
       </c>
       <c r="B1163" s="0"/>
       <c r="C1163" s="0" t="s">
-        <v>2525</v>
+        <v>2502</v>
       </c>
       <c r="D1163" s="0"/>
       <c r="E1163" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1163" s="0">
-        <v>4.87</v>
+        <v>4.79</v>
       </c>
       <c r="H1163" s="0" t="s">
-        <v>2526</v>
+        <v>2503</v>
       </c>
     </row>
     <row r="1164" spans="1:8">
       <c r="A1164" s="0">
-        <v>19125</v>
+        <v>19123</v>
       </c>
       <c r="B1164" s="0" t="s">
-        <v>2527</v>
+        <v>2504</v>
       </c>
       <c r="C1164" s="0" t="s">
-        <v>2528</v>
+        <v>2505</v>
       </c>
       <c r="D1164" s="0" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="E1164" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1164" s="0">
-        <v>4.1</v>
+        <v>5.01</v>
       </c>
       <c r="H1164" s="0" t="s">
-        <v>2529</v>
+        <v>2506</v>
       </c>
     </row>
     <row r="1165" spans="1:8">
       <c r="A1165" s="0">
-        <v>19126</v>
+        <v>19106</v>
       </c>
       <c r="B1165" s="0"/>
       <c r="C1165" s="0" t="s">
-        <v>2530</v>
+        <v>2507</v>
       </c>
       <c r="D1165" s="0"/>
       <c r="E1165" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1165" s="0">
-        <v>5.76</v>
+        <v>122.52</v>
       </c>
       <c r="H1165" s="0" t="s">
-        <v>2531</v>
+        <v>2508</v>
       </c>
     </row>
     <row r="1166" spans="1:8">
       <c r="A1166" s="0">
-        <v>19124</v>
+        <v>19107</v>
       </c>
       <c r="B1166" s="0"/>
       <c r="C1166" s="0" t="s">
-        <v>2532</v>
+        <v>2509</v>
       </c>
       <c r="D1166" s="0"/>
       <c r="E1166" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1166" s="0">
-        <v>4.79</v>
+        <v>3.52</v>
       </c>
       <c r="H1166" s="0" t="s">
-        <v>2533</v>
+        <v>2510</v>
       </c>
     </row>
     <row r="1167" spans="1:8">
       <c r="A1167" s="0">
-        <v>19123</v>
-[...3 lines deleted...]
-      </c>
+        <v>26540</v>
+      </c>
+      <c r="B1167" s="0"/>
       <c r="C1167" s="0" t="s">
-        <v>2535</v>
-[...3 lines deleted...]
-      </c>
+        <v>2511</v>
+      </c>
+      <c r="D1167" s="0"/>
       <c r="E1167" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1167" s="0">
-        <v>5.01</v>
+        <v>3.07</v>
       </c>
       <c r="H1167" s="0" t="s">
-        <v>2536</v>
+        <v>2512</v>
       </c>
     </row>
     <row r="1168" spans="1:8">
       <c r="A1168" s="0">
-        <v>19106</v>
+        <v>26539</v>
       </c>
       <c r="B1168" s="0"/>
       <c r="C1168" s="0" t="s">
-        <v>2537</v>
+        <v>2513</v>
       </c>
       <c r="D1168" s="0"/>
       <c r="E1168" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1168" s="0">
-        <v>122.52</v>
+        <v>34.66</v>
       </c>
       <c r="H1168" s="0" t="s">
-        <v>2538</v>
+        <v>2514</v>
       </c>
     </row>
     <row r="1169" spans="1:8">
       <c r="A1169" s="0">
-        <v>19107</v>
+        <v>13951</v>
       </c>
       <c r="B1169" s="0"/>
       <c r="C1169" s="0" t="s">
-        <v>2539</v>
+        <v>2515</v>
       </c>
       <c r="D1169" s="0"/>
       <c r="E1169" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1169" s="0">
-        <v>3.52</v>
+        <v>31.35</v>
       </c>
       <c r="H1169" s="0" t="s">
-        <v>2540</v>
+        <v>2516</v>
       </c>
     </row>
     <row r="1170" spans="1:8">
       <c r="A1170" s="0">
-        <v>26540</v>
+        <v>13952</v>
       </c>
       <c r="B1170" s="0"/>
       <c r="C1170" s="0" t="s">
-        <v>2541</v>
+        <v>2517</v>
       </c>
       <c r="D1170" s="0"/>
       <c r="E1170" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1170" s="0">
-        <v>3.07</v>
+        <v>38.29</v>
       </c>
       <c r="H1170" s="0" t="s">
-        <v>2542</v>
+        <v>2518</v>
       </c>
     </row>
     <row r="1171" spans="1:8">
       <c r="A1171" s="0">
-        <v>26539</v>
-[...3 lines deleted...]
-      </c>
+        <v>13953</v>
+      </c>
+      <c r="B1171" s="0"/>
       <c r="C1171" s="0" t="s">
-        <v>2544</v>
-[...3 lines deleted...]
-      </c>
+        <v>2519</v>
+      </c>
+      <c r="D1171" s="0"/>
       <c r="E1171" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1171" s="0">
-        <v>34.66</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="H1171" s="0" t="s">
-        <v>2545</v>
+        <v>2520</v>
       </c>
     </row>
     <row r="1172" spans="1:8">
       <c r="A1172" s="0">
-        <v>13951</v>
-[...1 lines deleted...]
-      <c r="B1172" s="0"/>
+        <v>13954</v>
+      </c>
+      <c r="B1172" s="0" t="s">
+        <v>2521</v>
+      </c>
       <c r="C1172" s="0" t="s">
-        <v>2546</v>
-[...1 lines deleted...]
-      <c r="D1172" s="0"/>
+        <v>2522</v>
+      </c>
+      <c r="D1172" s="0" t="s">
+        <v>48</v>
+      </c>
       <c r="E1172" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1172" s="0">
-        <v>31.35</v>
+        <v>10.88</v>
       </c>
       <c r="H1172" s="0" t="s">
-        <v>2547</v>
+        <v>2523</v>
       </c>
     </row>
     <row r="1173" spans="1:8">
       <c r="A1173" s="0">
-        <v>13952</v>
-[...3 lines deleted...]
-      </c>
+        <v>13955</v>
+      </c>
+      <c r="B1173" s="0"/>
       <c r="C1173" s="0" t="s">
-        <v>2549</v>
-[...3 lines deleted...]
-      </c>
+        <v>2524</v>
+      </c>
+      <c r="D1173" s="0"/>
       <c r="E1173" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1173" s="0">
-        <v>38.29</v>
+        <v>7.83</v>
       </c>
       <c r="H1173" s="0" t="s">
-        <v>2551</v>
+        <v>2525</v>
       </c>
     </row>
     <row r="1174" spans="1:8">
       <c r="A1174" s="0">
-        <v>13953</v>
+        <v>13956</v>
       </c>
       <c r="B1174" s="0"/>
       <c r="C1174" s="0" t="s">
-        <v>2552</v>
+        <v>2526</v>
       </c>
       <c r="D1174" s="0"/>
       <c r="E1174" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1174" s="0">
-        <v>8.109999999999999</v>
+        <v>7.04</v>
       </c>
       <c r="H1174" s="0" t="s">
-        <v>2553</v>
+        <v>2527</v>
       </c>
     </row>
     <row r="1175" spans="1:8">
       <c r="A1175" s="0">
-        <v>13954</v>
-[...3 lines deleted...]
-      </c>
+        <v>13957</v>
+      </c>
+      <c r="B1175" s="0"/>
       <c r="C1175" s="0" t="s">
-        <v>2555</v>
-[...3 lines deleted...]
-      </c>
+        <v>2528</v>
+      </c>
+      <c r="D1175" s="0"/>
       <c r="E1175" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1175" s="0">
-        <v>10.88</v>
+        <v>13.43</v>
       </c>
       <c r="H1175" s="0" t="s">
-        <v>2556</v>
+        <v>2529</v>
       </c>
     </row>
     <row r="1176" spans="1:8">
       <c r="A1176" s="0">
-        <v>13955</v>
+        <v>13958</v>
       </c>
       <c r="B1176" s="0"/>
       <c r="C1176" s="0" t="s">
-        <v>2557</v>
+        <v>2530</v>
       </c>
       <c r="D1176" s="0"/>
       <c r="E1176" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1176" s="0">
-        <v>7.83</v>
+        <v>33.28</v>
       </c>
       <c r="H1176" s="0" t="s">
-        <v>2558</v>
+        <v>2531</v>
       </c>
     </row>
     <row r="1177" spans="1:8">
       <c r="A1177" s="0">
-        <v>13956</v>
+        <v>13959</v>
       </c>
       <c r="B1177" s="0"/>
       <c r="C1177" s="0" t="s">
-        <v>2559</v>
+        <v>2532</v>
       </c>
       <c r="D1177" s="0"/>
       <c r="E1177" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1177" s="0">
-        <v>7.04</v>
+        <v>24.03</v>
       </c>
       <c r="H1177" s="0" t="s">
-        <v>2560</v>
+        <v>2533</v>
       </c>
     </row>
     <row r="1178" spans="1:8">
       <c r="A1178" s="0">
-        <v>13957</v>
+        <v>25940</v>
       </c>
       <c r="B1178" s="0"/>
       <c r="C1178" s="0" t="s">
-        <v>2561</v>
+        <v>2534</v>
       </c>
       <c r="D1178" s="0"/>
       <c r="E1178" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1178" s="0">
-        <v>13.43</v>
+        <v>11.76</v>
       </c>
       <c r="H1178" s="0" t="s">
-        <v>2562</v>
+        <v>2535</v>
       </c>
     </row>
     <row r="1179" spans="1:8">
       <c r="A1179" s="0">
-        <v>13958</v>
+        <v>25941</v>
       </c>
       <c r="B1179" s="0"/>
       <c r="C1179" s="0" t="s">
-        <v>2563</v>
+        <v>2536</v>
       </c>
       <c r="D1179" s="0"/>
       <c r="E1179" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1179" s="0">
-        <v>33.28</v>
+        <v>140.38</v>
       </c>
       <c r="H1179" s="0" t="s">
-        <v>2564</v>
+        <v>2537</v>
       </c>
     </row>
     <row r="1180" spans="1:8">
       <c r="A1180" s="0">
-        <v>13959</v>
+        <v>18220</v>
       </c>
       <c r="B1180" s="0"/>
       <c r="C1180" s="0" t="s">
-        <v>2565</v>
+        <v>2538</v>
       </c>
       <c r="D1180" s="0"/>
       <c r="E1180" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1180" s="0">
-        <v>24.03</v>
+        <v>17.37</v>
       </c>
       <c r="H1180" s="0" t="s">
-        <v>2566</v>
+        <v>2539</v>
       </c>
     </row>
     <row r="1181" spans="1:8">
       <c r="A1181" s="0">
-        <v>25940</v>
+        <v>18221</v>
       </c>
       <c r="B1181" s="0"/>
       <c r="C1181" s="0" t="s">
-        <v>2567</v>
+        <v>2540</v>
       </c>
       <c r="D1181" s="0"/>
       <c r="E1181" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1181" s="0">
-        <v>11.76</v>
+        <v>15.2</v>
       </c>
       <c r="H1181" s="0" t="s">
-        <v>2568</v>
+        <v>2541</v>
       </c>
     </row>
     <row r="1182" spans="1:8">
       <c r="A1182" s="0">
-        <v>25941</v>
+        <v>18222</v>
       </c>
       <c r="B1182" s="0"/>
       <c r="C1182" s="0" t="s">
-        <v>2569</v>
+        <v>2542</v>
       </c>
       <c r="D1182" s="0"/>
       <c r="E1182" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1182" s="0">
-        <v>140.38</v>
+        <v>20.84</v>
       </c>
       <c r="H1182" s="0" t="s">
-        <v>2570</v>
+        <v>2543</v>
       </c>
     </row>
     <row r="1183" spans="1:8">
       <c r="A1183" s="0">
-        <v>18220</v>
+        <v>18223</v>
       </c>
       <c r="B1183" s="0"/>
       <c r="C1183" s="0" t="s">
-        <v>2571</v>
+        <v>2544</v>
       </c>
       <c r="D1183" s="0"/>
       <c r="E1183" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1183" s="0">
-        <v>17.37</v>
+        <v>18.46</v>
       </c>
       <c r="H1183" s="0" t="s">
-        <v>2572</v>
+        <v>2545</v>
       </c>
     </row>
     <row r="1184" spans="1:8">
       <c r="A1184" s="0">
-        <v>18221</v>
-[...3 lines deleted...]
-      </c>
+        <v>18224</v>
+      </c>
+      <c r="B1184" s="0"/>
       <c r="C1184" s="0" t="s">
-        <v>2574</v>
-[...3 lines deleted...]
-      </c>
+        <v>2546</v>
+      </c>
+      <c r="D1184" s="0"/>
       <c r="E1184" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1184" s="0">
-        <v>15.2</v>
+        <v>11.14</v>
       </c>
       <c r="H1184" s="0" t="s">
-        <v>2575</v>
+        <v>2547</v>
       </c>
     </row>
     <row r="1185" spans="1:8">
       <c r="A1185" s="0">
-        <v>18222</v>
-[...1 lines deleted...]
-      <c r="B1185" s="0"/>
+        <v>18226</v>
+      </c>
+      <c r="B1185" s="0" t="s">
+        <v>2548</v>
+      </c>
       <c r="C1185" s="0" t="s">
-        <v>2576</v>
-[...1 lines deleted...]
-      <c r="D1185" s="0"/>
+        <v>2549</v>
+      </c>
+      <c r="D1185" s="0" t="s">
+        <v>48</v>
+      </c>
       <c r="E1185" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1185" s="0">
-        <v>20.84</v>
+        <v>3.87</v>
       </c>
       <c r="H1185" s="0" t="s">
-        <v>2577</v>
+        <v>2550</v>
       </c>
     </row>
     <row r="1186" spans="1:8">
       <c r="A1186" s="0">
-        <v>18223</v>
+        <v>18225</v>
       </c>
       <c r="B1186" s="0"/>
       <c r="C1186" s="0" t="s">
-        <v>2578</v>
+        <v>2551</v>
       </c>
       <c r="D1186" s="0"/>
       <c r="E1186" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1186" s="0">
-        <v>18.46</v>
+        <v>36.2</v>
       </c>
       <c r="H1186" s="0" t="s">
-        <v>2579</v>
+        <v>2552</v>
       </c>
     </row>
     <row r="1187" spans="1:8">
       <c r="A1187" s="0">
-        <v>18224</v>
+        <v>18227</v>
       </c>
       <c r="B1187" s="0"/>
       <c r="C1187" s="0" t="s">
-        <v>2580</v>
+        <v>2553</v>
       </c>
       <c r="D1187" s="0"/>
       <c r="E1187" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1187" s="0">
-        <v>11.14</v>
+        <v>10.68</v>
       </c>
       <c r="H1187" s="0" t="s">
-        <v>2581</v>
+        <v>2554</v>
       </c>
     </row>
     <row r="1188" spans="1:8">
       <c r="A1188" s="0">
-        <v>18226</v>
-[...3 lines deleted...]
-      </c>
+        <v>25942</v>
+      </c>
+      <c r="B1188" s="0"/>
       <c r="C1188" s="0" t="s">
-        <v>2583</v>
-[...3 lines deleted...]
-      </c>
+        <v>2555</v>
+      </c>
+      <c r="D1188" s="0"/>
       <c r="E1188" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1188" s="0">
-        <v>3.87</v>
+        <v>20.88</v>
       </c>
       <c r="H1188" s="0" t="s">
-        <v>2584</v>
+        <v>2556</v>
       </c>
     </row>
     <row r="1189" spans="1:8">
       <c r="A1189" s="0">
-        <v>18225</v>
+        <v>25943</v>
       </c>
       <c r="B1189" s="0"/>
       <c r="C1189" s="0" t="s">
-        <v>2585</v>
+        <v>2557</v>
       </c>
       <c r="D1189" s="0"/>
       <c r="E1189" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1189" s="0">
-        <v>36.2</v>
+        <v>38.82</v>
       </c>
       <c r="H1189" s="0" t="s">
-        <v>2586</v>
+        <v>2558</v>
       </c>
     </row>
     <row r="1190" spans="1:8">
       <c r="A1190" s="0">
-        <v>18227</v>
+        <v>25944</v>
       </c>
       <c r="B1190" s="0"/>
       <c r="C1190" s="0" t="s">
-        <v>2587</v>
+        <v>2559</v>
       </c>
       <c r="D1190" s="0"/>
       <c r="E1190" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1190" s="0">
-        <v>10.68</v>
+        <v>42.6</v>
       </c>
       <c r="H1190" s="0" t="s">
-        <v>2588</v>
+        <v>2560</v>
       </c>
     </row>
     <row r="1191" spans="1:8">
       <c r="A1191" s="0">
-        <v>25942</v>
+        <v>25945</v>
       </c>
       <c r="B1191" s="0"/>
       <c r="C1191" s="0" t="s">
-        <v>2589</v>
+        <v>2561</v>
       </c>
       <c r="D1191" s="0"/>
       <c r="E1191" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1191" s="0">
-        <v>20.88</v>
+        <v>26.93</v>
       </c>
       <c r="H1191" s="0" t="s">
-        <v>2590</v>
+        <v>2562</v>
       </c>
     </row>
     <row r="1192" spans="1:8">
       <c r="A1192" s="0">
-        <v>25943</v>
+        <v>25946</v>
       </c>
       <c r="B1192" s="0"/>
       <c r="C1192" s="0" t="s">
-        <v>2591</v>
+        <v>2563</v>
       </c>
       <c r="D1192" s="0"/>
       <c r="E1192" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1192" s="0">
-        <v>38.82</v>
+        <v>29.26</v>
       </c>
       <c r="H1192" s="0" t="s">
-        <v>2592</v>
+        <v>2564</v>
       </c>
     </row>
     <row r="1193" spans="1:8">
       <c r="A1193" s="0">
-        <v>25944</v>
+        <v>25947</v>
       </c>
       <c r="B1193" s="0"/>
       <c r="C1193" s="0" t="s">
-        <v>2593</v>
+        <v>2565</v>
       </c>
       <c r="D1193" s="0"/>
       <c r="E1193" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1193" s="0">
-        <v>42.6</v>
+        <v>25.85</v>
       </c>
       <c r="H1193" s="0" t="s">
-        <v>2594</v>
+        <v>2566</v>
       </c>
     </row>
     <row r="1194" spans="1:8">
       <c r="A1194" s="0">
-        <v>25945</v>
+        <v>25948</v>
       </c>
       <c r="B1194" s="0"/>
       <c r="C1194" s="0" t="s">
-        <v>2595</v>
+        <v>2567</v>
       </c>
       <c r="D1194" s="0"/>
       <c r="E1194" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1194" s="0">
-        <v>26.93</v>
+        <v>44.59</v>
       </c>
       <c r="H1194" s="0" t="s">
-        <v>2596</v>
+        <v>2568</v>
       </c>
     </row>
     <row r="1195" spans="1:8">
       <c r="A1195" s="0">
-        <v>25946</v>
+        <v>25949</v>
       </c>
       <c r="B1195" s="0"/>
       <c r="C1195" s="0" t="s">
-        <v>2597</v>
+        <v>2569</v>
       </c>
       <c r="D1195" s="0"/>
       <c r="E1195" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1195" s="0">
-        <v>29.26</v>
+        <v>35.78</v>
       </c>
       <c r="H1195" s="0" t="s">
-        <v>2598</v>
+        <v>2570</v>
       </c>
     </row>
     <row r="1196" spans="1:8">
       <c r="A1196" s="0">
-        <v>25947</v>
+        <v>25950</v>
       </c>
       <c r="B1196" s="0"/>
       <c r="C1196" s="0" t="s">
-        <v>2599</v>
+        <v>2571</v>
       </c>
       <c r="D1196" s="0"/>
       <c r="E1196" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1196" s="0">
-        <v>25.85</v>
+        <v>37.07</v>
       </c>
       <c r="H1196" s="0" t="s">
-        <v>2600</v>
+        <v>2572</v>
       </c>
     </row>
     <row r="1197" spans="1:8">
       <c r="A1197" s="0">
-        <v>25948</v>
+        <v>25951</v>
       </c>
       <c r="B1197" s="0"/>
       <c r="C1197" s="0" t="s">
-        <v>2601</v>
+        <v>2573</v>
       </c>
       <c r="D1197" s="0"/>
       <c r="E1197" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1197" s="0">
-        <v>44.59</v>
+        <v>34.81</v>
       </c>
       <c r="H1197" s="0" t="s">
-        <v>2602</v>
+        <v>2574</v>
       </c>
     </row>
     <row r="1198" spans="1:8">
       <c r="A1198" s="0">
-        <v>25949</v>
-[...1 lines deleted...]
-      <c r="B1198" s="0"/>
+        <v>25952</v>
+      </c>
+      <c r="B1198" s="0" t="s">
+        <v>2575</v>
+      </c>
       <c r="C1198" s="0" t="s">
-        <v>2603</v>
-[...1 lines deleted...]
-      <c r="D1198" s="0"/>
+        <v>2576</v>
+      </c>
+      <c r="D1198" s="0" t="s">
+        <v>48</v>
+      </c>
       <c r="E1198" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1198" s="0">
-        <v>35.78</v>
+        <v>19.39</v>
       </c>
       <c r="H1198" s="0" t="s">
-        <v>2604</v>
+        <v>2577</v>
       </c>
     </row>
     <row r="1199" spans="1:8">
       <c r="A1199" s="0">
-        <v>25950</v>
-[...1 lines deleted...]
-      <c r="B1199" s="0"/>
+        <v>25953</v>
+      </c>
+      <c r="B1199" s="0" t="s">
+        <v>2578</v>
+      </c>
       <c r="C1199" s="0" t="s">
-        <v>2605</v>
-[...1 lines deleted...]
-      <c r="D1199" s="0"/>
+        <v>2579</v>
+      </c>
+      <c r="D1199" s="0" t="s">
+        <v>48</v>
+      </c>
       <c r="E1199" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1199" s="0">
-        <v>37.07</v>
+        <v>33.52</v>
       </c>
       <c r="H1199" s="0" t="s">
-        <v>2606</v>
+        <v>2580</v>
       </c>
     </row>
     <row r="1200" spans="1:8">
       <c r="A1200" s="0">
-        <v>25951</v>
-[...1 lines deleted...]
-      <c r="B1200" s="0"/>
+        <v>24030</v>
+      </c>
+      <c r="B1200" s="0" t="s">
+        <v>2581</v>
+      </c>
       <c r="C1200" s="0" t="s">
-        <v>2607</v>
-[...1 lines deleted...]
-      <c r="D1200" s="0"/>
+        <v>2582</v>
+      </c>
+      <c r="D1200" s="0" t="s">
+        <v>37</v>
+      </c>
       <c r="E1200" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1200" s="0">
-        <v>34.81</v>
+        <v>29.53</v>
       </c>
       <c r="H1200" s="0" t="s">
-        <v>2608</v>
+        <v>2583</v>
       </c>
     </row>
     <row r="1201" spans="1:8">
       <c r="A1201" s="0">
-        <v>25952</v>
-[...3 lines deleted...]
-      </c>
+        <v>26600</v>
+      </c>
+      <c r="B1201" s="0"/>
       <c r="C1201" s="0" t="s">
-        <v>2610</v>
-[...3 lines deleted...]
-      </c>
+        <v>2584</v>
+      </c>
+      <c r="D1201" s="0"/>
       <c r="E1201" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1201" s="0">
-        <v>19.39</v>
+        <v>3.07</v>
       </c>
       <c r="H1201" s="0" t="s">
-        <v>2611</v>
+        <v>2585</v>
       </c>
     </row>
     <row r="1202" spans="1:8">
       <c r="A1202" s="0">
-        <v>25953</v>
-[...3 lines deleted...]
-      </c>
+        <v>26601</v>
+      </c>
+      <c r="B1202" s="0"/>
       <c r="C1202" s="0" t="s">
-        <v>2613</v>
-[...3 lines deleted...]
-      </c>
+        <v>2586</v>
+      </c>
+      <c r="D1202" s="0"/>
       <c r="E1202" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1202" s="0">
-        <v>33.52</v>
+        <v>3.41</v>
       </c>
       <c r="H1202" s="0" t="s">
-        <v>2614</v>
+        <v>2587</v>
       </c>
     </row>
     <row r="1203" spans="1:8">
       <c r="A1203" s="0">
-        <v>24030</v>
+        <v>26602</v>
       </c>
       <c r="B1203" s="0" t="s">
-        <v>2615</v>
+        <v>2588</v>
       </c>
       <c r="C1203" s="0" t="s">
-        <v>2616</v>
+        <v>2589</v>
       </c>
       <c r="D1203" s="0" t="s">
-        <v>37</v>
+        <v>48</v>
       </c>
       <c r="E1203" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1203" s="0">
-        <v>29.53</v>
+        <v>6.61</v>
       </c>
       <c r="H1203" s="0" t="s">
-        <v>2617</v>
+        <v>2590</v>
       </c>
     </row>
     <row r="1204" spans="1:8">
       <c r="A1204" s="0">
-        <v>26600</v>
+        <v>19182</v>
       </c>
       <c r="B1204" s="0"/>
       <c r="C1204" s="0" t="s">
-        <v>2618</v>
+        <v>2591</v>
       </c>
       <c r="D1204" s="0"/>
       <c r="E1204" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1204" s="0">
-        <v>3.07</v>
+        <v>1.39</v>
       </c>
       <c r="H1204" s="0" t="s">
-        <v>2619</v>
+        <v>2592</v>
       </c>
     </row>
     <row r="1205" spans="1:8">
       <c r="A1205" s="0">
-        <v>26601</v>
+        <v>17124</v>
       </c>
       <c r="B1205" s="0"/>
       <c r="C1205" s="0" t="s">
-        <v>2620</v>
+        <v>2593</v>
       </c>
       <c r="D1205" s="0"/>
       <c r="E1205" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1205" s="0">
-        <v>3.41</v>
+        <v>6.8</v>
       </c>
       <c r="H1205" s="0" t="s">
-        <v>2621</v>
+        <v>2594</v>
       </c>
     </row>
     <row r="1206" spans="1:8">
       <c r="A1206" s="0">
-        <v>26602</v>
+        <v>17125</v>
       </c>
       <c r="B1206" s="0" t="s">
-        <v>2622</v>
+        <v>2595</v>
       </c>
       <c r="C1206" s="0" t="s">
-        <v>2623</v>
+        <v>2596</v>
       </c>
       <c r="D1206" s="0" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="E1206" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1206" s="0">
-        <v>6.61</v>
+        <v>12.41</v>
       </c>
       <c r="H1206" s="0" t="s">
-        <v>2624</v>
+        <v>2597</v>
       </c>
     </row>
     <row r="1207" spans="1:8">
       <c r="A1207" s="0">
-        <v>19182</v>
+        <v>17123</v>
       </c>
       <c r="B1207" s="0"/>
       <c r="C1207" s="0" t="s">
-        <v>2625</v>
+        <v>2598</v>
       </c>
       <c r="D1207" s="0"/>
       <c r="E1207" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1207" s="0">
-        <v>1.39</v>
+        <v>0.93</v>
       </c>
       <c r="H1207" s="0" t="s">
-        <v>2626</v>
+        <v>2599</v>
       </c>
     </row>
     <row r="1208" spans="1:8">
       <c r="A1208" s="0">
-        <v>17124</v>
+        <v>17126</v>
       </c>
       <c r="B1208" s="0"/>
       <c r="C1208" s="0" t="s">
-        <v>2627</v>
+        <v>2600</v>
       </c>
       <c r="D1208" s="0"/>
       <c r="E1208" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1208" s="0">
-        <v>6.8</v>
+        <v>20.89</v>
       </c>
       <c r="H1208" s="0" t="s">
-        <v>2628</v>
+        <v>2601</v>
       </c>
     </row>
     <row r="1209" spans="1:8">
       <c r="A1209" s="0">
-        <v>17125</v>
-[...3 lines deleted...]
-      </c>
+        <v>22014</v>
+      </c>
+      <c r="B1209" s="0"/>
       <c r="C1209" s="0" t="s">
-        <v>2630</v>
-[...3 lines deleted...]
-      </c>
+        <v>2602</v>
+      </c>
+      <c r="D1209" s="0"/>
       <c r="E1209" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1209" s="0">
-        <v>12.41</v>
+        <v>19.7</v>
       </c>
       <c r="H1209" s="0" t="s">
-        <v>2631</v>
+        <v>2603</v>
       </c>
     </row>
     <row r="1210" spans="1:8">
       <c r="A1210" s="0">
-        <v>17123</v>
+        <v>24031</v>
       </c>
       <c r="B1210" s="0"/>
       <c r="C1210" s="0" t="s">
-        <v>2632</v>
+        <v>2604</v>
       </c>
       <c r="D1210" s="0"/>
       <c r="E1210" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1210" s="0">
-        <v>0.93</v>
+        <v>10.99</v>
       </c>
       <c r="H1210" s="0" t="s">
-        <v>2633</v>
+        <v>2605</v>
       </c>
     </row>
     <row r="1211" spans="1:8">
       <c r="A1211" s="0">
-        <v>17126</v>
-[...1 lines deleted...]
-      <c r="B1211" s="0"/>
+        <v>17119</v>
+      </c>
+      <c r="B1211" s="0" t="s">
+        <v>2606</v>
+      </c>
       <c r="C1211" s="0" t="s">
-        <v>2634</v>
-[...1 lines deleted...]
-      <c r="D1211" s="0"/>
+        <v>2607</v>
+      </c>
+      <c r="D1211" s="0" t="s">
+        <v>48</v>
+      </c>
       <c r="E1211" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1211" s="0">
-        <v>20.89</v>
+        <v>79.61</v>
       </c>
       <c r="H1211" s="0" t="s">
-        <v>2635</v>
+        <v>2608</v>
       </c>
     </row>
     <row r="1212" spans="1:8">
       <c r="A1212" s="0">
-        <v>22014</v>
+        <v>17120</v>
       </c>
       <c r="B1212" s="0"/>
       <c r="C1212" s="0" t="s">
-        <v>2636</v>
+        <v>2609</v>
       </c>
       <c r="D1212" s="0"/>
       <c r="E1212" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1212" s="0">
-        <v>19.7</v>
+        <v>67.03</v>
       </c>
       <c r="H1212" s="0" t="s">
-        <v>2637</v>
+        <v>2610</v>
       </c>
     </row>
     <row r="1213" spans="1:8">
       <c r="A1213" s="0">
-        <v>24031</v>
-[...3 lines deleted...]
-      </c>
+        <v>17121</v>
+      </c>
+      <c r="B1213" s="0"/>
       <c r="C1213" s="0" t="s">
-        <v>2639</v>
-[...3 lines deleted...]
-      </c>
+        <v>2611</v>
+      </c>
+      <c r="D1213" s="0"/>
       <c r="E1213" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1213" s="0">
-        <v>10.99</v>
+        <v>82.81999999999999</v>
       </c>
       <c r="H1213" s="0" t="s">
-        <v>2640</v>
+        <v>2612</v>
       </c>
     </row>
     <row r="1214" spans="1:8">
       <c r="A1214" s="0">
-        <v>17119</v>
+        <v>17122</v>
       </c>
       <c r="B1214" s="0" t="s">
-        <v>2641</v>
+        <v>2613</v>
       </c>
       <c r="C1214" s="0" t="s">
-        <v>2642</v>
+        <v>2614</v>
       </c>
       <c r="D1214" s="0" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="E1214" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1214" s="0">
-        <v>79.61</v>
+        <v>64.62</v>
       </c>
       <c r="H1214" s="0" t="s">
-        <v>2643</v>
+        <v>2615</v>
       </c>
     </row>
     <row r="1215" spans="1:8">
       <c r="A1215" s="0">
-        <v>17120</v>
-[...1 lines deleted...]
-      <c r="B1215" s="0"/>
+        <v>17245</v>
+      </c>
+      <c r="B1215" s="0" t="s">
+        <v>2616</v>
+      </c>
       <c r="C1215" s="0" t="s">
-        <v>2644</v>
-[...1 lines deleted...]
-      <c r="D1215" s="0"/>
+        <v>2617</v>
+      </c>
+      <c r="D1215" s="0" t="s">
+        <v>37</v>
+      </c>
       <c r="E1215" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1215" s="0">
-        <v>67.03</v>
+        <v>116</v>
       </c>
       <c r="H1215" s="0" t="s">
-        <v>2645</v>
+        <v>2618</v>
       </c>
     </row>
     <row r="1216" spans="1:8">
       <c r="A1216" s="0">
-        <v>17121</v>
+        <v>17246</v>
       </c>
       <c r="B1216" s="0"/>
       <c r="C1216" s="0" t="s">
-        <v>2646</v>
+        <v>2619</v>
       </c>
       <c r="D1216" s="0"/>
       <c r="E1216" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1216" s="0">
-        <v>82.81999999999999</v>
+        <v>37.64</v>
       </c>
       <c r="H1216" s="0" t="s">
-        <v>2647</v>
+        <v>2620</v>
       </c>
     </row>
     <row r="1217" spans="1:8">
       <c r="A1217" s="0">
-        <v>17122</v>
-[...3 lines deleted...]
-      </c>
+        <v>17244</v>
+      </c>
+      <c r="B1217" s="0"/>
       <c r="C1217" s="0" t="s">
-        <v>2649</v>
-[...3 lines deleted...]
-      </c>
+        <v>2621</v>
+      </c>
+      <c r="D1217" s="0"/>
       <c r="E1217" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1217" s="0">
-        <v>64.62</v>
+        <v>30.16</v>
       </c>
       <c r="H1217" s="0" t="s">
-        <v>2650</v>
+        <v>2622</v>
       </c>
     </row>
     <row r="1218" spans="1:8">
       <c r="A1218" s="0">
-        <v>17245</v>
+        <v>22020</v>
       </c>
       <c r="B1218" s="0" t="s">
-        <v>2651</v>
+        <v>2623</v>
       </c>
       <c r="C1218" s="0" t="s">
-        <v>2652</v>
+        <v>2624</v>
       </c>
       <c r="D1218" s="0" t="s">
-        <v>37</v>
+        <v>48</v>
       </c>
       <c r="E1218" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1218" s="0">
-        <v>116</v>
+        <v>8.32</v>
       </c>
       <c r="H1218" s="0" t="s">
-        <v>2653</v>
+        <v>2625</v>
       </c>
     </row>
     <row r="1219" spans="1:8">
       <c r="A1219" s="0">
-        <v>17246</v>
-[...1 lines deleted...]
-      <c r="B1219" s="0"/>
+        <v>22021</v>
+      </c>
+      <c r="B1219" s="0" t="s">
+        <v>2626</v>
+      </c>
       <c r="C1219" s="0" t="s">
-        <v>2654</v>
-[...1 lines deleted...]
-      <c r="D1219" s="0"/>
+        <v>2627</v>
+      </c>
+      <c r="D1219" s="0" t="s">
+        <v>48</v>
+      </c>
       <c r="E1219" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1219" s="0">
-        <v>37.64</v>
+        <v>29.61</v>
       </c>
       <c r="H1219" s="0" t="s">
-        <v>2655</v>
+        <v>2628</v>
       </c>
     </row>
     <row r="1220" spans="1:8">
       <c r="A1220" s="0">
-        <v>17244</v>
+        <v>22022</v>
       </c>
       <c r="B1220" s="0"/>
       <c r="C1220" s="0" t="s">
-        <v>2656</v>
+        <v>2629</v>
       </c>
       <c r="D1220" s="0"/>
       <c r="E1220" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1220" s="0">
-        <v>30.16</v>
+        <v>29.63</v>
       </c>
       <c r="H1220" s="0" t="s">
-        <v>2657</v>
+        <v>2630</v>
       </c>
     </row>
     <row r="1221" spans="1:8">
       <c r="A1221" s="0">
-        <v>22020</v>
-[...3 lines deleted...]
-      </c>
+        <v>22023</v>
+      </c>
+      <c r="B1221" s="0"/>
       <c r="C1221" s="0" t="s">
-        <v>2659</v>
-[...3 lines deleted...]
-      </c>
+        <v>2631</v>
+      </c>
+      <c r="D1221" s="0"/>
       <c r="E1221" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1221" s="0">
-        <v>8.32</v>
+        <v>5.27</v>
       </c>
       <c r="H1221" s="0" t="s">
-        <v>2660</v>
+        <v>2632</v>
       </c>
     </row>
     <row r="1222" spans="1:8">
       <c r="A1222" s="0">
-        <v>22021</v>
-[...3 lines deleted...]
-      </c>
+        <v>22024</v>
+      </c>
+      <c r="B1222" s="0"/>
       <c r="C1222" s="0" t="s">
-        <v>2662</v>
-[...3 lines deleted...]
-      </c>
+        <v>2633</v>
+      </c>
+      <c r="D1222" s="0"/>
       <c r="E1222" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1222" s="0">
-        <v>29.61</v>
+        <v>6.4</v>
       </c>
       <c r="H1222" s="0" t="s">
-        <v>2663</v>
+        <v>2634</v>
       </c>
     </row>
     <row r="1223" spans="1:8">
       <c r="A1223" s="0">
-        <v>22022</v>
+        <v>22025</v>
       </c>
       <c r="B1223" s="0"/>
       <c r="C1223" s="0" t="s">
-        <v>2664</v>
+        <v>2635</v>
       </c>
       <c r="D1223" s="0"/>
       <c r="E1223" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1223" s="0">
-        <v>29.63</v>
+        <v>8.19</v>
       </c>
       <c r="H1223" s="0" t="s">
-        <v>2665</v>
+        <v>2636</v>
       </c>
     </row>
     <row r="1224" spans="1:8">
       <c r="A1224" s="0">
-        <v>22023</v>
+        <v>17249</v>
       </c>
       <c r="B1224" s="0"/>
       <c r="C1224" s="0" t="s">
-        <v>2666</v>
+        <v>2637</v>
       </c>
       <c r="D1224" s="0"/>
       <c r="E1224" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1224" s="0">
-        <v>5.27</v>
+        <v>54.07</v>
       </c>
       <c r="H1224" s="0" t="s">
-        <v>2667</v>
+        <v>2638</v>
       </c>
     </row>
     <row r="1225" spans="1:8">
       <c r="A1225" s="0">
-        <v>22024</v>
-[...1 lines deleted...]
-      <c r="B1225" s="0"/>
+        <v>17250</v>
+      </c>
+      <c r="B1225" s="0" t="s">
+        <v>2639</v>
+      </c>
       <c r="C1225" s="0" t="s">
-        <v>2668</v>
-[...1 lines deleted...]
-      <c r="D1225" s="0"/>
+        <v>2640</v>
+      </c>
+      <c r="D1225" s="0" t="s">
+        <v>715</v>
+      </c>
       <c r="E1225" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1225" s="0">
-        <v>6.4</v>
+        <v>17.65</v>
       </c>
       <c r="H1225" s="0" t="s">
-        <v>2669</v>
+        <v>2641</v>
       </c>
     </row>
     <row r="1226" spans="1:8">
       <c r="A1226" s="0">
-        <v>22025</v>
+        <v>17251</v>
       </c>
       <c r="B1226" s="0"/>
       <c r="C1226" s="0" t="s">
-        <v>2670</v>
+        <v>2642</v>
       </c>
       <c r="D1226" s="0"/>
       <c r="E1226" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1226" s="0">
-        <v>8.19</v>
+        <v>47.29</v>
       </c>
       <c r="H1226" s="0" t="s">
-        <v>2671</v>
+        <v>2643</v>
       </c>
     </row>
     <row r="1227" spans="1:8">
       <c r="A1227" s="0">
-        <v>17249</v>
-[...1 lines deleted...]
-      <c r="B1227" s="0"/>
+        <v>17252</v>
+      </c>
+      <c r="B1227" s="0" t="s">
+        <v>2644</v>
+      </c>
       <c r="C1227" s="0" t="s">
-        <v>2672</v>
-[...1 lines deleted...]
-      <c r="D1227" s="0"/>
+        <v>2645</v>
+      </c>
+      <c r="D1227" s="0" t="s">
+        <v>48</v>
+      </c>
       <c r="E1227" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1227" s="0">
-        <v>54.07</v>
+        <v>2.56</v>
       </c>
       <c r="H1227" s="0" t="s">
-        <v>2673</v>
+        <v>2646</v>
       </c>
     </row>
     <row r="1228" spans="1:8">
       <c r="A1228" s="0">
-        <v>17250</v>
-[...3 lines deleted...]
-      </c>
+        <v>17253</v>
+      </c>
+      <c r="B1228" s="0"/>
       <c r="C1228" s="0" t="s">
-        <v>2675</v>
-[...3 lines deleted...]
-      </c>
+        <v>2647</v>
+      </c>
+      <c r="D1228" s="0"/>
       <c r="E1228" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1228" s="0">
-        <v>17.65</v>
+        <v>1.54</v>
       </c>
       <c r="H1228" s="0" t="s">
-        <v>2676</v>
+        <v>2648</v>
       </c>
     </row>
     <row r="1229" spans="1:8">
       <c r="A1229" s="0">
-        <v>17251</v>
-[...3 lines deleted...]
-      </c>
+        <v>17248</v>
+      </c>
+      <c r="B1229" s="0"/>
       <c r="C1229" s="0" t="s">
-        <v>2678</v>
-[...3 lines deleted...]
-      </c>
+        <v>2649</v>
+      </c>
+      <c r="D1229" s="0"/>
       <c r="E1229" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1229" s="0">
-        <v>47.29</v>
+        <v>30.89</v>
       </c>
       <c r="H1229" s="0" t="s">
-        <v>2679</v>
+        <v>2650</v>
       </c>
     </row>
     <row r="1230" spans="1:8">
       <c r="A1230" s="0">
-        <v>17252</v>
+        <v>17247</v>
       </c>
       <c r="B1230" s="0" t="s">
-        <v>2680</v>
+        <v>2651</v>
       </c>
       <c r="C1230" s="0" t="s">
-        <v>2681</v>
+        <v>2652</v>
       </c>
       <c r="D1230" s="0" t="s">
-        <v>50</v>
+        <v>2653</v>
       </c>
       <c r="E1230" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1230" s="0">
-        <v>2.56</v>
+        <v>11.29</v>
       </c>
       <c r="H1230" s="0" t="s">
-        <v>2682</v>
+        <v>2654</v>
       </c>
     </row>
     <row r="1231" spans="1:8">
       <c r="A1231" s="0">
-        <v>17253</v>
+        <v>17254</v>
       </c>
       <c r="B1231" s="0"/>
       <c r="C1231" s="0" t="s">
-        <v>2683</v>
+        <v>2655</v>
       </c>
       <c r="D1231" s="0"/>
       <c r="E1231" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1231" s="0">
-        <v>1.54</v>
+        <v>18.42</v>
       </c>
       <c r="H1231" s="0" t="s">
-        <v>2684</v>
+        <v>2656</v>
       </c>
     </row>
     <row r="1232" spans="1:8">
       <c r="A1232" s="0">
-        <v>17248</v>
+        <v>17255</v>
       </c>
       <c r="B1232" s="0"/>
       <c r="C1232" s="0" t="s">
-        <v>2685</v>
+        <v>2657</v>
       </c>
       <c r="D1232" s="0"/>
       <c r="E1232" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1232" s="0">
-        <v>30.89</v>
+        <v>14.53</v>
       </c>
       <c r="H1232" s="0" t="s">
-        <v>2686</v>
+        <v>2658</v>
       </c>
     </row>
     <row r="1233" spans="1:8">
       <c r="A1233" s="0">
-        <v>17247</v>
-[...3 lines deleted...]
-      </c>
+        <v>17256</v>
+      </c>
+      <c r="B1233" s="0"/>
       <c r="C1233" s="0" t="s">
-        <v>2688</v>
-[...3 lines deleted...]
-      </c>
+        <v>2659</v>
+      </c>
+      <c r="D1233" s="0"/>
       <c r="E1233" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1233" s="0">
-        <v>11.29</v>
+        <v>81.27</v>
       </c>
       <c r="H1233" s="0" t="s">
-        <v>2690</v>
+        <v>2660</v>
       </c>
     </row>
     <row r="1234" spans="1:8">
       <c r="A1234" s="0">
-        <v>17254</v>
+        <v>17257</v>
       </c>
       <c r="B1234" s="0"/>
       <c r="C1234" s="0" t="s">
-        <v>2691</v>
+        <v>2661</v>
       </c>
       <c r="D1234" s="0"/>
       <c r="E1234" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1234" s="0">
-        <v>18.42</v>
+        <v>79.27</v>
       </c>
       <c r="H1234" s="0" t="s">
-        <v>2692</v>
+        <v>2662</v>
       </c>
     </row>
     <row r="1235" spans="1:8">
       <c r="A1235" s="0">
-        <v>17255</v>
+        <v>19214</v>
       </c>
       <c r="B1235" s="0"/>
       <c r="C1235" s="0" t="s">
-        <v>2693</v>
+        <v>2663</v>
       </c>
       <c r="D1235" s="0"/>
       <c r="E1235" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1235" s="0">
-        <v>14.53</v>
+        <v>6.3</v>
       </c>
       <c r="H1235" s="0" t="s">
-        <v>2694</v>
+        <v>2664</v>
       </c>
     </row>
     <row r="1236" spans="1:8">
       <c r="A1236" s="0">
-        <v>17256</v>
-[...1 lines deleted...]
-      <c r="B1236" s="0"/>
+        <v>19215</v>
+      </c>
+      <c r="B1236" s="0" t="s">
+        <v>2665</v>
+      </c>
       <c r="C1236" s="0" t="s">
-        <v>2695</v>
-[...1 lines deleted...]
-      <c r="D1236" s="0"/>
+        <v>2666</v>
+      </c>
+      <c r="D1236" s="0" t="s">
+        <v>48</v>
+      </c>
       <c r="E1236" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1236" s="0">
-        <v>81.27</v>
+        <v>4.44</v>
       </c>
       <c r="H1236" s="0" t="s">
-        <v>2696</v>
+        <v>2667</v>
       </c>
     </row>
     <row r="1237" spans="1:8">
       <c r="A1237" s="0">
-        <v>17257</v>
-[...1 lines deleted...]
-      <c r="B1237" s="0"/>
+        <v>19216</v>
+      </c>
+      <c r="B1237" s="0" t="s">
+        <v>2668</v>
+      </c>
       <c r="C1237" s="0" t="s">
-        <v>2697</v>
-[...1 lines deleted...]
-      <c r="D1237" s="0"/>
+        <v>2669</v>
+      </c>
+      <c r="D1237" s="0" t="s">
+        <v>48</v>
+      </c>
       <c r="E1237" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1237" s="0">
-        <v>79.27</v>
+        <v>3.57</v>
       </c>
       <c r="H1237" s="0" t="s">
-        <v>2698</v>
+        <v>2670</v>
       </c>
     </row>
     <row r="1238" spans="1:8">
       <c r="A1238" s="0">
-        <v>19214</v>
+        <v>26640</v>
       </c>
       <c r="B1238" s="0"/>
       <c r="C1238" s="0" t="s">
-        <v>2699</v>
+        <v>2671</v>
       </c>
       <c r="D1238" s="0"/>
       <c r="E1238" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1238" s="0">
-        <v>6.3</v>
+        <v>46.22</v>
       </c>
       <c r="H1238" s="0" t="s">
-        <v>2700</v>
+        <v>2672</v>
       </c>
     </row>
     <row r="1239" spans="1:8">
       <c r="A1239" s="0">
-        <v>19215</v>
-[...3 lines deleted...]
-      </c>
+        <v>26641</v>
+      </c>
+      <c r="B1239" s="0"/>
       <c r="C1239" s="0" t="s">
-        <v>2702</v>
-[...3 lines deleted...]
-      </c>
+        <v>2673</v>
+      </c>
+      <c r="D1239" s="0"/>
       <c r="E1239" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1239" s="0">
-        <v>4.44</v>
+        <v>30.89</v>
       </c>
       <c r="H1239" s="0" t="s">
-        <v>2703</v>
+        <v>2674</v>
       </c>
     </row>
     <row r="1240" spans="1:8">
       <c r="A1240" s="0">
-        <v>19216</v>
+        <v>26638</v>
       </c>
       <c r="B1240" s="0" t="s">
-        <v>2704</v>
+        <v>2675</v>
       </c>
       <c r="C1240" s="0" t="s">
-        <v>2705</v>
+        <v>2676</v>
       </c>
       <c r="D1240" s="0" t="s">
-        <v>50</v>
+        <v>28</v>
       </c>
       <c r="E1240" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1240" s="0">
-        <v>3.57</v>
+        <v>29.07</v>
       </c>
       <c r="H1240" s="0" t="s">
-        <v>2706</v>
+        <v>2677</v>
       </c>
     </row>
     <row r="1241" spans="1:8">
       <c r="A1241" s="0">
-        <v>26640</v>
-[...1 lines deleted...]
-      <c r="B1241" s="0"/>
+        <v>26639</v>
+      </c>
+      <c r="B1241" s="0" t="s">
+        <v>2678</v>
+      </c>
       <c r="C1241" s="0" t="s">
-        <v>2707</v>
-[...1 lines deleted...]
-      <c r="D1241" s="0"/>
+        <v>2679</v>
+      </c>
+      <c r="D1241" s="0" t="s">
+        <v>48</v>
+      </c>
       <c r="E1241" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1241" s="0">
-        <v>46.22</v>
+        <v>58.03</v>
       </c>
       <c r="H1241" s="0" t="s">
-        <v>2708</v>
+        <v>2680</v>
       </c>
     </row>
     <row r="1242" spans="1:8">
       <c r="A1242" s="0">
-        <v>26641</v>
+        <v>22026</v>
       </c>
       <c r="B1242" s="0"/>
       <c r="C1242" s="0" t="s">
-        <v>2709</v>
+        <v>2681</v>
       </c>
       <c r="D1242" s="0"/>
       <c r="E1242" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1242" s="0">
-        <v>30.89</v>
+        <v>40.32</v>
       </c>
       <c r="H1242" s="0" t="s">
-        <v>2710</v>
+        <v>2682</v>
       </c>
     </row>
     <row r="1243" spans="1:8">
       <c r="A1243" s="0">
-        <v>26638</v>
-[...3 lines deleted...]
-      </c>
+        <v>22027</v>
+      </c>
+      <c r="B1243" s="0"/>
       <c r="C1243" s="0" t="s">
-        <v>2712</v>
-[...3 lines deleted...]
-      </c>
+        <v>2683</v>
+      </c>
+      <c r="D1243" s="0"/>
       <c r="E1243" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1243" s="0">
-        <v>29.07</v>
+        <v>11.39</v>
       </c>
       <c r="H1243" s="0" t="s">
-        <v>2713</v>
+        <v>2684</v>
       </c>
     </row>
     <row r="1244" spans="1:8">
       <c r="A1244" s="0">
-        <v>26639</v>
-[...3 lines deleted...]
-      </c>
+        <v>22028</v>
+      </c>
+      <c r="B1244" s="0"/>
       <c r="C1244" s="0" t="s">
-        <v>2715</v>
-[...3 lines deleted...]
-      </c>
+        <v>2685</v>
+      </c>
+      <c r="D1244" s="0"/>
       <c r="E1244" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1244" s="0">
-        <v>58.03</v>
+        <v>1.34</v>
       </c>
       <c r="H1244" s="0" t="s">
-        <v>2716</v>
+        <v>2686</v>
       </c>
     </row>
     <row r="1245" spans="1:8">
       <c r="A1245" s="0">
-        <v>22026</v>
+        <v>22029</v>
       </c>
       <c r="B1245" s="0"/>
       <c r="C1245" s="0" t="s">
-        <v>2717</v>
+        <v>2687</v>
       </c>
       <c r="D1245" s="0"/>
       <c r="E1245" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1245" s="0">
-        <v>40.32</v>
+        <v>14.07</v>
       </c>
       <c r="H1245" s="0" t="s">
-        <v>2718</v>
+        <v>2688</v>
       </c>
     </row>
     <row r="1246" spans="1:8">
       <c r="A1246" s="0">
-        <v>22027</v>
-[...1 lines deleted...]
-      <c r="B1246" s="0"/>
+        <v>17260</v>
+      </c>
+      <c r="B1246" s="0" t="s">
+        <v>2689</v>
+      </c>
       <c r="C1246" s="0" t="s">
-        <v>2719</v>
-[...1 lines deleted...]
-      <c r="D1246" s="0"/>
+        <v>2690</v>
+      </c>
+      <c r="D1246" s="0" t="s">
+        <v>28</v>
+      </c>
       <c r="E1246" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1246" s="0">
-        <v>11.39</v>
+        <v>24.23</v>
       </c>
       <c r="H1246" s="0" t="s">
-        <v>2720</v>
+        <v>2691</v>
       </c>
     </row>
     <row r="1247" spans="1:8">
       <c r="A1247" s="0">
-        <v>22028</v>
-[...1 lines deleted...]
-      <c r="B1247" s="0"/>
+        <v>17258</v>
+      </c>
+      <c r="B1247" s="0" t="s">
+        <v>2692</v>
+      </c>
       <c r="C1247" s="0" t="s">
-        <v>2721</v>
-[...1 lines deleted...]
-      <c r="D1247" s="0"/>
+        <v>2693</v>
+      </c>
+      <c r="D1247" s="0" t="s">
+        <v>48</v>
+      </c>
       <c r="E1247" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1247" s="0">
-        <v>1.34</v>
+        <v>9.27</v>
       </c>
       <c r="H1247" s="0" t="s">
-        <v>2722</v>
+        <v>2694</v>
       </c>
     </row>
     <row r="1248" spans="1:8">
       <c r="A1248" s="0">
-        <v>22029</v>
-[...1 lines deleted...]
-      <c r="B1248" s="0"/>
+        <v>17259</v>
+      </c>
+      <c r="B1248" s="0" t="s">
+        <v>2695</v>
+      </c>
       <c r="C1248" s="0" t="s">
-        <v>2723</v>
-[...1 lines deleted...]
-      <c r="D1248" s="0"/>
+        <v>2696</v>
+      </c>
+      <c r="D1248" s="0" t="s">
+        <v>48</v>
+      </c>
       <c r="E1248" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1248" s="0">
-        <v>14.07</v>
+        <v>7.94</v>
       </c>
       <c r="H1248" s="0" t="s">
-        <v>2724</v>
+        <v>2697</v>
       </c>
     </row>
     <row r="1249" spans="1:8">
       <c r="A1249" s="0">
-        <v>17260</v>
-[...3 lines deleted...]
-      </c>
+        <v>22030</v>
+      </c>
+      <c r="B1249" s="0"/>
       <c r="C1249" s="0" t="s">
-        <v>2726</v>
-[...3 lines deleted...]
-      </c>
+        <v>2698</v>
+      </c>
+      <c r="D1249" s="0"/>
       <c r="E1249" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1249" s="0">
-        <v>24.23</v>
+        <v>13.07</v>
       </c>
       <c r="H1249" s="0" t="s">
-        <v>2727</v>
+        <v>2699</v>
       </c>
     </row>
     <row r="1250" spans="1:8">
       <c r="A1250" s="0">
-        <v>17258</v>
-[...3 lines deleted...]
-      </c>
+        <v>19217</v>
+      </c>
+      <c r="B1250" s="0"/>
       <c r="C1250" s="0" t="s">
-        <v>2729</v>
-[...3 lines deleted...]
-      </c>
+        <v>2700</v>
+      </c>
+      <c r="D1250" s="0"/>
       <c r="E1250" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1250" s="0">
-        <v>9.27</v>
+        <v>6.54</v>
       </c>
       <c r="H1250" s="0" t="s">
-        <v>2730</v>
+        <v>2701</v>
       </c>
     </row>
     <row r="1251" spans="1:8">
       <c r="A1251" s="0">
-        <v>17259</v>
+        <v>24075</v>
       </c>
       <c r="B1251" s="0" t="s">
-        <v>2731</v>
+        <v>2702</v>
       </c>
       <c r="C1251" s="0" t="s">
-        <v>2732</v>
+        <v>2703</v>
       </c>
       <c r="D1251" s="0" t="s">
-        <v>50</v>
+        <v>22</v>
       </c>
       <c r="E1251" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1251" s="0">
-        <v>7.94</v>
+        <v>184.76</v>
       </c>
       <c r="H1251" s="0" t="s">
-        <v>2733</v>
+        <v>2704</v>
       </c>
     </row>
     <row r="1252" spans="1:8">
       <c r="A1252" s="0">
-        <v>22030</v>
+        <v>24076</v>
       </c>
       <c r="B1252" s="0"/>
       <c r="C1252" s="0" t="s">
-        <v>2734</v>
+        <v>2705</v>
       </c>
       <c r="D1252" s="0"/>
       <c r="E1252" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1252" s="0">
-        <v>13.07</v>
+        <v>29.84</v>
       </c>
       <c r="H1252" s="0" t="s">
-        <v>2735</v>
+        <v>2706</v>
       </c>
     </row>
     <row r="1253" spans="1:8">
       <c r="A1253" s="0">
-        <v>19217</v>
+        <v>24077</v>
       </c>
       <c r="B1253" s="0"/>
       <c r="C1253" s="0" t="s">
-        <v>2736</v>
+        <v>2707</v>
       </c>
       <c r="D1253" s="0"/>
       <c r="E1253" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1253" s="0">
-        <v>6.54</v>
+        <v>73.04000000000001</v>
       </c>
       <c r="H1253" s="0" t="s">
-        <v>2737</v>
+        <v>2708</v>
       </c>
     </row>
     <row r="1254" spans="1:8">
       <c r="A1254" s="0">
-        <v>24075</v>
-[...3 lines deleted...]
-      </c>
+        <v>24078</v>
+      </c>
+      <c r="B1254" s="0"/>
       <c r="C1254" s="0" t="s">
-        <v>2739</v>
-[...3 lines deleted...]
-      </c>
+        <v>2709</v>
+      </c>
+      <c r="D1254" s="0"/>
       <c r="E1254" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1254" s="0">
-        <v>184.76</v>
+        <v>35.94</v>
       </c>
       <c r="H1254" s="0" t="s">
-        <v>2740</v>
+        <v>2710</v>
       </c>
     </row>
     <row r="1255" spans="1:8">
       <c r="A1255" s="0">
-        <v>24076</v>
+        <v>24079</v>
       </c>
       <c r="B1255" s="0"/>
       <c r="C1255" s="0" t="s">
-        <v>2741</v>
+        <v>2711</v>
       </c>
       <c r="D1255" s="0"/>
       <c r="E1255" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1255" s="0">
-        <v>29.84</v>
+        <v>30.45</v>
       </c>
       <c r="H1255" s="0" t="s">
-        <v>2742</v>
+        <v>2712</v>
       </c>
     </row>
     <row r="1256" spans="1:8">
       <c r="A1256" s="0">
-        <v>24077</v>
+        <v>24080</v>
       </c>
       <c r="B1256" s="0"/>
       <c r="C1256" s="0" t="s">
-        <v>2743</v>
+        <v>2713</v>
       </c>
       <c r="D1256" s="0"/>
       <c r="E1256" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1256" s="0">
-        <v>73.04000000000001</v>
+        <v>30.45</v>
       </c>
       <c r="H1256" s="0" t="s">
-        <v>2744</v>
+        <v>2714</v>
       </c>
     </row>
     <row r="1257" spans="1:8">
       <c r="A1257" s="0">
-        <v>24078</v>
+        <v>24199</v>
       </c>
       <c r="B1257" s="0"/>
       <c r="C1257" s="0" t="s">
-        <v>2745</v>
+        <v>2715</v>
       </c>
       <c r="D1257" s="0"/>
       <c r="E1257" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1257" s="0">
-        <v>35.94</v>
+        <v>54.19</v>
       </c>
       <c r="H1257" s="0" t="s">
-        <v>2746</v>
+        <v>2716</v>
       </c>
     </row>
     <row r="1258" spans="1:8">
       <c r="A1258" s="0">
-        <v>24079</v>
+        <v>24200</v>
       </c>
       <c r="B1258" s="0"/>
       <c r="C1258" s="0" t="s">
-        <v>2747</v>
+        <v>2717</v>
       </c>
       <c r="D1258" s="0"/>
       <c r="E1258" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1258" s="0">
-        <v>30.45</v>
+        <v>22.58</v>
       </c>
       <c r="H1258" s="0" t="s">
-        <v>2748</v>
+        <v>2718</v>
       </c>
     </row>
     <row r="1259" spans="1:8">
       <c r="A1259" s="0">
-        <v>24080</v>
+        <v>22069</v>
       </c>
       <c r="B1259" s="0"/>
       <c r="C1259" s="0" t="s">
-        <v>2749</v>
+        <v>2719</v>
       </c>
       <c r="D1259" s="0"/>
       <c r="E1259" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1259" s="0">
-        <v>30.45</v>
+        <v>12.49</v>
       </c>
       <c r="H1259" s="0" t="s">
-        <v>2750</v>
+        <v>2720</v>
       </c>
     </row>
     <row r="1260" spans="1:8">
       <c r="A1260" s="0">
-        <v>24199</v>
-[...1 lines deleted...]
-      <c r="B1260" s="0"/>
+        <v>22071</v>
+      </c>
+      <c r="B1260" s="0" t="s">
+        <v>2721</v>
+      </c>
       <c r="C1260" s="0" t="s">
-        <v>2751</v>
-[...1 lines deleted...]
-      <c r="D1260" s="0"/>
+        <v>2722</v>
+      </c>
+      <c r="D1260" s="0" t="s">
+        <v>37</v>
+      </c>
       <c r="E1260" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1260" s="0">
-        <v>54.19</v>
+        <v>20.89</v>
       </c>
       <c r="H1260" s="0" t="s">
-        <v>2752</v>
+        <v>2723</v>
       </c>
     </row>
     <row r="1261" spans="1:8">
       <c r="A1261" s="0">
-        <v>24200</v>
-[...1 lines deleted...]
-      <c r="B1261" s="0"/>
+        <v>22072</v>
+      </c>
+      <c r="B1261" s="0" t="s">
+        <v>2724</v>
+      </c>
       <c r="C1261" s="0" t="s">
-        <v>2753</v>
-[...1 lines deleted...]
-      <c r="D1261" s="0"/>
+        <v>2725</v>
+      </c>
+      <c r="D1261" s="0" t="s">
+        <v>48</v>
+      </c>
       <c r="E1261" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1261" s="0">
-        <v>22.58</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="H1261" s="0" t="s">
-        <v>2754</v>
+        <v>2726</v>
       </c>
     </row>
     <row r="1262" spans="1:8">
       <c r="A1262" s="0">
-        <v>22069</v>
-[...1 lines deleted...]
-      <c r="B1262" s="0"/>
+        <v>22073</v>
+      </c>
+      <c r="B1262" s="0" t="s">
+        <v>2727</v>
+      </c>
       <c r="C1262" s="0" t="s">
-        <v>2755</v>
-[...1 lines deleted...]
-      <c r="D1262" s="0"/>
+        <v>2728</v>
+      </c>
+      <c r="D1262" s="0" t="s">
+        <v>48</v>
+      </c>
       <c r="E1262" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1262" s="0">
-        <v>12.49</v>
+        <v>13.12</v>
       </c>
       <c r="H1262" s="0" t="s">
-        <v>2756</v>
+        <v>2729</v>
       </c>
     </row>
     <row r="1263" spans="1:8">
       <c r="A1263" s="0">
-        <v>22071</v>
+        <v>22070</v>
       </c>
       <c r="B1263" s="0" t="s">
-        <v>2757</v>
+        <v>2730</v>
       </c>
       <c r="C1263" s="0" t="s">
-        <v>2758</v>
+        <v>2731</v>
       </c>
       <c r="D1263" s="0" t="s">
-        <v>37</v>
+        <v>48</v>
       </c>
       <c r="E1263" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1263" s="0">
-        <v>20.89</v>
+        <v>5.56</v>
       </c>
       <c r="H1263" s="0" t="s">
-        <v>2759</v>
+        <v>2732</v>
       </c>
     </row>
     <row r="1264" spans="1:8">
       <c r="A1264" s="0">
-        <v>22072</v>
+        <v>22075</v>
       </c>
       <c r="B1264" s="0" t="s">
-        <v>2760</v>
+        <v>2733</v>
       </c>
       <c r="C1264" s="0" t="s">
-        <v>2761</v>
+        <v>2734</v>
       </c>
       <c r="D1264" s="0" t="s">
-        <v>50</v>
+        <v>37</v>
       </c>
       <c r="E1264" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1264" s="0">
-        <v>8.890000000000001</v>
+        <v>14.32</v>
       </c>
       <c r="H1264" s="0" t="s">
-        <v>2762</v>
+        <v>2735</v>
       </c>
     </row>
     <row r="1265" spans="1:8">
       <c r="A1265" s="0">
-        <v>22073</v>
-[...3 lines deleted...]
-      </c>
+        <v>22074</v>
+      </c>
+      <c r="B1265" s="0"/>
       <c r="C1265" s="0" t="s">
-        <v>2764</v>
-[...3 lines deleted...]
-      </c>
+        <v>2736</v>
+      </c>
+      <c r="D1265" s="0"/>
       <c r="E1265" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1265" s="0">
-        <v>13.12</v>
+        <v>15.45</v>
       </c>
       <c r="H1265" s="0" t="s">
-        <v>2765</v>
+        <v>2737</v>
       </c>
     </row>
     <row r="1266" spans="1:8">
       <c r="A1266" s="0">
-        <v>22070</v>
-[...3 lines deleted...]
-      </c>
+        <v>22076</v>
+      </c>
+      <c r="B1266" s="0"/>
       <c r="C1266" s="0" t="s">
-        <v>2767</v>
-[...3 lines deleted...]
-      </c>
+        <v>2738</v>
+      </c>
+      <c r="D1266" s="0"/>
       <c r="E1266" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1266" s="0">
-        <v>5.56</v>
+        <v>30.1</v>
       </c>
       <c r="H1266" s="0" t="s">
-        <v>2768</v>
+        <v>2739</v>
       </c>
     </row>
     <row r="1267" spans="1:8">
       <c r="A1267" s="0">
-        <v>22075</v>
-[...3 lines deleted...]
-      </c>
+        <v>24211</v>
+      </c>
+      <c r="B1267" s="0"/>
       <c r="C1267" s="0" t="s">
-        <v>2770</v>
-[...3 lines deleted...]
-      </c>
+        <v>2740</v>
+      </c>
+      <c r="D1267" s="0"/>
       <c r="E1267" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1267" s="0">
-        <v>14.32</v>
+        <v>7.29</v>
       </c>
       <c r="H1267" s="0" t="s">
-        <v>2771</v>
+        <v>2741</v>
       </c>
     </row>
     <row r="1268" spans="1:8">
       <c r="A1268" s="0">
-        <v>22074</v>
-[...3 lines deleted...]
-      </c>
+        <v>24212</v>
+      </c>
+      <c r="B1268" s="0"/>
       <c r="C1268" s="0" t="s">
-        <v>2773</v>
-[...3 lines deleted...]
-      </c>
+        <v>2742</v>
+      </c>
+      <c r="D1268" s="0"/>
       <c r="E1268" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1268" s="0">
-        <v>15.45</v>
+        <v>7.99</v>
       </c>
       <c r="H1268" s="0" t="s">
-        <v>2774</v>
+        <v>2743</v>
       </c>
     </row>
     <row r="1269" spans="1:8">
       <c r="A1269" s="0">
-        <v>22076</v>
-[...1 lines deleted...]
-      <c r="B1269" s="0"/>
+        <v>24213</v>
+      </c>
+      <c r="B1269" s="0" t="s">
+        <v>2744</v>
+      </c>
       <c r="C1269" s="0" t="s">
-        <v>2775</v>
-[...1 lines deleted...]
-      <c r="D1269" s="0"/>
+        <v>2745</v>
+      </c>
+      <c r="D1269" s="0" t="s">
+        <v>48</v>
+      </c>
       <c r="E1269" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1269" s="0">
-        <v>30.1</v>
+        <v>12.43</v>
       </c>
       <c r="H1269" s="0" t="s">
-        <v>2776</v>
+        <v>2746</v>
       </c>
     </row>
     <row r="1270" spans="1:8">
       <c r="A1270" s="0">
-        <v>24211</v>
+        <v>24214</v>
       </c>
       <c r="B1270" s="0"/>
       <c r="C1270" s="0" t="s">
-        <v>2777</v>
+        <v>2747</v>
       </c>
       <c r="D1270" s="0"/>
       <c r="E1270" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1270" s="0">
-        <v>7.29</v>
+        <v>9.539999999999999</v>
       </c>
       <c r="H1270" s="0" t="s">
-        <v>2778</v>
+        <v>2748</v>
       </c>
     </row>
     <row r="1271" spans="1:8">
       <c r="A1271" s="0">
-        <v>24212</v>
-[...3 lines deleted...]
-      </c>
+        <v>24215</v>
+      </c>
+      <c r="B1271" s="0"/>
       <c r="C1271" s="0" t="s">
-        <v>2780</v>
-[...3 lines deleted...]
-      </c>
+        <v>2749</v>
+      </c>
+      <c r="D1271" s="0"/>
       <c r="E1271" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1271" s="0">
-        <v>7.99</v>
+        <v>13.47</v>
       </c>
       <c r="H1271" s="0" t="s">
-        <v>2781</v>
+        <v>2750</v>
       </c>
     </row>
     <row r="1272" spans="1:8">
       <c r="A1272" s="0">
-        <v>24213</v>
-[...3 lines deleted...]
-      </c>
+        <v>24216</v>
+      </c>
+      <c r="B1272" s="0"/>
       <c r="C1272" s="0" t="s">
-        <v>2783</v>
-[...3 lines deleted...]
-      </c>
+        <v>2751</v>
+      </c>
+      <c r="D1272" s="0"/>
       <c r="E1272" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1272" s="0">
-        <v>12.43</v>
+        <v>10.74</v>
       </c>
       <c r="H1272" s="0" t="s">
-        <v>2784</v>
+        <v>2752</v>
       </c>
     </row>
     <row r="1273" spans="1:8">
       <c r="A1273" s="0">
-        <v>24214</v>
-[...1 lines deleted...]
-      <c r="B1273" s="0"/>
+        <v>24217</v>
+      </c>
+      <c r="B1273" s="0" t="s">
+        <v>2753</v>
+      </c>
       <c r="C1273" s="0" t="s">
-        <v>2785</v>
-[...1 lines deleted...]
-      <c r="D1273" s="0"/>
+        <v>2754</v>
+      </c>
+      <c r="D1273" s="0" t="s">
+        <v>28</v>
+      </c>
       <c r="E1273" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1273" s="0">
-        <v>9.539999999999999</v>
+        <v>7.77</v>
       </c>
       <c r="H1273" s="0" t="s">
-        <v>2786</v>
+        <v>2755</v>
       </c>
     </row>
     <row r="1274" spans="1:8">
       <c r="A1274" s="0">
-        <v>24215</v>
-[...1 lines deleted...]
-      <c r="B1274" s="0"/>
+        <v>24218</v>
+      </c>
+      <c r="B1274" s="0" t="s">
+        <v>2756</v>
+      </c>
       <c r="C1274" s="0" t="s">
-        <v>2787</v>
-[...1 lines deleted...]
-      <c r="D1274" s="0"/>
+        <v>2757</v>
+      </c>
+      <c r="D1274" s="0" t="s">
+        <v>48</v>
+      </c>
       <c r="E1274" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1274" s="0">
-        <v>13.47</v>
+        <v>10.44</v>
       </c>
       <c r="H1274" s="0" t="s">
-        <v>2788</v>
+        <v>2758</v>
       </c>
     </row>
     <row r="1275" spans="1:8">
       <c r="A1275" s="0">
-        <v>24216</v>
+        <v>24219</v>
       </c>
       <c r="B1275" s="0" t="s">
-        <v>2789</v>
+        <v>2759</v>
       </c>
       <c r="C1275" s="0" t="s">
-        <v>2790</v>
+        <v>2760</v>
       </c>
       <c r="D1275" s="0" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="E1275" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1275" s="0">
-        <v>10.74</v>
+        <v>8.85</v>
       </c>
       <c r="H1275" s="0" t="s">
-        <v>2791</v>
+        <v>2761</v>
       </c>
     </row>
     <row r="1276" spans="1:8">
       <c r="A1276" s="0">
-        <v>24217</v>
+        <v>24220</v>
       </c>
       <c r="B1276" s="0" t="s">
-        <v>2792</v>
+        <v>2762</v>
       </c>
       <c r="C1276" s="0" t="s">
-        <v>2793</v>
+        <v>2763</v>
       </c>
       <c r="D1276" s="0" t="s">
-        <v>28</v>
+        <v>48</v>
       </c>
       <c r="E1276" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1276" s="0">
-        <v>7.77</v>
+        <v>11.18</v>
       </c>
       <c r="H1276" s="0" t="s">
-        <v>2794</v>
+        <v>2764</v>
       </c>
     </row>
     <row r="1277" spans="1:8">
       <c r="A1277" s="0">
-        <v>24218</v>
-[...3 lines deleted...]
-      </c>
+        <v>24221</v>
+      </c>
+      <c r="B1277" s="0"/>
       <c r="C1277" s="0" t="s">
-        <v>2796</v>
-[...3 lines deleted...]
-      </c>
+        <v>2765</v>
+      </c>
+      <c r="D1277" s="0"/>
       <c r="E1277" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1277" s="0">
-        <v>10.44</v>
+        <v>13.42</v>
       </c>
       <c r="H1277" s="0" t="s">
-        <v>2797</v>
+        <v>2766</v>
       </c>
     </row>
     <row r="1278" spans="1:8">
       <c r="A1278" s="0">
-        <v>24219</v>
-[...3 lines deleted...]
-      </c>
+        <v>24222</v>
+      </c>
+      <c r="B1278" s="0"/>
       <c r="C1278" s="0" t="s">
-        <v>2799</v>
-[...3 lines deleted...]
-      </c>
+        <v>2767</v>
+      </c>
+      <c r="D1278" s="0"/>
       <c r="E1278" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1278" s="0">
-        <v>8.85</v>
+        <v>13.26</v>
       </c>
       <c r="H1278" s="0" t="s">
-        <v>2800</v>
+        <v>2768</v>
       </c>
     </row>
     <row r="1279" spans="1:8">
       <c r="A1279" s="0">
-        <v>24220</v>
-[...3 lines deleted...]
-      </c>
+        <v>24223</v>
+      </c>
+      <c r="B1279" s="0"/>
       <c r="C1279" s="0" t="s">
-        <v>2802</v>
-[...3 lines deleted...]
-      </c>
+        <v>2769</v>
+      </c>
+      <c r="D1279" s="0"/>
       <c r="E1279" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1279" s="0">
-        <v>11.18</v>
+        <v>58.61</v>
       </c>
       <c r="H1279" s="0" t="s">
-        <v>2803</v>
+        <v>2770</v>
       </c>
     </row>
     <row r="1280" spans="1:8">
       <c r="A1280" s="0">
-        <v>24221</v>
-[...3 lines deleted...]
-      </c>
+        <v>24224</v>
+      </c>
+      <c r="B1280" s="0"/>
       <c r="C1280" s="0" t="s">
-        <v>2805</v>
-[...3 lines deleted...]
-      </c>
+        <v>2771</v>
+      </c>
+      <c r="D1280" s="0"/>
       <c r="E1280" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1280" s="0">
-        <v>13.42</v>
+        <v>53.97</v>
       </c>
       <c r="H1280" s="0" t="s">
-        <v>2806</v>
+        <v>2772</v>
       </c>
     </row>
     <row r="1281" spans="1:8">
       <c r="A1281" s="0">
-        <v>24222</v>
-[...1 lines deleted...]
-      <c r="B1281" s="0"/>
+        <v>24225</v>
+      </c>
+      <c r="B1281" s="0" t="s">
+        <v>2773</v>
+      </c>
       <c r="C1281" s="0" t="s">
-        <v>2807</v>
-[...1 lines deleted...]
-      <c r="D1281" s="0"/>
+        <v>2774</v>
+      </c>
+      <c r="D1281" s="0" t="s">
+        <v>48</v>
+      </c>
       <c r="E1281" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1281" s="0">
-        <v>13.26</v>
+        <v>5.13</v>
       </c>
       <c r="H1281" s="0" t="s">
-        <v>2808</v>
+        <v>2775</v>
       </c>
     </row>
     <row r="1282" spans="1:8">
       <c r="A1282" s="0">
-        <v>24223</v>
-[...1 lines deleted...]
-      <c r="B1282" s="0"/>
+        <v>24226</v>
+      </c>
+      <c r="B1282" s="0" t="s">
+        <v>2776</v>
+      </c>
       <c r="C1282" s="0" t="s">
-        <v>2809</v>
-[...1 lines deleted...]
-      <c r="D1282" s="0"/>
+        <v>2777</v>
+      </c>
+      <c r="D1282" s="0" t="s">
+        <v>48</v>
+      </c>
       <c r="E1282" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1282" s="0">
-        <v>58.61</v>
+        <v>6.73</v>
       </c>
       <c r="H1282" s="0" t="s">
-        <v>2810</v>
+        <v>2778</v>
       </c>
     </row>
     <row r="1283" spans="1:8">
       <c r="A1283" s="0">
-        <v>24224</v>
-[...3 lines deleted...]
-      </c>
+        <v>24227</v>
+      </c>
+      <c r="B1283" s="0"/>
       <c r="C1283" s="0" t="s">
-        <v>2812</v>
-[...3 lines deleted...]
-      </c>
+        <v>2779</v>
+      </c>
+      <c r="D1283" s="0"/>
       <c r="E1283" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1283" s="0">
-        <v>53.97</v>
+        <v>5.77</v>
       </c>
       <c r="H1283" s="0" t="s">
-        <v>2813</v>
+        <v>2780</v>
       </c>
     </row>
     <row r="1284" spans="1:8">
       <c r="A1284" s="0">
-        <v>24225</v>
+        <v>24228</v>
       </c>
       <c r="B1284" s="0" t="s">
-        <v>2814</v>
+        <v>2781</v>
       </c>
       <c r="C1284" s="0" t="s">
-        <v>2815</v>
+        <v>2782</v>
       </c>
       <c r="D1284" s="0" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="E1284" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1284" s="0">
-        <v>5.13</v>
+        <v>9.17</v>
       </c>
       <c r="H1284" s="0" t="s">
-        <v>2816</v>
+        <v>2783</v>
       </c>
     </row>
     <row r="1285" spans="1:8">
       <c r="A1285" s="0">
-        <v>24226</v>
-[...3 lines deleted...]
-      </c>
+        <v>24229</v>
+      </c>
+      <c r="B1285" s="0"/>
       <c r="C1285" s="0" t="s">
-        <v>2818</v>
-[...3 lines deleted...]
-      </c>
+        <v>2784</v>
+      </c>
+      <c r="D1285" s="0"/>
       <c r="E1285" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1285" s="0">
-        <v>6.73</v>
+        <v>10.54</v>
       </c>
       <c r="H1285" s="0" t="s">
-        <v>2819</v>
+        <v>2785</v>
       </c>
     </row>
     <row r="1286" spans="1:8">
       <c r="A1286" s="0">
-        <v>24227</v>
+        <v>24230</v>
       </c>
       <c r="B1286" s="0"/>
       <c r="C1286" s="0" t="s">
-        <v>2820</v>
+        <v>2786</v>
       </c>
       <c r="D1286" s="0"/>
       <c r="E1286" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1286" s="0">
-        <v>5.77</v>
+        <v>7.36</v>
       </c>
       <c r="H1286" s="0" t="s">
-        <v>2821</v>
+        <v>2787</v>
       </c>
     </row>
     <row r="1287" spans="1:8">
       <c r="A1287" s="0">
-        <v>24228</v>
-[...3 lines deleted...]
-      </c>
+        <v>24232</v>
+      </c>
+      <c r="B1287" s="0"/>
       <c r="C1287" s="0" t="s">
-        <v>2823</v>
-[...3 lines deleted...]
-      </c>
+        <v>2788</v>
+      </c>
+      <c r="D1287" s="0"/>
       <c r="E1287" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1287" s="0">
-        <v>9.17</v>
+        <v>22.53</v>
       </c>
       <c r="H1287" s="0" t="s">
-        <v>2824</v>
+        <v>2789</v>
       </c>
     </row>
     <row r="1288" spans="1:8">
       <c r="A1288" s="0">
-        <v>24229</v>
+        <v>24231</v>
       </c>
       <c r="B1288" s="0"/>
       <c r="C1288" s="0" t="s">
-        <v>2825</v>
+        <v>2790</v>
       </c>
       <c r="D1288" s="0"/>
       <c r="E1288" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1288" s="0">
-        <v>10.54</v>
+        <v>10.88</v>
       </c>
       <c r="H1288" s="0" t="s">
-        <v>2826</v>
+        <v>2791</v>
       </c>
     </row>
     <row r="1289" spans="1:8">
       <c r="A1289" s="0">
-        <v>24230</v>
-[...1 lines deleted...]
-      <c r="B1289" s="0"/>
+        <v>24233</v>
+      </c>
+      <c r="B1289" s="0" t="s">
+        <v>2792</v>
+      </c>
       <c r="C1289" s="0" t="s">
-        <v>2827</v>
-[...1 lines deleted...]
-      <c r="D1289" s="0"/>
+        <v>2793</v>
+      </c>
+      <c r="D1289" s="0" t="s">
+        <v>48</v>
+      </c>
       <c r="E1289" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1289" s="0">
-        <v>7.36</v>
+        <v>7.26</v>
       </c>
       <c r="H1289" s="0" t="s">
-        <v>2828</v>
+        <v>2794</v>
       </c>
     </row>
     <row r="1290" spans="1:8">
       <c r="A1290" s="0">
-        <v>24232</v>
-[...1 lines deleted...]
-      <c r="B1290" s="0"/>
+        <v>24234</v>
+      </c>
+      <c r="B1290" s="0" t="s">
+        <v>2795</v>
+      </c>
       <c r="C1290" s="0" t="s">
-        <v>2829</v>
-[...1 lines deleted...]
-      <c r="D1290" s="0"/>
+        <v>2796</v>
+      </c>
+      <c r="D1290" s="0" t="s">
+        <v>48</v>
+      </c>
       <c r="E1290" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1290" s="0">
-        <v>22.53</v>
+        <v>10.48</v>
       </c>
       <c r="H1290" s="0" t="s">
-        <v>2830</v>
+        <v>2797</v>
       </c>
     </row>
     <row r="1291" spans="1:8">
       <c r="A1291" s="0">
-        <v>24231</v>
-[...1 lines deleted...]
-      <c r="B1291" s="0"/>
+        <v>24235</v>
+      </c>
+      <c r="B1291" s="0" t="s">
+        <v>2798</v>
+      </c>
       <c r="C1291" s="0" t="s">
-        <v>2831</v>
-[...1 lines deleted...]
-      <c r="D1291" s="0"/>
+        <v>2799</v>
+      </c>
+      <c r="D1291" s="0" t="s">
+        <v>48</v>
+      </c>
       <c r="E1291" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1291" s="0">
-        <v>10.88</v>
+        <v>16.28</v>
       </c>
       <c r="H1291" s="0" t="s">
-        <v>2832</v>
+        <v>2800</v>
       </c>
     </row>
     <row r="1292" spans="1:8">
       <c r="A1292" s="0">
-        <v>24233</v>
-[...3 lines deleted...]
-      </c>
+        <v>19310</v>
+      </c>
+      <c r="B1292" s="0"/>
       <c r="C1292" s="0" t="s">
-        <v>2834</v>
-[...3 lines deleted...]
-      </c>
+        <v>2801</v>
+      </c>
+      <c r="D1292" s="0"/>
       <c r="E1292" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1292" s="0">
-        <v>7.26</v>
+        <v>3.61</v>
       </c>
       <c r="H1292" s="0" t="s">
-        <v>2835</v>
+        <v>2802</v>
       </c>
     </row>
     <row r="1293" spans="1:8">
       <c r="A1293" s="0">
-        <v>24234</v>
-[...3 lines deleted...]
-      </c>
+        <v>19311</v>
+      </c>
+      <c r="B1293" s="0"/>
       <c r="C1293" s="0" t="s">
-        <v>2837</v>
-[...3 lines deleted...]
-      </c>
+        <v>2803</v>
+      </c>
+      <c r="D1293" s="0"/>
       <c r="E1293" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1293" s="0">
-        <v>10.48</v>
+        <v>2.1</v>
       </c>
       <c r="H1293" s="0" t="s">
-        <v>2838</v>
+        <v>2804</v>
       </c>
     </row>
     <row r="1294" spans="1:8">
       <c r="A1294" s="0">
-        <v>24235</v>
+        <v>19312</v>
       </c>
       <c r="B1294" s="0" t="s">
-        <v>2839</v>
+        <v>2805</v>
       </c>
       <c r="C1294" s="0" t="s">
-        <v>2840</v>
+        <v>2806</v>
       </c>
       <c r="D1294" s="0" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="E1294" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1294" s="0">
-        <v>16.28</v>
+        <v>3.64</v>
       </c>
       <c r="H1294" s="0" t="s">
-        <v>2841</v>
+        <v>2807</v>
       </c>
     </row>
     <row r="1295" spans="1:8">
       <c r="A1295" s="0">
-        <v>19310</v>
-[...1 lines deleted...]
-      <c r="B1295" s="0"/>
+        <v>19313</v>
+      </c>
+      <c r="B1295" s="0" t="s">
+        <v>2808</v>
+      </c>
       <c r="C1295" s="0" t="s">
-        <v>2842</v>
-[...1 lines deleted...]
-      <c r="D1295" s="0"/>
+        <v>2809</v>
+      </c>
+      <c r="D1295" s="0" t="s">
+        <v>48</v>
+      </c>
       <c r="E1295" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1295" s="0">
-        <v>3.61</v>
+        <v>4.43</v>
       </c>
       <c r="H1295" s="0" t="s">
-        <v>2843</v>
+        <v>2810</v>
       </c>
     </row>
     <row r="1296" spans="1:8">
       <c r="A1296" s="0">
-        <v>19311</v>
-[...1 lines deleted...]
-      <c r="B1296" s="0"/>
+        <v>19317</v>
+      </c>
+      <c r="B1296" s="0" t="s">
+        <v>2811</v>
+      </c>
       <c r="C1296" s="0" t="s">
-        <v>2844</v>
-[...1 lines deleted...]
-      <c r="D1296" s="0"/>
+        <v>2812</v>
+      </c>
+      <c r="D1296" s="0" t="s">
+        <v>48</v>
+      </c>
       <c r="E1296" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1296" s="0">
-        <v>2.1</v>
+        <v>5.31</v>
       </c>
       <c r="H1296" s="0" t="s">
-        <v>2845</v>
+        <v>2813</v>
       </c>
     </row>
     <row r="1297" spans="1:8">
       <c r="A1297" s="0">
-        <v>19312</v>
+        <v>19318</v>
       </c>
       <c r="B1297" s="0" t="s">
-        <v>2846</v>
+        <v>2814</v>
       </c>
       <c r="C1297" s="0" t="s">
-        <v>2847</v>
+        <v>2815</v>
       </c>
       <c r="D1297" s="0" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="E1297" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1297" s="0">
-        <v>3.64</v>
+        <v>4.69</v>
       </c>
       <c r="H1297" s="0" t="s">
-        <v>2848</v>
+        <v>2816</v>
       </c>
     </row>
     <row r="1298" spans="1:8">
       <c r="A1298" s="0">
-        <v>19313</v>
+        <v>19314</v>
       </c>
       <c r="B1298" s="0" t="s">
-        <v>2849</v>
+        <v>2817</v>
       </c>
       <c r="C1298" s="0" t="s">
-        <v>2850</v>
+        <v>2818</v>
       </c>
       <c r="D1298" s="0" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="E1298" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1298" s="0">
-        <v>4.43</v>
+        <v>4.62</v>
       </c>
       <c r="H1298" s="0" t="s">
-        <v>2851</v>
+        <v>2819</v>
       </c>
     </row>
     <row r="1299" spans="1:8">
       <c r="A1299" s="0">
-        <v>19317</v>
-[...3 lines deleted...]
-      </c>
+        <v>19315</v>
+      </c>
+      <c r="B1299" s="0"/>
       <c r="C1299" s="0" t="s">
-        <v>2853</v>
-[...3 lines deleted...]
-      </c>
+        <v>2820</v>
+      </c>
+      <c r="D1299" s="0"/>
       <c r="E1299" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1299" s="0">
-        <v>5.31</v>
+        <v>2.61</v>
       </c>
       <c r="H1299" s="0" t="s">
-        <v>2854</v>
+        <v>2821</v>
       </c>
     </row>
     <row r="1300" spans="1:8">
       <c r="A1300" s="0">
-        <v>19318</v>
-[...3 lines deleted...]
-      </c>
+        <v>19316</v>
+      </c>
+      <c r="B1300" s="0"/>
       <c r="C1300" s="0" t="s">
-        <v>2856</v>
-[...3 lines deleted...]
-      </c>
+        <v>2822</v>
+      </c>
+      <c r="D1300" s="0"/>
       <c r="E1300" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1300" s="0">
-        <v>4.69</v>
+        <v>4.49</v>
       </c>
       <c r="H1300" s="0" t="s">
-        <v>2857</v>
+        <v>2823</v>
       </c>
     </row>
     <row r="1301" spans="1:8">
       <c r="A1301" s="0">
-        <v>19314</v>
-[...3 lines deleted...]
-      </c>
+        <v>19319</v>
+      </c>
+      <c r="B1301" s="0"/>
       <c r="C1301" s="0" t="s">
-        <v>2859</v>
-[...3 lines deleted...]
-      </c>
+        <v>2824</v>
+      </c>
+      <c r="D1301" s="0"/>
       <c r="E1301" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1301" s="0">
-        <v>4.62</v>
+        <v>3.33</v>
       </c>
       <c r="H1301" s="0" t="s">
-        <v>2860</v>
+        <v>2825</v>
       </c>
     </row>
     <row r="1302" spans="1:8">
       <c r="A1302" s="0">
-        <v>19315</v>
+        <v>19320</v>
       </c>
       <c r="B1302" s="0" t="s">
-        <v>2861</v>
+        <v>2826</v>
       </c>
       <c r="C1302" s="0" t="s">
-        <v>2862</v>
+        <v>2827</v>
       </c>
       <c r="D1302" s="0" t="s">
-        <v>2863</v>
+        <v>48</v>
       </c>
       <c r="E1302" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1302" s="0">
-        <v>2.61</v>
+        <v>3.67</v>
       </c>
       <c r="H1302" s="0" t="s">
-        <v>2864</v>
+        <v>2828</v>
       </c>
     </row>
     <row r="1303" spans="1:8">
       <c r="A1303" s="0">
-        <v>19316</v>
+        <v>19324</v>
       </c>
       <c r="B1303" s="0" t="s">
-        <v>2865</v>
+        <v>2829</v>
       </c>
       <c r="C1303" s="0" t="s">
-        <v>2866</v>
+        <v>2830</v>
       </c>
       <c r="D1303" s="0" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="E1303" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1303" s="0">
-        <v>4.49</v>
+        <v>2.6</v>
       </c>
       <c r="H1303" s="0" t="s">
-        <v>2867</v>
+        <v>2831</v>
       </c>
     </row>
     <row r="1304" spans="1:8">
       <c r="A1304" s="0">
-        <v>19319</v>
+        <v>19321</v>
       </c>
       <c r="B1304" s="0"/>
       <c r="C1304" s="0" t="s">
-        <v>2868</v>
+        <v>2832</v>
       </c>
       <c r="D1304" s="0"/>
       <c r="E1304" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1304" s="0">
-        <v>3.33</v>
+        <v>2.67</v>
       </c>
       <c r="H1304" s="0" t="s">
-        <v>2869</v>
+        <v>2833</v>
       </c>
     </row>
     <row r="1305" spans="1:8">
       <c r="A1305" s="0">
-        <v>19320</v>
-[...3 lines deleted...]
-      </c>
+        <v>19322</v>
+      </c>
+      <c r="B1305" s="0"/>
       <c r="C1305" s="0" t="s">
-        <v>2871</v>
-[...3 lines deleted...]
-      </c>
+        <v>2834</v>
+      </c>
+      <c r="D1305" s="0"/>
       <c r="E1305" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1305" s="0">
-        <v>3.67</v>
+        <v>3.32</v>
       </c>
       <c r="H1305" s="0" t="s">
-        <v>2872</v>
+        <v>2835</v>
       </c>
     </row>
     <row r="1306" spans="1:8">
       <c r="A1306" s="0">
-        <v>19324</v>
-[...3 lines deleted...]
-      </c>
+        <v>19325</v>
+      </c>
+      <c r="B1306" s="0"/>
       <c r="C1306" s="0" t="s">
-        <v>2874</v>
-[...3 lines deleted...]
-      </c>
+        <v>2836</v>
+      </c>
+      <c r="D1306" s="0"/>
       <c r="E1306" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1306" s="0">
-        <v>2.6</v>
+        <v>1.93</v>
       </c>
       <c r="H1306" s="0" t="s">
-        <v>2875</v>
+        <v>2837</v>
       </c>
     </row>
     <row r="1307" spans="1:8">
       <c r="A1307" s="0">
-        <v>19321</v>
+        <v>19326</v>
       </c>
       <c r="B1307" s="0"/>
       <c r="C1307" s="0" t="s">
-        <v>2876</v>
+        <v>2838</v>
       </c>
       <c r="D1307" s="0"/>
       <c r="E1307" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1307" s="0">
-        <v>2.67</v>
+        <v>2.9</v>
       </c>
       <c r="H1307" s="0" t="s">
-        <v>2877</v>
+        <v>2839</v>
       </c>
     </row>
     <row r="1308" spans="1:8">
       <c r="A1308" s="0">
-        <v>19322</v>
-[...3 lines deleted...]
-      </c>
+        <v>19323</v>
+      </c>
+      <c r="B1308" s="0"/>
       <c r="C1308" s="0" t="s">
-        <v>2879</v>
-[...3 lines deleted...]
-      </c>
+        <v>2840</v>
+      </c>
+      <c r="D1308" s="0"/>
       <c r="E1308" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1308" s="0">
-        <v>3.32</v>
+        <v>2.47</v>
       </c>
       <c r="H1308" s="0" t="s">
-        <v>2880</v>
+        <v>2841</v>
       </c>
     </row>
     <row r="1309" spans="1:8">
       <c r="A1309" s="0">
-        <v>19325</v>
+        <v>19331</v>
       </c>
       <c r="B1309" s="0"/>
       <c r="C1309" s="0" t="s">
-        <v>2881</v>
+        <v>2842</v>
       </c>
       <c r="D1309" s="0"/>
       <c r="E1309" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1309" s="0">
-        <v>1.93</v>
+        <v>1.67</v>
       </c>
       <c r="H1309" s="0" t="s">
-        <v>2882</v>
+        <v>2843</v>
       </c>
     </row>
     <row r="1310" spans="1:8">
       <c r="A1310" s="0">
-        <v>19326</v>
-[...3 lines deleted...]
-      </c>
+        <v>19332</v>
+      </c>
+      <c r="B1310" s="0"/>
       <c r="C1310" s="0" t="s">
-        <v>2884</v>
-[...3 lines deleted...]
-      </c>
+        <v>2844</v>
+      </c>
+      <c r="D1310" s="0"/>
       <c r="E1310" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1310" s="0">
-        <v>2.9</v>
+        <v>2.19</v>
       </c>
       <c r="H1310" s="0" t="s">
-        <v>2885</v>
+        <v>2845</v>
       </c>
     </row>
     <row r="1311" spans="1:8">
       <c r="A1311" s="0">
-        <v>19323</v>
+        <v>19328</v>
       </c>
       <c r="B1311" s="0"/>
       <c r="C1311" s="0" t="s">
-        <v>2886</v>
+        <v>2846</v>
       </c>
       <c r="D1311" s="0"/>
       <c r="E1311" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1311" s="0">
-        <v>2.47</v>
+        <v>2.06</v>
       </c>
       <c r="H1311" s="0" t="s">
-        <v>2887</v>
+        <v>2847</v>
       </c>
     </row>
     <row r="1312" spans="1:8">
       <c r="A1312" s="0">
-        <v>19331</v>
+        <v>19329</v>
       </c>
       <c r="B1312" s="0"/>
       <c r="C1312" s="0" t="s">
-        <v>2888</v>
+        <v>2848</v>
       </c>
       <c r="D1312" s="0"/>
       <c r="E1312" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1312" s="0">
-        <v>1.67</v>
+        <v>2.62</v>
       </c>
       <c r="H1312" s="0" t="s">
-        <v>2889</v>
+        <v>2849</v>
       </c>
     </row>
     <row r="1313" spans="1:8">
       <c r="A1313" s="0">
-        <v>19332</v>
-[...3 lines deleted...]
-      </c>
+        <v>19333</v>
+      </c>
+      <c r="B1313" s="0"/>
       <c r="C1313" s="0" t="s">
-        <v>2891</v>
-[...3 lines deleted...]
-      </c>
+        <v>2850</v>
+      </c>
+      <c r="D1313" s="0"/>
       <c r="E1313" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1313" s="0">
-        <v>2.19</v>
+        <v>1.86</v>
       </c>
       <c r="H1313" s="0" t="s">
-        <v>2892</v>
+        <v>2851</v>
       </c>
     </row>
     <row r="1314" spans="1:8">
       <c r="A1314" s="0">
-        <v>19328</v>
+        <v>19334</v>
       </c>
       <c r="B1314" s="0"/>
       <c r="C1314" s="0" t="s">
-        <v>2893</v>
+        <v>2852</v>
       </c>
       <c r="D1314" s="0"/>
       <c r="E1314" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1314" s="0">
-        <v>2.06</v>
+        <v>2.76</v>
       </c>
       <c r="H1314" s="0" t="s">
-        <v>2894</v>
+        <v>2853</v>
       </c>
     </row>
     <row r="1315" spans="1:8">
       <c r="A1315" s="0">
-        <v>19329</v>
+        <v>19330</v>
       </c>
       <c r="B1315" s="0"/>
       <c r="C1315" s="0" t="s">
-        <v>2895</v>
+        <v>2854</v>
       </c>
       <c r="D1315" s="0"/>
       <c r="E1315" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1315" s="0">
-        <v>2.62</v>
+        <v>2.14</v>
       </c>
       <c r="H1315" s="0" t="s">
-        <v>2896</v>
+        <v>2855</v>
       </c>
     </row>
     <row r="1316" spans="1:8">
       <c r="A1316" s="0">
-        <v>19333</v>
-[...1 lines deleted...]
-      <c r="B1316" s="0"/>
+        <v>19327</v>
+      </c>
+      <c r="B1316" s="0" t="s">
+        <v>2856</v>
+      </c>
       <c r="C1316" s="0" t="s">
-        <v>2897</v>
-[...1 lines deleted...]
-      <c r="D1316" s="0"/>
+        <v>2857</v>
+      </c>
+      <c r="D1316" s="0" t="s">
+        <v>48</v>
+      </c>
       <c r="E1316" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1316" s="0">
-        <v>1.86</v>
+        <v>2.46</v>
       </c>
       <c r="H1316" s="0" t="s">
-        <v>2898</v>
+        <v>2858</v>
       </c>
     </row>
     <row r="1317" spans="1:8">
       <c r="A1317" s="0">
-        <v>19334</v>
-[...1 lines deleted...]
-      <c r="B1317" s="0"/>
+        <v>19335</v>
+      </c>
+      <c r="B1317" s="0" t="s">
+        <v>2859</v>
+      </c>
       <c r="C1317" s="0" t="s">
-        <v>2899</v>
-[...1 lines deleted...]
-      <c r="D1317" s="0"/>
+        <v>2860</v>
+      </c>
+      <c r="D1317" s="0" t="s">
+        <v>48</v>
+      </c>
       <c r="E1317" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1317" s="0">
-        <v>2.76</v>
+        <v>7.84</v>
       </c>
       <c r="H1317" s="0" t="s">
-        <v>2900</v>
+        <v>2861</v>
       </c>
     </row>
     <row r="1318" spans="1:8">
       <c r="A1318" s="0">
-        <v>19330</v>
+        <v>19336</v>
       </c>
       <c r="B1318" s="0"/>
       <c r="C1318" s="0" t="s">
-        <v>2901</v>
+        <v>2862</v>
       </c>
       <c r="D1318" s="0"/>
       <c r="E1318" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1318" s="0">
-        <v>2.14</v>
+        <v>2.62</v>
       </c>
       <c r="H1318" s="0" t="s">
-        <v>2902</v>
+        <v>2863</v>
       </c>
     </row>
     <row r="1319" spans="1:8">
       <c r="A1319" s="0">
-        <v>19327</v>
+        <v>19337</v>
       </c>
       <c r="B1319" s="0" t="s">
-        <v>2903</v>
+        <v>2864</v>
       </c>
       <c r="C1319" s="0" t="s">
-        <v>2904</v>
+        <v>2865</v>
       </c>
       <c r="D1319" s="0" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="E1319" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1319" s="0">
-        <v>2.46</v>
+        <v>7.72</v>
       </c>
       <c r="H1319" s="0" t="s">
-        <v>2905</v>
+        <v>2866</v>
       </c>
     </row>
     <row r="1320" spans="1:8">
       <c r="A1320" s="0">
-        <v>19335</v>
-[...3 lines deleted...]
-      </c>
+        <v>19339</v>
+      </c>
+      <c r="B1320" s="0"/>
       <c r="C1320" s="0" t="s">
-        <v>2907</v>
-[...3 lines deleted...]
-      </c>
+        <v>2867</v>
+      </c>
+      <c r="D1320" s="0"/>
       <c r="E1320" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1320" s="0">
-        <v>7.84</v>
+        <v>10.08</v>
       </c>
       <c r="H1320" s="0" t="s">
-        <v>2908</v>
+        <v>2868</v>
       </c>
     </row>
     <row r="1321" spans="1:8">
       <c r="A1321" s="0">
-        <v>19336</v>
+        <v>19340</v>
       </c>
       <c r="B1321" s="0"/>
       <c r="C1321" s="0" t="s">
-        <v>2909</v>
+        <v>2869</v>
       </c>
       <c r="D1321" s="0"/>
       <c r="E1321" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1321" s="0">
-        <v>2.62</v>
+        <v>9.65</v>
       </c>
       <c r="H1321" s="0" t="s">
-        <v>2910</v>
+        <v>2870</v>
       </c>
     </row>
     <row r="1322" spans="1:8">
       <c r="A1322" s="0">
-        <v>19337</v>
+        <v>19341</v>
       </c>
       <c r="B1322" s="0" t="s">
-        <v>2911</v>
+        <v>2871</v>
       </c>
       <c r="C1322" s="0" t="s">
-        <v>2912</v>
+        <v>2872</v>
       </c>
       <c r="D1322" s="0" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="E1322" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1322" s="0">
-        <v>7.72</v>
+        <v>33.16</v>
       </c>
       <c r="H1322" s="0" t="s">
-        <v>2913</v>
+        <v>2873</v>
       </c>
     </row>
     <row r="1323" spans="1:8">
       <c r="A1323" s="0">
-        <v>19339</v>
-[...1 lines deleted...]
-      <c r="B1323" s="0"/>
+        <v>19342</v>
+      </c>
+      <c r="B1323" s="0" t="s">
+        <v>2874</v>
+      </c>
       <c r="C1323" s="0" t="s">
-        <v>2914</v>
-[...1 lines deleted...]
-      <c r="D1323" s="0"/>
+        <v>2875</v>
+      </c>
+      <c r="D1323" s="0" t="s">
+        <v>37</v>
+      </c>
       <c r="E1323" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1323" s="0">
-        <v>10.08</v>
+        <v>15.5</v>
       </c>
       <c r="H1323" s="0" t="s">
-        <v>2915</v>
+        <v>2876</v>
       </c>
     </row>
     <row r="1324" spans="1:8">
       <c r="A1324" s="0">
-        <v>19340</v>
-[...3 lines deleted...]
-      </c>
+        <v>19338</v>
+      </c>
+      <c r="B1324" s="0"/>
       <c r="C1324" s="0" t="s">
-        <v>2917</v>
-[...3 lines deleted...]
-      </c>
+        <v>2877</v>
+      </c>
+      <c r="D1324" s="0"/>
       <c r="E1324" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1324" s="0">
-        <v>9.65</v>
+        <v>16.05</v>
       </c>
       <c r="H1324" s="0" t="s">
-        <v>2918</v>
+        <v>2878</v>
       </c>
     </row>
     <row r="1325" spans="1:8">
       <c r="A1325" s="0">
-        <v>19341</v>
+        <v>17449</v>
       </c>
       <c r="B1325" s="0" t="s">
-        <v>2919</v>
+        <v>2879</v>
       </c>
       <c r="C1325" s="0" t="s">
-        <v>2920</v>
+        <v>2880</v>
       </c>
       <c r="D1325" s="0" t="s">
-        <v>50</v>
+        <v>28</v>
       </c>
       <c r="E1325" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1325" s="0">
-        <v>33.16</v>
+        <v>129.04</v>
       </c>
       <c r="H1325" s="0" t="s">
-        <v>2921</v>
+        <v>2881</v>
       </c>
     </row>
     <row r="1326" spans="1:8">
       <c r="A1326" s="0">
-        <v>19342</v>
+        <v>17450</v>
       </c>
       <c r="B1326" s="0" t="s">
-        <v>2922</v>
+        <v>2882</v>
       </c>
       <c r="C1326" s="0" t="s">
-        <v>2923</v>
+        <v>2883</v>
       </c>
       <c r="D1326" s="0" t="s">
-        <v>37</v>
+        <v>28</v>
       </c>
       <c r="E1326" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1326" s="0">
-        <v>15.5</v>
+        <v>181.32</v>
       </c>
       <c r="H1326" s="0" t="s">
-        <v>2924</v>
+        <v>2884</v>
       </c>
     </row>
     <row r="1327" spans="1:8">
       <c r="A1327" s="0">
-        <v>19338</v>
-[...1 lines deleted...]
-      <c r="B1327" s="0"/>
+        <v>17451</v>
+      </c>
+      <c r="B1327" s="0" t="s">
+        <v>2885</v>
+      </c>
       <c r="C1327" s="0" t="s">
-        <v>2925</v>
-[...1 lines deleted...]
-      <c r="D1327" s="0"/>
+        <v>2886</v>
+      </c>
+      <c r="D1327" s="0" t="s">
+        <v>28</v>
+      </c>
       <c r="E1327" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1327" s="0">
-        <v>16.05</v>
+        <v>316.25</v>
       </c>
       <c r="H1327" s="0" t="s">
-        <v>2926</v>
+        <v>2887</v>
       </c>
     </row>
     <row r="1328" spans="1:8">
       <c r="A1328" s="0">
-        <v>17449</v>
-[...3 lines deleted...]
-      </c>
+        <v>17452</v>
+      </c>
+      <c r="B1328" s="0"/>
       <c r="C1328" s="0" t="s">
-        <v>2928</v>
-[...3 lines deleted...]
-      </c>
+        <v>2888</v>
+      </c>
+      <c r="D1328" s="0"/>
       <c r="E1328" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1328" s="0">
-        <v>129.04</v>
+        <v>407.81</v>
       </c>
       <c r="H1328" s="0" t="s">
-        <v>2929</v>
+        <v>2889</v>
       </c>
     </row>
     <row r="1329" spans="1:8">
       <c r="A1329" s="0">
-        <v>17450</v>
+        <v>17453</v>
       </c>
       <c r="B1329" s="0" t="s">
-        <v>2930</v>
+        <v>2890</v>
       </c>
       <c r="C1329" s="0" t="s">
-        <v>2931</v>
+        <v>2891</v>
       </c>
       <c r="D1329" s="0" t="s">
         <v>28</v>
       </c>
       <c r="E1329" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1329" s="0">
-        <v>181.32</v>
+        <v>83.45999999999999</v>
       </c>
       <c r="H1329" s="0" t="s">
-        <v>2932</v>
+        <v>2892</v>
       </c>
     </row>
     <row r="1330" spans="1:8">
       <c r="A1330" s="0">
-        <v>17451</v>
+        <v>17458</v>
       </c>
       <c r="B1330" s="0" t="s">
-        <v>2933</v>
+        <v>2893</v>
       </c>
       <c r="C1330" s="0" t="s">
-        <v>2934</v>
+        <v>2894</v>
       </c>
       <c r="D1330" s="0" t="s">
-        <v>28</v>
+        <v>48</v>
       </c>
       <c r="E1330" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1330" s="0">
-        <v>316.25</v>
+        <v>15.33</v>
       </c>
       <c r="H1330" s="0" t="s">
-        <v>2935</v>
+        <v>2895</v>
       </c>
     </row>
     <row r="1331" spans="1:8">
       <c r="A1331" s="0">
-        <v>17452</v>
+        <v>26726</v>
       </c>
       <c r="B1331" s="0"/>
       <c r="C1331" s="0" t="s">
-        <v>2936</v>
+        <v>2896</v>
       </c>
       <c r="D1331" s="0"/>
       <c r="E1331" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1331" s="0">
-        <v>407.81</v>
+        <v>23.52</v>
       </c>
       <c r="H1331" s="0" t="s">
-        <v>2937</v>
+        <v>2897</v>
       </c>
     </row>
     <row r="1332" spans="1:8">
       <c r="A1332" s="0">
-        <v>17453</v>
+        <v>26727</v>
       </c>
       <c r="B1332" s="0" t="s">
-        <v>2938</v>
+        <v>2898</v>
       </c>
       <c r="C1332" s="0" t="s">
-        <v>2939</v>
+        <v>2899</v>
       </c>
       <c r="D1332" s="0" t="s">
-        <v>28</v>
+        <v>37</v>
       </c>
       <c r="E1332" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1332" s="0">
-        <v>83.45999999999999</v>
+        <v>21.01</v>
       </c>
       <c r="H1332" s="0" t="s">
-        <v>2940</v>
+        <v>2900</v>
       </c>
     </row>
     <row r="1333" spans="1:8">
       <c r="A1333" s="0">
-        <v>17458</v>
+        <v>26728</v>
       </c>
       <c r="B1333" s="0" t="s">
-        <v>2941</v>
+        <v>2901</v>
       </c>
       <c r="C1333" s="0" t="s">
-        <v>2942</v>
+        <v>2902</v>
       </c>
       <c r="D1333" s="0" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="E1333" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1333" s="0">
-        <v>15.33</v>
+        <v>42.12</v>
       </c>
       <c r="H1333" s="0" t="s">
-        <v>2943</v>
+        <v>2903</v>
       </c>
     </row>
     <row r="1334" spans="1:8">
       <c r="A1334" s="0">
-        <v>26726</v>
-[...1 lines deleted...]
-      <c r="B1334" s="0"/>
+        <v>26729</v>
+      </c>
+      <c r="B1334" s="0" t="s">
+        <v>2904</v>
+      </c>
       <c r="C1334" s="0" t="s">
-        <v>2944</v>
-[...1 lines deleted...]
-      <c r="D1334" s="0"/>
+        <v>2905</v>
+      </c>
+      <c r="D1334" s="0" t="s">
+        <v>48</v>
+      </c>
       <c r="E1334" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1334" s="0">
-        <v>23.52</v>
+        <v>25.98</v>
       </c>
       <c r="H1334" s="0" t="s">
-        <v>2945</v>
+        <v>2906</v>
       </c>
     </row>
     <row r="1335" spans="1:8">
       <c r="A1335" s="0">
-        <v>26727</v>
+        <v>26730</v>
       </c>
       <c r="B1335" s="0" t="s">
-        <v>2946</v>
+        <v>2907</v>
       </c>
       <c r="C1335" s="0" t="s">
-        <v>2947</v>
+        <v>2908</v>
       </c>
       <c r="D1335" s="0" t="s">
-        <v>37</v>
+        <v>48</v>
       </c>
       <c r="E1335" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1335" s="0">
-        <v>21.01</v>
+        <v>15.99</v>
       </c>
       <c r="H1335" s="0" t="s">
-        <v>2948</v>
+        <v>2909</v>
       </c>
     </row>
     <row r="1336" spans="1:8">
       <c r="A1336" s="0">
-        <v>26728</v>
+        <v>26731</v>
       </c>
       <c r="B1336" s="0" t="s">
-        <v>2949</v>
+        <v>2910</v>
       </c>
       <c r="C1336" s="0" t="s">
-        <v>2950</v>
+        <v>2911</v>
       </c>
       <c r="D1336" s="0" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="E1336" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1336" s="0">
-        <v>42.12</v>
+        <v>13.19</v>
       </c>
       <c r="H1336" s="0" t="s">
-        <v>2951</v>
+        <v>2912</v>
       </c>
     </row>
     <row r="1337" spans="1:8">
       <c r="A1337" s="0">
-        <v>26729</v>
-[...3 lines deleted...]
-      </c>
+        <v>26732</v>
+      </c>
+      <c r="B1337" s="0"/>
       <c r="C1337" s="0" t="s">
-        <v>2953</v>
-[...3 lines deleted...]
-      </c>
+        <v>2913</v>
+      </c>
+      <c r="D1337" s="0"/>
       <c r="E1337" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1337" s="0">
-        <v>25.98</v>
+        <v>12.01</v>
       </c>
       <c r="H1337" s="0" t="s">
-        <v>2954</v>
+        <v>2914</v>
       </c>
     </row>
     <row r="1338" spans="1:8">
       <c r="A1338" s="0">
-        <v>26730</v>
+        <v>26733</v>
       </c>
       <c r="B1338" s="0" t="s">
-        <v>2955</v>
+        <v>2915</v>
       </c>
       <c r="C1338" s="0" t="s">
-        <v>2956</v>
+        <v>2916</v>
       </c>
       <c r="D1338" s="0" t="s">
-        <v>50</v>
+        <v>58</v>
       </c>
       <c r="E1338" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1338" s="0">
-        <v>15.99</v>
+        <v>9.75</v>
       </c>
       <c r="H1338" s="0" t="s">
-        <v>2957</v>
+        <v>2917</v>
       </c>
     </row>
     <row r="1339" spans="1:8">
       <c r="A1339" s="0">
-        <v>26731</v>
+        <v>26733</v>
       </c>
       <c r="B1339" s="0" t="s">
-        <v>2958</v>
+        <v>2918</v>
       </c>
       <c r="C1339" s="0" t="s">
-        <v>2959</v>
+        <v>2916</v>
       </c>
       <c r="D1339" s="0" t="s">
-        <v>50</v>
+        <v>28</v>
       </c>
       <c r="E1339" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1339" s="0">
-        <v>13.19</v>
+        <v>9.75</v>
       </c>
       <c r="H1339" s="0" t="s">
-        <v>2960</v>
+        <v>2917</v>
       </c>
     </row>
     <row r="1340" spans="1:8">
       <c r="A1340" s="0">
-        <v>26732</v>
-[...3 lines deleted...]
-      </c>
+        <v>26734</v>
+      </c>
+      <c r="B1340" s="0"/>
       <c r="C1340" s="0" t="s">
-        <v>2962</v>
-[...3 lines deleted...]
-      </c>
+        <v>2919</v>
+      </c>
+      <c r="D1340" s="0"/>
       <c r="E1340" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1340" s="0">
-        <v>12.01</v>
+        <v>13.85</v>
       </c>
       <c r="H1340" s="0" t="s">
-        <v>2963</v>
+        <v>2920</v>
       </c>
     </row>
     <row r="1341" spans="1:8">
       <c r="A1341" s="0">
-        <v>26733</v>
+        <v>26735</v>
       </c>
       <c r="B1341" s="0" t="s">
-        <v>2964</v>
+        <v>2921</v>
       </c>
       <c r="C1341" s="0" t="s">
-        <v>2965</v>
+        <v>2922</v>
       </c>
       <c r="D1341" s="0" t="s">
-        <v>59</v>
+        <v>48</v>
       </c>
       <c r="E1341" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1341" s="0">
-        <v>9.75</v>
+        <v>15.02</v>
       </c>
       <c r="H1341" s="0" t="s">
-        <v>2966</v>
+        <v>2923</v>
       </c>
     </row>
     <row r="1342" spans="1:8">
       <c r="A1342" s="0">
-        <v>26733</v>
-[...3 lines deleted...]
-      </c>
+        <v>26736</v>
+      </c>
+      <c r="B1342" s="0"/>
       <c r="C1342" s="0" t="s">
-        <v>2965</v>
-[...3 lines deleted...]
-      </c>
+        <v>2924</v>
+      </c>
+      <c r="D1342" s="0"/>
       <c r="E1342" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1342" s="0">
-        <v>9.75</v>
+        <v>50.7</v>
       </c>
       <c r="H1342" s="0" t="s">
-        <v>2966</v>
+        <v>2925</v>
       </c>
     </row>
     <row r="1343" spans="1:8">
       <c r="A1343" s="0">
-        <v>26734</v>
+        <v>26737</v>
       </c>
       <c r="B1343" s="0"/>
       <c r="C1343" s="0" t="s">
-        <v>2968</v>
+        <v>2926</v>
       </c>
       <c r="D1343" s="0"/>
       <c r="E1343" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1343" s="0">
-        <v>13.85</v>
+        <v>16.8</v>
       </c>
       <c r="H1343" s="0" t="s">
-        <v>2969</v>
+        <v>2927</v>
       </c>
     </row>
     <row r="1344" spans="1:8">
       <c r="A1344" s="0">
-        <v>26735</v>
+        <v>17454</v>
       </c>
       <c r="B1344" s="0" t="s">
-        <v>2970</v>
+        <v>2928</v>
       </c>
       <c r="C1344" s="0" t="s">
-        <v>2971</v>
+        <v>2929</v>
       </c>
       <c r="D1344" s="0" t="s">
-        <v>50</v>
+        <v>28</v>
       </c>
       <c r="E1344" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1344" s="0">
-        <v>15.02</v>
+        <v>36.72</v>
       </c>
       <c r="H1344" s="0" t="s">
-        <v>2972</v>
+        <v>2930</v>
       </c>
     </row>
     <row r="1345" spans="1:8">
       <c r="A1345" s="0">
-        <v>26736</v>
-[...1 lines deleted...]
-      <c r="B1345" s="0"/>
+        <v>17455</v>
+      </c>
+      <c r="B1345" s="0" t="s">
+        <v>2931</v>
+      </c>
       <c r="C1345" s="0" t="s">
-        <v>2973</v>
-[...1 lines deleted...]
-      <c r="D1345" s="0"/>
+        <v>2932</v>
+      </c>
+      <c r="D1345" s="0" t="s">
+        <v>28</v>
+      </c>
       <c r="E1345" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1345" s="0">
-        <v>50.7</v>
+        <v>31.15</v>
       </c>
       <c r="H1345" s="0" t="s">
-        <v>2974</v>
+        <v>2933</v>
       </c>
     </row>
     <row r="1346" spans="1:8">
       <c r="A1346" s="0">
-        <v>26737</v>
-[...1 lines deleted...]
-      <c r="B1346" s="0"/>
+        <v>17456</v>
+      </c>
+      <c r="B1346" s="0" t="s">
+        <v>2934</v>
+      </c>
       <c r="C1346" s="0" t="s">
-        <v>2975</v>
-[...1 lines deleted...]
-      <c r="D1346" s="0"/>
+        <v>2935</v>
+      </c>
+      <c r="D1346" s="0" t="s">
+        <v>28</v>
+      </c>
       <c r="E1346" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1346" s="0">
-        <v>16.8</v>
+        <v>40.99</v>
       </c>
       <c r="H1346" s="0" t="s">
-        <v>2976</v>
+        <v>2936</v>
       </c>
     </row>
     <row r="1347" spans="1:8">
       <c r="A1347" s="0">
-        <v>17454</v>
+        <v>17457</v>
       </c>
       <c r="B1347" s="0" t="s">
-        <v>2977</v>
+        <v>2937</v>
       </c>
       <c r="C1347" s="0" t="s">
-        <v>2978</v>
+        <v>2938</v>
       </c>
       <c r="D1347" s="0" t="s">
         <v>28</v>
       </c>
       <c r="E1347" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1347" s="0">
-        <v>36.72</v>
+        <v>42.62</v>
       </c>
       <c r="H1347" s="0" t="s">
-        <v>2979</v>
+        <v>2939</v>
       </c>
     </row>
     <row r="1348" spans="1:8">
       <c r="A1348" s="0">
-        <v>17455</v>
-[...3 lines deleted...]
-      </c>
+        <v>17459</v>
+      </c>
+      <c r="B1348" s="0"/>
       <c r="C1348" s="0" t="s">
-        <v>2981</v>
-[...3 lines deleted...]
-      </c>
+        <v>2940</v>
+      </c>
+      <c r="D1348" s="0"/>
       <c r="E1348" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1348" s="0">
-        <v>31.15</v>
+        <v>1.88</v>
       </c>
       <c r="H1348" s="0" t="s">
-        <v>2982</v>
+        <v>2941</v>
       </c>
     </row>
     <row r="1349" spans="1:8">
       <c r="A1349" s="0">
-        <v>17456</v>
+        <v>17460</v>
       </c>
       <c r="B1349" s="0" t="s">
-        <v>2983</v>
+        <v>2942</v>
       </c>
       <c r="C1349" s="0" t="s">
-        <v>2984</v>
+        <v>2943</v>
       </c>
       <c r="D1349" s="0" t="s">
-        <v>28</v>
+        <v>48</v>
       </c>
       <c r="E1349" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1349" s="0">
-        <v>40.99</v>
+        <v>1.54</v>
       </c>
       <c r="H1349" s="0" t="s">
-        <v>2985</v>
+        <v>2944</v>
       </c>
     </row>
     <row r="1350" spans="1:8">
       <c r="A1350" s="0">
-        <v>17457</v>
+        <v>17461</v>
       </c>
       <c r="B1350" s="0" t="s">
-        <v>2986</v>
+        <v>2945</v>
       </c>
       <c r="C1350" s="0" t="s">
-        <v>2987</v>
+        <v>2946</v>
       </c>
       <c r="D1350" s="0" t="s">
         <v>28</v>
       </c>
       <c r="E1350" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1350" s="0">
-        <v>42.62</v>
+        <v>3.73</v>
       </c>
       <c r="H1350" s="0" t="s">
-        <v>2988</v>
+        <v>2947</v>
       </c>
     </row>
     <row r="1351" spans="1:8">
       <c r="A1351" s="0">
-        <v>17459</v>
-[...1 lines deleted...]
-      <c r="B1351" s="0"/>
+        <v>17462</v>
+      </c>
+      <c r="B1351" s="0" t="s">
+        <v>2948</v>
+      </c>
       <c r="C1351" s="0" t="s">
-        <v>2989</v>
-[...1 lines deleted...]
-      <c r="D1351" s="0"/>
+        <v>2949</v>
+      </c>
+      <c r="D1351" s="0" t="s">
+        <v>37</v>
+      </c>
       <c r="E1351" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1351" s="0">
-        <v>1.88</v>
+        <v>8.67</v>
       </c>
       <c r="H1351" s="0" t="s">
-        <v>2990</v>
+        <v>2950</v>
       </c>
     </row>
     <row r="1352" spans="1:8">
       <c r="A1352" s="0">
-        <v>17460</v>
-[...3 lines deleted...]
-      </c>
+        <v>19433</v>
+      </c>
+      <c r="B1352" s="0"/>
       <c r="C1352" s="0" t="s">
-        <v>2992</v>
-[...3 lines deleted...]
-      </c>
+        <v>2951</v>
+      </c>
+      <c r="D1352" s="0"/>
       <c r="E1352" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1352" s="0">
-        <v>1.54</v>
+        <v>5.78</v>
       </c>
       <c r="H1352" s="0" t="s">
-        <v>2993</v>
+        <v>2952</v>
       </c>
     </row>
     <row r="1353" spans="1:8">
       <c r="A1353" s="0">
-        <v>17461</v>
+        <v>24500</v>
       </c>
       <c r="B1353" s="0" t="s">
-        <v>2994</v>
+        <v>2953</v>
       </c>
       <c r="C1353" s="0" t="s">
-        <v>2995</v>
+        <v>2954</v>
       </c>
       <c r="D1353" s="0" t="s">
-        <v>28</v>
+        <v>48</v>
       </c>
       <c r="E1353" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1353" s="0">
-        <v>3.73</v>
+        <v>17.47</v>
       </c>
       <c r="H1353" s="0" t="s">
-        <v>2996</v>
+        <v>2955</v>
       </c>
     </row>
     <row r="1354" spans="1:8">
       <c r="A1354" s="0">
-        <v>17462</v>
-[...3 lines deleted...]
-      </c>
+        <v>24501</v>
+      </c>
+      <c r="B1354" s="0"/>
       <c r="C1354" s="0" t="s">
-        <v>2998</v>
-[...3 lines deleted...]
-      </c>
+        <v>2956</v>
+      </c>
+      <c r="D1354" s="0"/>
       <c r="E1354" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1354" s="0">
-        <v>8.67</v>
+        <v>21.76</v>
       </c>
       <c r="H1354" s="0" t="s">
-        <v>2999</v>
+        <v>2957</v>
       </c>
     </row>
     <row r="1355" spans="1:8">
       <c r="A1355" s="0">
-        <v>19433</v>
+        <v>24502</v>
       </c>
       <c r="B1355" s="0" t="s">
-        <v>3000</v>
+        <v>2958</v>
       </c>
       <c r="C1355" s="0" t="s">
-        <v>3001</v>
+        <v>2959</v>
       </c>
       <c r="D1355" s="0" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="E1355" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1355" s="0">
-        <v>5.78</v>
+        <v>31.61</v>
       </c>
       <c r="H1355" s="0" t="s">
-        <v>3002</v>
+        <v>2960</v>
       </c>
     </row>
     <row r="1356" spans="1:8">
       <c r="A1356" s="0">
-        <v>24500</v>
-[...3 lines deleted...]
-      </c>
+        <v>24503</v>
+      </c>
+      <c r="B1356" s="0"/>
       <c r="C1356" s="0" t="s">
-        <v>3004</v>
-[...3 lines deleted...]
-      </c>
+        <v>2961</v>
+      </c>
+      <c r="D1356" s="0"/>
       <c r="E1356" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1356" s="0">
-        <v>17.47</v>
+        <v>30.18</v>
       </c>
       <c r="H1356" s="0" t="s">
-        <v>3005</v>
+        <v>2962</v>
       </c>
     </row>
     <row r="1357" spans="1:8">
       <c r="A1357" s="0">
-        <v>24501</v>
-[...1 lines deleted...]
-      <c r="B1357" s="0"/>
+        <v>24504</v>
+      </c>
+      <c r="B1357" s="0" t="s">
+        <v>2963</v>
+      </c>
       <c r="C1357" s="0" t="s">
-        <v>3006</v>
-[...1 lines deleted...]
-      <c r="D1357" s="0"/>
+        <v>2964</v>
+      </c>
+      <c r="D1357" s="0" t="s">
+        <v>48</v>
+      </c>
       <c r="E1357" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1357" s="0">
-        <v>21.76</v>
+        <v>9.98</v>
       </c>
       <c r="H1357" s="0" t="s">
-        <v>3007</v>
+        <v>2965</v>
       </c>
     </row>
     <row r="1358" spans="1:8">
       <c r="A1358" s="0">
-        <v>24502</v>
+        <v>24505</v>
       </c>
       <c r="B1358" s="0" t="s">
-        <v>3008</v>
+        <v>2966</v>
       </c>
       <c r="C1358" s="0" t="s">
-        <v>3009</v>
+        <v>2967</v>
       </c>
       <c r="D1358" s="0" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="E1358" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1358" s="0">
-        <v>31.61</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="H1358" s="0" t="s">
-        <v>3010</v>
+        <v>2968</v>
       </c>
     </row>
     <row r="1359" spans="1:8">
       <c r="A1359" s="0">
-        <v>24503</v>
-[...1 lines deleted...]
-      <c r="B1359" s="0"/>
+        <v>24506</v>
+      </c>
+      <c r="B1359" s="0" t="s">
+        <v>2969</v>
+      </c>
       <c r="C1359" s="0" t="s">
-        <v>3011</v>
-[...1 lines deleted...]
-      <c r="D1359" s="0"/>
+        <v>2970</v>
+      </c>
+      <c r="D1359" s="0" t="s">
+        <v>48</v>
+      </c>
       <c r="E1359" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1359" s="0">
-        <v>30.18</v>
+        <v>13.79</v>
       </c>
       <c r="H1359" s="0" t="s">
-        <v>3012</v>
+        <v>2971</v>
       </c>
     </row>
     <row r="1360" spans="1:8">
       <c r="A1360" s="0">
-        <v>24504</v>
+        <v>24507</v>
       </c>
       <c r="B1360" s="0" t="s">
-        <v>3013</v>
+        <v>2972</v>
       </c>
       <c r="C1360" s="0" t="s">
-        <v>3014</v>
+        <v>2973</v>
       </c>
       <c r="D1360" s="0" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="E1360" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1360" s="0">
-        <v>9.98</v>
+        <v>65.36</v>
       </c>
       <c r="H1360" s="0" t="s">
-        <v>3015</v>
+        <v>2974</v>
       </c>
     </row>
     <row r="1361" spans="1:8">
       <c r="A1361" s="0">
-        <v>24505</v>
+        <v>24508</v>
       </c>
       <c r="B1361" s="0" t="s">
-        <v>3016</v>
+        <v>2975</v>
       </c>
       <c r="C1361" s="0" t="s">
-        <v>3017</v>
+        <v>2976</v>
       </c>
       <c r="D1361" s="0" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="E1361" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1361" s="0">
-        <v>8.789999999999999</v>
+        <v>18.3</v>
       </c>
       <c r="H1361" s="0" t="s">
-        <v>3018</v>
+        <v>2977</v>
       </c>
     </row>
     <row r="1362" spans="1:8">
       <c r="A1362" s="0">
-        <v>24506</v>
+        <v>22152</v>
       </c>
       <c r="B1362" s="0" t="s">
-        <v>3019</v>
+        <v>2978</v>
       </c>
       <c r="C1362" s="0" t="s">
-        <v>3020</v>
+        <v>2979</v>
       </c>
       <c r="D1362" s="0" t="s">
-        <v>50</v>
+        <v>37</v>
       </c>
       <c r="E1362" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1362" s="0">
-        <v>13.79</v>
+        <v>25.67</v>
       </c>
       <c r="H1362" s="0" t="s">
-        <v>3021</v>
+        <v>2980</v>
       </c>
     </row>
     <row r="1363" spans="1:8">
       <c r="A1363" s="0">
-        <v>24507</v>
+        <v>22153</v>
       </c>
       <c r="B1363" s="0" t="s">
-        <v>3022</v>
+        <v>2981</v>
       </c>
       <c r="C1363" s="0" t="s">
-        <v>3023</v>
+        <v>2982</v>
       </c>
       <c r="D1363" s="0" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="E1363" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1363" s="0">
-        <v>65.36</v>
+        <v>9.51</v>
       </c>
       <c r="H1363" s="0" t="s">
-        <v>3024</v>
+        <v>2983</v>
       </c>
     </row>
     <row r="1364" spans="1:8">
       <c r="A1364" s="0">
-        <v>24508</v>
-[...3 lines deleted...]
-      </c>
+        <v>22154</v>
+      </c>
+      <c r="B1364" s="0"/>
       <c r="C1364" s="0" t="s">
-        <v>3026</v>
-[...3 lines deleted...]
-      </c>
+        <v>2984</v>
+      </c>
+      <c r="D1364" s="0"/>
       <c r="E1364" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1364" s="0">
-        <v>18.3</v>
+        <v>13.31</v>
       </c>
       <c r="H1364" s="0" t="s">
-        <v>3027</v>
+        <v>2985</v>
       </c>
     </row>
     <row r="1365" spans="1:8">
       <c r="A1365" s="0">
-        <v>22152</v>
+        <v>22155</v>
       </c>
       <c r="B1365" s="0" t="s">
-        <v>3028</v>
+        <v>2986</v>
       </c>
       <c r="C1365" s="0" t="s">
-        <v>3029</v>
+        <v>2987</v>
       </c>
       <c r="D1365" s="0" t="s">
-        <v>37</v>
+        <v>48</v>
       </c>
       <c r="E1365" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1365" s="0">
-        <v>25.67</v>
+        <v>9.75</v>
       </c>
       <c r="H1365" s="0" t="s">
-        <v>3030</v>
+        <v>2988</v>
       </c>
     </row>
     <row r="1366" spans="1:8">
       <c r="A1366" s="0">
-        <v>22153</v>
+        <v>22156</v>
       </c>
       <c r="B1366" s="0" t="s">
-        <v>3031</v>
+        <v>2989</v>
       </c>
       <c r="C1366" s="0" t="s">
-        <v>3032</v>
+        <v>2990</v>
       </c>
       <c r="D1366" s="0" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="E1366" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1366" s="0">
-        <v>9.51</v>
+        <v>12.12</v>
       </c>
       <c r="H1366" s="0" t="s">
-        <v>3033</v>
+        <v>2991</v>
       </c>
     </row>
     <row r="1367" spans="1:8">
       <c r="A1367" s="0">
-        <v>22154</v>
+        <v>18272</v>
       </c>
       <c r="B1367" s="0"/>
       <c r="C1367" s="0" t="s">
-        <v>3034</v>
+        <v>2992</v>
       </c>
       <c r="D1367" s="0"/>
       <c r="E1367" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1367" s="0">
-        <v>13.31</v>
+        <v>49.91</v>
       </c>
       <c r="H1367" s="0" t="s">
-        <v>3035</v>
+        <v>2993</v>
       </c>
     </row>
     <row r="1368" spans="1:8">
       <c r="A1368" s="0">
-        <v>22155</v>
+        <v>18273</v>
       </c>
       <c r="B1368" s="0" t="s">
-        <v>3036</v>
+        <v>2994</v>
       </c>
       <c r="C1368" s="0" t="s">
-        <v>3037</v>
+        <v>2995</v>
       </c>
       <c r="D1368" s="0" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="E1368" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1368" s="0">
-        <v>9.75</v>
+        <v>84.84</v>
       </c>
       <c r="H1368" s="0" t="s">
-        <v>3038</v>
+        <v>2996</v>
       </c>
     </row>
     <row r="1369" spans="1:8">
       <c r="A1369" s="0">
-        <v>22156</v>
+        <v>18270</v>
       </c>
       <c r="B1369" s="0" t="s">
-        <v>3039</v>
+        <v>2997</v>
       </c>
       <c r="C1369" s="0" t="s">
-        <v>3040</v>
+        <v>2998</v>
       </c>
       <c r="D1369" s="0" t="s">
-        <v>50</v>
+        <v>37</v>
       </c>
       <c r="E1369" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1369" s="0">
-        <v>12.12</v>
+        <v>45.75</v>
       </c>
       <c r="H1369" s="0" t="s">
-        <v>3041</v>
+        <v>2999</v>
       </c>
     </row>
     <row r="1370" spans="1:8">
       <c r="A1370" s="0">
-        <v>18272</v>
+        <v>18271</v>
       </c>
       <c r="B1370" s="0"/>
       <c r="C1370" s="0" t="s">
-        <v>3042</v>
+        <v>3000</v>
       </c>
       <c r="D1370" s="0"/>
       <c r="E1370" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1370" s="0">
-        <v>49.91</v>
+        <v>30.66</v>
       </c>
       <c r="H1370" s="0" t="s">
-        <v>3043</v>
+        <v>3001</v>
       </c>
     </row>
     <row r="1371" spans="1:8">
       <c r="A1371" s="0">
-        <v>18273</v>
+        <v>24532</v>
       </c>
       <c r="B1371" s="0" t="s">
-        <v>3044</v>
+        <v>3002</v>
       </c>
       <c r="C1371" s="0" t="s">
-        <v>3045</v>
+        <v>3003</v>
       </c>
       <c r="D1371" s="0" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="E1371" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1371" s="0">
-        <v>84.84</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="H1371" s="0" t="s">
-        <v>3046</v>
+        <v>3004</v>
       </c>
     </row>
     <row r="1372" spans="1:8">
       <c r="A1372" s="0">
-        <v>18270</v>
-[...3 lines deleted...]
-      </c>
+        <v>24533</v>
+      </c>
+      <c r="B1372" s="0"/>
       <c r="C1372" s="0" t="s">
-        <v>3048</v>
-[...3 lines deleted...]
-      </c>
+        <v>3005</v>
+      </c>
+      <c r="D1372" s="0"/>
       <c r="E1372" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1372" s="0">
-        <v>45.75</v>
+        <v>33.27</v>
       </c>
       <c r="H1372" s="0" t="s">
-        <v>3049</v>
+        <v>3006</v>
       </c>
     </row>
     <row r="1373" spans="1:8">
       <c r="A1373" s="0">
-        <v>18271</v>
-[...3 lines deleted...]
-      </c>
+        <v>19488</v>
+      </c>
+      <c r="B1373" s="0"/>
       <c r="C1373" s="0" t="s">
-        <v>3051</v>
-[...3 lines deleted...]
-      </c>
+        <v>3007</v>
+      </c>
+      <c r="D1373" s="0"/>
       <c r="E1373" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1373" s="0">
-        <v>30.66</v>
+        <v>1.07</v>
       </c>
       <c r="H1373" s="0" t="s">
-        <v>3052</v>
+        <v>3008</v>
       </c>
     </row>
     <row r="1374" spans="1:8">
       <c r="A1374" s="0">
-        <v>24532</v>
-[...3 lines deleted...]
-      </c>
+        <v>19489</v>
+      </c>
+      <c r="B1374" s="0"/>
       <c r="C1374" s="0" t="s">
-        <v>3054</v>
-[...3 lines deleted...]
-      </c>
+        <v>3009</v>
+      </c>
+      <c r="D1374" s="0"/>
       <c r="E1374" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1374" s="0">
-        <v>9.970000000000001</v>
+        <v>2.14</v>
       </c>
       <c r="H1374" s="0" t="s">
-        <v>3055</v>
+        <v>3010</v>
       </c>
     </row>
     <row r="1375" spans="1:8">
       <c r="A1375" s="0">
-        <v>24533</v>
-[...1 lines deleted...]
-      <c r="B1375" s="0"/>
+        <v>19487</v>
+      </c>
+      <c r="B1375" s="0" t="s">
+        <v>3011</v>
+      </c>
       <c r="C1375" s="0" t="s">
-        <v>3056</v>
-[...1 lines deleted...]
-      <c r="D1375" s="0"/>
+        <v>3012</v>
+      </c>
+      <c r="D1375" s="0" t="s">
+        <v>48</v>
+      </c>
       <c r="E1375" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1375" s="0">
-        <v>33.27</v>
+        <v>9.859999999999999</v>
       </c>
       <c r="H1375" s="0" t="s">
-        <v>3057</v>
+        <v>3013</v>
       </c>
     </row>
     <row r="1376" spans="1:8">
       <c r="A1376" s="0">
-        <v>19488</v>
-[...1 lines deleted...]
-      <c r="B1376" s="0"/>
+        <v>18327</v>
+      </c>
+      <c r="B1376" s="0" t="s">
+        <v>3014</v>
+      </c>
       <c r="C1376" s="0" t="s">
-        <v>3058</v>
-[...1 lines deleted...]
-      <c r="D1376" s="0"/>
+        <v>3015</v>
+      </c>
+      <c r="D1376" s="0" t="s">
+        <v>48</v>
+      </c>
       <c r="E1376" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1376" s="0">
-        <v>1.07</v>
+        <v>9.98</v>
       </c>
       <c r="H1376" s="0" t="s">
-        <v>3059</v>
+        <v>3016</v>
       </c>
     </row>
     <row r="1377" spans="1:8">
       <c r="A1377" s="0">
-        <v>19489</v>
-[...1 lines deleted...]
-      <c r="B1377" s="0"/>
+        <v>24545</v>
+      </c>
+      <c r="B1377" s="0" t="s">
+        <v>3017</v>
+      </c>
       <c r="C1377" s="0" t="s">
-        <v>3060</v>
-[...1 lines deleted...]
-      <c r="D1377" s="0"/>
+        <v>3018</v>
+      </c>
+      <c r="D1377" s="0" t="s">
+        <v>48</v>
+      </c>
       <c r="E1377" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1377" s="0">
-        <v>2.14</v>
+        <v>17.85</v>
       </c>
       <c r="H1377" s="0" t="s">
-        <v>3061</v>
+        <v>3019</v>
       </c>
     </row>
     <row r="1378" spans="1:8">
       <c r="A1378" s="0">
-        <v>19487</v>
-[...3 lines deleted...]
-      </c>
+        <v>24544</v>
+      </c>
+      <c r="B1378" s="0"/>
       <c r="C1378" s="0" t="s">
-        <v>3063</v>
-[...3 lines deleted...]
-      </c>
+        <v>3020</v>
+      </c>
+      <c r="D1378" s="0"/>
       <c r="E1378" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1378" s="0">
-        <v>9.859999999999999</v>
+        <v>26.16</v>
       </c>
       <c r="H1378" s="0" t="s">
-        <v>3064</v>
+        <v>3021</v>
       </c>
     </row>
     <row r="1379" spans="1:8">
       <c r="A1379" s="0">
-        <v>18327</v>
+        <v>24541</v>
       </c>
       <c r="B1379" s="0" t="s">
-        <v>3065</v>
+        <v>3022</v>
       </c>
       <c r="C1379" s="0" t="s">
-        <v>3066</v>
+        <v>3023</v>
       </c>
       <c r="D1379" s="0" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="E1379" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1379" s="0">
-        <v>9.98</v>
+        <v>20.64</v>
       </c>
       <c r="H1379" s="0" t="s">
-        <v>3067</v>
+        <v>3024</v>
       </c>
     </row>
     <row r="1380" spans="1:8">
       <c r="A1380" s="0">
-        <v>24545</v>
-[...3 lines deleted...]
-      </c>
+        <v>24542</v>
+      </c>
+      <c r="B1380" s="0"/>
       <c r="C1380" s="0" t="s">
-        <v>3069</v>
-[...3 lines deleted...]
-      </c>
+        <v>3025</v>
+      </c>
+      <c r="D1380" s="0"/>
       <c r="E1380" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1380" s="0">
-        <v>17.85</v>
+        <v>28.63</v>
       </c>
       <c r="H1380" s="0" t="s">
-        <v>3070</v>
+        <v>3026</v>
       </c>
     </row>
     <row r="1381" spans="1:8">
       <c r="A1381" s="0">
-        <v>24544</v>
+        <v>24546</v>
       </c>
       <c r="B1381" s="0"/>
       <c r="C1381" s="0" t="s">
-        <v>3071</v>
+        <v>3027</v>
       </c>
       <c r="D1381" s="0"/>
       <c r="E1381" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1381" s="0">
-        <v>26.16</v>
+        <v>60.82</v>
       </c>
       <c r="H1381" s="0" t="s">
-        <v>3072</v>
+        <v>3028</v>
       </c>
     </row>
     <row r="1382" spans="1:8">
       <c r="A1382" s="0">
-        <v>24541</v>
-[...3 lines deleted...]
-      </c>
+        <v>24543</v>
+      </c>
+      <c r="B1382" s="0"/>
       <c r="C1382" s="0" t="s">
-        <v>3074</v>
-[...3 lines deleted...]
-      </c>
+        <v>3029</v>
+      </c>
+      <c r="D1382" s="0"/>
       <c r="E1382" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1382" s="0">
-        <v>20.64</v>
+        <v>28</v>
       </c>
       <c r="H1382" s="0" t="s">
-        <v>3075</v>
+        <v>3030</v>
       </c>
     </row>
     <row r="1383" spans="1:8">
       <c r="A1383" s="0">
-        <v>24542</v>
-[...3 lines deleted...]
-      </c>
+        <v>18359</v>
+      </c>
+      <c r="B1383" s="0"/>
       <c r="C1383" s="0" t="s">
-        <v>3077</v>
-[...3 lines deleted...]
-      </c>
+        <v>3031</v>
+      </c>
+      <c r="D1383" s="0"/>
       <c r="E1383" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1383" s="0">
-        <v>28.63</v>
+        <v>41.96</v>
       </c>
       <c r="H1383" s="0" t="s">
-        <v>3078</v>
+        <v>3032</v>
       </c>
     </row>
     <row r="1384" spans="1:8">
       <c r="A1384" s="0">
-        <v>24546</v>
+        <v>24547</v>
       </c>
       <c r="B1384" s="0" t="s">
-        <v>3079</v>
+        <v>3033</v>
       </c>
       <c r="C1384" s="0" t="s">
-        <v>3080</v>
+        <v>3034</v>
       </c>
       <c r="D1384" s="0" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="E1384" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1384" s="0">
-        <v>60.82</v>
+        <v>12.83</v>
       </c>
       <c r="H1384" s="0" t="s">
-        <v>3081</v>
+        <v>3035</v>
       </c>
     </row>
     <row r="1385" spans="1:8">
       <c r="A1385" s="0">
-        <v>24543</v>
-[...3 lines deleted...]
-      </c>
+        <v>19498</v>
+      </c>
+      <c r="B1385" s="0"/>
       <c r="C1385" s="0" t="s">
-        <v>3083</v>
-[...3 lines deleted...]
-      </c>
+        <v>2820</v>
+      </c>
+      <c r="D1385" s="0"/>
       <c r="E1385" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1385" s="0">
-        <v>28</v>
+        <v>3.08</v>
       </c>
       <c r="H1385" s="0" t="s">
-        <v>3084</v>
+        <v>3036</v>
       </c>
     </row>
     <row r="1386" spans="1:8">
       <c r="A1386" s="0">
-        <v>18359</v>
+        <v>19499</v>
       </c>
       <c r="B1386" s="0" t="s">
-        <v>3085</v>
+        <v>3037</v>
       </c>
       <c r="C1386" s="0" t="s">
-        <v>3086</v>
+        <v>3038</v>
       </c>
       <c r="D1386" s="0" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="E1386" s="0" t="s">
         <v>8</v>
       </c>
       <c r="G1386" s="0">
-        <v>41.96</v>
+        <v>5.26</v>
       </c>
       <c r="H1386" s="0" t="s">
-        <v>3087</v>
-[...68 lines deleted...]
-        <v>3095</v>
+        <v>3039</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">