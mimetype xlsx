--- v1 (2026-10-10)
+++ v2 (2026-10-12)
@@ -3365,59 +3365,50 @@
   <si>
     <t>Кабель REMAX Combo Lightning / Micro USB / Type-C Sury 2 Series 3-in-1 Cable RC-070th |1.2m, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-remax-combo-lightning-micro-usb-type-c-sury-2-series-3-in-1-cable-rc-070th-1-2m-2a-/</t>
   </si>
   <si>
     <t>000006462</t>
   </si>
   <si>
     <t>Кабель Hoco Combo 2-in-1 Type-C to Type-C / Lightning Exquisito PD charging cable X50 |1m, 3A, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-combo-2-in-1-type-c-to-type-c-lightning-exquisito-pd-charging-cable-x50-1m-3a-60w-/</t>
   </si>
   <si>
     <t>000008560</t>
   </si>
   <si>
     <t>Кабель Hoco Combo 2 in 1 Type-C to Type-C / Lightning Moulder fast charging data cable U106 |1.2m, 5A/100W, PD 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-combo-2-in-1-type-c-to-type-c-lightning-moulder-fast-charging-data-cable-u106-1-2m-5a-100w-pd-20w-/</t>
   </si>
   <si>
-    <t>000008344</t>
-[...7 lines deleted...]
-  <si>
     <t>000008538</t>
   </si>
   <si>
     <t>УМБ HOCO Powermaster fully compatible 50000mAh J86A |2USB/1Type-C, PD/QC, 5A/22.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-hoco-powermaster-fully-compatible-50000mah-j86a-2usb-1type-c-pd-qc-5a-22-5w-/</t>
   </si>
   <si>
     <t>000006257</t>
   </si>
   <si>
     <t>Акумулятор Baseus High volume для iphone 6 Plus 3400mA (ACCB-BIP6P)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/akkumulyator-baseus-high-volume-dlya-iphone-6-plus-3400ma-accb-bip6p-/</t>
   </si>
   <si>
     <t>000006147</t>
   </si>
   <si>
     <t>Сумка USAMS Waterproof YD007 |6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/universalnyiy-variant-37/sumka-usams-waterproof-yd007-6-/</t>
@@ -3500,68 +3491,50 @@
   <si>
     <t>Кабель HOCO LAN RJ45 Level pure copper gigabit ethernet cable US02 |5m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabeli-lan-hdmi-44/kabel-hoco-lan-rj45-level-pure-copper-gigabit-ethernet-cable-us02-5m-/</t>
   </si>
   <si>
     <t>000002474</t>
   </si>
   <si>
     <t>Лампа Remax LED Eye Protecting RT-E195</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-remax-led-eye-protecting-rt-e195/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-kontroller-shinecon-sc-ag13/</t>
   </si>
   <si>
     <t>000004918</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-802 (до 16", 2USB, 2 Speed)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-802-do-16-2usb-2-speed-/</t>
@@ -3926,51 +3899,51 @@
   <si>
     <t>000008870</t>
   </si>
   <si>
     <t>Захисне скло JOYROOM для камери iPhone13 Pro / 13 Pro Max Tri - Lens Protector JR-PF861</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/apple-28/zaschitnoe-steklo-joyroom-dlya-kameryi-iphone13-pro-13-pro-max-tri-lens-protector-jr-pf861/</t>
   </si>
   <si>
     <t>000008884</t>
   </si>
   <si>
     <t>Миша XTRIKE ME Gaming Backlight GM-515</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-me-gaming-backlight-gm-515/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008888</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC13 RGB |USB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc13-rgb-usb-/</t>
   </si>
   <si>
     <t>000008898</t>
   </si>
   <si>
     <t>Навушники Bluetooth USAMS TWS Earbuds LX08 |BT5.0, 30/300mAh, 4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-tws-18/naushniki-bluetooth-usams-tws-earbuds-lx08-bt5-0-30-300mah-4h-/</t>
   </si>
   <si>
     <t>000008917</t>
   </si>
   <si>
     <t>УМБ HOCO Electric fully compatible power bank J86B 60000mAh |4USB/Lightning/Type-C, PD/QC, 20W/5A|</t>
   </si>
@@ -4934,60 +4907,60 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009661</t>
   </si>
   <si>
     <t>Кабель HOCO HDTV 2.0 male-to-male 4K HD US08 (1M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabeli-lan-hdmi-44/kabel-hoco-hdtv-2-0-male-to-male-4k-hd-us08-1m-/</t>
   </si>
   <si>
     <t>000009662</t>
   </si>
   <si>
     <t>Кабель HOCO HDTV 2.0 male-to-male 4K HD US08 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabeli-lan-hdmi-44/kabel-hoco-hdtv-2-0-male-to-male-4k-hd-us08-2m-/</t>
   </si>
   <si>
     <t>000009663</t>
   </si>
   <si>
     <t>Кабель HOCO HDTV 2.0 male-to-male 4K HD US08 (3M)</t>
   </si>
@@ -6467,51 +6440,51 @@
   <si>
     <t>000010835</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Handy aluminum alloy anti-shake live broadcast holder K22 |L 1.75m, BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-handy-aluminum-alloy-anti-shake-live-broadcast-holder-k22-l-1-75m-bt-/</t>
   </si>
   <si>
     <t>000010848</t>
   </si>
   <si>
     <t>Акустика-караоке HOCO Flame light BT speaker DS53 |BT5.0, TWS, TF/USB/AUX, 40Wx2 (120W Max), 3H, 2mic, remorte|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-karaoke-hoco-flame-light-bt-speaker-ds53-bt5-0-tws-tf-usb-aux-40wx2-120w-max-3h-2mic-remorte-/</t>
   </si>
   <si>
     <t>000010850</t>
   </si>
   <si>
     <t>Куллер для Ноутбука HOCO Cool RGB notebook cooling stand DH19 |360x255x28mm, 17", 2usb, 10 RGB Modes|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-dlya-noutbuka-hoco-cool-rgb-notebook-cooling-stand-dh19-360x255x28mm-17-2usb-10-rgb-modes-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-cool-rgb-notebook-cooling-stand-dh19-360x255x28mm-17-2usb-10-rgb-modes-/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
   </si>
   <si>
     <t>000010855</t>
   </si>
   <si>
     <t>Тримач Baseus GoTrip Series Bike Phone Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount/</t>
   </si>
   <si>
     <t>000010874</t>
   </si>
   <si>
     <t>Кабель Baseus Tungsten Gold Fast Charging Data Cable Type-C to Type-C |240W, PD3.1, 1m|</t>
   </si>
@@ -6749,68 +6722,68 @@
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-earl-bt-headphones-w56-bt5-4-aux-usb-c-28h-/</t>
   </si>
   <si>
     <t>000011067</t>
   </si>
   <si>
     <t>Чохол HOCO для iPhone 16 Pro Max Rotating magnetic case (AS1)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/apple-28/chehol-hoco-dlya-iphone-16-pro-max-rotating-magnetic-case-as1-/</t>
   </si>
   <si>
     <t>000011077</t>
   </si>
   <si>
     <t>Тримач універсальний HOCO Bamboo lazy stand HD10 |985mm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-universalnyiy-hoco-bamboo-lazy-stand-hd10-985mm-/</t>
   </si>
   <si>
     <t>000011107</t>
   </si>
   <si>
-    <t>000011082</t>
-[...7 lines deleted...]
-  <si>
     <t>000011083</t>
   </si>
   <si>
     <t>УМБ Borofone Magnifico fully compatible power bank BJ66B 60000mAh |2USB/Type-C, PD/QC, 22.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-magnifico-fully-compatible-power-bank-bj66-60000mah-2usb-type-c-pd-qc-22-5w-/</t>
   </si>
   <si>
+    <t>000011093</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO Monnlight RGB notebook cooling holder DH20 |10RGB Mode, 7 level, 2USB|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-monnlight-rgb-notebook-cooling-holder-dh20-10rgb-mode-7-level-2usb-/</t>
+  </si>
+  <si>
     <t>000011100</t>
   </si>
   <si>
     <t>Кабель HOCO lightning Assistant silicone charging data cable X101 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-assistant-silicone-charging-data-cable-x101-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012510</t>
   </si>
   <si>
     <t>000011097</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Assistant silicone charging data cable X101 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-assistant-silicone-charging-data-cable-x101-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011098</t>
   </si>
   <si>
     <t>000011116</t>
@@ -7226,60 +7199,60 @@
   <si>
     <t>000011470</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Sherkhan magnetic aluminum alloy live broadcast holder K25 |BT5.2, 60-105mm, 2h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-sherkhan-magnetic-aluminum-alloy-live-broadcast-holder-k25-bt5-2-60-105mm-2h-/</t>
   </si>
   <si>
     <t>000011468</t>
   </si>
   <si>
     <t>Термометр HOCO Indoor electronic hygrothermometer HX40 |12 Months|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termometr-hoco-indoor-electronic-hygrothermometer-hx40-12-months-/</t>
   </si>
   <si>
     <t>000011501</t>
   </si>
   <si>
     <t>Кулер для ноутбука MEETION Gaming Cooling Pad CP4040 |9-17"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-gaming-cooling-pad-cp4040-9-17-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-gaming-cooling-pad-cp4040-9-17-/</t>
   </si>
   <si>
     <t>000011502</t>
   </si>
   <si>
     <t>Кулер для ноутбука MEETION Gaming Cooling Pad CP5050 |9-19"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-gaming-cooling-pad-cp5050-9-17-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-gaming-cooling-pad-cp5050-9-17-/</t>
   </si>
   <si>
     <t>000011479</t>
   </si>
   <si>
     <t>Миша MEETION 2.4G+Bluetooth Dual Mode gaming mouse BTM002 |1000-1200-1600dpi, 6keys, Type-C Charging, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-2-4g-bluetooth-dual-mode-gaming-mouse-btm002-1000-1200-1600dpi-6keys-type-c-charging-rgb-/</t>
   </si>
   <si>
     <t>000011485</t>
   </si>
   <si>
     <t>Миша MEETION RGB Circulation Backlit Gaming Mouse GM23_2023 |7 Keys, 12800dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-circulation-backlit-gaming-mouse-gm23-2023-7-keys-12800dpi-/</t>
   </si>
   <si>
     <t>000011486</t>
   </si>
   <si>
     <t>Миша MEETION Wired+2.4G+Bluetooth Gaming mouse GW24 |6 Keys, 8000dpi, 30-60h, RGB|</t>
   </si>
@@ -7346,84 +7319,93 @@
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
+    <t>000011545</t>
+  </si>
+  <si>
+    <t>WiFi Adapter HOCO Portable WiFi HI40 (Europe Asia and Africa) |2.4GHz (WIFI 6), 150Mbps, Micro SIM|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/routeryi-wifi-adapteryi-149/wifi-adapter-hoco-portable-wifi-hi40-europe-asia-and-africa-2-4ghz-wifi-6-150mbps-micro-sim-/</t>
+  </si>
+  <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011568</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE Me Wired Speaker SK-605 |AUX+USB, RGB, 3W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-wired-speaker-sk-605-aux-usb-rgb-3w-/</t>
   </si>
   <si>
     <t>000011569</t>
   </si>
   <si>
     <t>Кулер XTRIKE Me Cooling Fan FN-813 |9-15,6", 2USB, 5 Fans|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-cooling-fan-fn-813-9-15-6-2usb-5-fans-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-cooling-fan-fn-813-9-15-6-2usb-5-fans-/</t>
   </si>
   <si>
     <t>000011578</t>
   </si>
   <si>
     <t>Навушники Onikuma Headset Headworn B100 |BT5.3/2.4G, Type-C, PS4/PS5/PC/Mac/iOS/Android, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-onikuma-headset-headworn-b100-bt5-3-2-4g-type-c-ps4-ps5-pc-mac-ios-android-rgb-/</t>
   </si>
   <si>
     <t>000011581</t>
   </si>
   <si>
     <t>Навушники Onikuma Headworn Three Mode Headset B2 |BT5.3/2.4G/Type-C, 25H|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-onikuma-headworn-three-mode-headset-b2-bt5-3-2-4g-type-c-25h-/</t>
   </si>
   <si>
     <t>000011583</t>
   </si>
   <si>
     <t>Навушники Onikuma Noise Cancelling Headphone Wired Game Headset X12 |USB+3.5mm, RGB|</t>
   </si>
@@ -8030,50 +8012,59 @@
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
   </si>
   <si>
     <t>000012017</t>
   </si>
   <si>
     <t>Миша ігрова HOCO Dixon RGB dual-mode wireless mouse (rechargeable version) GM40 |BT/2.4G, 7 Keys|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-hoco-dixon-rgb-dual-mode-wireless-mouse-rechargeable-version-gm40-bt-2-4g-7-keys-/</t>
   </si>
   <si>
     <t>000012018</t>
   </si>
   <si>
     <t>000012016</t>
   </si>
   <si>
     <t>Ігровий контроллер HOCO Cool Play Multi-function PS4 wireless gamepad DGM01 |6 axis Gyroscope|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-kontroller-hoco-cool-play-multi-function-ps4-wireless-gamepad-dgm01-6-axis-gyroscope-/</t>
   </si>
   <si>
+    <t>000012019</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO RGB notebook multi-fan cooling stand DH26 |10RGB Mode, 8 fans, 2USB, 17"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-rgb-notebook-multi-fan-cooling-stand-dh26-10rgb-mode-8-fans-2usb-17-/</t>
+  </si>
+  <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012029</t>
   </si>
   <si>
     <t>Акустика-караоке XO-F70 Large Portable Party Speaker |40W, BT5.0, USB/TF, 4-10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-karaoke-xo-f70-large-portable-party-speaker-40w-bt5-0-usb-tf-4-10h-/</t>
   </si>
   <si>
     <t>000012033</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
@@ -8346,50 +8337,59 @@
     <t>000012208</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost (keychain) E91J</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-keychain-e91j/</t>
   </si>
   <si>
     <t>000012213</t>
   </si>
   <si>
     <t>Акустика HOCO Smart sound sports BT speaker HC32 ipx4 |BT5.4/AUX/USB/TF/FM, 20W, TWS, 4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-hoco-smart-sound-sports-bt-speaker-hc32-ipx4-bt5-4-aux-usb-tf-fm-20w-tws-4h-/</t>
   </si>
   <si>
     <t>000012222</t>
   </si>
   <si>
     <t>Ігровий контролер HOCO Phoenix PS4/PC wireless game controller GA1 |8h, BT4.2, 3.5mm, Trackpad, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-kontroller-hoco-phoenix-ps4-pc-wireless-game-controller-ga1-8h-bt4-2-3-5mm-trackpad-rgb-/</t>
+  </si>
+  <si>
+    <t>000012224</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO Jade laptop cooling stand GA4 |12-17", RGB, 7 level, 2 Fans|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-jade-laptop-cooling-stand-ga4-12-17-rgb-7-level-2-fans-/</t>
   </si>
   <si>
     <t>000012225</t>
   </si>
   <si>
     <t>Цифрова фото-відео камера HOCO DV210 Mini digital camera |1080P, 1MP|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/tsifrovaya-foto-video-kamera-hoco-dv210-mini-digital-camera-1080p-1mp-/</t>
   </si>
   <si>
     <t>000012235</t>
   </si>
   <si>
     <t>Акустика HOCO Magnificent BT speaker DS50 |BT5.3, USB/AUX/TF, 50W, 7h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-hoco-magnificent-bt-speaker-ds50-bt5-3-fm-usb-aux-tf-50w-7h-/</t>
   </si>
   <si>
     <t>000012241</t>
   </si>
   <si>
     <t>Набір Meetion Wireless Combo ikey C230 2-in-1 (keyboard+mouse) |BT/2.4G| (UA/ru/EN Layouts)</t>
   </si>
@@ -13168,51 +13168,51 @@
       </c>
       <c r="G121" s="0">
         <v>4.43</v>
       </c>
       <c r="H121" s="0" t="s">
         <v>363</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122" s="0">
         <v>13718</v>
       </c>
       <c r="B122" s="0" t="s">
         <v>364</v>
       </c>
       <c r="C122" s="0" t="s">
         <v>365</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G122" s="0">
-        <v>3.33</v>
+        <v>3.56</v>
       </c>
       <c r="H122" s="0" t="s">
         <v>366</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123" s="0">
         <v>13721</v>
       </c>
       <c r="B123" s="0" t="s">
         <v>367</v>
       </c>
       <c r="C123" s="0" t="s">
         <v>368</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G123" s="0">
         <v>11.42</v>
       </c>
       <c r="H123" s="0" t="s">
@@ -13467,51 +13467,51 @@
       </c>
       <c r="G134" s="0">
         <v>4.01</v>
       </c>
       <c r="H134" s="0" t="s">
         <v>402</v>
       </c>
     </row>
     <row r="135" spans="1:8">
       <c r="A135" s="0">
         <v>13825</v>
       </c>
       <c r="B135" s="0" t="s">
         <v>403</v>
       </c>
       <c r="C135" s="0" t="s">
         <v>404</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G135" s="0">
-        <v>6.33</v>
+        <v>7.01</v>
       </c>
       <c r="H135" s="0" t="s">
         <v>405</v>
       </c>
     </row>
     <row r="136" spans="1:8">
       <c r="A136" s="0">
         <v>13827</v>
       </c>
       <c r="B136" s="0" t="s">
         <v>406</v>
       </c>
       <c r="C136" s="0" t="s">
         <v>407</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G136" s="0">
         <v>8.390000000000001</v>
       </c>
       <c r="H136" s="0" t="s">
@@ -19642,14159 +19642,14159 @@
     <row r="404" spans="1:8">
       <c r="A404" s="0">
         <v>16893</v>
       </c>
       <c r="B404" s="0" t="s">
         <v>1114</v>
       </c>
       <c r="C404" s="0" t="s">
         <v>1115</v>
       </c>
       <c r="D404" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E404" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G404" s="0">
         <v>1.68</v>
       </c>
       <c r="H404" s="0" t="s">
         <v>1116</v>
       </c>
     </row>
     <row r="405" spans="1:8">
       <c r="A405" s="0">
-        <v>25532</v>
+        <v>25534</v>
       </c>
       <c r="B405" s="0" t="s">
         <v>1117</v>
       </c>
       <c r="C405" s="0" t="s">
         <v>1118</v>
       </c>
       <c r="D405" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E405" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G405" s="0">
-        <v>30.69</v>
+        <v>36.48</v>
       </c>
       <c r="H405" s="0" t="s">
         <v>1119</v>
       </c>
     </row>
     <row r="406" spans="1:8">
       <c r="A406" s="0">
-        <v>25534</v>
+        <v>25201</v>
       </c>
       <c r="B406" s="0" t="s">
         <v>1120</v>
       </c>
       <c r="C406" s="0" t="s">
         <v>1121</v>
       </c>
-      <c r="D406" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D406" s="0"/>
       <c r="E406" s="0" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
       <c r="G406" s="0">
-        <v>36.48</v>
+        <v>4.23</v>
       </c>
       <c r="H406" s="0" t="s">
         <v>1122</v>
       </c>
     </row>
     <row r="407" spans="1:8">
       <c r="A407" s="0">
-        <v>25201</v>
+        <v>20485</v>
       </c>
       <c r="B407" s="0" t="s">
         <v>1123</v>
       </c>
       <c r="C407" s="0" t="s">
         <v>1124</v>
       </c>
-      <c r="D407" s="0"/>
+      <c r="D407" s="0" t="s">
+        <v>52</v>
+      </c>
       <c r="E407" s="0" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="G407" s="0">
-        <v>4.23</v>
+        <v>3.14</v>
       </c>
       <c r="H407" s="0" t="s">
         <v>1125</v>
       </c>
     </row>
     <row r="408" spans="1:8">
       <c r="A408" s="0">
-        <v>20485</v>
+        <v>20747</v>
       </c>
       <c r="B408" s="0" t="s">
         <v>1126</v>
       </c>
       <c r="C408" s="0" t="s">
         <v>1127</v>
       </c>
       <c r="D408" s="0" t="s">
-        <v>52</v>
+        <v>132</v>
       </c>
       <c r="E408" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G408" s="0">
-        <v>3.14</v>
+        <v>5.65</v>
       </c>
       <c r="H408" s="0" t="s">
         <v>1128</v>
       </c>
     </row>
     <row r="409" spans="1:8">
       <c r="A409" s="0">
-        <v>20747</v>
+        <v>16282</v>
       </c>
       <c r="B409" s="0" t="s">
         <v>1129</v>
       </c>
       <c r="C409" s="0" t="s">
         <v>1130</v>
       </c>
       <c r="D409" s="0" t="s">
-        <v>132</v>
+        <v>9</v>
       </c>
       <c r="E409" s="0" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="G409" s="0">
-        <v>5.65</v>
+        <v>6.74</v>
       </c>
       <c r="H409" s="0" t="s">
         <v>1131</v>
       </c>
     </row>
     <row r="410" spans="1:8">
       <c r="A410" s="0">
-        <v>16282</v>
+        <v>16839</v>
       </c>
       <c r="B410" s="0" t="s">
         <v>1132</v>
       </c>
       <c r="C410" s="0" t="s">
         <v>1133</v>
       </c>
       <c r="D410" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E410" s="0" t="s">
         <v>27</v>
       </c>
       <c r="G410" s="0">
-        <v>6.74</v>
+        <v>6.78</v>
       </c>
       <c r="H410" s="0" t="s">
         <v>1134</v>
       </c>
     </row>
     <row r="411" spans="1:8">
       <c r="A411" s="0">
-        <v>16839</v>
+        <v>16840</v>
       </c>
       <c r="B411" s="0" t="s">
         <v>1135</v>
       </c>
       <c r="C411" s="0" t="s">
         <v>1136</v>
       </c>
       <c r="D411" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E411" s="0" t="s">
         <v>27</v>
       </c>
       <c r="G411" s="0">
-        <v>6.78</v>
+        <v>12.77</v>
       </c>
       <c r="H411" s="0" t="s">
         <v>1137</v>
       </c>
     </row>
     <row r="412" spans="1:8">
       <c r="A412" s="0">
-        <v>16840</v>
+        <v>16843</v>
       </c>
       <c r="B412" s="0" t="s">
         <v>1138</v>
       </c>
       <c r="C412" s="0" t="s">
         <v>1139</v>
       </c>
       <c r="D412" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E412" s="0" t="s">
         <v>27</v>
       </c>
       <c r="G412" s="0">
-        <v>12.77</v>
+        <v>4.69</v>
       </c>
       <c r="H412" s="0" t="s">
         <v>1140</v>
       </c>
     </row>
     <row r="413" spans="1:8">
       <c r="A413" s="0">
-        <v>16843</v>
+        <v>16844</v>
       </c>
       <c r="B413" s="0" t="s">
         <v>1141</v>
       </c>
       <c r="C413" s="0" t="s">
         <v>1142</v>
       </c>
       <c r="D413" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E413" s="0" t="s">
         <v>27</v>
       </c>
       <c r="G413" s="0">
-        <v>4.69</v>
+        <v>6.78</v>
       </c>
       <c r="H413" s="0" t="s">
         <v>1143</v>
       </c>
     </row>
     <row r="414" spans="1:8">
       <c r="A414" s="0">
-        <v>16844</v>
+        <v>16901</v>
       </c>
       <c r="B414" s="0" t="s">
         <v>1144</v>
       </c>
       <c r="C414" s="0" t="s">
         <v>1145</v>
       </c>
       <c r="D414" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E414" s="0" t="s">
-        <v>27</v>
+        <v>14</v>
       </c>
       <c r="G414" s="0">
-        <v>6.78</v>
+        <v>1.4</v>
       </c>
       <c r="H414" s="0" t="s">
         <v>1146</v>
       </c>
     </row>
     <row r="415" spans="1:8">
       <c r="A415" s="0">
-        <v>16901</v>
+        <v>16902</v>
       </c>
       <c r="B415" s="0" t="s">
         <v>1147</v>
       </c>
       <c r="C415" s="0" t="s">
         <v>1148</v>
       </c>
       <c r="D415" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E415" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G415" s="0">
-        <v>1.4</v>
+        <v>1.83</v>
       </c>
       <c r="H415" s="0" t="s">
         <v>1149</v>
       </c>
     </row>
     <row r="416" spans="1:8">
       <c r="A416" s="0">
-        <v>16902</v>
+        <v>16903</v>
       </c>
       <c r="B416" s="0" t="s">
         <v>1150</v>
       </c>
       <c r="C416" s="0" t="s">
         <v>1151</v>
       </c>
       <c r="D416" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E416" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G416" s="0">
-        <v>1.83</v>
+        <v>3.11</v>
       </c>
       <c r="H416" s="0" t="s">
         <v>1152</v>
       </c>
     </row>
     <row r="417" spans="1:8">
       <c r="A417" s="0">
-        <v>16903</v>
+        <v>12330</v>
       </c>
       <c r="B417" s="0" t="s">
         <v>1153</v>
       </c>
       <c r="C417" s="0" t="s">
         <v>1154</v>
       </c>
       <c r="D417" s="0" t="s">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="E417" s="0" t="s">
-        <v>14</v>
+        <v>91</v>
       </c>
       <c r="G417" s="0">
-        <v>3.11</v>
+        <v>10.16</v>
       </c>
       <c r="H417" s="0" t="s">
         <v>1155</v>
       </c>
     </row>
     <row r="418" spans="1:8">
       <c r="A418" s="0">
-        <v>12330</v>
+        <v>12689</v>
       </c>
       <c r="B418" s="0" t="s">
         <v>1156</v>
       </c>
       <c r="C418" s="0" t="s">
         <v>1157</v>
       </c>
       <c r="D418" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="E418" s="0" t="s">
-        <v>91</v>
+        <v>27</v>
       </c>
       <c r="G418" s="0">
-        <v>10.16</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="H418" s="0" t="s">
         <v>1158</v>
       </c>
     </row>
     <row r="419" spans="1:8">
       <c r="A419" s="0">
-        <v>12689</v>
+        <v>17071</v>
       </c>
       <c r="B419" s="0" t="s">
         <v>1159</v>
       </c>
       <c r="C419" s="0" t="s">
         <v>1160</v>
       </c>
       <c r="D419" s="0" t="s">
-        <v>44</v>
+        <v>9</v>
       </c>
       <c r="E419" s="0" t="s">
-        <v>27</v>
+        <v>14</v>
       </c>
       <c r="G419" s="0">
-        <v>9.050000000000001</v>
+        <v>10.22</v>
       </c>
       <c r="H419" s="0" t="s">
         <v>1161</v>
       </c>
     </row>
     <row r="420" spans="1:8">
       <c r="A420" s="0">
-        <v>12739</v>
+        <v>12419</v>
       </c>
       <c r="B420" s="0" t="s">
         <v>1162</v>
       </c>
       <c r="C420" s="0" t="s">
         <v>1163</v>
       </c>
       <c r="D420" s="0" t="s">
-        <v>22</v>
+        <v>9</v>
       </c>
       <c r="E420" s="0" t="s">
-        <v>27</v>
+        <v>212</v>
       </c>
       <c r="G420" s="0">
-        <v>16.67</v>
+        <v>13.84</v>
       </c>
       <c r="H420" s="0" t="s">
         <v>1164</v>
       </c>
     </row>
     <row r="421" spans="1:8">
       <c r="A421" s="0">
-        <v>12822</v>
+        <v>12478</v>
       </c>
       <c r="B421" s="0" t="s">
         <v>1165</v>
       </c>
       <c r="C421" s="0" t="s">
         <v>1166</v>
       </c>
       <c r="D421" s="0" t="s">
-        <v>44</v>
+        <v>9</v>
       </c>
       <c r="E421" s="0" t="s">
-        <v>27</v>
+        <v>10</v>
       </c>
       <c r="G421" s="0">
-        <v>16.11</v>
+        <v>11.48</v>
       </c>
       <c r="H421" s="0" t="s">
         <v>1167</v>
       </c>
     </row>
     <row r="422" spans="1:8">
       <c r="A422" s="0">
-        <v>17071</v>
+        <v>12928</v>
       </c>
       <c r="B422" s="0" t="s">
         <v>1168</v>
       </c>
       <c r="C422" s="0" t="s">
         <v>1169</v>
       </c>
       <c r="D422" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E422" s="0" t="s">
-        <v>14</v>
+        <v>513</v>
       </c>
       <c r="G422" s="0">
-        <v>10.22</v>
+        <v>12.52</v>
       </c>
       <c r="H422" s="0" t="s">
         <v>1170</v>
       </c>
     </row>
     <row r="423" spans="1:8">
       <c r="A423" s="0">
-        <v>12419</v>
+        <v>12452</v>
       </c>
       <c r="B423" s="0" t="s">
         <v>1171</v>
       </c>
       <c r="C423" s="0" t="s">
         <v>1172</v>
       </c>
       <c r="D423" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E423" s="0" t="s">
-        <v>212</v>
+        <v>14</v>
       </c>
       <c r="G423" s="0">
-        <v>13.84</v>
+        <v>5.28</v>
       </c>
       <c r="H423" s="0" t="s">
         <v>1173</v>
       </c>
     </row>
     <row r="424" spans="1:8">
       <c r="A424" s="0">
-        <v>12478</v>
+        <v>17002</v>
       </c>
       <c r="B424" s="0" t="s">
         <v>1174</v>
       </c>
       <c r="C424" s="0" t="s">
         <v>1175</v>
       </c>
       <c r="D424" s="0" t="s">
-        <v>9</v>
+        <v>44</v>
       </c>
       <c r="E424" s="0" t="s">
-        <v>10</v>
+        <v>36</v>
       </c>
       <c r="G424" s="0">
-        <v>11.48</v>
+        <v>9.380000000000001</v>
       </c>
       <c r="H424" s="0" t="s">
         <v>1176</v>
       </c>
     </row>
     <row r="425" spans="1:8">
       <c r="A425" s="0">
-        <v>12928</v>
+        <v>20573</v>
       </c>
       <c r="B425" s="0" t="s">
         <v>1177</v>
       </c>
       <c r="C425" s="0" t="s">
         <v>1178</v>
       </c>
       <c r="D425" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E425" s="0" t="s">
-        <v>513</v>
+        <v>14</v>
       </c>
       <c r="G425" s="0">
-        <v>12.52</v>
+        <v>4.42</v>
       </c>
       <c r="H425" s="0" t="s">
         <v>1179</v>
       </c>
     </row>
     <row r="426" spans="1:8">
       <c r="A426" s="0">
-        <v>12452</v>
+        <v>20573</v>
       </c>
       <c r="B426" s="0" t="s">
         <v>1180</v>
       </c>
       <c r="C426" s="0" t="s">
-        <v>1181</v>
+        <v>1178</v>
       </c>
       <c r="D426" s="0" t="s">
-        <v>9</v>
+        <v>52</v>
       </c>
       <c r="E426" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G426" s="0">
-        <v>5.28</v>
+        <v>4.42</v>
       </c>
       <c r="H426" s="0" t="s">
-        <v>1182</v>
+        <v>1179</v>
       </c>
     </row>
     <row r="427" spans="1:8">
       <c r="A427" s="0">
-        <v>17002</v>
+        <v>20573</v>
       </c>
       <c r="B427" s="0" t="s">
-        <v>1183</v>
+        <v>1181</v>
       </c>
       <c r="C427" s="0" t="s">
-        <v>1184</v>
+        <v>1178</v>
       </c>
       <c r="D427" s="0" t="s">
-        <v>44</v>
+        <v>26</v>
       </c>
       <c r="E427" s="0" t="s">
-        <v>36</v>
+        <v>14</v>
       </c>
       <c r="G427" s="0">
-        <v>9.380000000000001</v>
+        <v>4.42</v>
       </c>
       <c r="H427" s="0" t="s">
-        <v>1185</v>
+        <v>1179</v>
       </c>
     </row>
     <row r="428" spans="1:8">
       <c r="A428" s="0">
         <v>20573</v>
       </c>
       <c r="B428" s="0" t="s">
-        <v>1186</v>
+        <v>1182</v>
       </c>
       <c r="C428" s="0" t="s">
-        <v>1187</v>
+        <v>1178</v>
       </c>
       <c r="D428" s="0" t="s">
-        <v>9</v>
+        <v>132</v>
       </c>
       <c r="E428" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G428" s="0">
         <v>4.42</v>
       </c>
       <c r="H428" s="0" t="s">
-        <v>1188</v>
+        <v>1179</v>
       </c>
     </row>
     <row r="429" spans="1:8">
       <c r="A429" s="0">
         <v>20573</v>
       </c>
       <c r="B429" s="0" t="s">
-        <v>1189</v>
+        <v>1183</v>
       </c>
       <c r="C429" s="0" t="s">
-        <v>1187</v>
+        <v>1178</v>
       </c>
       <c r="D429" s="0" t="s">
-        <v>52</v>
+        <v>316</v>
       </c>
       <c r="E429" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G429" s="0">
         <v>4.42</v>
       </c>
       <c r="H429" s="0" t="s">
-        <v>1188</v>
+        <v>1179</v>
       </c>
     </row>
     <row r="430" spans="1:8">
       <c r="A430" s="0">
         <v>20573</v>
       </c>
       <c r="B430" s="0" t="s">
-        <v>1190</v>
+        <v>1184</v>
       </c>
       <c r="C430" s="0" t="s">
-        <v>1187</v>
+        <v>1178</v>
       </c>
       <c r="D430" s="0" t="s">
-        <v>26</v>
+        <v>456</v>
       </c>
       <c r="E430" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G430" s="0">
         <v>4.42</v>
       </c>
       <c r="H430" s="0" t="s">
-        <v>1188</v>
+        <v>1179</v>
       </c>
     </row>
     <row r="431" spans="1:8">
       <c r="A431" s="0">
-        <v>20573</v>
+        <v>20574</v>
       </c>
       <c r="B431" s="0" t="s">
-        <v>1191</v>
+        <v>1185</v>
       </c>
       <c r="C431" s="0" t="s">
-        <v>1187</v>
+        <v>1186</v>
       </c>
       <c r="D431" s="0" t="s">
-        <v>132</v>
+        <v>9</v>
       </c>
       <c r="E431" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G431" s="0">
         <v>4.42</v>
       </c>
       <c r="H431" s="0" t="s">
-        <v>1188</v>
+        <v>1187</v>
       </c>
     </row>
     <row r="432" spans="1:8">
       <c r="A432" s="0">
-        <v>20573</v>
+        <v>20574</v>
       </c>
       <c r="B432" s="0" t="s">
-        <v>1192</v>
+        <v>1188</v>
       </c>
       <c r="C432" s="0" t="s">
-        <v>1187</v>
+        <v>1186</v>
       </c>
       <c r="D432" s="0" t="s">
-        <v>316</v>
+        <v>52</v>
       </c>
       <c r="E432" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G432" s="0">
         <v>4.42</v>
       </c>
       <c r="H432" s="0" t="s">
-        <v>1188</v>
+        <v>1187</v>
       </c>
     </row>
     <row r="433" spans="1:8">
       <c r="A433" s="0">
-        <v>20573</v>
+        <v>20574</v>
       </c>
       <c r="B433" s="0" t="s">
-        <v>1193</v>
+        <v>1189</v>
       </c>
       <c r="C433" s="0" t="s">
-        <v>1187</v>
+        <v>1186</v>
       </c>
       <c r="D433" s="0" t="s">
-        <v>456</v>
+        <v>26</v>
       </c>
       <c r="E433" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G433" s="0">
         <v>4.42</v>
       </c>
       <c r="H433" s="0" t="s">
-        <v>1188</v>
+        <v>1187</v>
       </c>
     </row>
     <row r="434" spans="1:8">
       <c r="A434" s="0">
         <v>20574</v>
       </c>
       <c r="B434" s="0" t="s">
-        <v>1194</v>
+        <v>1190</v>
       </c>
       <c r="C434" s="0" t="s">
-        <v>1195</v>
+        <v>1186</v>
       </c>
       <c r="D434" s="0" t="s">
-        <v>9</v>
+        <v>132</v>
       </c>
       <c r="E434" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G434" s="0">
         <v>4.42</v>
       </c>
       <c r="H434" s="0" t="s">
-        <v>1196</v>
+        <v>1187</v>
       </c>
     </row>
     <row r="435" spans="1:8">
       <c r="A435" s="0">
         <v>20574</v>
       </c>
       <c r="B435" s="0" t="s">
-        <v>1197</v>
+        <v>1191</v>
       </c>
       <c r="C435" s="0" t="s">
-        <v>1195</v>
+        <v>1186</v>
       </c>
       <c r="D435" s="0" t="s">
-        <v>52</v>
+        <v>316</v>
       </c>
       <c r="E435" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G435" s="0">
         <v>4.42</v>
       </c>
       <c r="H435" s="0" t="s">
-        <v>1196</v>
+        <v>1187</v>
       </c>
     </row>
     <row r="436" spans="1:8">
       <c r="A436" s="0">
         <v>20574</v>
       </c>
       <c r="B436" s="0" t="s">
-        <v>1198</v>
+        <v>1192</v>
       </c>
       <c r="C436" s="0" t="s">
-        <v>1195</v>
+        <v>1186</v>
       </c>
       <c r="D436" s="0" t="s">
-        <v>26</v>
+        <v>456</v>
       </c>
       <c r="E436" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G436" s="0">
         <v>4.42</v>
       </c>
       <c r="H436" s="0" t="s">
-        <v>1196</v>
+        <v>1187</v>
       </c>
     </row>
     <row r="437" spans="1:8">
       <c r="A437" s="0">
-        <v>20574</v>
+        <v>20436</v>
       </c>
       <c r="B437" s="0" t="s">
-        <v>1199</v>
+        <v>1193</v>
       </c>
       <c r="C437" s="0" t="s">
+        <v>1194</v>
+      </c>
+      <c r="D437" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E437" s="0" t="s">
+        <v>499</v>
+      </c>
+      <c r="G437" s="0">
+        <v>3.41</v>
+      </c>
+      <c r="H437" s="0" t="s">
         <v>1195</v>
-      </c>
-[...10 lines deleted...]
-        <v>1196</v>
       </c>
     </row>
     <row r="438" spans="1:8">
       <c r="A438" s="0">
-        <v>20574</v>
+        <v>20436</v>
       </c>
       <c r="B438" s="0" t="s">
-        <v>1200</v>
+        <v>1196</v>
       </c>
       <c r="C438" s="0" t="s">
+        <v>1194</v>
+      </c>
+      <c r="D438" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="E438" s="0" t="s">
+        <v>499</v>
+      </c>
+      <c r="G438" s="0">
+        <v>3.41</v>
+      </c>
+      <c r="H438" s="0" t="s">
         <v>1195</v>
-      </c>
-[...10 lines deleted...]
-        <v>1196</v>
       </c>
     </row>
     <row r="439" spans="1:8">
       <c r="A439" s="0">
-        <v>20574</v>
+        <v>20572</v>
       </c>
       <c r="B439" s="0" t="s">
-        <v>1201</v>
+        <v>1197</v>
       </c>
       <c r="C439" s="0" t="s">
-        <v>1195</v>
+        <v>1198</v>
       </c>
       <c r="D439" s="0" t="s">
-        <v>456</v>
+        <v>22</v>
       </c>
       <c r="E439" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G439" s="0">
-        <v>4.42</v>
+        <v>1.86</v>
       </c>
       <c r="H439" s="0" t="s">
-        <v>1196</v>
+        <v>1199</v>
       </c>
     </row>
     <row r="440" spans="1:8">
       <c r="A440" s="0">
-        <v>20436</v>
+        <v>20437</v>
       </c>
       <c r="B440" s="0" t="s">
-        <v>1202</v>
+        <v>1200</v>
       </c>
       <c r="C440" s="0" t="s">
-        <v>1203</v>
+        <v>1201</v>
       </c>
       <c r="D440" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E440" s="0" t="s">
         <v>499</v>
       </c>
       <c r="G440" s="0">
-        <v>3.41</v>
+        <v>3.6</v>
       </c>
       <c r="H440" s="0" t="s">
-        <v>1204</v>
+        <v>1202</v>
       </c>
     </row>
     <row r="441" spans="1:8">
       <c r="A441" s="0">
-        <v>20436</v>
+        <v>20437</v>
       </c>
       <c r="B441" s="0" t="s">
-        <v>1205</v>
+        <v>1203</v>
       </c>
       <c r="C441" s="0" t="s">
-        <v>1203</v>
+        <v>1201</v>
       </c>
       <c r="D441" s="0" t="s">
         <v>22</v>
       </c>
       <c r="E441" s="0" t="s">
         <v>499</v>
       </c>
       <c r="G441" s="0">
-        <v>3.41</v>
+        <v>3.6</v>
       </c>
       <c r="H441" s="0" t="s">
-        <v>1204</v>
+        <v>1202</v>
       </c>
     </row>
     <row r="442" spans="1:8">
       <c r="A442" s="0">
-        <v>20572</v>
+        <v>20516</v>
       </c>
       <c r="B442" s="0" t="s">
+        <v>1204</v>
+      </c>
+      <c r="C442" s="0" t="s">
+        <v>1205</v>
+      </c>
+      <c r="D442" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E442" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="G442" s="0">
+        <v>1.02</v>
+      </c>
+      <c r="H442" s="0" t="s">
         <v>1206</v>
-      </c>
-[...13 lines deleted...]
-        <v>1208</v>
       </c>
     </row>
     <row r="443" spans="1:8">
       <c r="A443" s="0">
-        <v>20437</v>
+        <v>20516</v>
       </c>
       <c r="B443" s="0" t="s">
-        <v>1209</v>
+        <v>1207</v>
       </c>
       <c r="C443" s="0" t="s">
-        <v>1210</v>
+        <v>1205</v>
       </c>
       <c r="D443" s="0" t="s">
-        <v>9</v>
+        <v>1208</v>
       </c>
       <c r="E443" s="0" t="s">
-        <v>499</v>
+        <v>14</v>
       </c>
       <c r="G443" s="0">
-        <v>3.6</v>
+        <v>1.02</v>
       </c>
       <c r="H443" s="0" t="s">
-        <v>1211</v>
+        <v>1206</v>
       </c>
     </row>
     <row r="444" spans="1:8">
       <c r="A444" s="0">
-        <v>20437</v>
+        <v>20516</v>
       </c>
       <c r="B444" s="0" t="s">
-        <v>1212</v>
+        <v>1209</v>
       </c>
       <c r="C444" s="0" t="s">
-        <v>1210</v>
+        <v>1205</v>
       </c>
       <c r="D444" s="0" t="s">
-        <v>22</v>
+        <v>209</v>
       </c>
       <c r="E444" s="0" t="s">
-        <v>499</v>
+        <v>14</v>
       </c>
       <c r="G444" s="0">
-        <v>3.6</v>
+        <v>1.02</v>
       </c>
       <c r="H444" s="0" t="s">
-        <v>1211</v>
+        <v>1206</v>
       </c>
     </row>
     <row r="445" spans="1:8">
       <c r="A445" s="0">
-        <v>20516</v>
+        <v>20683</v>
       </c>
       <c r="B445" s="0" t="s">
-        <v>1213</v>
+        <v>1210</v>
       </c>
       <c r="C445" s="0" t="s">
-        <v>1214</v>
+        <v>1211</v>
       </c>
       <c r="D445" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E445" s="0" t="s">
-        <v>14</v>
+        <v>36</v>
       </c>
       <c r="G445" s="0">
-        <v>1.02</v>
+        <v>2.93</v>
       </c>
       <c r="H445" s="0" t="s">
-        <v>1215</v>
+        <v>1212</v>
       </c>
     </row>
     <row r="446" spans="1:8">
       <c r="A446" s="0">
-        <v>20516</v>
+        <v>20683</v>
       </c>
       <c r="B446" s="0" t="s">
-        <v>1216</v>
+        <v>1213</v>
       </c>
       <c r="C446" s="0" t="s">
-        <v>1214</v>
+        <v>1211</v>
       </c>
       <c r="D446" s="0" t="s">
-        <v>1217</v>
+        <v>52</v>
       </c>
       <c r="E446" s="0" t="s">
-        <v>14</v>
+        <v>36</v>
       </c>
       <c r="G446" s="0">
-        <v>1.02</v>
+        <v>2.93</v>
       </c>
       <c r="H446" s="0" t="s">
-        <v>1215</v>
+        <v>1212</v>
       </c>
     </row>
     <row r="447" spans="1:8">
       <c r="A447" s="0">
-        <v>20516</v>
+        <v>20683</v>
       </c>
       <c r="B447" s="0" t="s">
-        <v>1218</v>
+        <v>1214</v>
       </c>
       <c r="C447" s="0" t="s">
-        <v>1214</v>
+        <v>1211</v>
       </c>
       <c r="D447" s="0" t="s">
-        <v>209</v>
+        <v>26</v>
       </c>
       <c r="E447" s="0" t="s">
-        <v>14</v>
+        <v>36</v>
       </c>
       <c r="G447" s="0">
-        <v>1.02</v>
+        <v>2.93</v>
       </c>
       <c r="H447" s="0" t="s">
-        <v>1215</v>
+        <v>1212</v>
       </c>
     </row>
     <row r="448" spans="1:8">
       <c r="A448" s="0">
-        <v>20683</v>
+        <v>20688</v>
       </c>
       <c r="B448" s="0" t="s">
-        <v>1219</v>
+        <v>1215</v>
       </c>
       <c r="C448" s="0" t="s">
-        <v>1220</v>
+        <v>1216</v>
       </c>
       <c r="D448" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E448" s="0" t="s">
-        <v>36</v>
+        <v>14</v>
       </c>
       <c r="G448" s="0">
-        <v>2.93</v>
+        <v>1.79</v>
       </c>
       <c r="H448" s="0" t="s">
-        <v>1221</v>
+        <v>1217</v>
       </c>
     </row>
     <row r="449" spans="1:8">
       <c r="A449" s="0">
-        <v>20683</v>
+        <v>20696</v>
       </c>
       <c r="B449" s="0" t="s">
-        <v>1222</v>
+        <v>1218</v>
       </c>
       <c r="C449" s="0" t="s">
+        <v>1219</v>
+      </c>
+      <c r="D449" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E449" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="G449" s="0">
+        <v>1.7</v>
+      </c>
+      <c r="H449" s="0" t="s">
         <v>1220</v>
-      </c>
-[...10 lines deleted...]
-        <v>1221</v>
       </c>
     </row>
     <row r="450" spans="1:8">
       <c r="A450" s="0">
-        <v>20683</v>
+        <v>20702</v>
       </c>
       <c r="B450" s="0" t="s">
+        <v>1221</v>
+      </c>
+      <c r="C450" s="0" t="s">
+        <v>1222</v>
+      </c>
+      <c r="D450" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E450" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="G450" s="0">
+        <v>2.81</v>
+      </c>
+      <c r="H450" s="0" t="s">
         <v>1223</v>
-      </c>
-[...13 lines deleted...]
-        <v>1221</v>
       </c>
     </row>
     <row r="451" spans="1:8">
       <c r="A451" s="0">
-        <v>20688</v>
+        <v>20705</v>
       </c>
       <c r="B451" s="0" t="s">
         <v>1224</v>
       </c>
       <c r="C451" s="0" t="s">
         <v>1225</v>
       </c>
       <c r="D451" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E451" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G451" s="0">
-        <v>1.79</v>
+        <v>6.54</v>
       </c>
       <c r="H451" s="0" t="s">
         <v>1226</v>
       </c>
     </row>
     <row r="452" spans="1:8">
       <c r="A452" s="0">
-        <v>20696</v>
+        <v>20714</v>
       </c>
       <c r="B452" s="0" t="s">
         <v>1227</v>
       </c>
       <c r="C452" s="0" t="s">
         <v>1228</v>
       </c>
       <c r="D452" s="0" t="s">
-        <v>9</v>
+        <v>99</v>
       </c>
       <c r="E452" s="0" t="s">
-        <v>91</v>
+        <v>14</v>
       </c>
       <c r="G452" s="0">
-        <v>1.7</v>
+        <v>2.81</v>
       </c>
       <c r="H452" s="0" t="s">
         <v>1229</v>
       </c>
     </row>
     <row r="453" spans="1:8">
       <c r="A453" s="0">
-        <v>20702</v>
+        <v>20717</v>
       </c>
       <c r="B453" s="0" t="s">
         <v>1230</v>
       </c>
       <c r="C453" s="0" t="s">
         <v>1231</v>
       </c>
       <c r="D453" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E453" s="0" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
       <c r="G453" s="0">
-        <v>2.81</v>
+        <v>5.99</v>
       </c>
       <c r="H453" s="0" t="s">
         <v>1232</v>
       </c>
     </row>
     <row r="454" spans="1:8">
       <c r="A454" s="0">
-        <v>20705</v>
+        <v>20719</v>
       </c>
       <c r="B454" s="0" t="s">
         <v>1233</v>
       </c>
       <c r="C454" s="0" t="s">
         <v>1234</v>
       </c>
       <c r="D454" s="0" t="s">
-        <v>9</v>
+        <v>99</v>
       </c>
       <c r="E454" s="0" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
       <c r="G454" s="0">
-        <v>6.54</v>
+        <v>3.93</v>
       </c>
       <c r="H454" s="0" t="s">
         <v>1235</v>
       </c>
     </row>
     <row r="455" spans="1:8">
       <c r="A455" s="0">
-        <v>20714</v>
+        <v>20742</v>
       </c>
       <c r="B455" s="0" t="s">
         <v>1236</v>
       </c>
       <c r="C455" s="0" t="s">
         <v>1237</v>
       </c>
       <c r="D455" s="0" t="s">
         <v>99</v>
       </c>
       <c r="E455" s="0" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
       <c r="G455" s="0">
-        <v>2.81</v>
+        <v>5.42</v>
       </c>
       <c r="H455" s="0" t="s">
         <v>1238</v>
       </c>
     </row>
     <row r="456" spans="1:8">
       <c r="A456" s="0">
-        <v>20717</v>
+        <v>20690</v>
       </c>
       <c r="B456" s="0" t="s">
         <v>1239</v>
       </c>
       <c r="C456" s="0" t="s">
         <v>1240</v>
       </c>
       <c r="D456" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E456" s="0" t="s">
-        <v>27</v>
+        <v>14</v>
       </c>
       <c r="G456" s="0">
-        <v>5.99</v>
+        <v>1.79</v>
       </c>
       <c r="H456" s="0" t="s">
         <v>1241</v>
       </c>
     </row>
     <row r="457" spans="1:8">
       <c r="A457" s="0">
-        <v>20719</v>
+        <v>20715</v>
       </c>
       <c r="B457" s="0" t="s">
         <v>1242</v>
       </c>
       <c r="C457" s="0" t="s">
         <v>1243</v>
       </c>
       <c r="D457" s="0" t="s">
-        <v>99</v>
+        <v>9</v>
       </c>
       <c r="E457" s="0" t="s">
         <v>27</v>
       </c>
       <c r="G457" s="0">
-        <v>3.93</v>
+        <v>6.53</v>
       </c>
       <c r="H457" s="0" t="s">
         <v>1244</v>
       </c>
     </row>
     <row r="458" spans="1:8">
       <c r="A458" s="0">
-        <v>20742</v>
+        <v>20689</v>
       </c>
       <c r="B458" s="0" t="s">
         <v>1245</v>
       </c>
       <c r="C458" s="0" t="s">
         <v>1246</v>
       </c>
       <c r="D458" s="0" t="s">
-        <v>99</v>
+        <v>9</v>
       </c>
       <c r="E458" s="0" t="s">
-        <v>27</v>
+        <v>14</v>
       </c>
       <c r="G458" s="0">
-        <v>5.42</v>
+        <v>1.79</v>
       </c>
       <c r="H458" s="0" t="s">
         <v>1247</v>
       </c>
     </row>
     <row r="459" spans="1:8">
       <c r="A459" s="0">
-        <v>20690</v>
+        <v>20697</v>
       </c>
       <c r="B459" s="0" t="s">
         <v>1248</v>
       </c>
       <c r="C459" s="0" t="s">
         <v>1249</v>
       </c>
       <c r="D459" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E459" s="0" t="s">
-        <v>14</v>
+        <v>91</v>
       </c>
       <c r="G459" s="0">
-        <v>1.79</v>
+        <v>1.98</v>
       </c>
       <c r="H459" s="0" t="s">
         <v>1250</v>
       </c>
     </row>
     <row r="460" spans="1:8">
       <c r="A460" s="0">
-        <v>20715</v>
+        <v>20706</v>
       </c>
       <c r="B460" s="0" t="s">
         <v>1251</v>
       </c>
       <c r="C460" s="0" t="s">
         <v>1252</v>
       </c>
       <c r="D460" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E460" s="0" t="s">
-        <v>27</v>
+        <v>14</v>
       </c>
       <c r="G460" s="0">
-        <v>6.53</v>
+        <v>6.54</v>
       </c>
       <c r="H460" s="0" t="s">
         <v>1253</v>
       </c>
     </row>
     <row r="461" spans="1:8">
       <c r="A461" s="0">
-        <v>20689</v>
+        <v>20718</v>
       </c>
       <c r="B461" s="0" t="s">
         <v>1254</v>
       </c>
       <c r="C461" s="0" t="s">
         <v>1255</v>
       </c>
       <c r="D461" s="0" t="s">
-        <v>9</v>
+        <v>99</v>
       </c>
       <c r="E461" s="0" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
       <c r="G461" s="0">
-        <v>1.79</v>
+        <v>3.93</v>
       </c>
       <c r="H461" s="0" t="s">
         <v>1256</v>
       </c>
     </row>
     <row r="462" spans="1:8">
       <c r="A462" s="0">
-        <v>20697</v>
+        <v>20759</v>
       </c>
       <c r="B462" s="0" t="s">
         <v>1257</v>
       </c>
       <c r="C462" s="0" t="s">
         <v>1258</v>
       </c>
       <c r="D462" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E462" s="0" t="s">
-        <v>91</v>
+        <v>14</v>
       </c>
       <c r="G462" s="0">
-        <v>1.98</v>
+        <v>2.64</v>
       </c>
       <c r="H462" s="0" t="s">
         <v>1259</v>
       </c>
     </row>
     <row r="463" spans="1:8">
       <c r="A463" s="0">
-        <v>20706</v>
+        <v>20762</v>
       </c>
       <c r="B463" s="0" t="s">
         <v>1260</v>
       </c>
       <c r="C463" s="0" t="s">
         <v>1261</v>
       </c>
       <c r="D463" s="0" t="s">
-        <v>9</v>
+        <v>99</v>
       </c>
       <c r="E463" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G463" s="0">
-        <v>6.54</v>
+        <v>1.37</v>
       </c>
       <c r="H463" s="0" t="s">
         <v>1262</v>
       </c>
     </row>
     <row r="464" spans="1:8">
       <c r="A464" s="0">
-        <v>20718</v>
+        <v>20766</v>
       </c>
       <c r="B464" s="0" t="s">
         <v>1263</v>
       </c>
       <c r="C464" s="0" t="s">
         <v>1264</v>
       </c>
       <c r="D464" s="0" t="s">
         <v>99</v>
       </c>
       <c r="E464" s="0" t="s">
-        <v>27</v>
+        <v>14</v>
       </c>
       <c r="G464" s="0">
-        <v>3.93</v>
+        <v>4.5</v>
       </c>
       <c r="H464" s="0" t="s">
         <v>1265</v>
       </c>
     </row>
     <row r="465" spans="1:8">
       <c r="A465" s="0">
-        <v>20759</v>
+        <v>29789</v>
       </c>
       <c r="B465" s="0" t="s">
         <v>1266</v>
       </c>
       <c r="C465" s="0" t="s">
         <v>1267</v>
       </c>
       <c r="D465" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E465" s="0" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
       <c r="G465" s="0">
-        <v>2.64</v>
+        <v>4.69</v>
       </c>
       <c r="H465" s="0" t="s">
         <v>1268</v>
       </c>
     </row>
     <row r="466" spans="1:8">
       <c r="A466" s="0">
-        <v>20762</v>
+        <v>13838</v>
       </c>
       <c r="B466" s="0" t="s">
         <v>1269</v>
       </c>
       <c r="C466" s="0" t="s">
         <v>1270</v>
       </c>
       <c r="D466" s="0" t="s">
-        <v>99</v>
+        <v>9</v>
       </c>
       <c r="E466" s="0" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
       <c r="G466" s="0">
-        <v>1.37</v>
+        <v>17.24</v>
       </c>
       <c r="H466" s="0" t="s">
         <v>1271</v>
       </c>
     </row>
     <row r="467" spans="1:8">
       <c r="A467" s="0">
-        <v>20766</v>
+        <v>18032</v>
       </c>
       <c r="B467" s="0" t="s">
         <v>1272</v>
       </c>
       <c r="C467" s="0" t="s">
         <v>1273</v>
       </c>
       <c r="D467" s="0" t="s">
-        <v>99</v>
+        <v>22</v>
       </c>
       <c r="E467" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G467" s="0">
-        <v>4.5</v>
+        <v>15.93</v>
       </c>
       <c r="H467" s="0" t="s">
         <v>1274</v>
       </c>
     </row>
     <row r="468" spans="1:8">
       <c r="A468" s="0">
-        <v>29789</v>
+        <v>26338</v>
       </c>
       <c r="B468" s="0" t="s">
         <v>1275</v>
       </c>
       <c r="C468" s="0" t="s">
         <v>1276</v>
       </c>
       <c r="D468" s="0" t="s">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="E468" s="0" t="s">
-        <v>27</v>
+        <v>53</v>
       </c>
       <c r="G468" s="0">
-        <v>4.69</v>
+        <v>10.14</v>
       </c>
       <c r="H468" s="0" t="s">
         <v>1277</v>
       </c>
     </row>
     <row r="469" spans="1:8">
       <c r="A469" s="0">
-        <v>13838</v>
+        <v>18035</v>
       </c>
       <c r="B469" s="0" t="s">
         <v>1278</v>
       </c>
       <c r="C469" s="0" t="s">
         <v>1279</v>
       </c>
       <c r="D469" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E469" s="0" t="s">
-        <v>27</v>
+        <v>53</v>
       </c>
       <c r="G469" s="0">
-        <v>17.24</v>
+        <v>3.41</v>
       </c>
       <c r="H469" s="0" t="s">
         <v>1280</v>
       </c>
     </row>
     <row r="470" spans="1:8">
       <c r="A470" s="0">
-        <v>18032</v>
+        <v>13845</v>
       </c>
       <c r="B470" s="0" t="s">
         <v>1281</v>
       </c>
       <c r="C470" s="0" t="s">
         <v>1282</v>
       </c>
       <c r="D470" s="0" t="s">
-        <v>22</v>
+        <v>9</v>
       </c>
       <c r="E470" s="0" t="s">
-        <v>14</v>
+        <v>418</v>
       </c>
       <c r="G470" s="0">
-        <v>15.93</v>
+        <v>5.03</v>
       </c>
       <c r="H470" s="0" t="s">
         <v>1283</v>
       </c>
     </row>
     <row r="471" spans="1:8">
       <c r="A471" s="0">
-        <v>26338</v>
+        <v>29797</v>
       </c>
       <c r="B471" s="0" t="s">
         <v>1284</v>
       </c>
       <c r="C471" s="0" t="s">
         <v>1285</v>
       </c>
       <c r="D471" s="0" t="s">
-        <v>22</v>
+        <v>99</v>
       </c>
       <c r="E471" s="0" t="s">
-        <v>53</v>
+        <v>418</v>
       </c>
       <c r="G471" s="0">
-        <v>10.14</v>
+        <v>2.83</v>
       </c>
       <c r="H471" s="0" t="s">
         <v>1286</v>
       </c>
     </row>
     <row r="472" spans="1:8">
       <c r="A472" s="0">
-        <v>18035</v>
+        <v>29798</v>
       </c>
       <c r="B472" s="0" t="s">
         <v>1287</v>
       </c>
       <c r="C472" s="0" t="s">
         <v>1288</v>
       </c>
       <c r="D472" s="0" t="s">
-        <v>9</v>
+        <v>99</v>
       </c>
       <c r="E472" s="0" t="s">
-        <v>53</v>
+        <v>418</v>
       </c>
       <c r="G472" s="0">
-        <v>3.41</v>
+        <v>2.83</v>
       </c>
       <c r="H472" s="0" t="s">
         <v>1289</v>
       </c>
     </row>
     <row r="473" spans="1:8">
       <c r="A473" s="0">
-        <v>13845</v>
+        <v>18046</v>
       </c>
       <c r="B473" s="0" t="s">
         <v>1290</v>
       </c>
       <c r="C473" s="0" t="s">
         <v>1291</v>
       </c>
       <c r="D473" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E473" s="0" t="s">
-        <v>418</v>
+        <v>10</v>
       </c>
       <c r="G473" s="0">
-        <v>5.03</v>
+        <v>7.45</v>
       </c>
       <c r="H473" s="0" t="s">
         <v>1292</v>
       </c>
     </row>
     <row r="474" spans="1:8">
       <c r="A474" s="0">
-        <v>29797</v>
+        <v>18047</v>
       </c>
       <c r="B474" s="0" t="s">
         <v>1293</v>
       </c>
       <c r="C474" s="0" t="s">
         <v>1294</v>
       </c>
       <c r="D474" s="0" t="s">
-        <v>99</v>
+        <v>9</v>
       </c>
       <c r="E474" s="0" t="s">
-        <v>418</v>
+        <v>10</v>
       </c>
       <c r="G474" s="0">
-        <v>2.83</v>
+        <v>11.5</v>
       </c>
       <c r="H474" s="0" t="s">
         <v>1295</v>
       </c>
     </row>
     <row r="475" spans="1:8">
       <c r="A475" s="0">
-        <v>29798</v>
+        <v>18050</v>
       </c>
       <c r="B475" s="0" t="s">
         <v>1296</v>
       </c>
       <c r="C475" s="0" t="s">
         <v>1297</v>
       </c>
       <c r="D475" s="0" t="s">
-        <v>99</v>
+        <v>9</v>
       </c>
       <c r="E475" s="0" t="s">
-        <v>418</v>
+        <v>113</v>
       </c>
       <c r="G475" s="0">
-        <v>2.83</v>
+        <v>9.23</v>
       </c>
       <c r="H475" s="0" t="s">
         <v>1298</v>
       </c>
     </row>
     <row r="476" spans="1:8">
       <c r="A476" s="0">
-        <v>18046</v>
+        <v>26340</v>
       </c>
       <c r="B476" s="0" t="s">
         <v>1299</v>
       </c>
       <c r="C476" s="0" t="s">
         <v>1300</v>
       </c>
       <c r="D476" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E476" s="0" t="s">
-        <v>10</v>
+        <v>36</v>
       </c>
       <c r="G476" s="0">
-        <v>7.45</v>
+        <v>6.57</v>
       </c>
       <c r="H476" s="0" t="s">
         <v>1301</v>
       </c>
     </row>
     <row r="477" spans="1:8">
       <c r="A477" s="0">
-        <v>18047</v>
+        <v>25655</v>
       </c>
       <c r="B477" s="0" t="s">
         <v>1302</v>
       </c>
       <c r="C477" s="0" t="s">
         <v>1303</v>
       </c>
       <c r="D477" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E477" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G477" s="0">
-        <v>11.5</v>
+        <v>39.33</v>
       </c>
       <c r="H477" s="0" t="s">
         <v>1304</v>
       </c>
     </row>
     <row r="478" spans="1:8">
       <c r="A478" s="0">
-        <v>18050</v>
+        <v>25667</v>
       </c>
       <c r="B478" s="0" t="s">
         <v>1305</v>
       </c>
       <c r="C478" s="0" t="s">
         <v>1306</v>
       </c>
       <c r="D478" s="0" t="s">
-        <v>9</v>
+        <v>52</v>
       </c>
       <c r="E478" s="0" t="s">
-        <v>113</v>
+        <v>14</v>
       </c>
       <c r="G478" s="0">
-        <v>9.23</v>
+        <v>3.47</v>
       </c>
       <c r="H478" s="0" t="s">
         <v>1307</v>
       </c>
     </row>
     <row r="479" spans="1:8">
       <c r="A479" s="0">
-        <v>26340</v>
+        <v>26345</v>
       </c>
       <c r="B479" s="0" t="s">
         <v>1308</v>
       </c>
       <c r="C479" s="0" t="s">
         <v>1309</v>
       </c>
       <c r="D479" s="0" t="s">
-        <v>9</v>
+        <v>456</v>
       </c>
       <c r="E479" s="0" t="s">
-        <v>36</v>
+        <v>14</v>
       </c>
       <c r="G479" s="0">
-        <v>6.57</v>
+        <v>7.26</v>
       </c>
       <c r="H479" s="0" t="s">
         <v>1310</v>
       </c>
     </row>
     <row r="480" spans="1:8">
       <c r="A480" s="0">
-        <v>25655</v>
+        <v>26345</v>
       </c>
       <c r="B480" s="0" t="s">
         <v>1311</v>
       </c>
       <c r="C480" s="0" t="s">
-        <v>1312</v>
+        <v>1309</v>
       </c>
       <c r="D480" s="0" t="s">
-        <v>9</v>
+        <v>52</v>
       </c>
       <c r="E480" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G480" s="0">
-        <v>39.33</v>
+        <v>7.26</v>
       </c>
       <c r="H480" s="0" t="s">
-        <v>1313</v>
+        <v>1310</v>
       </c>
     </row>
     <row r="481" spans="1:8">
       <c r="A481" s="0">
-        <v>25667</v>
+        <v>29808</v>
       </c>
       <c r="B481" s="0" t="s">
+        <v>1312</v>
+      </c>
+      <c r="C481" s="0" t="s">
+        <v>1313</v>
+      </c>
+      <c r="D481" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E481" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="G481" s="0">
+        <v>10.71</v>
+      </c>
+      <c r="H481" s="0" t="s">
         <v>1314</v>
-      </c>
-[...13 lines deleted...]
-        <v>1316</v>
       </c>
     </row>
     <row r="482" spans="1:8">
       <c r="A482" s="0">
-        <v>26345</v>
+        <v>29809</v>
       </c>
       <c r="B482" s="0" t="s">
+        <v>1315</v>
+      </c>
+      <c r="C482" s="0" t="s">
+        <v>1316</v>
+      </c>
+      <c r="D482" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E482" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="G482" s="0">
+        <v>10.71</v>
+      </c>
+      <c r="H482" s="0" t="s">
         <v>1317</v>
-      </c>
-[...13 lines deleted...]
-        <v>1319</v>
       </c>
     </row>
     <row r="483" spans="1:8">
       <c r="A483" s="0">
-        <v>26345</v>
+        <v>18057</v>
       </c>
       <c r="B483" s="0" t="s">
+        <v>1318</v>
+      </c>
+      <c r="C483" s="0" t="s">
+        <v>1319</v>
+      </c>
+      <c r="D483" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E483" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="G483" s="0">
+        <v>19.98</v>
+      </c>
+      <c r="H483" s="0" t="s">
         <v>1320</v>
-      </c>
-[...13 lines deleted...]
-        <v>1319</v>
       </c>
     </row>
     <row r="484" spans="1:8">
       <c r="A484" s="0">
-        <v>29808</v>
+        <v>29811</v>
       </c>
       <c r="B484" s="0" t="s">
         <v>1321</v>
       </c>
       <c r="C484" s="0" t="s">
         <v>1322</v>
       </c>
       <c r="D484" s="0" t="s">
-        <v>9</v>
+        <v>44</v>
       </c>
       <c r="E484" s="0" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
       <c r="G484" s="0">
-        <v>10.71</v>
+        <v>28.85</v>
       </c>
       <c r="H484" s="0" t="s">
         <v>1323</v>
       </c>
     </row>
     <row r="485" spans="1:8">
       <c r="A485" s="0">
-        <v>29809</v>
+        <v>18066</v>
       </c>
       <c r="B485" s="0" t="s">
         <v>1324</v>
       </c>
       <c r="C485" s="0" t="s">
         <v>1325</v>
       </c>
       <c r="D485" s="0" t="s">
-        <v>9</v>
+        <v>44</v>
       </c>
       <c r="E485" s="0" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
       <c r="G485" s="0">
-        <v>10.71</v>
+        <v>158.67</v>
       </c>
       <c r="H485" s="0" t="s">
         <v>1326</v>
       </c>
     </row>
     <row r="486" spans="1:8">
       <c r="A486" s="0">
-        <v>18057</v>
+        <v>26350</v>
       </c>
       <c r="B486" s="0" t="s">
         <v>1327</v>
       </c>
       <c r="C486" s="0" t="s">
         <v>1328</v>
       </c>
       <c r="D486" s="0" t="s">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="E486" s="0" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
       <c r="G486" s="0">
-        <v>19.98</v>
+        <v>25.67</v>
       </c>
       <c r="H486" s="0" t="s">
         <v>1329</v>
       </c>
     </row>
     <row r="487" spans="1:8">
       <c r="A487" s="0">
-        <v>29811</v>
+        <v>26351</v>
       </c>
       <c r="B487" s="0" t="s">
         <v>1330</v>
       </c>
       <c r="C487" s="0" t="s">
         <v>1331</v>
       </c>
       <c r="D487" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="E487" s="0" t="s">
         <v>27</v>
       </c>
       <c r="G487" s="0">
-        <v>28.85</v>
+        <v>32.07</v>
       </c>
       <c r="H487" s="0" t="s">
         <v>1332</v>
       </c>
     </row>
     <row r="488" spans="1:8">
       <c r="A488" s="0">
-        <v>18066</v>
+        <v>25704</v>
       </c>
       <c r="B488" s="0" t="s">
         <v>1333</v>
       </c>
       <c r="C488" s="0" t="s">
         <v>1334</v>
       </c>
       <c r="D488" s="0" t="s">
-        <v>44</v>
+        <v>52</v>
       </c>
       <c r="E488" s="0" t="s">
-        <v>27</v>
+        <v>14</v>
       </c>
       <c r="G488" s="0">
-        <v>158.67</v>
+        <v>4.55</v>
       </c>
       <c r="H488" s="0" t="s">
         <v>1335</v>
       </c>
     </row>
     <row r="489" spans="1:8">
       <c r="A489" s="0">
-        <v>26350</v>
+        <v>25704</v>
       </c>
       <c r="B489" s="0" t="s">
         <v>1336</v>
       </c>
       <c r="C489" s="0" t="s">
+        <v>1334</v>
+      </c>
+      <c r="D489" s="0" t="s">
         <v>1337</v>
       </c>
-      <c r="D489" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E489" s="0" t="s">
-        <v>27</v>
+        <v>14</v>
       </c>
       <c r="G489" s="0">
-        <v>25.67</v>
+        <v>4.55</v>
       </c>
       <c r="H489" s="0" t="s">
-        <v>1338</v>
+        <v>1335</v>
       </c>
     </row>
     <row r="490" spans="1:8">
       <c r="A490" s="0">
-        <v>26351</v>
+        <v>16928</v>
       </c>
       <c r="B490" s="0" t="s">
+        <v>1338</v>
+      </c>
+      <c r="C490" s="0" t="s">
         <v>1339</v>
       </c>
-      <c r="C490" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D490" s="0" t="s">
-        <v>22</v>
+        <v>9</v>
       </c>
       <c r="E490" s="0" t="s">
         <v>27</v>
       </c>
       <c r="G490" s="0">
-        <v>32.07</v>
+        <v>2.86</v>
       </c>
       <c r="H490" s="0" t="s">
-        <v>1341</v>
+        <v>1340</v>
       </c>
     </row>
     <row r="491" spans="1:8">
       <c r="A491" s="0">
-        <v>25704</v>
+        <v>25712</v>
       </c>
       <c r="B491" s="0" t="s">
+        <v>1341</v>
+      </c>
+      <c r="C491" s="0" t="s">
         <v>1342</v>
       </c>
-      <c r="C491" s="0" t="s">
+      <c r="D491" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E491" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="G491" s="0">
+        <v>4.1</v>
+      </c>
+      <c r="H491" s="0" t="s">
         <v>1343</v>
-      </c>
-[...10 lines deleted...]
-        <v>1344</v>
       </c>
     </row>
     <row r="492" spans="1:8">
       <c r="A492" s="0">
-        <v>25704</v>
+        <v>16929</v>
       </c>
       <c r="B492" s="0" t="s">
+        <v>1344</v>
+      </c>
+      <c r="C492" s="0" t="s">
         <v>1345</v>
       </c>
-      <c r="C492" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D492" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E492" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="G492" s="0">
+        <v>1.25</v>
+      </c>
+      <c r="H492" s="0" t="s">
         <v>1346</v>
-      </c>
-[...7 lines deleted...]
-        <v>1344</v>
       </c>
     </row>
     <row r="493" spans="1:8">
       <c r="A493" s="0">
-        <v>16928</v>
+        <v>25713</v>
       </c>
       <c r="B493" s="0" t="s">
         <v>1347</v>
       </c>
       <c r="C493" s="0" t="s">
         <v>1348</v>
       </c>
       <c r="D493" s="0" t="s">
-        <v>9</v>
+        <v>44</v>
       </c>
       <c r="E493" s="0" t="s">
-        <v>27</v>
+        <v>14</v>
       </c>
       <c r="G493" s="0">
-        <v>2.86</v>
+        <v>6.17</v>
       </c>
       <c r="H493" s="0" t="s">
         <v>1349</v>
       </c>
     </row>
     <row r="494" spans="1:8">
       <c r="A494" s="0">
-        <v>25712</v>
+        <v>13853</v>
       </c>
       <c r="B494" s="0" t="s">
         <v>1350</v>
       </c>
       <c r="C494" s="0" t="s">
         <v>1351</v>
       </c>
       <c r="D494" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E494" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G494" s="0">
-        <v>4.1</v>
+        <v>3.32</v>
       </c>
       <c r="H494" s="0" t="s">
         <v>1352</v>
       </c>
     </row>
     <row r="495" spans="1:8">
       <c r="A495" s="0">
-        <v>16929</v>
+        <v>26354</v>
       </c>
       <c r="B495" s="0" t="s">
         <v>1353</v>
       </c>
       <c r="C495" s="0" t="s">
         <v>1354</v>
       </c>
       <c r="D495" s="0" t="s">
-        <v>9</v>
+        <v>52</v>
       </c>
       <c r="E495" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G495" s="0">
-        <v>1.25</v>
+        <v>13.35</v>
       </c>
       <c r="H495" s="0" t="s">
         <v>1355</v>
       </c>
     </row>
     <row r="496" spans="1:8">
       <c r="A496" s="0">
-        <v>25713</v>
+        <v>25725</v>
       </c>
       <c r="B496" s="0" t="s">
         <v>1356</v>
       </c>
       <c r="C496" s="0" t="s">
         <v>1357</v>
       </c>
       <c r="D496" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="E496" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G496" s="0">
-        <v>6.17</v>
+        <v>18.92</v>
       </c>
       <c r="H496" s="0" t="s">
         <v>1358</v>
       </c>
     </row>
     <row r="497" spans="1:8">
       <c r="A497" s="0">
-        <v>13853</v>
+        <v>25733</v>
       </c>
       <c r="B497" s="0" t="s">
         <v>1359</v>
       </c>
       <c r="C497" s="0" t="s">
         <v>1360</v>
       </c>
       <c r="D497" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E497" s="0" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
       <c r="G497" s="0">
-        <v>3.32</v>
+        <v>9.93</v>
       </c>
       <c r="H497" s="0" t="s">
         <v>1361</v>
       </c>
     </row>
     <row r="498" spans="1:8">
       <c r="A498" s="0">
-        <v>26354</v>
+        <v>18081</v>
       </c>
       <c r="B498" s="0" t="s">
         <v>1362</v>
       </c>
       <c r="C498" s="0" t="s">
         <v>1363</v>
       </c>
       <c r="D498" s="0" t="s">
-        <v>52</v>
+        <v>22</v>
       </c>
       <c r="E498" s="0" t="s">
-        <v>14</v>
+        <v>91</v>
       </c>
       <c r="G498" s="0">
-        <v>13.35</v>
+        <v>13.29</v>
       </c>
       <c r="H498" s="0" t="s">
         <v>1364</v>
       </c>
     </row>
     <row r="499" spans="1:8">
       <c r="A499" s="0">
-        <v>25725</v>
+        <v>25744</v>
       </c>
       <c r="B499" s="0" t="s">
         <v>1365</v>
       </c>
       <c r="C499" s="0" t="s">
         <v>1366</v>
       </c>
       <c r="D499" s="0" t="s">
-        <v>22</v>
-[...3 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="E499" s="0"/>
       <c r="G499" s="0">
-        <v>18.92</v>
+        <v>553</v>
       </c>
       <c r="H499" s="0" t="s">
         <v>1367</v>
       </c>
     </row>
     <row r="500" spans="1:8">
       <c r="A500" s="0">
-        <v>25733</v>
+        <v>25746</v>
       </c>
       <c r="B500" s="0" t="s">
         <v>1368</v>
       </c>
       <c r="C500" s="0" t="s">
         <v>1369</v>
       </c>
       <c r="D500" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E500" s="0" t="s">
-        <v>27</v>
+        <v>14</v>
       </c>
       <c r="G500" s="0">
-        <v>9.93</v>
+        <v>53.09</v>
       </c>
       <c r="H500" s="0" t="s">
         <v>1370</v>
       </c>
     </row>
     <row r="501" spans="1:8">
       <c r="A501" s="0">
-        <v>18081</v>
+        <v>25747</v>
       </c>
       <c r="B501" s="0" t="s">
         <v>1371</v>
       </c>
       <c r="C501" s="0" t="s">
         <v>1372</v>
       </c>
       <c r="D501" s="0" t="s">
-        <v>22</v>
+        <v>9</v>
       </c>
       <c r="E501" s="0" t="s">
-        <v>91</v>
+        <v>14</v>
       </c>
       <c r="G501" s="0">
-        <v>13.29</v>
+        <v>22.25</v>
       </c>
       <c r="H501" s="0" t="s">
         <v>1373</v>
       </c>
     </row>
     <row r="502" spans="1:8">
       <c r="A502" s="0">
-        <v>25744</v>
+        <v>16955</v>
       </c>
       <c r="B502" s="0" t="s">
         <v>1374</v>
       </c>
       <c r="C502" s="0" t="s">
         <v>1375</v>
       </c>
       <c r="D502" s="0" t="s">
-        <v>26</v>
-[...1 lines deleted...]
-      <c r="E502" s="0"/>
+        <v>9</v>
+      </c>
+      <c r="E502" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G502" s="0">
-        <v>553</v>
+        <v>1.03</v>
       </c>
       <c r="H502" s="0" t="s">
         <v>1376</v>
       </c>
     </row>
     <row r="503" spans="1:8">
       <c r="A503" s="0">
-        <v>25746</v>
+        <v>16955</v>
       </c>
       <c r="B503" s="0" t="s">
         <v>1377</v>
       </c>
       <c r="C503" s="0" t="s">
-        <v>1378</v>
+        <v>1375</v>
       </c>
       <c r="D503" s="0" t="s">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="E503" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G503" s="0">
-        <v>53.09</v>
+        <v>1.03</v>
       </c>
       <c r="H503" s="0" t="s">
-        <v>1379</v>
+        <v>1376</v>
       </c>
     </row>
     <row r="504" spans="1:8">
       <c r="A504" s="0">
-        <v>25747</v>
+        <v>16954</v>
       </c>
       <c r="B504" s="0" t="s">
+        <v>1378</v>
+      </c>
+      <c r="C504" s="0" t="s">
+        <v>1379</v>
+      </c>
+      <c r="D504" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E504" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="G504" s="0">
+        <v>0.92</v>
+      </c>
+      <c r="H504" s="0" t="s">
         <v>1380</v>
-      </c>
-[...13 lines deleted...]
-        <v>1382</v>
       </c>
     </row>
     <row r="505" spans="1:8">
       <c r="A505" s="0">
-        <v>16955</v>
+        <v>16954</v>
       </c>
       <c r="B505" s="0" t="s">
-        <v>1383</v>
+        <v>1381</v>
       </c>
       <c r="C505" s="0" t="s">
-        <v>1384</v>
+        <v>1379</v>
       </c>
       <c r="D505" s="0" t="s">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="E505" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G505" s="0">
-        <v>1.03</v>
+        <v>0.92</v>
       </c>
       <c r="H505" s="0" t="s">
-        <v>1385</v>
+        <v>1380</v>
       </c>
     </row>
     <row r="506" spans="1:8">
       <c r="A506" s="0">
-        <v>16955</v>
+        <v>25781</v>
       </c>
       <c r="B506" s="0" t="s">
-        <v>1386</v>
+        <v>1382</v>
       </c>
       <c r="C506" s="0" t="s">
-        <v>1384</v>
+        <v>1383</v>
       </c>
       <c r="D506" s="0" t="s">
         <v>22</v>
       </c>
       <c r="E506" s="0" t="s">
-        <v>14</v>
+        <v>53</v>
       </c>
       <c r="G506" s="0">
-        <v>1.03</v>
+        <v>1.33</v>
       </c>
       <c r="H506" s="0" t="s">
-        <v>1385</v>
+        <v>1384</v>
       </c>
     </row>
     <row r="507" spans="1:8">
       <c r="A507" s="0">
-        <v>16954</v>
+        <v>25782</v>
       </c>
       <c r="B507" s="0" t="s">
+        <v>1385</v>
+      </c>
+      <c r="C507" s="0" t="s">
+        <v>1386</v>
+      </c>
+      <c r="D507" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="E507" s="0" t="s">
+        <v>53</v>
+      </c>
+      <c r="G507" s="0">
+        <v>1.37</v>
+      </c>
+      <c r="H507" s="0" t="s">
         <v>1387</v>
-      </c>
-[...13 lines deleted...]
-        <v>1389</v>
       </c>
     </row>
     <row r="508" spans="1:8">
       <c r="A508" s="0">
-        <v>16954</v>
+        <v>25783</v>
       </c>
       <c r="B508" s="0" t="s">
-        <v>1390</v>
+        <v>1388</v>
       </c>
       <c r="C508" s="0" t="s">
-        <v>1388</v>
+        <v>1389</v>
       </c>
       <c r="D508" s="0" t="s">
         <v>22</v>
       </c>
       <c r="E508" s="0" t="s">
-        <v>14</v>
+        <v>53</v>
       </c>
       <c r="G508" s="0">
-        <v>0.92</v>
+        <v>1.47</v>
       </c>
       <c r="H508" s="0" t="s">
-        <v>1389</v>
+        <v>1390</v>
       </c>
     </row>
     <row r="509" spans="1:8">
       <c r="A509" s="0">
-        <v>25781</v>
+        <v>25784</v>
       </c>
       <c r="B509" s="0" t="s">
         <v>1391</v>
       </c>
       <c r="C509" s="0" t="s">
         <v>1392</v>
       </c>
       <c r="D509" s="0" t="s">
         <v>22</v>
       </c>
       <c r="E509" s="0" t="s">
         <v>53</v>
       </c>
       <c r="G509" s="0">
-        <v>1.33</v>
+        <v>6.91</v>
       </c>
       <c r="H509" s="0" t="s">
         <v>1393</v>
       </c>
     </row>
     <row r="510" spans="1:8">
       <c r="A510" s="0">
-        <v>25782</v>
+        <v>25761</v>
       </c>
       <c r="B510" s="0" t="s">
         <v>1394</v>
       </c>
       <c r="C510" s="0" t="s">
         <v>1395</v>
       </c>
       <c r="D510" s="0" t="s">
         <v>22</v>
       </c>
       <c r="E510" s="0" t="s">
-        <v>53</v>
+        <v>14</v>
       </c>
       <c r="G510" s="0">
-        <v>1.37</v>
+        <v>4.92</v>
       </c>
       <c r="H510" s="0" t="s">
         <v>1396</v>
       </c>
     </row>
     <row r="511" spans="1:8">
       <c r="A511" s="0">
-        <v>25783</v>
+        <v>26770</v>
       </c>
       <c r="B511" s="0" t="s">
         <v>1397</v>
       </c>
       <c r="C511" s="0" t="s">
         <v>1398</v>
       </c>
       <c r="D511" s="0" t="s">
-        <v>22</v>
+        <v>1337</v>
       </c>
       <c r="E511" s="0" t="s">
-        <v>53</v>
+        <v>14</v>
       </c>
       <c r="G511" s="0">
-        <v>1.47</v>
+        <v>9.24</v>
       </c>
       <c r="H511" s="0" t="s">
         <v>1399</v>
       </c>
     </row>
     <row r="512" spans="1:8">
       <c r="A512" s="0">
-        <v>25784</v>
+        <v>26370</v>
       </c>
       <c r="B512" s="0" t="s">
         <v>1400</v>
       </c>
       <c r="C512" s="0" t="s">
         <v>1401</v>
       </c>
       <c r="D512" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="E512" s="0" t="s">
         <v>53</v>
       </c>
       <c r="G512" s="0">
-        <v>6.91</v>
+        <v>0.74</v>
       </c>
       <c r="H512" s="0" t="s">
         <v>1402</v>
       </c>
     </row>
     <row r="513" spans="1:8">
       <c r="A513" s="0">
-        <v>25761</v>
+        <v>26370</v>
       </c>
       <c r="B513" s="0" t="s">
         <v>1403</v>
       </c>
       <c r="C513" s="0" t="s">
-        <v>1404</v>
+        <v>1401</v>
       </c>
       <c r="D513" s="0" t="s">
-        <v>22</v>
+        <v>209</v>
       </c>
       <c r="E513" s="0" t="s">
-        <v>14</v>
+        <v>53</v>
       </c>
       <c r="G513" s="0">
-        <v>4.92</v>
+        <v>0.74</v>
       </c>
       <c r="H513" s="0" t="s">
-        <v>1405</v>
+        <v>1402</v>
       </c>
     </row>
     <row r="514" spans="1:8">
       <c r="A514" s="0">
-        <v>26770</v>
+        <v>26367</v>
       </c>
       <c r="B514" s="0" t="s">
+        <v>1404</v>
+      </c>
+      <c r="C514" s="0" t="s">
+        <v>1405</v>
+      </c>
+      <c r="D514" s="0" t="s">
+        <v>52</v>
+      </c>
+      <c r="E514" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="G514" s="0">
+        <v>8.68</v>
+      </c>
+      <c r="H514" s="0" t="s">
         <v>1406</v>
-      </c>
-[...13 lines deleted...]
-        <v>1408</v>
       </c>
     </row>
     <row r="515" spans="1:8">
       <c r="A515" s="0">
-        <v>26370</v>
+        <v>26363</v>
       </c>
       <c r="B515" s="0" t="s">
+        <v>1407</v>
+      </c>
+      <c r="C515" s="0" t="s">
+        <v>1408</v>
+      </c>
+      <c r="D515" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E515" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="G515" s="0">
+        <v>42.53</v>
+      </c>
+      <c r="H515" s="0" t="s">
         <v>1409</v>
-      </c>
-[...13 lines deleted...]
-        <v>1411</v>
       </c>
     </row>
     <row r="516" spans="1:8">
       <c r="A516" s="0">
-        <v>26370</v>
+        <v>13865</v>
       </c>
       <c r="B516" s="0" t="s">
+        <v>1410</v>
+      </c>
+      <c r="C516" s="0" t="s">
+        <v>1411</v>
+      </c>
+      <c r="D516" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E516" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="G516" s="0">
+        <v>4.37</v>
+      </c>
+      <c r="H516" s="0" t="s">
         <v>1412</v>
-      </c>
-[...13 lines deleted...]
-        <v>1411</v>
       </c>
     </row>
     <row r="517" spans="1:8">
       <c r="A517" s="0">
-        <v>26367</v>
+        <v>13866</v>
       </c>
       <c r="B517" s="0" t="s">
         <v>1413</v>
       </c>
       <c r="C517" s="0" t="s">
         <v>1414</v>
       </c>
       <c r="D517" s="0" t="s">
-        <v>52</v>
+        <v>9</v>
       </c>
       <c r="E517" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G517" s="0">
-        <v>8.68</v>
+        <v>4.45</v>
       </c>
       <c r="H517" s="0" t="s">
         <v>1415</v>
       </c>
     </row>
     <row r="518" spans="1:8">
       <c r="A518" s="0">
-        <v>26363</v>
+        <v>18087</v>
       </c>
       <c r="B518" s="0" t="s">
         <v>1416</v>
       </c>
       <c r="C518" s="0" t="s">
         <v>1417</v>
       </c>
       <c r="D518" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E518" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G518" s="0">
-        <v>42.53</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="H518" s="0" t="s">
         <v>1418</v>
       </c>
     </row>
     <row r="519" spans="1:8">
       <c r="A519" s="0">
-        <v>13865</v>
+        <v>26376</v>
       </c>
       <c r="B519" s="0" t="s">
         <v>1419</v>
       </c>
       <c r="C519" s="0" t="s">
         <v>1420</v>
       </c>
       <c r="D519" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E519" s="0" t="s">
-        <v>14</v>
+        <v>1421</v>
       </c>
       <c r="G519" s="0">
-        <v>4.37</v>
+        <v>20.27</v>
       </c>
       <c r="H519" s="0" t="s">
-        <v>1421</v>
+        <v>1422</v>
       </c>
     </row>
     <row r="520" spans="1:8">
       <c r="A520" s="0">
-        <v>13866</v>
+        <v>25792</v>
       </c>
       <c r="B520" s="0" t="s">
-        <v>1422</v>
+        <v>1423</v>
       </c>
       <c r="C520" s="0" t="s">
-        <v>1423</v>
+        <v>1424</v>
       </c>
       <c r="D520" s="0" t="s">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="E520" s="0" t="s">
-        <v>14</v>
+        <v>665</v>
       </c>
       <c r="G520" s="0">
-        <v>4.45</v>
+        <v>15.07</v>
       </c>
       <c r="H520" s="0" t="s">
-        <v>1424</v>
+        <v>1425</v>
       </c>
     </row>
     <row r="521" spans="1:8">
       <c r="A521" s="0">
-        <v>18087</v>
+        <v>25794</v>
       </c>
       <c r="B521" s="0" t="s">
-        <v>1425</v>
+        <v>1426</v>
       </c>
       <c r="C521" s="0" t="s">
-        <v>1426</v>
+        <v>1427</v>
       </c>
       <c r="D521" s="0" t="s">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="E521" s="0" t="s">
-        <v>14</v>
+        <v>665</v>
       </c>
       <c r="G521" s="0">
-        <v>0.5600000000000001</v>
+        <v>19.1</v>
       </c>
       <c r="H521" s="0" t="s">
-        <v>1427</v>
+        <v>1428</v>
       </c>
     </row>
     <row r="522" spans="1:8">
       <c r="A522" s="0">
-        <v>26376</v>
+        <v>25795</v>
       </c>
       <c r="B522" s="0" t="s">
-        <v>1428</v>
+        <v>1429</v>
       </c>
       <c r="C522" s="0" t="s">
-        <v>1429</v>
+        <v>1430</v>
       </c>
       <c r="D522" s="0" t="s">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="E522" s="0" t="s">
-        <v>1430</v>
+        <v>665</v>
       </c>
       <c r="G522" s="0">
-        <v>20.27</v>
+        <v>19.1</v>
       </c>
       <c r="H522" s="0" t="s">
         <v>1431</v>
       </c>
     </row>
     <row r="523" spans="1:8">
       <c r="A523" s="0">
-        <v>25792</v>
+        <v>25796</v>
       </c>
       <c r="B523" s="0" t="s">
         <v>1432</v>
       </c>
       <c r="C523" s="0" t="s">
         <v>1433</v>
       </c>
       <c r="D523" s="0" t="s">
         <v>22</v>
       </c>
       <c r="E523" s="0" t="s">
         <v>665</v>
       </c>
       <c r="G523" s="0">
-        <v>15.07</v>
+        <v>10.43</v>
       </c>
       <c r="H523" s="0" t="s">
         <v>1434</v>
       </c>
     </row>
     <row r="524" spans="1:8">
       <c r="A524" s="0">
-        <v>25794</v>
+        <v>25798</v>
       </c>
       <c r="B524" s="0" t="s">
         <v>1435</v>
       </c>
       <c r="C524" s="0" t="s">
         <v>1436</v>
       </c>
       <c r="D524" s="0" t="s">
-        <v>22</v>
+        <v>9</v>
       </c>
       <c r="E524" s="0" t="s">
-        <v>665</v>
+        <v>27</v>
       </c>
       <c r="G524" s="0">
-        <v>19.1</v>
+        <v>6.25</v>
       </c>
       <c r="H524" s="0" t="s">
         <v>1437</v>
       </c>
     </row>
     <row r="525" spans="1:8">
       <c r="A525" s="0">
-        <v>25795</v>
+        <v>25798</v>
       </c>
       <c r="B525" s="0" t="s">
         <v>1438</v>
       </c>
       <c r="C525" s="0" t="s">
-        <v>1439</v>
+        <v>1436</v>
       </c>
       <c r="D525" s="0" t="s">
         <v>22</v>
       </c>
       <c r="E525" s="0" t="s">
-        <v>665</v>
+        <v>27</v>
       </c>
       <c r="G525" s="0">
-        <v>19.1</v>
+        <v>6.25</v>
       </c>
       <c r="H525" s="0" t="s">
-        <v>1440</v>
+        <v>1437</v>
       </c>
     </row>
     <row r="526" spans="1:8">
       <c r="A526" s="0">
-        <v>25796</v>
+        <v>16956</v>
       </c>
       <c r="B526" s="0" t="s">
+        <v>1439</v>
+      </c>
+      <c r="C526" s="0" t="s">
+        <v>1440</v>
+      </c>
+      <c r="D526" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E526" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="G526" s="0">
+        <v>2.04</v>
+      </c>
+      <c r="H526" s="0" t="s">
         <v>1441</v>
-      </c>
-[...13 lines deleted...]
-        <v>1443</v>
       </c>
     </row>
     <row r="527" spans="1:8">
       <c r="A527" s="0">
-        <v>25798</v>
+        <v>16956</v>
       </c>
       <c r="B527" s="0" t="s">
-        <v>1444</v>
+        <v>1442</v>
       </c>
       <c r="C527" s="0" t="s">
-        <v>1445</v>
+        <v>1440</v>
       </c>
       <c r="D527" s="0" t="s">
-        <v>9</v>
+        <v>52</v>
       </c>
       <c r="E527" s="0" t="s">
-        <v>27</v>
+        <v>14</v>
       </c>
       <c r="G527" s="0">
-        <v>6.25</v>
+        <v>2.04</v>
       </c>
       <c r="H527" s="0" t="s">
-        <v>1446</v>
+        <v>1441</v>
       </c>
     </row>
     <row r="528" spans="1:8">
       <c r="A528" s="0">
-        <v>25798</v>
+        <v>16963</v>
       </c>
       <c r="B528" s="0" t="s">
-        <v>1447</v>
+        <v>1443</v>
       </c>
       <c r="C528" s="0" t="s">
+        <v>1444</v>
+      </c>
+      <c r="D528" s="0" t="s">
+        <v>209</v>
+      </c>
+      <c r="E528" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="G528" s="0">
+        <v>3.47</v>
+      </c>
+      <c r="H528" s="0" t="s">
         <v>1445</v>
-      </c>
-[...10 lines deleted...]
-        <v>1446</v>
       </c>
     </row>
     <row r="529" spans="1:8">
       <c r="A529" s="0">
-        <v>16956</v>
+        <v>16969</v>
       </c>
       <c r="B529" s="0" t="s">
+        <v>1446</v>
+      </c>
+      <c r="C529" s="0" t="s">
+        <v>1447</v>
+      </c>
+      <c r="D529" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="E529" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="G529" s="0">
+        <v>1.94</v>
+      </c>
+      <c r="H529" s="0" t="s">
         <v>1448</v>
-      </c>
-[...13 lines deleted...]
-        <v>1450</v>
       </c>
     </row>
     <row r="530" spans="1:8">
       <c r="A530" s="0">
-        <v>16956</v>
+        <v>16969</v>
       </c>
       <c r="B530" s="0" t="s">
-        <v>1451</v>
+        <v>1449</v>
       </c>
       <c r="C530" s="0" t="s">
-        <v>1449</v>
+        <v>1447</v>
       </c>
       <c r="D530" s="0" t="s">
-        <v>52</v>
+        <v>456</v>
       </c>
       <c r="E530" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G530" s="0">
-        <v>2.04</v>
+        <v>1.94</v>
       </c>
       <c r="H530" s="0" t="s">
-        <v>1450</v>
+        <v>1448</v>
       </c>
     </row>
     <row r="531" spans="1:8">
       <c r="A531" s="0">
-        <v>16963</v>
+        <v>16972</v>
       </c>
       <c r="B531" s="0" t="s">
+        <v>1450</v>
+      </c>
+      <c r="C531" s="0" t="s">
+        <v>1451</v>
+      </c>
+      <c r="D531" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="E531" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="G531" s="0">
+        <v>1.65</v>
+      </c>
+      <c r="H531" s="0" t="s">
         <v>1452</v>
-      </c>
-[...13 lines deleted...]
-        <v>1454</v>
       </c>
     </row>
     <row r="532" spans="1:8">
       <c r="A532" s="0">
-        <v>16969</v>
+        <v>16991</v>
       </c>
       <c r="B532" s="0" t="s">
-        <v>1455</v>
+        <v>1453</v>
       </c>
       <c r="C532" s="0" t="s">
-        <v>1456</v>
+        <v>1454</v>
       </c>
       <c r="D532" s="0" t="s">
         <v>22</v>
       </c>
       <c r="E532" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G532" s="0">
-        <v>1.94</v>
+        <v>2.3</v>
       </c>
       <c r="H532" s="0" t="s">
-        <v>1457</v>
+        <v>1455</v>
       </c>
     </row>
     <row r="533" spans="1:8">
       <c r="A533" s="0">
-        <v>16969</v>
+        <v>16993</v>
       </c>
       <c r="B533" s="0" t="s">
+        <v>1456</v>
+      </c>
+      <c r="C533" s="0" t="s">
+        <v>1457</v>
+      </c>
+      <c r="D533" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E533" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="G533" s="0">
+        <v>1.06</v>
+      </c>
+      <c r="H533" s="0" t="s">
         <v>1458</v>
-      </c>
-[...13 lines deleted...]
-        <v>1457</v>
       </c>
     </row>
     <row r="534" spans="1:8">
       <c r="A534" s="0">
-        <v>16972</v>
+        <v>16993</v>
       </c>
       <c r="B534" s="0" t="s">
         <v>1459</v>
       </c>
       <c r="C534" s="0" t="s">
-        <v>1460</v>
+        <v>1457</v>
       </c>
       <c r="D534" s="0" t="s">
-        <v>456</v>
+        <v>52</v>
       </c>
       <c r="E534" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G534" s="0">
-        <v>1.65</v>
+        <v>1.06</v>
       </c>
       <c r="H534" s="0" t="s">
-        <v>1461</v>
+        <v>1458</v>
       </c>
     </row>
     <row r="535" spans="1:8">
       <c r="A535" s="0">
-        <v>16991</v>
+        <v>16994</v>
       </c>
       <c r="B535" s="0" t="s">
+        <v>1460</v>
+      </c>
+      <c r="C535" s="0" t="s">
+        <v>1461</v>
+      </c>
+      <c r="D535" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E535" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="G535" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="H535" s="0" t="s">
         <v>1462</v>
-      </c>
-[...13 lines deleted...]
-        <v>1464</v>
       </c>
     </row>
     <row r="536" spans="1:8">
       <c r="A536" s="0">
-        <v>16993</v>
+        <v>16994</v>
       </c>
       <c r="B536" s="0" t="s">
-        <v>1465</v>
+        <v>1463</v>
       </c>
       <c r="C536" s="0" t="s">
-        <v>1466</v>
+        <v>1461</v>
       </c>
       <c r="D536" s="0" t="s">
-        <v>9</v>
+        <v>52</v>
       </c>
       <c r="E536" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G536" s="0">
-        <v>1.06</v>
+        <v>2.22</v>
       </c>
       <c r="H536" s="0" t="s">
-        <v>1467</v>
+        <v>1462</v>
       </c>
     </row>
     <row r="537" spans="1:8">
       <c r="A537" s="0">
-        <v>16993</v>
+        <v>16995</v>
       </c>
       <c r="B537" s="0" t="s">
-        <v>1468</v>
+        <v>1464</v>
       </c>
       <c r="C537" s="0" t="s">
+        <v>1465</v>
+      </c>
+      <c r="D537" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E537" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="G537" s="0">
+        <v>1.93</v>
+      </c>
+      <c r="H537" s="0" t="s">
         <v>1466</v>
-      </c>
-[...10 lines deleted...]
-        <v>1467</v>
       </c>
     </row>
     <row r="538" spans="1:8">
       <c r="A538" s="0">
-        <v>16994</v>
+        <v>16995</v>
       </c>
       <c r="B538" s="0" t="s">
-        <v>1469</v>
+        <v>1467</v>
       </c>
       <c r="C538" s="0" t="s">
-        <v>1470</v>
+        <v>1465</v>
       </c>
       <c r="D538" s="0" t="s">
-        <v>9</v>
+        <v>52</v>
       </c>
       <c r="E538" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G538" s="0">
-        <v>2.22</v>
+        <v>1.93</v>
       </c>
       <c r="H538" s="0" t="s">
-        <v>1471</v>
+        <v>1466</v>
       </c>
     </row>
     <row r="539" spans="1:8">
       <c r="A539" s="0">
-        <v>16994</v>
+        <v>25814</v>
       </c>
       <c r="B539" s="0" t="s">
-        <v>1472</v>
+        <v>1468</v>
       </c>
       <c r="C539" s="0" t="s">
+        <v>1469</v>
+      </c>
+      <c r="D539" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="E539" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="G539" s="0">
+        <v>5.65</v>
+      </c>
+      <c r="H539" s="0" t="s">
         <v>1470</v>
-      </c>
-[...10 lines deleted...]
-        <v>1471</v>
       </c>
     </row>
     <row r="540" spans="1:8">
       <c r="A540" s="0">
-        <v>16995</v>
+        <v>25818</v>
       </c>
       <c r="B540" s="0" t="s">
+        <v>1471</v>
+      </c>
+      <c r="C540" s="0" t="s">
+        <v>1472</v>
+      </c>
+      <c r="D540" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="E540" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="G540" s="0">
+        <v>4.59</v>
+      </c>
+      <c r="H540" s="0" t="s">
         <v>1473</v>
-      </c>
-[...13 lines deleted...]
-        <v>1475</v>
       </c>
     </row>
     <row r="541" spans="1:8">
       <c r="A541" s="0">
-        <v>16995</v>
+        <v>25819</v>
       </c>
       <c r="B541" s="0" t="s">
+        <v>1474</v>
+      </c>
+      <c r="C541" s="0" t="s">
+        <v>1475</v>
+      </c>
+      <c r="D541" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="E541" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="G541" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="H541" s="0" t="s">
         <v>1476</v>
-      </c>
-[...13 lines deleted...]
-        <v>1475</v>
       </c>
     </row>
     <row r="542" spans="1:8">
       <c r="A542" s="0">
-        <v>25814</v>
+        <v>26379</v>
       </c>
       <c r="B542" s="0" t="s">
         <v>1477</v>
       </c>
       <c r="C542" s="0" t="s">
         <v>1478</v>
       </c>
       <c r="D542" s="0" t="s">
-        <v>22</v>
+        <v>1479</v>
       </c>
       <c r="E542" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G542" s="0">
-        <v>5.65</v>
+        <v>10.67</v>
       </c>
       <c r="H542" s="0" t="s">
-        <v>1479</v>
+        <v>1480</v>
       </c>
     </row>
     <row r="543" spans="1:8">
       <c r="A543" s="0">
-        <v>25818</v>
+        <v>26379</v>
       </c>
       <c r="B543" s="0" t="s">
+        <v>1481</v>
+      </c>
+      <c r="C543" s="0" t="s">
+        <v>1478</v>
+      </c>
+      <c r="D543" s="0" t="s">
+        <v>1482</v>
+      </c>
+      <c r="E543" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="G543" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="H543" s="0" t="s">
         <v>1480</v>
-      </c>
-[...13 lines deleted...]
-        <v>1482</v>
       </c>
     </row>
     <row r="544" spans="1:8">
       <c r="A544" s="0">
-        <v>25819</v>
+        <v>26389</v>
       </c>
       <c r="B544" s="0" t="s">
         <v>1483</v>
       </c>
       <c r="C544" s="0" t="s">
         <v>1484</v>
       </c>
       <c r="D544" s="0" t="s">
-        <v>44</v>
+        <v>456</v>
       </c>
       <c r="E544" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G544" s="0">
-        <v>4.6</v>
+        <v>7.5</v>
       </c>
       <c r="H544" s="0" t="s">
         <v>1485</v>
       </c>
     </row>
     <row r="545" spans="1:8">
       <c r="A545" s="0">
-        <v>26379</v>
+        <v>26389</v>
       </c>
       <c r="B545" s="0" t="s">
         <v>1486</v>
       </c>
       <c r="C545" s="0" t="s">
-        <v>1487</v>
+        <v>1484</v>
       </c>
       <c r="D545" s="0" t="s">
-        <v>1488</v>
+        <v>52</v>
       </c>
       <c r="E545" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G545" s="0">
-        <v>10.67</v>
+        <v>7.5</v>
       </c>
       <c r="H545" s="0" t="s">
-        <v>1489</v>
+        <v>1485</v>
       </c>
     </row>
     <row r="546" spans="1:8">
       <c r="A546" s="0">
-        <v>26379</v>
+        <v>26389</v>
       </c>
       <c r="B546" s="0" t="s">
-        <v>1490</v>
+        <v>1487</v>
       </c>
       <c r="C546" s="0" t="s">
-        <v>1487</v>
+        <v>1484</v>
       </c>
       <c r="D546" s="0" t="s">
-        <v>1491</v>
+        <v>9</v>
       </c>
       <c r="E546" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G546" s="0">
-        <v>10.67</v>
+        <v>7.5</v>
       </c>
       <c r="H546" s="0" t="s">
-        <v>1489</v>
+        <v>1485</v>
       </c>
     </row>
     <row r="547" spans="1:8">
       <c r="A547" s="0">
         <v>26389</v>
       </c>
       <c r="B547" s="0" t="s">
-        <v>1492</v>
+        <v>1488</v>
       </c>
       <c r="C547" s="0" t="s">
-        <v>1493</v>
+        <v>1484</v>
       </c>
       <c r="D547" s="0" t="s">
-        <v>456</v>
+        <v>478</v>
       </c>
       <c r="E547" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G547" s="0">
         <v>7.5</v>
       </c>
       <c r="H547" s="0" t="s">
-        <v>1494</v>
+        <v>1485</v>
       </c>
     </row>
     <row r="548" spans="1:8">
       <c r="A548" s="0">
-        <v>26389</v>
+        <v>18098</v>
       </c>
       <c r="B548" s="0" t="s">
-        <v>1495</v>
+        <v>1489</v>
       </c>
       <c r="C548" s="0" t="s">
-        <v>1493</v>
+        <v>1490</v>
       </c>
       <c r="D548" s="0" t="s">
-        <v>52</v>
+        <v>9</v>
       </c>
       <c r="E548" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G548" s="0">
-        <v>7.5</v>
+        <v>7.79</v>
       </c>
       <c r="H548" s="0" t="s">
-        <v>1494</v>
+        <v>1491</v>
       </c>
     </row>
     <row r="549" spans="1:8">
       <c r="A549" s="0">
-        <v>26389</v>
+        <v>18097</v>
       </c>
       <c r="B549" s="0" t="s">
-        <v>1496</v>
+        <v>1492</v>
       </c>
       <c r="C549" s="0" t="s">
         <v>1493</v>
       </c>
       <c r="D549" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E549" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G549" s="0">
-        <v>7.5</v>
+        <v>3</v>
       </c>
       <c r="H549" s="0" t="s">
         <v>1494</v>
       </c>
     </row>
     <row r="550" spans="1:8">
       <c r="A550" s="0">
-        <v>26389</v>
+        <v>18097</v>
       </c>
       <c r="B550" s="0" t="s">
-        <v>1497</v>
+        <v>1495</v>
       </c>
       <c r="C550" s="0" t="s">
         <v>1493</v>
       </c>
       <c r="D550" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="E550" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G550" s="0">
-        <v>7.5</v>
+        <v>3</v>
       </c>
       <c r="H550" s="0" t="s">
         <v>1494</v>
       </c>
     </row>
     <row r="551" spans="1:8">
       <c r="A551" s="0">
-        <v>18098</v>
+        <v>18102</v>
       </c>
       <c r="B551" s="0" t="s">
+        <v>1496</v>
+      </c>
+      <c r="C551" s="0" t="s">
+        <v>1497</v>
+      </c>
+      <c r="D551" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E551" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="G551" s="0">
+        <v>29.59</v>
+      </c>
+      <c r="H551" s="0" t="s">
         <v>1498</v>
-      </c>
-[...13 lines deleted...]
-        <v>1500</v>
       </c>
     </row>
     <row r="552" spans="1:8">
       <c r="A552" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="B552" s="0" t="s">
-        <v>1501</v>
+        <v>1499</v>
       </c>
       <c r="C552" s="0" t="s">
-        <v>1502</v>
+        <v>1497</v>
       </c>
       <c r="D552" s="0" t="s">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="E552" s="0" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
       <c r="G552" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="H552" s="0" t="s">
-        <v>1503</v>
+        <v>1498</v>
       </c>
     </row>
     <row r="553" spans="1:8">
       <c r="A553" s="0">
-        <v>18097</v>
+        <v>19007</v>
       </c>
       <c r="B553" s="0" t="s">
-        <v>1504</v>
+        <v>1500</v>
       </c>
       <c r="C553" s="0" t="s">
-        <v>1502</v>
+        <v>1501</v>
       </c>
       <c r="D553" s="0" t="s">
         <v>22</v>
       </c>
       <c r="E553" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G553" s="0">
-        <v>3</v>
+        <v>1.82</v>
       </c>
       <c r="H553" s="0" t="s">
-        <v>1503</v>
+        <v>1502</v>
       </c>
     </row>
     <row r="554" spans="1:8">
       <c r="A554" s="0">
-        <v>18102</v>
+        <v>19008</v>
       </c>
       <c r="B554" s="0" t="s">
+        <v>1503</v>
+      </c>
+      <c r="C554" s="0" t="s">
+        <v>1504</v>
+      </c>
+      <c r="D554" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="E554" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="G554" s="0">
+        <v>2.38</v>
+      </c>
+      <c r="H554" s="0" t="s">
         <v>1505</v>
-      </c>
-[...13 lines deleted...]
-        <v>1507</v>
       </c>
     </row>
     <row r="555" spans="1:8">
       <c r="A555" s="0">
-        <v>18102</v>
+        <v>25837</v>
       </c>
       <c r="B555" s="0" t="s">
+        <v>1506</v>
+      </c>
+      <c r="C555" s="0" t="s">
+        <v>1507</v>
+      </c>
+      <c r="D555" s="0" t="s">
+        <v>1337</v>
+      </c>
+      <c r="E555" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="G555" s="0">
+        <v>4.54</v>
+      </c>
+      <c r="H555" s="0" t="s">
         <v>1508</v>
-      </c>
-[...13 lines deleted...]
-        <v>1507</v>
       </c>
     </row>
     <row r="556" spans="1:8">
       <c r="A556" s="0">
-        <v>19007</v>
+        <v>25837</v>
       </c>
       <c r="B556" s="0" t="s">
         <v>1509</v>
       </c>
       <c r="C556" s="0" t="s">
-        <v>1510</v>
+        <v>1507</v>
       </c>
       <c r="D556" s="0" t="s">
-        <v>22</v>
+        <v>52</v>
       </c>
       <c r="E556" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G556" s="0">
-        <v>1.82</v>
+        <v>4.54</v>
       </c>
       <c r="H556" s="0" t="s">
-        <v>1511</v>
+        <v>1508</v>
       </c>
     </row>
     <row r="557" spans="1:8">
       <c r="A557" s="0">
-        <v>19008</v>
+        <v>25832</v>
       </c>
       <c r="B557" s="0" t="s">
-        <v>1512</v>
+        <v>1510</v>
       </c>
       <c r="C557" s="0" t="s">
-        <v>1513</v>
+        <v>1511</v>
       </c>
       <c r="D557" s="0" t="s">
         <v>22</v>
       </c>
       <c r="E557" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G557" s="0">
-        <v>2.38</v>
+        <v>1.93</v>
       </c>
       <c r="H557" s="0" t="s">
-        <v>1514</v>
+        <v>1512</v>
       </c>
     </row>
     <row r="558" spans="1:8">
       <c r="A558" s="0">
-        <v>25837</v>
+        <v>18105</v>
       </c>
       <c r="B558" s="0" t="s">
+        <v>1513</v>
+      </c>
+      <c r="C558" s="0" t="s">
+        <v>1514</v>
+      </c>
+      <c r="D558" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E558" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="G558" s="0">
+        <v>2.49</v>
+      </c>
+      <c r="H558" s="0" t="s">
         <v>1515</v>
-      </c>
-[...13 lines deleted...]
-        <v>1517</v>
       </c>
     </row>
     <row r="559" spans="1:8">
       <c r="A559" s="0">
-        <v>25837</v>
+        <v>26392</v>
       </c>
       <c r="B559" s="0" t="s">
+        <v>1516</v>
+      </c>
+      <c r="C559" s="0" t="s">
+        <v>1517</v>
+      </c>
+      <c r="D559" s="0" t="s">
         <v>1518</v>
       </c>
-      <c r="C559" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E559" s="0" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="G559" s="0">
-        <v>4.54</v>
+        <v>25.44</v>
       </c>
       <c r="H559" s="0" t="s">
-        <v>1517</v>
+        <v>1519</v>
       </c>
     </row>
     <row r="560" spans="1:8">
       <c r="A560" s="0">
-        <v>25832</v>
+        <v>26393</v>
       </c>
       <c r="B560" s="0" t="s">
-        <v>1519</v>
+        <v>1520</v>
       </c>
       <c r="C560" s="0" t="s">
-        <v>1520</v>
+        <v>1521</v>
       </c>
       <c r="D560" s="0" t="s">
-        <v>22</v>
+        <v>1518</v>
       </c>
       <c r="E560" s="0" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="G560" s="0">
-        <v>1.93</v>
+        <v>28.34</v>
       </c>
       <c r="H560" s="0" t="s">
-        <v>1521</v>
+        <v>1522</v>
       </c>
     </row>
     <row r="561" spans="1:8">
       <c r="A561" s="0">
-        <v>18105</v>
+        <v>25842</v>
       </c>
       <c r="B561" s="0" t="s">
-        <v>1522</v>
+        <v>1523</v>
       </c>
       <c r="C561" s="0" t="s">
-        <v>1523</v>
+        <v>1524</v>
       </c>
       <c r="D561" s="0" t="s">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="E561" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G561" s="0">
-        <v>2.49</v>
+        <v>4.83</v>
       </c>
       <c r="H561" s="0" t="s">
-        <v>1524</v>
+        <v>1525</v>
       </c>
     </row>
     <row r="562" spans="1:8">
       <c r="A562" s="0">
-        <v>26392</v>
+        <v>25845</v>
       </c>
       <c r="B562" s="0" t="s">
-        <v>1525</v>
+        <v>1526</v>
       </c>
       <c r="C562" s="0" t="s">
-        <v>1526</v>
+        <v>1527</v>
       </c>
       <c r="D562" s="0" t="s">
-        <v>1527</v>
+        <v>1528</v>
       </c>
       <c r="E562" s="0" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="G562" s="0">
-        <v>25.44</v>
+        <v>4.45</v>
       </c>
       <c r="H562" s="0" t="s">
-        <v>1528</v>
+        <v>1529</v>
       </c>
     </row>
     <row r="563" spans="1:8">
       <c r="A563" s="0">
-        <v>26393</v>
+        <v>25847</v>
       </c>
       <c r="B563" s="0" t="s">
-        <v>1529</v>
+        <v>1530</v>
       </c>
       <c r="C563" s="0" t="s">
-        <v>1530</v>
+        <v>1531</v>
       </c>
       <c r="D563" s="0" t="s">
-        <v>1527</v>
+        <v>44</v>
       </c>
       <c r="E563" s="0" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="G563" s="0">
-        <v>28.34</v>
+        <v>5.09</v>
       </c>
       <c r="H563" s="0" t="s">
-        <v>1531</v>
+        <v>1532</v>
       </c>
     </row>
     <row r="564" spans="1:8">
       <c r="A564" s="0">
-        <v>25842</v>
+        <v>25847</v>
       </c>
       <c r="B564" s="0" t="s">
+        <v>1533</v>
+      </c>
+      <c r="C564" s="0" t="s">
+        <v>1531</v>
+      </c>
+      <c r="D564" s="0" t="s">
+        <v>1528</v>
+      </c>
+      <c r="E564" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="G564" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="H564" s="0" t="s">
         <v>1532</v>
-      </c>
-[...13 lines deleted...]
-        <v>1534</v>
       </c>
     </row>
     <row r="565" spans="1:8">
       <c r="A565" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="B565" s="0" t="s">
+        <v>1534</v>
+      </c>
+      <c r="C565" s="0" t="s">
         <v>1535</v>
       </c>
-      <c r="C565" s="0" t="s">
+      <c r="D565" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="E565" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="G565" s="0">
+        <v>5.45</v>
+      </c>
+      <c r="H565" s="0" t="s">
         <v>1536</v>
-      </c>
-[...10 lines deleted...]
-        <v>1538</v>
       </c>
     </row>
     <row r="566" spans="1:8">
       <c r="A566" s="0">
-        <v>25847</v>
+        <v>25846</v>
       </c>
       <c r="B566" s="0" t="s">
-        <v>1539</v>
+        <v>1537</v>
       </c>
       <c r="C566" s="0" t="s">
-        <v>1540</v>
+        <v>1535</v>
       </c>
       <c r="D566" s="0" t="s">
-        <v>44</v>
+        <v>1528</v>
       </c>
       <c r="E566" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G566" s="0">
-        <v>5.09</v>
+        <v>5.45</v>
       </c>
       <c r="H566" s="0" t="s">
-        <v>1541</v>
+        <v>1536</v>
       </c>
     </row>
     <row r="567" spans="1:8">
       <c r="A567" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="B567" s="0" t="s">
-        <v>1542</v>
+        <v>1538</v>
       </c>
       <c r="C567" s="0" t="s">
+        <v>1539</v>
+      </c>
+      <c r="D567" s="0" t="s">
+        <v>892</v>
+      </c>
+      <c r="E567" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="G567" s="0">
+        <v>4.05</v>
+      </c>
+      <c r="H567" s="0" t="s">
         <v>1540</v>
-      </c>
-[...10 lines deleted...]
-        <v>1541</v>
       </c>
     </row>
     <row r="568" spans="1:8">
       <c r="A568" s="0">
-        <v>25846</v>
+        <v>13878</v>
       </c>
       <c r="B568" s="0" t="s">
+        <v>1541</v>
+      </c>
+      <c r="C568" s="0" t="s">
+        <v>1542</v>
+      </c>
+      <c r="D568" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E568" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="G568" s="0">
+        <v>4.7</v>
+      </c>
+      <c r="H568" s="0" t="s">
         <v>1543</v>
-      </c>
-[...13 lines deleted...]
-        <v>1545</v>
       </c>
     </row>
     <row r="569" spans="1:8">
       <c r="A569" s="0">
-        <v>25846</v>
+        <v>13877</v>
       </c>
       <c r="B569" s="0" t="s">
+        <v>1544</v>
+      </c>
+      <c r="C569" s="0" t="s">
+        <v>1545</v>
+      </c>
+      <c r="D569" s="0" t="s">
         <v>1546</v>
       </c>
-      <c r="C569" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E569" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G569" s="0">
-        <v>5.45</v>
+        <v>3.19</v>
       </c>
       <c r="H569" s="0" t="s">
-        <v>1545</v>
+        <v>1547</v>
       </c>
     </row>
     <row r="570" spans="1:8">
       <c r="A570" s="0">
-        <v>25844</v>
+        <v>18111</v>
       </c>
       <c r="B570" s="0" t="s">
-        <v>1547</v>
+        <v>1548</v>
       </c>
       <c r="C570" s="0" t="s">
-        <v>1548</v>
+        <v>1549</v>
       </c>
       <c r="D570" s="0" t="s">
-        <v>892</v>
+        <v>9</v>
       </c>
       <c r="E570" s="0" t="s">
-        <v>14</v>
+        <v>513</v>
       </c>
       <c r="G570" s="0">
-        <v>4.05</v>
+        <v>16.99</v>
       </c>
       <c r="H570" s="0" t="s">
-        <v>1549</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="571" spans="1:8">
       <c r="A571" s="0">
-        <v>13878</v>
+        <v>18114</v>
       </c>
       <c r="B571" s="0" t="s">
-        <v>1550</v>
+        <v>1551</v>
       </c>
       <c r="C571" s="0" t="s">
-        <v>1551</v>
+        <v>1552</v>
       </c>
       <c r="D571" s="0" t="s">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="E571" s="0" t="s">
-        <v>14</v>
+        <v>513</v>
       </c>
       <c r="G571" s="0">
-        <v>4.7</v>
+        <v>5.56</v>
       </c>
       <c r="H571" s="0" t="s">
-        <v>1552</v>
+        <v>1553</v>
       </c>
     </row>
     <row r="572" spans="1:8">
       <c r="A572" s="0">
-        <v>13877</v>
+        <v>25850</v>
       </c>
       <c r="B572" s="0" t="s">
-        <v>1553</v>
+        <v>1554</v>
       </c>
       <c r="C572" s="0" t="s">
-        <v>1554</v>
+        <v>1555</v>
       </c>
       <c r="D572" s="0" t="s">
-        <v>1555</v>
+        <v>22</v>
       </c>
       <c r="E572" s="0" t="s">
-        <v>14</v>
+        <v>665</v>
       </c>
       <c r="G572" s="0">
-        <v>3.19</v>
+        <v>12.92</v>
       </c>
       <c r="H572" s="0" t="s">
         <v>1556</v>
       </c>
     </row>
     <row r="573" spans="1:8">
       <c r="A573" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="B573" s="0" t="s">
         <v>1557</v>
       </c>
       <c r="C573" s="0" t="s">
         <v>1558</v>
       </c>
       <c r="D573" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E573" s="0" t="s">
-        <v>513</v>
+        <v>1559</v>
       </c>
       <c r="G573" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="H573" s="0" t="s">
-        <v>1559</v>
+        <v>1560</v>
       </c>
     </row>
     <row r="574" spans="1:8">
       <c r="A574" s="0">
-        <v>18114</v>
+        <v>19029</v>
       </c>
       <c r="B574" s="0" t="s">
-        <v>1560</v>
+        <v>1561</v>
       </c>
       <c r="C574" s="0" t="s">
-        <v>1561</v>
+        <v>1562</v>
       </c>
       <c r="D574" s="0" t="s">
-        <v>22</v>
+        <v>9</v>
       </c>
       <c r="E574" s="0" t="s">
-        <v>513</v>
+        <v>14</v>
       </c>
       <c r="G574" s="0">
-        <v>5.56</v>
+        <v>1.22</v>
       </c>
       <c r="H574" s="0" t="s">
-        <v>1562</v>
+        <v>1563</v>
       </c>
     </row>
     <row r="575" spans="1:8">
       <c r="A575" s="0">
-        <v>25850</v>
+        <v>26396</v>
       </c>
       <c r="B575" s="0" t="s">
-        <v>1563</v>
+        <v>1564</v>
       </c>
       <c r="C575" s="0" t="s">
-        <v>1564</v>
+        <v>1565</v>
       </c>
       <c r="D575" s="0" t="s">
-        <v>22</v>
+        <v>9</v>
       </c>
       <c r="E575" s="0" t="s">
-        <v>665</v>
+        <v>14</v>
       </c>
       <c r="G575" s="0">
-        <v>12.92</v>
+        <v>10.53</v>
       </c>
       <c r="H575" s="0" t="s">
-        <v>1565</v>
+        <v>1566</v>
       </c>
     </row>
     <row r="576" spans="1:8">
       <c r="A576" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="B576" s="0" t="s">
+        <v>1567</v>
+      </c>
+      <c r="C576" s="0" t="s">
+        <v>1565</v>
+      </c>
+      <c r="D576" s="0" t="s">
+        <v>209</v>
+      </c>
+      <c r="E576" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="G576" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="H576" s="0" t="s">
         <v>1566</v>
-      </c>
-[...13 lines deleted...]
-        <v>1569</v>
       </c>
     </row>
     <row r="577" spans="1:8">
       <c r="A577" s="0">
-        <v>19029</v>
+        <v>26399</v>
       </c>
       <c r="B577" s="0" t="s">
+        <v>1568</v>
+      </c>
+      <c r="C577" s="0" t="s">
+        <v>1569</v>
+      </c>
+      <c r="D577" s="0" t="s">
+        <v>52</v>
+      </c>
+      <c r="E577" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="G577" s="0">
+        <v>9.789999999999999</v>
+      </c>
+      <c r="H577" s="0" t="s">
         <v>1570</v>
-      </c>
-[...13 lines deleted...]
-        <v>1572</v>
       </c>
     </row>
     <row r="578" spans="1:8">
       <c r="A578" s="0">
-        <v>26396</v>
+        <v>26399</v>
       </c>
       <c r="B578" s="0" t="s">
-        <v>1573</v>
+        <v>1571</v>
       </c>
       <c r="C578" s="0" t="s">
-        <v>1574</v>
+        <v>1569</v>
       </c>
       <c r="D578" s="0" t="s">
-        <v>9</v>
+        <v>316</v>
       </c>
       <c r="E578" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G578" s="0">
-        <v>10.53</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="H578" s="0" t="s">
-        <v>1575</v>
+        <v>1570</v>
       </c>
     </row>
     <row r="579" spans="1:8">
       <c r="A579" s="0">
-        <v>26396</v>
+        <v>25857</v>
       </c>
       <c r="B579" s="0" t="s">
-        <v>1576</v>
+        <v>1572</v>
       </c>
       <c r="C579" s="0" t="s">
+        <v>1573</v>
+      </c>
+      <c r="D579" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E579" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="G579" s="0">
+        <v>13.7</v>
+      </c>
+      <c r="H579" s="0" t="s">
         <v>1574</v>
-      </c>
-[...10 lines deleted...]
-        <v>1575</v>
       </c>
     </row>
     <row r="580" spans="1:8">
       <c r="A580" s="0">
-        <v>26399</v>
+        <v>25858</v>
       </c>
       <c r="B580" s="0" t="s">
+        <v>1575</v>
+      </c>
+      <c r="C580" s="0" t="s">
+        <v>1576</v>
+      </c>
+      <c r="D580" s="0" t="s">
+        <v>892</v>
+      </c>
+      <c r="E580" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="G580" s="0">
+        <v>3.57</v>
+      </c>
+      <c r="H580" s="0" t="s">
         <v>1577</v>
-      </c>
-[...13 lines deleted...]
-        <v>1579</v>
       </c>
     </row>
     <row r="581" spans="1:8">
       <c r="A581" s="0">
-        <v>26399</v>
+        <v>25860</v>
       </c>
       <c r="B581" s="0" t="s">
+        <v>1578</v>
+      </c>
+      <c r="C581" s="0" t="s">
+        <v>1579</v>
+      </c>
+      <c r="D581" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E581" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="G581" s="0">
+        <v>2.32</v>
+      </c>
+      <c r="H581" s="0" t="s">
         <v>1580</v>
-      </c>
-[...13 lines deleted...]
-        <v>1579</v>
       </c>
     </row>
     <row r="582" spans="1:8">
       <c r="A582" s="0">
-        <v>25857</v>
+        <v>26401</v>
       </c>
       <c r="B582" s="0" t="s">
         <v>1581</v>
       </c>
       <c r="C582" s="0" t="s">
         <v>1582</v>
       </c>
       <c r="D582" s="0" t="s">
-        <v>9</v>
+        <v>1583</v>
       </c>
       <c r="E582" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G582" s="0">
-        <v>13.7</v>
+        <v>1.16</v>
       </c>
       <c r="H582" s="0" t="s">
-        <v>1583</v>
+        <v>1584</v>
       </c>
     </row>
     <row r="583" spans="1:8">
       <c r="A583" s="0">
-        <v>25858</v>
+        <v>26401</v>
       </c>
       <c r="B583" s="0" t="s">
+        <v>1585</v>
+      </c>
+      <c r="C583" s="0" t="s">
+        <v>1582</v>
+      </c>
+      <c r="D583" s="0" t="s">
+        <v>316</v>
+      </c>
+      <c r="E583" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="G583" s="0">
+        <v>1.16</v>
+      </c>
+      <c r="H583" s="0" t="s">
         <v>1584</v>
-      </c>
-[...13 lines deleted...]
-        <v>1586</v>
       </c>
     </row>
     <row r="584" spans="1:8">
       <c r="A584" s="0">
-        <v>25860</v>
+        <v>26401</v>
       </c>
       <c r="B584" s="0" t="s">
-        <v>1587</v>
+        <v>1586</v>
       </c>
       <c r="C584" s="0" t="s">
-        <v>1588</v>
+        <v>1582</v>
       </c>
       <c r="D584" s="0" t="s">
-        <v>9</v>
+        <v>30</v>
       </c>
       <c r="E584" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G584" s="0">
-        <v>2.32</v>
+        <v>1.16</v>
       </c>
       <c r="H584" s="0" t="s">
-        <v>1589</v>
+        <v>1584</v>
       </c>
     </row>
     <row r="585" spans="1:8">
       <c r="A585" s="0">
-        <v>26401</v>
+        <v>26402</v>
       </c>
       <c r="B585" s="0" t="s">
+        <v>1587</v>
+      </c>
+      <c r="C585" s="0" t="s">
+        <v>1588</v>
+      </c>
+      <c r="D585" s="0" t="s">
+        <v>1589</v>
+      </c>
+      <c r="E585" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="G585" s="0">
+        <v>9.68</v>
+      </c>
+      <c r="H585" s="0" t="s">
         <v>1590</v>
-      </c>
-[...13 lines deleted...]
-        <v>1593</v>
       </c>
     </row>
     <row r="586" spans="1:8">
       <c r="A586" s="0">
-        <v>26401</v>
+        <v>26402</v>
       </c>
       <c r="B586" s="0" t="s">
-        <v>1594</v>
+        <v>1591</v>
       </c>
       <c r="C586" s="0" t="s">
-        <v>1591</v>
+        <v>1588</v>
       </c>
       <c r="D586" s="0" t="s">
-        <v>316</v>
+        <v>1592</v>
       </c>
       <c r="E586" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G586" s="0">
-        <v>1.16</v>
+        <v>9.68</v>
       </c>
       <c r="H586" s="0" t="s">
-        <v>1593</v>
+        <v>1590</v>
       </c>
     </row>
     <row r="587" spans="1:8">
       <c r="A587" s="0">
-        <v>26401</v>
+        <v>26402</v>
       </c>
       <c r="B587" s="0" t="s">
-        <v>1595</v>
+        <v>1593</v>
       </c>
       <c r="C587" s="0" t="s">
-        <v>1591</v>
+        <v>1588</v>
       </c>
       <c r="D587" s="0" t="s">
-        <v>30</v>
+        <v>1594</v>
       </c>
       <c r="E587" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G587" s="0">
-        <v>1.16</v>
+        <v>9.68</v>
       </c>
       <c r="H587" s="0" t="s">
-        <v>1593</v>
+        <v>1590</v>
       </c>
     </row>
     <row r="588" spans="1:8">
       <c r="A588" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="B588" s="0" t="s">
+        <v>1595</v>
+      </c>
+      <c r="C588" s="0" t="s">
         <v>1596</v>
       </c>
-      <c r="C588" s="0" t="s">
+      <c r="D588" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E588" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="G588" s="0">
+        <v>25.22</v>
+      </c>
+      <c r="H588" s="0" t="s">
         <v>1597</v>
-      </c>
-[...10 lines deleted...]
-        <v>1599</v>
       </c>
     </row>
     <row r="589" spans="1:8">
       <c r="A589" s="0">
-        <v>26402</v>
+        <v>18129</v>
       </c>
       <c r="B589" s="0" t="s">
+        <v>1598</v>
+      </c>
+      <c r="C589" s="0" t="s">
+        <v>1599</v>
+      </c>
+      <c r="D589" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E589" s="0" t="s">
+        <v>53</v>
+      </c>
+      <c r="G589" s="0">
+        <v>3.65</v>
+      </c>
+      <c r="H589" s="0" t="s">
         <v>1600</v>
-      </c>
-[...13 lines deleted...]
-        <v>1599</v>
       </c>
     </row>
     <row r="590" spans="1:8">
       <c r="A590" s="0">
-        <v>26402</v>
+        <v>26412</v>
       </c>
       <c r="B590" s="0" t="s">
+        <v>1601</v>
+      </c>
+      <c r="C590" s="0" t="s">
         <v>1602</v>
       </c>
-      <c r="C590" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D590" s="0" t="s">
+        <v>316</v>
+      </c>
+      <c r="E590" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="G590" s="0">
+        <v>8.6</v>
+      </c>
+      <c r="H590" s="0" t="s">
         <v>1603</v>
-      </c>
-[...7 lines deleted...]
-        <v>1599</v>
       </c>
     </row>
     <row r="591" spans="1:8">
       <c r="A591" s="0">
-        <v>18125</v>
+        <v>26415</v>
       </c>
       <c r="B591" s="0" t="s">
         <v>1604</v>
       </c>
       <c r="C591" s="0" t="s">
         <v>1605</v>
       </c>
       <c r="D591" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E591" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G591" s="0">
-        <v>25.22</v>
+        <v>8.31</v>
       </c>
       <c r="H591" s="0" t="s">
         <v>1606</v>
       </c>
     </row>
     <row r="592" spans="1:8">
       <c r="A592" s="0">
-        <v>18129</v>
+        <v>26415</v>
       </c>
       <c r="B592" s="0" t="s">
         <v>1607</v>
       </c>
       <c r="C592" s="0" t="s">
-        <v>1608</v>
+        <v>1605</v>
       </c>
       <c r="D592" s="0" t="s">
-        <v>9</v>
+        <v>44</v>
       </c>
       <c r="E592" s="0" t="s">
-        <v>53</v>
+        <v>14</v>
       </c>
       <c r="G592" s="0">
-        <v>3.65</v>
+        <v>8.31</v>
       </c>
       <c r="H592" s="0" t="s">
-        <v>1609</v>
+        <v>1606</v>
       </c>
     </row>
     <row r="593" spans="1:8">
       <c r="A593" s="0">
-        <v>26412</v>
+        <v>13895</v>
       </c>
       <c r="B593" s="0" t="s">
+        <v>1608</v>
+      </c>
+      <c r="C593" s="0" t="s">
+        <v>1609</v>
+      </c>
+      <c r="D593" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E593" s="0" t="s">
+        <v>53</v>
+      </c>
+      <c r="G593" s="0">
+        <v>2.7</v>
+      </c>
+      <c r="H593" s="0" t="s">
         <v>1610</v>
-      </c>
-[...13 lines deleted...]
-        <v>1612</v>
       </c>
     </row>
     <row r="594" spans="1:8">
       <c r="A594" s="0">
-        <v>26415</v>
+        <v>13896</v>
       </c>
       <c r="B594" s="0" t="s">
+        <v>1611</v>
+      </c>
+      <c r="C594" s="0" t="s">
+        <v>1612</v>
+      </c>
+      <c r="D594" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E594" s="0" t="s">
+        <v>53</v>
+      </c>
+      <c r="G594" s="0">
+        <v>3.26</v>
+      </c>
+      <c r="H594" s="0" t="s">
         <v>1613</v>
-      </c>
-[...13 lines deleted...]
-        <v>1615</v>
       </c>
     </row>
     <row r="595" spans="1:8">
       <c r="A595" s="0">
-        <v>26415</v>
+        <v>13893</v>
       </c>
       <c r="B595" s="0" t="s">
+        <v>1614</v>
+      </c>
+      <c r="C595" s="0" t="s">
+        <v>1615</v>
+      </c>
+      <c r="D595" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="E595" s="0" t="s">
+        <v>53</v>
+      </c>
+      <c r="G595" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="H595" s="0" t="s">
         <v>1616</v>
-      </c>
-[...13 lines deleted...]
-        <v>1615</v>
       </c>
     </row>
     <row r="596" spans="1:8">
       <c r="A596" s="0">
-        <v>13895</v>
+        <v>18133</v>
       </c>
       <c r="B596" s="0" t="s">
         <v>1617</v>
       </c>
       <c r="C596" s="0" t="s">
         <v>1618</v>
       </c>
       <c r="D596" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E596" s="0" t="s">
-        <v>53</v>
+        <v>113</v>
       </c>
       <c r="G596" s="0">
-        <v>2.7</v>
+        <v>6.49</v>
       </c>
       <c r="H596" s="0" t="s">
         <v>1619</v>
       </c>
     </row>
     <row r="597" spans="1:8">
       <c r="A597" s="0">
-        <v>13896</v>
+        <v>18134</v>
       </c>
       <c r="B597" s="0" t="s">
         <v>1620</v>
       </c>
       <c r="C597" s="0" t="s">
         <v>1621</v>
       </c>
       <c r="D597" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E597" s="0" t="s">
-        <v>53</v>
+        <v>113</v>
       </c>
       <c r="G597" s="0">
-        <v>3.26</v>
+        <v>8.59</v>
       </c>
       <c r="H597" s="0" t="s">
         <v>1622</v>
       </c>
     </row>
     <row r="598" spans="1:8">
       <c r="A598" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="B598" s="0" t="s">
         <v>1623</v>
       </c>
       <c r="C598" s="0" t="s">
         <v>1624</v>
       </c>
       <c r="D598" s="0" t="s">
-        <v>22</v>
+        <v>9</v>
       </c>
       <c r="E598" s="0" t="s">
-        <v>53</v>
+        <v>113</v>
       </c>
       <c r="G598" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="H598" s="0" t="s">
         <v>1625</v>
       </c>
     </row>
     <row r="599" spans="1:8">
       <c r="A599" s="0">
-        <v>18133</v>
+        <v>18137</v>
       </c>
       <c r="B599" s="0" t="s">
         <v>1626</v>
       </c>
       <c r="C599" s="0" t="s">
         <v>1627</v>
       </c>
       <c r="D599" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E599" s="0" t="s">
         <v>113</v>
       </c>
       <c r="G599" s="0">
-        <v>6.49</v>
+        <v>5.99</v>
       </c>
       <c r="H599" s="0" t="s">
         <v>1628</v>
       </c>
     </row>
     <row r="600" spans="1:8">
       <c r="A600" s="0">
-        <v>18134</v>
+        <v>18130</v>
       </c>
       <c r="B600" s="0" t="s">
         <v>1629</v>
       </c>
       <c r="C600" s="0" t="s">
         <v>1630</v>
       </c>
       <c r="D600" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E600" s="0" t="s">
         <v>113</v>
       </c>
       <c r="G600" s="0">
-        <v>8.59</v>
+        <v>7.71</v>
       </c>
       <c r="H600" s="0" t="s">
         <v>1631</v>
       </c>
     </row>
     <row r="601" spans="1:8">
       <c r="A601" s="0">
-        <v>18135</v>
+        <v>18131</v>
       </c>
       <c r="B601" s="0" t="s">
         <v>1632</v>
       </c>
       <c r="C601" s="0" t="s">
         <v>1633</v>
       </c>
       <c r="D601" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E601" s="0" t="s">
         <v>113</v>
       </c>
       <c r="G601" s="0">
-        <v>7.37</v>
+        <v>13.65</v>
       </c>
       <c r="H601" s="0" t="s">
         <v>1634</v>
       </c>
     </row>
     <row r="602" spans="1:8">
       <c r="A602" s="0">
-        <v>18137</v>
+        <v>19043</v>
       </c>
       <c r="B602" s="0" t="s">
         <v>1635</v>
       </c>
       <c r="C602" s="0" t="s">
         <v>1636</v>
       </c>
       <c r="D602" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E602" s="0" t="s">
-        <v>113</v>
+        <v>14</v>
       </c>
       <c r="G602" s="0">
-        <v>5.99</v>
+        <v>1.48</v>
       </c>
       <c r="H602" s="0" t="s">
         <v>1637</v>
       </c>
     </row>
     <row r="603" spans="1:8">
       <c r="A603" s="0">
-        <v>18130</v>
+        <v>19044</v>
       </c>
       <c r="B603" s="0" t="s">
         <v>1638</v>
       </c>
       <c r="C603" s="0" t="s">
         <v>1639</v>
       </c>
       <c r="D603" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E603" s="0" t="s">
-        <v>113</v>
+        <v>14</v>
       </c>
       <c r="G603" s="0">
-        <v>7.71</v>
+        <v>2.18</v>
       </c>
       <c r="H603" s="0" t="s">
         <v>1640</v>
       </c>
     </row>
     <row r="604" spans="1:8">
       <c r="A604" s="0">
-        <v>18131</v>
+        <v>19045</v>
       </c>
       <c r="B604" s="0" t="s">
         <v>1641</v>
       </c>
       <c r="C604" s="0" t="s">
         <v>1642</v>
       </c>
       <c r="D604" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E604" s="0" t="s">
-        <v>113</v>
+        <v>14</v>
       </c>
       <c r="G604" s="0">
-        <v>13.65</v>
+        <v>2.6</v>
       </c>
       <c r="H604" s="0" t="s">
         <v>1643</v>
       </c>
     </row>
     <row r="605" spans="1:8">
       <c r="A605" s="0">
-        <v>19043</v>
+        <v>25868</v>
       </c>
       <c r="B605" s="0" t="s">
         <v>1644</v>
       </c>
       <c r="C605" s="0" t="s">
         <v>1645</v>
       </c>
       <c r="D605" s="0" t="s">
-        <v>9</v>
+        <v>1646</v>
       </c>
       <c r="E605" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G605" s="0">
-        <v>1.48</v>
+        <v>4.47</v>
       </c>
       <c r="H605" s="0" t="s">
-        <v>1646</v>
+        <v>1647</v>
       </c>
     </row>
     <row r="606" spans="1:8">
       <c r="A606" s="0">
-        <v>19044</v>
+        <v>18140</v>
       </c>
       <c r="B606" s="0" t="s">
-        <v>1647</v>
+        <v>1648</v>
       </c>
       <c r="C606" s="0" t="s">
-        <v>1648</v>
+        <v>1649</v>
       </c>
       <c r="D606" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E606" s="0" t="s">
-        <v>14</v>
+        <v>53</v>
       </c>
       <c r="G606" s="0">
-        <v>2.18</v>
+        <v>2.53</v>
       </c>
       <c r="H606" s="0" t="s">
-        <v>1649</v>
+        <v>1650</v>
       </c>
     </row>
     <row r="607" spans="1:8">
       <c r="A607" s="0">
-        <v>19045</v>
+        <v>18141</v>
       </c>
       <c r="B607" s="0" t="s">
-        <v>1650</v>
+        <v>1651</v>
       </c>
       <c r="C607" s="0" t="s">
-        <v>1651</v>
+        <v>1652</v>
       </c>
       <c r="D607" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E607" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G607" s="0">
-        <v>2.6</v>
+        <v>2.34</v>
       </c>
       <c r="H607" s="0" t="s">
-        <v>1652</v>
+        <v>1653</v>
       </c>
     </row>
     <row r="608" spans="1:8">
       <c r="A608" s="0">
-        <v>25868</v>
+        <v>18148</v>
       </c>
       <c r="B608" s="0" t="s">
-        <v>1653</v>
+        <v>1654</v>
       </c>
       <c r="C608" s="0" t="s">
-        <v>1654</v>
+        <v>1655</v>
       </c>
       <c r="D608" s="0" t="s">
-        <v>1655</v>
+        <v>9</v>
       </c>
       <c r="E608" s="0" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="G608" s="0">
-        <v>4.47</v>
+        <v>6.7</v>
       </c>
       <c r="H608" s="0" t="s">
         <v>1656</v>
       </c>
     </row>
     <row r="609" spans="1:8">
       <c r="A609" s="0">
-        <v>18140</v>
+        <v>26426</v>
       </c>
       <c r="B609" s="0" t="s">
         <v>1657</v>
       </c>
       <c r="C609" s="0" t="s">
         <v>1658</v>
       </c>
       <c r="D609" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E609" s="0" t="s">
-        <v>53</v>
+        <v>10</v>
       </c>
       <c r="G609" s="0">
-        <v>2.53</v>
+        <v>10.22</v>
       </c>
       <c r="H609" s="0" t="s">
         <v>1659</v>
       </c>
     </row>
     <row r="610" spans="1:8">
       <c r="A610" s="0">
-        <v>18141</v>
+        <v>26467</v>
       </c>
       <c r="B610" s="0" t="s">
         <v>1660</v>
       </c>
       <c r="C610" s="0" t="s">
         <v>1661</v>
       </c>
       <c r="D610" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E610" s="0" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="G610" s="0">
-        <v>2.34</v>
+        <v>11.62</v>
       </c>
       <c r="H610" s="0" t="s">
         <v>1662</v>
       </c>
     </row>
     <row r="611" spans="1:8">
       <c r="A611" s="0">
-        <v>18148</v>
+        <v>25869</v>
       </c>
       <c r="B611" s="0" t="s">
         <v>1663</v>
       </c>
       <c r="C611" s="0" t="s">
         <v>1664</v>
       </c>
       <c r="D611" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E611" s="0" t="s">
-        <v>10</v>
+        <v>1665</v>
       </c>
       <c r="G611" s="0">
-        <v>6.7</v>
+        <v>20.33</v>
       </c>
       <c r="H611" s="0" t="s">
-        <v>1665</v>
+        <v>1666</v>
       </c>
     </row>
     <row r="612" spans="1:8">
       <c r="A612" s="0">
-        <v>26426</v>
+        <v>25871</v>
       </c>
       <c r="B612" s="0" t="s">
-        <v>1666</v>
+        <v>1667</v>
       </c>
       <c r="C612" s="0" t="s">
-        <v>1667</v>
+        <v>1668</v>
       </c>
       <c r="D612" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E612" s="0" t="s">
-        <v>10</v>
+        <v>1665</v>
       </c>
       <c r="G612" s="0">
-        <v>10.22</v>
+        <v>19.59</v>
       </c>
       <c r="H612" s="0" t="s">
-        <v>1668</v>
+        <v>1669</v>
       </c>
     </row>
     <row r="613" spans="1:8">
       <c r="A613" s="0">
-        <v>26467</v>
+        <v>19061</v>
       </c>
       <c r="B613" s="0" t="s">
-        <v>1669</v>
+        <v>1670</v>
       </c>
       <c r="C613" s="0" t="s">
-        <v>1670</v>
+        <v>1671</v>
       </c>
       <c r="D613" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E613" s="0" t="s">
-        <v>10</v>
+        <v>27</v>
       </c>
       <c r="G613" s="0">
-        <v>11.62</v>
+        <v>8.9</v>
       </c>
       <c r="H613" s="0" t="s">
-        <v>1671</v>
+        <v>1672</v>
       </c>
     </row>
     <row r="614" spans="1:8">
       <c r="A614" s="0">
-        <v>25869</v>
+        <v>19062</v>
       </c>
       <c r="B614" s="0" t="s">
-        <v>1672</v>
+        <v>1673</v>
       </c>
       <c r="C614" s="0" t="s">
-        <v>1673</v>
+        <v>1674</v>
       </c>
       <c r="D614" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E614" s="0" t="s">
-        <v>1674</v>
+        <v>27</v>
       </c>
       <c r="G614" s="0">
-        <v>20.33</v>
+        <v>6.83</v>
       </c>
       <c r="H614" s="0" t="s">
         <v>1675</v>
       </c>
     </row>
     <row r="615" spans="1:8">
       <c r="A615" s="0">
-        <v>25871</v>
+        <v>19081</v>
       </c>
       <c r="B615" s="0" t="s">
         <v>1676</v>
       </c>
       <c r="C615" s="0" t="s">
         <v>1677</v>
       </c>
       <c r="D615" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E615" s="0" t="s">
-        <v>1674</v>
+        <v>27</v>
       </c>
       <c r="G615" s="0">
-        <v>19.59</v>
+        <v>6.99</v>
       </c>
       <c r="H615" s="0" t="s">
         <v>1678</v>
       </c>
     </row>
     <row r="616" spans="1:8">
       <c r="A616" s="0">
-        <v>19061</v>
+        <v>25873</v>
       </c>
       <c r="B616" s="0" t="s">
         <v>1679</v>
       </c>
       <c r="C616" s="0" t="s">
         <v>1680</v>
       </c>
       <c r="D616" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E616" s="0" t="s">
         <v>27</v>
       </c>
       <c r="G616" s="0">
-        <v>8.9</v>
+        <v>9.27</v>
       </c>
       <c r="H616" s="0" t="s">
         <v>1681</v>
       </c>
     </row>
     <row r="617" spans="1:8">
       <c r="A617" s="0">
-        <v>19062</v>
+        <v>25875</v>
       </c>
       <c r="B617" s="0" t="s">
         <v>1682</v>
       </c>
       <c r="C617" s="0" t="s">
         <v>1683</v>
       </c>
       <c r="D617" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E617" s="0" t="s">
         <v>27</v>
       </c>
       <c r="G617" s="0">
-        <v>6.83</v>
+        <v>4.6</v>
       </c>
       <c r="H617" s="0" t="s">
         <v>1684</v>
       </c>
     </row>
     <row r="618" spans="1:8">
       <c r="A618" s="0">
-        <v>19081</v>
+        <v>25876</v>
       </c>
       <c r="B618" s="0" t="s">
         <v>1685</v>
       </c>
       <c r="C618" s="0" t="s">
         <v>1686</v>
       </c>
       <c r="D618" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E618" s="0" t="s">
         <v>27</v>
       </c>
       <c r="G618" s="0">
-        <v>6.99</v>
+        <v>7.77</v>
       </c>
       <c r="H618" s="0" t="s">
         <v>1687</v>
       </c>
     </row>
     <row r="619" spans="1:8">
       <c r="A619" s="0">
-        <v>25873</v>
+        <v>25877</v>
       </c>
       <c r="B619" s="0" t="s">
         <v>1688</v>
       </c>
       <c r="C619" s="0" t="s">
         <v>1689</v>
       </c>
       <c r="D619" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E619" s="0" t="s">
         <v>27</v>
       </c>
       <c r="G619" s="0">
-        <v>9.27</v>
+        <v>10.69</v>
       </c>
       <c r="H619" s="0" t="s">
         <v>1690</v>
       </c>
     </row>
     <row r="620" spans="1:8">
       <c r="A620" s="0">
-        <v>25875</v>
+        <v>18164</v>
       </c>
       <c r="B620" s="0" t="s">
         <v>1691</v>
       </c>
       <c r="C620" s="0" t="s">
         <v>1692</v>
       </c>
       <c r="D620" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E620" s="0" t="s">
         <v>27</v>
       </c>
       <c r="G620" s="0">
-        <v>4.6</v>
+        <v>33.8</v>
       </c>
       <c r="H620" s="0" t="s">
         <v>1693</v>
       </c>
     </row>
     <row r="621" spans="1:8">
       <c r="A621" s="0">
-        <v>25876</v>
+        <v>13906</v>
       </c>
       <c r="B621" s="0" t="s">
         <v>1694</v>
       </c>
       <c r="C621" s="0" t="s">
         <v>1695</v>
       </c>
       <c r="D621" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E621" s="0" t="s">
         <v>27</v>
       </c>
       <c r="G621" s="0">
-        <v>7.77</v>
+        <v>7.61</v>
       </c>
       <c r="H621" s="0" t="s">
         <v>1696</v>
       </c>
     </row>
     <row r="622" spans="1:8">
       <c r="A622" s="0">
-        <v>25877</v>
+        <v>13910</v>
       </c>
       <c r="B622" s="0" t="s">
         <v>1697</v>
       </c>
       <c r="C622" s="0" t="s">
         <v>1698</v>
       </c>
       <c r="D622" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E622" s="0" t="s">
         <v>27</v>
       </c>
       <c r="G622" s="0">
-        <v>10.69</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="H622" s="0" t="s">
         <v>1699</v>
       </c>
     </row>
     <row r="623" spans="1:8">
       <c r="A623" s="0">
-        <v>18164</v>
+        <v>13903</v>
       </c>
       <c r="B623" s="0" t="s">
         <v>1700</v>
       </c>
       <c r="C623" s="0" t="s">
         <v>1701</v>
       </c>
       <c r="D623" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E623" s="0" t="s">
         <v>27</v>
       </c>
       <c r="G623" s="0">
-        <v>33.8</v>
+        <v>12.61</v>
       </c>
       <c r="H623" s="0" t="s">
         <v>1702</v>
       </c>
     </row>
     <row r="624" spans="1:8">
       <c r="A624" s="0">
-        <v>13906</v>
+        <v>13917</v>
       </c>
       <c r="B624" s="0" t="s">
         <v>1703</v>
       </c>
       <c r="C624" s="0" t="s">
         <v>1704</v>
       </c>
       <c r="D624" s="0" t="s">
-        <v>9</v>
+        <v>44</v>
       </c>
       <c r="E624" s="0" t="s">
         <v>27</v>
       </c>
       <c r="G624" s="0">
-        <v>7.61</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="H624" s="0" t="s">
         <v>1705</v>
       </c>
     </row>
     <row r="625" spans="1:8">
       <c r="A625" s="0">
-        <v>13910</v>
+        <v>13918</v>
       </c>
       <c r="B625" s="0" t="s">
         <v>1706</v>
       </c>
       <c r="C625" s="0" t="s">
         <v>1707</v>
       </c>
       <c r="D625" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E625" s="0" t="s">
         <v>27</v>
       </c>
       <c r="G625" s="0">
-        <v>9.050000000000001</v>
+        <v>13.82</v>
       </c>
       <c r="H625" s="0" t="s">
         <v>1708</v>
       </c>
     </row>
     <row r="626" spans="1:8">
       <c r="A626" s="0">
-        <v>13903</v>
+        <v>13918</v>
       </c>
       <c r="B626" s="0" t="s">
         <v>1709</v>
       </c>
       <c r="C626" s="0" t="s">
-        <v>1710</v>
+        <v>1707</v>
       </c>
       <c r="D626" s="0" t="s">
-        <v>9</v>
+        <v>209</v>
       </c>
       <c r="E626" s="0" t="s">
         <v>27</v>
       </c>
       <c r="G626" s="0">
-        <v>12.61</v>
+        <v>13.82</v>
       </c>
       <c r="H626" s="0" t="s">
-        <v>1711</v>
+        <v>1708</v>
       </c>
     </row>
     <row r="627" spans="1:8">
       <c r="A627" s="0">
-        <v>13917</v>
+        <v>26469</v>
       </c>
       <c r="B627" s="0" t="s">
-        <v>1712</v>
+        <v>1710</v>
       </c>
       <c r="C627" s="0" t="s">
-        <v>1713</v>
+        <v>1711</v>
       </c>
       <c r="D627" s="0" t="s">
-        <v>44</v>
+        <v>132</v>
       </c>
       <c r="E627" s="0" t="s">
         <v>27</v>
       </c>
       <c r="G627" s="0">
-        <v>9.140000000000001</v>
+        <v>20.45</v>
       </c>
       <c r="H627" s="0" t="s">
-        <v>1714</v>
+        <v>1712</v>
       </c>
     </row>
     <row r="628" spans="1:8">
       <c r="A628" s="0">
-        <v>13918</v>
+        <v>26472</v>
       </c>
       <c r="B628" s="0" t="s">
+        <v>1713</v>
+      </c>
+      <c r="C628" s="0" t="s">
+        <v>1714</v>
+      </c>
+      <c r="D628" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E628" s="0" t="s">
+        <v>53</v>
+      </c>
+      <c r="G628" s="0">
+        <v>7.56</v>
+      </c>
+      <c r="H628" s="0" t="s">
         <v>1715</v>
-      </c>
-[...13 lines deleted...]
-        <v>1717</v>
       </c>
     </row>
     <row r="629" spans="1:8">
       <c r="A629" s="0">
-        <v>13918</v>
+        <v>26472</v>
       </c>
       <c r="B629" s="0" t="s">
-        <v>1718</v>
+        <v>1716</v>
       </c>
       <c r="C629" s="0" t="s">
-        <v>1716</v>
+        <v>1714</v>
       </c>
       <c r="D629" s="0" t="s">
-        <v>209</v>
+        <v>22</v>
       </c>
       <c r="E629" s="0" t="s">
-        <v>27</v>
+        <v>53</v>
       </c>
       <c r="G629" s="0">
-        <v>13.82</v>
+        <v>7.56</v>
       </c>
       <c r="H629" s="0" t="s">
-        <v>1717</v>
+        <v>1715</v>
       </c>
     </row>
     <row r="630" spans="1:8">
       <c r="A630" s="0">
-        <v>26469</v>
+        <v>13923</v>
       </c>
       <c r="B630" s="0" t="s">
+        <v>1717</v>
+      </c>
+      <c r="C630" s="0" t="s">
+        <v>1718</v>
+      </c>
+      <c r="D630" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E630" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="G630" s="0">
+        <v>2.99</v>
+      </c>
+      <c r="H630" s="0" t="s">
         <v>1719</v>
-      </c>
-[...13 lines deleted...]
-        <v>1721</v>
       </c>
     </row>
     <row r="631" spans="1:8">
       <c r="A631" s="0">
-        <v>26472</v>
+        <v>26477</v>
       </c>
       <c r="B631" s="0" t="s">
+        <v>1720</v>
+      </c>
+      <c r="C631" s="0" t="s">
+        <v>1721</v>
+      </c>
+      <c r="D631" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E631" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="G631" s="0">
+        <v>9.98</v>
+      </c>
+      <c r="H631" s="0" t="s">
         <v>1722</v>
-      </c>
-[...13 lines deleted...]
-        <v>1724</v>
       </c>
     </row>
     <row r="632" spans="1:8">
       <c r="A632" s="0">
-        <v>26472</v>
+        <v>26477</v>
       </c>
       <c r="B632" s="0" t="s">
-        <v>1725</v>
+        <v>1723</v>
       </c>
       <c r="C632" s="0" t="s">
-        <v>1723</v>
+        <v>1721</v>
       </c>
       <c r="D632" s="0" t="s">
         <v>22</v>
       </c>
       <c r="E632" s="0" t="s">
-        <v>53</v>
+        <v>14</v>
       </c>
       <c r="G632" s="0">
-        <v>7.56</v>
+        <v>9.98</v>
       </c>
       <c r="H632" s="0" t="s">
-        <v>1724</v>
+        <v>1722</v>
       </c>
     </row>
     <row r="633" spans="1:8">
       <c r="A633" s="0">
-        <v>13923</v>
+        <v>26477</v>
       </c>
       <c r="B633" s="0" t="s">
-        <v>1726</v>
+        <v>1724</v>
       </c>
       <c r="C633" s="0" t="s">
-        <v>1727</v>
+        <v>1721</v>
       </c>
       <c r="D633" s="0" t="s">
-        <v>9</v>
+        <v>1725</v>
       </c>
       <c r="E633" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G633" s="0">
-        <v>2.99</v>
+        <v>9.98</v>
       </c>
       <c r="H633" s="0" t="s">
-        <v>1728</v>
+        <v>1722</v>
       </c>
     </row>
     <row r="634" spans="1:8">
       <c r="A634" s="0">
         <v>26477</v>
       </c>
       <c r="B634" s="0" t="s">
-        <v>1729</v>
+        <v>1726</v>
       </c>
       <c r="C634" s="0" t="s">
-        <v>1730</v>
+        <v>1721</v>
       </c>
       <c r="D634" s="0" t="s">
-        <v>9</v>
+        <v>316</v>
       </c>
       <c r="E634" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G634" s="0">
         <v>9.98</v>
       </c>
       <c r="H634" s="0" t="s">
-        <v>1731</v>
+        <v>1722</v>
       </c>
     </row>
     <row r="635" spans="1:8">
       <c r="A635" s="0">
-        <v>26477</v>
+        <v>26479</v>
       </c>
       <c r="B635" s="0" t="s">
-        <v>1732</v>
+        <v>1727</v>
       </c>
       <c r="C635" s="0" t="s">
-        <v>1730</v>
+        <v>1728</v>
       </c>
       <c r="D635" s="0" t="s">
-        <v>22</v>
+        <v>9</v>
       </c>
       <c r="E635" s="0" t="s">
-        <v>14</v>
+        <v>53</v>
       </c>
       <c r="G635" s="0">
-        <v>9.98</v>
+        <v>9.76</v>
       </c>
       <c r="H635" s="0" t="s">
-        <v>1731</v>
+        <v>1729</v>
       </c>
     </row>
     <row r="636" spans="1:8">
       <c r="A636" s="0">
-        <v>26477</v>
+        <v>26481</v>
       </c>
       <c r="B636" s="0" t="s">
-        <v>1733</v>
+        <v>1730</v>
       </c>
       <c r="C636" s="0" t="s">
-        <v>1730</v>
+        <v>1731</v>
       </c>
       <c r="D636" s="0" t="s">
-        <v>1734</v>
+        <v>9</v>
       </c>
       <c r="E636" s="0" t="s">
-        <v>14</v>
+        <v>665</v>
       </c>
       <c r="G636" s="0">
-        <v>9.98</v>
+        <v>13.59</v>
       </c>
       <c r="H636" s="0" t="s">
-        <v>1731</v>
+        <v>1732</v>
       </c>
     </row>
     <row r="637" spans="1:8">
       <c r="A637" s="0">
-        <v>26477</v>
+        <v>13927</v>
       </c>
       <c r="B637" s="0" t="s">
+        <v>1733</v>
+      </c>
+      <c r="C637" s="0" t="s">
+        <v>1734</v>
+      </c>
+      <c r="D637" s="0" t="s">
+        <v>892</v>
+      </c>
+      <c r="E637" s="0" t="s">
+        <v>1665</v>
+      </c>
+      <c r="G637" s="0">
+        <v>11.12</v>
+      </c>
+      <c r="H637" s="0" t="s">
         <v>1735</v>
-      </c>
-[...13 lines deleted...]
-        <v>1731</v>
       </c>
     </row>
     <row r="638" spans="1:8">
       <c r="A638" s="0">
-        <v>26479</v>
+        <v>13930</v>
       </c>
       <c r="B638" s="0" t="s">
         <v>1736</v>
       </c>
       <c r="C638" s="0" t="s">
         <v>1737</v>
       </c>
       <c r="D638" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E638" s="0" t="s">
-        <v>53</v>
+        <v>14</v>
       </c>
       <c r="G638" s="0">
-        <v>9.76</v>
+        <v>2.28</v>
       </c>
       <c r="H638" s="0" t="s">
         <v>1738</v>
       </c>
     </row>
     <row r="639" spans="1:8">
       <c r="A639" s="0">
-        <v>26481</v>
+        <v>25890</v>
       </c>
       <c r="B639" s="0" t="s">
         <v>1739</v>
       </c>
       <c r="C639" s="0" t="s">
         <v>1740</v>
       </c>
       <c r="D639" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E639" s="0" t="s">
-        <v>665</v>
+        <v>14</v>
       </c>
       <c r="G639" s="0">
-        <v>13.59</v>
+        <v>6.28</v>
       </c>
       <c r="H639" s="0" t="s">
         <v>1741</v>
       </c>
     </row>
     <row r="640" spans="1:8">
       <c r="A640" s="0">
-        <v>13927</v>
+        <v>25890</v>
       </c>
       <c r="B640" s="0" t="s">
         <v>1742</v>
       </c>
       <c r="C640" s="0" t="s">
-        <v>1743</v>
+        <v>1740</v>
       </c>
       <c r="D640" s="0" t="s">
-        <v>892</v>
+        <v>22</v>
       </c>
       <c r="E640" s="0" t="s">
-        <v>1674</v>
+        <v>14</v>
       </c>
       <c r="G640" s="0">
-        <v>11.12</v>
+        <v>6.28</v>
       </c>
       <c r="H640" s="0" t="s">
-        <v>1744</v>
+        <v>1741</v>
       </c>
     </row>
     <row r="641" spans="1:8">
       <c r="A641" s="0">
-        <v>13930</v>
+        <v>25891</v>
       </c>
       <c r="B641" s="0" t="s">
+        <v>1743</v>
+      </c>
+      <c r="C641" s="0" t="s">
+        <v>1744</v>
+      </c>
+      <c r="D641" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E641" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="G641" s="0">
+        <v>8.640000000000001</v>
+      </c>
+      <c r="H641" s="0" t="s">
         <v>1745</v>
-      </c>
-[...13 lines deleted...]
-        <v>1747</v>
       </c>
     </row>
     <row r="642" spans="1:8">
       <c r="A642" s="0">
-        <v>25890</v>
+        <v>25891</v>
       </c>
       <c r="B642" s="0" t="s">
-        <v>1748</v>
+        <v>1746</v>
       </c>
       <c r="C642" s="0" t="s">
-        <v>1749</v>
+        <v>1744</v>
       </c>
       <c r="D642" s="0" t="s">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="E642" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G642" s="0">
-        <v>6.28</v>
+        <v>8.640000000000001</v>
       </c>
       <c r="H642" s="0" t="s">
-        <v>1750</v>
+        <v>1745</v>
       </c>
     </row>
     <row r="643" spans="1:8">
       <c r="A643" s="0">
-        <v>25890</v>
+        <v>25892</v>
       </c>
       <c r="B643" s="0" t="s">
-        <v>1751</v>
+        <v>1747</v>
       </c>
       <c r="C643" s="0" t="s">
+        <v>1748</v>
+      </c>
+      <c r="D643" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E643" s="0" t="s">
+        <v>1665</v>
+      </c>
+      <c r="G643" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="H643" s="0" t="s">
         <v>1749</v>
-      </c>
-[...10 lines deleted...]
-        <v>1750</v>
       </c>
     </row>
     <row r="644" spans="1:8">
       <c r="A644" s="0">
-        <v>25891</v>
+        <v>25892</v>
       </c>
       <c r="B644" s="0" t="s">
-        <v>1752</v>
+        <v>1750</v>
       </c>
       <c r="C644" s="0" t="s">
-        <v>1753</v>
+        <v>1748</v>
       </c>
       <c r="D644" s="0" t="s">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="E644" s="0" t="s">
-        <v>14</v>
+        <v>1665</v>
       </c>
       <c r="G644" s="0">
-        <v>8.640000000000001</v>
+        <v>18.5</v>
       </c>
       <c r="H644" s="0" t="s">
-        <v>1754</v>
+        <v>1749</v>
       </c>
     </row>
     <row r="645" spans="1:8">
       <c r="A645" s="0">
-        <v>25891</v>
+        <v>26492</v>
       </c>
       <c r="B645" s="0" t="s">
-        <v>1755</v>
+        <v>1751</v>
       </c>
       <c r="C645" s="0" t="s">
+        <v>1752</v>
+      </c>
+      <c r="D645" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E645" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="G645" s="0">
+        <v>21.72</v>
+      </c>
+      <c r="H645" s="0" t="s">
         <v>1753</v>
-      </c>
-[...10 lines deleted...]
-        <v>1754</v>
       </c>
     </row>
     <row r="646" spans="1:8">
       <c r="A646" s="0">
-        <v>25892</v>
+        <v>26498</v>
       </c>
       <c r="B646" s="0" t="s">
+        <v>1754</v>
+      </c>
+      <c r="C646" s="0" t="s">
+        <v>1755</v>
+      </c>
+      <c r="D646" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="E646" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="G646" s="0">
+        <v>25.31</v>
+      </c>
+      <c r="H646" s="0" t="s">
         <v>1756</v>
-      </c>
-[...13 lines deleted...]
-        <v>1758</v>
       </c>
     </row>
     <row r="647" spans="1:8">
       <c r="A647" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="B647" s="0" t="s">
+        <v>1757</v>
+      </c>
+      <c r="C647" s="0" t="s">
+        <v>1758</v>
+      </c>
+      <c r="D647" s="0" t="s">
+        <v>132</v>
+      </c>
+      <c r="E647" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="G647" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="H647" s="0" t="s">
         <v>1759</v>
-      </c>
-[...13 lines deleted...]
-        <v>1758</v>
       </c>
     </row>
     <row r="648" spans="1:8">
       <c r="A648" s="0">
-        <v>26492</v>
+        <v>18186</v>
       </c>
       <c r="B648" s="0" t="s">
         <v>1760</v>
       </c>
       <c r="C648" s="0" t="s">
-        <v>1761</v>
+        <v>1758</v>
       </c>
       <c r="D648" s="0" t="s">
-        <v>9</v>
+        <v>44</v>
       </c>
       <c r="E648" s="0" t="s">
         <v>27</v>
       </c>
       <c r="G648" s="0">
-        <v>21.72</v>
+        <v>12.52</v>
       </c>
       <c r="H648" s="0" t="s">
-        <v>1762</v>
+        <v>1759</v>
       </c>
     </row>
     <row r="649" spans="1:8">
       <c r="A649" s="0">
-        <v>26498</v>
+        <v>18186</v>
       </c>
       <c r="B649" s="0" t="s">
-        <v>1763</v>
+        <v>1761</v>
       </c>
       <c r="C649" s="0" t="s">
-        <v>1764</v>
+        <v>1758</v>
       </c>
       <c r="D649" s="0" t="s">
-        <v>44</v>
+        <v>316</v>
       </c>
       <c r="E649" s="0" t="s">
         <v>27</v>
       </c>
       <c r="G649" s="0">
-        <v>25.31</v>
+        <v>12.52</v>
       </c>
       <c r="H649" s="0" t="s">
-        <v>1765</v>
+        <v>1759</v>
       </c>
     </row>
     <row r="650" spans="1:8">
       <c r="A650" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="B650" s="0" t="s">
-        <v>1766</v>
+        <v>1762</v>
       </c>
       <c r="C650" s="0" t="s">
-        <v>1767</v>
+        <v>1763</v>
       </c>
       <c r="D650" s="0" t="s">
-        <v>132</v>
+        <v>44</v>
       </c>
       <c r="E650" s="0" t="s">
         <v>27</v>
       </c>
       <c r="G650" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="H650" s="0" t="s">
-        <v>1768</v>
+        <v>1764</v>
       </c>
     </row>
     <row r="651" spans="1:8">
       <c r="A651" s="0">
-        <v>18186</v>
+        <v>26503</v>
       </c>
       <c r="B651" s="0" t="s">
-        <v>1769</v>
+        <v>1765</v>
       </c>
       <c r="C651" s="0" t="s">
+        <v>1766</v>
+      </c>
+      <c r="D651" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E651" s="0" t="s">
+        <v>53</v>
+      </c>
+      <c r="G651" s="0">
+        <v>10.92</v>
+      </c>
+      <c r="H651" s="0" t="s">
         <v>1767</v>
-      </c>
-[...10 lines deleted...]
-        <v>1768</v>
       </c>
     </row>
     <row r="652" spans="1:8">
       <c r="A652" s="0">
-        <v>18186</v>
+        <v>18191</v>
       </c>
       <c r="B652" s="0" t="s">
+        <v>1768</v>
+      </c>
+      <c r="C652" s="0" t="s">
+        <v>1769</v>
+      </c>
+      <c r="D652" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E652" s="0" t="s">
+        <v>53</v>
+      </c>
+      <c r="G652" s="0">
+        <v>2.41</v>
+      </c>
+      <c r="H652" s="0" t="s">
         <v>1770</v>
-      </c>
-[...13 lines deleted...]
-        <v>1768</v>
       </c>
     </row>
     <row r="653" spans="1:8">
       <c r="A653" s="0">
-        <v>18185</v>
+        <v>13933</v>
       </c>
       <c r="B653" s="0" t="s">
         <v>1771</v>
       </c>
       <c r="C653" s="0" t="s">
         <v>1772</v>
       </c>
       <c r="D653" s="0" t="s">
-        <v>44</v>
+        <v>9</v>
       </c>
       <c r="E653" s="0" t="s">
-        <v>27</v>
+        <v>14</v>
       </c>
       <c r="G653" s="0">
-        <v>8.539999999999999</v>
+        <v>2.55</v>
       </c>
       <c r="H653" s="0" t="s">
         <v>1773</v>
       </c>
     </row>
     <row r="654" spans="1:8">
       <c r="A654" s="0">
-        <v>26503</v>
+        <v>18194</v>
       </c>
       <c r="B654" s="0" t="s">
         <v>1774</v>
       </c>
       <c r="C654" s="0" t="s">
         <v>1775</v>
       </c>
       <c r="D654" s="0" t="s">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="E654" s="0" t="s">
-        <v>53</v>
+        <v>14</v>
       </c>
       <c r="G654" s="0">
-        <v>10.92</v>
+        <v>11.26</v>
       </c>
       <c r="H654" s="0" t="s">
         <v>1776</v>
       </c>
     </row>
     <row r="655" spans="1:8">
       <c r="A655" s="0">
-        <v>18191</v>
+        <v>26505</v>
       </c>
       <c r="B655" s="0" t="s">
         <v>1777</v>
       </c>
       <c r="C655" s="0" t="s">
         <v>1778</v>
       </c>
       <c r="D655" s="0" t="s">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="E655" s="0" t="s">
-        <v>53</v>
+        <v>14</v>
       </c>
       <c r="G655" s="0">
-        <v>2.41</v>
+        <v>11.26</v>
       </c>
       <c r="H655" s="0" t="s">
         <v>1779</v>
       </c>
     </row>
     <row r="656" spans="1:8">
       <c r="A656" s="0">
-        <v>13933</v>
+        <v>26510</v>
       </c>
       <c r="B656" s="0" t="s">
         <v>1780</v>
       </c>
       <c r="C656" s="0" t="s">
         <v>1781</v>
       </c>
       <c r="D656" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E656" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G656" s="0">
-        <v>2.55</v>
+        <v>14.72</v>
       </c>
       <c r="H656" s="0" t="s">
         <v>1782</v>
       </c>
     </row>
     <row r="657" spans="1:8">
       <c r="A657" s="0">
-        <v>18194</v>
+        <v>18197</v>
       </c>
       <c r="B657" s="0" t="s">
         <v>1783</v>
       </c>
       <c r="C657" s="0" t="s">
         <v>1784</v>
       </c>
       <c r="D657" s="0" t="s">
-        <v>22</v>
+        <v>9</v>
       </c>
       <c r="E657" s="0" t="s">
-        <v>14</v>
+        <v>513</v>
       </c>
       <c r="G657" s="0">
-        <v>11.26</v>
+        <v>21.5</v>
       </c>
       <c r="H657" s="0" t="s">
         <v>1785</v>
       </c>
     </row>
     <row r="658" spans="1:8">
       <c r="A658" s="0">
-        <v>26505</v>
+        <v>13934</v>
       </c>
       <c r="B658" s="0" t="s">
         <v>1786</v>
       </c>
       <c r="C658" s="0" t="s">
         <v>1787</v>
       </c>
       <c r="D658" s="0" t="s">
-        <v>22</v>
+        <v>892</v>
       </c>
       <c r="E658" s="0" t="s">
-        <v>14</v>
+        <v>1665</v>
       </c>
       <c r="G658" s="0">
-        <v>11.26</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="H658" s="0" t="s">
         <v>1788</v>
       </c>
     </row>
     <row r="659" spans="1:8">
       <c r="A659" s="0">
-        <v>26510</v>
+        <v>26514</v>
       </c>
       <c r="B659" s="0" t="s">
         <v>1789</v>
       </c>
       <c r="C659" s="0" t="s">
         <v>1790</v>
       </c>
       <c r="D659" s="0" t="s">
-        <v>9</v>
+        <v>1791</v>
       </c>
       <c r="E659" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G659" s="0">
-        <v>14.72</v>
+        <v>5.99</v>
       </c>
       <c r="H659" s="0" t="s">
-        <v>1791</v>
+        <v>1792</v>
       </c>
     </row>
     <row r="660" spans="1:8">
       <c r="A660" s="0">
-        <v>18197</v>
+        <v>26514</v>
       </c>
       <c r="B660" s="0" t="s">
+        <v>1793</v>
+      </c>
+      <c r="C660" s="0" t="s">
+        <v>1790</v>
+      </c>
+      <c r="D660" s="0" t="s">
+        <v>1337</v>
+      </c>
+      <c r="E660" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="G660" s="0">
+        <v>5.99</v>
+      </c>
+      <c r="H660" s="0" t="s">
         <v>1792</v>
-      </c>
-[...13 lines deleted...]
-        <v>1794</v>
       </c>
     </row>
     <row r="661" spans="1:8">
       <c r="A661" s="0">
-        <v>13934</v>
+        <v>26514</v>
       </c>
       <c r="B661" s="0" t="s">
-        <v>1795</v>
+        <v>1794</v>
       </c>
       <c r="C661" s="0" t="s">
-        <v>1796</v>
+        <v>1790</v>
       </c>
       <c r="D661" s="0" t="s">
-        <v>892</v>
+        <v>22</v>
       </c>
       <c r="E661" s="0" t="s">
-        <v>1674</v>
+        <v>14</v>
       </c>
       <c r="G661" s="0">
-        <v>9.789999999999999</v>
+        <v>5.99</v>
       </c>
       <c r="H661" s="0" t="s">
-        <v>1797</v>
+        <v>1792</v>
       </c>
     </row>
     <row r="662" spans="1:8">
       <c r="A662" s="0">
-        <v>26514</v>
+        <v>25914</v>
       </c>
       <c r="B662" s="0" t="s">
-        <v>1798</v>
+        <v>1795</v>
       </c>
       <c r="C662" s="0" t="s">
-        <v>1799</v>
+        <v>1796</v>
       </c>
       <c r="D662" s="0" t="s">
-        <v>1800</v>
+        <v>9</v>
       </c>
       <c r="E662" s="0" t="s">
-        <v>14</v>
+        <v>53</v>
       </c>
       <c r="G662" s="0">
-        <v>5.99</v>
+        <v>1.07</v>
       </c>
       <c r="H662" s="0" t="s">
-        <v>1801</v>
+        <v>1797</v>
       </c>
     </row>
     <row r="663" spans="1:8">
       <c r="A663" s="0">
-        <v>26514</v>
+        <v>25907</v>
       </c>
       <c r="B663" s="0" t="s">
-        <v>1802</v>
+        <v>1798</v>
       </c>
       <c r="C663" s="0" t="s">
         <v>1799</v>
       </c>
       <c r="D663" s="0" t="s">
-        <v>1346</v>
+        <v>9</v>
       </c>
       <c r="E663" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G663" s="0">
-        <v>5.99</v>
+        <v>16.19</v>
       </c>
       <c r="H663" s="0" t="s">
-        <v>1801</v>
+        <v>1800</v>
       </c>
     </row>
     <row r="664" spans="1:8">
       <c r="A664" s="0">
-        <v>26514</v>
+        <v>13936</v>
       </c>
       <c r="B664" s="0" t="s">
+        <v>1801</v>
+      </c>
+      <c r="C664" s="0" t="s">
+        <v>1802</v>
+      </c>
+      <c r="D664" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E664" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="G664" s="0">
+        <v>3.32</v>
+      </c>
+      <c r="H664" s="0" t="s">
         <v>1803</v>
-      </c>
-[...13 lines deleted...]
-        <v>1801</v>
       </c>
     </row>
     <row r="665" spans="1:8">
       <c r="A665" s="0">
-        <v>25914</v>
+        <v>13937</v>
       </c>
       <c r="B665" s="0" t="s">
         <v>1804</v>
       </c>
       <c r="C665" s="0" t="s">
         <v>1805</v>
       </c>
       <c r="D665" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E665" s="0" t="s">
-        <v>53</v>
+        <v>14</v>
       </c>
       <c r="G665" s="0">
-        <v>1.07</v>
+        <v>2.16</v>
       </c>
       <c r="H665" s="0" t="s">
         <v>1806</v>
       </c>
     </row>
     <row r="666" spans="1:8">
       <c r="A666" s="0">
-        <v>25907</v>
+        <v>19093</v>
       </c>
       <c r="B666" s="0" t="s">
         <v>1807</v>
       </c>
       <c r="C666" s="0" t="s">
         <v>1808</v>
       </c>
       <c r="D666" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E666" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G666" s="0">
-        <v>16.19</v>
+        <v>1.93</v>
       </c>
       <c r="H666" s="0" t="s">
         <v>1809</v>
       </c>
     </row>
     <row r="667" spans="1:8">
       <c r="A667" s="0">
-        <v>13936</v>
+        <v>19094</v>
       </c>
       <c r="B667" s="0" t="s">
         <v>1810</v>
       </c>
       <c r="C667" s="0" t="s">
         <v>1811</v>
       </c>
       <c r="D667" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E667" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G667" s="0">
-        <v>3.32</v>
+        <v>1.56</v>
       </c>
       <c r="H667" s="0" t="s">
         <v>1812</v>
       </c>
     </row>
     <row r="668" spans="1:8">
       <c r="A668" s="0">
-        <v>13937</v>
+        <v>19091</v>
       </c>
       <c r="B668" s="0" t="s">
         <v>1813</v>
       </c>
       <c r="C668" s="0" t="s">
         <v>1814</v>
       </c>
       <c r="D668" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E668" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G668" s="0">
-        <v>2.16</v>
+        <v>1.54</v>
       </c>
       <c r="H668" s="0" t="s">
         <v>1815</v>
       </c>
     </row>
     <row r="669" spans="1:8">
       <c r="A669" s="0">
-        <v>19093</v>
+        <v>26517</v>
       </c>
       <c r="B669" s="0" t="s">
         <v>1816</v>
       </c>
       <c r="C669" s="0" t="s">
         <v>1817</v>
       </c>
       <c r="D669" s="0" t="s">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="E669" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G669" s="0">
-        <v>1.93</v>
+        <v>6.8</v>
       </c>
       <c r="H669" s="0" t="s">
         <v>1818</v>
       </c>
     </row>
     <row r="670" spans="1:8">
       <c r="A670" s="0">
-        <v>19094</v>
+        <v>18203</v>
       </c>
       <c r="B670" s="0" t="s">
         <v>1819</v>
       </c>
       <c r="C670" s="0" t="s">
         <v>1820</v>
       </c>
       <c r="D670" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E670" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G670" s="0">
-        <v>1.56</v>
+        <v>4.63</v>
       </c>
       <c r="H670" s="0" t="s">
         <v>1821</v>
       </c>
     </row>
     <row r="671" spans="1:8">
       <c r="A671" s="0">
-        <v>19091</v>
+        <v>18203</v>
       </c>
       <c r="B671" s="0" t="s">
         <v>1822</v>
       </c>
       <c r="C671" s="0" t="s">
-        <v>1823</v>
+        <v>1820</v>
       </c>
       <c r="D671" s="0" t="s">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="E671" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G671" s="0">
-        <v>1.54</v>
+        <v>4.63</v>
       </c>
       <c r="H671" s="0" t="s">
-        <v>1824</v>
+        <v>1821</v>
       </c>
     </row>
     <row r="672" spans="1:8">
       <c r="A672" s="0">
-        <v>26517</v>
+        <v>18203</v>
       </c>
       <c r="B672" s="0" t="s">
-        <v>1825</v>
+        <v>1823</v>
       </c>
       <c r="C672" s="0" t="s">
-        <v>1826</v>
+        <v>1820</v>
       </c>
       <c r="D672" s="0" t="s">
-        <v>22</v>
+        <v>316</v>
       </c>
       <c r="E672" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G672" s="0">
-        <v>6.8</v>
+        <v>4.63</v>
       </c>
       <c r="H672" s="0" t="s">
-        <v>1827</v>
+        <v>1821</v>
       </c>
     </row>
     <row r="673" spans="1:8">
       <c r="A673" s="0">
         <v>18203</v>
       </c>
       <c r="B673" s="0" t="s">
-        <v>1828</v>
+        <v>1824</v>
       </c>
       <c r="C673" s="0" t="s">
-        <v>1829</v>
+        <v>1820</v>
       </c>
       <c r="D673" s="0" t="s">
-        <v>9</v>
+        <v>26</v>
       </c>
       <c r="E673" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G673" s="0">
         <v>4.63</v>
       </c>
       <c r="H673" s="0" t="s">
-        <v>1830</v>
+        <v>1821</v>
       </c>
     </row>
     <row r="674" spans="1:8">
       <c r="A674" s="0">
-        <v>18203</v>
+        <v>19103</v>
       </c>
       <c r="B674" s="0" t="s">
-        <v>1831</v>
+        <v>1825</v>
       </c>
       <c r="C674" s="0" t="s">
-        <v>1829</v>
+        <v>1826</v>
       </c>
       <c r="D674" s="0" t="s">
-        <v>22</v>
+        <v>9</v>
       </c>
       <c r="E674" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G674" s="0">
-        <v>4.63</v>
+        <v>5.5</v>
       </c>
       <c r="H674" s="0" t="s">
-        <v>1830</v>
+        <v>1827</v>
       </c>
     </row>
     <row r="675" spans="1:8">
       <c r="A675" s="0">
-        <v>18203</v>
+        <v>25929</v>
       </c>
       <c r="B675" s="0" t="s">
-        <v>1832</v>
+        <v>1828</v>
       </c>
       <c r="C675" s="0" t="s">
         <v>1829</v>
       </c>
       <c r="D675" s="0" t="s">
-        <v>316</v>
+        <v>892</v>
       </c>
       <c r="E675" s="0" t="s">
-        <v>14</v>
+        <v>1665</v>
       </c>
       <c r="G675" s="0">
-        <v>4.63</v>
+        <v>11.1</v>
       </c>
       <c r="H675" s="0" t="s">
         <v>1830</v>
       </c>
     </row>
     <row r="676" spans="1:8">
       <c r="A676" s="0">
-        <v>18203</v>
+        <v>25930</v>
       </c>
       <c r="B676" s="0" t="s">
+        <v>1831</v>
+      </c>
+      <c r="C676" s="0" t="s">
+        <v>1832</v>
+      </c>
+      <c r="D676" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E676" s="0" t="s">
+        <v>1665</v>
+      </c>
+      <c r="G676" s="0">
+        <v>19.86</v>
+      </c>
+      <c r="H676" s="0" t="s">
         <v>1833</v>
-      </c>
-[...13 lines deleted...]
-        <v>1830</v>
       </c>
     </row>
     <row r="677" spans="1:8">
       <c r="A677" s="0">
-        <v>19103</v>
+        <v>26534</v>
       </c>
       <c r="B677" s="0" t="s">
         <v>1834</v>
       </c>
       <c r="C677" s="0" t="s">
         <v>1835</v>
       </c>
       <c r="D677" s="0" t="s">
-        <v>9</v>
+        <v>456</v>
       </c>
       <c r="E677" s="0" t="s">
-        <v>14</v>
+        <v>1836</v>
       </c>
       <c r="G677" s="0">
-        <v>5.5</v>
+        <v>43.2</v>
       </c>
       <c r="H677" s="0" t="s">
-        <v>1836</v>
+        <v>1837</v>
       </c>
     </row>
     <row r="678" spans="1:8">
       <c r="A678" s="0">
-        <v>25929</v>
+        <v>25934</v>
       </c>
       <c r="B678" s="0" t="s">
-        <v>1837</v>
+        <v>1838</v>
       </c>
       <c r="C678" s="0" t="s">
-        <v>1838</v>
+        <v>1839</v>
       </c>
       <c r="D678" s="0" t="s">
-        <v>892</v>
+        <v>9</v>
       </c>
       <c r="E678" s="0" t="s">
-        <v>1674</v>
+        <v>14</v>
       </c>
       <c r="G678" s="0">
-        <v>11.1</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="H678" s="0" t="s">
-        <v>1839</v>
+        <v>1840</v>
       </c>
     </row>
     <row r="679" spans="1:8">
       <c r="A679" s="0">
-        <v>25930</v>
+        <v>13941</v>
       </c>
       <c r="B679" s="0" t="s">
-        <v>1840</v>
+        <v>1841</v>
       </c>
       <c r="C679" s="0" t="s">
-        <v>1841</v>
+        <v>1842</v>
       </c>
       <c r="D679" s="0" t="s">
-        <v>9</v>
+        <v>44</v>
       </c>
       <c r="E679" s="0" t="s">
-        <v>1674</v>
+        <v>14</v>
       </c>
       <c r="G679" s="0">
-        <v>19.86</v>
+        <v>12.41</v>
       </c>
       <c r="H679" s="0" t="s">
-        <v>1842</v>
+        <v>1843</v>
       </c>
     </row>
     <row r="680" spans="1:8">
       <c r="A680" s="0">
-        <v>26534</v>
+        <v>13944</v>
       </c>
       <c r="B680" s="0" t="s">
-        <v>1843</v>
+        <v>1844</v>
       </c>
       <c r="C680" s="0" t="s">
-        <v>1844</v>
+        <v>1845</v>
       </c>
       <c r="D680" s="0" t="s">
-        <v>456</v>
+        <v>9</v>
       </c>
       <c r="E680" s="0" t="s">
-        <v>1845</v>
+        <v>14</v>
       </c>
       <c r="G680" s="0">
-        <v>43.2</v>
+        <v>7.71</v>
       </c>
       <c r="H680" s="0" t="s">
         <v>1846</v>
       </c>
     </row>
     <row r="681" spans="1:8">
       <c r="A681" s="0">
-        <v>25934</v>
+        <v>13945</v>
       </c>
       <c r="B681" s="0" t="s">
         <v>1847</v>
       </c>
       <c r="C681" s="0" t="s">
         <v>1848</v>
       </c>
       <c r="D681" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E681" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G681" s="0">
-        <v>9.789999999999999</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="H681" s="0" t="s">
         <v>1849</v>
       </c>
     </row>
     <row r="682" spans="1:8">
       <c r="A682" s="0">
-        <v>13941</v>
+        <v>13946</v>
       </c>
       <c r="B682" s="0" t="s">
         <v>1850</v>
       </c>
       <c r="C682" s="0" t="s">
         <v>1851</v>
       </c>
       <c r="D682" s="0" t="s">
-        <v>44</v>
+        <v>9</v>
       </c>
       <c r="E682" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G682" s="0">
-        <v>12.41</v>
+        <v>5.3</v>
       </c>
       <c r="H682" s="0" t="s">
         <v>1852</v>
       </c>
     </row>
     <row r="683" spans="1:8">
       <c r="A683" s="0">
-        <v>13944</v>
+        <v>25938</v>
       </c>
       <c r="B683" s="0" t="s">
         <v>1853</v>
       </c>
       <c r="C683" s="0" t="s">
         <v>1854</v>
       </c>
       <c r="D683" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E683" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G683" s="0">
-        <v>7.71</v>
+        <v>18.31</v>
       </c>
       <c r="H683" s="0" t="s">
         <v>1855</v>
       </c>
     </row>
     <row r="684" spans="1:8">
       <c r="A684" s="0">
-        <v>13945</v>
+        <v>25938</v>
       </c>
       <c r="B684" s="0" t="s">
         <v>1856</v>
       </c>
       <c r="C684" s="0" t="s">
-        <v>1857</v>
+        <v>1854</v>
       </c>
       <c r="D684" s="0" t="s">
-        <v>9</v>
+        <v>316</v>
       </c>
       <c r="E684" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G684" s="0">
-        <v>8.279999999999999</v>
+        <v>18.31</v>
       </c>
       <c r="H684" s="0" t="s">
-        <v>1858</v>
+        <v>1855</v>
       </c>
     </row>
     <row r="685" spans="1:8">
       <c r="A685" s="0">
-        <v>13946</v>
+        <v>25938</v>
       </c>
       <c r="B685" s="0" t="s">
-        <v>1859</v>
+        <v>1857</v>
       </c>
       <c r="C685" s="0" t="s">
-        <v>1860</v>
+        <v>1854</v>
       </c>
       <c r="D685" s="0" t="s">
-        <v>9</v>
+        <v>52</v>
       </c>
       <c r="E685" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G685" s="0">
-        <v>5.3</v>
+        <v>18.31</v>
       </c>
       <c r="H685" s="0" t="s">
-        <v>1861</v>
+        <v>1855</v>
       </c>
     </row>
     <row r="686" spans="1:8">
       <c r="A686" s="0">
-        <v>25938</v>
+        <v>13947</v>
       </c>
       <c r="B686" s="0" t="s">
-        <v>1862</v>
+        <v>1858</v>
       </c>
       <c r="C686" s="0" t="s">
-        <v>1863</v>
+        <v>1859</v>
       </c>
       <c r="D686" s="0" t="s">
-        <v>9</v>
+        <v>44</v>
       </c>
       <c r="E686" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G686" s="0">
-        <v>18.31</v>
+        <v>21.8</v>
       </c>
       <c r="H686" s="0" t="s">
-        <v>1864</v>
+        <v>1860</v>
       </c>
     </row>
     <row r="687" spans="1:8">
       <c r="A687" s="0">
-        <v>25938</v>
+        <v>18218</v>
       </c>
       <c r="B687" s="0" t="s">
-        <v>1865</v>
+        <v>1861</v>
       </c>
       <c r="C687" s="0" t="s">
+        <v>1862</v>
+      </c>
+      <c r="D687" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E687" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G687" s="0">
+        <v>11.44</v>
+      </c>
+      <c r="H687" s="0" t="s">
         <v>1863</v>
-      </c>
-[...10 lines deleted...]
-        <v>1864</v>
       </c>
     </row>
     <row r="688" spans="1:8">
       <c r="A688" s="0">
-        <v>25938</v>
+        <v>18219</v>
       </c>
       <c r="B688" s="0" t="s">
+        <v>1864</v>
+      </c>
+      <c r="C688" s="0" t="s">
+        <v>1865</v>
+      </c>
+      <c r="D688" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E688" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G688" s="0">
+        <v>11.44</v>
+      </c>
+      <c r="H688" s="0" t="s">
         <v>1866</v>
-      </c>
-[...13 lines deleted...]
-        <v>1864</v>
       </c>
     </row>
     <row r="689" spans="1:8">
       <c r="A689" s="0">
-        <v>13947</v>
+        <v>19119</v>
       </c>
       <c r="B689" s="0" t="s">
         <v>1867</v>
       </c>
       <c r="C689" s="0" t="s">
         <v>1868</v>
       </c>
       <c r="D689" s="0" t="s">
-        <v>44</v>
+        <v>9</v>
       </c>
       <c r="E689" s="0" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
       <c r="G689" s="0">
-        <v>21.8</v>
+        <v>3.88</v>
       </c>
       <c r="H689" s="0" t="s">
         <v>1869</v>
       </c>
     </row>
     <row r="690" spans="1:8">
       <c r="A690" s="0">
-        <v>18218</v>
+        <v>19120</v>
       </c>
       <c r="B690" s="0" t="s">
         <v>1870</v>
       </c>
       <c r="C690" s="0" t="s">
         <v>1871</v>
       </c>
       <c r="D690" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E690" s="0" t="s">
-        <v>10</v>
+        <v>27</v>
       </c>
       <c r="G690" s="0">
-        <v>11.44</v>
+        <v>4.67</v>
       </c>
       <c r="H690" s="0" t="s">
         <v>1872</v>
       </c>
     </row>
     <row r="691" spans="1:8">
       <c r="A691" s="0">
-        <v>18219</v>
+        <v>19121</v>
       </c>
       <c r="B691" s="0" t="s">
         <v>1873</v>
       </c>
       <c r="C691" s="0" t="s">
         <v>1874</v>
       </c>
       <c r="D691" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E691" s="0" t="s">
-        <v>10</v>
+        <v>27</v>
       </c>
       <c r="G691" s="0">
-        <v>11.44</v>
+        <v>3.72</v>
       </c>
       <c r="H691" s="0" t="s">
         <v>1875</v>
       </c>
     </row>
     <row r="692" spans="1:8">
       <c r="A692" s="0">
-        <v>19119</v>
+        <v>19128</v>
       </c>
       <c r="B692" s="0" t="s">
         <v>1876</v>
       </c>
       <c r="C692" s="0" t="s">
         <v>1877</v>
       </c>
       <c r="D692" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E692" s="0" t="s">
         <v>27</v>
       </c>
       <c r="G692" s="0">
-        <v>3.88</v>
+        <v>4.16</v>
       </c>
       <c r="H692" s="0" t="s">
         <v>1878</v>
       </c>
     </row>
     <row r="693" spans="1:8">
       <c r="A693" s="0">
-        <v>19120</v>
+        <v>19123</v>
       </c>
       <c r="B693" s="0" t="s">
         <v>1879</v>
       </c>
       <c r="C693" s="0" t="s">
         <v>1880</v>
       </c>
       <c r="D693" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E693" s="0" t="s">
         <v>27</v>
       </c>
       <c r="G693" s="0">
-        <v>4.67</v>
+        <v>5.01</v>
       </c>
       <c r="H693" s="0" t="s">
         <v>1881</v>
       </c>
     </row>
     <row r="694" spans="1:8">
       <c r="A694" s="0">
-        <v>19121</v>
+        <v>13954</v>
       </c>
       <c r="B694" s="0" t="s">
         <v>1882</v>
       </c>
       <c r="C694" s="0" t="s">
         <v>1883</v>
       </c>
       <c r="D694" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E694" s="0" t="s">
         <v>27</v>
       </c>
       <c r="G694" s="0">
-        <v>3.72</v>
+        <v>10.88</v>
       </c>
       <c r="H694" s="0" t="s">
         <v>1884</v>
       </c>
     </row>
     <row r="695" spans="1:8">
       <c r="A695" s="0">
-        <v>19128</v>
+        <v>25952</v>
       </c>
       <c r="B695" s="0" t="s">
         <v>1885</v>
       </c>
       <c r="C695" s="0" t="s">
         <v>1886</v>
       </c>
       <c r="D695" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E695" s="0" t="s">
         <v>27</v>
       </c>
       <c r="G695" s="0">
-        <v>4.16</v>
+        <v>19.39</v>
       </c>
       <c r="H695" s="0" t="s">
         <v>1887</v>
       </c>
     </row>
     <row r="696" spans="1:8">
       <c r="A696" s="0">
-        <v>19123</v>
+        <v>18228</v>
       </c>
       <c r="B696" s="0" t="s">
         <v>1888</v>
       </c>
       <c r="C696" s="0" t="s">
         <v>1889</v>
       </c>
       <c r="D696" s="0" t="s">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="E696" s="0" t="s">
-        <v>27</v>
+        <v>10</v>
       </c>
       <c r="G696" s="0">
-        <v>5.01</v>
+        <v>6.95</v>
       </c>
       <c r="H696" s="0" t="s">
         <v>1890</v>
       </c>
     </row>
     <row r="697" spans="1:8">
       <c r="A697" s="0">
-        <v>13954</v>
+        <v>13960</v>
       </c>
       <c r="B697" s="0" t="s">
         <v>1891</v>
       </c>
       <c r="C697" s="0" t="s">
         <v>1892</v>
       </c>
       <c r="D697" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E697" s="0" t="s">
-        <v>27</v>
+        <v>14</v>
       </c>
       <c r="G697" s="0">
-        <v>10.88</v>
+        <v>0.75</v>
       </c>
       <c r="H697" s="0" t="s">
         <v>1893</v>
       </c>
     </row>
     <row r="698" spans="1:8">
       <c r="A698" s="0">
-        <v>25952</v>
+        <v>13961</v>
       </c>
       <c r="B698" s="0" t="s">
         <v>1894</v>
       </c>
       <c r="C698" s="0" t="s">
         <v>1895</v>
       </c>
       <c r="D698" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E698" s="0" t="s">
-        <v>27</v>
+        <v>14</v>
       </c>
       <c r="G698" s="0">
-        <v>19.39</v>
+        <v>10.61</v>
       </c>
       <c r="H698" s="0" t="s">
         <v>1896</v>
       </c>
     </row>
     <row r="699" spans="1:8">
       <c r="A699" s="0">
-        <v>18228</v>
+        <v>26550</v>
       </c>
       <c r="B699" s="0" t="s">
         <v>1897</v>
       </c>
       <c r="C699" s="0" t="s">
         <v>1898</v>
       </c>
       <c r="D699" s="0" t="s">
-        <v>22</v>
+        <v>9</v>
       </c>
       <c r="E699" s="0" t="s">
-        <v>10</v>
+        <v>53</v>
       </c>
       <c r="G699" s="0">
-        <v>6.95</v>
+        <v>9.02</v>
       </c>
       <c r="H699" s="0" t="s">
         <v>1899</v>
       </c>
     </row>
     <row r="700" spans="1:8">
       <c r="A700" s="0">
-        <v>13960</v>
+        <v>26555</v>
       </c>
       <c r="B700" s="0" t="s">
         <v>1900</v>
       </c>
       <c r="C700" s="0" t="s">
         <v>1901</v>
       </c>
       <c r="D700" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E700" s="0" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="G700" s="0">
-        <v>0.75</v>
+        <v>9.98</v>
       </c>
       <c r="H700" s="0" t="s">
         <v>1902</v>
       </c>
     </row>
     <row r="701" spans="1:8">
       <c r="A701" s="0">
-        <v>13961</v>
+        <v>26554</v>
       </c>
       <c r="B701" s="0" t="s">
         <v>1903</v>
       </c>
       <c r="C701" s="0" t="s">
         <v>1904</v>
       </c>
       <c r="D701" s="0" t="s">
-        <v>9</v>
+        <v>1583</v>
       </c>
       <c r="E701" s="0" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="G701" s="0">
-        <v>10.61</v>
+        <v>9.710000000000001</v>
       </c>
       <c r="H701" s="0" t="s">
         <v>1905</v>
       </c>
     </row>
     <row r="702" spans="1:8">
       <c r="A702" s="0">
-        <v>26550</v>
+        <v>19135</v>
       </c>
       <c r="B702" s="0" t="s">
         <v>1906</v>
       </c>
       <c r="C702" s="0" t="s">
         <v>1907</v>
       </c>
       <c r="D702" s="0" t="s">
-        <v>9</v>
+        <v>44</v>
       </c>
       <c r="E702" s="0" t="s">
-        <v>53</v>
+        <v>14</v>
       </c>
       <c r="G702" s="0">
-        <v>9.02</v>
+        <v>3.92</v>
       </c>
       <c r="H702" s="0" t="s">
         <v>1908</v>
       </c>
     </row>
     <row r="703" spans="1:8">
       <c r="A703" s="0">
-        <v>26555</v>
+        <v>19136</v>
       </c>
       <c r="B703" s="0" t="s">
         <v>1909</v>
       </c>
       <c r="C703" s="0" t="s">
         <v>1910</v>
       </c>
       <c r="D703" s="0" t="s">
-        <v>9</v>
+        <v>44</v>
       </c>
       <c r="E703" s="0" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="G703" s="0">
-        <v>9.98</v>
+        <v>4.15</v>
       </c>
       <c r="H703" s="0" t="s">
         <v>1911</v>
       </c>
     </row>
     <row r="704" spans="1:8">
       <c r="A704" s="0">
-        <v>26554</v>
+        <v>19137</v>
       </c>
       <c r="B704" s="0" t="s">
         <v>1912</v>
       </c>
       <c r="C704" s="0" t="s">
         <v>1913</v>
       </c>
       <c r="D704" s="0" t="s">
-        <v>1592</v>
+        <v>9</v>
       </c>
       <c r="E704" s="0" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="G704" s="0">
-        <v>9.710000000000001</v>
+        <v>7.35</v>
       </c>
       <c r="H704" s="0" t="s">
         <v>1914</v>
       </c>
     </row>
     <row r="705" spans="1:8">
       <c r="A705" s="0">
-        <v>19135</v>
+        <v>19138</v>
       </c>
       <c r="B705" s="0" t="s">
         <v>1915</v>
       </c>
       <c r="C705" s="0" t="s">
         <v>1916</v>
       </c>
       <c r="D705" s="0" t="s">
-        <v>44</v>
+        <v>9</v>
       </c>
       <c r="E705" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G705" s="0">
-        <v>3.92</v>
+        <v>5.21</v>
       </c>
       <c r="H705" s="0" t="s">
         <v>1917</v>
       </c>
     </row>
     <row r="706" spans="1:8">
       <c r="A706" s="0">
-        <v>19136</v>
+        <v>13976</v>
       </c>
       <c r="B706" s="0" t="s">
         <v>1918</v>
       </c>
       <c r="C706" s="0" t="s">
         <v>1919</v>
       </c>
       <c r="D706" s="0" t="s">
-        <v>44</v>
+        <v>9</v>
       </c>
       <c r="E706" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G706" s="0">
-        <v>4.15</v>
+        <v>2.81</v>
       </c>
       <c r="H706" s="0" t="s">
         <v>1920</v>
       </c>
     </row>
     <row r="707" spans="1:8">
       <c r="A707" s="0">
-        <v>19137</v>
+        <v>19142</v>
       </c>
       <c r="B707" s="0" t="s">
         <v>1921</v>
       </c>
       <c r="C707" s="0" t="s">
         <v>1922</v>
       </c>
       <c r="D707" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E707" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G707" s="0">
-        <v>7.35</v>
+        <v>3.62</v>
       </c>
       <c r="H707" s="0" t="s">
         <v>1923</v>
       </c>
     </row>
     <row r="708" spans="1:8">
       <c r="A708" s="0">
-        <v>19138</v>
+        <v>19150</v>
       </c>
       <c r="B708" s="0" t="s">
         <v>1924</v>
       </c>
       <c r="C708" s="0" t="s">
         <v>1925</v>
       </c>
       <c r="D708" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E708" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G708" s="0">
-        <v>5.21</v>
+        <v>4.43</v>
       </c>
       <c r="H708" s="0" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="709" spans="1:8">
       <c r="A709" s="0">
-        <v>13976</v>
+        <v>19150</v>
       </c>
       <c r="B709" s="0" t="s">
         <v>1927</v>
       </c>
       <c r="C709" s="0" t="s">
-        <v>1928</v>
+        <v>1925</v>
       </c>
       <c r="D709" s="0" t="s">
-        <v>9</v>
+        <v>44</v>
       </c>
       <c r="E709" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G709" s="0">
-        <v>2.81</v>
+        <v>4.43</v>
       </c>
       <c r="H709" s="0" t="s">
-        <v>1929</v>
+        <v>1926</v>
       </c>
     </row>
     <row r="710" spans="1:8">
       <c r="A710" s="0">
-        <v>19142</v>
+        <v>19152</v>
       </c>
       <c r="B710" s="0" t="s">
+        <v>1928</v>
+      </c>
+      <c r="C710" s="0" t="s">
+        <v>1929</v>
+      </c>
+      <c r="D710" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E710" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="G710" s="0">
+        <v>0.57</v>
+      </c>
+      <c r="H710" s="0" t="s">
         <v>1930</v>
-      </c>
-[...13 lines deleted...]
-        <v>1932</v>
       </c>
     </row>
     <row r="711" spans="1:8">
       <c r="A711" s="0">
-        <v>19150</v>
+        <v>19152</v>
       </c>
       <c r="B711" s="0" t="s">
-        <v>1933</v>
+        <v>1931</v>
       </c>
       <c r="C711" s="0" t="s">
-        <v>1934</v>
+        <v>1929</v>
       </c>
       <c r="D711" s="0" t="s">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="E711" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G711" s="0">
-        <v>4.43</v>
+        <v>0.57</v>
       </c>
       <c r="H711" s="0" t="s">
-        <v>1935</v>
+        <v>1930</v>
       </c>
     </row>
     <row r="712" spans="1:8">
       <c r="A712" s="0">
-        <v>19150</v>
+        <v>19156</v>
       </c>
       <c r="B712" s="0" t="s">
-        <v>1936</v>
+        <v>1932</v>
       </c>
       <c r="C712" s="0" t="s">
-        <v>1934</v>
+        <v>1933</v>
       </c>
       <c r="D712" s="0" t="s">
         <v>44</v>
       </c>
       <c r="E712" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G712" s="0">
-        <v>4.43</v>
+        <v>1.31</v>
       </c>
       <c r="H712" s="0" t="s">
-        <v>1935</v>
+        <v>1934</v>
       </c>
     </row>
     <row r="713" spans="1:8">
       <c r="A713" s="0">
-        <v>19152</v>
+        <v>19156</v>
       </c>
       <c r="B713" s="0" t="s">
-        <v>1937</v>
+        <v>1935</v>
       </c>
       <c r="C713" s="0" t="s">
-        <v>1938</v>
+        <v>1933</v>
       </c>
       <c r="D713" s="0" t="s">
-        <v>9</v>
+        <v>456</v>
       </c>
       <c r="E713" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G713" s="0">
-        <v>0.57</v>
+        <v>1.31</v>
       </c>
       <c r="H713" s="0" t="s">
-        <v>1939</v>
+        <v>1934</v>
       </c>
     </row>
     <row r="714" spans="1:8">
       <c r="A714" s="0">
-        <v>19152</v>
+        <v>19146</v>
       </c>
       <c r="B714" s="0" t="s">
-        <v>1940</v>
+        <v>1936</v>
       </c>
       <c r="C714" s="0" t="s">
-        <v>1938</v>
+        <v>1937</v>
       </c>
       <c r="D714" s="0" t="s">
         <v>22</v>
       </c>
       <c r="E714" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G714" s="0">
-        <v>0.57</v>
+        <v>6.7</v>
       </c>
       <c r="H714" s="0" t="s">
-        <v>1939</v>
+        <v>1938</v>
       </c>
     </row>
     <row r="715" spans="1:8">
       <c r="A715" s="0">
-        <v>19156</v>
+        <v>25976</v>
       </c>
       <c r="B715" s="0" t="s">
+        <v>1939</v>
+      </c>
+      <c r="C715" s="0" t="s">
+        <v>1940</v>
+      </c>
+      <c r="D715" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E715" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="G715" s="0">
+        <v>10.35</v>
+      </c>
+      <c r="H715" s="0" t="s">
         <v>1941</v>
-      </c>
-[...13 lines deleted...]
-        <v>1943</v>
       </c>
     </row>
     <row r="716" spans="1:8">
       <c r="A716" s="0">
-        <v>19156</v>
+        <v>25977</v>
       </c>
       <c r="B716" s="0" t="s">
+        <v>1942</v>
+      </c>
+      <c r="C716" s="0" t="s">
+        <v>1943</v>
+      </c>
+      <c r="D716" s="0" t="s">
+        <v>892</v>
+      </c>
+      <c r="E716" s="0" t="s">
+        <v>53</v>
+      </c>
+      <c r="G716" s="0">
+        <v>1.4</v>
+      </c>
+      <c r="H716" s="0" t="s">
         <v>1944</v>
-      </c>
-[...13 lines deleted...]
-        <v>1943</v>
       </c>
     </row>
     <row r="717" spans="1:8">
       <c r="A717" s="0">
-        <v>19146</v>
+        <v>26556</v>
       </c>
       <c r="B717" s="0" t="s">
         <v>1945</v>
       </c>
       <c r="C717" s="0" t="s">
         <v>1946</v>
       </c>
       <c r="D717" s="0" t="s">
         <v>22</v>
       </c>
       <c r="E717" s="0" t="s">
-        <v>14</v>
+        <v>53</v>
       </c>
       <c r="G717" s="0">
-        <v>6.7</v>
+        <v>10.58</v>
       </c>
       <c r="H717" s="0" t="s">
         <v>1947</v>
       </c>
     </row>
     <row r="718" spans="1:8">
       <c r="A718" s="0">
-        <v>25976</v>
+        <v>25980</v>
       </c>
       <c r="B718" s="0" t="s">
         <v>1948</v>
       </c>
       <c r="C718" s="0" t="s">
         <v>1949</v>
       </c>
       <c r="D718" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E718" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G718" s="0">
-        <v>10.35</v>
+        <v>4.51</v>
       </c>
       <c r="H718" s="0" t="s">
         <v>1950</v>
       </c>
     </row>
     <row r="719" spans="1:8">
       <c r="A719" s="0">
-        <v>25977</v>
+        <v>25984</v>
       </c>
       <c r="B719" s="0" t="s">
         <v>1951</v>
       </c>
       <c r="C719" s="0" t="s">
         <v>1952</v>
       </c>
       <c r="D719" s="0" t="s">
         <v>892</v>
       </c>
       <c r="E719" s="0" t="s">
-        <v>53</v>
+        <v>14</v>
       </c>
       <c r="G719" s="0">
-        <v>1.4</v>
+        <v>4.53</v>
       </c>
       <c r="H719" s="0" t="s">
         <v>1953</v>
       </c>
     </row>
     <row r="720" spans="1:8">
       <c r="A720" s="0">
-        <v>26556</v>
+        <v>26564</v>
       </c>
       <c r="B720" s="0" t="s">
         <v>1954</v>
       </c>
       <c r="C720" s="0" t="s">
         <v>1955</v>
       </c>
       <c r="D720" s="0" t="s">
-        <v>22</v>
+        <v>9</v>
       </c>
       <c r="E720" s="0" t="s">
-        <v>53</v>
+        <v>14</v>
       </c>
       <c r="G720" s="0">
-        <v>10.58</v>
+        <v>11.18</v>
       </c>
       <c r="H720" s="0" t="s">
         <v>1956</v>
       </c>
     </row>
     <row r="721" spans="1:8">
       <c r="A721" s="0">
-        <v>25980</v>
+        <v>26564</v>
       </c>
       <c r="B721" s="0" t="s">
         <v>1957</v>
       </c>
       <c r="C721" s="0" t="s">
-        <v>1958</v>
+        <v>1955</v>
       </c>
       <c r="D721" s="0" t="s">
-        <v>9</v>
+        <v>209</v>
       </c>
       <c r="E721" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G721" s="0">
-        <v>4.51</v>
+        <v>11.18</v>
       </c>
       <c r="H721" s="0" t="s">
-        <v>1959</v>
+        <v>1956</v>
       </c>
     </row>
     <row r="722" spans="1:8">
       <c r="A722" s="0">
-        <v>25984</v>
+        <v>13980</v>
       </c>
       <c r="B722" s="0" t="s">
+        <v>1958</v>
+      </c>
+      <c r="C722" s="0" t="s">
+        <v>1959</v>
+      </c>
+      <c r="D722" s="0" t="s">
+        <v>341</v>
+      </c>
+      <c r="E722" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="G722" s="0">
+        <v>11.76</v>
+      </c>
+      <c r="H722" s="0" t="s">
         <v>1960</v>
-      </c>
-[...13 lines deleted...]
-        <v>1962</v>
       </c>
     </row>
     <row r="723" spans="1:8">
       <c r="A723" s="0">
-        <v>26564</v>
+        <v>25992</v>
       </c>
       <c r="B723" s="0" t="s">
+        <v>1961</v>
+      </c>
+      <c r="C723" s="0" t="s">
+        <v>1962</v>
+      </c>
+      <c r="D723" s="0" t="s">
+        <v>892</v>
+      </c>
+      <c r="E723" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="G723" s="0">
+        <v>3.74</v>
+      </c>
+      <c r="H723" s="0" t="s">
         <v>1963</v>
-      </c>
-[...13 lines deleted...]
-        <v>1965</v>
       </c>
     </row>
     <row r="724" spans="1:8">
       <c r="A724" s="0">
-        <v>26564</v>
+        <v>25994</v>
       </c>
       <c r="B724" s="0" t="s">
+        <v>1964</v>
+      </c>
+      <c r="C724" s="0" t="s">
+        <v>1965</v>
+      </c>
+      <c r="D724" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E724" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="G724" s="0">
+        <v>8.050000000000001</v>
+      </c>
+      <c r="H724" s="0" t="s">
         <v>1966</v>
-      </c>
-[...13 lines deleted...]
-        <v>1965</v>
       </c>
     </row>
     <row r="725" spans="1:8">
       <c r="A725" s="0">
-        <v>13980</v>
+        <v>18245</v>
       </c>
       <c r="B725" s="0" t="s">
         <v>1967</v>
       </c>
       <c r="C725" s="0" t="s">
         <v>1968</v>
       </c>
       <c r="D725" s="0" t="s">
-        <v>341</v>
+        <v>9</v>
       </c>
       <c r="E725" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G725" s="0">
-        <v>11.76</v>
+        <v>40.04</v>
       </c>
       <c r="H725" s="0" t="s">
         <v>1969</v>
       </c>
     </row>
     <row r="726" spans="1:8">
       <c r="A726" s="0">
-        <v>25992</v>
+        <v>26566</v>
       </c>
       <c r="B726" s="0" t="s">
         <v>1970</v>
       </c>
       <c r="C726" s="0" t="s">
         <v>1971</v>
       </c>
       <c r="D726" s="0" t="s">
-        <v>892</v>
+        <v>1972</v>
       </c>
       <c r="E726" s="0" t="s">
-        <v>14</v>
+        <v>53</v>
       </c>
       <c r="G726" s="0">
-        <v>3.74</v>
+        <v>11.77</v>
       </c>
       <c r="H726" s="0" t="s">
-        <v>1972</v>
+        <v>1973</v>
       </c>
     </row>
     <row r="727" spans="1:8">
       <c r="A727" s="0">
-        <v>25994</v>
+        <v>26566</v>
       </c>
       <c r="B727" s="0" t="s">
+        <v>1974</v>
+      </c>
+      <c r="C727" s="0" t="s">
+        <v>1971</v>
+      </c>
+      <c r="D727" s="0" t="s">
+        <v>52</v>
+      </c>
+      <c r="E727" s="0" t="s">
+        <v>53</v>
+      </c>
+      <c r="G727" s="0">
+        <v>11.77</v>
+      </c>
+      <c r="H727" s="0" t="s">
         <v>1973</v>
-      </c>
-[...13 lines deleted...]
-        <v>1975</v>
       </c>
     </row>
     <row r="728" spans="1:8">
       <c r="A728" s="0">
-        <v>18245</v>
+        <v>26566</v>
       </c>
       <c r="B728" s="0" t="s">
-        <v>1976</v>
+        <v>1975</v>
       </c>
       <c r="C728" s="0" t="s">
-        <v>1977</v>
+        <v>1971</v>
       </c>
       <c r="D728" s="0" t="s">
-        <v>9</v>
+        <v>209</v>
       </c>
       <c r="E728" s="0" t="s">
-        <v>14</v>
+        <v>53</v>
       </c>
       <c r="G728" s="0">
-        <v>38.56</v>
+        <v>11.77</v>
       </c>
       <c r="H728" s="0" t="s">
-        <v>1978</v>
+        <v>1973</v>
       </c>
     </row>
     <row r="729" spans="1:8">
       <c r="A729" s="0">
-        <v>26566</v>
+        <v>25995</v>
       </c>
       <c r="B729" s="0" t="s">
-        <v>1979</v>
+        <v>1976</v>
       </c>
       <c r="C729" s="0" t="s">
-        <v>1980</v>
+        <v>1977</v>
       </c>
       <c r="D729" s="0" t="s">
-        <v>1981</v>
+        <v>892</v>
       </c>
       <c r="E729" s="0" t="s">
-        <v>53</v>
+        <v>14</v>
       </c>
       <c r="G729" s="0">
-        <v>11.77</v>
+        <v>17.6</v>
       </c>
       <c r="H729" s="0" t="s">
-        <v>1982</v>
+        <v>1978</v>
       </c>
     </row>
     <row r="730" spans="1:8">
       <c r="A730" s="0">
-        <v>26566</v>
+        <v>19159</v>
       </c>
       <c r="B730" s="0" t="s">
-        <v>1983</v>
+        <v>1979</v>
       </c>
       <c r="C730" s="0" t="s">
         <v>1980</v>
       </c>
       <c r="D730" s="0" t="s">
-        <v>52</v>
+        <v>9</v>
       </c>
       <c r="E730" s="0" t="s">
-        <v>53</v>
+        <v>14</v>
       </c>
       <c r="G730" s="0">
-        <v>11.77</v>
+        <v>1.74</v>
       </c>
       <c r="H730" s="0" t="s">
-        <v>1982</v>
+        <v>1981</v>
       </c>
     </row>
     <row r="731" spans="1:8">
       <c r="A731" s="0">
-        <v>26566</v>
+        <v>19159</v>
       </c>
       <c r="B731" s="0" t="s">
-        <v>1984</v>
+        <v>1982</v>
       </c>
       <c r="C731" s="0" t="s">
         <v>1980</v>
       </c>
       <c r="D731" s="0" t="s">
-        <v>209</v>
+        <v>44</v>
       </c>
       <c r="E731" s="0" t="s">
-        <v>53</v>
+        <v>14</v>
       </c>
       <c r="G731" s="0">
-        <v>11.77</v>
+        <v>1.74</v>
       </c>
       <c r="H731" s="0" t="s">
-        <v>1982</v>
+        <v>1981</v>
       </c>
     </row>
     <row r="732" spans="1:8">
       <c r="A732" s="0">
-        <v>25995</v>
+        <v>25996</v>
       </c>
       <c r="B732" s="0" t="s">
-        <v>1985</v>
+        <v>1983</v>
       </c>
       <c r="C732" s="0" t="s">
-        <v>1986</v>
+        <v>1984</v>
       </c>
       <c r="D732" s="0" t="s">
         <v>892</v>
       </c>
       <c r="E732" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G732" s="0">
-        <v>17.6</v>
+        <v>3.94</v>
       </c>
       <c r="H732" s="0" t="s">
-        <v>1987</v>
+        <v>1985</v>
       </c>
     </row>
     <row r="733" spans="1:8">
       <c r="A733" s="0">
-        <v>19159</v>
+        <v>17097</v>
       </c>
       <c r="B733" s="0" t="s">
+        <v>1986</v>
+      </c>
+      <c r="C733" s="0" t="s">
+        <v>1987</v>
+      </c>
+      <c r="D733" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E733" s="0"/>
+      <c r="G733" s="0">
+        <v>42.59</v>
+      </c>
+      <c r="H733" s="0" t="s">
         <v>1988</v>
-      </c>
-[...13 lines deleted...]
-        <v>1990</v>
       </c>
     </row>
     <row r="734" spans="1:8">
       <c r="A734" s="0">
-        <v>19159</v>
+        <v>26582</v>
       </c>
       <c r="B734" s="0" t="s">
+        <v>1989</v>
+      </c>
+      <c r="C734" s="0" t="s">
+        <v>1990</v>
+      </c>
+      <c r="D734" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="E734" s="0" t="s">
+        <v>53</v>
+      </c>
+      <c r="G734" s="0">
+        <v>1.37</v>
+      </c>
+      <c r="H734" s="0" t="s">
         <v>1991</v>
-      </c>
-[...13 lines deleted...]
-        <v>1990</v>
       </c>
     </row>
     <row r="735" spans="1:8">
       <c r="A735" s="0">
-        <v>25996</v>
+        <v>26584</v>
       </c>
       <c r="B735" s="0" t="s">
         <v>1992</v>
       </c>
       <c r="C735" s="0" t="s">
         <v>1993</v>
       </c>
       <c r="D735" s="0" t="s">
-        <v>892</v>
+        <v>9</v>
       </c>
       <c r="E735" s="0" t="s">
-        <v>14</v>
+        <v>1994</v>
       </c>
       <c r="G735" s="0">
-        <v>3.94</v>
+        <v>25.76</v>
       </c>
       <c r="H735" s="0" t="s">
-        <v>1994</v>
+        <v>1995</v>
       </c>
     </row>
     <row r="736" spans="1:8">
       <c r="A736" s="0">
-        <v>17097</v>
+        <v>17103</v>
       </c>
       <c r="B736" s="0" t="s">
-        <v>1995</v>
+        <v>1996</v>
       </c>
       <c r="C736" s="0" t="s">
-        <v>1996</v>
+        <v>1997</v>
       </c>
       <c r="D736" s="0" t="s">
-        <v>9</v>
-[...1 lines deleted...]
-      <c r="E736" s="0"/>
+        <v>22</v>
+      </c>
+      <c r="E736" s="0" t="s">
+        <v>513</v>
+      </c>
       <c r="G736" s="0">
-        <v>42.59</v>
+        <v>7.72</v>
       </c>
       <c r="H736" s="0" t="s">
-        <v>1997</v>
+        <v>1998</v>
       </c>
     </row>
     <row r="737" spans="1:8">
       <c r="A737" s="0">
-        <v>26582</v>
+        <v>17104</v>
       </c>
       <c r="B737" s="0" t="s">
-        <v>1998</v>
+        <v>1999</v>
       </c>
       <c r="C737" s="0" t="s">
-        <v>1999</v>
+        <v>2000</v>
       </c>
       <c r="D737" s="0" t="s">
         <v>22</v>
       </c>
       <c r="E737" s="0" t="s">
-        <v>53</v>
+        <v>513</v>
       </c>
       <c r="G737" s="0">
-        <v>1.37</v>
+        <v>12.54</v>
       </c>
       <c r="H737" s="0" t="s">
-        <v>2000</v>
+        <v>2001</v>
       </c>
     </row>
     <row r="738" spans="1:8">
       <c r="A738" s="0">
-        <v>26584</v>
+        <v>19173</v>
       </c>
       <c r="B738" s="0" t="s">
-        <v>2001</v>
+        <v>2002</v>
       </c>
       <c r="C738" s="0" t="s">
-        <v>2002</v>
+        <v>2003</v>
       </c>
       <c r="D738" s="0" t="s">
-        <v>9</v>
+        <v>892</v>
       </c>
       <c r="E738" s="0" t="s">
-        <v>2003</v>
+        <v>14</v>
       </c>
       <c r="G738" s="0">
-        <v>25.76</v>
+        <v>1.86</v>
       </c>
       <c r="H738" s="0" t="s">
         <v>2004</v>
       </c>
     </row>
     <row r="739" spans="1:8">
       <c r="A739" s="0">
-        <v>17103</v>
+        <v>19174</v>
       </c>
       <c r="B739" s="0" t="s">
         <v>2005</v>
       </c>
       <c r="C739" s="0" t="s">
         <v>2006</v>
       </c>
       <c r="D739" s="0" t="s">
-        <v>22</v>
+        <v>9</v>
       </c>
       <c r="E739" s="0" t="s">
-        <v>513</v>
+        <v>53</v>
       </c>
       <c r="G739" s="0">
-        <v>7.72</v>
+        <v>1.82</v>
       </c>
       <c r="H739" s="0" t="s">
         <v>2007</v>
       </c>
     </row>
     <row r="740" spans="1:8">
       <c r="A740" s="0">
-        <v>17104</v>
+        <v>17107</v>
       </c>
       <c r="B740" s="0" t="s">
         <v>2008</v>
       </c>
       <c r="C740" s="0" t="s">
         <v>2009</v>
       </c>
       <c r="D740" s="0" t="s">
         <v>22</v>
       </c>
       <c r="E740" s="0" t="s">
-        <v>513</v>
+        <v>53</v>
       </c>
       <c r="G740" s="0">
-        <v>12.54</v>
+        <v>4.89</v>
       </c>
       <c r="H740" s="0" t="s">
         <v>2010</v>
       </c>
     </row>
     <row r="741" spans="1:8">
       <c r="A741" s="0">
-        <v>19173</v>
+        <v>17109</v>
       </c>
       <c r="B741" s="0" t="s">
         <v>2011</v>
       </c>
       <c r="C741" s="0" t="s">
         <v>2012</v>
       </c>
       <c r="D741" s="0" t="s">
-        <v>892</v>
+        <v>9</v>
       </c>
       <c r="E741" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G741" s="0">
-        <v>1.86</v>
+        <v>6.75</v>
       </c>
       <c r="H741" s="0" t="s">
         <v>2013</v>
       </c>
     </row>
     <row r="742" spans="1:8">
       <c r="A742" s="0">
-        <v>19174</v>
+        <v>13992</v>
       </c>
       <c r="B742" s="0" t="s">
         <v>2014</v>
       </c>
       <c r="C742" s="0" t="s">
         <v>2015</v>
       </c>
       <c r="D742" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E742" s="0" t="s">
-        <v>53</v>
+        <v>14</v>
       </c>
       <c r="G742" s="0">
-        <v>1.82</v>
+        <v>7.17</v>
       </c>
       <c r="H742" s="0" t="s">
         <v>2016</v>
       </c>
     </row>
     <row r="743" spans="1:8">
       <c r="A743" s="0">
-        <v>17107</v>
+        <v>13999</v>
       </c>
       <c r="B743" s="0" t="s">
         <v>2017</v>
       </c>
       <c r="C743" s="0" t="s">
         <v>2018</v>
       </c>
       <c r="D743" s="0" t="s">
-        <v>22</v>
+        <v>9</v>
       </c>
       <c r="E743" s="0" t="s">
-        <v>53</v>
+        <v>14</v>
       </c>
       <c r="G743" s="0">
-        <v>4.89</v>
+        <v>10.59</v>
       </c>
       <c r="H743" s="0" t="s">
         <v>2019</v>
       </c>
     </row>
     <row r="744" spans="1:8">
       <c r="A744" s="0">
-        <v>17109</v>
+        <v>26588</v>
       </c>
       <c r="B744" s="0" t="s">
         <v>2020</v>
       </c>
       <c r="C744" s="0" t="s">
         <v>2021</v>
       </c>
       <c r="D744" s="0" t="s">
-        <v>9</v>
+        <v>1725</v>
       </c>
       <c r="E744" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G744" s="0">
-        <v>6.75</v>
+        <v>14.08</v>
       </c>
       <c r="H744" s="0" t="s">
         <v>2022</v>
       </c>
     </row>
     <row r="745" spans="1:8">
       <c r="A745" s="0">
-        <v>13992</v>
+        <v>26588</v>
       </c>
       <c r="B745" s="0" t="s">
         <v>2023</v>
       </c>
       <c r="C745" s="0" t="s">
-        <v>2024</v>
+        <v>2021</v>
       </c>
       <c r="D745" s="0" t="s">
-        <v>9</v>
+        <v>44</v>
       </c>
       <c r="E745" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G745" s="0">
-        <v>7.17</v>
+        <v>14.08</v>
       </c>
       <c r="H745" s="0" t="s">
-        <v>2025</v>
+        <v>2022</v>
       </c>
     </row>
     <row r="746" spans="1:8">
       <c r="A746" s="0">
-        <v>13999</v>
+        <v>24020</v>
       </c>
       <c r="B746" s="0" t="s">
+        <v>2024</v>
+      </c>
+      <c r="C746" s="0" t="s">
+        <v>2025</v>
+      </c>
+      <c r="D746" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E746" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="G746" s="0">
+        <v>9.01</v>
+      </c>
+      <c r="H746" s="0" t="s">
         <v>2026</v>
-      </c>
-[...13 lines deleted...]
-        <v>2028</v>
       </c>
     </row>
     <row r="747" spans="1:8">
       <c r="A747" s="0">
-        <v>26588</v>
+        <v>24020</v>
       </c>
       <c r="B747" s="0" t="s">
-        <v>2029</v>
+        <v>2027</v>
       </c>
       <c r="C747" s="0" t="s">
-        <v>2030</v>
+        <v>2025</v>
       </c>
       <c r="D747" s="0" t="s">
-        <v>1734</v>
+        <v>22</v>
       </c>
       <c r="E747" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G747" s="0">
-        <v>14.08</v>
+        <v>9.01</v>
       </c>
       <c r="H747" s="0" t="s">
-        <v>2031</v>
+        <v>2026</v>
       </c>
     </row>
     <row r="748" spans="1:8">
       <c r="A748" s="0">
-        <v>26588</v>
+        <v>24023</v>
       </c>
       <c r="B748" s="0" t="s">
-        <v>2032</v>
+        <v>2028</v>
       </c>
       <c r="C748" s="0" t="s">
+        <v>2029</v>
+      </c>
+      <c r="D748" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E748" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="G748" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="H748" s="0" t="s">
         <v>2030</v>
-      </c>
-[...10 lines deleted...]
-        <v>2031</v>
       </c>
     </row>
     <row r="749" spans="1:8">
       <c r="A749" s="0">
-        <v>24020</v>
+        <v>24023</v>
       </c>
       <c r="B749" s="0" t="s">
-        <v>2033</v>
+        <v>2031</v>
       </c>
       <c r="C749" s="0" t="s">
-        <v>2034</v>
+        <v>2029</v>
       </c>
       <c r="D749" s="0" t="s">
-        <v>9</v>
+        <v>1725</v>
       </c>
       <c r="E749" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G749" s="0">
-        <v>9.01</v>
+        <v>19.66</v>
       </c>
       <c r="H749" s="0" t="s">
-        <v>2035</v>
+        <v>2030</v>
       </c>
     </row>
     <row r="750" spans="1:8">
       <c r="A750" s="0">
-        <v>24020</v>
+        <v>18248</v>
       </c>
       <c r="B750" s="0" t="s">
-        <v>2036</v>
+        <v>2032</v>
       </c>
       <c r="C750" s="0" t="s">
+        <v>2033</v>
+      </c>
+      <c r="D750" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E750" s="0" t="s">
+        <v>53</v>
+      </c>
+      <c r="G750" s="0">
+        <v>3.55</v>
+      </c>
+      <c r="H750" s="0" t="s">
         <v>2034</v>
-      </c>
-[...10 lines deleted...]
-        <v>2035</v>
       </c>
     </row>
     <row r="751" spans="1:8">
       <c r="A751" s="0">
-        <v>24023</v>
+        <v>26594</v>
       </c>
       <c r="B751" s="0" t="s">
+        <v>2035</v>
+      </c>
+      <c r="C751" s="0" t="s">
+        <v>2036</v>
+      </c>
+      <c r="D751" s="0" t="s">
+        <v>1725</v>
+      </c>
+      <c r="E751" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="G751" s="0">
+        <v>10.74</v>
+      </c>
+      <c r="H751" s="0" t="s">
         <v>2037</v>
-      </c>
-[...13 lines deleted...]
-        <v>2039</v>
       </c>
     </row>
     <row r="752" spans="1:8">
       <c r="A752" s="0">
-        <v>24023</v>
+        <v>26596</v>
       </c>
       <c r="B752" s="0" t="s">
+        <v>2038</v>
+      </c>
+      <c r="C752" s="0" t="s">
+        <v>2039</v>
+      </c>
+      <c r="D752" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E752" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="G752" s="0">
+        <v>8.67</v>
+      </c>
+      <c r="H752" s="0" t="s">
         <v>2040</v>
-      </c>
-[...13 lines deleted...]
-        <v>2039</v>
       </c>
     </row>
     <row r="753" spans="1:8">
       <c r="A753" s="0">
-        <v>18248</v>
+        <v>26596</v>
       </c>
       <c r="B753" s="0" t="s">
         <v>2041</v>
       </c>
       <c r="C753" s="0" t="s">
-        <v>2042</v>
+        <v>2039</v>
       </c>
       <c r="D753" s="0" t="s">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="E753" s="0" t="s">
-        <v>53</v>
+        <v>14</v>
       </c>
       <c r="G753" s="0">
-        <v>3.55</v>
+        <v>8.67</v>
       </c>
       <c r="H753" s="0" t="s">
-        <v>2043</v>
+        <v>2040</v>
       </c>
     </row>
     <row r="754" spans="1:8">
       <c r="A754" s="0">
-        <v>26594</v>
+        <v>22012</v>
       </c>
       <c r="B754" s="0" t="s">
+        <v>2042</v>
+      </c>
+      <c r="C754" s="0" t="s">
+        <v>2043</v>
+      </c>
+      <c r="D754" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E754" s="0" t="s">
+        <v>1665</v>
+      </c>
+      <c r="G754" s="0">
+        <v>10.4</v>
+      </c>
+      <c r="H754" s="0" t="s">
         <v>2044</v>
-      </c>
-[...13 lines deleted...]
-        <v>2046</v>
       </c>
     </row>
     <row r="755" spans="1:8">
       <c r="A755" s="0">
-        <v>26596</v>
+        <v>24028</v>
       </c>
       <c r="B755" s="0" t="s">
+        <v>2045</v>
+      </c>
+      <c r="C755" s="0" t="s">
+        <v>2046</v>
+      </c>
+      <c r="D755" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E755" s="0" t="s">
+        <v>1665</v>
+      </c>
+      <c r="G755" s="0">
+        <v>16</v>
+      </c>
+      <c r="H755" s="0" t="s">
         <v>2047</v>
-      </c>
-[...13 lines deleted...]
-        <v>2049</v>
       </c>
     </row>
     <row r="756" spans="1:8">
       <c r="A756" s="0">
-        <v>26596</v>
+        <v>17125</v>
       </c>
       <c r="B756" s="0" t="s">
+        <v>2048</v>
+      </c>
+      <c r="C756" s="0" t="s">
+        <v>2049</v>
+      </c>
+      <c r="D756" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E756" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="G756" s="0">
+        <v>12.41</v>
+      </c>
+      <c r="H756" s="0" t="s">
         <v>2050</v>
-      </c>
-[...13 lines deleted...]
-        <v>2049</v>
       </c>
     </row>
     <row r="757" spans="1:8">
       <c r="A757" s="0">
-        <v>22012</v>
+        <v>17119</v>
       </c>
       <c r="B757" s="0" t="s">
         <v>2051</v>
       </c>
       <c r="C757" s="0" t="s">
         <v>2052</v>
       </c>
       <c r="D757" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E757" s="0" t="s">
-        <v>1674</v>
+        <v>27</v>
       </c>
       <c r="G757" s="0">
-        <v>10.4</v>
+        <v>79.61</v>
       </c>
       <c r="H757" s="0" t="s">
         <v>2053</v>
       </c>
     </row>
     <row r="758" spans="1:8">
       <c r="A758" s="0">
-        <v>24028</v>
+        <v>26613</v>
       </c>
       <c r="B758" s="0" t="s">
         <v>2054</v>
       </c>
       <c r="C758" s="0" t="s">
         <v>2055</v>
       </c>
       <c r="D758" s="0" t="s">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="E758" s="0" t="s">
-        <v>1674</v>
+        <v>14</v>
       </c>
       <c r="G758" s="0">
-        <v>16</v>
+        <v>13.14</v>
       </c>
       <c r="H758" s="0" t="s">
         <v>2056</v>
       </c>
     </row>
     <row r="759" spans="1:8">
       <c r="A759" s="0">
-        <v>17125</v>
+        <v>26614</v>
       </c>
       <c r="B759" s="0" t="s">
         <v>2057</v>
       </c>
       <c r="C759" s="0" t="s">
         <v>2058</v>
       </c>
       <c r="D759" s="0" t="s">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="E759" s="0" t="s">
-        <v>27</v>
+        <v>14</v>
       </c>
       <c r="G759" s="0">
-        <v>12.41</v>
+        <v>9.73</v>
       </c>
       <c r="H759" s="0" t="s">
         <v>2059</v>
       </c>
     </row>
     <row r="760" spans="1:8">
       <c r="A760" s="0">
-        <v>17119</v>
+        <v>24034</v>
       </c>
       <c r="B760" s="0" t="s">
         <v>2060</v>
       </c>
       <c r="C760" s="0" t="s">
         <v>2061</v>
       </c>
       <c r="D760" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E760" s="0" t="s">
-        <v>27</v>
+        <v>14</v>
       </c>
       <c r="G760" s="0">
-        <v>79.61</v>
+        <v>1.2</v>
       </c>
       <c r="H760" s="0" t="s">
         <v>2062</v>
       </c>
     </row>
     <row r="761" spans="1:8">
       <c r="A761" s="0">
-        <v>26613</v>
+        <v>24034</v>
       </c>
       <c r="B761" s="0" t="s">
         <v>2063</v>
       </c>
       <c r="C761" s="0" t="s">
-        <v>2064</v>
+        <v>2061</v>
       </c>
       <c r="D761" s="0" t="s">
         <v>22</v>
       </c>
       <c r="E761" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G761" s="0">
-        <v>13.14</v>
+        <v>1.2</v>
       </c>
       <c r="H761" s="0" t="s">
-        <v>2065</v>
+        <v>2062</v>
       </c>
     </row>
     <row r="762" spans="1:8">
       <c r="A762" s="0">
-        <v>26614</v>
+        <v>26619</v>
       </c>
       <c r="B762" s="0" t="s">
+        <v>2064</v>
+      </c>
+      <c r="C762" s="0" t="s">
+        <v>2065</v>
+      </c>
+      <c r="D762" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E762" s="0" t="s">
+        <v>1421</v>
+      </c>
+      <c r="G762" s="0">
+        <v>143.58</v>
+      </c>
+      <c r="H762" s="0" t="s">
         <v>2066</v>
-      </c>
-[...13 lines deleted...]
-        <v>2068</v>
       </c>
     </row>
     <row r="763" spans="1:8">
       <c r="A763" s="0">
-        <v>24034</v>
+        <v>17143</v>
       </c>
       <c r="B763" s="0" t="s">
+        <v>2067</v>
+      </c>
+      <c r="C763" s="0" t="s">
+        <v>2068</v>
+      </c>
+      <c r="D763" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E763" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="G763" s="0">
+        <v>17.46</v>
+      </c>
+      <c r="H763" s="0" t="s">
         <v>2069</v>
-      </c>
-[...13 lines deleted...]
-        <v>2071</v>
       </c>
     </row>
     <row r="764" spans="1:8">
       <c r="A764" s="0">
-        <v>24034</v>
+        <v>17154</v>
       </c>
       <c r="B764" s="0" t="s">
-        <v>2072</v>
+        <v>2070</v>
       </c>
       <c r="C764" s="0" t="s">
-        <v>2070</v>
+        <v>2071</v>
       </c>
       <c r="D764" s="0" t="s">
         <v>22</v>
       </c>
       <c r="E764" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G764" s="0">
-        <v>1.2</v>
+        <v>46.75</v>
       </c>
       <c r="H764" s="0" t="s">
-        <v>2071</v>
+        <v>2072</v>
       </c>
     </row>
     <row r="765" spans="1:8">
       <c r="A765" s="0">
-        <v>26619</v>
+        <v>17164</v>
       </c>
       <c r="B765" s="0" t="s">
         <v>2073</v>
       </c>
       <c r="C765" s="0" t="s">
         <v>2074</v>
       </c>
       <c r="D765" s="0" t="s">
-        <v>9</v>
+        <v>209</v>
       </c>
       <c r="E765" s="0" t="s">
-        <v>1430</v>
+        <v>14</v>
       </c>
       <c r="G765" s="0">
-        <v>143.58</v>
+        <v>21.33</v>
       </c>
       <c r="H765" s="0" t="s">
         <v>2075</v>
       </c>
     </row>
     <row r="766" spans="1:8">
       <c r="A766" s="0">
-        <v>17143</v>
+        <v>17136</v>
       </c>
       <c r="B766" s="0" t="s">
         <v>2076</v>
       </c>
       <c r="C766" s="0" t="s">
         <v>2077</v>
       </c>
       <c r="D766" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E766" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G766" s="0">
-        <v>17.46</v>
+        <v>40.29</v>
       </c>
       <c r="H766" s="0" t="s">
         <v>2078</v>
       </c>
     </row>
     <row r="767" spans="1:8">
       <c r="A767" s="0">
-        <v>17154</v>
+        <v>17165</v>
       </c>
       <c r="B767" s="0" t="s">
         <v>2079</v>
       </c>
       <c r="C767" s="0" t="s">
         <v>2080</v>
       </c>
       <c r="D767" s="0" t="s">
-        <v>22</v>
+        <v>9</v>
       </c>
       <c r="E767" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G767" s="0">
-        <v>46.75</v>
+        <v>10.34</v>
       </c>
       <c r="H767" s="0" t="s">
         <v>2081</v>
       </c>
     </row>
     <row r="768" spans="1:8">
       <c r="A768" s="0">
-        <v>17164</v>
+        <v>17166</v>
       </c>
       <c r="B768" s="0" t="s">
         <v>2082</v>
       </c>
       <c r="C768" s="0" t="s">
         <v>2083</v>
       </c>
       <c r="D768" s="0" t="s">
-        <v>209</v>
+        <v>9</v>
       </c>
       <c r="E768" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G768" s="0">
-        <v>21.33</v>
+        <v>19.22</v>
       </c>
       <c r="H768" s="0" t="s">
         <v>2084</v>
       </c>
     </row>
     <row r="769" spans="1:8">
       <c r="A769" s="0">
-        <v>17136</v>
+        <v>17173</v>
       </c>
       <c r="B769" s="0" t="s">
         <v>2085</v>
       </c>
       <c r="C769" s="0" t="s">
         <v>2086</v>
       </c>
       <c r="D769" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E769" s="0" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="G769" s="0">
-        <v>40.29</v>
+        <v>6.13</v>
       </c>
       <c r="H769" s="0" t="s">
         <v>2087</v>
       </c>
     </row>
     <row r="770" spans="1:8">
       <c r="A770" s="0">
-        <v>17165</v>
+        <v>17187</v>
       </c>
       <c r="B770" s="0" t="s">
         <v>2088</v>
       </c>
       <c r="C770" s="0" t="s">
         <v>2089</v>
       </c>
       <c r="D770" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E770" s="0" t="s">
-        <v>14</v>
+        <v>2090</v>
       </c>
       <c r="G770" s="0">
-        <v>10.34</v>
+        <v>13.44</v>
       </c>
       <c r="H770" s="0" t="s">
-        <v>2090</v>
+        <v>2091</v>
       </c>
     </row>
     <row r="771" spans="1:8">
       <c r="A771" s="0">
-        <v>17166</v>
+        <v>17188</v>
       </c>
       <c r="B771" s="0" t="s">
-        <v>2091</v>
+        <v>2092</v>
       </c>
       <c r="C771" s="0" t="s">
-        <v>2092</v>
+        <v>2093</v>
       </c>
       <c r="D771" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E771" s="0" t="s">
-        <v>14</v>
+        <v>2090</v>
       </c>
       <c r="G771" s="0">
-        <v>19.22</v>
+        <v>16.59</v>
       </c>
       <c r="H771" s="0" t="s">
-        <v>2093</v>
+        <v>2094</v>
       </c>
     </row>
     <row r="772" spans="1:8">
       <c r="A772" s="0">
-        <v>17173</v>
+        <v>17192</v>
       </c>
       <c r="B772" s="0" t="s">
-        <v>2094</v>
+        <v>2095</v>
       </c>
       <c r="C772" s="0" t="s">
-        <v>2095</v>
+        <v>2096</v>
       </c>
       <c r="D772" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E772" s="0" t="s">
-        <v>10</v>
+        <v>2090</v>
       </c>
       <c r="G772" s="0">
-        <v>6.13</v>
+        <v>8.779999999999999</v>
       </c>
       <c r="H772" s="0" t="s">
-        <v>2096</v>
+        <v>2097</v>
       </c>
     </row>
     <row r="773" spans="1:8">
       <c r="A773" s="0">
-        <v>17187</v>
+        <v>17194</v>
       </c>
       <c r="B773" s="0" t="s">
-        <v>2097</v>
+        <v>2098</v>
       </c>
       <c r="C773" s="0" t="s">
-        <v>2098</v>
+        <v>2099</v>
       </c>
       <c r="D773" s="0" t="s">
-        <v>9</v>
+        <v>99</v>
       </c>
       <c r="E773" s="0" t="s">
-        <v>2099</v>
+        <v>2090</v>
       </c>
       <c r="G773" s="0">
-        <v>13.44</v>
+        <v>8.91</v>
       </c>
       <c r="H773" s="0" t="s">
         <v>2100</v>
       </c>
     </row>
     <row r="774" spans="1:8">
       <c r="A774" s="0">
-        <v>17188</v>
+        <v>17198</v>
       </c>
       <c r="B774" s="0" t="s">
         <v>2101</v>
       </c>
       <c r="C774" s="0" t="s">
         <v>2102</v>
       </c>
       <c r="D774" s="0" t="s">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="E774" s="0" t="s">
-        <v>2099</v>
+        <v>2090</v>
       </c>
       <c r="G774" s="0">
-        <v>16.59</v>
+        <v>13.28</v>
       </c>
       <c r="H774" s="0" t="s">
         <v>2103</v>
       </c>
     </row>
     <row r="775" spans="1:8">
       <c r="A775" s="0">
-        <v>17192</v>
+        <v>17200</v>
       </c>
       <c r="B775" s="0" t="s">
         <v>2104</v>
       </c>
       <c r="C775" s="0" t="s">
         <v>2105</v>
       </c>
       <c r="D775" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E775" s="0" t="s">
-        <v>2099</v>
+        <v>2090</v>
       </c>
       <c r="G775" s="0">
-        <v>8.779999999999999</v>
+        <v>11.21</v>
       </c>
       <c r="H775" s="0" t="s">
         <v>2106</v>
       </c>
     </row>
     <row r="776" spans="1:8">
       <c r="A776" s="0">
-        <v>17194</v>
+        <v>17201</v>
       </c>
       <c r="B776" s="0" t="s">
         <v>2107</v>
       </c>
       <c r="C776" s="0" t="s">
         <v>2108</v>
       </c>
       <c r="D776" s="0" t="s">
-        <v>99</v>
+        <v>138</v>
       </c>
       <c r="E776" s="0" t="s">
-        <v>2099</v>
+        <v>2090</v>
       </c>
       <c r="G776" s="0">
-        <v>8.91</v>
+        <v>11.21</v>
       </c>
       <c r="H776" s="0" t="s">
         <v>2109</v>
       </c>
     </row>
     <row r="777" spans="1:8">
       <c r="A777" s="0">
-        <v>17198</v>
+        <v>26625</v>
       </c>
       <c r="B777" s="0" t="s">
         <v>2110</v>
       </c>
       <c r="C777" s="0" t="s">
         <v>2111</v>
       </c>
       <c r="D777" s="0" t="s">
-        <v>22</v>
+        <v>9</v>
       </c>
       <c r="E777" s="0" t="s">
-        <v>2099</v>
+        <v>36</v>
       </c>
       <c r="G777" s="0">
-        <v>13.28</v>
+        <v>9.27</v>
       </c>
       <c r="H777" s="0" t="s">
         <v>2112</v>
       </c>
     </row>
     <row r="778" spans="1:8">
       <c r="A778" s="0">
-        <v>17200</v>
+        <v>26627</v>
       </c>
       <c r="B778" s="0" t="s">
         <v>2113</v>
       </c>
       <c r="C778" s="0" t="s">
         <v>2114</v>
       </c>
       <c r="D778" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E778" s="0" t="s">
-        <v>2099</v>
+        <v>36</v>
       </c>
       <c r="G778" s="0">
-        <v>11.21</v>
+        <v>16.35</v>
       </c>
       <c r="H778" s="0" t="s">
         <v>2115</v>
       </c>
     </row>
     <row r="779" spans="1:8">
       <c r="A779" s="0">
-        <v>17201</v>
+        <v>17214</v>
       </c>
       <c r="B779" s="0" t="s">
         <v>2116</v>
       </c>
       <c r="C779" s="0" t="s">
         <v>2117</v>
       </c>
       <c r="D779" s="0" t="s">
-        <v>138</v>
+        <v>9</v>
       </c>
       <c r="E779" s="0" t="s">
-        <v>2099</v>
+        <v>10</v>
       </c>
       <c r="G779" s="0">
-        <v>11.21</v>
+        <v>6.54</v>
       </c>
       <c r="H779" s="0" t="s">
         <v>2118</v>
       </c>
     </row>
     <row r="780" spans="1:8">
       <c r="A780" s="0">
-        <v>26625</v>
+        <v>17215</v>
       </c>
       <c r="B780" s="0" t="s">
         <v>2119</v>
       </c>
       <c r="C780" s="0" t="s">
         <v>2120</v>
       </c>
       <c r="D780" s="0" t="s">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="E780" s="0" t="s">
-        <v>36</v>
+        <v>10</v>
       </c>
       <c r="G780" s="0">
-        <v>9.27</v>
+        <v>6.54</v>
       </c>
       <c r="H780" s="0" t="s">
         <v>2121</v>
       </c>
     </row>
     <row r="781" spans="1:8">
       <c r="A781" s="0">
-        <v>26627</v>
+        <v>17216</v>
       </c>
       <c r="B781" s="0" t="s">
         <v>2122</v>
       </c>
       <c r="C781" s="0" t="s">
         <v>2123</v>
       </c>
       <c r="D781" s="0" t="s">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="E781" s="0" t="s">
-        <v>36</v>
+        <v>10</v>
       </c>
       <c r="G781" s="0">
-        <v>16.35</v>
+        <v>7.56</v>
       </c>
       <c r="H781" s="0" t="s">
         <v>2124</v>
       </c>
     </row>
     <row r="782" spans="1:8">
       <c r="A782" s="0">
-        <v>17214</v>
+        <v>17223</v>
       </c>
       <c r="B782" s="0" t="s">
         <v>2125</v>
       </c>
       <c r="C782" s="0" t="s">
         <v>2126</v>
       </c>
       <c r="D782" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E782" s="0" t="s">
-        <v>10</v>
+        <v>2090</v>
       </c>
       <c r="G782" s="0">
-        <v>6.54</v>
+        <v>10.34</v>
       </c>
       <c r="H782" s="0" t="s">
         <v>2127</v>
       </c>
     </row>
     <row r="783" spans="1:8">
       <c r="A783" s="0">
-        <v>17215</v>
+        <v>17226</v>
       </c>
       <c r="B783" s="0" t="s">
         <v>2128</v>
       </c>
       <c r="C783" s="0" t="s">
         <v>2129</v>
       </c>
       <c r="D783" s="0" t="s">
-        <v>22</v>
+        <v>9</v>
       </c>
       <c r="E783" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G783" s="0">
-        <v>6.54</v>
+        <v>8.17</v>
       </c>
       <c r="H783" s="0" t="s">
         <v>2130</v>
       </c>
     </row>
     <row r="784" spans="1:8">
       <c r="A784" s="0">
-        <v>17216</v>
+        <v>17235</v>
       </c>
       <c r="B784" s="0" t="s">
         <v>2131</v>
       </c>
       <c r="C784" s="0" t="s">
         <v>2132</v>
       </c>
       <c r="D784" s="0" t="s">
-        <v>22</v>
+        <v>316</v>
       </c>
       <c r="E784" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G784" s="0">
-        <v>7.56</v>
+        <v>29.51</v>
       </c>
       <c r="H784" s="0" t="s">
         <v>2133</v>
       </c>
     </row>
     <row r="785" spans="1:8">
       <c r="A785" s="0">
-        <v>17223</v>
+        <v>22017</v>
       </c>
       <c r="B785" s="0" t="s">
         <v>2134</v>
       </c>
       <c r="C785" s="0" t="s">
         <v>2135</v>
       </c>
       <c r="D785" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E785" s="0" t="s">
-        <v>2099</v>
+        <v>14</v>
       </c>
       <c r="G785" s="0">
-        <v>10.34</v>
+        <v>15.56</v>
       </c>
       <c r="H785" s="0" t="s">
         <v>2136</v>
       </c>
     </row>
     <row r="786" spans="1:8">
       <c r="A786" s="0">
-        <v>17226</v>
+        <v>26636</v>
       </c>
       <c r="B786" s="0" t="s">
         <v>2137</v>
       </c>
       <c r="C786" s="0" t="s">
         <v>2138</v>
       </c>
       <c r="D786" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E786" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G786" s="0">
-        <v>8.17</v>
+        <v>212.22</v>
       </c>
       <c r="H786" s="0" t="s">
         <v>2139</v>
       </c>
     </row>
     <row r="787" spans="1:8">
       <c r="A787" s="0">
-        <v>17235</v>
+        <v>17242</v>
       </c>
       <c r="B787" s="0" t="s">
         <v>2140</v>
       </c>
       <c r="C787" s="0" t="s">
         <v>2141</v>
       </c>
       <c r="D787" s="0" t="s">
-        <v>316</v>
+        <v>9</v>
       </c>
       <c r="E787" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G787" s="0">
-        <v>29.51</v>
+        <v>14.83</v>
       </c>
       <c r="H787" s="0" t="s">
         <v>2142</v>
       </c>
     </row>
     <row r="788" spans="1:8">
       <c r="A788" s="0">
-        <v>22017</v>
+        <v>17245</v>
       </c>
       <c r="B788" s="0" t="s">
         <v>2143</v>
       </c>
       <c r="C788" s="0" t="s">
         <v>2144</v>
       </c>
       <c r="D788" s="0" t="s">
-        <v>9</v>
+        <v>44</v>
       </c>
       <c r="E788" s="0" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
       <c r="G788" s="0">
-        <v>15.56</v>
+        <v>116</v>
       </c>
       <c r="H788" s="0" t="s">
         <v>2145</v>
       </c>
     </row>
     <row r="789" spans="1:8">
       <c r="A789" s="0">
-        <v>26636</v>
+        <v>22020</v>
       </c>
       <c r="B789" s="0" t="s">
         <v>2146</v>
       </c>
       <c r="C789" s="0" t="s">
         <v>2147</v>
       </c>
       <c r="D789" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E789" s="0" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
       <c r="G789" s="0">
-        <v>212.22</v>
+        <v>8.32</v>
       </c>
       <c r="H789" s="0" t="s">
         <v>2148</v>
       </c>
     </row>
     <row r="790" spans="1:8">
       <c r="A790" s="0">
-        <v>17242</v>
+        <v>19215</v>
       </c>
       <c r="B790" s="0" t="s">
         <v>2149</v>
       </c>
       <c r="C790" s="0" t="s">
         <v>2150</v>
       </c>
       <c r="D790" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E790" s="0" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
       <c r="G790" s="0">
-        <v>14.83</v>
+        <v>4.44</v>
       </c>
       <c r="H790" s="0" t="s">
         <v>2151</v>
       </c>
     </row>
     <row r="791" spans="1:8">
       <c r="A791" s="0">
-        <v>17245</v>
+        <v>26638</v>
       </c>
       <c r="B791" s="0" t="s">
         <v>2152</v>
       </c>
       <c r="C791" s="0" t="s">
         <v>2153</v>
       </c>
       <c r="D791" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="E791" s="0" t="s">
         <v>27</v>
       </c>
       <c r="G791" s="0">
-        <v>116</v>
+        <v>29.07</v>
       </c>
       <c r="H791" s="0" t="s">
         <v>2154</v>
       </c>
     </row>
     <row r="792" spans="1:8">
       <c r="A792" s="0">
-        <v>22020</v>
+        <v>17265</v>
       </c>
       <c r="B792" s="0" t="s">
         <v>2155</v>
       </c>
       <c r="C792" s="0" t="s">
         <v>2156</v>
       </c>
       <c r="D792" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E792" s="0" t="s">
-        <v>27</v>
+        <v>1665</v>
       </c>
       <c r="G792" s="0">
-        <v>8.32</v>
+        <v>12.51</v>
       </c>
       <c r="H792" s="0" t="s">
         <v>2157</v>
       </c>
     </row>
     <row r="793" spans="1:8">
       <c r="A793" s="0">
-        <v>19215</v>
+        <v>17266</v>
       </c>
       <c r="B793" s="0" t="s">
         <v>2158</v>
       </c>
       <c r="C793" s="0" t="s">
         <v>2159</v>
       </c>
       <c r="D793" s="0" t="s">
-        <v>9</v>
+        <v>1583</v>
       </c>
       <c r="E793" s="0" t="s">
-        <v>27</v>
+        <v>1665</v>
       </c>
       <c r="G793" s="0">
-        <v>4.44</v>
+        <v>8.49</v>
       </c>
       <c r="H793" s="0" t="s">
         <v>2160</v>
       </c>
     </row>
     <row r="794" spans="1:8">
       <c r="A794" s="0">
-        <v>26638</v>
+        <v>17272</v>
       </c>
       <c r="B794" s="0" t="s">
         <v>2161</v>
       </c>
       <c r="C794" s="0" t="s">
         <v>2162</v>
       </c>
       <c r="D794" s="0" t="s">
-        <v>22</v>
+        <v>9</v>
       </c>
       <c r="E794" s="0" t="s">
-        <v>27</v>
+        <v>1665</v>
       </c>
       <c r="G794" s="0">
-        <v>29.07</v>
+        <v>12.51</v>
       </c>
       <c r="H794" s="0" t="s">
         <v>2163</v>
       </c>
     </row>
     <row r="795" spans="1:8">
       <c r="A795" s="0">
-        <v>17265</v>
+        <v>17275</v>
       </c>
       <c r="B795" s="0" t="s">
         <v>2164</v>
       </c>
       <c r="C795" s="0" t="s">
         <v>2165</v>
       </c>
       <c r="D795" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E795" s="0" t="s">
-        <v>1674</v>
+        <v>1665</v>
       </c>
       <c r="G795" s="0">
-        <v>12.51</v>
+        <v>17.23</v>
       </c>
       <c r="H795" s="0" t="s">
         <v>2166</v>
       </c>
     </row>
     <row r="796" spans="1:8">
       <c r="A796" s="0">
-        <v>17266</v>
+        <v>17277</v>
       </c>
       <c r="B796" s="0" t="s">
         <v>2167</v>
       </c>
       <c r="C796" s="0" t="s">
         <v>2168</v>
       </c>
       <c r="D796" s="0" t="s">
-        <v>1592</v>
+        <v>9</v>
       </c>
       <c r="E796" s="0" t="s">
-        <v>1674</v>
+        <v>1665</v>
       </c>
       <c r="G796" s="0">
-        <v>8.49</v>
+        <v>14.3</v>
       </c>
       <c r="H796" s="0" t="s">
         <v>2169</v>
       </c>
     </row>
     <row r="797" spans="1:8">
       <c r="A797" s="0">
-        <v>17272</v>
+        <v>22033</v>
       </c>
       <c r="B797" s="0" t="s">
         <v>2170</v>
       </c>
       <c r="C797" s="0" t="s">
         <v>2171</v>
       </c>
       <c r="D797" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E797" s="0" t="s">
-        <v>1674</v>
+        <v>14</v>
       </c>
       <c r="G797" s="0">
-        <v>12.51</v>
+        <v>1.25</v>
       </c>
       <c r="H797" s="0" t="s">
         <v>2172</v>
       </c>
     </row>
     <row r="798" spans="1:8">
       <c r="A798" s="0">
-        <v>17275</v>
+        <v>22036</v>
       </c>
       <c r="B798" s="0" t="s">
         <v>2173</v>
       </c>
       <c r="C798" s="0" t="s">
         <v>2174</v>
       </c>
       <c r="D798" s="0" t="s">
-        <v>9</v>
+        <v>1646</v>
       </c>
       <c r="E798" s="0" t="s">
-        <v>1674</v>
+        <v>14</v>
       </c>
       <c r="G798" s="0">
-        <v>17.23</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="H798" s="0" t="s">
         <v>2175</v>
       </c>
     </row>
     <row r="799" spans="1:8">
       <c r="A799" s="0">
-        <v>17277</v>
+        <v>17283</v>
       </c>
       <c r="B799" s="0" t="s">
         <v>2176</v>
       </c>
       <c r="C799" s="0" t="s">
         <v>2177</v>
       </c>
       <c r="D799" s="0" t="s">
-        <v>9</v>
+        <v>957</v>
       </c>
       <c r="E799" s="0" t="s">
-        <v>1674</v>
+        <v>14</v>
       </c>
       <c r="G799" s="0">
-        <v>14.3</v>
+        <v>3.56</v>
       </c>
       <c r="H799" s="0" t="s">
         <v>2178</v>
       </c>
     </row>
     <row r="800" spans="1:8">
       <c r="A800" s="0">
-        <v>22033</v>
+        <v>17283</v>
       </c>
       <c r="B800" s="0" t="s">
         <v>2179</v>
       </c>
       <c r="C800" s="0" t="s">
-        <v>2180</v>
+        <v>2177</v>
       </c>
       <c r="D800" s="0" t="s">
-        <v>9</v>
+        <v>138</v>
       </c>
       <c r="E800" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G800" s="0">
-        <v>1.25</v>
+        <v>3.56</v>
       </c>
       <c r="H800" s="0" t="s">
-        <v>2181</v>
+        <v>2178</v>
       </c>
     </row>
     <row r="801" spans="1:8">
       <c r="A801" s="0">
-        <v>22036</v>
+        <v>26646</v>
       </c>
       <c r="B801" s="0" t="s">
+        <v>2180</v>
+      </c>
+      <c r="C801" s="0" t="s">
+        <v>2181</v>
+      </c>
+      <c r="D801" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E801" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="G801" s="0">
+        <v>10.35</v>
+      </c>
+      <c r="H801" s="0" t="s">
         <v>2182</v>
-      </c>
-[...13 lines deleted...]
-        <v>2184</v>
       </c>
     </row>
     <row r="802" spans="1:8">
       <c r="A802" s="0">
-        <v>17283</v>
+        <v>26646</v>
       </c>
       <c r="B802" s="0" t="s">
-        <v>2185</v>
+        <v>2183</v>
       </c>
       <c r="C802" s="0" t="s">
-        <v>2186</v>
+        <v>2181</v>
       </c>
       <c r="D802" s="0" t="s">
-        <v>957</v>
+        <v>26</v>
       </c>
       <c r="E802" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G802" s="0">
-        <v>3.56</v>
+        <v>10.35</v>
       </c>
       <c r="H802" s="0" t="s">
-        <v>2187</v>
+        <v>2182</v>
       </c>
     </row>
     <row r="803" spans="1:8">
       <c r="A803" s="0">
-        <v>17283</v>
+        <v>26646</v>
       </c>
       <c r="B803" s="0" t="s">
-        <v>2188</v>
+        <v>2184</v>
       </c>
       <c r="C803" s="0" t="s">
-        <v>2186</v>
+        <v>2181</v>
       </c>
       <c r="D803" s="0" t="s">
-        <v>138</v>
+        <v>52</v>
       </c>
       <c r="E803" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G803" s="0">
-        <v>3.56</v>
+        <v>10.35</v>
       </c>
       <c r="H803" s="0" t="s">
-        <v>2187</v>
+        <v>2182</v>
       </c>
     </row>
     <row r="804" spans="1:8">
       <c r="A804" s="0">
         <v>26646</v>
       </c>
       <c r="B804" s="0" t="s">
-        <v>2189</v>
+        <v>2185</v>
       </c>
       <c r="C804" s="0" t="s">
-        <v>2190</v>
+        <v>2181</v>
       </c>
       <c r="D804" s="0" t="s">
-        <v>9</v>
+        <v>1725</v>
       </c>
       <c r="E804" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G804" s="0">
         <v>10.35</v>
       </c>
       <c r="H804" s="0" t="s">
-        <v>2191</v>
+        <v>2182</v>
       </c>
     </row>
     <row r="805" spans="1:8">
       <c r="A805" s="0">
-        <v>26646</v>
+        <v>26647</v>
       </c>
       <c r="B805" s="0" t="s">
-        <v>2192</v>
+        <v>2186</v>
       </c>
       <c r="C805" s="0" t="s">
-        <v>2190</v>
+        <v>2187</v>
       </c>
       <c r="D805" s="0" t="s">
-        <v>26</v>
+        <v>2188</v>
       </c>
       <c r="E805" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G805" s="0">
-        <v>10.35</v>
+        <v>11.3</v>
       </c>
       <c r="H805" s="0" t="s">
-        <v>2191</v>
+        <v>2189</v>
       </c>
     </row>
     <row r="806" spans="1:8">
       <c r="A806" s="0">
-        <v>26646</v>
+        <v>26650</v>
       </c>
       <c r="B806" s="0" t="s">
-        <v>2193</v>
+        <v>2190</v>
       </c>
       <c r="C806" s="0" t="s">
-        <v>2190</v>
+        <v>2191</v>
       </c>
       <c r="D806" s="0" t="s">
-        <v>52</v>
+        <v>22</v>
       </c>
       <c r="E806" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G806" s="0">
-        <v>10.35</v>
+        <v>5.87</v>
       </c>
       <c r="H806" s="0" t="s">
-        <v>2191</v>
+        <v>2192</v>
       </c>
     </row>
     <row r="807" spans="1:8">
       <c r="A807" s="0">
-        <v>26646</v>
+        <v>17289</v>
       </c>
       <c r="B807" s="0" t="s">
+        <v>2193</v>
+      </c>
+      <c r="C807" s="0" t="s">
         <v>2194</v>
       </c>
-      <c r="C807" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D807" s="0" t="s">
-        <v>1734</v>
+        <v>1030</v>
       </c>
       <c r="E807" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G807" s="0">
-        <v>10.35</v>
+        <v>15.76</v>
       </c>
       <c r="H807" s="0" t="s">
-        <v>2191</v>
+        <v>2195</v>
       </c>
     </row>
     <row r="808" spans="1:8">
       <c r="A808" s="0">
-        <v>26647</v>
+        <v>17291</v>
       </c>
       <c r="B808" s="0" t="s">
-        <v>2195</v>
+        <v>2196</v>
       </c>
       <c r="C808" s="0" t="s">
-        <v>2196</v>
+        <v>2197</v>
       </c>
       <c r="D808" s="0" t="s">
-        <v>2197</v>
+        <v>9</v>
       </c>
       <c r="E808" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G808" s="0">
-        <v>11.3</v>
+        <v>25.06</v>
       </c>
       <c r="H808" s="0" t="s">
         <v>2198</v>
       </c>
     </row>
     <row r="809" spans="1:8">
       <c r="A809" s="0">
-        <v>26650</v>
+        <v>24081</v>
       </c>
       <c r="B809" s="0" t="s">
         <v>2199</v>
       </c>
       <c r="C809" s="0" t="s">
         <v>2200</v>
       </c>
       <c r="D809" s="0" t="s">
-        <v>22</v>
+        <v>2201</v>
       </c>
       <c r="E809" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G809" s="0">
-        <v>5.87</v>
+        <v>3.66</v>
       </c>
       <c r="H809" s="0" t="s">
-        <v>2201</v>
+        <v>2202</v>
       </c>
     </row>
     <row r="810" spans="1:8">
       <c r="A810" s="0">
-        <v>17289</v>
+        <v>24083</v>
       </c>
       <c r="B810" s="0" t="s">
-        <v>2202</v>
+        <v>2203</v>
       </c>
       <c r="C810" s="0" t="s">
-        <v>2203</v>
+        <v>2204</v>
       </c>
       <c r="D810" s="0" t="s">
-        <v>1030</v>
+        <v>9</v>
       </c>
       <c r="E810" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G810" s="0">
-        <v>15.76</v>
+        <v>5.08</v>
       </c>
       <c r="H810" s="0" t="s">
-        <v>2204</v>
+        <v>2205</v>
       </c>
     </row>
     <row r="811" spans="1:8">
       <c r="A811" s="0">
-        <v>17291</v>
+        <v>24085</v>
       </c>
       <c r="B811" s="0" t="s">
-        <v>2205</v>
+        <v>2206</v>
       </c>
       <c r="C811" s="0" t="s">
-        <v>2206</v>
+        <v>2207</v>
       </c>
       <c r="D811" s="0" t="s">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="E811" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G811" s="0">
-        <v>25.06</v>
+        <v>4.98</v>
       </c>
       <c r="H811" s="0" t="s">
-        <v>2207</v>
+        <v>2208</v>
       </c>
     </row>
     <row r="812" spans="1:8">
       <c r="A812" s="0">
-        <v>24081</v>
+        <v>24086</v>
       </c>
       <c r="B812" s="0" t="s">
-        <v>2208</v>
+        <v>2209</v>
       </c>
       <c r="C812" s="0" t="s">
-        <v>2209</v>
+        <v>2210</v>
       </c>
       <c r="D812" s="0" t="s">
-        <v>2210</v>
+        <v>22</v>
       </c>
       <c r="E812" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G812" s="0">
-        <v>3.66</v>
+        <v>5.57</v>
       </c>
       <c r="H812" s="0" t="s">
         <v>2211</v>
       </c>
     </row>
     <row r="813" spans="1:8">
       <c r="A813" s="0">
-        <v>24083</v>
+        <v>24087</v>
       </c>
       <c r="B813" s="0" t="s">
         <v>2212</v>
       </c>
       <c r="C813" s="0" t="s">
         <v>2213</v>
       </c>
       <c r="D813" s="0" t="s">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="E813" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G813" s="0">
-        <v>5.08</v>
+        <v>6.05</v>
       </c>
       <c r="H813" s="0" t="s">
         <v>2214</v>
       </c>
     </row>
     <row r="814" spans="1:8">
       <c r="A814" s="0">
-        <v>24085</v>
+        <v>24094</v>
       </c>
       <c r="B814" s="0" t="s">
         <v>2215</v>
       </c>
       <c r="C814" s="0" t="s">
         <v>2216</v>
       </c>
       <c r="D814" s="0" t="s">
-        <v>22</v>
+        <v>9</v>
       </c>
       <c r="E814" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G814" s="0">
-        <v>4.98</v>
+        <v>7.81</v>
       </c>
       <c r="H814" s="0" t="s">
         <v>2217</v>
       </c>
     </row>
     <row r="815" spans="1:8">
       <c r="A815" s="0">
-        <v>24086</v>
+        <v>24100</v>
       </c>
       <c r="B815" s="0" t="s">
         <v>2218</v>
       </c>
       <c r="C815" s="0" t="s">
         <v>2219</v>
       </c>
       <c r="D815" s="0" t="s">
-        <v>22</v>
+        <v>9</v>
       </c>
       <c r="E815" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G815" s="0">
-        <v>5.57</v>
+        <v>17.11</v>
       </c>
       <c r="H815" s="0" t="s">
         <v>2220</v>
       </c>
     </row>
     <row r="816" spans="1:8">
       <c r="A816" s="0">
-        <v>24087</v>
+        <v>26657</v>
       </c>
       <c r="B816" s="0" t="s">
         <v>2221</v>
       </c>
       <c r="C816" s="0" t="s">
         <v>2222</v>
       </c>
       <c r="D816" s="0" t="s">
-        <v>22</v>
+        <v>9</v>
       </c>
       <c r="E816" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G816" s="0">
-        <v>6.05</v>
+        <v>16.2</v>
       </c>
       <c r="H816" s="0" t="s">
         <v>2223</v>
       </c>
     </row>
     <row r="817" spans="1:8">
       <c r="A817" s="0">
-        <v>24094</v>
+        <v>26657</v>
       </c>
       <c r="B817" s="0" t="s">
         <v>2224</v>
       </c>
       <c r="C817" s="0" t="s">
-        <v>2225</v>
+        <v>2222</v>
       </c>
       <c r="D817" s="0" t="s">
-        <v>9</v>
+        <v>44</v>
       </c>
       <c r="E817" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G817" s="0">
-        <v>7.81</v>
+        <v>16.2</v>
       </c>
       <c r="H817" s="0" t="s">
-        <v>2226</v>
+        <v>2223</v>
       </c>
     </row>
     <row r="818" spans="1:8">
       <c r="A818" s="0">
-        <v>24100</v>
+        <v>26657</v>
       </c>
       <c r="B818" s="0" t="s">
-        <v>2227</v>
+        <v>2225</v>
       </c>
       <c r="C818" s="0" t="s">
-        <v>2228</v>
+        <v>2222</v>
       </c>
       <c r="D818" s="0" t="s">
-        <v>9</v>
+        <v>1725</v>
       </c>
       <c r="E818" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G818" s="0">
-        <v>17.11</v>
+        <v>16.2</v>
       </c>
       <c r="H818" s="0" t="s">
-        <v>2229</v>
+        <v>2223</v>
       </c>
     </row>
     <row r="819" spans="1:8">
       <c r="A819" s="0">
-        <v>26657</v>
+        <v>26658</v>
       </c>
       <c r="B819" s="0" t="s">
-        <v>2230</v>
+        <v>2226</v>
       </c>
       <c r="C819" s="0" t="s">
-        <v>2231</v>
+        <v>2227</v>
       </c>
       <c r="D819" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E819" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G819" s="0">
-        <v>16.2</v>
+        <v>10.07</v>
       </c>
       <c r="H819" s="0" t="s">
-        <v>2232</v>
+        <v>2228</v>
       </c>
     </row>
     <row r="820" spans="1:8">
       <c r="A820" s="0">
-        <v>26657</v>
+        <v>29847</v>
       </c>
       <c r="B820" s="0" t="s">
-        <v>2233</v>
+        <v>2229</v>
       </c>
       <c r="C820" s="0" t="s">
+        <v>2230</v>
+      </c>
+      <c r="D820" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E820" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="G820" s="0">
+        <v>8.720000000000001</v>
+      </c>
+      <c r="H820" s="0" t="s">
         <v>2231</v>
-      </c>
-[...10 lines deleted...]
-        <v>2232</v>
       </c>
     </row>
     <row r="821" spans="1:8">
       <c r="A821" s="0">
-        <v>26657</v>
+        <v>22037</v>
       </c>
       <c r="B821" s="0" t="s">
+        <v>2232</v>
+      </c>
+      <c r="C821" s="0" t="s">
+        <v>2233</v>
+      </c>
+      <c r="D821" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E821" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="G821" s="0">
+        <v>5.94</v>
+      </c>
+      <c r="H821" s="0" t="s">
         <v>2234</v>
-      </c>
-[...13 lines deleted...]
-        <v>2232</v>
       </c>
     </row>
     <row r="822" spans="1:8">
       <c r="A822" s="0">
-        <v>26658</v>
+        <v>22037</v>
       </c>
       <c r="B822" s="0" t="s">
         <v>2235</v>
       </c>
       <c r="C822" s="0" t="s">
-        <v>2236</v>
+        <v>2233</v>
       </c>
       <c r="D822" s="0" t="s">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="E822" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G822" s="0">
-        <v>10.07</v>
+        <v>5.94</v>
       </c>
       <c r="H822" s="0" t="s">
-        <v>2237</v>
+        <v>2234</v>
       </c>
     </row>
     <row r="823" spans="1:8">
       <c r="A823" s="0">
-        <v>29847</v>
+        <v>24104</v>
       </c>
       <c r="B823" s="0" t="s">
+        <v>2236</v>
+      </c>
+      <c r="C823" s="0" t="s">
+        <v>2237</v>
+      </c>
+      <c r="D823" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E823" s="0" t="s">
+        <v>53</v>
+      </c>
+      <c r="G823" s="0">
+        <v>37.25</v>
+      </c>
+      <c r="H823" s="0" t="s">
         <v>2238</v>
-      </c>
-[...13 lines deleted...]
-        <v>2240</v>
       </c>
     </row>
     <row r="824" spans="1:8">
       <c r="A824" s="0">
-        <v>22037</v>
+        <v>17312</v>
       </c>
       <c r="B824" s="0" t="s">
+        <v>2239</v>
+      </c>
+      <c r="C824" s="0" t="s">
+        <v>2240</v>
+      </c>
+      <c r="D824" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E824" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="G824" s="0">
+        <v>25.22</v>
+      </c>
+      <c r="H824" s="0" t="s">
         <v>2241</v>
-      </c>
-[...13 lines deleted...]
-        <v>2243</v>
       </c>
     </row>
     <row r="825" spans="1:8">
       <c r="A825" s="0">
-        <v>22037</v>
+        <v>19248</v>
       </c>
       <c r="B825" s="0" t="s">
+        <v>2242</v>
+      </c>
+      <c r="C825" s="0" t="s">
+        <v>2243</v>
+      </c>
+      <c r="D825" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E825" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="G825" s="0">
+        <v>0.83</v>
+      </c>
+      <c r="H825" s="0" t="s">
         <v>2244</v>
-      </c>
-[...13 lines deleted...]
-        <v>2243</v>
       </c>
     </row>
     <row r="826" spans="1:8">
       <c r="A826" s="0">
-        <v>24103</v>
+        <v>19248</v>
       </c>
       <c r="B826" s="0" t="s">
         <v>2245</v>
       </c>
       <c r="C826" s="0" t="s">
-        <v>2246</v>
+        <v>2243</v>
       </c>
       <c r="D826" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E826" s="0" t="s">
-        <v>53</v>
+        <v>14</v>
       </c>
       <c r="G826" s="0">
-        <v>32.56</v>
+        <v>0.83</v>
       </c>
       <c r="H826" s="0" t="s">
-        <v>2247</v>
+        <v>2244</v>
       </c>
     </row>
     <row r="827" spans="1:8">
       <c r="A827" s="0">
-        <v>24104</v>
+        <v>19246</v>
       </c>
       <c r="B827" s="0" t="s">
+        <v>2246</v>
+      </c>
+      <c r="C827" s="0" t="s">
+        <v>2247</v>
+      </c>
+      <c r="D827" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E827" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="G827" s="0">
+        <v>0.71</v>
+      </c>
+      <c r="H827" s="0" t="s">
         <v>2248</v>
-      </c>
-[...13 lines deleted...]
-        <v>2250</v>
       </c>
     </row>
     <row r="828" spans="1:8">
       <c r="A828" s="0">
-        <v>19248</v>
+        <v>19246</v>
       </c>
       <c r="B828" s="0" t="s">
-        <v>2251</v>
+        <v>2249</v>
       </c>
       <c r="C828" s="0" t="s">
-        <v>2252</v>
+        <v>2247</v>
       </c>
       <c r="D828" s="0" t="s">
-        <v>9</v>
+        <v>44</v>
       </c>
       <c r="E828" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G828" s="0">
-        <v>0.83</v>
+        <v>0.71</v>
       </c>
       <c r="H828" s="0" t="s">
-        <v>2253</v>
+        <v>2248</v>
       </c>
     </row>
     <row r="829" spans="1:8">
       <c r="A829" s="0">
-        <v>19248</v>
+        <v>19255</v>
       </c>
       <c r="B829" s="0" t="s">
-        <v>2254</v>
+        <v>2250</v>
       </c>
       <c r="C829" s="0" t="s">
+        <v>2251</v>
+      </c>
+      <c r="D829" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E829" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="G829" s="0">
+        <v>1.93</v>
+      </c>
+      <c r="H829" s="0" t="s">
         <v>2252</v>
-      </c>
-[...10 lines deleted...]
-        <v>2253</v>
       </c>
     </row>
     <row r="830" spans="1:8">
       <c r="A830" s="0">
-        <v>19246</v>
+        <v>24113</v>
       </c>
       <c r="B830" s="0" t="s">
+        <v>2253</v>
+      </c>
+      <c r="C830" s="0" t="s">
+        <v>2254</v>
+      </c>
+      <c r="D830" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E830" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="G830" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="H830" s="0" t="s">
         <v>2255</v>
-      </c>
-[...13 lines deleted...]
-        <v>2257</v>
       </c>
     </row>
     <row r="831" spans="1:8">
       <c r="A831" s="0">
-        <v>19246</v>
+        <v>24114</v>
       </c>
       <c r="B831" s="0" t="s">
+        <v>2256</v>
+      </c>
+      <c r="C831" s="0" t="s">
+        <v>2257</v>
+      </c>
+      <c r="D831" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E831" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="G831" s="0">
+        <v>2.39</v>
+      </c>
+      <c r="H831" s="0" t="s">
         <v>2258</v>
-      </c>
-[...13 lines deleted...]
-        <v>2257</v>
       </c>
     </row>
     <row r="832" spans="1:8">
       <c r="A832" s="0">
-        <v>19255</v>
+        <v>24117</v>
       </c>
       <c r="B832" s="0" t="s">
         <v>2259</v>
       </c>
       <c r="C832" s="0" t="s">
         <v>2260</v>
       </c>
       <c r="D832" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E832" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G832" s="0">
-        <v>1.93</v>
+        <v>2.18</v>
       </c>
       <c r="H832" s="0" t="s">
         <v>2261</v>
       </c>
     </row>
     <row r="833" spans="1:8">
       <c r="A833" s="0">
-        <v>24113</v>
+        <v>24120</v>
       </c>
       <c r="B833" s="0" t="s">
         <v>2262</v>
       </c>
       <c r="C833" s="0" t="s">
         <v>2263</v>
       </c>
       <c r="D833" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E833" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G833" s="0">
-        <v>3.28</v>
+        <v>2.28</v>
       </c>
       <c r="H833" s="0" t="s">
         <v>2264</v>
       </c>
     </row>
     <row r="834" spans="1:8">
       <c r="A834" s="0">
-        <v>24114</v>
+        <v>24122</v>
       </c>
       <c r="B834" s="0" t="s">
         <v>2265</v>
       </c>
       <c r="C834" s="0" t="s">
         <v>2266</v>
       </c>
       <c r="D834" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E834" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G834" s="0">
-        <v>2.39</v>
+        <v>3.54</v>
       </c>
       <c r="H834" s="0" t="s">
         <v>2267</v>
       </c>
     </row>
     <row r="835" spans="1:8">
       <c r="A835" s="0">
-        <v>24117</v>
+        <v>24124</v>
       </c>
       <c r="B835" s="0" t="s">
         <v>2268</v>
       </c>
       <c r="C835" s="0" t="s">
         <v>2269</v>
       </c>
       <c r="D835" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E835" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G835" s="0">
-        <v>2.18</v>
+        <v>7.71</v>
       </c>
       <c r="H835" s="0" t="s">
         <v>2270</v>
       </c>
     </row>
     <row r="836" spans="1:8">
       <c r="A836" s="0">
-        <v>24120</v>
+        <v>24126</v>
       </c>
       <c r="B836" s="0" t="s">
         <v>2271</v>
       </c>
       <c r="C836" s="0" t="s">
         <v>2272</v>
       </c>
       <c r="D836" s="0" t="s">
-        <v>9</v>
+        <v>209</v>
       </c>
       <c r="E836" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G836" s="0">
-        <v>2.28</v>
+        <v>16.77</v>
       </c>
       <c r="H836" s="0" t="s">
         <v>2273</v>
       </c>
     </row>
     <row r="837" spans="1:8">
       <c r="A837" s="0">
-        <v>24122</v>
+        <v>24126</v>
       </c>
       <c r="B837" s="0" t="s">
         <v>2274</v>
       </c>
       <c r="C837" s="0" t="s">
-        <v>2275</v>
+        <v>2272</v>
       </c>
       <c r="D837" s="0" t="s">
-        <v>9</v>
+        <v>1646</v>
       </c>
       <c r="E837" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G837" s="0">
-        <v>3.54</v>
+        <v>16.77</v>
       </c>
       <c r="H837" s="0" t="s">
-        <v>2276</v>
+        <v>2273</v>
       </c>
     </row>
     <row r="838" spans="1:8">
       <c r="A838" s="0">
-        <v>24124</v>
+        <v>22041</v>
       </c>
       <c r="B838" s="0" t="s">
+        <v>2275</v>
+      </c>
+      <c r="C838" s="0" t="s">
+        <v>2276</v>
+      </c>
+      <c r="D838" s="0" t="s">
+        <v>341</v>
+      </c>
+      <c r="E838" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="G838" s="0">
+        <v>13.17</v>
+      </c>
+      <c r="H838" s="0" t="s">
         <v>2277</v>
-      </c>
-[...13 lines deleted...]
-        <v>2279</v>
       </c>
     </row>
     <row r="839" spans="1:8">
       <c r="A839" s="0">
-        <v>24126</v>
+        <v>17326</v>
       </c>
       <c r="B839" s="0" t="s">
+        <v>2278</v>
+      </c>
+      <c r="C839" s="0" t="s">
+        <v>2279</v>
+      </c>
+      <c r="D839" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="E839" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="G839" s="0">
+        <v>19.43</v>
+      </c>
+      <c r="H839" s="0" t="s">
         <v>2280</v>
-      </c>
-[...13 lines deleted...]
-        <v>2282</v>
       </c>
     </row>
     <row r="840" spans="1:8">
       <c r="A840" s="0">
-        <v>24126</v>
+        <v>17330</v>
       </c>
       <c r="B840" s="0" t="s">
+        <v>2281</v>
+      </c>
+      <c r="C840" s="0" t="s">
+        <v>2282</v>
+      </c>
+      <c r="D840" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E840" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="G840" s="0">
+        <v>53.5</v>
+      </c>
+      <c r="H840" s="0" t="s">
         <v>2283</v>
-      </c>
-[...13 lines deleted...]
-        <v>2282</v>
       </c>
     </row>
     <row r="841" spans="1:8">
       <c r="A841" s="0">
-        <v>22041</v>
+        <v>17335</v>
       </c>
       <c r="B841" s="0" t="s">
         <v>2284</v>
       </c>
       <c r="C841" s="0" t="s">
         <v>2285</v>
       </c>
       <c r="D841" s="0" t="s">
-        <v>341</v>
+        <v>44</v>
       </c>
       <c r="E841" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G841" s="0">
-        <v>13.17</v>
+        <v>56.05</v>
       </c>
       <c r="H841" s="0" t="s">
         <v>2286</v>
       </c>
     </row>
     <row r="842" spans="1:8">
       <c r="A842" s="0">
-        <v>17326</v>
+        <v>17333</v>
       </c>
       <c r="B842" s="0" t="s">
         <v>2287</v>
       </c>
       <c r="C842" s="0" t="s">
         <v>2288</v>
       </c>
       <c r="D842" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="E842" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G842" s="0">
-        <v>19.43</v>
+        <v>23.91</v>
       </c>
       <c r="H842" s="0" t="s">
         <v>2289</v>
       </c>
     </row>
     <row r="843" spans="1:8">
       <c r="A843" s="0">
-        <v>17330</v>
+        <v>26668</v>
       </c>
       <c r="B843" s="0" t="s">
         <v>2290</v>
       </c>
       <c r="C843" s="0" t="s">
         <v>2291</v>
       </c>
       <c r="D843" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E843" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G843" s="0">
-        <v>53.5</v>
+        <v>15.23</v>
       </c>
       <c r="H843" s="0" t="s">
         <v>2292</v>
       </c>
     </row>
     <row r="844" spans="1:8">
       <c r="A844" s="0">
-        <v>17335</v>
+        <v>26668</v>
       </c>
       <c r="B844" s="0" t="s">
         <v>2293</v>
       </c>
       <c r="C844" s="0" t="s">
-        <v>2294</v>
+        <v>2291</v>
       </c>
       <c r="D844" s="0" t="s">
-        <v>44</v>
+        <v>209</v>
       </c>
       <c r="E844" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G844" s="0">
-        <v>56.05</v>
+        <v>15.23</v>
       </c>
       <c r="H844" s="0" t="s">
-        <v>2295</v>
+        <v>2292</v>
       </c>
     </row>
     <row r="845" spans="1:8">
       <c r="A845" s="0">
-        <v>17333</v>
+        <v>22042</v>
       </c>
       <c r="B845" s="0" t="s">
+        <v>2294</v>
+      </c>
+      <c r="C845" s="0" t="s">
+        <v>2295</v>
+      </c>
+      <c r="D845" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="E845" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="G845" s="0">
+        <v>48.05</v>
+      </c>
+      <c r="H845" s="0" t="s">
         <v>2296</v>
-      </c>
-[...13 lines deleted...]
-        <v>2298</v>
       </c>
     </row>
     <row r="846" spans="1:8">
       <c r="A846" s="0">
-        <v>26668</v>
+        <v>24131</v>
       </c>
       <c r="B846" s="0" t="s">
+        <v>2297</v>
+      </c>
+      <c r="C846" s="0" t="s">
+        <v>2298</v>
+      </c>
+      <c r="D846" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E846" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="G846" s="0">
+        <v>4.71</v>
+      </c>
+      <c r="H846" s="0" t="s">
         <v>2299</v>
-      </c>
-[...13 lines deleted...]
-        <v>2301</v>
       </c>
     </row>
     <row r="847" spans="1:8">
       <c r="A847" s="0">
-        <v>26668</v>
+        <v>17342</v>
       </c>
       <c r="B847" s="0" t="s">
+        <v>2300</v>
+      </c>
+      <c r="C847" s="0" t="s">
+        <v>2301</v>
+      </c>
+      <c r="D847" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="E847" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="G847" s="0">
+        <v>4.23</v>
+      </c>
+      <c r="H847" s="0" t="s">
         <v>2302</v>
-      </c>
-[...13 lines deleted...]
-        <v>2301</v>
       </c>
     </row>
     <row r="848" spans="1:8">
       <c r="A848" s="0">
-        <v>22042</v>
+        <v>17343</v>
       </c>
       <c r="B848" s="0" t="s">
         <v>2303</v>
       </c>
       <c r="C848" s="0" t="s">
         <v>2304</v>
       </c>
       <c r="D848" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="E848" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G848" s="0">
-        <v>48.05</v>
+        <v>22.75</v>
       </c>
       <c r="H848" s="0" t="s">
         <v>2305</v>
       </c>
     </row>
     <row r="849" spans="1:8">
       <c r="A849" s="0">
-        <v>24131</v>
+        <v>24147</v>
       </c>
       <c r="B849" s="0" t="s">
         <v>2306</v>
       </c>
       <c r="C849" s="0" t="s">
         <v>2307</v>
       </c>
       <c r="D849" s="0" t="s">
-        <v>9</v>
+        <v>1646</v>
       </c>
       <c r="E849" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G849" s="0">
-        <v>4.71</v>
+        <v>17.16</v>
       </c>
       <c r="H849" s="0" t="s">
         <v>2308</v>
       </c>
     </row>
     <row r="850" spans="1:8">
       <c r="A850" s="0">
-        <v>17342</v>
+        <v>24152</v>
       </c>
       <c r="B850" s="0" t="s">
         <v>2309</v>
       </c>
       <c r="C850" s="0" t="s">
         <v>2310</v>
       </c>
       <c r="D850" s="0" t="s">
-        <v>22</v>
+        <v>9</v>
       </c>
       <c r="E850" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G850" s="0">
-        <v>4.23</v>
+        <v>9.92</v>
       </c>
       <c r="H850" s="0" t="s">
         <v>2311</v>
       </c>
     </row>
     <row r="851" spans="1:8">
       <c r="A851" s="0">
-        <v>17343</v>
+        <v>24155</v>
       </c>
       <c r="B851" s="0" t="s">
         <v>2312</v>
       </c>
       <c r="C851" s="0" t="s">
         <v>2313</v>
       </c>
       <c r="D851" s="0" t="s">
-        <v>22</v>
+        <v>9</v>
       </c>
       <c r="E851" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G851" s="0">
-        <v>22.75</v>
+        <v>50.15</v>
       </c>
       <c r="H851" s="0" t="s">
         <v>2314</v>
       </c>
     </row>
     <row r="852" spans="1:8">
       <c r="A852" s="0">
-        <v>24147</v>
+        <v>24165</v>
       </c>
       <c r="B852" s="0" t="s">
         <v>2315</v>
       </c>
       <c r="C852" s="0" t="s">
         <v>2316</v>
       </c>
       <c r="D852" s="0" t="s">
-        <v>1655</v>
+        <v>1646</v>
       </c>
       <c r="E852" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G852" s="0">
-        <v>17.16</v>
+        <v>24.75</v>
       </c>
       <c r="H852" s="0" t="s">
         <v>2317</v>
       </c>
     </row>
     <row r="853" spans="1:8">
       <c r="A853" s="0">
-        <v>24152</v>
+        <v>24169</v>
       </c>
       <c r="B853" s="0" t="s">
         <v>2318</v>
       </c>
       <c r="C853" s="0" t="s">
         <v>2319</v>
       </c>
       <c r="D853" s="0" t="s">
-        <v>9</v>
+        <v>1646</v>
       </c>
       <c r="E853" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G853" s="0">
-        <v>9.92</v>
+        <v>2.83</v>
       </c>
       <c r="H853" s="0" t="s">
         <v>2320</v>
       </c>
     </row>
     <row r="854" spans="1:8">
       <c r="A854" s="0">
-        <v>24155</v>
+        <v>24172</v>
       </c>
       <c r="B854" s="0" t="s">
         <v>2321</v>
       </c>
       <c r="C854" s="0" t="s">
         <v>2322</v>
       </c>
       <c r="D854" s="0" t="s">
-        <v>9</v>
+        <v>1646</v>
       </c>
       <c r="E854" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G854" s="0">
-        <v>50.15</v>
+        <v>4.74</v>
       </c>
       <c r="H854" s="0" t="s">
         <v>2323</v>
       </c>
     </row>
     <row r="855" spans="1:8">
       <c r="A855" s="0">
-        <v>24165</v>
+        <v>22056</v>
       </c>
       <c r="B855" s="0" t="s">
         <v>2324</v>
       </c>
       <c r="C855" s="0" t="s">
         <v>2325</v>
       </c>
       <c r="D855" s="0" t="s">
-        <v>1655</v>
+        <v>9</v>
       </c>
       <c r="E855" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G855" s="0">
-        <v>24.75</v>
+        <v>8.09</v>
       </c>
       <c r="H855" s="0" t="s">
         <v>2326</v>
       </c>
     </row>
     <row r="856" spans="1:8">
       <c r="A856" s="0">
-        <v>24169</v>
+        <v>26670</v>
       </c>
       <c r="B856" s="0" t="s">
         <v>2327</v>
       </c>
       <c r="C856" s="0" t="s">
         <v>2328</v>
       </c>
       <c r="D856" s="0" t="s">
-        <v>1655</v>
+        <v>22</v>
       </c>
       <c r="E856" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G856" s="0">
-        <v>2.83</v>
+        <v>6.83</v>
       </c>
       <c r="H856" s="0" t="s">
         <v>2329</v>
       </c>
     </row>
     <row r="857" spans="1:8">
       <c r="A857" s="0">
-        <v>24172</v>
+        <v>17360</v>
       </c>
       <c r="B857" s="0" t="s">
         <v>2330</v>
       </c>
       <c r="C857" s="0" t="s">
         <v>2331</v>
       </c>
       <c r="D857" s="0" t="s">
-        <v>1655</v>
+        <v>22</v>
       </c>
       <c r="E857" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G857" s="0">
-        <v>4.74</v>
+        <v>25.8</v>
       </c>
       <c r="H857" s="0" t="s">
         <v>2332</v>
       </c>
     </row>
     <row r="858" spans="1:8">
       <c r="A858" s="0">
-        <v>22056</v>
+        <v>17357</v>
       </c>
       <c r="B858" s="0" t="s">
         <v>2333</v>
       </c>
       <c r="C858" s="0" t="s">
         <v>2334</v>
       </c>
       <c r="D858" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E858" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G858" s="0">
-        <v>8.09</v>
+        <v>5.73</v>
       </c>
       <c r="H858" s="0" t="s">
         <v>2335</v>
       </c>
     </row>
     <row r="859" spans="1:8">
       <c r="A859" s="0">
-        <v>26670</v>
+        <v>17358</v>
       </c>
       <c r="B859" s="0" t="s">
         <v>2336</v>
       </c>
       <c r="C859" s="0" t="s">
         <v>2337</v>
       </c>
       <c r="D859" s="0" t="s">
-        <v>22</v>
+        <v>9</v>
       </c>
       <c r="E859" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G859" s="0">
-        <v>6.83</v>
+        <v>9.27</v>
       </c>
       <c r="H859" s="0" t="s">
         <v>2338</v>
       </c>
     </row>
     <row r="860" spans="1:8">
       <c r="A860" s="0">
-        <v>17360</v>
+        <v>17365</v>
       </c>
       <c r="B860" s="0" t="s">
         <v>2339</v>
       </c>
       <c r="C860" s="0" t="s">
         <v>2340</v>
       </c>
       <c r="D860" s="0" t="s">
         <v>22</v>
       </c>
       <c r="E860" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G860" s="0">
-        <v>25.8</v>
+        <v>15.15</v>
       </c>
       <c r="H860" s="0" t="s">
         <v>2341</v>
       </c>
     </row>
     <row r="861" spans="1:8">
       <c r="A861" s="0">
-        <v>17357</v>
+        <v>17366</v>
       </c>
       <c r="B861" s="0" t="s">
         <v>2342</v>
       </c>
       <c r="C861" s="0" t="s">
         <v>2343</v>
       </c>
       <c r="D861" s="0" t="s">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="E861" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G861" s="0">
-        <v>5.73</v>
+        <v>60.76</v>
       </c>
       <c r="H861" s="0" t="s">
         <v>2344</v>
       </c>
     </row>
     <row r="862" spans="1:8">
       <c r="A862" s="0">
-        <v>17358</v>
+        <v>17371</v>
       </c>
       <c r="B862" s="0" t="s">
         <v>2345</v>
       </c>
       <c r="C862" s="0" t="s">
         <v>2346</v>
       </c>
       <c r="D862" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E862" s="0" t="s">
-        <v>14</v>
+        <v>53</v>
       </c>
       <c r="G862" s="0">
-        <v>9.27</v>
+        <v>9.91</v>
       </c>
       <c r="H862" s="0" t="s">
         <v>2347</v>
       </c>
     </row>
     <row r="863" spans="1:8">
       <c r="A863" s="0">
-        <v>17365</v>
+        <v>17372</v>
       </c>
       <c r="B863" s="0" t="s">
         <v>2348</v>
       </c>
       <c r="C863" s="0" t="s">
         <v>2349</v>
       </c>
       <c r="D863" s="0" t="s">
-        <v>22</v>
+        <v>9</v>
       </c>
       <c r="E863" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G863" s="0">
-        <v>15.15</v>
+        <v>10.61</v>
       </c>
       <c r="H863" s="0" t="s">
         <v>2350</v>
       </c>
     </row>
     <row r="864" spans="1:8">
       <c r="A864" s="0">
-        <v>17366</v>
+        <v>17382</v>
       </c>
       <c r="B864" s="0" t="s">
         <v>2351</v>
       </c>
       <c r="C864" s="0" t="s">
         <v>2352</v>
       </c>
       <c r="D864" s="0" t="s">
-        <v>22</v>
+        <v>9</v>
       </c>
       <c r="E864" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G864" s="0">
-        <v>60.76</v>
+        <v>24.64</v>
       </c>
       <c r="H864" s="0" t="s">
         <v>2353</v>
       </c>
     </row>
     <row r="865" spans="1:8">
       <c r="A865" s="0">
-        <v>17371</v>
+        <v>17386</v>
       </c>
       <c r="B865" s="0" t="s">
         <v>2354</v>
       </c>
       <c r="C865" s="0" t="s">
         <v>2355</v>
       </c>
       <c r="D865" s="0" t="s">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="E865" s="0" t="s">
-        <v>53</v>
+        <v>14</v>
       </c>
       <c r="G865" s="0">
-        <v>9.91</v>
+        <v>1.77</v>
       </c>
       <c r="H865" s="0" t="s">
         <v>2356</v>
       </c>
     </row>
     <row r="866" spans="1:8">
       <c r="A866" s="0">
-        <v>17372</v>
+        <v>24183</v>
       </c>
       <c r="B866" s="0" t="s">
         <v>2357</v>
       </c>
       <c r="C866" s="0" t="s">
         <v>2358</v>
       </c>
       <c r="D866" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E866" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G866" s="0">
-        <v>10.61</v>
+        <v>9.33</v>
       </c>
       <c r="H866" s="0" t="s">
         <v>2359</v>
       </c>
     </row>
     <row r="867" spans="1:8">
       <c r="A867" s="0">
-        <v>17382</v>
+        <v>24183</v>
       </c>
       <c r="B867" s="0" t="s">
         <v>2360</v>
       </c>
       <c r="C867" s="0" t="s">
-        <v>2361</v>
+        <v>2358</v>
       </c>
       <c r="D867" s="0" t="s">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="E867" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G867" s="0">
-        <v>24.64</v>
+        <v>9.33</v>
       </c>
       <c r="H867" s="0" t="s">
-        <v>2362</v>
+        <v>2359</v>
       </c>
     </row>
     <row r="868" spans="1:8">
       <c r="A868" s="0">
-        <v>17386</v>
+        <v>24185</v>
       </c>
       <c r="B868" s="0" t="s">
-        <v>2363</v>
+        <v>2361</v>
       </c>
       <c r="C868" s="0" t="s">
-        <v>2364</v>
+        <v>2362</v>
       </c>
       <c r="D868" s="0" t="s">
         <v>22</v>
       </c>
       <c r="E868" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G868" s="0">
-        <v>1.77</v>
+        <v>3.31</v>
       </c>
       <c r="H868" s="0" t="s">
-        <v>2365</v>
+        <v>2363</v>
       </c>
     </row>
     <row r="869" spans="1:8">
       <c r="A869" s="0">
-        <v>24183</v>
+        <v>19286</v>
       </c>
       <c r="B869" s="0" t="s">
+        <v>2364</v>
+      </c>
+      <c r="C869" s="0" t="s">
+        <v>2365</v>
+      </c>
+      <c r="D869" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E869" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="G869" s="0">
+        <v>3.1</v>
+      </c>
+      <c r="H869" s="0" t="s">
         <v>2366</v>
-      </c>
-[...13 lines deleted...]
-        <v>2368</v>
       </c>
     </row>
     <row r="870" spans="1:8">
       <c r="A870" s="0">
-        <v>24183</v>
+        <v>26678</v>
       </c>
       <c r="B870" s="0" t="s">
-        <v>2369</v>
+        <v>2367</v>
       </c>
       <c r="C870" s="0" t="s">
-        <v>2367</v>
+        <v>2368</v>
       </c>
       <c r="D870" s="0" t="s">
         <v>22</v>
       </c>
       <c r="E870" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G870" s="0">
-        <v>9.33</v>
+        <v>12.69</v>
       </c>
       <c r="H870" s="0" t="s">
-        <v>2368</v>
+        <v>2369</v>
       </c>
     </row>
     <row r="871" spans="1:8">
       <c r="A871" s="0">
-        <v>24185</v>
+        <v>26682</v>
       </c>
       <c r="B871" s="0" t="s">
         <v>2370</v>
       </c>
       <c r="C871" s="0" t="s">
         <v>2371</v>
       </c>
       <c r="D871" s="0" t="s">
-        <v>22</v>
+        <v>316</v>
       </c>
       <c r="E871" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G871" s="0">
-        <v>3.31</v>
+        <v>10.25</v>
       </c>
       <c r="H871" s="0" t="s">
         <v>2372</v>
       </c>
     </row>
     <row r="872" spans="1:8">
       <c r="A872" s="0">
-        <v>19286</v>
+        <v>26685</v>
       </c>
       <c r="B872" s="0" t="s">
         <v>2373</v>
       </c>
       <c r="C872" s="0" t="s">
         <v>2374</v>
       </c>
       <c r="D872" s="0" t="s">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="E872" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G872" s="0">
-        <v>3.1</v>
+        <v>10.98</v>
       </c>
       <c r="H872" s="0" t="s">
         <v>2375</v>
       </c>
     </row>
     <row r="873" spans="1:8">
       <c r="A873" s="0">
-        <v>26678</v>
+        <v>26695</v>
       </c>
       <c r="B873" s="0" t="s">
         <v>2376</v>
       </c>
       <c r="C873" s="0" t="s">
         <v>2377</v>
       </c>
       <c r="D873" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="E873" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G873" s="0">
-        <v>12.69</v>
+        <v>15.15</v>
       </c>
       <c r="H873" s="0" t="s">
         <v>2378</v>
       </c>
     </row>
     <row r="874" spans="1:8">
       <c r="A874" s="0">
-        <v>26682</v>
+        <v>26695</v>
       </c>
       <c r="B874" s="0" t="s">
         <v>2379</v>
       </c>
       <c r="C874" s="0" t="s">
-        <v>2380</v>
+        <v>2377</v>
       </c>
       <c r="D874" s="0" t="s">
-        <v>316</v>
+        <v>209</v>
       </c>
       <c r="E874" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G874" s="0">
-        <v>10.25</v>
+        <v>15.15</v>
       </c>
       <c r="H874" s="0" t="s">
-        <v>2381</v>
+        <v>2378</v>
       </c>
     </row>
     <row r="875" spans="1:8">
       <c r="A875" s="0">
-        <v>26685</v>
+        <v>26696</v>
       </c>
       <c r="B875" s="0" t="s">
+        <v>2380</v>
+      </c>
+      <c r="C875" s="0" t="s">
+        <v>2381</v>
+      </c>
+      <c r="D875" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="E875" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="G875" s="0">
+        <v>67.63</v>
+      </c>
+      <c r="H875" s="0" t="s">
         <v>2382</v>
-      </c>
-[...13 lines deleted...]
-        <v>2384</v>
       </c>
     </row>
     <row r="876" spans="1:8">
       <c r="A876" s="0">
-        <v>26695</v>
+        <v>26696</v>
       </c>
       <c r="B876" s="0" t="s">
-        <v>2385</v>
+        <v>2383</v>
       </c>
       <c r="C876" s="0" t="s">
-        <v>2386</v>
+        <v>2381</v>
       </c>
       <c r="D876" s="0" t="s">
-        <v>44</v>
+        <v>209</v>
       </c>
       <c r="E876" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G876" s="0">
-        <v>15.15</v>
+        <v>67.63</v>
       </c>
       <c r="H876" s="0" t="s">
-        <v>2387</v>
+        <v>2382</v>
       </c>
     </row>
     <row r="877" spans="1:8">
       <c r="A877" s="0">
-        <v>26695</v>
+        <v>17393</v>
       </c>
       <c r="B877" s="0" t="s">
-        <v>2388</v>
+        <v>2384</v>
       </c>
       <c r="C877" s="0" t="s">
+        <v>2385</v>
+      </c>
+      <c r="D877" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="E877" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="G877" s="0">
+        <v>24.07</v>
+      </c>
+      <c r="H877" s="0" t="s">
         <v>2386</v>
-      </c>
-[...10 lines deleted...]
-        <v>2387</v>
       </c>
     </row>
     <row r="878" spans="1:8">
       <c r="A878" s="0">
-        <v>26696</v>
+        <v>22058</v>
       </c>
       <c r="B878" s="0" t="s">
+        <v>2387</v>
+      </c>
+      <c r="C878" s="0" t="s">
+        <v>2388</v>
+      </c>
+      <c r="D878" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E878" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="G878" s="0">
+        <v>11.76</v>
+      </c>
+      <c r="H878" s="0" t="s">
         <v>2389</v>
-      </c>
-[...13 lines deleted...]
-        <v>2391</v>
       </c>
     </row>
     <row r="879" spans="1:8">
       <c r="A879" s="0">
-        <v>26696</v>
+        <v>17397</v>
       </c>
       <c r="B879" s="0" t="s">
+        <v>2390</v>
+      </c>
+      <c r="C879" s="0" t="s">
+        <v>2391</v>
+      </c>
+      <c r="D879" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="E879" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="G879" s="0">
+        <v>2.69</v>
+      </c>
+      <c r="H879" s="0" t="s">
         <v>2392</v>
-      </c>
-[...13 lines deleted...]
-        <v>2391</v>
       </c>
     </row>
     <row r="880" spans="1:8">
       <c r="A880" s="0">
-        <v>17393</v>
+        <v>17411</v>
       </c>
       <c r="B880" s="0" t="s">
         <v>2393</v>
       </c>
       <c r="C880" s="0" t="s">
         <v>2394</v>
       </c>
       <c r="D880" s="0" t="s">
-        <v>44</v>
+        <v>9</v>
       </c>
       <c r="E880" s="0" t="s">
-        <v>14</v>
+        <v>113</v>
       </c>
       <c r="G880" s="0">
-        <v>24.07</v>
+        <v>18.11</v>
       </c>
       <c r="H880" s="0" t="s">
         <v>2395</v>
       </c>
     </row>
     <row r="881" spans="1:8">
       <c r="A881" s="0">
-        <v>22058</v>
+        <v>17412</v>
       </c>
       <c r="B881" s="0" t="s">
         <v>2396</v>
       </c>
       <c r="C881" s="0" t="s">
         <v>2397</v>
       </c>
       <c r="D881" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E881" s="0" t="s">
-        <v>14</v>
+        <v>113</v>
       </c>
       <c r="G881" s="0">
-        <v>11.76</v>
+        <v>21.27</v>
       </c>
       <c r="H881" s="0" t="s">
         <v>2398</v>
       </c>
     </row>
     <row r="882" spans="1:8">
       <c r="A882" s="0">
-        <v>17397</v>
+        <v>17401</v>
       </c>
       <c r="B882" s="0" t="s">
         <v>2399</v>
       </c>
       <c r="C882" s="0" t="s">
         <v>2400</v>
       </c>
       <c r="D882" s="0" t="s">
-        <v>22</v>
+        <v>132</v>
       </c>
       <c r="E882" s="0" t="s">
-        <v>14</v>
+        <v>113</v>
       </c>
       <c r="G882" s="0">
-        <v>2.69</v>
+        <v>9.15</v>
       </c>
       <c r="H882" s="0" t="s">
         <v>2401</v>
       </c>
     </row>
     <row r="883" spans="1:8">
       <c r="A883" s="0">
-        <v>17411</v>
+        <v>17403</v>
       </c>
       <c r="B883" s="0" t="s">
         <v>2402</v>
       </c>
       <c r="C883" s="0" t="s">
         <v>2403</v>
       </c>
       <c r="D883" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E883" s="0" t="s">
         <v>113</v>
       </c>
       <c r="G883" s="0">
-        <v>18.11</v>
+        <v>10.02</v>
       </c>
       <c r="H883" s="0" t="s">
         <v>2404</v>
       </c>
     </row>
     <row r="884" spans="1:8">
       <c r="A884" s="0">
-        <v>17412</v>
+        <v>17404</v>
       </c>
       <c r="B884" s="0" t="s">
         <v>2405</v>
       </c>
       <c r="C884" s="0" t="s">
         <v>2406</v>
       </c>
       <c r="D884" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E884" s="0" t="s">
         <v>113</v>
       </c>
       <c r="G884" s="0">
-        <v>21.27</v>
+        <v>18.45</v>
       </c>
       <c r="H884" s="0" t="s">
         <v>2407</v>
       </c>
     </row>
     <row r="885" spans="1:8">
       <c r="A885" s="0">
-        <v>17401</v>
+        <v>17404</v>
       </c>
       <c r="B885" s="0" t="s">
         <v>2408</v>
       </c>
       <c r="C885" s="0" t="s">
-        <v>2409</v>
+        <v>2406</v>
       </c>
       <c r="D885" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E885" s="0" t="s">
         <v>113</v>
       </c>
       <c r="G885" s="0">
-        <v>9.15</v>
+        <v>18.45</v>
       </c>
       <c r="H885" s="0" t="s">
-        <v>2410</v>
+        <v>2407</v>
       </c>
     </row>
     <row r="886" spans="1:8">
       <c r="A886" s="0">
-        <v>17403</v>
+        <v>17404</v>
       </c>
       <c r="B886" s="0" t="s">
-        <v>2411</v>
+        <v>2409</v>
       </c>
       <c r="C886" s="0" t="s">
-        <v>2412</v>
+        <v>2406</v>
       </c>
       <c r="D886" s="0" t="s">
-        <v>9</v>
+        <v>316</v>
       </c>
       <c r="E886" s="0" t="s">
         <v>113</v>
       </c>
       <c r="G886" s="0">
-        <v>10.02</v>
+        <v>18.45</v>
       </c>
       <c r="H886" s="0" t="s">
-        <v>2413</v>
+        <v>2407</v>
       </c>
     </row>
     <row r="887" spans="1:8">
       <c r="A887" s="0">
         <v>17404</v>
       </c>
       <c r="B887" s="0" t="s">
-        <v>2414</v>
+        <v>2410</v>
       </c>
       <c r="C887" s="0" t="s">
-        <v>2415</v>
+        <v>2406</v>
       </c>
       <c r="D887" s="0" t="s">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="E887" s="0" t="s">
         <v>113</v>
       </c>
       <c r="G887" s="0">
         <v>18.45</v>
       </c>
       <c r="H887" s="0" t="s">
-        <v>2416</v>
+        <v>2407</v>
       </c>
     </row>
     <row r="888" spans="1:8">
       <c r="A888" s="0">
-        <v>17404</v>
+        <v>17405</v>
       </c>
       <c r="B888" s="0" t="s">
-        <v>2417</v>
+        <v>2411</v>
       </c>
       <c r="C888" s="0" t="s">
-        <v>2415</v>
+        <v>2412</v>
       </c>
       <c r="D888" s="0" t="s">
-        <v>132</v>
+        <v>22</v>
       </c>
       <c r="E888" s="0" t="s">
         <v>113</v>
       </c>
       <c r="G888" s="0">
-        <v>18.45</v>
+        <v>16.73</v>
       </c>
       <c r="H888" s="0" t="s">
-        <v>2416</v>
+        <v>2413</v>
       </c>
     </row>
     <row r="889" spans="1:8">
       <c r="A889" s="0">
-        <v>17404</v>
+        <v>17407</v>
       </c>
       <c r="B889" s="0" t="s">
-        <v>2418</v>
+        <v>2414</v>
       </c>
       <c r="C889" s="0" t="s">
         <v>2415</v>
       </c>
       <c r="D889" s="0" t="s">
-        <v>316</v>
+        <v>9</v>
       </c>
       <c r="E889" s="0" t="s">
         <v>113</v>
       </c>
       <c r="G889" s="0">
-        <v>18.45</v>
+        <v>19.66</v>
       </c>
       <c r="H889" s="0" t="s">
         <v>2416</v>
       </c>
     </row>
     <row r="890" spans="1:8">
       <c r="A890" s="0">
-        <v>17404</v>
+        <v>26711</v>
       </c>
       <c r="B890" s="0" t="s">
+        <v>2417</v>
+      </c>
+      <c r="C890" s="0" t="s">
+        <v>2418</v>
+      </c>
+      <c r="D890" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="E890" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="G890" s="0">
+        <v>16.2</v>
+      </c>
+      <c r="H890" s="0" t="s">
         <v>2419</v>
-      </c>
-[...13 lines deleted...]
-        <v>2416</v>
       </c>
     </row>
     <row r="891" spans="1:8">
       <c r="A891" s="0">
-        <v>17405</v>
+        <v>24204</v>
       </c>
       <c r="B891" s="0" t="s">
         <v>2420</v>
       </c>
       <c r="C891" s="0" t="s">
         <v>2421</v>
       </c>
       <c r="D891" s="0" t="s">
-        <v>22</v>
+        <v>9</v>
       </c>
       <c r="E891" s="0" t="s">
-        <v>113</v>
+        <v>14</v>
       </c>
       <c r="G891" s="0">
-        <v>16.73</v>
+        <v>5.3</v>
       </c>
       <c r="H891" s="0" t="s">
         <v>2422</v>
       </c>
     </row>
     <row r="892" spans="1:8">
       <c r="A892" s="0">
-        <v>17407</v>
+        <v>24205</v>
       </c>
       <c r="B892" s="0" t="s">
         <v>2423</v>
       </c>
       <c r="C892" s="0" t="s">
         <v>2424</v>
       </c>
       <c r="D892" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E892" s="0" t="s">
-        <v>113</v>
+        <v>14</v>
       </c>
       <c r="G892" s="0">
-        <v>19.66</v>
+        <v>10.15</v>
       </c>
       <c r="H892" s="0" t="s">
         <v>2425</v>
       </c>
     </row>
     <row r="893" spans="1:8">
       <c r="A893" s="0">
-        <v>26711</v>
+        <v>22063</v>
       </c>
       <c r="B893" s="0" t="s">
         <v>2426</v>
       </c>
       <c r="C893" s="0" t="s">
         <v>2427</v>
       </c>
       <c r="D893" s="0" t="s">
-        <v>44</v>
+        <v>9</v>
       </c>
       <c r="E893" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G893" s="0">
-        <v>16.2</v>
+        <v>2.9</v>
       </c>
       <c r="H893" s="0" t="s">
         <v>2428</v>
       </c>
     </row>
     <row r="894" spans="1:8">
       <c r="A894" s="0">
-        <v>24204</v>
+        <v>22065</v>
       </c>
       <c r="B894" s="0" t="s">
         <v>2429</v>
       </c>
       <c r="C894" s="0" t="s">
         <v>2430</v>
       </c>
       <c r="D894" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E894" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G894" s="0">
-        <v>5.3</v>
+        <v>2.9</v>
       </c>
       <c r="H894" s="0" t="s">
         <v>2431</v>
       </c>
     </row>
     <row r="895" spans="1:8">
       <c r="A895" s="0">
-        <v>24205</v>
+        <v>22067</v>
       </c>
       <c r="B895" s="0" t="s">
         <v>2432</v>
       </c>
       <c r="C895" s="0" t="s">
         <v>2433</v>
       </c>
       <c r="D895" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E895" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G895" s="0">
-        <v>10.15</v>
+        <v>7.06</v>
       </c>
       <c r="H895" s="0" t="s">
         <v>2434</v>
       </c>
     </row>
     <row r="896" spans="1:8">
       <c r="A896" s="0">
-        <v>22063</v>
+        <v>17416</v>
       </c>
       <c r="B896" s="0" t="s">
         <v>2435</v>
       </c>
       <c r="C896" s="0" t="s">
         <v>2436</v>
       </c>
       <c r="D896" s="0" t="s">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="E896" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G896" s="0">
-        <v>2.9</v>
+        <v>15.66</v>
       </c>
       <c r="H896" s="0" t="s">
         <v>2437</v>
       </c>
     </row>
     <row r="897" spans="1:8">
       <c r="A897" s="0">
-        <v>22065</v>
+        <v>24210</v>
       </c>
       <c r="B897" s="0" t="s">
         <v>2438</v>
       </c>
       <c r="C897" s="0" t="s">
         <v>2439</v>
       </c>
       <c r="D897" s="0" t="s">
-        <v>9</v>
+        <v>892</v>
       </c>
       <c r="E897" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G897" s="0">
-        <v>2.9</v>
+        <v>4.19</v>
       </c>
       <c r="H897" s="0" t="s">
         <v>2440</v>
       </c>
     </row>
     <row r="898" spans="1:8">
       <c r="A898" s="0">
-        <v>22067</v>
+        <v>19303</v>
       </c>
       <c r="B898" s="0" t="s">
         <v>2441</v>
       </c>
       <c r="C898" s="0" t="s">
         <v>2442</v>
       </c>
       <c r="D898" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E898" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G898" s="0">
-        <v>7.06</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="H898" s="0" t="s">
         <v>2443</v>
       </c>
     </row>
     <row r="899" spans="1:8">
       <c r="A899" s="0">
-        <v>24210</v>
+        <v>26715</v>
       </c>
       <c r="B899" s="0" t="s">
         <v>2444</v>
       </c>
       <c r="C899" s="0" t="s">
         <v>2445</v>
       </c>
       <c r="D899" s="0" t="s">
-        <v>892</v>
+        <v>9</v>
       </c>
       <c r="E899" s="0" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="G899" s="0">
-        <v>4.19</v>
+        <v>8.34</v>
       </c>
       <c r="H899" s="0" t="s">
         <v>2446</v>
       </c>
     </row>
     <row r="900" spans="1:8">
       <c r="A900" s="0">
-        <v>19303</v>
+        <v>17431</v>
       </c>
       <c r="B900" s="0" t="s">
         <v>2447</v>
       </c>
       <c r="C900" s="0" t="s">
         <v>2448</v>
       </c>
       <c r="D900" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E900" s="0" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="G900" s="0">
-        <v>8.970000000000001</v>
+        <v>9.800000000000001</v>
       </c>
       <c r="H900" s="0" t="s">
         <v>2449</v>
       </c>
     </row>
     <row r="901" spans="1:8">
       <c r="A901" s="0">
-        <v>26715</v>
+        <v>26716</v>
       </c>
       <c r="B901" s="0" t="s">
         <v>2450</v>
       </c>
       <c r="C901" s="0" t="s">
         <v>2451</v>
       </c>
       <c r="D901" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E901" s="0" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="G901" s="0">
-        <v>8.34</v>
+        <v>23.81</v>
       </c>
       <c r="H901" s="0" t="s">
         <v>2452</v>
       </c>
     </row>
     <row r="902" spans="1:8">
       <c r="A902" s="0">
-        <v>17431</v>
+        <v>26719</v>
       </c>
       <c r="B902" s="0" t="s">
         <v>2453</v>
       </c>
       <c r="C902" s="0" t="s">
         <v>2454</v>
       </c>
       <c r="D902" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E902" s="0" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="G902" s="0">
-        <v>9.800000000000001</v>
+        <v>22.17</v>
       </c>
       <c r="H902" s="0" t="s">
         <v>2455</v>
       </c>
     </row>
     <row r="903" spans="1:8">
       <c r="A903" s="0">
-        <v>26716</v>
+        <v>26721</v>
       </c>
       <c r="B903" s="0" t="s">
         <v>2456</v>
       </c>
       <c r="C903" s="0" t="s">
         <v>2457</v>
       </c>
       <c r="D903" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E903" s="0" t="s">
         <v>18</v>
       </c>
       <c r="G903" s="0">
-        <v>23.81</v>
+        <v>15.69</v>
       </c>
       <c r="H903" s="0" t="s">
         <v>2458</v>
       </c>
     </row>
     <row r="904" spans="1:8">
       <c r="A904" s="0">
-        <v>26719</v>
+        <v>26720</v>
       </c>
       <c r="B904" s="0" t="s">
         <v>2459</v>
       </c>
       <c r="C904" s="0" t="s">
         <v>2460</v>
       </c>
       <c r="D904" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E904" s="0" t="s">
         <v>18</v>
       </c>
       <c r="G904" s="0">
-        <v>22.17</v>
+        <v>19.48</v>
       </c>
       <c r="H904" s="0" t="s">
         <v>2461</v>
       </c>
     </row>
     <row r="905" spans="1:8">
       <c r="A905" s="0">
-        <v>26721</v>
+        <v>17438</v>
       </c>
       <c r="B905" s="0" t="s">
         <v>2462</v>
       </c>
       <c r="C905" s="0" t="s">
         <v>2463</v>
       </c>
       <c r="D905" s="0" t="s">
-        <v>9</v>
+        <v>892</v>
       </c>
       <c r="E905" s="0" t="s">
         <v>18</v>
       </c>
       <c r="G905" s="0">
-        <v>15.69</v>
+        <v>10.14</v>
       </c>
       <c r="H905" s="0" t="s">
         <v>2464</v>
       </c>
     </row>
     <row r="906" spans="1:8">
       <c r="A906" s="0">
-        <v>26720</v>
+        <v>17439</v>
       </c>
       <c r="B906" s="0" t="s">
         <v>2465</v>
       </c>
       <c r="C906" s="0" t="s">
         <v>2466</v>
       </c>
       <c r="D906" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E906" s="0" t="s">
         <v>18</v>
       </c>
       <c r="G906" s="0">
-        <v>19.48</v>
+        <v>8.92</v>
       </c>
       <c r="H906" s="0" t="s">
         <v>2467</v>
       </c>
     </row>
     <row r="907" spans="1:8">
       <c r="A907" s="0">
-        <v>17438</v>
+        <v>17439</v>
       </c>
       <c r="B907" s="0" t="s">
         <v>2468</v>
       </c>
       <c r="C907" s="0" t="s">
-        <v>2469</v>
+        <v>2466</v>
       </c>
       <c r="D907" s="0" t="s">
-        <v>892</v>
+        <v>22</v>
       </c>
       <c r="E907" s="0" t="s">
         <v>18</v>
       </c>
       <c r="G907" s="0">
-        <v>10.14</v>
+        <v>8.92</v>
       </c>
       <c r="H907" s="0" t="s">
-        <v>2470</v>
+        <v>2467</v>
       </c>
     </row>
     <row r="908" spans="1:8">
       <c r="A908" s="0">
-        <v>17439</v>
+        <v>17441</v>
       </c>
       <c r="B908" s="0" t="s">
-        <v>2471</v>
+        <v>2469</v>
       </c>
       <c r="C908" s="0" t="s">
-        <v>2472</v>
+        <v>2470</v>
       </c>
       <c r="D908" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E908" s="0" t="s">
         <v>18</v>
       </c>
       <c r="G908" s="0">
-        <v>8.92</v>
+        <v>10.14</v>
       </c>
       <c r="H908" s="0" t="s">
-        <v>2473</v>
+        <v>2471</v>
       </c>
     </row>
     <row r="909" spans="1:8">
       <c r="A909" s="0">
-        <v>17439</v>
+        <v>17442</v>
       </c>
       <c r="B909" s="0" t="s">
-        <v>2474</v>
+        <v>2472</v>
       </c>
       <c r="C909" s="0" t="s">
-        <v>2472</v>
+        <v>2473</v>
       </c>
       <c r="D909" s="0" t="s">
         <v>22</v>
       </c>
       <c r="E909" s="0" t="s">
         <v>18</v>
       </c>
       <c r="G909" s="0">
-        <v>8.92</v>
+        <v>22.44</v>
       </c>
       <c r="H909" s="0" t="s">
-        <v>2473</v>
+        <v>2474</v>
       </c>
     </row>
     <row r="910" spans="1:8">
       <c r="A910" s="0">
-        <v>17441</v>
+        <v>22072</v>
       </c>
       <c r="B910" s="0" t="s">
         <v>2475</v>
       </c>
       <c r="C910" s="0" t="s">
         <v>2476</v>
       </c>
       <c r="D910" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E910" s="0" t="s">
-        <v>18</v>
+        <v>27</v>
       </c>
       <c r="G910" s="0">
-        <v>10.14</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="H910" s="0" t="s">
         <v>2477</v>
       </c>
     </row>
     <row r="911" spans="1:8">
       <c r="A911" s="0">
-        <v>17442</v>
+        <v>22073</v>
       </c>
       <c r="B911" s="0" t="s">
         <v>2478</v>
       </c>
       <c r="C911" s="0" t="s">
         <v>2479</v>
       </c>
       <c r="D911" s="0" t="s">
-        <v>22</v>
+        <v>9</v>
       </c>
       <c r="E911" s="0" t="s">
-        <v>18</v>
+        <v>27</v>
       </c>
       <c r="G911" s="0">
-        <v>22.44</v>
+        <v>13.12</v>
       </c>
       <c r="H911" s="0" t="s">
         <v>2480</v>
       </c>
     </row>
     <row r="912" spans="1:8">
       <c r="A912" s="0">
-        <v>22072</v>
+        <v>22070</v>
       </c>
       <c r="B912" s="0" t="s">
         <v>2481</v>
       </c>
       <c r="C912" s="0" t="s">
         <v>2482</v>
       </c>
       <c r="D912" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E912" s="0" t="s">
         <v>27</v>
       </c>
       <c r="G912" s="0">
-        <v>8.890000000000001</v>
+        <v>5.56</v>
       </c>
       <c r="H912" s="0" t="s">
         <v>2483</v>
       </c>
     </row>
     <row r="913" spans="1:8">
       <c r="A913" s="0">
-        <v>22073</v>
+        <v>22075</v>
       </c>
       <c r="B913" s="0" t="s">
         <v>2484</v>
       </c>
       <c r="C913" s="0" t="s">
         <v>2485</v>
       </c>
       <c r="D913" s="0" t="s">
-        <v>9</v>
+        <v>44</v>
       </c>
       <c r="E913" s="0" t="s">
         <v>27</v>
       </c>
       <c r="G913" s="0">
-        <v>13.12</v>
+        <v>14.32</v>
       </c>
       <c r="H913" s="0" t="s">
         <v>2486</v>
       </c>
     </row>
     <row r="914" spans="1:8">
       <c r="A914" s="0">
-        <v>22070</v>
+        <v>24213</v>
       </c>
       <c r="B914" s="0" t="s">
         <v>2487</v>
       </c>
       <c r="C914" s="0" t="s">
         <v>2488</v>
       </c>
       <c r="D914" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E914" s="0" t="s">
         <v>27</v>
       </c>
       <c r="G914" s="0">
-        <v>5.56</v>
+        <v>12.43</v>
       </c>
       <c r="H914" s="0" t="s">
         <v>2489</v>
       </c>
     </row>
     <row r="915" spans="1:8">
       <c r="A915" s="0">
-        <v>22075</v>
+        <v>24220</v>
       </c>
       <c r="B915" s="0" t="s">
         <v>2490</v>
       </c>
       <c r="C915" s="0" t="s">
         <v>2491</v>
       </c>
       <c r="D915" s="0" t="s">
-        <v>44</v>
+        <v>9</v>
       </c>
       <c r="E915" s="0" t="s">
         <v>27</v>
       </c>
       <c r="G915" s="0">
-        <v>14.32</v>
+        <v>11.18</v>
       </c>
       <c r="H915" s="0" t="s">
         <v>2492</v>
       </c>
     </row>
     <row r="916" spans="1:8">
       <c r="A916" s="0">
-        <v>24213</v>
+        <v>24225</v>
       </c>
       <c r="B916" s="0" t="s">
         <v>2493</v>
       </c>
       <c r="C916" s="0" t="s">
         <v>2494</v>
       </c>
       <c r="D916" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E916" s="0" t="s">
         <v>27</v>
       </c>
       <c r="G916" s="0">
-        <v>12.43</v>
+        <v>5.13</v>
       </c>
       <c r="H916" s="0" t="s">
         <v>2495</v>
       </c>
     </row>
     <row r="917" spans="1:8">
       <c r="A917" s="0">
-        <v>24220</v>
+        <v>24226</v>
       </c>
       <c r="B917" s="0" t="s">
         <v>2496</v>
       </c>
       <c r="C917" s="0" t="s">
         <v>2497</v>
       </c>
       <c r="D917" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E917" s="0" t="s">
         <v>27</v>
       </c>
       <c r="G917" s="0">
-        <v>11.18</v>
+        <v>6.73</v>
       </c>
       <c r="H917" s="0" t="s">
         <v>2498</v>
       </c>
     </row>
     <row r="918" spans="1:8">
       <c r="A918" s="0">
-        <v>24225</v>
+        <v>24228</v>
       </c>
       <c r="B918" s="0" t="s">
         <v>2499</v>
       </c>
       <c r="C918" s="0" t="s">
         <v>2500</v>
       </c>
       <c r="D918" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E918" s="0" t="s">
         <v>27</v>
       </c>
       <c r="G918" s="0">
-        <v>5.13</v>
+        <v>9.17</v>
       </c>
       <c r="H918" s="0" t="s">
         <v>2501</v>
       </c>
     </row>
     <row r="919" spans="1:8">
       <c r="A919" s="0">
-        <v>24226</v>
+        <v>24233</v>
       </c>
       <c r="B919" s="0" t="s">
         <v>2502</v>
       </c>
       <c r="C919" s="0" t="s">
         <v>2503</v>
       </c>
       <c r="D919" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E919" s="0" t="s">
         <v>27</v>
       </c>
       <c r="G919" s="0">
-        <v>6.73</v>
+        <v>7.26</v>
       </c>
       <c r="H919" s="0" t="s">
         <v>2504</v>
       </c>
     </row>
     <row r="920" spans="1:8">
       <c r="A920" s="0">
-        <v>24228</v>
+        <v>24234</v>
       </c>
       <c r="B920" s="0" t="s">
         <v>2505</v>
       </c>
       <c r="C920" s="0" t="s">
         <v>2506</v>
       </c>
       <c r="D920" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E920" s="0" t="s">
         <v>27</v>
       </c>
       <c r="G920" s="0">
-        <v>9.17</v>
+        <v>10.48</v>
       </c>
       <c r="H920" s="0" t="s">
         <v>2507</v>
       </c>
     </row>
     <row r="921" spans="1:8">
       <c r="A921" s="0">
-        <v>24233</v>
+        <v>24235</v>
       </c>
       <c r="B921" s="0" t="s">
         <v>2508</v>
       </c>
       <c r="C921" s="0" t="s">
         <v>2509</v>
       </c>
       <c r="D921" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E921" s="0" t="s">
         <v>27</v>
       </c>
       <c r="G921" s="0">
-        <v>7.26</v>
+        <v>16.28</v>
       </c>
       <c r="H921" s="0" t="s">
         <v>2510</v>
       </c>
     </row>
     <row r="922" spans="1:8">
       <c r="A922" s="0">
-        <v>24234</v>
+        <v>19313</v>
       </c>
       <c r="B922" s="0" t="s">
         <v>2511</v>
       </c>
       <c r="C922" s="0" t="s">
         <v>2512</v>
       </c>
       <c r="D922" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E922" s="0" t="s">
         <v>27</v>
       </c>
       <c r="G922" s="0">
-        <v>10.48</v>
+        <v>4.43</v>
       </c>
       <c r="H922" s="0" t="s">
         <v>2513</v>
       </c>
     </row>
     <row r="923" spans="1:8">
       <c r="A923" s="0">
-        <v>24235</v>
+        <v>19317</v>
       </c>
       <c r="B923" s="0" t="s">
         <v>2514</v>
       </c>
       <c r="C923" s="0" t="s">
         <v>2515</v>
       </c>
       <c r="D923" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E923" s="0" t="s">
         <v>27</v>
       </c>
       <c r="G923" s="0">
-        <v>16.28</v>
+        <v>5.31</v>
       </c>
       <c r="H923" s="0" t="s">
         <v>2516</v>
       </c>
     </row>
     <row r="924" spans="1:8">
       <c r="A924" s="0">
-        <v>19313</v>
+        <v>19318</v>
       </c>
       <c r="B924" s="0" t="s">
         <v>2517</v>
       </c>
       <c r="C924" s="0" t="s">
         <v>2518</v>
       </c>
       <c r="D924" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E924" s="0" t="s">
         <v>27</v>
       </c>
       <c r="G924" s="0">
-        <v>4.43</v>
+        <v>4.69</v>
       </c>
       <c r="H924" s="0" t="s">
         <v>2519</v>
       </c>
     </row>
     <row r="925" spans="1:8">
       <c r="A925" s="0">
-        <v>19317</v>
+        <v>19314</v>
       </c>
       <c r="B925" s="0" t="s">
         <v>2520</v>
       </c>
       <c r="C925" s="0" t="s">
         <v>2521</v>
       </c>
       <c r="D925" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E925" s="0" t="s">
         <v>27</v>
       </c>
       <c r="G925" s="0">
-        <v>5.31</v>
+        <v>4.62</v>
       </c>
       <c r="H925" s="0" t="s">
         <v>2522</v>
       </c>
     </row>
     <row r="926" spans="1:8">
       <c r="A926" s="0">
-        <v>19318</v>
+        <v>19320</v>
       </c>
       <c r="B926" s="0" t="s">
         <v>2523</v>
       </c>
       <c r="C926" s="0" t="s">
         <v>2524</v>
       </c>
       <c r="D926" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E926" s="0" t="s">
         <v>27</v>
       </c>
       <c r="G926" s="0">
-        <v>4.69</v>
+        <v>3.67</v>
       </c>
       <c r="H926" s="0" t="s">
         <v>2525</v>
       </c>
     </row>
     <row r="927" spans="1:8">
       <c r="A927" s="0">
-        <v>19314</v>
+        <v>19335</v>
       </c>
       <c r="B927" s="0" t="s">
         <v>2526</v>
       </c>
       <c r="C927" s="0" t="s">
         <v>2527</v>
       </c>
       <c r="D927" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E927" s="0" t="s">
         <v>27</v>
       </c>
       <c r="G927" s="0">
-        <v>4.62</v>
+        <v>7.84</v>
       </c>
       <c r="H927" s="0" t="s">
         <v>2528</v>
       </c>
     </row>
     <row r="928" spans="1:8">
       <c r="A928" s="0">
-        <v>19320</v>
+        <v>19337</v>
       </c>
       <c r="B928" s="0" t="s">
         <v>2529</v>
       </c>
       <c r="C928" s="0" t="s">
         <v>2530</v>
       </c>
       <c r="D928" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E928" s="0" t="s">
         <v>27</v>
       </c>
       <c r="G928" s="0">
-        <v>3.67</v>
+        <v>7.72</v>
       </c>
       <c r="H928" s="0" t="s">
         <v>2531</v>
       </c>
     </row>
     <row r="929" spans="1:8">
       <c r="A929" s="0">
-        <v>19335</v>
+        <v>19342</v>
       </c>
       <c r="B929" s="0" t="s">
         <v>2532</v>
       </c>
       <c r="C929" s="0" t="s">
         <v>2533</v>
       </c>
       <c r="D929" s="0" t="s">
-        <v>9</v>
+        <v>44</v>
       </c>
       <c r="E929" s="0" t="s">
         <v>27</v>
       </c>
       <c r="G929" s="0">
-        <v>7.84</v>
+        <v>15.5</v>
       </c>
       <c r="H929" s="0" t="s">
         <v>2534</v>
       </c>
     </row>
     <row r="930" spans="1:8">
       <c r="A930" s="0">
-        <v>19337</v>
+        <v>17449</v>
       </c>
       <c r="B930" s="0" t="s">
         <v>2535</v>
       </c>
       <c r="C930" s="0" t="s">
         <v>2536</v>
       </c>
       <c r="D930" s="0" t="s">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="E930" s="0" t="s">
         <v>27</v>
       </c>
       <c r="G930" s="0">
-        <v>7.72</v>
+        <v>129.04</v>
       </c>
       <c r="H930" s="0" t="s">
         <v>2537</v>
       </c>
     </row>
     <row r="931" spans="1:8">
       <c r="A931" s="0">
-        <v>19342</v>
+        <v>17450</v>
       </c>
       <c r="B931" s="0" t="s">
         <v>2538</v>
       </c>
       <c r="C931" s="0" t="s">
         <v>2539</v>
       </c>
       <c r="D931" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="E931" s="0" t="s">
         <v>27</v>
       </c>
       <c r="G931" s="0">
-        <v>15.5</v>
+        <v>181.32</v>
       </c>
       <c r="H931" s="0" t="s">
         <v>2540</v>
       </c>
     </row>
     <row r="932" spans="1:8">
       <c r="A932" s="0">
-        <v>17449</v>
+        <v>17451</v>
       </c>
       <c r="B932" s="0" t="s">
         <v>2541</v>
       </c>
       <c r="C932" s="0" t="s">
         <v>2542</v>
       </c>
       <c r="D932" s="0" t="s">
         <v>22</v>
       </c>
       <c r="E932" s="0" t="s">
         <v>27</v>
       </c>
       <c r="G932" s="0">
-        <v>129.04</v>
+        <v>316.25</v>
       </c>
       <c r="H932" s="0" t="s">
         <v>2543</v>
       </c>
     </row>
     <row r="933" spans="1:8">
       <c r="A933" s="0">
-        <v>17450</v>
+        <v>26727</v>
       </c>
       <c r="B933" s="0" t="s">
         <v>2544</v>
       </c>
       <c r="C933" s="0" t="s">
         <v>2545</v>
       </c>
       <c r="D933" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="E933" s="0" t="s">
         <v>27</v>
       </c>
       <c r="G933" s="0">
-        <v>181.32</v>
+        <v>21.01</v>
       </c>
       <c r="H933" s="0" t="s">
         <v>2546</v>
       </c>
     </row>
     <row r="934" spans="1:8">
       <c r="A934" s="0">
-        <v>17451</v>
+        <v>26735</v>
       </c>
       <c r="B934" s="0" t="s">
         <v>2547</v>
       </c>
       <c r="C934" s="0" t="s">
         <v>2548</v>
       </c>
       <c r="D934" s="0" t="s">
-        <v>22</v>
+        <v>9</v>
       </c>
       <c r="E934" s="0" t="s">
         <v>27</v>
       </c>
       <c r="G934" s="0">
-        <v>316.25</v>
+        <v>15.02</v>
       </c>
       <c r="H934" s="0" t="s">
         <v>2549</v>
       </c>
     </row>
     <row r="935" spans="1:8">
       <c r="A935" s="0">
-        <v>26727</v>
+        <v>17454</v>
       </c>
       <c r="B935" s="0" t="s">
         <v>2550</v>
       </c>
       <c r="C935" s="0" t="s">
         <v>2551</v>
       </c>
       <c r="D935" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="E935" s="0" t="s">
         <v>27</v>
       </c>
       <c r="G935" s="0">
-        <v>21.01</v>
+        <v>36.72</v>
       </c>
       <c r="H935" s="0" t="s">
         <v>2552</v>
       </c>
     </row>
     <row r="936" spans="1:8">
       <c r="A936" s="0">
-        <v>26735</v>
+        <v>17455</v>
       </c>
       <c r="B936" s="0" t="s">
         <v>2553</v>
       </c>
       <c r="C936" s="0" t="s">
         <v>2554</v>
       </c>
       <c r="D936" s="0" t="s">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="E936" s="0" t="s">
         <v>27</v>
       </c>
       <c r="G936" s="0">
-        <v>15.02</v>
+        <v>31.15</v>
       </c>
       <c r="H936" s="0" t="s">
         <v>2555</v>
       </c>
     </row>
     <row r="937" spans="1:8">
       <c r="A937" s="0">
-        <v>17454</v>
+        <v>17462</v>
       </c>
       <c r="B937" s="0" t="s">
         <v>2556</v>
       </c>
       <c r="C937" s="0" t="s">
         <v>2557</v>
       </c>
       <c r="D937" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="E937" s="0" t="s">
         <v>27</v>
       </c>
       <c r="G937" s="0">
-        <v>36.72</v>
+        <v>8.67</v>
       </c>
       <c r="H937" s="0" t="s">
         <v>2558</v>
       </c>
     </row>
     <row r="938" spans="1:8">
       <c r="A938" s="0">
-        <v>17455</v>
+        <v>17463</v>
       </c>
       <c r="B938" s="0" t="s">
         <v>2559</v>
       </c>
       <c r="C938" s="0" t="s">
         <v>2560</v>
       </c>
       <c r="D938" s="0" t="s">
         <v>22</v>
       </c>
       <c r="E938" s="0" t="s">
-        <v>27</v>
+        <v>14</v>
       </c>
       <c r="G938" s="0">
-        <v>31.15</v>
+        <v>19.02</v>
       </c>
       <c r="H938" s="0" t="s">
         <v>2561</v>
       </c>
     </row>
     <row r="939" spans="1:8">
       <c r="A939" s="0">
-        <v>17462</v>
+        <v>17464</v>
       </c>
       <c r="B939" s="0" t="s">
         <v>2562</v>
       </c>
       <c r="C939" s="0" t="s">
         <v>2563</v>
       </c>
       <c r="D939" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="E939" s="0" t="s">
-        <v>27</v>
+        <v>14</v>
       </c>
       <c r="G939" s="0">
-        <v>8.67</v>
+        <v>4.03</v>
       </c>
       <c r="H939" s="0" t="s">
         <v>2564</v>
       </c>
     </row>
     <row r="940" spans="1:8">
       <c r="A940" s="0">
-        <v>17463</v>
+        <v>17466</v>
       </c>
       <c r="B940" s="0" t="s">
         <v>2565</v>
       </c>
       <c r="C940" s="0" t="s">
         <v>2566</v>
       </c>
       <c r="D940" s="0" t="s">
         <v>22</v>
       </c>
       <c r="E940" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G940" s="0">
-        <v>19.02</v>
+        <v>12.68</v>
       </c>
       <c r="H940" s="0" t="s">
         <v>2567</v>
       </c>
     </row>
     <row r="941" spans="1:8">
       <c r="A941" s="0">
-        <v>17464</v>
+        <v>17474</v>
       </c>
       <c r="B941" s="0" t="s">
         <v>2568</v>
       </c>
       <c r="C941" s="0" t="s">
         <v>2569</v>
       </c>
       <c r="D941" s="0" t="s">
         <v>22</v>
       </c>
       <c r="E941" s="0" t="s">
-        <v>14</v>
+        <v>513</v>
       </c>
       <c r="G941" s="0">
-        <v>4.03</v>
+        <v>12.67</v>
       </c>
       <c r="H941" s="0" t="s">
         <v>2570</v>
       </c>
     </row>
     <row r="942" spans="1:8">
       <c r="A942" s="0">
-        <v>17466</v>
+        <v>17475</v>
       </c>
       <c r="B942" s="0" t="s">
         <v>2571</v>
       </c>
       <c r="C942" s="0" t="s">
         <v>2572</v>
       </c>
       <c r="D942" s="0" t="s">
-        <v>22</v>
+        <v>9</v>
       </c>
       <c r="E942" s="0" t="s">
-        <v>14</v>
+        <v>513</v>
       </c>
       <c r="G942" s="0">
-        <v>12.68</v>
+        <v>12.43</v>
       </c>
       <c r="H942" s="0" t="s">
         <v>2573</v>
       </c>
     </row>
     <row r="943" spans="1:8">
       <c r="A943" s="0">
-        <v>17474</v>
+        <v>26738</v>
       </c>
       <c r="B943" s="0" t="s">
         <v>2574</v>
       </c>
       <c r="C943" s="0" t="s">
         <v>2575</v>
       </c>
       <c r="D943" s="0" t="s">
-        <v>22</v>
+        <v>9</v>
       </c>
       <c r="E943" s="0" t="s">
-        <v>513</v>
+        <v>14</v>
       </c>
       <c r="G943" s="0">
-        <v>12.67</v>
+        <v>11</v>
       </c>
       <c r="H943" s="0" t="s">
         <v>2576</v>
       </c>
     </row>
     <row r="944" spans="1:8">
       <c r="A944" s="0">
-        <v>17475</v>
+        <v>26738</v>
       </c>
       <c r="B944" s="0" t="s">
         <v>2577</v>
       </c>
       <c r="C944" s="0" t="s">
-        <v>2578</v>
+        <v>2575</v>
       </c>
       <c r="D944" s="0" t="s">
-        <v>9</v>
+        <v>209</v>
       </c>
       <c r="E944" s="0" t="s">
-        <v>513</v>
+        <v>14</v>
       </c>
       <c r="G944" s="0">
-        <v>12.43</v>
+        <v>11</v>
       </c>
       <c r="H944" s="0" t="s">
-        <v>2579</v>
+        <v>2576</v>
       </c>
     </row>
     <row r="945" spans="1:8">
       <c r="A945" s="0">
         <v>26738</v>
       </c>
       <c r="B945" s="0" t="s">
-        <v>2580</v>
+        <v>2578</v>
       </c>
       <c r="C945" s="0" t="s">
-        <v>2581</v>
+        <v>2575</v>
       </c>
       <c r="D945" s="0" t="s">
-        <v>9</v>
+        <v>1725</v>
       </c>
       <c r="E945" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G945" s="0">
         <v>11</v>
       </c>
       <c r="H945" s="0" t="s">
-        <v>2582</v>
+        <v>2576</v>
       </c>
     </row>
     <row r="946" spans="1:8">
       <c r="A946" s="0">
-        <v>26738</v>
+        <v>26739</v>
       </c>
       <c r="B946" s="0" t="s">
-        <v>2583</v>
+        <v>2579</v>
       </c>
       <c r="C946" s="0" t="s">
+        <v>2580</v>
+      </c>
+      <c r="D946" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="E946" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="G946" s="0">
+        <v>15.98</v>
+      </c>
+      <c r="H946" s="0" t="s">
         <v>2581</v>
-      </c>
-[...10 lines deleted...]
-        <v>2582</v>
       </c>
     </row>
     <row r="947" spans="1:8">
       <c r="A947" s="0">
-        <v>26738</v>
+        <v>26739</v>
       </c>
       <c r="B947" s="0" t="s">
-        <v>2584</v>
+        <v>2582</v>
       </c>
       <c r="C947" s="0" t="s">
+        <v>2580</v>
+      </c>
+      <c r="D947" s="0" t="s">
+        <v>209</v>
+      </c>
+      <c r="E947" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="G947" s="0">
+        <v>15.98</v>
+      </c>
+      <c r="H947" s="0" t="s">
         <v>2581</v>
-      </c>
-[...10 lines deleted...]
-        <v>2582</v>
       </c>
     </row>
     <row r="948" spans="1:8">
       <c r="A948" s="0">
         <v>26739</v>
       </c>
       <c r="B948" s="0" t="s">
-        <v>2585</v>
+        <v>2583</v>
       </c>
       <c r="C948" s="0" t="s">
-        <v>2586</v>
+        <v>2580</v>
       </c>
       <c r="D948" s="0" t="s">
-        <v>44</v>
+        <v>1208</v>
       </c>
       <c r="E948" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G948" s="0">
         <v>15.98</v>
       </c>
       <c r="H948" s="0" t="s">
-        <v>2587</v>
+        <v>2581</v>
       </c>
     </row>
     <row r="949" spans="1:8">
       <c r="A949" s="0">
         <v>26739</v>
       </c>
       <c r="B949" s="0" t="s">
-        <v>2588</v>
+        <v>2584</v>
       </c>
       <c r="C949" s="0" t="s">
-        <v>2586</v>
+        <v>2580</v>
       </c>
       <c r="D949" s="0" t="s">
-        <v>209</v>
+        <v>52</v>
       </c>
       <c r="E949" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G949" s="0">
         <v>15.98</v>
       </c>
       <c r="H949" s="0" t="s">
-        <v>2587</v>
+        <v>2581</v>
       </c>
     </row>
     <row r="950" spans="1:8">
       <c r="A950" s="0">
         <v>26739</v>
       </c>
       <c r="B950" s="0" t="s">
-        <v>2589</v>
+        <v>2585</v>
       </c>
       <c r="C950" s="0" t="s">
-        <v>2586</v>
+        <v>2580</v>
       </c>
       <c r="D950" s="0" t="s">
-        <v>1217</v>
+        <v>316</v>
       </c>
       <c r="E950" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G950" s="0">
         <v>15.98</v>
       </c>
       <c r="H950" s="0" t="s">
-        <v>2587</v>
+        <v>2581</v>
       </c>
     </row>
     <row r="951" spans="1:8">
       <c r="A951" s="0">
         <v>26739</v>
       </c>
       <c r="B951" s="0" t="s">
-        <v>2590</v>
+        <v>2586</v>
       </c>
       <c r="C951" s="0" t="s">
-        <v>2586</v>
+        <v>2580</v>
       </c>
       <c r="D951" s="0" t="s">
-        <v>52</v>
+        <v>1583</v>
       </c>
       <c r="E951" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G951" s="0">
         <v>15.98</v>
       </c>
       <c r="H951" s="0" t="s">
-        <v>2587</v>
+        <v>2581</v>
       </c>
     </row>
     <row r="952" spans="1:8">
       <c r="A952" s="0">
-        <v>26739</v>
+        <v>26740</v>
       </c>
       <c r="B952" s="0" t="s">
-        <v>2591</v>
+        <v>2587</v>
       </c>
       <c r="C952" s="0" t="s">
-        <v>2586</v>
+        <v>2588</v>
       </c>
       <c r="D952" s="0" t="s">
-        <v>316</v>
+        <v>44</v>
       </c>
       <c r="E952" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G952" s="0">
-        <v>15.98</v>
+        <v>19.79</v>
       </c>
       <c r="H952" s="0" t="s">
-        <v>2587</v>
+        <v>2589</v>
       </c>
     </row>
     <row r="953" spans="1:8">
       <c r="A953" s="0">
-        <v>26739</v>
+        <v>26740</v>
       </c>
       <c r="B953" s="0" t="s">
-        <v>2592</v>
+        <v>2590</v>
       </c>
       <c r="C953" s="0" t="s">
-        <v>2586</v>
+        <v>2588</v>
       </c>
       <c r="D953" s="0" t="s">
-        <v>1592</v>
+        <v>209</v>
       </c>
       <c r="E953" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G953" s="0">
-        <v>15.98</v>
+        <v>19.79</v>
       </c>
       <c r="H953" s="0" t="s">
-        <v>2587</v>
+        <v>2589</v>
       </c>
     </row>
     <row r="954" spans="1:8">
       <c r="A954" s="0">
         <v>26740</v>
       </c>
       <c r="B954" s="0" t="s">
-        <v>2593</v>
+        <v>2591</v>
       </c>
       <c r="C954" s="0" t="s">
-        <v>2594</v>
+        <v>2588</v>
       </c>
       <c r="D954" s="0" t="s">
-        <v>44</v>
+        <v>52</v>
       </c>
       <c r="E954" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G954" s="0">
         <v>19.79</v>
       </c>
       <c r="H954" s="0" t="s">
-        <v>2595</v>
+        <v>2589</v>
       </c>
     </row>
     <row r="955" spans="1:8">
       <c r="A955" s="0">
         <v>26740</v>
       </c>
       <c r="B955" s="0" t="s">
-        <v>2596</v>
+        <v>2592</v>
       </c>
       <c r="C955" s="0" t="s">
-        <v>2594</v>
+        <v>2588</v>
       </c>
       <c r="D955" s="0" t="s">
-        <v>209</v>
+        <v>316</v>
       </c>
       <c r="E955" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G955" s="0">
         <v>19.79</v>
       </c>
       <c r="H955" s="0" t="s">
-        <v>2595</v>
+        <v>2589</v>
       </c>
     </row>
     <row r="956" spans="1:8">
       <c r="A956" s="0">
-        <v>26740</v>
+        <v>17481</v>
       </c>
       <c r="B956" s="0" t="s">
-        <v>2597</v>
+        <v>2593</v>
       </c>
       <c r="C956" s="0" t="s">
         <v>2594</v>
       </c>
       <c r="D956" s="0" t="s">
-        <v>52</v>
+        <v>22</v>
       </c>
       <c r="E956" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G956" s="0">
-        <v>19.79</v>
+        <v>6.41</v>
       </c>
       <c r="H956" s="0" t="s">
         <v>2595</v>
       </c>
     </row>
     <row r="957" spans="1:8">
       <c r="A957" s="0">
-        <v>26740</v>
+        <v>24255</v>
       </c>
       <c r="B957" s="0" t="s">
+        <v>2596</v>
+      </c>
+      <c r="C957" s="0" t="s">
+        <v>2597</v>
+      </c>
+      <c r="D957" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="E957" s="0" t="s">
+        <v>908</v>
+      </c>
+      <c r="G957" s="0">
+        <v>1.23</v>
+      </c>
+      <c r="H957" s="0" t="s">
         <v>2598</v>
-      </c>
-[...13 lines deleted...]
-        <v>2595</v>
       </c>
     </row>
     <row r="958" spans="1:8">
       <c r="A958" s="0">
-        <v>17481</v>
+        <v>24256</v>
       </c>
       <c r="B958" s="0" t="s">
         <v>2599</v>
       </c>
       <c r="C958" s="0" t="s">
         <v>2600</v>
       </c>
       <c r="D958" s="0" t="s">
         <v>22</v>
       </c>
       <c r="E958" s="0" t="s">
-        <v>14</v>
+        <v>908</v>
       </c>
       <c r="G958" s="0">
-        <v>6.41</v>
+        <v>1.75</v>
       </c>
       <c r="H958" s="0" t="s">
         <v>2601</v>
       </c>
     </row>
     <row r="959" spans="1:8">
       <c r="A959" s="0">
-        <v>24255</v>
+        <v>24257</v>
       </c>
       <c r="B959" s="0" t="s">
         <v>2602</v>
       </c>
       <c r="C959" s="0" t="s">
         <v>2603</v>
       </c>
       <c r="D959" s="0" t="s">
         <v>22</v>
       </c>
       <c r="E959" s="0" t="s">
         <v>908</v>
       </c>
       <c r="G959" s="0">
-        <v>1.23</v>
+        <v>1.6</v>
       </c>
       <c r="H959" s="0" t="s">
         <v>2604</v>
       </c>
     </row>
     <row r="960" spans="1:8">
       <c r="A960" s="0">
-        <v>24256</v>
+        <v>24258</v>
       </c>
       <c r="B960" s="0" t="s">
         <v>2605</v>
       </c>
       <c r="C960" s="0" t="s">
         <v>2606</v>
       </c>
       <c r="D960" s="0" t="s">
         <v>22</v>
       </c>
       <c r="E960" s="0" t="s">
         <v>908</v>
       </c>
       <c r="G960" s="0">
         <v>1.75</v>
       </c>
       <c r="H960" s="0" t="s">
         <v>2607</v>
       </c>
     </row>
     <row r="961" spans="1:8">
       <c r="A961" s="0">
-        <v>24257</v>
+        <v>19372</v>
       </c>
       <c r="B961" s="0" t="s">
         <v>2608</v>
       </c>
       <c r="C961" s="0" t="s">
         <v>2609</v>
       </c>
       <c r="D961" s="0" t="s">
-        <v>22</v>
+        <v>9</v>
       </c>
       <c r="E961" s="0" t="s">
-        <v>908</v>
+        <v>14</v>
       </c>
       <c r="G961" s="0">
-        <v>1.6</v>
+        <v>2.6</v>
       </c>
       <c r="H961" s="0" t="s">
         <v>2610</v>
       </c>
     </row>
     <row r="962" spans="1:8">
       <c r="A962" s="0">
-        <v>24258</v>
+        <v>19377</v>
       </c>
       <c r="B962" s="0" t="s">
         <v>2611</v>
       </c>
       <c r="C962" s="0" t="s">
         <v>2612</v>
       </c>
       <c r="D962" s="0" t="s">
-        <v>22</v>
+        <v>9</v>
       </c>
       <c r="E962" s="0" t="s">
-        <v>908</v>
+        <v>14</v>
       </c>
       <c r="G962" s="0">
-        <v>1.75</v>
+        <v>1.7</v>
       </c>
       <c r="H962" s="0" t="s">
         <v>2613</v>
       </c>
     </row>
     <row r="963" spans="1:8">
       <c r="A963" s="0">
-        <v>19372</v>
+        <v>24315</v>
       </c>
       <c r="B963" s="0" t="s">
         <v>2614</v>
       </c>
       <c r="C963" s="0" t="s">
         <v>2615</v>
       </c>
       <c r="D963" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E963" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G963" s="0">
-        <v>2.6</v>
+        <v>3.28</v>
       </c>
       <c r="H963" s="0" t="s">
         <v>2616</v>
       </c>
     </row>
     <row r="964" spans="1:8">
       <c r="A964" s="0">
-        <v>19377</v>
+        <v>24317</v>
       </c>
       <c r="B964" s="0" t="s">
         <v>2617</v>
       </c>
       <c r="C964" s="0" t="s">
         <v>2618</v>
       </c>
       <c r="D964" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E964" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G964" s="0">
-        <v>1.7</v>
+        <v>3.55</v>
       </c>
       <c r="H964" s="0" t="s">
         <v>2619</v>
       </c>
     </row>
     <row r="965" spans="1:8">
       <c r="A965" s="0">
-        <v>24315</v>
+        <v>24326</v>
       </c>
       <c r="B965" s="0" t="s">
         <v>2620</v>
       </c>
       <c r="C965" s="0" t="s">
         <v>2621</v>
       </c>
       <c r="D965" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E965" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G965" s="0">
-        <v>3.28</v>
+        <v>5.08</v>
       </c>
       <c r="H965" s="0" t="s">
         <v>2622</v>
       </c>
     </row>
     <row r="966" spans="1:8">
       <c r="A966" s="0">
-        <v>24317</v>
+        <v>24342</v>
       </c>
       <c r="B966" s="0" t="s">
         <v>2623</v>
       </c>
       <c r="C966" s="0" t="s">
         <v>2624</v>
       </c>
       <c r="D966" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E966" s="0" t="s">
-        <v>14</v>
+        <v>53</v>
       </c>
       <c r="G966" s="0">
-        <v>3.55</v>
+        <v>2.11</v>
       </c>
       <c r="H966" s="0" t="s">
         <v>2625</v>
       </c>
     </row>
     <row r="967" spans="1:8">
       <c r="A967" s="0">
-        <v>24326</v>
+        <v>17505</v>
       </c>
       <c r="B967" s="0" t="s">
         <v>2626</v>
       </c>
       <c r="C967" s="0" t="s">
         <v>2627</v>
       </c>
       <c r="D967" s="0" t="s">
-        <v>9</v>
+        <v>44</v>
       </c>
       <c r="E967" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G967" s="0">
-        <v>5.08</v>
+        <v>33.16</v>
       </c>
       <c r="H967" s="0" t="s">
         <v>2628</v>
       </c>
     </row>
     <row r="968" spans="1:8">
       <c r="A968" s="0">
-        <v>24342</v>
+        <v>17506</v>
       </c>
       <c r="B968" s="0" t="s">
         <v>2629</v>
       </c>
       <c r="C968" s="0" t="s">
         <v>2630</v>
       </c>
       <c r="D968" s="0" t="s">
-        <v>9</v>
+        <v>44</v>
       </c>
       <c r="E968" s="0" t="s">
-        <v>53</v>
+        <v>14</v>
       </c>
       <c r="G968" s="0">
-        <v>2.11</v>
+        <v>39.52</v>
       </c>
       <c r="H968" s="0" t="s">
         <v>2631</v>
       </c>
     </row>
     <row r="969" spans="1:8">
       <c r="A969" s="0">
-        <v>17505</v>
+        <v>26771</v>
       </c>
       <c r="B969" s="0" t="s">
         <v>2632</v>
       </c>
       <c r="C969" s="0" t="s">
         <v>2633</v>
       </c>
       <c r="D969" s="0" t="s">
-        <v>44</v>
+        <v>9</v>
       </c>
       <c r="E969" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G969" s="0">
-        <v>33.16</v>
+        <v>26.9</v>
       </c>
       <c r="H969" s="0" t="s">
         <v>2634</v>
       </c>
     </row>
     <row r="970" spans="1:8">
       <c r="A970" s="0">
-        <v>17506</v>
+        <v>26761</v>
       </c>
       <c r="B970" s="0" t="s">
         <v>2635</v>
       </c>
       <c r="C970" s="0" t="s">
         <v>2636</v>
       </c>
       <c r="D970" s="0" t="s">
-        <v>44</v>
+        <v>9</v>
       </c>
       <c r="E970" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G970" s="0">
-        <v>39.52</v>
+        <v>36.85</v>
       </c>
       <c r="H970" s="0" t="s">
         <v>2637</v>
       </c>
     </row>
     <row r="971" spans="1:8">
       <c r="A971" s="0">
-        <v>26771</v>
+        <v>26762</v>
       </c>
       <c r="B971" s="0" t="s">
         <v>2638</v>
       </c>
       <c r="C971" s="0" t="s">
         <v>2639</v>
       </c>
       <c r="D971" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E971" s="0" t="s">
-        <v>14</v>
+        <v>53</v>
       </c>
       <c r="G971" s="0">
-        <v>26.9</v>
+        <v>40.25</v>
       </c>
       <c r="H971" s="0" t="s">
         <v>2640</v>
       </c>
     </row>
     <row r="972" spans="1:8">
       <c r="A972" s="0">
-        <v>26761</v>
+        <v>26765</v>
       </c>
       <c r="B972" s="0" t="s">
         <v>2641</v>
       </c>
       <c r="C972" s="0" t="s">
         <v>2642</v>
       </c>
       <c r="D972" s="0" t="s">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="E972" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G972" s="0">
-        <v>36.85</v>
+        <v>10.38</v>
       </c>
       <c r="H972" s="0" t="s">
         <v>2643</v>
       </c>
     </row>
     <row r="973" spans="1:8">
       <c r="A973" s="0">
-        <v>26762</v>
+        <v>26766</v>
       </c>
       <c r="B973" s="0" t="s">
         <v>2644</v>
       </c>
       <c r="C973" s="0" t="s">
         <v>2645</v>
       </c>
       <c r="D973" s="0" t="s">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="E973" s="0" t="s">
-        <v>53</v>
+        <v>14</v>
       </c>
       <c r="G973" s="0">
-        <v>40.25</v>
+        <v>10.38</v>
       </c>
       <c r="H973" s="0" t="s">
         <v>2646</v>
       </c>
     </row>
     <row r="974" spans="1:8">
       <c r="A974" s="0">
-        <v>26765</v>
+        <v>26768</v>
       </c>
       <c r="B974" s="0" t="s">
         <v>2647</v>
       </c>
       <c r="C974" s="0" t="s">
         <v>2648</v>
       </c>
       <c r="D974" s="0" t="s">
         <v>22</v>
       </c>
       <c r="E974" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G974" s="0">
         <v>10.38</v>
       </c>
       <c r="H974" s="0" t="s">
         <v>2649</v>
       </c>
     </row>
     <row r="975" spans="1:8">
       <c r="A975" s="0">
-        <v>26766</v>
+        <v>26769</v>
       </c>
       <c r="B975" s="0" t="s">
         <v>2650</v>
       </c>
       <c r="C975" s="0" t="s">
         <v>2651</v>
       </c>
       <c r="D975" s="0" t="s">
         <v>22</v>
       </c>
       <c r="E975" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G975" s="0">
-        <v>10.38</v>
+        <v>8.140000000000001</v>
       </c>
       <c r="H975" s="0" t="s">
         <v>2652</v>
       </c>
     </row>
     <row r="976" spans="1:8">
       <c r="A976" s="0">
-        <v>26768</v>
+        <v>17515</v>
       </c>
       <c r="B976" s="0" t="s">
         <v>2653</v>
       </c>
       <c r="C976" s="0" t="s">
         <v>2654</v>
       </c>
       <c r="D976" s="0" t="s">
-        <v>22</v>
+        <v>209</v>
       </c>
       <c r="E976" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G976" s="0">
-        <v>10.38</v>
+        <v>14.16</v>
       </c>
       <c r="H976" s="0" t="s">
         <v>2655</v>
       </c>
     </row>
     <row r="977" spans="1:8">
       <c r="A977" s="0">
-        <v>26769</v>
+        <v>17517</v>
       </c>
       <c r="B977" s="0" t="s">
         <v>2656</v>
       </c>
       <c r="C977" s="0" t="s">
         <v>2657</v>
       </c>
       <c r="D977" s="0" t="s">
-        <v>22</v>
+        <v>9</v>
       </c>
       <c r="E977" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G977" s="0">
-        <v>8.140000000000001</v>
+        <v>4.91</v>
       </c>
       <c r="H977" s="0" t="s">
         <v>2658</v>
       </c>
     </row>
     <row r="978" spans="1:8">
       <c r="A978" s="0">
-        <v>17515</v>
+        <v>17518</v>
       </c>
       <c r="B978" s="0" t="s">
         <v>2659</v>
       </c>
       <c r="C978" s="0" t="s">
         <v>2660</v>
       </c>
       <c r="D978" s="0" t="s">
-        <v>209</v>
+        <v>9</v>
       </c>
       <c r="E978" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G978" s="0">
-        <v>14.16</v>
+        <v>6.33</v>
       </c>
       <c r="H978" s="0" t="s">
         <v>2661</v>
       </c>
     </row>
     <row r="979" spans="1:8">
       <c r="A979" s="0">
-        <v>17517</v>
+        <v>17518</v>
       </c>
       <c r="B979" s="0" t="s">
         <v>2662</v>
       </c>
       <c r="C979" s="0" t="s">
-        <v>2663</v>
+        <v>2660</v>
       </c>
       <c r="D979" s="0" t="s">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="E979" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G979" s="0">
-        <v>4.91</v>
+        <v>6.33</v>
       </c>
       <c r="H979" s="0" t="s">
-        <v>2664</v>
+        <v>2661</v>
       </c>
     </row>
     <row r="980" spans="1:8">
       <c r="A980" s="0">
-        <v>17518</v>
+        <v>17525</v>
       </c>
       <c r="B980" s="0" t="s">
+        <v>2663</v>
+      </c>
+      <c r="C980" s="0" t="s">
+        <v>2664</v>
+      </c>
+      <c r="D980" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E980" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="G980" s="0">
+        <v>11.64</v>
+      </c>
+      <c r="H980" s="0" t="s">
         <v>2665</v>
-      </c>
-[...13 lines deleted...]
-        <v>2667</v>
       </c>
     </row>
     <row r="981" spans="1:8">
       <c r="A981" s="0">
-        <v>17518</v>
+        <v>17562</v>
       </c>
       <c r="B981" s="0" t="s">
+        <v>2666</v>
+      </c>
+      <c r="C981" s="0" t="s">
+        <v>2667</v>
+      </c>
+      <c r="D981" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E981" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="G981" s="0">
+        <v>20.95</v>
+      </c>
+      <c r="H981" s="0" t="s">
         <v>2668</v>
-      </c>
-[...13 lines deleted...]
-        <v>2667</v>
       </c>
     </row>
     <row r="982" spans="1:8">
       <c r="A982" s="0">
-        <v>17525</v>
+        <v>17520</v>
       </c>
       <c r="B982" s="0" t="s">
         <v>2669</v>
       </c>
       <c r="C982" s="0" t="s">
         <v>2670</v>
       </c>
       <c r="D982" s="0" t="s">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="E982" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G982" s="0">
-        <v>11.64</v>
+        <v>4.37</v>
       </c>
       <c r="H982" s="0" t="s">
         <v>2671</v>
       </c>
     </row>
     <row r="983" spans="1:8">
       <c r="A983" s="0">
-        <v>17520</v>
+        <v>26772</v>
       </c>
       <c r="B983" s="0" t="s">
         <v>2672</v>
       </c>
       <c r="C983" s="0" t="s">
         <v>2673</v>
       </c>
       <c r="D983" s="0" t="s">
-        <v>22</v>
+        <v>9</v>
       </c>
       <c r="E983" s="0" t="s">
-        <v>14</v>
+        <v>908</v>
       </c>
       <c r="G983" s="0">
-        <v>4.37</v>
+        <v>87.17</v>
       </c>
       <c r="H983" s="0" t="s">
         <v>2674</v>
       </c>
     </row>
     <row r="984" spans="1:8">
       <c r="A984" s="0">
-        <v>26772</v>
+        <v>22097</v>
       </c>
       <c r="B984" s="0" t="s">
         <v>2675</v>
       </c>
       <c r="C984" s="0" t="s">
         <v>2676</v>
       </c>
       <c r="D984" s="0" t="s">
-        <v>9</v>
+        <v>44</v>
       </c>
       <c r="E984" s="0" t="s">
-        <v>908</v>
+        <v>14</v>
       </c>
       <c r="G984" s="0">
-        <v>87.17</v>
+        <v>7.71</v>
       </c>
       <c r="H984" s="0" t="s">
         <v>2677</v>
       </c>
     </row>
     <row r="985" spans="1:8">
       <c r="A985" s="0">
-        <v>22097</v>
+        <v>22101</v>
       </c>
       <c r="B985" s="0" t="s">
         <v>2678</v>
       </c>
       <c r="C985" s="0" t="s">
         <v>2679</v>
       </c>
       <c r="D985" s="0" t="s">
-        <v>44</v>
+        <v>9</v>
       </c>
       <c r="E985" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G985" s="0">
-        <v>7.71</v>
+        <v>4.67</v>
       </c>
       <c r="H985" s="0" t="s">
         <v>2680</v>
       </c>
     </row>
     <row r="986" spans="1:8">
       <c r="A986" s="0">
-        <v>22101</v>
+        <v>24347</v>
       </c>
       <c r="B986" s="0" t="s">
         <v>2681</v>
       </c>
       <c r="C986" s="0" t="s">
         <v>2682</v>
       </c>
       <c r="D986" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E986" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G986" s="0">
-        <v>4.67</v>
+        <v>5.13</v>
       </c>
       <c r="H986" s="0" t="s">
         <v>2683</v>
       </c>
     </row>
     <row r="987" spans="1:8">
       <c r="A987" s="0">
-        <v>24347</v>
+        <v>24356</v>
       </c>
       <c r="B987" s="0" t="s">
         <v>2684</v>
       </c>
       <c r="C987" s="0" t="s">
         <v>2685</v>
       </c>
       <c r="D987" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E987" s="0" t="s">
-        <v>14</v>
+        <v>53</v>
       </c>
       <c r="G987" s="0">
-        <v>5.13</v>
+        <v>2.25</v>
       </c>
       <c r="H987" s="0" t="s">
         <v>2686</v>
       </c>
     </row>
     <row r="988" spans="1:8">
       <c r="A988" s="0">
-        <v>24356</v>
+        <v>24359</v>
       </c>
       <c r="B988" s="0" t="s">
         <v>2687</v>
       </c>
       <c r="C988" s="0" t="s">
         <v>2688</v>
       </c>
       <c r="D988" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E988" s="0" t="s">
         <v>53</v>
       </c>
       <c r="G988" s="0">
-        <v>2.25</v>
+        <v>3.42</v>
       </c>
       <c r="H988" s="0" t="s">
         <v>2689</v>
       </c>
     </row>
     <row r="989" spans="1:8">
       <c r="A989" s="0">
-        <v>24359</v>
+        <v>17533</v>
       </c>
       <c r="B989" s="0" t="s">
         <v>2690</v>
       </c>
       <c r="C989" s="0" t="s">
         <v>2691</v>
       </c>
       <c r="D989" s="0" t="s">
-        <v>9</v>
+        <v>44</v>
       </c>
       <c r="E989" s="0" t="s">
-        <v>53</v>
+        <v>14</v>
       </c>
       <c r="G989" s="0">
-        <v>3.42</v>
+        <v>4.05</v>
       </c>
       <c r="H989" s="0" t="s">
         <v>2692</v>
       </c>
     </row>
     <row r="990" spans="1:8">
       <c r="A990" s="0">
-        <v>17533</v>
+        <v>19380</v>
       </c>
       <c r="B990" s="0" t="s">
         <v>2693</v>
       </c>
       <c r="C990" s="0" t="s">
         <v>2694</v>
       </c>
       <c r="D990" s="0" t="s">
-        <v>44</v>
+        <v>9</v>
       </c>
       <c r="E990" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G990" s="0">
-        <v>4.05</v>
+        <v>1.46</v>
       </c>
       <c r="H990" s="0" t="s">
         <v>2695</v>
       </c>
     </row>
     <row r="991" spans="1:8">
       <c r="A991" s="0">
-        <v>19380</v>
+        <v>19381</v>
       </c>
       <c r="B991" s="0" t="s">
         <v>2696</v>
       </c>
       <c r="C991" s="0" t="s">
         <v>2697</v>
       </c>
       <c r="D991" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E991" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G991" s="0">
-        <v>1.46</v>
+        <v>2.31</v>
       </c>
       <c r="H991" s="0" t="s">
         <v>2698</v>
       </c>
     </row>
     <row r="992" spans="1:8">
       <c r="A992" s="0">
-        <v>19381</v>
+        <v>19382</v>
       </c>
       <c r="B992" s="0" t="s">
         <v>2699</v>
       </c>
       <c r="C992" s="0" t="s">
         <v>2700</v>
       </c>
       <c r="D992" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E992" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G992" s="0">
-        <v>2.31</v>
+        <v>1.88</v>
       </c>
       <c r="H992" s="0" t="s">
         <v>2701</v>
       </c>
     </row>
     <row r="993" spans="1:8">
       <c r="A993" s="0">
-        <v>19382</v>
+        <v>19384</v>
       </c>
       <c r="B993" s="0" t="s">
         <v>2702</v>
       </c>
       <c r="C993" s="0" t="s">
         <v>2703</v>
       </c>
       <c r="D993" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E993" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G993" s="0">
-        <v>1.88</v>
+        <v>1.7</v>
       </c>
       <c r="H993" s="0" t="s">
         <v>2704</v>
       </c>
     </row>
     <row r="994" spans="1:8">
       <c r="A994" s="0">
-        <v>19384</v>
+        <v>19385</v>
       </c>
       <c r="B994" s="0" t="s">
         <v>2705</v>
       </c>
       <c r="C994" s="0" t="s">
         <v>2706</v>
       </c>
       <c r="D994" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E994" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G994" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="H994" s="0" t="s">
         <v>2707</v>
       </c>
     </row>
     <row r="995" spans="1:8">
       <c r="A995" s="0">
-        <v>19385</v>
+        <v>19383</v>
       </c>
       <c r="B995" s="0" t="s">
         <v>2708</v>
       </c>
       <c r="C995" s="0" t="s">
         <v>2709</v>
       </c>
       <c r="D995" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E995" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G995" s="0">
-        <v>1.51</v>
+        <v>2.85</v>
       </c>
       <c r="H995" s="0" t="s">
         <v>2710</v>
       </c>
     </row>
     <row r="996" spans="1:8">
       <c r="A996" s="0">
-        <v>19383</v>
+        <v>19402</v>
       </c>
       <c r="B996" s="0" t="s">
         <v>2711</v>
       </c>
       <c r="C996" s="0" t="s">
         <v>2712</v>
       </c>
       <c r="D996" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E996" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G996" s="0">
-        <v>2.85</v>
+        <v>3.94</v>
       </c>
       <c r="H996" s="0" t="s">
         <v>2713</v>
       </c>
     </row>
     <row r="997" spans="1:8">
       <c r="A997" s="0">
-        <v>19402</v>
+        <v>24362</v>
       </c>
       <c r="B997" s="0" t="s">
         <v>2714</v>
       </c>
       <c r="C997" s="0" t="s">
         <v>2715</v>
       </c>
       <c r="D997" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E997" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G997" s="0">
-        <v>3.94</v>
+        <v>8.68</v>
       </c>
       <c r="H997" s="0" t="s">
         <v>2716</v>
       </c>
     </row>
     <row r="998" spans="1:8">
       <c r="A998" s="0">
-        <v>24362</v>
+        <v>24366</v>
       </c>
       <c r="B998" s="0" t="s">
         <v>2717</v>
       </c>
       <c r="C998" s="0" t="s">
         <v>2718</v>
       </c>
       <c r="D998" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E998" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G998" s="0">
-        <v>8.68</v>
+        <v>11.28</v>
       </c>
       <c r="H998" s="0" t="s">
         <v>2719</v>
       </c>
     </row>
     <row r="999" spans="1:8">
       <c r="A999" s="0">
-        <v>24366</v>
+        <v>24371</v>
       </c>
       <c r="B999" s="0" t="s">
         <v>2720</v>
       </c>
       <c r="C999" s="0" t="s">
         <v>2721</v>
       </c>
       <c r="D999" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E999" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G999" s="0">
-        <v>11.28</v>
+        <v>46.86</v>
       </c>
       <c r="H999" s="0" t="s">
         <v>2722</v>
       </c>
     </row>
     <row r="1000" spans="1:8">
       <c r="A1000" s="0">
-        <v>24371</v>
+        <v>29862</v>
       </c>
       <c r="B1000" s="0" t="s">
         <v>2723</v>
       </c>
       <c r="C1000" s="0" t="s">
         <v>2724</v>
       </c>
       <c r="D1000" s="0" t="s">
-        <v>9</v>
+        <v>99</v>
       </c>
       <c r="E1000" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G1000" s="0">
-        <v>46.86</v>
+        <v>9.77</v>
       </c>
       <c r="H1000" s="0" t="s">
         <v>2725</v>
       </c>
     </row>
     <row r="1001" spans="1:8">
       <c r="A1001" s="0">
-        <v>29862</v>
+        <v>29864</v>
       </c>
       <c r="B1001" s="0" t="s">
         <v>2726</v>
       </c>
       <c r="C1001" s="0" t="s">
         <v>2727</v>
       </c>
       <c r="D1001" s="0" t="s">
         <v>99</v>
       </c>
       <c r="E1001" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G1001" s="0">
         <v>9.77</v>
       </c>
       <c r="H1001" s="0" t="s">
         <v>2728</v>
       </c>
     </row>
     <row r="1002" spans="1:8">
       <c r="A1002" s="0">
-        <v>29864</v>
+        <v>29865</v>
       </c>
       <c r="B1002" s="0" t="s">
         <v>2729</v>
       </c>
       <c r="C1002" s="0" t="s">
         <v>2730</v>
       </c>
       <c r="D1002" s="0" t="s">
         <v>99</v>
       </c>
       <c r="E1002" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G1002" s="0">
         <v>9.77</v>
       </c>
       <c r="H1002" s="0" t="s">
         <v>2731</v>
       </c>
     </row>
     <row r="1003" spans="1:8">
       <c r="A1003" s="0">
-        <v>29865</v>
+        <v>17558</v>
       </c>
       <c r="B1003" s="0" t="s">
         <v>2732</v>
       </c>
       <c r="C1003" s="0" t="s">
         <v>2733</v>
       </c>
       <c r="D1003" s="0" t="s">
-        <v>99</v>
+        <v>9</v>
       </c>
       <c r="E1003" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G1003" s="0">
-        <v>9.77</v>
+        <v>3.34</v>
       </c>
       <c r="H1003" s="0" t="s">
         <v>2734</v>
       </c>
     </row>
     <row r="1004" spans="1:8">
       <c r="A1004" s="0">
-        <v>17558</v>
+        <v>22103</v>
       </c>
       <c r="B1004" s="0" t="s">
         <v>2735</v>
       </c>
       <c r="C1004" s="0" t="s">
         <v>2736</v>
       </c>
       <c r="D1004" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1004" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G1004" s="0">
-        <v>3.34</v>
+        <v>4.74</v>
       </c>
       <c r="H1004" s="0" t="s">
         <v>2737</v>
       </c>
     </row>
     <row r="1005" spans="1:8">
       <c r="A1005" s="0">
-        <v>22103</v>
+        <v>17570</v>
       </c>
       <c r="B1005" s="0" t="s">
         <v>2738</v>
       </c>
       <c r="C1005" s="0" t="s">
         <v>2739</v>
       </c>
       <c r="D1005" s="0" t="s">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="E1005" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G1005" s="0">
-        <v>4.74</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="H1005" s="0" t="s">
         <v>2740</v>
       </c>
     </row>
     <row r="1006" spans="1:8">
       <c r="A1006" s="0">
-        <v>17570</v>
+        <v>17565</v>
       </c>
       <c r="B1006" s="0" t="s">
         <v>2741</v>
       </c>
       <c r="C1006" s="0" t="s">
         <v>2742</v>
       </c>
       <c r="D1006" s="0" t="s">
-        <v>22</v>
+        <v>9</v>
       </c>
       <c r="E1006" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G1006" s="0">
-        <v>8.720000000000001</v>
+        <v>37.59</v>
       </c>
       <c r="H1006" s="0" t="s">
         <v>2743</v>
       </c>
     </row>
     <row r="1007" spans="1:8">
       <c r="A1007" s="0">
-        <v>17565</v>
+        <v>17574</v>
       </c>
       <c r="B1007" s="0" t="s">
         <v>2744</v>
       </c>
       <c r="C1007" s="0" t="s">
         <v>2745</v>
       </c>
       <c r="D1007" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1007" s="0" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="G1007" s="0">
-        <v>37.59</v>
+        <v>18.53</v>
       </c>
       <c r="H1007" s="0" t="s">
         <v>2746</v>
       </c>
     </row>
     <row r="1008" spans="1:8">
       <c r="A1008" s="0">
-        <v>17574</v>
+        <v>26782</v>
       </c>
       <c r="B1008" s="0" t="s">
         <v>2747</v>
       </c>
       <c r="C1008" s="0" t="s">
         <v>2748</v>
       </c>
       <c r="D1008" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1008" s="0" t="s">
-        <v>10</v>
+        <v>2749</v>
       </c>
       <c r="G1008" s="0">
-        <v>18.53</v>
+        <v>84.31</v>
       </c>
       <c r="H1008" s="0" t="s">
-        <v>2749</v>
+        <v>2750</v>
       </c>
     </row>
     <row r="1009" spans="1:8">
       <c r="A1009" s="0">
-        <v>26782</v>
+        <v>26784</v>
       </c>
       <c r="B1009" s="0" t="s">
-        <v>2750</v>
+        <v>2751</v>
       </c>
       <c r="C1009" s="0" t="s">
-        <v>2751</v>
+        <v>2752</v>
       </c>
       <c r="D1009" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1009" s="0" t="s">
-        <v>2752</v>
+        <v>10</v>
       </c>
       <c r="G1009" s="0">
-        <v>84.31</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="H1009" s="0" t="s">
         <v>2753</v>
       </c>
     </row>
     <row r="1010" spans="1:8">
       <c r="A1010" s="0">
-        <v>26784</v>
+        <v>17578</v>
       </c>
       <c r="B1010" s="0" t="s">
         <v>2754</v>
       </c>
       <c r="C1010" s="0" t="s">
         <v>2755</v>
       </c>
       <c r="D1010" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1010" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G1010" s="0">
-        <v>8.619999999999999</v>
+        <v>12.45</v>
       </c>
       <c r="H1010" s="0" t="s">
         <v>2756</v>
       </c>
     </row>
     <row r="1011" spans="1:8">
       <c r="A1011" s="0">
-        <v>17578</v>
+        <v>17584</v>
       </c>
       <c r="B1011" s="0" t="s">
         <v>2757</v>
       </c>
       <c r="C1011" s="0" t="s">
         <v>2758</v>
       </c>
       <c r="D1011" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1011" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G1011" s="0">
-        <v>12.45</v>
+        <v>9.48</v>
       </c>
       <c r="H1011" s="0" t="s">
         <v>2759</v>
       </c>
     </row>
     <row r="1012" spans="1:8">
       <c r="A1012" s="0">
-        <v>17584</v>
+        <v>22108</v>
       </c>
       <c r="B1012" s="0" t="s">
         <v>2760</v>
       </c>
       <c r="C1012" s="0" t="s">
         <v>2761</v>
       </c>
       <c r="D1012" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1012" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G1012" s="0">
-        <v>9.48</v>
+        <v>7.71</v>
       </c>
       <c r="H1012" s="0" t="s">
         <v>2762</v>
       </c>
     </row>
     <row r="1013" spans="1:8">
       <c r="A1013" s="0">
-        <v>22108</v>
+        <v>17586</v>
       </c>
       <c r="B1013" s="0" t="s">
         <v>2763</v>
       </c>
       <c r="C1013" s="0" t="s">
         <v>2764</v>
       </c>
       <c r="D1013" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1013" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G1013" s="0">
-        <v>7.71</v>
+        <v>8.68</v>
       </c>
       <c r="H1013" s="0" t="s">
         <v>2765</v>
       </c>
     </row>
     <row r="1014" spans="1:8">
       <c r="A1014" s="0">
-        <v>17586</v>
+        <v>17587</v>
       </c>
       <c r="B1014" s="0" t="s">
         <v>2766</v>
       </c>
       <c r="C1014" s="0" t="s">
         <v>2767</v>
       </c>
       <c r="D1014" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1014" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G1014" s="0">
-        <v>8.68</v>
+        <v>5.11</v>
       </c>
       <c r="H1014" s="0" t="s">
         <v>2768</v>
       </c>
     </row>
     <row r="1015" spans="1:8">
       <c r="A1015" s="0">
-        <v>17587</v>
+        <v>26788</v>
       </c>
       <c r="B1015" s="0" t="s">
         <v>2769</v>
       </c>
       <c r="C1015" s="0" t="s">
         <v>2770</v>
       </c>
       <c r="D1015" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1015" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G1015" s="0">
-        <v>5.11</v>
+        <v>23.28</v>
       </c>
       <c r="H1015" s="0" t="s">
         <v>2771</v>
       </c>
     </row>
     <row r="1016" spans="1:8">
       <c r="A1016" s="0">
-        <v>26788</v>
+        <v>17594</v>
       </c>
       <c r="B1016" s="0" t="s">
         <v>2772</v>
       </c>
       <c r="C1016" s="0" t="s">
         <v>2773</v>
       </c>
       <c r="D1016" s="0" t="s">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="E1016" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G1016" s="0">
-        <v>23.28</v>
+        <v>12.69</v>
       </c>
       <c r="H1016" s="0" t="s">
         <v>2774</v>
       </c>
     </row>
     <row r="1017" spans="1:8">
       <c r="A1017" s="0">
-        <v>17594</v>
+        <v>17596</v>
       </c>
       <c r="B1017" s="0" t="s">
         <v>2775</v>
       </c>
       <c r="C1017" s="0" t="s">
         <v>2776</v>
       </c>
       <c r="D1017" s="0" t="s">
-        <v>22</v>
+        <v>9</v>
       </c>
       <c r="E1017" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G1017" s="0">
-        <v>12.69</v>
+        <v>8.199999999999999</v>
       </c>
       <c r="H1017" s="0" t="s">
         <v>2777</v>
       </c>
     </row>
     <row r="1018" spans="1:8">
       <c r="A1018" s="0">
         <v>17597</v>
       </c>
       <c r="B1018" s="0" t="s">
         <v>2778</v>
       </c>
       <c r="C1018" s="0" t="s">
         <v>2779</v>
       </c>
       <c r="D1018" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1018" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G1018" s="0">
-        <v>17.23</v>
+        <v>17.48</v>
       </c>
       <c r="H1018" s="0" t="s">
         <v>2780</v>
       </c>
     </row>
     <row r="1019" spans="1:8">
       <c r="A1019" s="0">
         <v>26793</v>
       </c>
       <c r="B1019" s="0" t="s">
         <v>2781</v>
       </c>
       <c r="C1019" s="0" t="s">
         <v>2782</v>
       </c>
       <c r="D1019" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1019" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G1019" s="0">
         <v>111.37</v>
       </c>
       <c r="H1019" s="0" t="s">
@@ -34043,97 +34043,97 @@
       </c>
       <c r="D1030" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1030" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G1030" s="0">
         <v>1.63</v>
       </c>
       <c r="H1030" s="0" t="s">
         <v>2812</v>
       </c>
     </row>
     <row r="1031" spans="1:8">
       <c r="A1031" s="0">
         <v>19424</v>
       </c>
       <c r="B1031" s="0" t="s">
         <v>2813</v>
       </c>
       <c r="C1031" s="0" t="s">
         <v>2814</v>
       </c>
       <c r="D1031" s="0" t="s">
-        <v>1655</v>
+        <v>1646</v>
       </c>
       <c r="E1031" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G1031" s="0">
         <v>4.24</v>
       </c>
       <c r="H1031" s="0" t="s">
         <v>2815</v>
       </c>
     </row>
     <row r="1032" spans="1:8">
       <c r="A1032" s="0">
         <v>19425</v>
       </c>
       <c r="B1032" s="0" t="s">
         <v>2816</v>
       </c>
       <c r="C1032" s="0" t="s">
         <v>2817</v>
       </c>
       <c r="D1032" s="0" t="s">
-        <v>1655</v>
+        <v>1646</v>
       </c>
       <c r="E1032" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G1032" s="0">
         <v>4.71</v>
       </c>
       <c r="H1032" s="0" t="s">
         <v>2818</v>
       </c>
     </row>
     <row r="1033" spans="1:8">
       <c r="A1033" s="0">
         <v>19426</v>
       </c>
       <c r="B1033" s="0" t="s">
         <v>2819</v>
       </c>
       <c r="C1033" s="0" t="s">
         <v>2820</v>
       </c>
       <c r="D1033" s="0" t="s">
-        <v>1655</v>
+        <v>1646</v>
       </c>
       <c r="E1033" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G1033" s="0">
         <v>4.71</v>
       </c>
       <c r="H1033" s="0" t="s">
         <v>2821</v>
       </c>
     </row>
     <row r="1034" spans="1:8">
       <c r="A1034" s="0">
         <v>19428</v>
       </c>
       <c r="B1034" s="0" t="s">
         <v>2822</v>
       </c>
       <c r="C1034" s="0" t="s">
         <v>2823</v>
       </c>
       <c r="D1034" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1034" s="0" t="s">
@@ -34158,74 +34158,74 @@
       </c>
       <c r="D1035" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1035" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G1035" s="0">
         <v>0.83</v>
       </c>
       <c r="H1035" s="0" t="s">
         <v>2827</v>
       </c>
     </row>
     <row r="1036" spans="1:8">
       <c r="A1036" s="0">
         <v>19431</v>
       </c>
       <c r="B1036" s="0" t="s">
         <v>2828</v>
       </c>
       <c r="C1036" s="0" t="s">
         <v>2829</v>
       </c>
       <c r="D1036" s="0" t="s">
-        <v>1655</v>
+        <v>1646</v>
       </c>
       <c r="E1036" s="0" t="s">
         <v>53</v>
       </c>
       <c r="G1036" s="0">
         <v>1.52</v>
       </c>
       <c r="H1036" s="0" t="s">
         <v>2830</v>
       </c>
     </row>
     <row r="1037" spans="1:8">
       <c r="A1037" s="0">
         <v>19432</v>
       </c>
       <c r="B1037" s="0" t="s">
         <v>2831</v>
       </c>
       <c r="C1037" s="0" t="s">
         <v>2832</v>
       </c>
       <c r="D1037" s="0" t="s">
-        <v>1655</v>
+        <v>1646</v>
       </c>
       <c r="E1037" s="0" t="s">
         <v>53</v>
       </c>
       <c r="G1037" s="0">
         <v>1.52</v>
       </c>
       <c r="H1037" s="0" t="s">
         <v>2833</v>
       </c>
     </row>
     <row r="1038" spans="1:8">
       <c r="A1038" s="0">
         <v>24384</v>
       </c>
       <c r="B1038" s="0" t="s">
         <v>2834</v>
       </c>
       <c r="C1038" s="0" t="s">
         <v>2835</v>
       </c>
       <c r="D1038" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1038" s="0" t="s">
@@ -34572,51 +34572,51 @@
       </c>
       <c r="D1053" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1053" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G1053" s="0">
         <v>1.11</v>
       </c>
       <c r="H1053" s="0" t="s">
         <v>2881</v>
       </c>
     </row>
     <row r="1054" spans="1:8">
       <c r="A1054" s="0">
         <v>17619</v>
       </c>
       <c r="B1054" s="0" t="s">
         <v>2882</v>
       </c>
       <c r="C1054" s="0" t="s">
         <v>2883</v>
       </c>
       <c r="D1054" s="0" t="s">
-        <v>1655</v>
+        <v>1646</v>
       </c>
       <c r="E1054" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G1054" s="0">
         <v>105.43</v>
       </c>
       <c r="H1054" s="0" t="s">
         <v>2884</v>
       </c>
     </row>
     <row r="1055" spans="1:8">
       <c r="A1055" s="0">
         <v>17620</v>
       </c>
       <c r="B1055" s="0" t="s">
         <v>2885</v>
       </c>
       <c r="C1055" s="0" t="s">
         <v>2886</v>
       </c>
       <c r="D1055" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1055" s="0" t="s">
@@ -34641,51 +34641,51 @@
       </c>
       <c r="D1056" s="0" t="s">
         <v>22</v>
       </c>
       <c r="E1056" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G1056" s="0">
         <v>6.7</v>
       </c>
       <c r="H1056" s="0" t="s">
         <v>2890</v>
       </c>
     </row>
     <row r="1057" spans="1:8">
       <c r="A1057" s="0">
         <v>26800</v>
       </c>
       <c r="B1057" s="0" t="s">
         <v>2891</v>
       </c>
       <c r="C1057" s="0" t="s">
         <v>2892</v>
       </c>
       <c r="D1057" s="0" t="s">
-        <v>1655</v>
+        <v>1646</v>
       </c>
       <c r="E1057" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G1057" s="0">
         <v>10.25</v>
       </c>
       <c r="H1057" s="0" t="s">
         <v>2893</v>
       </c>
     </row>
     <row r="1058" spans="1:8">
       <c r="A1058" s="0">
         <v>26802</v>
       </c>
       <c r="B1058" s="0" t="s">
         <v>2894</v>
       </c>
       <c r="C1058" s="0" t="s">
         <v>2895</v>
       </c>
       <c r="D1058" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1058" s="0" t="s">
@@ -34785,51 +34785,51 @@
       </c>
       <c r="G1062" s="0">
         <v>37.1</v>
       </c>
       <c r="H1062" s="0" t="s">
         <v>2906</v>
       </c>
     </row>
     <row r="1063" spans="1:8">
       <c r="A1063" s="0">
         <v>22115</v>
       </c>
       <c r="B1063" s="0" t="s">
         <v>2907</v>
       </c>
       <c r="C1063" s="0" t="s">
         <v>2908</v>
       </c>
       <c r="D1063" s="0" t="s">
         <v>341</v>
       </c>
       <c r="E1063" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G1063" s="0">
-        <v>9.710000000000001</v>
+        <v>10.43</v>
       </c>
       <c r="H1063" s="0" t="s">
         <v>2909</v>
       </c>
     </row>
     <row r="1064" spans="1:8">
       <c r="A1064" s="0">
         <v>22116</v>
       </c>
       <c r="B1064" s="0" t="s">
         <v>2910</v>
       </c>
       <c r="C1064" s="0" t="s">
         <v>2911</v>
       </c>
       <c r="D1064" s="0" t="s">
         <v>341</v>
       </c>
       <c r="E1064" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G1064" s="0">
         <v>12.82</v>
       </c>
       <c r="H1064" s="0" t="s">
@@ -35035,97 +35035,97 @@
       </c>
       <c r="E1073" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G1073" s="0">
         <v>20.22</v>
       </c>
       <c r="H1073" s="0" t="s">
         <v>2939</v>
       </c>
     </row>
     <row r="1074" spans="1:8">
       <c r="A1074" s="0">
         <v>26817</v>
       </c>
       <c r="B1074" s="0" t="s">
         <v>2940</v>
       </c>
       <c r="C1074" s="0" t="s">
         <v>2941</v>
       </c>
       <c r="D1074" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1074" s="0" t="s">
-        <v>2752</v>
+        <v>2749</v>
       </c>
       <c r="G1074" s="0">
         <v>97.31999999999999</v>
       </c>
       <c r="H1074" s="0" t="s">
         <v>2942</v>
       </c>
     </row>
     <row r="1075" spans="1:8">
       <c r="A1075" s="0">
         <v>26818</v>
       </c>
       <c r="B1075" s="0" t="s">
         <v>2943</v>
       </c>
       <c r="C1075" s="0" t="s">
         <v>2944</v>
       </c>
       <c r="D1075" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1075" s="0" t="s">
-        <v>2752</v>
+        <v>2749</v>
       </c>
       <c r="G1075" s="0">
         <v>106.12</v>
       </c>
       <c r="H1075" s="0" t="s">
         <v>2945</v>
       </c>
     </row>
     <row r="1076" spans="1:8">
       <c r="A1076" s="0">
         <v>26819</v>
       </c>
       <c r="B1076" s="0" t="s">
         <v>2946</v>
       </c>
       <c r="C1076" s="0" t="s">
         <v>2947</v>
       </c>
       <c r="D1076" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1076" s="0" t="s">
-        <v>2752</v>
+        <v>2749</v>
       </c>
       <c r="G1076" s="0">
         <v>191.48</v>
       </c>
       <c r="H1076" s="0" t="s">
         <v>2948</v>
       </c>
     </row>
     <row r="1077" spans="1:8">
       <c r="A1077" s="0">
         <v>24422</v>
       </c>
       <c r="B1077" s="0" t="s">
         <v>2949</v>
       </c>
       <c r="C1077" s="0" t="s">
         <v>2950</v>
       </c>
       <c r="D1077" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1077" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G1077" s="0">
@@ -35538,51 +35538,51 @@
       </c>
       <c r="D1095" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1095" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G1095" s="0">
         <v>10.21</v>
       </c>
       <c r="H1095" s="0" t="s">
         <v>3005</v>
       </c>
     </row>
     <row r="1096" spans="1:8">
       <c r="A1096" s="0">
         <v>29893</v>
       </c>
       <c r="B1096" s="0" t="s">
         <v>3006</v>
       </c>
       <c r="C1096" s="0" t="s">
         <v>3004</v>
       </c>
       <c r="D1096" s="0" t="s">
-        <v>1592</v>
+        <v>1583</v>
       </c>
       <c r="E1096" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G1096" s="0">
         <v>10.21</v>
       </c>
       <c r="H1096" s="0" t="s">
         <v>3005</v>
       </c>
     </row>
     <row r="1097" spans="1:8">
       <c r="A1097" s="0">
         <v>17654</v>
       </c>
       <c r="B1097" s="0" t="s">
         <v>3007</v>
       </c>
       <c r="C1097" s="0" t="s">
         <v>3008</v>
       </c>
       <c r="D1097" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1097" s="0" t="s">
@@ -35610,465 +35610,465 @@
       </c>
       <c r="E1098" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G1098" s="0">
         <v>6.65</v>
       </c>
       <c r="H1098" s="0" t="s">
         <v>3012</v>
       </c>
     </row>
     <row r="1099" spans="1:8">
       <c r="A1099" s="0">
         <v>24460</v>
       </c>
       <c r="B1099" s="0" t="s">
         <v>3013</v>
       </c>
       <c r="C1099" s="0" t="s">
         <v>3014</v>
       </c>
       <c r="D1099" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1099" s="0" t="s">
-        <v>2752</v>
+        <v>2749</v>
       </c>
       <c r="G1099" s="0">
         <v>30.21</v>
       </c>
       <c r="H1099" s="0" t="s">
         <v>3015</v>
       </c>
     </row>
     <row r="1100" spans="1:8">
       <c r="A1100" s="0">
         <v>24461</v>
       </c>
       <c r="B1100" s="0" t="s">
         <v>3016</v>
       </c>
       <c r="C1100" s="0" t="s">
         <v>3017</v>
       </c>
       <c r="D1100" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1100" s="0" t="s">
-        <v>2752</v>
+        <v>2749</v>
       </c>
       <c r="G1100" s="0">
         <v>38.95</v>
       </c>
       <c r="H1100" s="0" t="s">
         <v>3018</v>
       </c>
     </row>
     <row r="1101" spans="1:8">
       <c r="A1101" s="0">
         <v>24462</v>
       </c>
       <c r="B1101" s="0" t="s">
         <v>3019</v>
       </c>
       <c r="C1101" s="0" t="s">
         <v>3020</v>
       </c>
       <c r="D1101" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1101" s="0" t="s">
-        <v>2752</v>
+        <v>2749</v>
       </c>
       <c r="G1101" s="0">
         <v>18.55</v>
       </c>
       <c r="H1101" s="0" t="s">
         <v>3021</v>
       </c>
     </row>
     <row r="1102" spans="1:8">
       <c r="A1102" s="0">
         <v>22130</v>
       </c>
       <c r="B1102" s="0" t="s">
         <v>3022</v>
       </c>
       <c r="C1102" s="0" t="s">
         <v>3023</v>
       </c>
       <c r="D1102" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1102" s="0" t="s">
-        <v>2752</v>
+        <v>2749</v>
       </c>
       <c r="G1102" s="0">
         <v>15.08</v>
       </c>
       <c r="H1102" s="0" t="s">
         <v>3024</v>
       </c>
     </row>
     <row r="1103" spans="1:8">
       <c r="A1103" s="0">
         <v>22131</v>
       </c>
       <c r="B1103" s="0" t="s">
         <v>3025</v>
       </c>
       <c r="C1103" s="0" t="s">
         <v>3026</v>
       </c>
       <c r="D1103" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1103" s="0" t="s">
-        <v>2752</v>
+        <v>2749</v>
       </c>
       <c r="G1103" s="0">
         <v>11.82</v>
       </c>
       <c r="H1103" s="0" t="s">
         <v>3027</v>
       </c>
     </row>
     <row r="1104" spans="1:8">
       <c r="A1104" s="0">
         <v>22134</v>
       </c>
       <c r="B1104" s="0" t="s">
         <v>3028</v>
       </c>
       <c r="C1104" s="0" t="s">
         <v>3029</v>
       </c>
       <c r="D1104" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1104" s="0" t="s">
-        <v>2752</v>
+        <v>2749</v>
       </c>
       <c r="G1104" s="0">
         <v>9.039999999999999</v>
       </c>
       <c r="H1104" s="0" t="s">
         <v>3030</v>
       </c>
     </row>
     <row r="1105" spans="1:8">
       <c r="A1105" s="0">
         <v>22137</v>
       </c>
       <c r="B1105" s="0" t="s">
         <v>3031</v>
       </c>
       <c r="C1105" s="0" t="s">
         <v>3032</v>
       </c>
       <c r="D1105" s="0" t="s">
         <v>44</v>
       </c>
       <c r="E1105" s="0" t="s">
-        <v>2752</v>
+        <v>2749</v>
       </c>
       <c r="G1105" s="0">
         <v>11.36</v>
       </c>
       <c r="H1105" s="0" t="s">
         <v>3033</v>
       </c>
     </row>
     <row r="1106" spans="1:8">
       <c r="A1106" s="0">
         <v>22141</v>
       </c>
       <c r="B1106" s="0" t="s">
         <v>3034</v>
       </c>
       <c r="C1106" s="0" t="s">
         <v>3035</v>
       </c>
       <c r="D1106" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1106" s="0" t="s">
-        <v>2752</v>
+        <v>2749</v>
       </c>
       <c r="G1106" s="0">
         <v>6.96</v>
       </c>
       <c r="H1106" s="0" t="s">
         <v>3036</v>
       </c>
     </row>
     <row r="1107" spans="1:8">
       <c r="A1107" s="0">
         <v>18250</v>
       </c>
       <c r="B1107" s="0" t="s">
         <v>3037</v>
       </c>
       <c r="C1107" s="0" t="s">
         <v>3038</v>
       </c>
       <c r="D1107" s="0" t="s">
         <v>44</v>
       </c>
       <c r="E1107" s="0" t="s">
-        <v>2752</v>
+        <v>2749</v>
       </c>
       <c r="G1107" s="0">
         <v>19.48</v>
       </c>
       <c r="H1107" s="0" t="s">
         <v>3039</v>
       </c>
     </row>
     <row r="1108" spans="1:8">
       <c r="A1108" s="0">
         <v>18251</v>
       </c>
       <c r="B1108" s="0" t="s">
         <v>3040</v>
       </c>
       <c r="C1108" s="0" t="s">
         <v>3041</v>
       </c>
       <c r="D1108" s="0" t="s">
         <v>44</v>
       </c>
       <c r="E1108" s="0" t="s">
-        <v>2752</v>
+        <v>2749</v>
       </c>
       <c r="G1108" s="0">
         <v>38.72</v>
       </c>
       <c r="H1108" s="0" t="s">
         <v>3042</v>
       </c>
     </row>
     <row r="1109" spans="1:8">
       <c r="A1109" s="0">
         <v>19451</v>
       </c>
       <c r="B1109" s="0" t="s">
         <v>3043</v>
       </c>
       <c r="C1109" s="0" t="s">
         <v>3044</v>
       </c>
       <c r="D1109" s="0" t="s">
         <v>44</v>
       </c>
       <c r="E1109" s="0" t="s">
-        <v>2752</v>
+        <v>2749</v>
       </c>
       <c r="G1109" s="0">
         <v>8.81</v>
       </c>
       <c r="H1109" s="0" t="s">
         <v>3045</v>
       </c>
     </row>
     <row r="1110" spans="1:8">
       <c r="A1110" s="0">
         <v>19453</v>
       </c>
       <c r="B1110" s="0" t="s">
         <v>3046</v>
       </c>
       <c r="C1110" s="0" t="s">
         <v>3047</v>
       </c>
       <c r="D1110" s="0" t="s">
         <v>44</v>
       </c>
       <c r="E1110" s="0" t="s">
-        <v>2752</v>
+        <v>2749</v>
       </c>
       <c r="G1110" s="0">
         <v>9.74</v>
       </c>
       <c r="H1110" s="0" t="s">
         <v>3048</v>
       </c>
     </row>
     <row r="1111" spans="1:8">
       <c r="A1111" s="0">
         <v>19560</v>
       </c>
       <c r="B1111" s="0" t="s">
         <v>3049</v>
       </c>
       <c r="C1111" s="0" t="s">
         <v>3050</v>
       </c>
       <c r="D1111" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1111" s="0" t="s">
-        <v>2752</v>
+        <v>2749</v>
       </c>
       <c r="G1111" s="0">
         <v>2.64</v>
       </c>
       <c r="H1111" s="0" t="s">
         <v>3051</v>
       </c>
     </row>
     <row r="1112" spans="1:8">
       <c r="A1112" s="0">
         <v>24469</v>
       </c>
       <c r="B1112" s="0" t="s">
         <v>3052</v>
       </c>
       <c r="C1112" s="0" t="s">
         <v>3053</v>
       </c>
       <c r="D1112" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1112" s="0" t="s">
-        <v>2752</v>
+        <v>2749</v>
       </c>
       <c r="G1112" s="0">
         <v>5.22</v>
       </c>
       <c r="H1112" s="0" t="s">
         <v>3054</v>
       </c>
     </row>
     <row r="1113" spans="1:8">
       <c r="A1113" s="0">
         <v>24472</v>
       </c>
       <c r="B1113" s="0" t="s">
         <v>3055</v>
       </c>
       <c r="C1113" s="0" t="s">
         <v>3056</v>
       </c>
       <c r="D1113" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1113" s="0" t="s">
-        <v>2752</v>
+        <v>2749</v>
       </c>
       <c r="G1113" s="0">
         <v>9.619999999999999</v>
       </c>
       <c r="H1113" s="0" t="s">
         <v>3057</v>
       </c>
     </row>
     <row r="1114" spans="1:8">
       <c r="A1114" s="0">
         <v>24474</v>
       </c>
       <c r="B1114" s="0" t="s">
         <v>3058</v>
       </c>
       <c r="C1114" s="0" t="s">
         <v>3059</v>
       </c>
       <c r="D1114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="E1114" s="0" t="s">
-        <v>2752</v>
+        <v>2749</v>
       </c>
       <c r="G1114" s="0">
         <v>24.8</v>
       </c>
       <c r="H1114" s="0" t="s">
         <v>3060</v>
       </c>
     </row>
     <row r="1115" spans="1:8">
       <c r="A1115" s="0">
         <v>26831</v>
       </c>
       <c r="B1115" s="0" t="s">
         <v>3061</v>
       </c>
       <c r="C1115" s="0" t="s">
         <v>3062</v>
       </c>
       <c r="D1115" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1115" s="0" t="s">
-        <v>2752</v>
+        <v>2749</v>
       </c>
       <c r="G1115" s="0">
         <v>16.22</v>
       </c>
       <c r="H1115" s="0" t="s">
         <v>3063</v>
       </c>
     </row>
     <row r="1116" spans="1:8">
       <c r="A1116" s="0">
         <v>26835</v>
       </c>
       <c r="B1116" s="0" t="s">
         <v>3064</v>
       </c>
       <c r="C1116" s="0" t="s">
         <v>3065</v>
       </c>
       <c r="D1116" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1116" s="0" t="s">
-        <v>2752</v>
+        <v>2749</v>
       </c>
       <c r="G1116" s="0">
         <v>35.93</v>
       </c>
       <c r="H1116" s="0" t="s">
         <v>3066</v>
       </c>
     </row>
     <row r="1117" spans="1:8">
       <c r="A1117" s="0">
         <v>26839</v>
       </c>
       <c r="B1117" s="0" t="s">
         <v>3067</v>
       </c>
       <c r="C1117" s="0" t="s">
         <v>3068</v>
       </c>
       <c r="D1117" s="0" t="s">
         <v>22</v>
       </c>
       <c r="E1117" s="0" t="s">
-        <v>2752</v>
+        <v>2749</v>
       </c>
       <c r="G1117" s="0">
         <v>26.24</v>
       </c>
       <c r="H1117" s="0" t="s">
         <v>3069</v>
       </c>
     </row>
     <row r="1118" spans="1:8">
       <c r="A1118" s="0">
         <v>22144</v>
       </c>
       <c r="B1118" s="0" t="s">
         <v>3070</v>
       </c>
       <c r="C1118" s="0" t="s">
         <v>3071</v>
       </c>
       <c r="D1118" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1118" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G1118" s="0">
@@ -36392,97 +36392,97 @@
       </c>
       <c r="E1132" s="0" t="s">
         <v>18</v>
       </c>
       <c r="G1132" s="0">
         <v>22.17</v>
       </c>
       <c r="H1132" s="0" t="s">
         <v>3110</v>
       </c>
     </row>
     <row r="1133" spans="1:8">
       <c r="A1133" s="0">
         <v>24492</v>
       </c>
       <c r="B1133" s="0" t="s">
         <v>3111</v>
       </c>
       <c r="C1133" s="0" t="s">
         <v>3112</v>
       </c>
       <c r="D1133" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1133" s="0" t="s">
-        <v>2752</v>
+        <v>2749</v>
       </c>
       <c r="G1133" s="0">
         <v>16.7</v>
       </c>
       <c r="H1133" s="0" t="s">
         <v>3113</v>
       </c>
     </row>
     <row r="1134" spans="1:8">
       <c r="A1134" s="0">
         <v>24493</v>
       </c>
       <c r="B1134" s="0" t="s">
         <v>3114</v>
       </c>
       <c r="C1134" s="0" t="s">
         <v>3115</v>
       </c>
       <c r="D1134" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1134" s="0" t="s">
-        <v>2752</v>
+        <v>2749</v>
       </c>
       <c r="G1134" s="0">
         <v>10.9</v>
       </c>
       <c r="H1134" s="0" t="s">
         <v>3116</v>
       </c>
     </row>
     <row r="1135" spans="1:8">
       <c r="A1135" s="0">
         <v>24497</v>
       </c>
       <c r="B1135" s="0" t="s">
         <v>3117</v>
       </c>
       <c r="C1135" s="0" t="s">
         <v>3118</v>
       </c>
       <c r="D1135" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1135" s="0" t="s">
-        <v>2752</v>
+        <v>2749</v>
       </c>
       <c r="G1135" s="0">
         <v>12.05</v>
       </c>
       <c r="H1135" s="0" t="s">
         <v>3119</v>
       </c>
     </row>
     <row r="1136" spans="1:8">
       <c r="A1136" s="0">
         <v>24502</v>
       </c>
       <c r="B1136" s="0" t="s">
         <v>3120</v>
       </c>
       <c r="C1136" s="0" t="s">
         <v>3121</v>
       </c>
       <c r="D1136" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1136" s="0" t="s">
         <v>27</v>
       </c>
       <c r="G1136" s="0">
@@ -36573,51 +36573,51 @@
       </c>
       <c r="D1140" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1140" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G1140" s="0">
         <v>17.38</v>
       </c>
       <c r="H1140" s="0" t="s">
         <v>3134</v>
       </c>
     </row>
     <row r="1141" spans="1:8">
       <c r="A1141" s="0">
         <v>24517</v>
       </c>
       <c r="B1141" s="0" t="s">
         <v>3135</v>
       </c>
       <c r="C1141" s="0" t="s">
         <v>3136</v>
       </c>
       <c r="D1141" s="0" t="s">
-        <v>1592</v>
+        <v>1583</v>
       </c>
       <c r="E1141" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G1141" s="0">
         <v>16.29</v>
       </c>
       <c r="H1141" s="0" t="s">
         <v>3137</v>
       </c>
     </row>
     <row r="1142" spans="1:8">
       <c r="A1142" s="0">
         <v>18289</v>
       </c>
       <c r="B1142" s="0" t="s">
         <v>3138</v>
       </c>
       <c r="C1142" s="0" t="s">
         <v>3139</v>
       </c>
       <c r="D1142" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1142" s="0" t="s">
@@ -36990,51 +36990,51 @@
       </c>
       <c r="E1158" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G1158" s="0">
         <v>26.02</v>
       </c>
       <c r="H1158" s="0" t="s">
         <v>3185</v>
       </c>
     </row>
     <row r="1159" spans="1:8">
       <c r="A1159" s="0">
         <v>18326</v>
       </c>
       <c r="B1159" s="0" t="s">
         <v>3186</v>
       </c>
       <c r="C1159" s="0" t="s">
         <v>3187</v>
       </c>
       <c r="D1159" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1159" s="0" t="s">
-        <v>2752</v>
+        <v>2749</v>
       </c>
       <c r="G1159" s="0">
         <v>58.62</v>
       </c>
       <c r="H1159" s="0" t="s">
         <v>3188</v>
       </c>
     </row>
     <row r="1160" spans="1:8">
       <c r="A1160" s="0">
         <v>26878</v>
       </c>
       <c r="B1160" s="0" t="s">
         <v>3189</v>
       </c>
       <c r="C1160" s="0" t="s">
         <v>3190</v>
       </c>
       <c r="D1160" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1160" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G1160" s="0">
@@ -37105,97 +37105,97 @@
       </c>
       <c r="E1163" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G1163" s="0">
         <v>1.29</v>
       </c>
       <c r="H1163" s="0" t="s">
         <v>3198</v>
       </c>
     </row>
     <row r="1164" spans="1:8">
       <c r="A1164" s="0">
         <v>26901</v>
       </c>
       <c r="B1164" s="0" t="s">
         <v>3199</v>
       </c>
       <c r="C1164" s="0" t="s">
         <v>3200</v>
       </c>
       <c r="D1164" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1164" s="0" t="s">
-        <v>1430</v>
+        <v>1421</v>
       </c>
       <c r="G1164" s="0">
         <v>23.37</v>
       </c>
       <c r="H1164" s="0" t="s">
         <v>3201</v>
       </c>
     </row>
     <row r="1165" spans="1:8">
       <c r="A1165" s="0">
         <v>26895</v>
       </c>
       <c r="B1165" s="0" t="s">
         <v>3202</v>
       </c>
       <c r="C1165" s="0" t="s">
         <v>3203</v>
       </c>
       <c r="D1165" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1165" s="0" t="s">
-        <v>1430</v>
+        <v>1421</v>
       </c>
       <c r="G1165" s="0">
         <v>264.63</v>
       </c>
       <c r="H1165" s="0" t="s">
         <v>3204</v>
       </c>
     </row>
     <row r="1166" spans="1:8">
       <c r="A1166" s="0">
         <v>26899</v>
       </c>
       <c r="B1166" s="0" t="s">
         <v>3205</v>
       </c>
       <c r="C1166" s="0" t="s">
         <v>3206</v>
       </c>
       <c r="D1166" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1166" s="0" t="s">
-        <v>1430</v>
+        <v>1421</v>
       </c>
       <c r="G1166" s="0">
         <v>106.98</v>
       </c>
       <c r="H1166" s="0" t="s">
         <v>3207</v>
       </c>
     </row>
     <row r="1167" spans="1:8">
       <c r="A1167" s="0">
         <v>18347</v>
       </c>
       <c r="B1167" s="0" t="s">
         <v>3208</v>
       </c>
       <c r="C1167" s="0" t="s">
         <v>3209</v>
       </c>
       <c r="D1167" s="0" t="s">
         <v>3210</v>
       </c>
       <c r="E1167" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G1167" s="0">
@@ -37749,97 +37749,97 @@
       </c>
       <c r="E1191" s="0" t="s">
         <v>3238</v>
       </c>
       <c r="G1191" s="0">
         <v>133.24</v>
       </c>
       <c r="H1191" s="0" t="s">
         <v>3267</v>
       </c>
     </row>
     <row r="1192" spans="1:8">
       <c r="A1192" s="0">
         <v>24540</v>
       </c>
       <c r="B1192" s="0" t="s">
         <v>3270</v>
       </c>
       <c r="C1192" s="0" t="s">
         <v>3271</v>
       </c>
       <c r="D1192" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1192" s="0" t="s">
-        <v>2752</v>
+        <v>2749</v>
       </c>
       <c r="G1192" s="0">
         <v>38.7</v>
       </c>
       <c r="H1192" s="0" t="s">
         <v>3272</v>
       </c>
     </row>
     <row r="1193" spans="1:8">
       <c r="A1193" s="0">
         <v>18356</v>
       </c>
       <c r="B1193" s="0" t="s">
         <v>3273</v>
       </c>
       <c r="C1193" s="0" t="s">
         <v>3274</v>
       </c>
       <c r="D1193" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1193" s="0" t="s">
-        <v>2752</v>
+        <v>2749</v>
       </c>
       <c r="G1193" s="0">
         <v>11.41</v>
       </c>
       <c r="H1193" s="0" t="s">
         <v>3275</v>
       </c>
     </row>
     <row r="1194" spans="1:8">
       <c r="A1194" s="0">
         <v>26924</v>
       </c>
       <c r="B1194" s="0" t="s">
         <v>3276</v>
       </c>
       <c r="C1194" s="0" t="s">
         <v>3277</v>
       </c>
       <c r="D1194" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1194" s="0" t="s">
-        <v>2752</v>
+        <v>2749</v>
       </c>
       <c r="G1194" s="0">
         <v>22.72</v>
       </c>
       <c r="H1194" s="0" t="s">
         <v>3278</v>
       </c>
     </row>
     <row r="1195" spans="1:8">
       <c r="A1195" s="0">
         <v>24547</v>
       </c>
       <c r="B1195" s="0" t="s">
         <v>3279</v>
       </c>
       <c r="C1195" s="0" t="s">
         <v>3280</v>
       </c>
       <c r="D1195" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1195" s="0" t="s">
         <v>27</v>
       </c>
       <c r="G1195" s="0">
@@ -38071,74 +38071,74 @@
       </c>
       <c r="E1205" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G1205" s="0">
         <v>1.25</v>
       </c>
       <c r="H1205" s="0" t="s">
         <v>3311</v>
       </c>
     </row>
     <row r="1206" spans="1:8">
       <c r="A1206" s="0">
         <v>26932</v>
       </c>
       <c r="B1206" s="0" t="s">
         <v>3312</v>
       </c>
       <c r="C1206" s="0" t="s">
         <v>3313</v>
       </c>
       <c r="D1206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="E1206" s="0" t="s">
-        <v>2752</v>
+        <v>2749</v>
       </c>
       <c r="G1206" s="0">
         <v>2.63</v>
       </c>
       <c r="H1206" s="0" t="s">
         <v>3314</v>
       </c>
     </row>
     <row r="1207" spans="1:8">
       <c r="A1207" s="0">
         <v>22168</v>
       </c>
       <c r="B1207" s="0" t="s">
         <v>3315</v>
       </c>
       <c r="C1207" s="0" t="s">
         <v>3316</v>
       </c>
       <c r="D1207" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1207" s="0" t="s">
-        <v>2752</v>
+        <v>2749</v>
       </c>
       <c r="G1207" s="0">
         <v>19.98</v>
       </c>
       <c r="H1207" s="0" t="s">
         <v>3317</v>
       </c>
     </row>
     <row r="1208" spans="1:8">
       <c r="A1208" s="0">
         <v>18376</v>
       </c>
       <c r="B1208" s="0" t="s">
         <v>3318</v>
       </c>
       <c r="C1208" s="0" t="s">
         <v>3319</v>
       </c>
       <c r="D1208" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1208" s="0" t="s">
         <v>113</v>
       </c>
       <c r="G1208" s="0">
@@ -38209,51 +38209,51 @@
       </c>
       <c r="E1211" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G1211" s="0">
         <v>11.97</v>
       </c>
       <c r="H1211" s="0" t="s">
         <v>3329</v>
       </c>
     </row>
     <row r="1212" spans="1:8">
       <c r="A1212" s="0">
         <v>29948</v>
       </c>
       <c r="B1212" s="0" t="s">
         <v>3330</v>
       </c>
       <c r="C1212" s="0" t="s">
         <v>3331</v>
       </c>
       <c r="D1212" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1212" s="0" t="s">
-        <v>1430</v>
+        <v>1421</v>
       </c>
       <c r="G1212" s="0">
         <v>105</v>
       </c>
       <c r="H1212" s="0" t="s">
         <v>3332</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>