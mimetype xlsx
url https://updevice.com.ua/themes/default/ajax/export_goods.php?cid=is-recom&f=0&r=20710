--- v0 (2026-08-19)
+++ v1 (2026-10-08)
@@ -12,10811 +12,10073 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="3587">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="3341">
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
     <t>Посилання</t>
   </si>
   <si>
+    <t>000005235</t>
+  </si>
+  <si>
+    <t>Акустика для ПК XTRIKE ME RGB Backlight SK-402</t>
+  </si>
+  <si>
+    <t>black</t>
+  </si>
+  <si>
+    <t>XTRIKE ME</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-rgb-backlight-sk-402/</t>
+  </si>
+  <si>
+    <t>000008486</t>
+  </si>
+  <si>
+    <t>Акустика для ПК HOCO RGB Rhythmic Spectrum desktop speaker DS14 |10W, AUX, Mic|</t>
+  </si>
+  <si>
+    <t>HOCO</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-hoco-rgb-rhythmic-spectrum-desktop-speaker-ds14-10w-aux-mic-/</t>
+  </si>
+  <si>
+    <t>000008762</t>
+  </si>
+  <si>
+    <t>Акустика для ПК ONIKUMA RGB Backlight L6 |5Wx2, BT, USB, 3.5mm|</t>
+  </si>
+  <si>
+    <t>ONIKUMA</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-onikuma-rgb-backlight-l6-5wx2-bt-usb-3-5mm-/</t>
+  </si>
+  <si>
+    <t>000005020</t>
+  </si>
+  <si>
+    <t>Навушники HOCO ES39 Original series TWS</t>
+  </si>
+  <si>
+    <t>white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-tws-18/naushniki-hoco-es39-original-series-tws/</t>
+  </si>
+  <si>
+    <t>000006041</t>
+  </si>
+  <si>
+    <t>Навушники BLUETOOTH BASEUS Encok True Wireless Earphones WM01 |5Hours, BT5.0, 40mAh/300mAh| (NGWM01-04)</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-tws-18/naushniki-bluetooth-baseus-encok-true-wireless-earphones-wm01-5hours-bt5-0-40mah-300mah-ngwm01-04-/</t>
+  </si>
+  <si>
+    <t>000008394</t>
+  </si>
+  <si>
+    <t>yellow</t>
+  </si>
+  <si>
+    <t>000006550</t>
+  </si>
+  <si>
+    <t>Навушники Bluetooth BASEUS Encok True Wireless Earphones WM01 Plus (NGWM01P-04)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-tws-18/naushniki-bluetooth-baseus-encok-true-wireless-earphones-wm01-plus-ngwm01p-04-/</t>
+  </si>
+  <si>
+    <t>000007155</t>
+  </si>
+  <si>
+    <t>Навушники Bluetooth USAMS TWS Gaming Earbuds jy Series |BT5.0|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-tws-18/naushniki-bluetooth-usams-tws-gaming-earbuds-jy-series-bt5-0-/</t>
+  </si>
+  <si>
+    <t>000007200</t>
+  </si>
+  <si>
+    <t>Навушники Bluetooth AWEI T15P TWS IPX5 |BT5.1, 45/390mAh, 7Hours|</t>
+  </si>
+  <si>
+    <t>AWEI</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-tws-18/naushniki-bluetooth-awei-t15p-tws-ipx5-bt5-1-45-390mah-7hours-/</t>
+  </si>
+  <si>
+    <t>000007212</t>
+  </si>
+  <si>
+    <t>Навушники Bluetooth BASEUS SIMU ANC True Wireless Earphones S2 |42/480mAh, 6/24Hours| (NGS2-02)</t>
+  </si>
+  <si>
+    <t>grey</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-tws-18/naushniki-bluetooth-baseus-simu-anc-true-wireless-earphones-s2-42-480mah-6-24hours-ngs2-02-/</t>
+  </si>
+  <si>
+    <t>000007213</t>
+  </si>
+  <si>
+    <t>000008616</t>
+  </si>
+  <si>
+    <t>Навушники Bluetooth BASEUS True Wireless Earphones Bowie E3 IP64 |BT5.0, 35/300mAh, 5H, Location, OTA| (NGTW080001)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-tws-18/naushniki-bluetooth-baseus-true-wireless-earphones-bowie-e3-ip64-bt5-0-35-300mah-5h-location-ota-ngtw080002-/</t>
+  </si>
+  <si>
+    <t>000008372</t>
+  </si>
+  <si>
+    <t>Навушники Bluetooth BOROFONE Magic rhyme true wireless BT headset BW10 |BT5.1, 4h, 30/350mAh|</t>
+  </si>
+  <si>
+    <t>blue</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-tws-18/naushniki-bluetooth-borofone-magic-rhyme-true-wireless-bt-headset-bw10-bt5-1-4h-30-350mah-/</t>
+  </si>
+  <si>
+    <t>000008586</t>
+  </si>
+  <si>
+    <t>Навушники Bluetooth BOROFONE Leisure true wireless BT headset BW12 |BT5.1, 30/250mAh, 4h|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-tws-18/naushniki-bluetooth-borofone-leisure-true-wireless-bt-headset-bw12-bt5-1-30-250mah-4h-/</t>
+  </si>
+  <si>
+    <t>000003363</t>
+  </si>
+  <si>
+    <t>Автомобільний пилесос HOCO Azure  PH16 |80W, 2000 mAh, 120ml|</t>
+  </si>
+  <si>
+    <t>black-silver</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-hoco-azure-ph16-80w-2000-mah-120ml-/</t>
+  </si>
+  <si>
+    <t>000005139</t>
+  </si>
+  <si>
+    <t>Автомобільний пилосос BASEUS Capsule Cordless Vacuum Cleaner</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-capsule-cordless-vacuum-cleaner/</t>
+  </si>
+  <si>
+    <t>000005773</t>
+  </si>
+  <si>
+    <t>Автомобільний пилосос USAMS Mini Handheld Vacuum Cleaner US-ZB108 |80W, 120ml, 5500Pa|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-usams-mini-handheld-vacuum-cleaner-us-zb108-80w-120ml-5500pa-/</t>
+  </si>
+  <si>
+    <t>000006072</t>
+  </si>
+  <si>
+    <t>Відновник (Очищувач) автомобільних двірників BASEUS Rain Wing wiper repairer</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/vosstanovitel-ochistitel-avtomobilnyih-dvornikov-baseus-rain-wing-wiper-repairer/</t>
+  </si>
+  <si>
+    <t>000006941</t>
+  </si>
+  <si>
+    <t>Авто Рушник BASEUS Easy life car washing towel (40*40mm Two pack) (CRXCMJ-0G)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avto-polotentse-baseus-easy-life-car-washing-towel-40-40mm-two-pack-crxcmj-0g-/</t>
+  </si>
+  <si>
+    <t>000006942</t>
+  </si>
+  <si>
+    <t>Авто рушник BASEUS Easy life car washing towel (40 * 80mm) (CRXCMJ-A0G)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avto-polotentse-baseus-easy-life-car-washing-towel-40-80mm-crxcmj-a0g-/</t>
+  </si>
+  <si>
+    <t>000008440</t>
+  </si>
+  <si>
+    <t>Відновник (Очищувач) автомобільних двірників USAMS Windshield Wiper Repair Tool US-ZB246</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/vosstanovitel-ochistitel-avtomobilnyih-dvornikov-usams-windshield-wiper-repair-tool-us-zb246/</t>
+  </si>
+  <si>
+    <t>000008625</t>
+  </si>
+  <si>
+    <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner Dark Space A1 |25min, 4000Pa| (VCAQ010002)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-dark-space-a1-25min-4000pa-vcaq010002-/</t>
+  </si>
+  <si>
+    <t>000008308</t>
+  </si>
+  <si>
+    <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-hoco-car-lighting-emergency-start-power-supply-12000mah-db14-12v-350a-/</t>
+  </si>
+  <si>
+    <t>000008632</t>
+  </si>
+  <si>
+    <t>Пусковий пристрій (бустер) для авто BASEUS Super Energy Air Car Jump Starter 10000mah, Peakcurrent 1000A |1USB/1Type-C, 2.4A| (CGNL020101)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-air-car-jump-starter-10000mah-peakcurrent-1000a-1usb-1type-c-2-4a-cgnl020101-/</t>
+  </si>
+  <si>
+    <t>000007254</t>
+  </si>
+  <si>
+    <t>Ароматизатор для автомобіля Remax Yilu Peace Car Aroma Diffuser RM-C45</t>
+  </si>
+  <si>
+    <t>Remax</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-remax-yilu-peace-car-aroma-diffuser-rm-c45/</t>
+  </si>
+  <si>
+    <t>000007255</t>
+  </si>
+  <si>
+    <t>000008055</t>
+  </si>
+  <si>
+    <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
+  </si>
+  <si>
+    <t>000006937</t>
+  </si>
+  <si>
+    <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
+  </si>
+  <si>
+    <t>transparent</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
+  </si>
+  <si>
+    <t>000006049</t>
+  </si>
+  <si>
+    <t>Ігровий контролер BASEUS Level 3 Helmet PUBG Gadget GA03</t>
+  </si>
+  <si>
+    <t>Camouflage-White</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/triggeryi-49/igrovoy-kontroller-baseus-level-3-helmet-pubg-gadget-ga03/</t>
+  </si>
+  <si>
+    <t>000006050</t>
+  </si>
+  <si>
+    <t>Camouflage-Grey</t>
+  </si>
+  <si>
+    <t>000006051</t>
+  </si>
+  <si>
+    <t>Ігровий контролер BASEUS shooting game tool для ipad (ACPBCJ-01)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/triggeryi-49/igrovoy-kontroller-baseus-shooting-game-tool-dlya-ipad-acpbcj-01-/</t>
+  </si>
+  <si>
+    <t>000006275</t>
+  </si>
+  <si>
+    <t>000005617</t>
+  </si>
+  <si>
+    <t>Миша ігрова  MEETION Backlit Gaming Mouse RGB MT-G3325</t>
+  </si>
+  <si>
+    <t>MEETION</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-backlit-gaming-mouse-rgb-mt-g3325/</t>
+  </si>
+  <si>
+    <t>000005618</t>
+  </si>
+  <si>
+    <t>Миша MEETION Backlit Gaming Mouse RGB MT-GM21</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-backlit-gaming-mouse-rgb-mt-gm21/</t>
+  </si>
+  <si>
+    <t>000005619</t>
+  </si>
+  <si>
+    <t>Миша MEETION Backlit Gaming Mouse RGB MT-GM22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-backlit-gaming-mouse-rgb-mt-gm22/</t>
+  </si>
+  <si>
+    <t>000005621</t>
+  </si>
+  <si>
+    <t>Миша ігрова MEETION Backlit Gaming Mouse RGB MT-M371</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-backlit-gaming-mouse-rgb-mt-m371/</t>
+  </si>
+  <si>
+    <t>000005622</t>
+  </si>
+  <si>
+    <t>Миша MEETION Backlit Gaming Mouse RGB MT-M930 |800-3200dpi|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-backlit-gaming-mouse-rgb-mt-m930/</t>
+  </si>
+  <si>
+    <t>000005623</t>
+  </si>
+  <si>
+    <t>Миша MEETION Backlit Gaming Mouse RGB MT-M940</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-backlit-gaming-mouse-rgb-mt-m940/</t>
+  </si>
+  <si>
+    <t>000005629</t>
+  </si>
+  <si>
+    <t>Миша MeeTion Wireless Mouse 2.4G MT-R545</t>
+  </si>
+  <si>
+    <t>pink</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-wireless-mouse-2-4g-mt-r545/</t>
+  </si>
+  <si>
+    <t>000005630</t>
+  </si>
+  <si>
+    <t>000006806</t>
+  </si>
+  <si>
+    <t>000005631</t>
+  </si>
+  <si>
+    <t>Миша MeeTion Wireless Mouse 2.4G MT-R547</t>
+  </si>
+  <si>
+    <t>white-blue</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-wireless-mouse-2-4g-mt-r547/</t>
+  </si>
+  <si>
+    <t>000005632</t>
+  </si>
+  <si>
+    <t>white-grey</t>
+  </si>
+  <si>
+    <t>000005633</t>
+  </si>
+  <si>
+    <t>white-red</t>
+  </si>
+  <si>
+    <t>000006807</t>
+  </si>
+  <si>
+    <t>000012394</t>
+  </si>
+  <si>
+    <t>white-green</t>
+  </si>
+  <si>
+    <t>000006170</t>
+  </si>
+  <si>
+    <t>Миша ONIKUMA Gaming CW902 RGB</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/myishki-45/myish-onikuma-gaming-cw902/</t>
+  </si>
+  <si>
+    <t>000009460</t>
+  </si>
+  <si>
+    <t>Миша ONIKUMA Gaming CW905</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/myishki-45/myish-onikuma-gaming-cw905/</t>
+  </si>
+  <si>
+    <t>000006808</t>
+  </si>
+  <si>
+    <t>Миша MeeTion Wireless Mouse 2.4G MT-R560</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-wireless-mouse-2-4g-mt-r560/</t>
+  </si>
+  <si>
+    <t>000008891</t>
+  </si>
+  <si>
+    <t>000008495</t>
+  </si>
+  <si>
+    <t>Миша HOCO Art dual-mode business wireless mouse GM15 |BT5.0, 2.4G, 800/1200/1600dpi|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-art-dual-mode-business-wireless-mouse-gm15-bt5-0-2-4g-800-1200-1600dpi-/</t>
+  </si>
+  <si>
+    <t>000008496</t>
+  </si>
+  <si>
+    <t>000008778</t>
+  </si>
+  <si>
+    <t>Миша ONIKUMA Gaming wireless CW905 RGB</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/myishki-45/myish-onikuma-gaming-wireless-cw905/</t>
+  </si>
+  <si>
+    <t>000005239</t>
+  </si>
+  <si>
+    <t>Набір Gaming Combo 2-in1 XTRIKE Keyboard+MouseME MK-503 (UA/ru/ENG розгортка)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/klaviaturyi-combo-naboryi-61/nabor-gaming-combo-2-in1-xtrike-me-mk-503-keyboard-eng-raskladka-mouse-/</t>
+  </si>
+  <si>
+    <t>000005612</t>
+  </si>
+  <si>
+    <t>Набір Combo MEETION 2in1 Keyboard/Mouse Wireless 2.4G MT-4100 |Eng/ru розгортка|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/klaviaturyi-combo-naboryi-61/nabor-combo-meetion-2in1-keyboard-mouse-wireless-2-4g-mt-4100-ru-en-raskladki-/</t>
+  </si>
+  <si>
+    <t>000005904</t>
+  </si>
+  <si>
+    <t>Клавіатура Meetion LED Mechanical Gaming Keyboard MK007 |Ukr/ru/EN розгортка|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/klaviaturyi-combo-naboryi-61/klaviatura-meetion-led-mechanical-gaming-keyboard-mk007-ru-en-raskladki-/</t>
+  </si>
+  <si>
+    <t>000005905</t>
+  </si>
+  <si>
+    <t>Клавіатура Meetion USB Standard Chocolate Ultrathin Keyboard K841 |Ukr/ru/EN розгортка|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/klaviaturyi-combo-naboryi-61/klaviatura-meetion-usb-standard-chocolate-ultrathin-keyboard-k841-ru-en-raskladki-/</t>
+  </si>
+  <si>
+    <t>000006797</t>
+  </si>
+  <si>
+    <t>Набір Gaming Combo 2-in1 ONIKUMA G26 +CW916 (Keyboard ENG розгортка /Mouse)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/klaviaturyi-combo-naboryi-61/nabor-gaming-combo-2-in1-onikuma-g26-cw905-keyboard-eng-raskladka-mouse-/</t>
+  </si>
+  <si>
+    <t>000008776</t>
+  </si>
+  <si>
+    <t>white-pink</t>
+  </si>
+  <si>
+    <t>000008074</t>
+  </si>
+  <si>
+    <t>Набір Combo MEETION 2in1 Keyboard/Mouse USB Corded MT-C100 |RU/EN розгортка|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/klaviaturyi-combo-naboryi-61/nabor-combo-meetion-2in1-keyboard-mouse-usb-corded-mt-c100-ru-en-raskladki-/</t>
+  </si>
+  <si>
+    <t>000005441</t>
+  </si>
+  <si>
+    <t>Килимок для миші XTRIKE ME Backlight MP-602</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kovriki-dlya-geymera-62/kovrik-dlya-myishi-xtrike-me-backlight-mp-602/</t>
+  </si>
+  <si>
+    <t>000005627</t>
+  </si>
+  <si>
+    <t>Килим для миші MEETION Gaming Mouse Pad MT-P100</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kovriki-dlya-geymera-62/kovrik-dlya-myishi-meetion-gaming-mouse-pad-mt-p100/</t>
+  </si>
+  <si>
+    <t>000005628</t>
+  </si>
+  <si>
+    <t>Килим для миші MEETION Gaming Mouse Pad MT-P110</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kovriki-dlya-geymera-62/kovrik-dlya-myishi-meetion-gaming-mouse-pad-mt-p110/</t>
+  </si>
+  <si>
+    <t>000006809</t>
+  </si>
+  <si>
+    <t>Килим для миші MeeTion Backlit Gaming Mouse Pad RGB MT-PD120</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kovriki-dlya-geymera-62/kovrik-dlya-myishi-meetion-backlit-gaming-mouse-pad-rgb-mt-pd120/</t>
+  </si>
+  <si>
+    <t>000006810</t>
+  </si>
+  <si>
+    <t>Килим для миші MeeTion Backlit Gaming Mouse Pad RGB MT-PD121</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kovriki-dlya-geymera-62/kovrik-dlya-myishi-meetion-backlit-gaming-mouse-pad-rgb-mt-pd121/</t>
+  </si>
+  <si>
+    <t>000008069</t>
+  </si>
+  <si>
+    <t>Килимок для миші ONIKUMA Gaming Mouse Pad G4 |350*300*2MM|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kovriki-dlya-geymera-62/kovrik-dlya-myishi-onikuma-gaming-mouse-pad-g4-350-300-2mm-/</t>
+  </si>
+  <si>
+    <t>000008071</t>
+  </si>
+  <si>
+    <t>Килимок для миші ONIKUMA Gaming Mouse Pad RGB MP006 (G6) |800*300*4MM|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kovriki-dlya-geymera-62/kovrik-dlya-myishki-onikuma-gaming-mouse-pad-rgb-mp006-800-300-4mm-/</t>
+  </si>
+  <si>
+    <t>000002379</t>
+  </si>
+  <si>
+    <t>Стилус BASEUS Golden Cudgel Capacitive Stylus Pen (ACPCL-0S)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/stilusyi-54/stilus-baseus-golden-cudgel-capacitive-stylus-pen/</t>
+  </si>
+  <si>
+    <t>000006053</t>
+  </si>
+  <si>
+    <t>silver</t>
+  </si>
+  <si>
+    <t>000005949</t>
+  </si>
+  <si>
+    <t>Пульт для 3D окулярів Shinecon VR SC-B01</t>
+  </si>
+  <si>
+    <t>Shinecon</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/shlemyi-vr-43/pult-dlya-3d-ochkov-shinecon-vr-sc-b01/</t>
+  </si>
+  <si>
+    <t>000006359</t>
+  </si>
+  <si>
+    <t>Web Камера Xtrike Me USB XPC01 |30FPS, 640*480, MIC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/web-camera-46/web-kamera-xtrike-me-usb-xpc01-30fps-640-480-mic-/</t>
+  </si>
+  <si>
+    <t>000007269</t>
+  </si>
+  <si>
+    <t>Web камера HOCO USB web camera with Audio focus DI11 |2KHD, 4Mpx, 1.5m|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/web-camera-46/web-kamera-hoco-usb-web-camera-with-audio-focus-di11-2khd-4mpx-1-5m-/</t>
+  </si>
+  <si>
+    <t>000005674</t>
+  </si>
+  <si>
+    <t>Дитяча Цифрова фото-Відео камера DUO Camera 2 " LCD UL-2033 |1080P, 12MP|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/detskie-kameryi-64/detskaya-tsifrovaya-foto-video-kamera-duo-camera-2-lcd-ul-2033-1080p-12mp-/</t>
+  </si>
+  <si>
+    <t>000007427</t>
+  </si>
+  <si>
+    <t>Дитяча фото-Відео камера з моментальною печаткою Zoo WiFi (ZY-C3 Pro)</t>
+  </si>
+  <si>
+    <t>cayan</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/detskie-kameryi-64/detskaya-foto-video-kamera-s-momentalnoy-pechatyu-zoo-wifi-zy-c3-pro-/</t>
+  </si>
+  <si>
+    <t>000008020</t>
+  </si>
+  <si>
+    <t>Дитячі смарт-годинник T13 (1.4", IP67, Dual Camera, 4G Video Call, LBS / GPS / WiFi)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/detskie-smart-chasyi-63/detskie-smart-chasyi-t13-1-4-ip67-dual-camera-4g-video-call-lbs-gps-wifi-/</t>
+  </si>
+  <si>
+    <t>000003219</t>
+  </si>
+  <si>
+    <t>Зволожувач повітря BASEUS Slim waist with accessories</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/uvlazhnitel-vozduha-32/uvlazhnitel-vozduha-baseus-slim-waist-with-accessories/</t>
+  </si>
+  <si>
+    <t>000004401</t>
+  </si>
+  <si>
+    <t>Навушники BASEUS GAMO Immersive Virtual 3D Game headphone (PC) D05</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-baseus-gamo-immersive-virtual-3d-game-headphone-pc-d05/</t>
+  </si>
+  <si>
+    <t>000004889</t>
+  </si>
+  <si>
+    <t>Навушники ONIKUMA Gaming with LED K1 Pro</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-onikuma-gaming-with-led-k1-pro/</t>
+  </si>
+  <si>
+    <t>000005229</t>
+  </si>
+  <si>
+    <t>Навушники ONIKUMA Gaming with LED K6</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-onikuma-gaming-with-led-k6/</t>
+  </si>
+  <si>
+    <t>000004894</t>
+  </si>
+  <si>
+    <t>Навушники ONIKUMA Gaming with LED K8</t>
+  </si>
+  <si>
+    <t>Camouflage-Green</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-onikuma-gaming-with-led-k8/</t>
+  </si>
+  <si>
+    <t>000004895</t>
+  </si>
+  <si>
+    <t>000005220</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-onikuma-gaming-with-led-k1-pro-541/</t>
+  </si>
+  <si>
+    <t>000005221</t>
+  </si>
+  <si>
+    <t>Навушники ONIKUMA Gaming with LED K1-B</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-onikuma-gaming-with-led-k1-b/</t>
+  </si>
+  <si>
+    <t>000006166</t>
+  </si>
+  <si>
+    <t>Навушники ONIKUMA Gaming K1-B</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-onikuma-gaming-k1-b-544/</t>
+  </si>
+  <si>
+    <t>000005225</t>
+  </si>
+  <si>
+    <t>Навушники ONIKUMA Gaming with LED K3</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-onikuma-gaming-with-led-k3/</t>
+  </si>
+  <si>
+    <t>000005236</t>
+  </si>
+  <si>
+    <t>Навушники XTRIKE ME Gaming RGB Backlight GH-709</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-xtrike-me-gaming-rgb-backlight-gh-709/</t>
+  </si>
+  <si>
+    <t>000005428</t>
+  </si>
+  <si>
+    <t>Навушники XTRIKE ME Gaming RGB Backlight GH-890</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-xtrike-me-gaming-rgb-backlight-gh-890/</t>
+  </si>
+  <si>
+    <t>000005430</t>
+  </si>
+  <si>
+    <t>Навушники XTRIKE ME Gaming RGB Backlight GH-903</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-xtrike-me-gaming-rgb-backlight-gh-903/</t>
+  </si>
+  <si>
+    <t>000005609</t>
+  </si>
+  <si>
+    <t>Навушники MEETION Gaming Backlit MT-HP020</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-meetion-gaming-backlit-mt-hp020/</t>
+  </si>
+  <si>
+    <t>000005610</t>
+  </si>
+  <si>
+    <t>Навушники MEETION Gaming Backlit HiFi MT-HP030</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-meetion-gaming-backlit-hifi-mt-hp030/</t>
+  </si>
+  <si>
+    <t>000006167</t>
+  </si>
+  <si>
+    <t>Навушники ONIKUMA Gaming K10 Pro LED</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-onikuma-gaming-k10-pro-led/</t>
+  </si>
+  <si>
+    <t>000006169</t>
+  </si>
+  <si>
+    <t>Навушники ONIKUMA Gaming K8 LED</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-onikuma-gaming-k8-led/</t>
+  </si>
+  <si>
+    <t>000006241</t>
+  </si>
+  <si>
+    <t>Навушники HOCO Cool Game LED ESD04 Hi-Res</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-hoco-cool-game-led-esd04-hi-res/</t>
+  </si>
+  <si>
+    <t>000006511</t>
+  </si>
+  <si>
+    <t>Навушники НОСО Gaming LED Headphones ESD03</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-noso-gaming-led-headphones-esd03/</t>
+  </si>
+  <si>
+    <t>000006788</t>
+  </si>
+  <si>
+    <t>Навушники XTRIKE ME Gaming RGB Backlight GH-509</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-xtrike-me-gaming-rgb-backlight-gh-509/</t>
+  </si>
+  <si>
+    <t>000006893</t>
+  </si>
+  <si>
+    <t>Навушники ONIKUMA Gaming with LED X10</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-onikuma-gaming-with-led-x10/</t>
+  </si>
+  <si>
+    <t>000006891</t>
+  </si>
+  <si>
+    <t>Навушники ONIKUMA Gaming CAT with LED K9 |3.5mm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-onikuma-gaming-cat-with-led-k9/</t>
+  </si>
+  <si>
+    <t>000006974</t>
+  </si>
+  <si>
+    <t>000008768</t>
+  </si>
+  <si>
+    <t>000006892</t>
+  </si>
+  <si>
+    <t>Навушники ONIKUMA Gaming CAT with LED K9 7.1</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-onikuma-gaming-cat-with-led-k9-7-1/</t>
+  </si>
+  <si>
+    <t>000006975</t>
+  </si>
+  <si>
+    <t>Навушники ONIKUMA Gaming with LED K9</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-onikuma-gaming-with-led-k9/</t>
+  </si>
+  <si>
+    <t>000007012</t>
+  </si>
+  <si>
+    <t>Навушники Hunterspider Gaming with LED V1</t>
+  </si>
+  <si>
+    <t>HUNTERSPIDER</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-hunterspider-gaming-with-led-v1/</t>
+  </si>
+  <si>
+    <t>000007268</t>
+  </si>
+  <si>
+    <t>Навушники НОСО Gaming headphones Hi-Res ESD08</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-noso-gaming-headphones-hi-res-esd08/</t>
+  </si>
+  <si>
+    <t>000007355</t>
+  </si>
+  <si>
+    <t>Навушники Hoco Gaming LED headphones Hi-Res ESD05</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-hoco-gaming-led-headphones-hi-res-esd05/</t>
+  </si>
+  <si>
+    <t>000008775</t>
+  </si>
+  <si>
+    <t>Навушники ONIKUMA Gaming CAT with LED X11</t>
+  </si>
+  <si>
+    <t>purple</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-onikuma-gaming-cat-with-led-x11/</t>
+  </si>
+  <si>
+    <t>000008470</t>
+  </si>
+  <si>
+    <t>Навушники XTRIKE ME Gaming RGB Backlight GH-605 |3.5mm/USB|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-xtrike-me-gaming-rgb-backlight-gh-605-3-5mm-usb-/</t>
+  </si>
+  <si>
+    <t>000008471</t>
+  </si>
+  <si>
+    <t>Навушники XTRIKE ME Gaming RGB Backlight GH-904 |7.1/USB|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-xtrike-me-gaming-rgb-backlight-gh-904-7-1-usb-/</t>
+  </si>
+  <si>
+    <t>000009455</t>
+  </si>
+  <si>
+    <t>Навушники ONIKUMA Bluetooth Gaming CAT with LED B100 (B20) |BT5.0, 15-22h|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-onikuma-bluetooth-gaming-cat-with-led-b100-b20-/</t>
+  </si>
+  <si>
+    <t>000008766</t>
+  </si>
+  <si>
+    <t>Навушники ONIKUMA Bluetooth Gaming CAT with LED B90</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-onikuma-bluetooth-gaming-cat-with-led-b90/</t>
+  </si>
+  <si>
+    <t>000008771</t>
+  </si>
+  <si>
+    <t>Навушники ONIKUMA Gaming with RGB LED X20</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-onikuma-gaming-with-rgb-led-x20-7-1/</t>
+  </si>
+  <si>
+    <t>000008774</t>
+  </si>
+  <si>
+    <t>Навушники ONIKUMA Gaming with LED LED K10 2.4 G / 3.5 mm</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-onikuma-gaming-with-led-led-k10-2-4g-3-5mm/</t>
+  </si>
+  <si>
+    <t>000001918</t>
+  </si>
+  <si>
+    <t>Тримач Hoco магнітний Cool Journey CA42</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-magnitnyiy-cool-journey-ca42/</t>
+  </si>
+  <si>
+    <t>000003364</t>
+  </si>
+  <si>
+    <t>Тримач HOCO магнітний Astute series windshield CA55</t>
+  </si>
+  <si>
+    <t>black-grey</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-magnitnyiy-astute-series-windshield-ca55/</t>
+  </si>
+  <si>
+    <t>000003992</t>
+  </si>
+  <si>
+    <t>Тримач BASEUS Horizontal Screen Gravity Vehicle-mounted</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-horizontal-screen-gravity-vehicle-mounted/</t>
+  </si>
+  <si>
+    <t>000006200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
+  </si>
+  <si>
+    <t>000006278</t>
+  </si>
+  <si>
+    <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
+  </si>
+  <si>
+    <t>000006430</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
+  </si>
+  <si>
+    <t>000006486</t>
+  </si>
+  <si>
+    <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
+  </si>
+  <si>
+    <t>000006489</t>
+  </si>
+  <si>
+    <t>Автомобільний тримач для окулярів Baseus Platinum Vehicle eyewear clip (Pasete Type) (ACYJN-A01)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtomobilnyiy-derzhatel-dlya-ochkov-baseus-platinum-vehicle-eyewear-clip-pasete-type-acyjn-a01-/</t>
+  </si>
+  <si>
+    <t>000006740</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Fuerte series air outlet magnetic car holder S49 |4.7-6.7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-air-outlet-magnetic-car-holder-s49-4-7-6-7-/</t>
+  </si>
+  <si>
+    <t>000006853</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Touareg one-touch center console car holder CA76</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-touareg-one-touch-center-console-car-holder-ca76/</t>
+  </si>
+  <si>
+    <t>000006856</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Powerful magnetic wireless charging car holder CA90 |15W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-powerful-magnetic-wireless-charging-car-holder-ca90-15w-/</t>
+  </si>
+  <si>
+    <t>000007271</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Just fast suction cup car holder CA82</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-just-fast-suction-cup-car-holder-ca82/</t>
+  </si>
+  <si>
+    <t>000007272</t>
+  </si>
+  <si>
+    <t>Тримач HOCO David one-button center console car holder CA83</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-david-one-button-center-console-car-holder-ca83/</t>
+  </si>
+  <si>
+    <t>000007595</t>
+  </si>
+  <si>
+    <t>Тримач BOROFONE Smart air outlet magnetic car bracket extended version BH44</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-smart-air-outlet-magnetic-car-bracket-extended-version-bh44/</t>
+  </si>
+  <si>
+    <t>000007596</t>
+  </si>
+  <si>
+    <t>Тримач BOROFONE Cool move air outlet magnetic car holder extended version BH47</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-cool-move-air-outlet-magnetic-car-holder-extended-version-bh47/</t>
+  </si>
+  <si>
+    <t>000007674</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Davy one-button air outlet car holder CA86</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-davy-one-button-air-outlet-car-holder-ca86/</t>
+  </si>
+  <si>
+    <t>000007831</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Fantasy center console magnetic car holder CA87</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fantasy-center-console-magnetic-car-holder-ca87/</t>
+  </si>
+  <si>
+    <t>000007888</t>
+  </si>
+  <si>
+    <t>Тримач BOROFONE Warrior Air outlet Gravity Car holder BH48</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-warrior-air-outlet-gravity-car-holder-bh48/</t>
+  </si>
+  <si>
+    <t>000007939</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Magic magnetic wireless fast charging car holder CA91 |5W-15W Max|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-magic-magnetic-wireless-fast-charging-car-holder-ca91-5w-15w-max-/</t>
+  </si>
+  <si>
+    <t>000008257</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Armor suction cup car holder DCA17 |4-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-armor-suction-cup-car-holder-dca17-4-7-/</t>
+  </si>
+  <si>
+    <t>000008399</t>
+  </si>
+  <si>
+    <t>Тримач BASEUS Easy Control Clamp Car Mount Holder (Applicable to Round Air Outlet) |4.7-6.7"| (SUYK000201)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-easy-control-clamp-car-mount-holder-applicable-to-round-air-outlet-4-7-6-7-suyk000201-/</t>
+  </si>
+  <si>
+    <t>000008503</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Polaris push-type telescopic suction cup car holder CA95</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-polaris-push-type-telescopic-suction-cup-car-holder-ca95/</t>
+  </si>
+  <si>
+    <t>000008508</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Rider waterproof bicycle stand CA101 |4.5-7", 190x100mm base|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-waterproof-bicycle-stand-ca101-4-5-7-190x100mm-base-/</t>
+  </si>
+  <si>
+    <t>000008510</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Guide three-axis linkage wireless charging car holder CA105 |15W Max|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guide-three-axis-linkage-wireless-charging-car-holder-ca105-15w-max-/</t>
+  </si>
+  <si>
+    <t>000008594</t>
+  </si>
+  <si>
+    <t>Тримач BOROFONE Bora air outlet car holder BH61 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-bora-air-outlet-car-holder-bh61-4-5-7-/</t>
+  </si>
+  <si>
+    <t>000002482</t>
+  </si>
+  <si>
+    <t>Селфи-монопод Remax Mini XT-PO1</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-mini-xt-po1/</t>
+  </si>
+  <si>
+    <t>000006315</t>
+  </si>
+  <si>
+    <t>000005818</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням JOYROOM Fill light live holder JR-ZS228 AKL03 |12", 2A, 2700-5700K|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-fill-light-live-holder-jr-zs228-akl03-12-2a-2700-5700k-/</t>
+  </si>
+  <si>
+    <t>000006120</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням USAMS  Stretchable and foldable holder with fill light US-ZB120 |168cm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-usams-stretchable-foldable-holder-fill-light-us-zb120-168cm-/</t>
+  </si>
+  <si>
+    <t>000006195</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням HOCO Showfull fill light live broadcast LV03</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-hoco-showfull-fill-light-live-broadcast-lv03/</t>
+  </si>
+  <si>
+    <t>000006311</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням REMAX LIFE Desktop Selfie Spot Light RL-LT13 |360°, 50-80cm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-remax-life-desktop-selfie-spot-light-rl-lt13-360-50-80cm-/</t>
+  </si>
+  <si>
+    <t>000006563</t>
+  </si>
+  <si>
+    <t>Штатив стежить BASEUS 360°AI Following Shot Tripod Head (SUYT-B02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/shtativ-sledyaschiy-baseus-360-ai-following-shot-tripod-head-suyt-b02-/</t>
+  </si>
+  <si>
+    <t>000007338</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням Bluetooth 12" YQ-320A light set (Kit2)  |170cm Stand, Plug Powered, 3000-6500K|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-bluetooth-12-yq-320a-light-set-kit2-170cm-stand-plug-powered-3000-6500k-/</t>
+  </si>
+  <si>
+    <t>000007339</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням Bluetooth 12" YQ-320b light set (Kit1)  |170cm Stand, USB Powered, 3000-6500K|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-bluetooth-12-yq-320b-light-set-kit1-170cm-stand-usb-powered-3000-6500k-/</t>
+  </si>
+  <si>
+    <t>000007501</t>
+  </si>
+  <si>
+    <t>Штатив BASEUS Gimbal Stabilizer Tripod Extension Pole |1.05m| (SUYT-E01)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/shtativ-baseus-gimbal-stabilizer-tripod-extension-pole-1-05m-suyt-e01-/</t>
+  </si>
+  <si>
+    <t>000007502</t>
+  </si>
+  <si>
+    <t>Ручний стабілізатор BASEUS Control Smartphone Handheld Folding Gimbal Stabilizer (SUYT-D0G)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/ruchnoy-stabilizator-baseus-control-smartphone-handheld-folding-gimbal-stabilizer-suyt-d0g-/</t>
+  </si>
+  <si>
+    <t>000005712</t>
+  </si>
+  <si>
+    <t>Акустика HOCO Hero sports BT5.0 TWS BS36 |AUX, TF CARD, FM, USB|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-hoco-hero-sports-bt5-0-tws-bs36-aux-tf-card-fm-usb-/</t>
+  </si>
+  <si>
+    <t>000006078</t>
+  </si>
+  <si>
+    <t>Акустика-караоке HOCO Dancer outdoor wireless speaker BS37 |3Hours, BT5.0, TWS, AUX/FM/USB|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-karaoke-hoco-dancer-outdoor-wireless-speaker-bs37-3hours-bt5-0-tws-aux-fm-usb-/</t>
+  </si>
+  <si>
+    <t>000006341</t>
+  </si>
+  <si>
+    <t>Акустика CELEBRAT TWS SP-2 |IPX7, AUX/TF/BT5.0, 5W|</t>
+  </si>
+  <si>
+    <t>Celebrat</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-celebrat-tws-sp-2-ipx7-aux-tf-bt5-0-5w-/</t>
+  </si>
+  <si>
+    <t>000006342</t>
+  </si>
+  <si>
+    <t>000006343</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000006346</t>
+  </si>
+  <si>
+    <t>Акустика CELEBRAT TWS SP-6 |AUX/USB/TF/FM/BT5.0, 5W*2|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-celebrat-tws-sp-6-aux-usb-tf-fm-bt5-0-5w-2-/</t>
+  </si>
+  <si>
+    <t>000006699</t>
+  </si>
+  <si>
+    <t>Акустика CELEBRAT Outdoor SP-5 |BT5.0, TWS, IPX7|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-celebrat-outdoor-sp-5-bt5-0-tws-ipx7-/</t>
+  </si>
+  <si>
+    <t>000006700</t>
+  </si>
+  <si>
+    <t>Акустика YISON with Qi Charger LED  LOCK WS-4</t>
+  </si>
+  <si>
+    <t>Yison</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-yison-with-qi-charger-led-lock-ws-4/</t>
+  </si>
+  <si>
+    <t>000006715</t>
+  </si>
+  <si>
+    <t>Акустика HOCO Trendy sound sports wireless speaker IPX5 HC1 |BT, TWS, AUX, FM, TF, USB|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-hoco-trendy-sound-sports-wireless-speaker-ipx5-hc1-bt-tws-aux-fm-tf-usb-/</t>
+  </si>
+  <si>
+    <t>000006720</t>
+  </si>
+  <si>
+    <t>Акустика HOCO Xpress sports BT speaker LED IPX5 HC2 |BT, TWS, AUX, FM, TF, USB|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-hoco-xpress-sports-bt-speaker-led-ipx5-hc2-bt-tws-aux-fm-tf-usb-/</t>
+  </si>
+  <si>
+    <t>000006721</t>
+  </si>
+  <si>
+    <t>000006722</t>
+  </si>
+  <si>
+    <t>000006723</t>
+  </si>
+  <si>
+    <t>dark green</t>
+  </si>
+  <si>
+    <t>000007348</t>
+  </si>
+  <si>
+    <t>Акустика HOCO Magic sports BT speaker IPX5 HC6 |TWS, BT, AUX, FM, TF, USB|</t>
+  </si>
+  <si>
+    <t>navy-blue</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-hoco-magic-sports-bt-speaker-ipx5-hc6-tws-bt-aux-fm-tf-usb-/</t>
+  </si>
+  <si>
+    <t>000008268</t>
+  </si>
+  <si>
+    <t>Акустика REMAX Star Series RGB Outdoor Wireless Speaker RB-M28 PRO IPX7 |BT5.0,8Wx2, TWS, AUX/TF, DSP, 8h|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-remax-star-series-rgb-outdoor-wireless-speaker-rb-m28-pro-ipx7-bt5-0-8wx2-tws-aux-tf-dsp-8h-/</t>
+  </si>
+  <si>
+    <t>000008269</t>
+  </si>
+  <si>
+    <t>000008330</t>
+  </si>
+  <si>
+    <t>Акустика HOCO Sonar sports BT speaker HC10 IPX5  |BT5.0, TWS, AUX, FM, TF, USB, 3Hours, 5W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-hoco-sonar-sports-bt-speaker-hc10-ipx5-bt5-0-tws-aux-fm-tf-usb-3hours-5w-/</t>
+  </si>
+  <si>
+    <t>000000032</t>
+  </si>
+  <si>
+    <t>Навушники HOCO with mic M34</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-hoco-with-mic-m34/</t>
+  </si>
+  <si>
+    <t>000004676</t>
+  </si>
+  <si>
+    <t>Навушники EarPods Headphone Plug MNHF2ZM / A (BOX, 1: 1 ORIGINAL)</t>
+  </si>
+  <si>
+    <t>Apple</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-earpods-headphone-plug-mnhf2zm-a-box-1-1-original-/</t>
+  </si>
+  <si>
+    <t>000005170</t>
+  </si>
+  <si>
+    <t>Навушники REMAX with Mic Wired Earphone RW-106 HD Mic</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-with-mic-wired-earphone-rw-106-hd-mic/</t>
+  </si>
+  <si>
+    <t>000005264</t>
+  </si>
+  <si>
+    <t>Навушники KONI STRONG with mic KS-101</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-koni-strong-with-mic-ks-101/</t>
+  </si>
+  <si>
+    <t>000005265</t>
+  </si>
+  <si>
+    <t>Навушники KONI STRONG with mic KS-102</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-koni-strong-with-mic-ks-102/</t>
+  </si>
+  <si>
+    <t>000006507</t>
+  </si>
+  <si>
+    <t>Hавушники HOCO Original series earphones display set M80 (20PCS)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/haushniki-hoco-original-series-earphones-display-set-m80-20pcs-/</t>
+  </si>
+  <si>
+    <t>000006627</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Type-C Metal Wired Earphone RM-560</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-type-c-metal-wired-earphone-rm-560/</t>
+  </si>
+  <si>
+    <t>000006816</t>
+  </si>
+  <si>
+    <t>Навушники iPega Gaming PG-R005 |3.5mm, Noice Reduction|</t>
+  </si>
+  <si>
+    <t>Comouflage-Red</t>
+  </si>
+  <si>
+    <t>Ipega</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-ipega-gaming-pg-r005-3-5mm-noice-reduction-/</t>
+  </si>
+  <si>
+    <t>000006817</t>
+  </si>
+  <si>
+    <t>Навушники iPega Gaming PG-R006B  |3.5mm, Noice Reduction|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-ipega-gaming-pg-r006b-3-5mm-noice-reduction-/</t>
+  </si>
+  <si>
+    <t>000006818</t>
+  </si>
+  <si>
+    <t>Навушники iPega Gaming PG-R006G |3.5mm, Noice Reduction|</t>
+  </si>
+  <si>
+    <t>black-green</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-ipega-gaming-pg-r006g-3-5mm-noice-reduction-/</t>
+  </si>
+  <si>
+    <t>000006819</t>
+  </si>
+  <si>
+    <t>Навушники iPega Gaming with RGB LED PG-R008 |3.5mm, Noice Reduction|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-ipega-gaming-with-rgb-led-pg-r008-3-5mm-noice-reduction-/</t>
+  </si>
+  <si>
+    <t>000006820</t>
+  </si>
+  <si>
+    <t>Навушники iPega Gaming with RGB LED PG-R015 Gaming headset |3.5mm, Noice Reduction|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-ipega-gaming-with-rgb-led-pg-r015-gaming-headset-3-5mm-noice-reduction-/</t>
+  </si>
+  <si>
+    <t>000006846</t>
+  </si>
+  <si>
+    <t>Навушники HOCO gaming Cool tour  headphones LED W102</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-hoco-gaming-cool-tour-headphones-led-w102/</t>
+  </si>
+  <si>
+    <t>000006847</t>
+  </si>
+  <si>
+    <t>000007357</t>
+  </si>
+  <si>
+    <t>Навушники Hoco Drift Gaming headphones W104</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-hoco-drift-gaming-headphones-w104/</t>
+  </si>
+  <si>
+    <t>000007465</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Type-C Gaming Headphone RM-755</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-remax-type-c-gaming-headphone-rm-755/</t>
+  </si>
+  <si>
+    <t>000007466</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Lightning Gaming Headphone RM-750</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-remax-lightning-gaming-headphone-rm-750/</t>
+  </si>
+  <si>
+    <t>000007546</t>
+  </si>
+  <si>
+    <t>Навушники HOCO Oceanic universal earphones with mic M86</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-hoco-oceanic-universal-earphones-with-mic-m86/</t>
+  </si>
+  <si>
+    <t>000007547</t>
+  </si>
+  <si>
+    <t>000007548</t>
+  </si>
+  <si>
+    <t>000007751</t>
+  </si>
+  <si>
+    <t>Навушники BASEUS Encok 3.5mm Wired Earphone H19 (NGH19-03)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-baseus-encok-3-5mm-wired-earphone-h19-ngh19-03-/</t>
+  </si>
+  <si>
+    <t>000007826</t>
+  </si>
+  <si>
+    <t>Навушники HOCO Graceful universal earphones with mic M88</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-hoco-graceful-universal-earphones-with-mic-m88/</t>
+  </si>
+  <si>
+    <t>000008236</t>
+  </si>
+  <si>
+    <t>Навушники дротові WK Wired Earphone Wi90 |1.2M|</t>
+  </si>
+  <si>
+    <t>WK</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-provodnyie-wk-wired-earphone-wi90-1-2m-/</t>
+  </si>
+  <si>
+    <t>000000271</t>
+  </si>
+  <si>
+    <t>Кабель HOCO lightning X1 |1m|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-x1-1m-/</t>
+  </si>
+  <si>
+    <t>000003275</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Lightning магнитный KS10i</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-koni-strong-lightning-magnitnyiy-ks10i/</t>
+  </si>
+  <si>
+    <t>000003409</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003808</t>
+  </si>
+  <si>
+    <t>Кабель JOYROOM Lightning Nylon Waller Series Spring s-M391 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-joyroom-lightning-nylon-waller-series-spring-s-m391-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Lightning Forest Silicone U72 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-forest-silicone-u72-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000004086</t>
+  </si>
+  <si>
+    <t>Кабель Lightning  Koni Strong Nobility flash charging KS11i |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-koni-strong-nobility-flash-charging-ks11i-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000004510</t>
+  </si>
+  <si>
+    <t>Кабель Usams Lightning Digital Display US-SJ368 U36 |1.2M, 2A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-lightning-digital-display-us-sj368-u36-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000004511</t>
+  </si>
+  <si>
+    <t>000004674</t>
+  </si>
+  <si>
+    <t>Кабель USB MD818ZM / A (BOX, 1: 1 ORIGINAL) |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usb-md818zm-a-box-1-1-original-1m-/</t>
+  </si>
+  <si>
+    <t>000004802</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Lightning Магнітний fresh LED U76 |2.4A, 1.2m|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-magnitnyiy-fresh-led-u76-2-4a-1-2m-/</t>
+  </si>
+  <si>
+    <t>000005025</t>
+  </si>
+  <si>
+    <t>Кабель Baseus Lightning Zinc Magnetic (Charging) |1m, 2A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-zinc-magnetic-charging-1m-2a-/</t>
+  </si>
+  <si>
+    <t>000005026</t>
+  </si>
+  <si>
+    <t>000005065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Lightning Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005066</t>
+  </si>
+  <si>
+    <t>000005797</t>
+  </si>
+  <si>
+    <t>Кабель USAMS магнитный Lightning Right-angle Magnetic Charging Cable U54 US-SJ444 |1m, 2A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-magnitnyiy-lightning-right-angle-magnetic-charging-cable-u54-us-sj444-1m-2a-/</t>
+  </si>
+  <si>
+    <t>000006379</t>
+  </si>
+  <si>
+    <t>Кабель Usams Lightning Smart Power Off Cable Raydan Series US-SJ470 |2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-lightning-smart-power-off-cable-raydan-series-us-sj470-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006527</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Магнітний Lightning Universal 360° Rotating magnetic charging cable U94 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-magnitnyiy-lightning-universal-360-rotating-magnetic-charging-cable-u94-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006530</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006956</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Type-C to Lightning Cafule Series Metal Data Cable |1M, 20W, PD| (CATLJK-A05)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-cafule-series-metal-data-cable-1m-20w-pd-catljk-a05-/</t>
+  </si>
+  <si>
+    <t>000006957</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Type-C to Lightning Cafule Series Metal Data Cable |2M, 20W, PD| (CATLJK-B02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-cafule-series-metal-data-cable-2m-20w-pd-catljk-b02-/</t>
+  </si>
+  <si>
+    <t>000006573</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Lightning Cafule Series Metal Data Cable |1M, 2.4A| (CALJK-A05)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-cafule-series-metal-data-cable-1m-2-4a-caljk-a05-/</t>
+  </si>
+  <si>
+    <t>000006575</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Lightning Cafule Series Metal Data Cable |2M, 2.4A| (CALJK-B02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-cafule-series-metal-data-cable-2m-2-4a-caljk-b02-/</t>
+  </si>
+  <si>
+    <t>000006640</t>
+  </si>
+  <si>
+    <t>Кабель REMAX Lightning Lesu Pro Data Cable RC-160I |1m, 2.1A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-remax-lightning-lesu-pro-data-cable-rc-160i-1m-2-1a-/</t>
+  </si>
+  <si>
+    <t>000006641</t>
+  </si>
+  <si>
+    <t>000006764</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Lightning Traveller magnetic charging data cable U96 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-traveller-magnetic-charging-data-cable-u96-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006766</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Lightning Silicone PD charging data cable X21 Plus |1m, 3A, 20W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-silicone-pd-charging-data-cable-x21-plus-1m-3a-20w-/</t>
+  </si>
+  <si>
+    <t>000006771</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C to Lightning Trendy PD charging data cable X55 |1m, 3A, 20W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-trendy-pd-charging-data-cable-x55-1m-3a-20w-/</t>
+  </si>
+  <si>
+    <t>000006772</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Lightning New original PD charging data cable X56 |1m, 3A, 20W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-new-original-pd-charging-data-cable-x56-1m-3a-20w-/</t>
+  </si>
+  <si>
+    <t>000006955</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Type-C to Lightning Cafule Series Metal Data Cable |0.25M, 20W, PD| (CATLJK-01)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-cafule-series-metal-data-cable-0-25m-20w-pd-catljk-01-/</t>
+  </si>
+  <si>
+    <t>000007396</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C to Lightning Extreme PD charging data cable S51 |1.2m, 20W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-extreme-pd-charging-data-cable-s51-1-2m-20w-/</t>
+  </si>
+  <si>
+    <t>000007397</t>
+  </si>
+  <si>
+    <t>000007445</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Type-C To Lightning PD Fast Charging &amp; Data Cable US-SJ489 U64 |1.2m, 20W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-type-c-to-lightning-pd-fast-charging-data-cable-us-sj489-u64-1-2m-20w-/</t>
+  </si>
+  <si>
+    <t>000007446</t>
+  </si>
+  <si>
+    <t>000007529</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Type-C to Lightning Tungsten Gold Fast Charging |2m, 20W, PD| (CATLWJ-A01)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-tungsten-gold-fast-charging-2m-20w-pd-catlwj-a01-/</t>
+  </si>
+  <si>
+    <t>000007606</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Lightning Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-borofone-lightning-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007607</t>
+  </si>
+  <si>
+    <t>000008304</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |1m, 20W| (CALD000003)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-1m-20w-cald000003-/</t>
+  </si>
+  <si>
+    <t>000008128</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Lightning Cafule Cable (special edition) |2M, 1.5A| CALKLF-HG1)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-cafule-cable-special-edition-2m-1-5a-calklf-hg1-/</t>
+  </si>
+  <si>
+    <t>000008295</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |2m, 20W| (CALD000102)</t>
+  </si>
+  <si>
+    <t>orange</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-2m-20w-cald000102-/</t>
+  </si>
+  <si>
+    <t>000008296</t>
+  </si>
+  <si>
+    <t>000008557</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C to Lightning Moulder PD charging data cable U106 |1.2m, 20W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-moulder-pd-charging-data-cable-u106-1-2m-20w-/</t>
+  </si>
+  <si>
+    <t>000001136</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий Ldnio Micro USB Cable Touch Light A2205 |2USB, 2.4A|</t>
+  </si>
+  <si>
+    <t>Ldnio</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-ldnio-micro-usb-cable-touch-light-a2205-2usb-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003209</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
+  </si>
+  <si>
+    <t>000003943</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий Hoco Micro USB Cable Glorious C73A |2USB, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-glorious-c73a-2usb-2-4a-/</t>
+  </si>
+  <si>
+    <t>000004237</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
+  </si>
+  <si>
+    <t>000004883</t>
+  </si>
+  <si>
+    <t>000004771</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
+  </si>
+  <si>
+    <t>000004772</t>
+  </si>
+  <si>
+    <t>000004773</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
+  </si>
+  <si>
+    <t>000004774</t>
+  </si>
+  <si>
+    <t>000005119</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
+  </si>
+  <si>
+    <t>000005120</t>
+  </si>
+  <si>
+    <t>000005659</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-ldnio-type-c-usb-cable-touch-light-a2205-2usb-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006084</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Rapido C80A |1USB/1Type-C, 3.1A/20W, QC/PD|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-rapido-c80a-1usb-1type-c-3-1a-20w-qc-pd-/</t>
+  </si>
+  <si>
+    <t>000006085</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Lightning cable Asombroso C81A |1USB, 2.1A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-asombroso-c81a-1usb-2-1a-/</t>
+  </si>
+  <si>
+    <t>000006218</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Vigour N2 |1USB, 2.1A| (Safety Certified)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-vigour-n2-1usb-2-1a-safety-certified-/</t>
+  </si>
+  <si>
+    <t>000006219</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Micro USB cable Special FCP, AFC N3 |1USB, 18W/3A, QC3.0| (Safety Certified)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-special-fcp-afc-n3-1usb-18w-3a-qc3-0-safety-certified-/</t>
+  </si>
+  <si>
+    <t>000006220</t>
+  </si>
+  <si>
+    <t>000006284</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Micro USB cable Ardent single port charger set N1 |1USB, 2.4A| (Safety Certified)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-ardent-charger-set-n1-1usb-2-4a-safety-certified-/</t>
+  </si>
+  <si>
+    <t>000006422</t>
+  </si>
+  <si>
+    <t>000006437</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Micro USB cable Glorious single port charger set C72Q |1USB, QC3.0/FCP/AFC, 3A, 18W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-glorious-charger-set-c72q-1usb-qc3-0-fcp-afc-3a-18w-/</t>
+  </si>
+  <si>
+    <t>000006438</t>
+  </si>
+  <si>
+    <t>000006440</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C cable Glorious single port charger set C72Q |1USB, QC3.0/FCP/AFC, 3A, 18W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-glorious-charger-set-c72q-1usb-qc3-0-fcp-afc-3a-18w-/</t>
+  </si>
+  <si>
+    <t>000006441</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Glorious single port charger  C72Q |1USB, QC3.0/FCP/AFC, 3A, 18W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-c72q-1usb-qc3-0-fcp-afc-3a-18w-/</t>
+  </si>
+  <si>
+    <t>000006442</t>
+  </si>
+  <si>
+    <t>000006682</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий KONI Strong Micro USB cable  KS73M |2USB, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks73m-2usb-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006684</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий KONI Strong KS71Q |1USB, 3A, QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks71q-1usb-3a-qc-/</t>
+  </si>
+  <si>
+    <t>000006915</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
+  </si>
+  <si>
+    <t>000006986</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Lightning Cable Briar dual port charger set N8 |2USB, 2.4A| (Safety Certified)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-briar-dual-port-charger-set-n8-2usb-2-4a-safety-certified-/</t>
+  </si>
+  <si>
+    <t>000006988</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Briar dual port charger set N8 |2USB, 2.4A| (Safety Certified)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-briar-dual-port-charger-set-n8-2usb-2-4a-safety-certified-/</t>
+  </si>
+  <si>
+    <t>000006989</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Briar dual port charger N8 |2USB, 2.4A| (Safety Certified)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-briar-dual-port-charger-n8-2usb-2-4a-safety-certified-/</t>
+  </si>
+  <si>
+    <t>000007174</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий USAMS T35 Fast Charger US-CC121 |1USB/1Type-C, 20W, PD3.0/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-t35-fast-charger-us-cc121-1usb-1type-c-20w-pd3-0-qc-/</t>
+  </si>
+  <si>
+    <t>000007175</t>
+  </si>
+  <si>
+    <t>000007176</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий USAMS T37 Super Si Fast Charger US-CC128 |1USB/1Type-C, 20W, PD3.0/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-t37-super-si-fast-charger-us-cc128-1usb-1type-c-20w-pd3-0-qc-/</t>
+  </si>
+  <si>
+    <t>000007179</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий USAMS T36 Type-C to Lightning cable XFK Super Cube Series CC124 |1Type-C, 20W, PD|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-t36-type-c-to-lightning-cable-xfk-super-cube-series-cc124-1type-c-20w-pd-/</t>
+  </si>
+  <si>
+    <t>000007180</t>
+  </si>
+  <si>
+    <t>000007284</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
+  </si>
+  <si>
+    <t>000007515</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
+  </si>
+  <si>
+    <t>000007951</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007683</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007684</t>
+  </si>
+  <si>
+    <t>000007793</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
+  </si>
+  <si>
+    <t>000007905</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий LDNIO Type-C to Lightning Cable A3510Q |2USB/1Type-C, QC/PD, 3A/28.5W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-ldnio-type-c-to-lightning-cable-a3510q-2usb-1type-c-qc-pd-3a-28-5w-/</t>
+  </si>
+  <si>
+    <t>000007906</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий LDNIO Lightning Cable A3510Q |2USB/1Type-C, QC/PD, 3A/28.5W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-ldnio-lightning-cable-a3510q-2usb-1type-c-qc-pd-3a-28-5w-/</t>
+  </si>
+  <si>
+    <t>000007952</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C to Lightning Cable Lineal C95A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-lineal-c95a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
+    <t>000007954</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Amazing three-port charger N15 |3USB, 3.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-amazing-three-port-charger-n15-3usb-3-4a-/</t>
+  </si>
+  <si>
+    <t>000008059</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий JOYROOM Mini dual port smart fast charge  L-2A121 |2USB, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-joyroom-mini-dual-port-smart-fast-charge-l-2a121-2usb-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008060</t>
+  </si>
+  <si>
+    <t>000008611</t>
+  </si>
+  <si>
+    <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
+  </si>
+  <si>
+    <t>000000090</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний Hoco Micro cable Z23 |2USB, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-cable-z23-2usb-2-4a-/</t>
+  </si>
+  <si>
+    <t>000001746</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний BASEUS Square metal |QC3.0, 2USB, 30W, 5A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-square-metal-qc3-0-2usb-30w-5a-/</t>
+  </si>
+  <si>
+    <t>000003208</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний KONI STRONG Type-C Cable KS400QC |18W, 1USB, QC3.0|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-koni-strong-type-c-cable-ks400qc-18w-1usb-qc3-0-/</t>
+  </si>
+  <si>
+    <t>000003370</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Universe Micro cable Z31 |2USB, QC3.0, 3.4A, 18W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-universe-micro-cable-z31-2usb-qc3-0-3-4a-18w-/</t>
+  </si>
+  <si>
+    <t>000004007</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний BASEUS Tiny Star Mini Quick Charge |1USB, QC3.0, 30W| (VCHX-A04)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-quick-charge-1usb-qc3-0-30w-vchx-a04-/</t>
+  </si>
+  <si>
+    <t>000004008</t>
+  </si>
+  <si>
+    <t>000004088</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний Koni Strong with Bluetooth FM Cool Travel KS1 |2USB, 3.1A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-koni-strong-with-bluetooth-fm-cool-travel-ks1-2usb-3-1a-/</t>
+  </si>
+  <si>
+    <t>000005516</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
+  </si>
+  <si>
+    <t>000005666</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
+  </si>
+  <si>
+    <t>000005723</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008313</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006521</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
+  </si>
+  <si>
+    <t>000008316</t>
+  </si>
+  <si>
+    <t>000007781</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
+  </si>
+  <si>
+    <t>000007898</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
+  </si>
+  <si>
+    <t>000008187</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Type-C to Lightning Cable Leading car charger Z44 |2USB, 3A, 20W, QC/PD|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightning-cable-leading-car-charger-z44-2usb-3a-20w-qc-pd-/</t>
+  </si>
+  <si>
+    <t>000008335</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Type-C to Lightning Cable Clear way dual port car charger set NZ3 |2Type-C, QC/PD, 3A/40W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightning-cable-clear-way-dual-port-car-charger-set-nz3-2type-c-qc-pd-3a-40w-/</t>
+  </si>
+  <si>
+    <t>000008443</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний USAMS Dual Cigarette Lighters Digital Fast Car Charger C28 US-CC151 |2USB/1Type-C, 245W/6A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-dual-cigarette-lighters-digital-fast-car-charger-c28-us-cc151-2usb-1type-c-245w-6a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000008518</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Clear way dual port PD car charger NZ3 |2Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-clear-way-dual-port-pd-car-charger-nz3-2type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000008520</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Type-C to Lightning Cable Smooth road car charger NZ5 |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightning-cable-smooth-road-car-charger-nz5-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000004051</t>
+  </si>
+  <si>
+    <t>Подовжувач мережевий Ldnio SC3301 |2500W, 1.6m EU plug, 3USB, 3 Sockets 3.1A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/setevyie-filtryi-48/udlinitel-setevoy-ldnio-sc3301-2500w-1-6m-eu-plug-3usb-3-sockets-3-1a-/</t>
+  </si>
+  <si>
+    <t>000006329</t>
+  </si>
+  <si>
+    <t>Подовжувач мережевий Ldnio SC4407 |2500W, 2m  EU Plug, 4 USB, 4 Sockets. QC3.0, 3.1A|/8W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/setevyie-filtryi-48/udlinitel-setevoy-ldnio-sc4407-2500w-2m-eu-plug-4-usb-4-sockets-qc3-0-3-1a-8w-/</t>
+  </si>
+  <si>
+    <t>000008536</t>
+  </si>
+  <si>
+    <t>Подовжувач мережевий HOCO Aura 4-bit extension cable socket fast charge NS1 |2USB/1Type-C, 4Sockets, 4000W, 20W/3A, PD/QC, 1.8m|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/setevyie-filtryi-48/udlinitel-setevoy-hoco-aura-4-bit-extension-cable-socket-fast-charge-ns1-2usb-1type-c-4sockets-4000w-20w-3a-pd-qc-1-8m-/</t>
+  </si>
+  <si>
+    <t>000008537</t>
+  </si>
+  <si>
+    <t>000003348</t>
+  </si>
+  <si>
+    <t>Навушники Bluetooth HOCO Promise W25 |MicroSD/AUX support|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-bluetooth-hoco-promise-w25-microsd-aux-support-/</t>
+  </si>
+  <si>
+    <t>000007619</t>
+  </si>
+  <si>
+    <t>Навушники Bluetooth REMAX Wireless Stereo Headphone RB-620HB |BT5.0, 300mAh, 18Hours|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-bluetooth-remax-wireless-stereo-headphone-rb-620hb-bt5-0-300mah-18hours-/</t>
+  </si>
+  <si>
+    <t>000007620</t>
+  </si>
+  <si>
+    <t>000007918</t>
+  </si>
+  <si>
+    <t>Навушники bluetooth HOCO Art sount BT headset W33 |BT5.0, AUX, Type-C, 15H|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-bluetooth-hoco-art-sount-bt-headset-w33-bt5-0-aux-type-c-15h-/</t>
+  </si>
+  <si>
+    <t>000007919</t>
+  </si>
+  <si>
+    <t>000007920</t>
+  </si>
+  <si>
+    <t>000008392</t>
+  </si>
+  <si>
+    <t>Навушники Bluetooth HOCO Fun move BT headphones W30 |BT5.0, AUX/FM/TF, 8h|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-bluetooth-hoco-fun-move-bt-headphones-w30-bt5-0-aux-fm-tf-8h-/</t>
+  </si>
+  <si>
+    <t>000002389</t>
+  </si>
+  <si>
+    <t>Пластини Baseus Magnet iron Suit для з'єднання магнітного тримача і телефону</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/plastinyi-baseus-magnet-iron-suit-dlya-soedineniya-magnitnogo-derzhatelya-i-telefona/</t>
+  </si>
+  <si>
+    <t>000003318</t>
+  </si>
+  <si>
+    <t>Тримач для телефона Baseus Unlimited adjustment lazy |4-6,5"| (SULR-0S)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-telefonov-baseus-unlimited-adjustment-lazy-4-6-5-sulr-0s-/</t>
+  </si>
+  <si>
+    <t>000005465</t>
+  </si>
+  <si>
+    <t>000004744</t>
+  </si>
+  <si>
+    <t>Тримач для мобільного телефона HOCO Balu mobile phone stand PH23</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-mobilnogo-telefona-hoco-balu-mobile-phone-stand-ph23/</t>
+  </si>
+  <si>
+    <t>000004745</t>
+  </si>
+  <si>
+    <t>Тримач для планшета HOCO Balu Tablet PC stand PH24</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-plansheta-hoco-balu-tablet-pc-stand-ph24/</t>
+  </si>
+  <si>
+    <t>000007945</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Royalty metal magnetic holder PH45 |180°|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-royalty-metal-magnetic-holder-ph45-180-/</t>
+  </si>
+  <si>
+    <t>000008494</t>
+  </si>
+  <si>
+    <t>Портативна Камера HOCO mini portable battery camera DI13 |1080p, TF, 30min|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/portativnaya-kamera-hoco-mini-portable-battery-camera-di13-1080p-tf-30min-/</t>
+  </si>
+  <si>
+    <t>000007360</t>
+  </si>
+  <si>
+    <t>Smart Watch HOCO Y1 |BT Call, Track, HeartRate, IP68|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y1-bt-call-track-heartrate-ip68-/</t>
+  </si>
+  <si>
+    <t>000007361</t>
+  </si>
+  <si>
+    <t>Smart Watch HOCO Y2 |BT Call, Track, HeartRate, IP68|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y2-bt-call-track-heartrate-ip68-/</t>
+  </si>
+  <si>
+    <t>000004183</t>
+  </si>
+  <si>
+    <t>Зарядка QI BASEUS Simple 2in1 Wireless Charger 18W Max For Phones+Pods (WXJK-01)</t>
+  </si>
+  <si>
+    <t>transparent-black</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/besprovodnyie-qi-20/zaryadka-qi-baseus-simple-2in1-wireless-charger-18w-max-for-phones-pods-wxjk-01-/</t>
+  </si>
+  <si>
+    <t>000005118</t>
+  </si>
+  <si>
+    <t>000006007</t>
+  </si>
+  <si>
+    <t>000005022</t>
+  </si>
+  <si>
+    <t>Зарядка Qi BASEUS Simple 2in1 Wireless Charger Pro Edition For Phones+Pod |15W| (WXJK-C01)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/besprovodnyie-qi-20/zaryadka-qi-baseus-simple-2in1-wireless-charger-pro-edition-for-phones-pod-15w-wxjk-c02-/</t>
+  </si>
+  <si>
+    <t>000006010</t>
+  </si>
+  <si>
+    <t>000005784</t>
+  </si>
+  <si>
+    <t>Зарядка Qi USAMS 2IN1 Wireless Charger With Cable для Apple Watch &amp; Mobiles US-CD119 |2A, 2W/10W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/besprovodnyie-qi-20/zaryadka-qi-usams-2in1-wireless-charger-with-cable-dlya-apple-watch-mobiles-us-cd119-2a-2w-10w-/</t>
+  </si>
+  <si>
+    <t>000006594</t>
+  </si>
+  <si>
+    <t>Зарядка Qi USAMS Wireless Charger For Apple Watch US-CC061 |1.5W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/besprovodnyie-qi-20/zaryadka-qi-usams-wireless-charger-for-apple-watch-us-cc061-1-5w-/</t>
+  </si>
+  <si>
+    <t>000006697</t>
+  </si>
+  <si>
+    <t>Зарядка Qi XO magnetic wireless charger CX004 |15W|</t>
+  </si>
+  <si>
+    <t>XO</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/besprovodnyie-qi-20/zaryadka-qi-xo-magnetic-wireless-charger-cx004-15w-/</t>
+  </si>
+  <si>
+    <t>000007844</t>
+  </si>
+  <si>
+    <t>Зарядка Qi HOCO core magnetic holder wireless fast charger CW35 |15W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/besprovodnyie-qi-20/zaryadka-qi-hoco-core-magnetic-holder-wireless-fast-charger-cw35-15w-/</t>
+  </si>
+  <si>
+    <t>000008009</t>
+  </si>
+  <si>
+    <t>Зарядка Qi 3in1 LED Magnetic wireless charger JYD-WC101 |15W Max|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/besprovodnyie-qi-20/zaryadka-qi-3in1-led-magnetic-wireless-charger-jyd-wc101-15w-max-/</t>
+  </si>
+  <si>
+    <t>000008010</t>
+  </si>
+  <si>
+    <t>000008013</t>
+  </si>
+  <si>
+    <t>Зарядка Qi 2in1 MagSafe wireless charger with holder JYD-WC92 |15W Max|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/besprovodnyie-qi-20/zaryadka-qi-2in1-magsafe-wireless-charger-with-holder-jyd-wc92-15w-max-/</t>
+  </si>
+  <si>
+    <t>000008014</t>
+  </si>
+  <si>
+    <t>000008678</t>
+  </si>
+  <si>
+    <t>Зарядка Qi 2in1 wireless charger JYD-WC109 |15W Max, Phone/Apple-Android Watch Compatible| (Not included Watch charger)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/besprovodnyie-qi-20/zaryadka-qi-2in1-wireless-charger-jyd-wc109-15w-max-phone-apple-android-watch-compatible-not-included-watch-charger-/</t>
+  </si>
+  <si>
+    <t>000008679</t>
+  </si>
+  <si>
+    <t>000008682</t>
+  </si>
+  <si>
+    <t>Зарядка Qi 3in1 Magnetic wireless charger JYD-WC126 |5-15W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/besprovodnyie-qi-20/zaryadka-qi-3in1-magnetic-wireless-charger-jyd-wc126-5-15w-/</t>
+  </si>
+  <si>
+    <t>000005731</t>
+  </si>
+  <si>
+    <t>Стерилізатор ультрафіолетовий HOCO UV disinfection box S1 PRO</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/sterilizator-ultrafioletovyiy-hoco-uv-disinfection-box-s1-pro/</t>
+  </si>
+  <si>
+    <t>000005776</t>
+  </si>
+  <si>
+    <t>Універсальний дезинфектор USAMS Multi-function Ultraviolet Sterilizer With Wireless US-ZB151 |15W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/universalnyiy-dezinfektor-usams-multi-function-ultraviolet-sterilizer-with-wireless-us-zb151-15w-/</t>
+  </si>
+  <si>
+    <t>000006695</t>
+  </si>
+  <si>
+    <t>Безконтактний термометр інфрачервоний C08</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/beskontaktnyiy-termometr-infrakrasnyiy-c08/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007527</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Lightning Tungsten Gold Fast Charging |1.2m, 2.4A| (CALWJ-01)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-tungsten-gold-fast-charging-1-2m-2-4a-calwj-01-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000001717</t>
+  </si>
+  <si>
+    <t>Кабель Type-C / Type-c BASEUS Flash charge cafule |PD2.0, 60W, 3A, 1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-type-c-type-c-baseus-flash-charge-cafule-pd2-0-60w-3a-1m-/</t>
+  </si>
+  <si>
+    <t>000004026</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Type-C Halo |3A, 2M (CATGH-C01)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-halo-3a-2m-catgh-c01-/</t>
+  </si>
+  <si>
+    <t>000004355</t>
+  </si>
+  <si>
+    <t>Кабель Type-c BASEUS cafule |2A, 2M| (CATKLF-CG1)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-type-c-baseus-cafule-2a-2m-catklf-cg1-/</t>
+  </si>
+  <si>
+    <t>000008193</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Silicone X21 Plus |2M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-silicone-x21-plus-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000006319</t>
+  </si>
+  <si>
+    <t>Кабель REMAX Type-C Jell Series Fire-Cold Resistant RC-075a |1m, 2.1A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
+  </si>
+  <si>
+    <t>000006320</t>
+  </si>
+  <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000006543</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000006581</t>
+  </si>
+  <si>
+    <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
+  </si>
+  <si>
+    <t>000007405</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C Ultimate silicone charging data cable X61 |1m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ultimate-silicone-charging-data-cable-x61-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000007406</t>
+  </si>
+  <si>
+    <t>000007531</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
+  </si>
+  <si>
+    <t>000008095</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000004389</t>
+  </si>
+  <si>
+    <t>Чохол BASEUS Simplicity Series (basic model) для Iphone 11 Pro</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/apple-28/chehol-baseus-simplicity-series-basic-model-dlya-iphone-11-pro/</t>
+  </si>
+  <si>
+    <t>000004647</t>
+  </si>
+  <si>
+    <t>Apple Smart Case для Ipad Pro 10.5 " / Ipad Air 3 (2019)</t>
+  </si>
+  <si>
+    <t>rose-red</t>
+  </si>
+  <si>
+    <t>Apple (original copy)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/apple-28/apple-smart-case-dlya-ipad-pro-10-5-ipad-air-3-2019-/</t>
+  </si>
+  <si>
+    <t>000004861</t>
+  </si>
+  <si>
+    <t>Чохол Hoco Colorful series liquid silicone для Phone11</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/apple-28/chehol-hoco-colorful-series-liquid-silicone-dlya-phone11/</t>
+  </si>
+  <si>
+    <t>000004862</t>
+  </si>
+  <si>
+    <t>000004863</t>
+  </si>
+  <si>
+    <t>000004864</t>
+  </si>
+  <si>
+    <t>000004865</t>
+  </si>
+  <si>
+    <t>000004866</t>
+  </si>
+  <si>
+    <t>000005959</t>
+  </si>
+  <si>
+    <t>Захисне скло BASEUS 0.2 mm для Apple Watch 38mm serise 1-2-3 Full-screen curved tempered glass soft screen (SGAPWA4-E01)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/apple-28/zaschitnoe-steklo-baseus-0-2mm-dlya-apple-watch-38mm-1-2-3-full-screen-curved-tempered-glass/</t>
+  </si>
+  <si>
+    <t>000005960</t>
+  </si>
+  <si>
+    <t>Захисне скло BASEUS 0.2 mm для Apple Watch 42mm serise 1-2-3 Full-screen curved tempered glass soft screen (SGAPWA4-F01)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/apple-28/zaschitnoe-steklo-baseus-0-2mm-dlya-apple-watch-42mm-1-2-3-full-screen-curved-tempered-glass/</t>
+  </si>
+  <si>
+    <t>000007452</t>
+  </si>
+  <si>
+    <t>Usams Smart Touch Control Keyboard Cover Winz Series для iPad Pro 2020 11 " US-BH685 |BT5.1, 350Hours|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/apple-28/usams-smart-touch-control-keyboard-cover-winz-series-dlya-ipad-pro-2020-11-us-bh685-bt5-1-350hours-/</t>
+  </si>
+  <si>
+    <t>000007453</t>
+  </si>
+  <si>
+    <t>Usams Smart Touch Control Keyboard Cover Winz Series для iPad Pro 2020 12.9 " US-BH686 |BT5.1, 350Hours|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/apple-28/usams-smart-touch-control-keyboard-cover-winz-series-dlya-ipad-pro-2020-12-9-us-bh686-bt5-1-350hours-/</t>
+  </si>
+  <si>
+    <t>000002226</t>
+  </si>
+  <si>
+    <t>HUB адаптер HOCO USB Line machine HB1 |4USB|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/hub-adapter-hoco-usb-line-machine-hb1-4usb-/</t>
+  </si>
+  <si>
+    <t>000003325</t>
+  </si>
+  <si>
+    <t>Перехідник Baseus Female USB to Type-C Male OTG Adapter Converter |2.4A| (CATOTG-01)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-female-usb-to-type-c-male-otg-adapter-converter-2-4a-catotg-01-/</t>
+  </si>
+  <si>
+    <t>000003446</t>
+  </si>
+  <si>
+    <t>Перехідник Hoco Lightning to Dual Lightning LS27 |2A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-hoco-lightning-to-dual-lightning-ls27-2a-/</t>
+  </si>
+  <si>
+    <t>000006324</t>
+  </si>
+  <si>
+    <t>Перехідник REMAX Janker Series Type-C Audio Adapter RL-LA06 |3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-remax-janker-series-type-c-audio-adapter-rl-la06-3a-/</t>
+  </si>
+  <si>
+    <t>000007393</t>
+  </si>
+  <si>
+    <t>Перехідник карт пам'яті HOCO TF to SD card holder HB22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-kart-pamyati-hoco-tf-to-sd-card-holder-hb22/</t>
+  </si>
+  <si>
+    <t>000007520</t>
+  </si>
+  <si>
+    <t>Hub адаптер BASEUS Type-C Metal Gleam Series 4-in-1 Multifunctional Docking Station |2USB, HDMI, Type-C, 100W PD| (CAHUB-CY0G)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/hub-adapter-baseus-type-c-metal-gleam-series-4-in-1-multifunctional-docking-station-2usb-hdmi-type-c-100w-pd-cahub-cy0g-/</t>
+  </si>
+  <si>
+    <t>000008579</t>
+  </si>
+  <si>
+    <t>Перехідник Hoco Lightning to Type-C female adapter UA17 |2A, USB2.0|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-hoco-lightning-to-type-c-female-adapter-ua17-2a-usb2-0-/</t>
+  </si>
+  <si>
+    <t>000008580</t>
+  </si>
+  <si>
+    <t>Перехідник Hoco Lightning to USB Female adapter UA17 |2A, USB2.0 OTG|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-hoco-lightning-to-usb-female-adapter-ua17-2a-usb2-0-otg-/</t>
+  </si>
+  <si>
+    <t>000008581</t>
+  </si>
+  <si>
+    <t>Перехідник HOCO Type-C to USB female adapter UA17 |4A, USB3.0 OTG|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-hoco-type-c-to-usb-female-adapter-ua17-4a-usb3-0-otg-/</t>
+  </si>
+  <si>
+    <t>000008582</t>
+  </si>
+  <si>
+    <t>Перехідник HOCO USB To Type-C female adapter UA17 |3A, USB2.0|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-hoco-usb-to-type-c-female-adapter-ua17-3a-usb2-0-/</t>
+  </si>
+  <si>
+    <t>000008662</t>
+  </si>
+  <si>
+    <t>Адаптер Bluetooth  BASEUS Wireless Adapter BA04 |BT5.0, 20m| (ZJBA000001)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/adapter-bluetooth-baseus-wireless-adapter-ba04-bt5-0-20m-zjba000001-/</t>
+  </si>
+  <si>
+    <t>000007896</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Type-C to aux digital audio conversion cable BL8</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-peredachi-zvuka-aux-30/kabel-borofone-type-c-to-aux-digital-audio-conversion-cable-bl8/</t>
+  </si>
+  <si>
+    <t>000007966</t>
+  </si>
+  <si>
+    <t>Кабель Hoco digital audio conversion cable for Lightning UPA18</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-peredachi-zvuka-aux-30/kabel-hoco-digital-audio-conversion-cable-for-lightning-upa18/</t>
+  </si>
+  <si>
+    <t>000008570</t>
+  </si>
+  <si>
+    <t>Кабель HOCO AUX to Lightning digital audio conversion cable UPA19 |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-peredachi-zvuka-aux-30/kabel-hoco-aux-to-lightning-digital-audio-conversion-cable-upa19-1m-/</t>
+  </si>
+  <si>
+    <t>000008571</t>
+  </si>
+  <si>
+    <t>Кабель HOCO aux to Type-C digital audio conversion cable UPA19 |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-peredachi-zvuka-aux-30/kabel-hoco-aux-to-type-c-digital-audio-conversion-cable-upa19-1m-/</t>
+  </si>
+  <si>
+    <t>000008572</t>
+  </si>
+  <si>
+    <t>000002250</t>
+  </si>
+  <si>
+    <t>Кабель Combo Micro USB + Lightning + Type-C Joyroom s-m 365</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m-365/</t>
+  </si>
+  <si>
+    <t>000002695</t>
+  </si>
+  <si>
+    <t>Кабель combo Micro USB / Lightning + Type-C JOYROOM s-M376 |1.3m, 3.5A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-joyroom-s-m376-1-3m-3-5a-/</t>
+  </si>
+  <si>
+    <t>000004931</t>
+  </si>
+  <si>
+    <t>Кабель JOYROOM Combo Lightning + Micro USB + Type-C Magnetic Series 3in1 S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-joyroom-combo-lightning-micro-usb-type-c-magnetic-series-3in1-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000006316</t>
+  </si>
+  <si>
+    <t>Кабель REMAX Combo Lightning / Micro USB / Type-C Sury 2 Series 3-in-1 Cable RC-070th |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-remax-combo-lightning-micro-usb-type-c-sury-2-series-3-in-1-cable-rc-070th-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000006462</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Combo 2-in-1 Type-C to Type-C / Lightning Exquisito PD charging cable X50 |1m, 3A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-combo-2-in-1-type-c-to-type-c-lightning-exquisito-pd-charging-cable-x50-1m-3a-60w-/</t>
+  </si>
+  <si>
+    <t>000008560</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Combo 2 in 1 Type-C to Type-C / Lightning Moulder fast charging data cable U106 |1.2m, 5A/100W, PD 20W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-combo-2-in-1-type-c-to-type-c-lightning-moulder-fast-charging-data-cable-u106-1-2m-5a-100w-pd-20w-/</t>
+  </si>
+  <si>
     <t>000008344</t>
   </si>
   <si>
     <t>УМБ HOCO Powermaster fully compatible 40000mAh J86 |2USB/1Type-C, PD/QC, 5A/22.5W|</t>
   </si>
   <si>
-    <t>black</t>
-[...4 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-hoco-powermaster-fully-compatible-40000mah-j86-2usb-1type-c-pd-qc-5a-22-5w-/</t>
   </si>
   <si>
     <t>000008538</t>
   </si>
   <si>
     <t>УМБ HOCO Powermaster fully compatible 50000mAh J86A |2USB/1Type-C, PD/QC, 5A/22.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-hoco-powermaster-fully-compatible-50000mah-j86a-2usb-1type-c-pd-qc-5a-22-5w-/</t>
   </si>
   <si>
+    <t>000006257</t>
+  </si>
+  <si>
+    <t>Акумулятор Baseus High volume для iphone 6 Plus 3400mA (ACCB-BIP6P)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/akkumulyatoryi-35/akkumulyator-baseus-high-volume-dlya-iphone-6-plus-3400ma-accb-bip6p-/</t>
+  </si>
+  <si>
+    <t>000006147</t>
+  </si>
+  <si>
+    <t>Сумка USAMS Waterproof YD007 |6"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/universalnyiy-variant-37/sumka-usams-waterproof-yd007-6-/</t>
+  </si>
+  <si>
+    <t>000007457</t>
+  </si>
+  <si>
+    <t>Сумка USAMS Mobile Phone Waterproof Bag IPX8 US-YD010</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/universalnyiy-variant-37/sumka-usams-mobile-phone-waterproof-bag-ipx8-us-yd010/</t>
+  </si>
+  <si>
+    <t>000004180</t>
+  </si>
+  <si>
+    <t>Кабель Baseus HDMI Enjoyment Series 4khd Male To 4khd Male |2m, 4K| (CAKSX-C0G)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabeli-lan-hdmi-44/kabel-baseus-hdmi-enjoyment-series-4khd-male-to-4khd-male-2m-4k-caksx-c0g-/</t>
+  </si>
+  <si>
+    <t>000008141</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS High Definition Series HDMI 8K to HDMI 8K Adapter Cable |2m, 8K, HDMI2.1| (CAKGQ-K01)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabeli-lan-hdmi-44/kabel-baseus-high-definition-series-hdmi-8k-to-hdmi-8k-adapter-cable-2m-8k-hdmi2-1-cakgq-k01-/</t>
+  </si>
+  <si>
+    <t>000008142</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS High Definition Series HDMI 8K to HDMI 8K Adapter Cable |3m, 8K, HDMI2.1| (CAKGQ-L01)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabeli-lan-hdmi-44/kabel-baseus-high-definition-series-hdmi-8k-to-hdmi-8k-adapter-cable-3m-8k-hdmi2-1-cakgq-l01-/</t>
+  </si>
+  <si>
+    <t>000008145</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS high definition Series HDMI 4K To HDMI 4K Adapter Cable |3m, 4K, HDMI2.0| (CAKGQ-C01)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabeli-lan-hdmi-44/kabel-baseus-high-definition-series-hdmi-4k-to-hdmi-4k-adapter-cable-3m-4k-hdmi2-0-cakgq-c01-/</t>
+  </si>
+  <si>
+    <t>000008146</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS high definition Series HDMI 4K To HDMI 4K Adapter Cable |5m, 4K, HDMI2.0| (CAKGQ-D01)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabeli-lan-hdmi-44/kabel-baseus-high-definition-series-hdmi-4k-to-hdmi-4k-adapter-cable-5m-4k-hdmi2-0-cakgq-d01-/</t>
+  </si>
+  <si>
+    <t>000008573</t>
+  </si>
+  <si>
+    <t>Кабель Hoco LAN RJ45 Level pure copper gigabit ethernet cable US02 |1m|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabeli-lan-hdmi-44/kabel-hoco-lan-rj45-level-pure-copper-gigabit-ethernet-cable-us02-1m-/</t>
+  </si>
+  <si>
+    <t>000008574</t>
+  </si>
+  <si>
+    <t>Кабель HOCO LAN RJ45 Level pure copper gigabit ethernet cable US02 |3m|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabeli-lan-hdmi-44/kabel-hoco-lan-rj45-level-pure-copper-gigabit-ethernet-cable-us02-3m-/</t>
+  </si>
+  <si>
+    <t>000008575</t>
+  </si>
+  <si>
+    <t>Кабель HOCO LAN RJ45 Level pure copper gigabit ethernet cable US02 |5m|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabeli-lan-hdmi-44/kabel-hoco-lan-rj45-level-pure-copper-gigabit-ethernet-cable-us02-5m-/</t>
+  </si>
+  <si>
+    <t>000002474</t>
+  </si>
+  <si>
+    <t>Лампа Remax LED Eye Protecting RT-E195</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-remax-led-eye-protecting-rt-e195/</t>
+  </si>
+  <si>
+    <t>000006054</t>
+  </si>
+  <si>
+    <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
+  </si>
+  <si>
+    <t>000006247</t>
+  </si>
+  <si>
+    <t>Універсальна лампа Baseus Magnetic Stepless Dimming Charging Desk Lamp Pro |5W, 1800mAh, 24h| (DGXC-02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-baseus-magnetic-stepless-dimming-charging-desk-lamp-pro-5w-1800mah-24h-dgxc-02-/</t>
+  </si>
+  <si>
+    <t>000006927</t>
+  </si>
+  <si>
+    <t>Універсальна лампа BASEUS Magnetic Stepless Dimming Charging Desk Lamp |4.5W, 1800mAh, 4-24h|  (DGXC-C0G)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-baseus-magnetic-stepless-dimming-charging-desk-lamp-4-5w-1800mah-4-24h-dgxc-c0g-/</t>
+  </si>
+  <si>
+    <t>000008258</t>
+  </si>
+  <si>
+    <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
+  </si>
+  <si>
+    <t>000004184</t>
+  </si>
+  <si>
+    <t>Ігровий контролер Shinecon SC-AG13</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-kontroller-shinecon-sc-ag13/</t>
+  </si>
+  <si>
+    <t>000004918</t>
+  </si>
+  <si>
+    <t>Кулер XTRIKE ME FN-802 (до 16", 2USB, 2 Speed)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-802-do-16-2usb-2-speed-/</t>
+  </si>
+  <si>
+    <t>000007325</t>
+  </si>
+  <si>
+    <t>Ігровий контролер iPega Bluetooth PG-9078 |Android, iOS, TV, PC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-kontroller-ipega-bluetooth-pg-9078-android-ios-tv-pc-/</t>
+  </si>
+  <si>
+    <t>000004729</t>
+  </si>
+  <si>
+    <t>Флешка HOCO USB Flash Disk Intelligent U disk UD6 16GB</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-usb-flash-disk-intelligent-u-disk-ud6-16gb/</t>
+  </si>
+  <si>
+    <t>000007725</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB2.0 High Speed Flash Drive 128GB US-ZB208</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb2-0-high-speed-flash-drive-128gb-us-zb208/</t>
+  </si>
+  <si>
+    <t>000004849</t>
+  </si>
+  <si>
+    <t>Чохол Hoco Colorful series liquid silicone для iPhone X / XS</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/apple-28/chehol-hoco-colorful-series-liquid-silicone-dlya-iphone-x-xs/</t>
+  </si>
+  <si>
+    <t>000004850</t>
+  </si>
+  <si>
+    <t>000004851</t>
+  </si>
+  <si>
+    <t>000004852</t>
+  </si>
+  <si>
+    <t>000004853</t>
+  </si>
+  <si>
+    <t>000004854</t>
+  </si>
+  <si>
+    <t>000004855</t>
+  </si>
+  <si>
+    <t>Чохол Hoco Colorful series liquid silicone для iPhone XS Max</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/apple-28/chehol-hoco-colorful-series-liquid-silicone-dlya-iphone-xs-max/</t>
+  </si>
+  <si>
+    <t>000004856</t>
+  </si>
+  <si>
+    <t>000004857</t>
+  </si>
+  <si>
+    <t>000004858</t>
+  </si>
+  <si>
+    <t>000004859</t>
+  </si>
+  <si>
+    <t>000004860</t>
+  </si>
+  <si>
+    <t>000003211</t>
+  </si>
+  <si>
+    <t>Захисне скло KONI STRONG Premium Arc Design для Iphone 7/8 |0.3mm| (foam bag)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/apple-28/zaschitnoe-steklo-koni-strong-premium-arc-design-dlya-iphone-7-8-0-3mm-foam-bag-/</t>
+  </si>
+  <si>
+    <t>000003212</t>
+  </si>
+  <si>
+    <t>000004762</t>
+  </si>
+  <si>
+    <t>Захисне скло Hoco Cool dragon Full HD для iPhone7 / 8 (DG1)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/apple-28/zaschitnoe-steklo-hoco-cool-dragon-full-hd-dlya-iphone7-8-dg1-/</t>
+  </si>
+  <si>
+    <t>000003213</t>
+  </si>
+  <si>
+    <t>Захисне скло KONI STRONG Premium Arc Design для Iphone 7Plus / 8plus |0.3mm| (foam bag)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/apple-28/zaschitnoe-steklo-koni-strong-premium-arc-design-dlya-iphone-7plus-8plus-0-3mm-foam-bag-/</t>
+  </si>
+  <si>
+    <t>000003214</t>
+  </si>
+  <si>
+    <t>000004230</t>
+  </si>
+  <si>
+    <t>Захисне скло HOCO 3D Metal для камери iPhone 11 Pro / 11 Pro Max (A18)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/apple-28/zaschitnoe-steklo-hoco-3d-metal-dlya-kameryi-iphone-11-pro-11-pro-max-a18-/</t>
+  </si>
+  <si>
+    <t>000004231</t>
+  </si>
+  <si>
+    <t>gold</t>
+  </si>
+  <si>
+    <t>000004232</t>
+  </si>
+  <si>
+    <t>000006408</t>
+  </si>
+  <si>
+    <t>Чохол USAMS PC+TPU Case for iPhone 12 Mini 5.4 " Janz Series US-BH626</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/apple-28/chehol-usams-pc-tpu-case-for-iphone-12-mini-5-4-janz-series-us-bh626/</t>
+  </si>
+  <si>
+    <t>000006409</t>
+  </si>
+  <si>
+    <t>000006410</t>
+  </si>
+  <si>
+    <t>000006472</t>
+  </si>
+  <si>
+    <t>Захисне скло Hoco Shatterproof edge HD tempered film для iPhone 12 Mini 5.4 " (A19)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/apple-28/zaschitnoe-steklo-hoco-shatterproof-edge-hd-tempered-film-dlya-iphone-12-mini-5-4-a19-/</t>
+  </si>
+  <si>
+    <t>000006631</t>
+  </si>
+  <si>
+    <t>Захисне скло REMAX sino Series GL - 56 для iPhone 12 mini 5.4"</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/apple-28/zaschitnoe-steklo-remax-sino-series-gl-56-dlya-iphone-12-mini-5-4-/</t>
+  </si>
+  <si>
+    <t>000006812</t>
+  </si>
+  <si>
+    <t>Захисне скло HOCO Shatterproof edges full screen anti-spy tempered glas для iPhone 12 Mini 5.4 "(A21)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/apple-28/zaschitnoe-steklo-hoco-shatterproof-edges-full-screen-anti-spy-tempered-glas-dlya-iphone-12-mini-5-4-a21-/</t>
+  </si>
+  <si>
+    <t>000006832</t>
+  </si>
+  <si>
+    <t>Захисне скло Hoco full screen silk screen HD tempered glass set 10pcs для iPhone 12 Mini 5.4 " (G5)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/apple-28/zaschitnoe-steklo-hoco-full-screen-silk-screen-hd-tempered-glass-set-10pcs-dlya-iphone-12-mini-5-4-g5-/</t>
+  </si>
+  <si>
+    <t>000006888</t>
+  </si>
+  <si>
+    <t>Чохол HOCO Transparent TPU magnetic protective case для iPhone 12 mini 5.4"</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/apple-28/chehol-hoco-transparent-tpu-magnetic-protective-case-dlya-iphone-12-mini-5-4-/</t>
+  </si>
+  <si>
+    <t>000006964</t>
+  </si>
+  <si>
+    <t>Захисне скло BASEUS 0.3 mm Full-screen and Full-glass anti-blue light для iPhone 12 Mini 5.4 " (2pcs) (SGAPIPH54N-KN01)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/apple-28/zaschitnoe-steklo-baseus-0-3mm-full-screen-and-full-glass-anti-blue-light-dlya-iphone-12-mini-5-4-2pcs-sgapiph54n-kn01-/</t>
+  </si>
+  <si>
+    <t>000006966</t>
+  </si>
+  <si>
+    <t>Захисне скло BASEUS Full-frame Lens Film для камери iPhone 12 mini 5.4 " (2pcs/pack) (SGAPIPH54N-AJT02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/apple-28/zaschitnoe-steklo-baseus-full-frame-lens-film-dlya-kameryi-iphone-12-mini-5-4-2pcs-pack-sgapiph54n-ajt02-/</t>
+  </si>
+  <si>
+    <t>000007238</t>
+  </si>
+  <si>
+    <t>Захисне скло BASEUS 0.3 mm Full-glass Super porcelain crystal Tempered Glass Film для Iphone 12 Mini |2pcs| (SGAPIPH54N-LI02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/apple-28/zaschitnoe-steklo-baseus-0-3mm-full-glass-super-porcelain-crystal-tempered-glass-film-dlya-iphone-12-mini-2pcs-sgapiph54n-li02-/</t>
+  </si>
+  <si>
+    <t>000006474</t>
+  </si>
+  <si>
+    <t>Захисне скло Hoco Shatterproof edge HD tempered film для iPhone 12 Pro MAX 6.7" (A19)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/apple-28/zaschitnoe-steklo-hoco-shatterproof-edge-hd-tempered-film-dlya-iphone-12-pro-max-6-7-a19-/</t>
+  </si>
+  <si>
+    <t>000006962</t>
+  </si>
+  <si>
+    <t>Захисне скло BASEUS 0.3 mm Full-screen and Full-glass anti-blue light для iPhone 12 Pro Max 6.7 " (2pcs) (SGAPIPH67N-KQ01)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/apple-28/zaschitnoe-steklo-baseus-0-3mm-full-screen-and-full-glass-anti-blue-light-dlya-iphone-12-pro-max-6-7-2pcs-sgapiph67n-kq01-/</t>
+  </si>
+  <si>
+    <t>000006473</t>
+  </si>
+  <si>
+    <t>Захисне скло Hoco Shatterproof edge HD tempered film для iPhone 12/12 Pro 6.1 " (A19)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/apple-28/zaschitnoe-steklo-hoco-shatterproof-edge-hd-tempered-film-dlya-iphone-12-12-pro-6-1-a19-/</t>
+  </si>
+  <si>
+    <t>000006632</t>
+  </si>
+  <si>
+    <t>Захисне скло REMAX sino Series GL - 56 для iPhone 12 Pro 6.1"</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/apple-28/zaschitnoe-steklo-remax-sino-series-gl-56-dlya-iphone-12-pro-6-1-/</t>
+  </si>
+  <si>
+    <t>000006833</t>
+  </si>
+  <si>
+    <t>Захисне скло Hoco full screen silk screen HD tempered glass set 10pcs для iPhone 12 Pro 6.1 " (G5)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/apple-28/zaschitnoe-steklo-hoco-full-screen-silk-screen-hd-tempered-glass-set-10pcs-dlya-iphone-12-pro-6-1-g5-/</t>
+  </si>
+  <si>
+    <t>000006965</t>
+  </si>
+  <si>
+    <t>Захисне скло BASEUS Full-frame Lens Film для камери iPhone 12 6.1" (2pcs/pack) (SGAPIPH61N-AJT02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/apple-28/zaschitnoe-steklo-baseus-full-frame-lens-film-dlya-kameryi-iphone-12-6-1-2pcs-pack-sgapiph61n-ajt02-/</t>
+  </si>
+  <si>
+    <t>000007985</t>
+  </si>
+  <si>
+    <t>Захисне скло Hoco Nano 3D full screen edges protection для iPhone 13 5.4" |A12 Plus|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/apple-28/zaschitnoe-steklo-hoco-nano-3d-full-screen-edges-protection-dlya-iphone-13-5-4-a12-plus-/</t>
+  </si>
+  <si>
+    <t>000007988</t>
+  </si>
+  <si>
+    <t>Чохол Hoco Light series TPU case для iPhone 13 6.1"</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/apple-28/chehol-hoco-light-series-tpu-case-dlya-iphone-13-6-1-/</t>
+  </si>
+  <si>
+    <t>000007992</t>
+  </si>
+  <si>
+    <t>Чохол Hoco Magnetic series airbag anti-fall protective shell для iPhone 13 6.1"</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/apple-28/chehol-hoco-magnetic-series-airbag-anti-fall-protective-shell-dlya-iphone-13-6-1-/</t>
+  </si>
+  <si>
+    <t>000008674</t>
+  </si>
+  <si>
+    <t>Захисне скло BASEUS 0.23 mm curved screen для iPhone 13 Pro Max 6.7 " 2021 (2pcs + Pasting Artifact) (SGQP020201)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/apple-28/zaschitnoe-steklo-baseus-0-23mm-curved-screen-dlya-iphone-13-pro-max-6-7-2021-2pcs-pasting-artifact-sgqp020201-/</t>
+  </si>
+  <si>
+    <t>000008813</t>
+  </si>
+  <si>
+    <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
+  </si>
+  <si>
+    <t>000008829</t>
+  </si>
+  <si>
+    <t>Миша Hoco Wireless mouse DI14 |BT3.0-5.0, 1600DPI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-wireless-mouse-di14-bt3-0-5-0-1600dpi-/</t>
+  </si>
+  <si>
+    <t>000008844</t>
+  </si>
+  <si>
+    <t>Навушники BOROFONE True wireless stereo headset BW13 |BT5.1, 30/300mAh, 4hours|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-tws-18/naushniki-borofone-true-wireless-stereo-headset-bw13-bt5-1-4hours-/</t>
+  </si>
+  <si>
+    <t>000008845</t>
+  </si>
+  <si>
+    <t>Миша BOROFONE business wireless mouse BG5 |2.4G, 800-1600dpi|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/myishki-45/myish-borofone-business-wireless-mouse-bg5-2-4g-800-1600dpi-/</t>
+  </si>
+  <si>
+    <t>000008876</t>
+  </si>
+  <si>
+    <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
+  </si>
+  <si>
+    <t>000008869</t>
+  </si>
+  <si>
+    <t>Захисне скло JOYROOM для камери iPhone13 / 13 Mini Dual Lens Protector JR-PF860</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/apple-28/zaschitnoe-steklo-joyroom-dlya-kameryi-iphone13-13-mini-dual-lens-protector-jr-pf860/</t>
+  </si>
+  <si>
+    <t>000008870</t>
+  </si>
+  <si>
+    <t>Захисне скло JOYROOM для камери iPhone13 Pro / 13 Pro Max Tri - Lens Protector JR-PF861</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/apple-28/zaschitnoe-steklo-joyroom-dlya-kameryi-iphone13-pro-13-pro-max-tri-lens-protector-jr-pf861/</t>
+  </si>
+  <si>
+    <t>000008884</t>
+  </si>
+  <si>
+    <t>Миша XTRIKE ME Gaming Backlight GM-515</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-me-gaming-backlight-gm-515/</t>
+  </si>
+  <si>
+    <t>000008885</t>
+  </si>
+  <si>
+    <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+  </si>
+  <si>
+    <t>000008888</t>
+  </si>
+  <si>
+    <t>Ігровий мікрофон MeeTion MT-MC13 RGB |USB|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc13-rgb-usb-/</t>
+  </si>
+  <si>
+    <t>000008898</t>
+  </si>
+  <si>
+    <t>Навушники Bluetooth USAMS TWS Earbuds LX08 |BT5.0, 30/300mAh, 4h|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-tws-18/naushniki-bluetooth-usams-tws-earbuds-lx08-bt5-0-30-300mah-4h-/</t>
+  </si>
+  <si>
     <t>000008917</t>
   </si>
   <si>
     <t>УМБ HOCO Electric fully compatible power bank J86B 60000mAh |4USB/Lightning/Type-C, PD/QC, 20W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-hoco-electric-fully-compatible-power-bank-j86b-60000mah-4usb-lightning-type-c-pd-qc-20w-5a-/</t>
   </si>
   <si>
+    <t>000008942</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO single port charger C101A |Type-C, PD, 3A/20W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-single-port-charger-c101a-type-c-pd-3a-20w-/</t>
+  </si>
+  <si>
+    <t>000008961</t>
+  </si>
+  <si>
+    <t>Акустика HOCO Gold brick sports BT speaker BS51 |BT5.1, TWS,  USB/AUX/TF/FM, 4h|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-hoco-gold-brick-sports-bt-speaker-bs51-bt5-1-tws-usb-aux-tf-fm-4h-/</t>
+  </si>
+  <si>
+    <t>000008962</t>
+  </si>
+  <si>
+    <t>000008966</t>
+  </si>
+  <si>
+    <t>Захисне скло Hoco 3D all-inclusive night shooting circle Lens glass set для камери iPone 14/14 Max (25pcs) (G13)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/apple-28/zaschitnoe-steklo-hoco-3d-all-inclusive-night-shooting-circle-lens-glass-set-dlya-kameryi-ipone-14-14-max-25pcs-g13-/</t>
+  </si>
+  <si>
+    <t>000008967</t>
+  </si>
+  <si>
+    <t>Захисне скло Hoco 3D all-inclusive night shooting circle Lens glass set для камери iPhone 14pro / 14pro Max (25pcs) (G13)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/apple-28/zaschitnoe-steklo-hoco-3d-all-inclusive-night-shooting-circle-lens-glass-set-dlya-kameryi-iphone-14pro-14pro-max-25pcs-g13-/</t>
+  </si>
+  <si>
+    <t>000008971</t>
+  </si>
+  <si>
+    <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-hoco-multifunctional-car-vacuum-cleaner-di31/</t>
+  </si>
+  <si>
+    <t>000009005</t>
+  </si>
+  <si>
+    <t>Чохол BASEUS Safattach Y-type Magnetic Stand Case For Pad Pro 12.9-inch (2018/2020/2021) (ARCX010113)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/apple-28/chehol-baseus-safattach-y-type-magnetic-stand-case-for-pad-pro-12-9-inch-2018-2020-2021-arcx010113-/</t>
+  </si>
+  <si>
+    <t>000009003</t>
+  </si>
+  <si>
+    <t>Клавіатура BASEUS Brilliance Original Keyboard Case Pro для iPad Pro 11"/10.9" (2018/2020/2021)/Pad Air4/Air5 (ARJK000213)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/apple-28/klaviatura-baseus-brilliance-original-keyboard-case-pro-for-pad-pro-11-10-9-2018-2020-2021-pad-air4-air5-arjk000213-/</t>
+  </si>
+  <si>
+    <t>000008993</t>
+  </si>
+  <si>
+    <t>Навушники BASEUS True Wireless Earphones Bowie M2 |BT5.2, ANC, 40/400mAh, 5h| (NGTW140002)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-tws-18/naushniki-baseus-true-wireless-earphones-bowie-m2-bt5-2-40-400mah-5h-ngtw140002-/</t>
+  </si>
+  <si>
+    <t>000008995</t>
+  </si>
+  <si>
+    <t>Навушники BASEUS True Wireless Earphones Bowie E9 |BT5.3, 40/400mAh, 5h| (NGTW120002)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-tws-18/naushniki-baseus-true-wireless-earphones-bowie-e9-bt5-3-40-400mah-5h-ngtw120002-/</t>
+  </si>
+  <si>
+    <t>000009021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Type-C to Type-C cable Sprinter dual port car charger NZ8 |1USB/1Type-C, QC/PD, 43W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-type-c-cable-sprinter-dual-port-car-charger-nz8-1usb-1type-c-qc-pd-43w-3a-/</t>
+  </si>
+  <si>
+    <t>000009022</t>
+  </si>
+  <si>
+    <t>brown</t>
+  </si>
+  <si>
+    <t>000009409</t>
+  </si>
+  <si>
+    <t>Кабель Baseus Lightning Crystal Shine Series |1.2M, 2.4A| (CAJY000001)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-crystal-shine-series-2m-2-4a-cajy000003-/</t>
+  </si>
+  <si>
+    <t>000009037</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Type-C cable Transparent Discovery Edition dual port Z47 |2USB, QC, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-transparent-discovery-edition-dual-port-z47-2usb-qc-3a-/</t>
+  </si>
+  <si>
+    <t>000009044</t>
+  </si>
+  <si>
+    <t>Кабель Combo HOCO Lightning/Type-C/Micro USB 3-in-1 Super charging cable X76 |1m, 2A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-hoco-lightning-type-c-micro-usb-3-in-1-super-charging-cable-x76-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000009069</t>
+  </si>
+  <si>
+    <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
+  </si>
+  <si>
+    <t>000009081</t>
+  </si>
+  <si>
+    <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
+  </si>
+  <si>
+    <t>000009095</t>
+  </si>
+  <si>
+    <t>Навушники HOCO Cat ear kids BT headphones W39 |BT5.3, AUX, 10H, 85db|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-cat-ear-kids-bt-headphones-w39-bt5-3-aux-10h-/</t>
+  </si>
+  <si>
     <t>000009112</t>
   </si>
   <si>
     <t>УМБ HOCO Transparent discovery edition magnetic fast charge power bank Q10 5000mAh |Type-C, 3A/20W, QC/PD|</t>
   </si>
   <si>
-    <t>white</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-hoco-transparent-discovery-edition-magnetic-fast-charge-power-bank-q10-5000mah-type-c-3a-20w-qc-pd-/</t>
   </si>
   <si>
-    <t>000009156</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/portativnyie-9/umb-high-ranking-power-bank-j100a-20000mah-2usb-type-c-2-1a-/</t>
+    <t>000009123</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
+  </si>
+  <si>
+    <t>000009146</t>
+  </si>
+  <si>
+    <t>Лампа REMAX LED Homi Light Series RL-E810 |1.5-3h, Qi 5W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-remax-led-homi-light-series-rl-e810-1-5-3h-qi-5w-/</t>
+  </si>
+  <si>
+    <t>000009151</t>
+  </si>
+  <si>
+    <t>Портативна електростанція Browey Solar Panel 22W PN-600 EU Version |AC/DC, 2USB/Type-C, 600W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadnyie-stantsii-144/portativnaya-elektrostantsiya-browey-solar-panel-22w-pn-600-eu-version-ac-dc-2usb-type-c-600w-pd-qc-/</t>
   </si>
   <si>
     <t>000009155</t>
   </si>
   <si>
     <t>УМБ HOCO Overlord fully compatible power bank J94 75000mAh |3USB/Type-C, PD/QC, 20W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-hoco-overlord-fully-compatible-power-bank-j94-75000mah-3usb-type-c-pd-qc-20w-5a-/</t>
   </si>
   <si>
     <t>000009157</t>
   </si>
   <si>
     <t>УМБ HOCO Astute fully compatible power bank J101B 30000mAh |2USB/Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-hoco-astute-fully-compatible-power-bank-j101b-30000mah-2usb-type-c-20w-5a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009158</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/portativnyie-9/umb-hoco-cool-figure-power-bank-j102a-20000mah-2usb-type-c-20w-3a-pd-qc-/</t>
+    <t>000009228</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C Cool silicone charging data cable X90 |1m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-cool-silicone-charging-data-cable-x90-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000009229</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009203</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lightning-cable-aspirer-single-port-charger-set-ba74a-1usb-2-1a-/</t>
+  </si>
+  <si>
+    <t>000009204</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий BOROFONE Micro USB Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-aspirer-single-port-charger-set-ba74a-1usb-2-1a-/</t>
+  </si>
+  <si>
+    <t>000009205</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий BOROFONE Type-C Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-cable-aspirer-single-port-charger-set-ba74a-1usb-2-1a-/</t>
+  </si>
+  <si>
+    <t>000009206</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий BOROFONE Type-C to Lightning cable Reacher dual port charger set BN9 |2Type-C, 35W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-reacher-dual-port-charger-set-bn9-2type-c-35w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000009181</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C to Lightning charger set C97A |1USB/1Type-C, 20W/3A, QC/PD|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-charger-set-c97a-1usb-1type-c-20w-3a-qc-pd-/</t>
+  </si>
+  <si>
+    <t>000011997</t>
+  </si>
+  <si>
+    <t>Навушники HOCO BT headphones W64 Earl II |BT5.4, 32h, Hi-Fi|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/adapter-setevoy-hoco-type-c-to-type-c-cable-leader-dual-port-2c-charger-c108a-2type-c-35w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000009240</t>
+  </si>
+  <si>
+    <t>Навушники BOROFONE Platinum metal universal earphones with microphone BM75 |1.2m, Hi-Fi|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-borofone-platinum-metal-universal-earphones-with-microphone-bm75-1-2m-hi-fi-/</t>
+  </si>
+  <si>
+    <t>000009241</t>
+  </si>
+  <si>
+    <t>000009235</t>
+  </si>
+  <si>
+    <t>Навушники HOCO Mighty BT headphones W40 |BT5.3, 7H, AUX/TF Card, Type-C|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-mighty-bt-headphones-w40-bt5-3-7h-aux-tf-card-type-c-/</t>
+  </si>
+  <si>
+    <t>000009230</t>
+  </si>
+  <si>
+    <t>Акустика-караоке HOCO Billowing outdoor BT speaker BS52 |TWS, BT5.0, 10Wx2, 3h|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-karaoke-hoco-billowing-outdoor-bt-speaker-bs52-tws-bt5-0-10wx2-3h-/</t>
+  </si>
+  <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
+    <t>000009244</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
+  </si>
+  <si>
+    <t>000009246</t>
+  </si>
+  <si>
+    <t>Килимок HOCO Smooth gaming mouse pad GM20</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kovriki-dlya-geymera-62/kovrik-hoco-smooth-gaming-mouse-pad-gm20/</t>
+  </si>
+  <si>
+    <t>000009259</t>
+  </si>
+  <si>
+    <t>Акустика xdobo Prince 1995II IPX7 |BT5.0, AUX/TF, 12W, TWS, 6-20h Max|</t>
+  </si>
+  <si>
+    <t>xdobo</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-xdobo-prince-1995ii-ipx7-bt5-0-aux-tf-12w-tws-6-20h-max-/</t>
+  </si>
+  <si>
+    <t>000009261</t>
+  </si>
+  <si>
+    <t>Подовжувач мережевий Ldnio SC1418 |2USB/2Type-C, 1Sockets. QC/PD, 65W/10A, 2m  EU Plug|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/setevyie-filtryi-48/udlinitel-setevoy-ldnio-sc1418-2usb-2type-c-1sockets-qc-pd-65w-10a-2m-eu-plug-/</t>
+  </si>
+  <si>
+    <t>000009263</t>
+  </si>
+  <si>
+    <t>Подовжувач мережевий Ldnio c Wi-Fi SCW3451  |3USB/1Type-C, 3Sockets. QC/PD, 30W/10A, 2m  EU Plug|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/setevyie-filtryi-48/udlinitel-setevoy-ldnio-c-wi-fi-scw3451-3usb-1type-c-3sockets-qc-pd-30w-10a-2m-eu-plug-/</t>
+  </si>
+  <si>
+    <t>000009264</t>
+  </si>
+  <si>
+    <t>Подовжувач мережевий Ldnio c Wi-Fi SEW3452  |3USB/1Type-C, 3Sockets. QC/PD, 30W/10A, 2m  EU Plug|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/setevyie-filtryi-48/udlinitel-setevoy-ldnio-c-wi-fi-sew3452-3usb-1type-c-3sockets-qc-pd-30w-10a-2m-eu-plug-/</t>
+  </si>
+  <si>
+    <t>000009265</t>
+  </si>
+  <si>
+    <t>Подовжувач мережевий Ldnio SC2413 |3USB/1Type-C, 3Sockets. QC/PD, 20W/10A, EU Plug|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/setevyie-filtryi-48/udlinitel-setevoy-ldnio-sc2413-3usb-1type-c-3sockets-qc-pd-20w-10a-eu-plug-/</t>
+  </si>
+  <si>
+    <t>000009267</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий Baseus Compact  Charger 3U 17W EU |3USB, QC, 3.4A|  (CCXJ020102)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-compact-charger-3u-17w-eu-3usb-qc-3-4a-ccxj020102-/</t>
+  </si>
+  <si>
+    <t>000009268</t>
+  </si>
+  <si>
+    <t>000009302</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Lightning charging data cable U110 |1.2m, 20W, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-charging-data-cable-u110-1-2m-20w-3a-/</t>
+  </si>
+  <si>
+    <t>000009303</t>
+  </si>
+  <si>
+    <t>000009314</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Lightning Solid PD silicone charging data cable U113 |1.2m, 20W, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-solid-pd-silicone-charging-data-cable-u113-1-2m-20w-3a-/</t>
+  </si>
+  <si>
+    <t>000009322</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Lightning Magic silicone PD charging data cable X87 |1m, 3A, 20W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-magic-silicone-pd-charging-data-cable-x87-1m-3a-20w-/</t>
+  </si>
+  <si>
+    <t>000009323</t>
+  </si>
+  <si>
+    <t>000009329</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Magic silicone PD charging data cable X87 |1m, 60W, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-magic-silicone-pd-charging-data-cable-x87-1m-60w-3a-/</t>
+  </si>
+  <si>
+    <t>000009351</t>
+  </si>
+  <si>
+    <t>Кабель HOCO 3.5mm to Type-C silicone digital audio conversion cable UPA22 |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-peredachi-zvuka-aux-30/kabel-hoco-3-5mm-to-type-c-silicone-digital-audio-conversion-cable-upa22-1m-/</t>
+  </si>
+  <si>
+    <t>000009353</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Transparent Discovery Edition AUX audio cable UPA25 |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-peredachi-zvuka-aux-30/kabel-hoco-transparent-discovery-edition-aux-audio-cable-upa25-1m-/</t>
+  </si>
+  <si>
+    <t>000010383</t>
+  </si>
+  <si>
+    <t>000009354</t>
+  </si>
+  <si>
+    <t>Кабель HOCO 3.5mm to lightning Transparent Discovery Edition Digital audio conversion cable UPA25 |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-peredachi-zvuka-aux-30/kabel-hoco-3-5mm-to-lightning-transparent-discovery-edition-digital-audio-conversion-cable-upa25-1m-/</t>
+  </si>
+  <si>
+    <t>000010390</t>
+  </si>
+  <si>
+    <t>000009355</t>
+  </si>
+  <si>
+    <t>Кабель HOCO 3.5mm to Type-C Transparent Discovery Edition Digital audio conversion cable UPA25 |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-peredachi-zvuka-aux-30/kabel-hoco-3-5mm-to-type-c-transparent-discovery-edition-digital-audio-conversion-cable-upa25-1m-/</t>
+  </si>
+  <si>
+    <t>000010391</t>
+  </si>
+  <si>
+    <t>000009298</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000009365</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Lightning Cable car charger NZ7 |1USB, 20W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-car-charger-nz7-1usb-20w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000009366</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Type-C Cable car charger NZ7 |1USB, 20W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-car-charger-nz7-1usb-20w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000009373</t>
+  </si>
+  <si>
+    <t>Навушники HOCO Cute cat luminous cat ear gaming headphones W107</t>
+  </si>
+  <si>
+    <t>phantom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-hoco-cute-cat-luminous-cat-ear-gaming-headphones-w107/</t>
+  </si>
+  <si>
+    <t>000009374</t>
+  </si>
+  <si>
+    <t>elf</t>
+  </si>
+  <si>
+    <t>000009390</t>
+  </si>
+  <si>
+    <t>Акустика HOCO Sports BT speaker HC13 |BT5.0, USB/TF/AUX|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-hoco-sports-bt-speaker-hc13-bt5-0-usb-tf-aux-/</t>
+  </si>
+  <si>
+    <t>000009391</t>
+  </si>
+  <si>
+    <t>000009448</t>
+  </si>
+  <si>
+    <t>000009449</t>
+  </si>
+  <si>
+    <t>000009389</t>
+  </si>
+  <si>
+    <t>Набір Combo HOCO Luminous gaming keyboard and mouse set GM18 |Eng/ru розгортка|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/klaviaturyi-combo-naboryi-61/nabor-combo-hoco-luminous-gaming-keyboard-and-mouse-set-gm18/</t>
+  </si>
+  <si>
+    <t>000009387</t>
+  </si>
+  <si>
+    <t>Стилус HOCO Fluent series universal capacitive pen GM103</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/stilusyi-54/stilus-hoco-fluent-series-universal-capacitive-pen-gm103/</t>
+  </si>
+  <si>
+    <t>000009388</t>
+  </si>
+  <si>
+    <t>000009410</t>
+  </si>
+  <si>
+    <t>Автомобільний пилосос BASEUS A2Pro Car Vacuum Cleaner |120mL, 6kPa| (VCAQ040002)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-a2pro-car-vacuum-cleaner-120ml-6kpa-vcaq040001-/</t>
+  </si>
+  <si>
+    <t>000010563</t>
+  </si>
+  <si>
+    <t>000009429</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Lightning Force fast charging data cable X93 |2m, 20W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-force-fast-charging-data-cable-x93-2m-20w-/</t>
+  </si>
+  <si>
+    <t>000009430</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
+  </si>
+  <si>
+    <t>000009442</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Type-C Lightning cable Sprinter dual port car charger NZ8 |1USB/1Type-C, QC/PD, 43W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-lightning-cable-sprinter-dual-port-car-charger-nz8-1usb-1type-c-qc-pd-43w-3a-/</t>
+  </si>
+  <si>
+    <t>000009443</t>
+  </si>
+  <si>
+    <t>000009413</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Maker dual port charger N25 |2USB, 2.1A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-maker-dual-port-charger-n25-2usb-2-1a-/</t>
+  </si>
+  <si>
+    <t>000009447</t>
+  </si>
+  <si>
+    <t>Мишка HOCO Enjoy gaming luminous wired mouse GM19</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-enjoy-gaming-luminous-wired-mouse-gm19/</t>
+  </si>
+  <si>
+    <t>000009456</t>
+  </si>
+  <si>
+    <t>Навушники ONIKUMA Gaming CAT Gradient with RGB K9 |3.5mm|</t>
+  </si>
+  <si>
+    <t>pink&amp;blue</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-onikuma-gaming-cat-gradient-with-rgb-k9-3-5mm-/</t>
+  </si>
+  <si>
+    <t>000009457</t>
+  </si>
+  <si>
+    <t>Навушники ONIKUMA Gaming CAT Gradient with RGB K9 |7.1|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-onikuma-gaming-cat-gradient-with-rgb-k9-7-1-/</t>
+  </si>
+  <si>
+    <t>000009467</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Advantage single port charger C112A |Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-advantage-single-port-charger-c112a-type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000009486</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Tough dual port car charger Z48 |2Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>Sapphire-blue</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-tough-dual-port-car-charger-z48-2type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000009489</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Type-C to Type-C Cable Tough dual port car charger Z48 |2Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-type-c-to-type-c-cable-tough-dual-port-car-charger-z48-2type-c-40w-3a-pd-qc/</t>
+  </si>
+  <si>
+    <t>000009490</t>
+  </si>
+  <si>
+    <t>000009487</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Type-C to Lightning Cable Tough dual port car charger Z48 |2Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-type-c-to-lightning-cable-tough-dual-port-car-charger-z48-2type-c-40w-3a-pd/</t>
+  </si>
+  <si>
+    <t>000009488</t>
+  </si>
+  <si>
+    <t>000009484</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Type-C to Lightning CableTransparent Discovery Edition dual port Z47A |1USB/1Type-C, QC/PD, 30W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightning-cabletransparent-discovery-edition-dual-port-z47a-1usb-1type-c-qc-pd-30w-3a-/</t>
+  </si>
+  <si>
+    <t>000009494</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
+  </si>
+  <si>
+    <t>000009496</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
+  </si>
+  <si>
+    <t>ice mist</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-car-holder-center-console-h2-6343/</t>
+  </si>
+  <si>
+    <t>000009539</t>
+  </si>
+  <si>
+    <t>Ігровий контроллер iPega Bluetooth PG-9076 |BT/2.4G, Android, iOS, TV, PC, PS|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-kontroller-ipega-bluetooth-pg-9076-bt-2-4g-android-ios-tv-pc-ps-/</t>
+  </si>
+  <si>
+    <t>000009542</t>
+  </si>
+  <si>
+    <t>Док-станція iPega PG-P5003 |2xPS5 Game Controllers|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/dok-stantsiya-ipega-pg-p5003-2xps5-game-controllers-/</t>
+  </si>
+  <si>
+    <t>000009544</t>
+  </si>
+  <si>
+    <t>Подовжувач мережевий Ldnio SC5415 |PD20W/QC18W, 3USB/1Type-C, 5Sockets|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/setevyie-filtryi-48/udlinitel-setevoy-ldnio-sc5415-pd20w-qc18w-3usb-1type-c-5sockets-/</t>
+  </si>
+  <si>
+    <t>000009551</t>
+  </si>
+  <si>
+    <t>Миша Aikun Optical Gaming Mouse Backlight GX66 |7200DPI|</t>
+  </si>
+  <si>
+    <t>Aikun</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/myishki-45/myish-aikun-optical-gaming-mouse-backlight-gx66-7200dpi-/</t>
+  </si>
+  <si>
+    <t>000009554</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
+  </si>
+  <si>
+    <t>000009563</t>
+  </si>
+  <si>
+    <t>Навушники HOCO wireless headphones W35 |BT5.3, AUX/TF, 40h|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-wireless-headphones-w35-bt5-3-aux-tf-40h-/</t>
+  </si>
+  <si>
+    <t>000009982</t>
+  </si>
+  <si>
+    <t>000009569</t>
+  </si>
+  <si>
+    <t>Навушники HOCO Adventure BT headphones W43 |BT5.3, AUX/TF, 25h, Touch Control|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-adventure-bt-headphones-w43-bt5-3-aux-tf-25h-touch-control-/</t>
+  </si>
+  <si>
+    <t>000011096</t>
+  </si>
+  <si>
+    <t>000009586</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Type-C to Type-C cable Galloper NZ9 |1USB/2Type, 95W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-type-c-cable-galloper-nz9-1usb-2type-95w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000009587</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Micro USB cable Transparent Discovery Edition dual port Z47 |2USB, QC, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-transparent-discovery-edition-dual-port-z47-2usb-qc-3a-/</t>
+  </si>
+  <si>
+    <t>000009589</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Lightning Cable Level dual port car charger Z49 |2USB, 12W, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-level-dual-port-car-charger-z49-2usb-12w-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009603</t>
+  </si>
+  <si>
+    <t>Навушники HOCO Discoverer universal earphones with mic M107</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-hoco-discoverer-universal-earphones-with-mic-m107/</t>
+  </si>
+  <si>
+    <t>000009604</t>
+  </si>
+  <si>
+    <t>000009605</t>
+  </si>
+  <si>
+    <t>000009606</t>
+  </si>
+  <si>
+    <t>Навушники HOCO Cat ears BT headphones W42 |BT5.3, AUX/TF, 10h|</t>
+  </si>
+  <si>
+    <t>Cherry blossom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-cat-ears-bt-headphones-w42-bt5-3-aux-tf-10h-/</t>
+  </si>
+  <si>
+    <t>000009607</t>
+  </si>
+  <si>
+    <t>Purple grape</t>
+  </si>
+  <si>
+    <t>000009608</t>
+  </si>
+  <si>
+    <t>Crystal blue</t>
+  </si>
+  <si>
+    <t>000009617</t>
+  </si>
+  <si>
+    <t>Smart sports watch HOCO Y14 (call version) |1.32", 360*360, IP67 waterproof, 3-7 days|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y14-call-version-1-32-360-360-ip67-waterproof-3-7-days-/</t>
+  </si>
+  <si>
+    <t>000009628</t>
+  </si>
+  <si>
+    <t>Миша Borofone Platinum 2.4G business wireless mouse BG7</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/myishki-45/myish-borofone-platinum-2-4g-business-wireless-mouse-bg7/</t>
+  </si>
+  <si>
+    <t>000009978</t>
+  </si>
+  <si>
+    <t>Навушники HOCO EQ2 Thought true wireless BT headset |BT5.3, 320mAh, 7h|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-tws-18/naushniki-hoco-eq2-thought-true-wireless-bt-headset-bt5-3-320mah-7h-/</t>
+  </si>
+  <si>
+    <t>000009638</t>
+  </si>
+  <si>
+    <t>Акустика HOCO Auspicious sports TWS speaker HC22 |BT5.2, AUX/TF/USB/FM, 4h|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-hoco-auspicious-sports-tws-speaker-hc22-bt5-2-aux-tf-usb-fm-4h-/</t>
+  </si>
+  <si>
+    <t>000010032</t>
+  </si>
+  <si>
+    <t>000009643</t>
+  </si>
+  <si>
+    <t>Тримач Borofone Enlighten clip car holder(air outlet) BH88 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-air-outlet-bh88-4-5-7-/</t>
+  </si>
+  <si>
+    <t>000009644</t>
+  </si>
+  <si>
+    <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
+  </si>
+  <si>
+    <t>000009641</t>
+  </si>
+  <si>
+    <t>Тримач Borofone Eagle laptop folding holder BH70 |up to 15.6"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-borofone-eagle-laptop-folding-holder-bh70-up-to-15-6-/</t>
+  </si>
+  <si>
+    <t>000009654</t>
+  </si>
+  <si>
+    <t>Клавіатура Meetion USB+HUB Keyboard K815 |Ukr/ru/EN розгортка|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/klaviaturyi-combo-naboryi-61/klaviatura-meetion-usb-hub-keyboard-k815-ukr-ru-en-/</t>
+  </si>
+  <si>
+    <t>000009655</t>
+  </si>
+  <si>
+    <t>Миша MEETION RGB Backlight Gaming Mouse RGB GM015 |800-6400dpi|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlight-gaming-mouse-rgb-gm015-800-6400dpi-/</t>
+  </si>
+  <si>
+    <t>000009656</t>
+  </si>
+  <si>
+    <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
+  </si>
+  <si>
+    <t>000009658</t>
+  </si>
+  <si>
+    <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
+  </si>
+  <si>
+    <t>000009651</t>
+  </si>
+  <si>
+    <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+  </si>
+  <si>
+    <t>000009652</t>
+  </si>
+  <si>
+    <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
+  </si>
+  <si>
+    <t>000009661</t>
+  </si>
+  <si>
+    <t>Кабель HOCO HDTV 2.0 male-to-male 4K HD US08 (1M)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabeli-lan-hdmi-44/kabel-hoco-hdtv-2-0-male-to-male-4k-hd-us08-1m-/</t>
+  </si>
+  <si>
+    <t>000009662</t>
+  </si>
+  <si>
+    <t>Кабель HOCO HDTV 2.0 male-to-male 4K HD US08 (2M)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabeli-lan-hdmi-44/kabel-hoco-hdtv-2-0-male-to-male-4k-hd-us08-2m-/</t>
+  </si>
+  <si>
+    <t>000009663</t>
+  </si>
+  <si>
+    <t>Кабель HOCO HDTV 2.0 male-to-male 4K HD US08 (3M)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabeli-lan-hdmi-44/kabel-hoco-hdtv-2-0-male-to-male-4k-hd-us08-3m-/</t>
+  </si>
+  <si>
+    <t>000009665</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Leader dual-port car charger with digital display Z50 |1USB/1Type-C, 48W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>metal-grey</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-dual-port-car-charger-with-digital-display-z50-1usb-1type-c-48w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000009668</t>
+  </si>
+  <si>
+    <t>Миша  BOROFONE Business wired mouse BG4</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/myishki-45/myish-borofone-business-wired-mouse-bg4/</t>
+  </si>
+  <si>
+    <t>000009669</t>
+  </si>
+  <si>
+    <t>Килимок для миші HOCO Aurora gaming mouse pad GM22 (800*300mm)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kovriki-dlya-geymera-62/kovrik-dlya-myishi-hoco-aurora-gaming-mouse-pad-gm22-800-300mm-/</t>
+  </si>
+  <si>
+    <t>000009685</t>
+  </si>
+  <si>
+    <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
+  </si>
+  <si>
+    <t>000009688</t>
+  </si>
+  <si>
+    <t>Акустика XTRIKE ME SP-208BT Wireless Speaker |BT5.0, 5Wx2 USB/AUX/TF/FM/TWS, 3-4h|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-xtrike-me-sp-208bt-wireless-speaker-bt5-0-5wx2-usb-aux-tf-fm-tws-3-4h-/</t>
+  </si>
+  <si>
+    <t>000009689</t>
+  </si>
+  <si>
+    <t>Акустика XTRIKE ME SP-211BT Wireless Speaker |BT5.0, 5Wx2 USB/AUX/TF/FM/TWS, 5h|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-xtrike-me-sp-211bt-wireless-speaker-bt5-0-5wx2-usb-aux-tf-fm-tws-5h-/</t>
+  </si>
+  <si>
+    <t>000009692</t>
+  </si>
+  <si>
+    <t>Зарядка Qi 3in1 Foldable Magnetic Wireless Charger XYJ X8 |Phone, Apple Watch, AirPods|</t>
+  </si>
+  <si>
+    <t>Noname</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/besprovodnyie-qi-20/zaryadka-qi-3in1-foldable-magnetic-wireless-charger-xyj-x8-phone-apple-watch-airpods-/</t>
+  </si>
+  <si>
+    <t>000009694</t>
+  </si>
+  <si>
+    <t>Зарядка Qi 4in1 Magnetic Wireless Charger XYJ A8 |Phone, Apple Watch, AirPods|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/besprovodnyie-qi-20/zaryadka-qi-4in1-magnetic-wireless-charger-xyj-a8-phone-apple-watch-airpods-/</t>
+  </si>
+  <si>
+    <t>000009726</t>
+  </si>
+  <si>
+    <t>Кабель Baseus High Definition Series DP 8K to DP 8K Adapter Cable |2m|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabeli-lan-hdmi-44/kabel-baseus-high-definition-series-dp-8k-to-dp-8k-adapter-cable-2m-/</t>
+  </si>
+  <si>
+    <t>000009727</t>
+  </si>
+  <si>
+    <t>Кабель Baseus High Definition Series HDMI 8K to HDMI 8K Adapter Cable (Zinc alloy) |1m|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabeli-lan-hdmi-44/kabel-baseus-high-definition-series-hdmi-8k-to-hdmi-8k-adapter-cable-zinc-alloy-1m-/</t>
+  </si>
+  <si>
+    <t>000009746</t>
+  </si>
+  <si>
+    <t>Bluetooth-адаптер Baseus BA07 Wireless Adapter |BT5.3| (ZJBA010001)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/bluetooth-adapter-baseus-ba07-wireless-adapter-bt5-3-zjba010001-/</t>
+  </si>
+  <si>
+    <t>000009747</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий Baseus Super Si Quick Charger 1C |1Type-C, QC/PD, 25W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-1c-1type-c-qc-pd-25w-/</t>
+  </si>
+  <si>
+    <t>000009749</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий Baseus  Compact Charger 2U |2USB, 2.1A/10.5W| (CCXJ010201)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-compact-charger-2u-2usb-2-1a-10-5w-ccxj010201-/</t>
+  </si>
+  <si>
+    <t>000009750</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий OS-Baseus GaN5 Fast Charger (mini) 1C |1Type-C, QC/PD, 20W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-os-baseus-gan5-fast-charger-mini-1c-1type-c-qc-pd-20w-/</t>
+  </si>
+  <si>
+    <t>000009751</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий OS-Baseus GaN5 Fast Charger (mini) 1C|1Type-C, QC/PD, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-os-baseus-gan5-fast-charger-mini-1c-1type-c-qc-pd-30w-/</t>
+  </si>
+  <si>
+    <t>000009761</t>
+  </si>
+  <si>
+    <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
+  </si>
+  <si>
+    <t>000009770</t>
+  </si>
+  <si>
+    <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
+  </si>
+  <si>
+    <t>000009774</t>
+  </si>
+  <si>
+    <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
+  </si>
+  <si>
+    <t>000009767</t>
+  </si>
+  <si>
+    <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
+  </si>
+  <si>
+    <t>000009781</t>
+  </si>
+  <si>
+    <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-baseus-foldable-metal-desktop-holder-6-7-12-9-lukp000013-/</t>
+  </si>
+  <si>
+    <t>000009782</t>
+  </si>
+  <si>
+    <t>Тримач Baseus Otaku life rotary adjustment lazy holder Pro (Applicable for phone/ ipad)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-baseus-otaku-life-rotary-adjustment-lazy-holder-pro-applicable-for-phone-ipad-/</t>
+  </si>
+  <si>
+    <t>000010571</t>
+  </si>
+  <si>
+    <t>000009790</t>
+  </si>
+  <si>
+    <t>Навушники Baseus Encok Wireless headphone D02 Pro |BT5.3/AUX, 50h| (NGTD010301)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-baseus-encok-wireless-headphone-d02-pro-bt5-3-ngtd010304-/</t>
+  </si>
+  <si>
+    <t>000009796</t>
+  </si>
+  <si>
+    <t>Навушники Borofone Joy true wireless BT headset BW38 |BT5.3, 30/300mAh, 4h|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-tws-18/naushniki-borofone-joy-true-wireless-bt-headset-bw38-bt5-3-30-300mah-4h-/</t>
+  </si>
+  <si>
+    <t>000009797</t>
+  </si>
+  <si>
+    <t>000009809</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
+  </si>
+  <si>
+    <t>000009812</t>
+  </si>
+  <si>
+    <t>Навушники HOCO Smart true wireless BT headset EQ3 |BT5.3, 300mAh, 7h|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-tws-18/naushniki-hoco-smart-true-wireless-bt-headset-eq3-bt5-3-300mah-7h-/</t>
+  </si>
+  <si>
+    <t>000009813</t>
+  </si>
+  <si>
+    <t>000009979</t>
+  </si>
+  <si>
+    <t>Milky white</t>
+  </si>
+  <si>
+    <t>000009980</t>
+  </si>
+  <si>
+    <t>000009815</t>
+  </si>
+  <si>
+    <t>Навушники Borofone Enjoy true wireless BT headset BW39 |BT5.3, 30/250mAh, 4h|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-tws-18/naushniki-borofone-enjoy-true-wireless-bt-headset-bw39-bt5-3-30-250mah-4h-/</t>
+  </si>
+  <si>
+    <t>000009818</t>
+  </si>
+  <si>
+    <t>Навушники Ldnio TWS HD Audio BT Earbuds T02 |BT5.3, 30/300mAh, 4h|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-tws-18/naushniki-ldnio-tws-hd-audio-bt-earbuds-t02-bt5-3-30-300mah-4h-/</t>
+  </si>
+  <si>
+    <t>000009825</t>
+  </si>
+  <si>
+    <t>Тримач Transparent Magnetic Wireless Car Charger XYJ T10 |15W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-transparent-magnetic-wireless-car-charger-xyj-t10-15w-/</t>
+  </si>
+  <si>
+    <t>000009829</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Mighty one-button car holder (windshield) H20</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-mighty-one-button-car-holder-windshield-h20/</t>
+  </si>
+  <si>
+    <t>000009838</t>
+  </si>
+  <si>
+    <t>Подовжувач мережевий HOCO Storm 3-position socket AC7A |3USB/1Type-C, 3.4A/17W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/setevyie-filtryi-48/udlenitel-setevoy-hoco-storm-3-position-socket-ac7a-3usb-1type-c-3-4a-17w-/</t>
+  </si>
+  <si>
+    <t>000009839</t>
+  </si>
+  <si>
+    <t>000009840</t>
+  </si>
+  <si>
+    <t>Подовжувач мережевий HOCO Storm 3-position socket AC8A |3USB/1Type-C, PD/QC, 3A/30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/setevyie-filtryi-48/udlenitel-setevoy-hoco-storm-3-position-socket-ac8a-3usb-1type-c-pd-qc-3a-30w-/</t>
+  </si>
+  <si>
+    <t>000009841</t>
+  </si>
+  <si>
+    <t>000009845</t>
+  </si>
+  <si>
+    <t>Зарядка Qi 4in1 wireless charger RGB X499 |Phone/Watch/Earphones, 15W Max|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/besprovodnyie-qi-20/zaryadka-qi-4in1-wireless-charger-rgb-x499-phone-watch-earphones-/</t>
+  </si>
+  <si>
+    <t>000009846</t>
+  </si>
+  <si>
+    <t>000009859</t>
+  </si>
+  <si>
+    <t>Навушники Baseus Bowie WM03 True Wireless Earphones |BT5.3, 50/500mAh, 8H, Location|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-tws-18/naushniki-baseus-bowie-wm03-true-wireless-earphones-bt5-3-50-500mah-8h-location-/</t>
+  </si>
+  <si>
+    <t>000009866</t>
+  </si>
+  <si>
+    <t>Навушники Baseus Bowie D05 Wireless Headphones |BT5.3, 70h, Location|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-baseus-bowie-d05-wireless-headphones-bt5-3-70h-location-/</t>
+  </si>
+  <si>
+    <t>000009871</t>
+  </si>
+  <si>
+    <t>Миша Baseus F01B Tri-Mode Wireless Mouse |2.4G/BT5.0+BT3.0, 800-1200-1600dpi|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/myishki-45/myish-baseus-f01b-tri-mode-wireless-mouse-2-4g-bt5-0-bt3-0-800-1200-1200dpi-/</t>
+  </si>
+  <si>
+    <t>000010126</t>
+  </si>
+  <si>
+    <t>000011697</t>
+  </si>
+  <si>
+    <t>000009870</t>
+  </si>
+  <si>
+    <t>Миша Baseus F01A Wireless Mouse |2.4G, 800-1000-1200dpi|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/myishki-45/myish-baseus-f01a-wireless-mouse-2-4g-bt5-0-bt3-0-800-1000-1200dpi-/</t>
+  </si>
+  <si>
+    <t>000009883</t>
+  </si>
+  <si>
+    <t>Акустика Borofone Lucy sports BT speaker BR36 |BT5.3, TF/USB/AUX/FM, 5W,2h|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-borofone-lucy-sports-bt-speaker-br36-bt5-3-tf-usb-aux-fm-5w-2h-/</t>
+  </si>
+  <si>
+    <t>000009884</t>
+  </si>
+  <si>
+    <t>Миша Borofone Soaring game luminous wired mouse BG10 |1000dpi, 1.5m cord|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/myishki-45/myishka-borofone-soaring-game-luminous-wired-mouse-bg10-1000dpi-1-5m-cord-/</t>
+  </si>
+  <si>
+    <t>000009889</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Mighty one-button car holder H19 (center console)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-mighty-one-button-car-holder-h19-center-console-/</t>
+  </si>
+  <si>
+    <t>000009890</t>
+  </si>
+  <si>
+    <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
+  </si>
+  <si>
+    <t>000009893</t>
+  </si>
+  <si>
+    <t>Навушники HOCO TWS EW51 |BT5.3, 30/300mAh, ANC, Location, 3.5h|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-tws-18/naushniki-hoco-tws-ew51-bt5-3-30-300mah-anc-location-3-5h-/</t>
+  </si>
+  <si>
+    <t>000009907</t>
+  </si>
+  <si>
+    <t>Навушники HOCO Energy true wireless ANC+ENC noise reduction BT headset EQ5 |BT5.3, 40/300mAh, 7h|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-tws-18/naushniki-hoco-energy-true-wireless-anc-enc-noise-reduction-bt-headset-eq5-bt5-3-40-300mah-7h-/</t>
+  </si>
+  <si>
+    <t>000009926</t>
+  </si>
+  <si>
+    <t>Ігровий контролер iPega Bluetooth PG-9097 |Android, iOS, PC/PS/Switch, Turbo|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-kontroller-ipega-bluetooth-pg-9097-android-ios-pc-ps-switch-turbo-/</t>
+  </si>
+  <si>
+    <t>000009930</t>
+  </si>
+  <si>
+    <t>Тримач Auto open-close Transparent Wireless Charger XYJ A6 |15W, RGB|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-xyj-a6-15w-rgb-/</t>
+  </si>
+  <si>
+    <t>000009933</t>
+  </si>
+  <si>
+    <t>Навушники HOCO Charm BT headset W46 |BT5.3/AUX, 20h, Type-C|</t>
+  </si>
+  <si>
+    <t>Light Blue</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-charm-bt-headset-w46-bt5-3-aux-20h-type-c-/</t>
+  </si>
+  <si>
+    <t>000009934</t>
+  </si>
+  <si>
+    <t>000009935</t>
+  </si>
+  <si>
+    <t>000009945</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий Borofone Erudite single port charger BAS11A |1USB, 2.1A/10.5W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas11a-1usb-2-1a-10-5w-/</t>
+  </si>
+  <si>
+    <t>000009936</t>
+  </si>
+  <si>
+    <t>Зарядка Qi HOCO Geek folding 3-in-1 magnetic wireless fast charger CQ1 (iWatch/phone/earphone, 15WQi, 27W Type-C)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/besprovodnyie-qi-20/zaryadka-qi-hoco-geek-folding-3-in-1-magnetic-wireless-fast-charger-cq1-iwatch-phone-earphone-15wqi-27w-type-c-/</t>
+  </si>
+  <si>
+    <t>000009952</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
+  </si>
+  <si>
+    <t>000009953</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
+  </si>
+  <si>
+    <t>000009971</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Fresh digital audio conversion cable Lightning UPA26 |1m, DAC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-peredachi-zvuka-aux-30/kabel-hoco-fresh-digital-audio-conversion-cable-lightning-upa26-1m-dac-/</t>
+  </si>
+  <si>
+    <t>000009972</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Fresh digital audio conversion cable Type-C UPA26 |1m, DAC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-peredachi-zvuka-aux-30/kabel-hoco-fresh-digital-audio-conversion-cable-type-c-upa26-1m-dac-/</t>
+  </si>
+  <si>
+    <t>000009969</t>
+  </si>
+  <si>
+    <t>Перехідник HOCO Fresh external sound card USB to 3.5 LS36 |0.12m, DAC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-hoco-fresh-external-sound-card-usb-to-3-5-ls36-0-12m-dac-/</t>
+  </si>
+  <si>
+    <t>000009967</t>
+  </si>
+  <si>
+    <t>Навушники HOCO Generoso true wireless BT headset EW56 |BT5.3, 30/300mAh, 4h|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-tws-18/naushniki-hoco-generoso-true-wireless-bt-headset-ew56-bt5-3-30-300mah-4h-/</t>
+  </si>
+  <si>
+    <t>000009997</t>
+  </si>
+  <si>
+    <t>Миша HOCO Royal dual-mode business wireless mouse GM25 |BT5.2/2.4G, 800/1200/1600 DPI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-royal-dual-mode-business-wireless-mouse-gm25-bt5-2-2-4g-800-1200-1600-dpi-/</t>
+  </si>
+  <si>
+    <t>000009998</t>
+  </si>
+  <si>
+    <t>000009999</t>
+  </si>
+  <si>
+    <t>000010000</t>
+  </si>
+  <si>
+    <t>000010027</t>
+  </si>
+  <si>
+    <t>Кабель HOCO General pure copper flat network cable US07 (20M, 1Gbps)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabeli-lan-hdmi-44/kabel-hoco-general-pure-copper-flat-network-cable-us07-20m-1gbps-/</t>
+  </si>
+  <si>
+    <t>000010040</t>
+  </si>
+  <si>
+    <t>Зарядка Qi 2 in 1 Transparent Magnetic Wireless Charger Q4A |15W, Phone/AirPods|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/besprovodnyie-qi-20/zaryadka-qi-2-in-1-transparent-magnetic-wireless-charger-q4a-15w-phone-airpods-/</t>
+  </si>
+  <si>
+    <t>000010041</t>
+  </si>
+  <si>
+    <t>Зарядка Qi 3 in 1 Foldable Magnetic Wireless Charger X516 |15W, Phone/AirPods/iWatch|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/besprovodnyie-qi-20/zaryadka-qi-3-in-1-foldable-magnetic-wireless-charger-x516-15w-phone-airpods-iwatch-/</t>
+  </si>
+  <si>
+    <t>000010053</t>
+  </si>
+  <si>
+    <t>Акустика Sounarc R1 IPX6 |BT5.3, AUX/TF, 40W, TWS, 16h Max|</t>
+  </si>
+  <si>
+    <t>Sounarc</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-karaoke-sounarc-r1-ipx6-bt5-3-aux-40w-tws-16h-max-/</t>
+  </si>
+  <si>
+    <t>000010069</t>
+  </si>
+  <si>
+    <t>Подовжувач мережевий HOCO Rico 5-position socket AC14A |3USB/1Type-C, PD/QC, 3A/30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/setevyie-filtryi-48/udlinitel-setevoy-hoco-rico-5-position-socket-ac14a-3usb-1type-c-pd-qc-3a-30w-/</t>
+  </si>
+  <si>
+    <t>000010072</t>
+  </si>
+  <si>
+    <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
+  </si>
+  <si>
+    <t>000010075</t>
+  </si>
+  <si>
+    <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
+  </si>
+  <si>
+    <t>000010076</t>
+  </si>
+  <si>
+    <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-soul-live-broadcast-holder-k19-bt-/</t>
+  </si>
+  <si>
+    <t>000010077</t>
+  </si>
+  <si>
+    <t>Селфі-монопод HOCO Prior live broadcast holder K20 |BT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-prior-live-broadcast-holder-k20-bt-/</t>
   </si>
   <si>
     <t>000010081</t>
   </si>
   <si>
     <t>УМБ HOCO Ice Crystal magnetic fast charging power bank Q14 5000mAh |Type-C, QC/PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-hoco-ice-crystal-magnetic-fast-charging-power-bank-q14-5000mah-type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000010082</t>
   </si>
   <si>
-    <t>purple</t>
-[...1 lines deleted...]
-  <si>
     <t>000010234</t>
   </si>
   <si>
-    <t>blue</t>
-[...8 lines deleted...]
-    <t>https://updevice.com.ua/ua/portativnyie-9/umb-hoco-element-power-bank-with-digital-display-j123c-60000mah-3usb-type-c-lightning-qc-pd-22-5w-2-4a-/</t>
+    <t>000010085</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Might metal rotating laptop holder PH52 Plus |9.7-15.6"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-might-metal-rotating-laptop-holder-ph52-plus-9-7-15-6-/</t>
+  </si>
+  <si>
+    <t>000010096</t>
+  </si>
+  <si>
+    <t>Миша ігрова XTRIKE ME GW-610 gaming mouse RGB |800-8000 6 step DPI, 2.4G/Type-C|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gw-610-gaming-mouse-rgb-800-8000-6-step-dpi-2-4g-type-c-/</t>
+  </si>
+  <si>
+    <t>000010097</t>
+  </si>
+  <si>
+    <t>Миша ігрова XTRIKE ME GW-611 gaming mouse RGB |800-8000 6 step DPI, 2.4G/Type-C|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gw-611-gaming-mouse-rgb-800-8000-6-step-dpi-2-4g-type-c-/</t>
+  </si>
+  <si>
+    <t>000010113</t>
+  </si>
+  <si>
+    <t>Кабель Baseus Type-C to Lightning Glimmer Series Fast Charging Data Cable |1m, 20W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-glimmer-series-fast-charging-data-cable-1m-20w-/</t>
+  </si>
+  <si>
+    <t>000010114</t>
+  </si>
+  <si>
+    <t>Кабель Baseus Type-C to Lightning Glimmer Series Fast Charging Data Cable |2m, 20W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-glimmer-series-fast-charging-data-cable-2m-20w-/</t>
+  </si>
+  <si>
+    <t>000010115</t>
+  </si>
+  <si>
+    <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
+  </si>
+  <si>
+    <t>000010122</t>
+  </si>
+  <si>
+    <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
+  </si>
+  <si>
+    <t>000010117</t>
+  </si>
+  <si>
+    <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
+  </si>
+  <si>
+    <t>000010130</t>
+  </si>
+  <si>
+    <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
+  </si>
+  <si>
+    <t>000010159</t>
+  </si>
+  <si>
+    <t>Зарядка Qi Baseus Digital LED Display 2in1 Wireless Charger Universal version |20W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/besprovodnyie-qi-20/zaryadka-qi-baseus-digital-led-display-2in1-wireless-charger-universal-version-20w-/</t>
+  </si>
+  <si>
+    <t>000010161</t>
+  </si>
+  <si>
+    <t>Миша ігрова XTRIKE ME GM-316W Wired mouse |800-7200 6 Step DPI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316w-wired-mouse-800-7200-6-step-dpi-/</t>
+  </si>
+  <si>
+    <t>000010165</t>
+  </si>
+  <si>
+    <t>Пластини HOCO для з'єднання магнітного тримача іи телефону DI48 /комплект 2шт.</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/plastinyi-hoco-dlya-soedineniya-magnitnogo-derzhatelya-i-telefona-di48-komplekt-2sht-/</t>
+  </si>
+  <si>
+    <t>000010171</t>
+  </si>
+  <si>
+    <t>Селфі-монопод HOCO HOCO Stream aluminum alloy live broadcast holder K21 |BT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-stream-aluminum-alloy-live-broadcast-holder-k21-bt-/</t>
+  </si>
+  <si>
+    <t>000010193</t>
+  </si>
+  <si>
+    <t>Навушники Borofone Manner true wireless BT headset BW06 |BT5.1, 30/300mAh, 4h|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-tws-18/naushniki-borofone-manner-true-wireless-bt-headset-bw06-bt5-1-30-300mah-4h-/</t>
+  </si>
+  <si>
+    <t>000010233</t>
+  </si>
+  <si>
+    <t>Навушники Bluetooth Onikuma T308 |BT5.3, 40/300mAh, 6h|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-tws-18/naushniki-bluetooth-onikuma-t308-bt5-3-40-300mah-6h-/</t>
+  </si>
+  <si>
+    <t>000010232</t>
+  </si>
+  <si>
+    <t>Навушники Bluetooth Onikuma T37 |BT5.3, 10h|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-bluetooth-onikuma-t37-bt5-3-10h-/</t>
+  </si>
+  <si>
+    <t>000010245</t>
+  </si>
+  <si>
+    <t>Перехідник HOCO 2-in-1 card reader iP UA25</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-hoco-2-in-1-card-reader-ip-ua25/</t>
+  </si>
+  <si>
+    <t>000010246</t>
+  </si>
+  <si>
+    <t>Перехідник HOCO 2-in-1 card reader Type-C UA25</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-hoco-2-in-1-card-reader-type-c-ua25/</t>
+  </si>
+  <si>
+    <t>000010256</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
+  </si>
+  <si>
+    <t>000010257</t>
+  </si>
+  <si>
+    <t>Перехідник HOCO USB&amp;Type-C 3.0 high-speed card reader HB39 |5Gbps|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-hoco-usb-type-c-3-0-high-speed-card-reader-hb39-5gbps-/</t>
+  </si>
+  <si>
+    <t>000010262</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Ivey folding rotatable desktop holder PH50 |4.7-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-ivey-folding-rotatable-desktop-holder-ph50-4-7-7-/</t>
+  </si>
+  <si>
+    <t>000010272</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Stone PD silicone intelligent power-off charging data cable U124 |1m, 27W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-stone-pd-silicone-intelligent-power-off-charging-data-cable-u124-1m-27w-/</t>
+  </si>
+  <si>
+    <t>000010282</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lantern Type-C to Type-C charging data cable  U126 |1.2m, 100W/5A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-lantern-type-c-to-type-c-charging-data-cable-u126-1-2m-100w-5a-/</t>
+  </si>
+  <si>
+    <t>000010283</t>
+  </si>
+  <si>
+    <t>000010286</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Hyper charging data cable X96 |0.25m, 2.4A/12W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-hyper-charging-data-cable-x96-0-25m-2-4a-12w-/</t>
+  </si>
+  <si>
+    <t>000010287</t>
+  </si>
+  <si>
+    <t>000010294</t>
+  </si>
+  <si>
+    <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000010295</t>
+  </si>
+  <si>
+    <t>000010298</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Stone magnetic charging cable Type-C to Mag3 X103 |2m, 140W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-stone-magnetic-charging-cable-type-c-to-mag3-x103-2m-140w-/</t>
+  </si>
+  <si>
+    <t>000010268</t>
+  </si>
+  <si>
+    <t>Перехідник для розеток HOCO Walker three-port PD20W universal conversion charger  AC15 |2USB/Type-C|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/perehodnik-dlya-rozetok-hoco-walker-three-port-pd20w-universal-conversion-charger-ac15-2usb-type-c-/</t>
+  </si>
+  <si>
+    <t>000010301</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
+  </si>
+  <si>
+    <t>000010303</t>
+  </si>
+  <si>
+    <t>Навушники Borofone BW59 Plus True wireless ANC noise reduction BT headset |BT5.3, 30/300mAh, 4h|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-tws-18/naushniki-borofone-bw59-plus-true-wireless-anc-noise-reduction-bt-headset-bt5-3-30-300mah-4h-/</t>
+  </si>
+  <si>
+    <t>000010320</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C to Type-C Delgado dual port charger N38 |1USB/1Type-C, 20W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-delgado-dual-port-charger-n38-1usb-1type-c-20w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000010324</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C to Type-C cable Platinum dual-port C131A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-platinum-dual-port-c131a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000010328</t>
+  </si>
+  <si>
+    <t>Навушники HOCO W35 Max Joy BT headphones |BT5.3/AUX/TF, 90h|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-w35-max-joy-bt-headphones-bt5-3-aux-tf-90h-/</t>
+  </si>
+  <si>
+    <t>000010329</t>
+  </si>
+  <si>
+    <t>000010334</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
+  </si>
+  <si>
+    <t>000010346</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
+  </si>
+  <si>
+    <t>000010348</t>
+  </si>
+  <si>
+    <t>Зарядка Apple Watch HOCO 2-in-1 charging cable iP+iWatch CW54 |1.2m, PD20W, 2.5W Watch|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/besprovodnyie-qi-20/zaryadka-apple-watch-hoco-2-in-1-charging-cable-ip-iwatch-cw54-1-2m-pd20w-2-5w-watch-/</t>
+  </si>
+  <si>
+    <t>000010349</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
+  </si>
+  <si>
+    <t>000010343</t>
+  </si>
+  <si>
+    <t>Навушники Borofone Elegant BT headphones BO22 |BT5.3, AUX/TF|</t>
+  </si>
+  <si>
+    <t>Space gray</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-elegant-bt-headphones-bo22-bt5-3-aux-tf-/</t>
+  </si>
+  <si>
+    <t>000011900</t>
+  </si>
+  <si>
+    <t>000011901</t>
+  </si>
+  <si>
+    <t>000010353</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fuerza six-port charger N36 |3USB/3Type-C, 65W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fuerza-six-port-charger-n36-3usb-3type-c-65w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000010354</t>
+  </si>
+  <si>
+    <t>Перехідник HOCO Spirit transparent external sound card USB to 3.5mm LS37 |15cm, DAC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-hoco-spirit-transparent-external-sound-card-usb-to-3-5mm-ls37-15cm-dac-/</t>
+  </si>
+  <si>
+    <t>000010355</t>
+  </si>
+  <si>
+    <t>000010365</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Platinum dual-port C131A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-platinum-dual-port-c131a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000010403</t>
+  </si>
+  <si>
+    <t>Android TV приставка Amlogic TV BOX X96x4 Air |S905X4, 4GB RAM, 32GB ROM|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/android-tv-pristavki-59/android-tv-pristavka-amlogic-tv-box-x96x4-air-s905x4-4gb-ram-32gb-rom-/</t>
+  </si>
+  <si>
+    <t>000010434</t>
+  </si>
+  <si>
+    <t>Навушники Borofone Miller universal earphones with microphone BM90</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-borofone-miller-universal-earphones-with-microphone-bm90/</t>
+  </si>
+  <si>
+    <t>000010436</t>
+  </si>
+  <si>
+    <t>Акустика BKK waterproof BT Speaker K215 |BT5.3, TWS, AUX/TF/USB/FM, 2*5W|</t>
+  </si>
+  <si>
+    <t>BKK</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-bkk-waterproof-bt-speaker-k215-bt5-3-tws-aux-tf-usb-fm-2-5w-/</t>
+  </si>
+  <si>
+    <t>000010438</t>
+  </si>
+  <si>
+    <t>Док-станція iPega PS5 SLIM Rainbow Bridge Dual Charge PG-P5S016</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/dok-stantsiya-ipega-ps5-slim-rainbow-bridge-dual-charge-pg-p5s016/</t>
+  </si>
+  <si>
+    <t>000010439</t>
+  </si>
+  <si>
+    <t>Док-станція iPega PS5 SLIM Multifunctional Charging Base PG-P5S009</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/dok-stantsiya-ipega-ps5-slim-multifunctional-charging-base-pg-p5s009/</t>
+  </si>
+  <si>
+    <t>000010445</t>
+  </si>
+  <si>
+    <t>Адаптер HOCO USB BT adapter UA28 |BT5.1|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/adapter-hoco-usb-bt-adapter-ua28-bt5-1-/</t>
+  </si>
+  <si>
+    <t>000010446</t>
+  </si>
+  <si>
+    <t>Адаптер Borofone DH8 USB BT adapter |BT5.1|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/adapter-borofone-dh8-usb-bt-adapter-bt5-1-/</t>
+  </si>
+  <si>
+    <t>000010447</t>
+  </si>
+  <si>
+    <t>Пошуковий трекер Borofone Ingenioso intelligent positioning anti-lost device BC100 |9-12 month|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-borofone-ingenioso-intelligent-positioning-anti-lost-device-bc100-9-12-month-/</t>
+  </si>
+  <si>
+    <t>000010449</t>
+  </si>
+  <si>
+    <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
+  </si>
+  <si>
+    <t>000010455</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
+  </si>
+  <si>
+    <t>000010502</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
+  </si>
+  <si>
+    <t>000011373</t>
+  </si>
+  <si>
+    <t>Навушники HOCO Spectrum true wireless BT headset EA1 |BT5.3, 90/500mAh, 10h|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-tws-18/naushniki-hoco-spectrum-true-wireless-bt-headset-ea1-bt5-3-90-500mah-10h-/</t>
+  </si>
+  <si>
+    <t>000011374</t>
+  </si>
+  <si>
+    <t>000010514</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 |2Type-C, 45W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-2type-c-45w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000011361</t>
+  </si>
+  <si>
+    <t>000010517</t>
+  </si>
+  <si>
+    <t>Зарядка Qi Hoco Consuelo folding 3-in-1 wireless fast charger CQ10 |15W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/besprovodnyie-qi-20/zaryadka-qi-hoco-consuelo-folding-3-in-1-wireless-fast-charger-cq10-15w-/</t>
+  </si>
+  <si>
+    <t>000010518</t>
+  </si>
+  <si>
+    <t>000010519</t>
+  </si>
+  <si>
+    <t>Миша Borofone Winner 2.4G business wireless mouse BG13 |800-1200-1600 dpi|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/myishki-45/myish-borofone-winner-2-4g-business-wireless-mouse-bg13-800-1200-1600-dpi-/</t>
+  </si>
+  <si>
+    <t>000010530</t>
+  </si>
+  <si>
+    <t>Навушники HOCO Harmony true wireless BT headset EQ10 |BT5.3, 7/28h|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-tws-18/naushniki-hoco-harmony-true-wireless-bt-headset-eq10-bt5-3-7-28h-/</t>
+  </si>
+  <si>
+    <t>000010533</t>
+  </si>
+  <si>
+    <t>Навушники HOCO Rima true wireless BT headset EQ12 |BT5.3, 7/32h|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-tws-18/naushniki-hoco-rima-true-wireless-bt-headset-eq12-bt5-3-7-32h-/</t>
+  </si>
+  <si>
+    <t>000010534</t>
+  </si>
+  <si>
+    <t>000010566</t>
+  </si>
+  <si>
+    <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
   </si>
   <si>
     <t>000010569</t>
   </si>
   <si>
     <t>УМБ 2in1 Foldable Magnetic Wireless Charger with 5000mAh power bank D8 |Phone, Apple Watch|</t>
   </si>
   <si>
-    <t>Noname</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-2in1-foldable-magnetic-wireless-charger-with-5000mah-power-bank-d8-phone-apple-watch-/</t>
   </si>
   <si>
-    <t>000010598</t>
-[...17 lines deleted...]
-    <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-magnifico-fully-compatible-power-bank-bj66-40000mah-2usb-type-c-pd-qc-22-5w-/</t>
+    <t>000010582</t>
+  </si>
+  <si>
+    <t>WiFi Adapter Baseus FastJoy Series 650Mbps (B01317600111-02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/routeryi-wifi-adapteryi-149/wifi-adapter-baseus-fastjoy-series-650mbps-b01317600111-02-/</t>
+  </si>
+  <si>
+    <t>000010586</t>
+  </si>
+  <si>
+    <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
+  </si>
+  <si>
+    <t>000010615</t>
+  </si>
+  <si>
+    <t>Навушнки HOCO true wireless ANC noise reduction BT headset EW63 |BT5.3, 7h|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-tws-18/naushnki-hoco-true-wireless-anc-noise-reduction-bt-headset-ew63-bt5-3-7h-/</t>
+  </si>
+  <si>
+    <t>000010616</t>
+  </si>
+  <si>
+    <t>Навушнки HOCO True wireless stereo headset EW64 |BT5.3, 35/300mAh, 4h|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-tws-18/naushnki-hoco-true-wireless-stereo-headset-ew64-bt5-3-35-300mah-4h-/</t>
+  </si>
+  <si>
+    <t>000010627</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010653</t>
+  </si>
+  <si>
+    <t>Акустика Xdobo Kungfu IPX7 |BT5.3, 160W, TWS, USB/AUX, 20h|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-xdobo-kungfu-ipx7-bt5-3-160w-tws-usb-aux-20h-/</t>
+  </si>
+  <si>
+    <t>000010665</t>
+  </si>
+  <si>
+    <t>Машинка для підстрігання волосся HOCO Retro engraving electric hair clipper HP22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/beauty-zone-56/mashinka-dlya-strizhki-volos-hoco-retro-engraving-electric-hair-clipper-hp22/</t>
+  </si>
+  <si>
+    <t>000010676</t>
+  </si>
+  <si>
+    <t>Фен HOCO Tide negative ion high speed hair dryer DAR32</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/beauty-zone-56/fen-hoco-tide-negative-ion-high-speed-hair-dryer-dar32/</t>
+  </si>
+  <si>
+    <t>000010686</t>
+  </si>
+  <si>
+    <t>Електрочайник HOCO Kitchen high boron glass electric kettle HA01A |1.8L|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-kitchen-high-boron-glass-electric-kettle-ha01a-1-8l-/</t>
+  </si>
+  <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
+    <t>000010687</t>
+  </si>
+  <si>
+    <t>Мыша ігрова HOCO Main gaming wireless mouse DI43 |2.4GHz, 1600DPI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-main-gaming-wireless-mouse-di43-2-4ghz-1600dpi-/</t>
+  </si>
+  <si>
+    <t>000010688</t>
+  </si>
+  <si>
+    <t>3D окуляри віртуальної реальності HOCO Cool VR glasses DGA10</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/shlemyi-vr-43/3d-ochki-virtualnoy-realnosti-hoco-cool-vr-glasses-dga10/</t>
+  </si>
+  <si>
+    <t>000010697</t>
+  </si>
+  <si>
+    <t>Стрічка на світлодіодах RGB Xtrike Me HT-5050 |5M, USB|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-xtrike-me-ht-5050-5m-usb-/</t>
+  </si>
+  <si>
+    <t>000010716</t>
+  </si>
+  <si>
+    <t>Миша MARVO Wired Programmable Gaming Mouse G961 |12000dpi|</t>
+  </si>
+  <si>
+    <t>MARVO</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/myishki-45/myish-marvo-wired-programmable-gaming-mouse-g961-12000dpi-/</t>
+  </si>
+  <si>
+    <t>000010717</t>
+  </si>
+  <si>
+    <t>Миша MARVO Wireless/Wired Mouse G965W |2,4G/Type-C, 800-8000dpi|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/myishki-45/myish-marvo-wireless-wired-mouse-g965w-2-4g-type-c-800-8000dpi-/</t>
+  </si>
+  <si>
+    <t>000010722</t>
+  </si>
+  <si>
+    <t>Миша MARVO Wired Programmable Mouse M360 |1200-12000dpi|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/myishki-45/myish-marvo-wired-programmable-mouse-m360-1200-12000dpi-/</t>
+  </si>
+  <si>
+    <t>000010724</t>
+  </si>
+  <si>
+    <t>Миша MARVO MISTIC 40 Programmable Wired Mouse M413 |1200-7200dpi|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/myishki-45/myish-marvo-mistic-40-programmable-wired-mouse-m413-1200-7200dpi-/</t>
+  </si>
+  <si>
+    <t>000010728</t>
+  </si>
+  <si>
+    <t>Миша MARVO Wired Programmable Gaming Mouse M727 |1200-12400dpi|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/myishki-45/myish-marvo-wired-programmable-gaming-mouse-m727-1200-12400dpi-/</t>
+  </si>
+  <si>
+    <t>000010730</t>
+  </si>
+  <si>
+    <t>Миша MARVO Wireless/Wired Mouse M803W BK |2.4G/Type-C, 800-4800dpi|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/myishki-45/myish-marvo-wireless-wired-mouse-m803w-bk-2-4g-type-c-800-4800dpi-/</t>
+  </si>
+  <si>
+    <t>000010731</t>
+  </si>
+  <si>
+    <t>Миша MARVO Wireless/Wired Mouse M803W WB |2.4G/Type-C, 800-4800dpi|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/myishki-45/myish-marvo-wireless-wired-mouse-m803w-wb-2-4g-type-c-800-4800dpi-/</t>
+  </si>
+  <si>
+    <t>000010741</t>
+  </si>
+  <si>
+    <t>Акустика USAMS Mini Wireless BT Speaker US-YX014 1200mAh |BT5.3, TWS|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-usams-mini-wireless-bt-speaker-us-yx014-1200mah-bt5-3-tws-/</t>
+  </si>
+  <si>
+    <t>000010749</t>
+  </si>
+  <si>
+    <t>Навушники USAMS Wireless Headphone YH Series YH21 |BT5.3/AUX, 70h|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-usams-wireless-headphone-yh-series-yh21-bt5-3-aux-70h-/</t>
+  </si>
+  <si>
+    <t>000010785</t>
+  </si>
+  <si>
+    <t>Миша ігрова XTRIKE ME programmable GM-314 BK wired mouse |800-7200 6 step dpi|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-programmable-gm-314-bk-wired-mouse-800-7200-6-step-dpi-/</t>
+  </si>
+  <si>
+    <t>000010786</t>
+  </si>
+  <si>
+    <t>Миша ігрова XTRIKE ME programmable GM-314 WH wired mouse |800-7200 6 step dpi|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-programmable-gm-314-wh-wired-mouse-800-7200-6-step-dpi-/</t>
+  </si>
+  <si>
+    <t>000010787</t>
+  </si>
+  <si>
+    <t>Миша ігрова XTRIKE ME programmable GM-319 wired mouse  |1200-7200 6 step dpi|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-programmable-gm-319-wired-mouse-1200-7200-6-step-dpi-/</t>
+  </si>
+  <si>
+    <t>000010794</t>
+  </si>
+  <si>
+    <t>Килимок для миші MARVO MG011 RGB Gaming Mouse Pad |800x300x4mm| |4USB|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kovriki-dlya-geymera-62/kovrik-dlya-myishi-marvo-mg011-rgb-gaming-mouse-pad-800x300x4mm-4usb-/</t>
+  </si>
+  <si>
+    <t>000010797</t>
+  </si>
+  <si>
+    <t>Килимок для миші XTRIKE ME MP-606 RGB Mouse Pad |800x300x4mm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kovriki-dlya-geymera-62/kovrik-dlya-myishi-xtrike-me-mp-606-rgb-mouse-pad-800x300x4mm-/</t>
+  </si>
+  <si>
+    <t>000010830</t>
+  </si>
+  <si>
+    <t>Фен HOCO high-speed negative ion hair dryer HP11 |1600W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/beauty-zone-56/fen-hoco-high-speed-negative-ion-hair-dryer-hp11-1600w-/</t>
+  </si>
+  <si>
+    <t>000010835</t>
+  </si>
+  <si>
+    <t>Селфі-монопод HOCO Handy aluminum alloy anti-shake live broadcast holder K22 |L 1.75m, BT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-handy-aluminum-alloy-anti-shake-live-broadcast-holder-k22-l-1-75m-bt-/</t>
+  </si>
+  <si>
+    <t>000010848</t>
+  </si>
+  <si>
+    <t>Акустика-караоке HOCO Flame light BT speaker DS53 |BT5.0, TWS, TF/USB/AUX, 40Wx2 (120W Max), 3H, 2mic, remorte|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-karaoke-hoco-flame-light-bt-speaker-ds53-bt5-0-tws-tf-usb-aux-40wx2-120w-max-3h-2mic-remorte-/</t>
+  </si>
+  <si>
+    <t>000010850</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO Cool RGB notebook cooling stand DH19 |360x255x28mm, 17", 2usb, 10 RGB Modes|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-dlya-noutbuka-hoco-cool-rgb-notebook-cooling-stand-dh19-360x255x28mm-17-2usb-10-rgb-modes-/</t>
+  </si>
+  <si>
+    <t>000010853</t>
+  </si>
+  <si>
+    <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000010855</t>
+  </si>
+  <si>
+    <t>Тримач Baseus GoTrip Series Bike Phone Mount</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount/</t>
+  </si>
+  <si>
+    <t>000010874</t>
+  </si>
+  <si>
+    <t>Кабель Baseus Tungsten Gold Fast Charging Data Cable Type-C to Type-C |240W, PD3.1, 1m|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-tungsten-gold-fast-charging-data-cable-type-c-to-type-c-240w-pd3-1-1m-/</t>
+  </si>
+  <si>
+    <t>000010876</t>
+  </si>
+  <si>
+    <t>Навушники BASEUS CN Bowie WX5 True Wireless Earphones |BT5.3, 40/400mAh,ENC, 6.5h|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-tws-18/naushniki-baseus-cn-bowie-wx5-true-wireless-earphones-bt5-3-40-400mah-enc-6-5h-/</t>
+  </si>
+  <si>
+    <t>000010895</t>
+  </si>
+  <si>
+    <t>Кемпінгова лампа 3в1 лампа+ліхтар+захист від комарів AH06 |Type-C, ip44|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/kempingovaya-lampa-3v1-lampa-fonarik-zaschita-ot-komarov-ah06-type-c-ip44-/</t>
+  </si>
+  <si>
+    <t>000010896</t>
+  </si>
+  <si>
+    <t>Кемпінгова лампа з сонячною панеллю 3в1 лампа+ліхтар+захист від комарів W890 |12-20h, ip55|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/kempingovaya-lampa-s-solnechnoy-panelyu-3v1-lampa-fonar-zaschita-ot-komarov-w890-12-20h-ip55-/</t>
+  </si>
+  <si>
+    <t>000010902</t>
+  </si>
+  <si>
+    <t>Ліхтар 2в1 налобний+велоліхтар з управлінням жестами W669 |Type-C, 6h Max|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/fonar-2v1-nalobnyiy-velofonar-c-upravleniem-zhestami-w669-type-c-6h-max-/</t>
+  </si>
+  <si>
+    <t>000010905</t>
+  </si>
+  <si>
+    <t>Велоліхтар передній 6 режимів Spotlight+Floodlight XA327</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/velofonar-peredniy-6-rezhimov-spotlight-floodlight-xa327/</t>
+  </si>
+  <si>
+    <t>000010907</t>
+  </si>
+  <si>
+    <t>Набір велоліхтарів передній+задній 5 режимів 800lmn L12 |Type-C, ipx6|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/nabor-velofonarikov-peredniy-zadniy-5-rezhimov-800lmn-l12-type-c-ipx6-/</t>
+  </si>
+  <si>
+    <t>000010929</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Ultimate magnetic car holder H52</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-ultimate-magnetic-car-holder-h52/</t>
+  </si>
+  <si>
+    <t>000010932</t>
+  </si>
+  <si>
+    <t>Підставка для ноутбука HOCO Action metal folding notebook holder HD9 |6 levels|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/podstavka-dlya-noutbuka-hoco-action-metal-folding-notebook-holder-hd9-6-levels-/</t>
+  </si>
+  <si>
+    <t>000010937</t>
+  </si>
+  <si>
+    <t>Миша HOCO Overlord luminous gaming wired mouse GM31 |1200-1800-2400-3600dpi|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-overlord-luminous-gaming-wired-mouse-gm31-1200-1800-2400-3600dpi-/</t>
+  </si>
+  <si>
+    <t>000010938</t>
+  </si>
+  <si>
+    <t>000010939</t>
+  </si>
+  <si>
+    <t>Навушники HOCO Shadow true wireless sleep BT headset EW65 |BT5.3, 30/500mAh, 4h|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-tws-18/naushniki-hoco-shadow-true-wireless-sleep-bt-headset-ew65-bt5-3-30-500mah-4h-/</t>
+  </si>
+  <si>
+    <t>000010940</t>
+  </si>
+  <si>
+    <t>000010941</t>
+  </si>
+  <si>
+    <t>000010942</t>
+  </si>
+  <si>
+    <t>000010943</t>
+  </si>
+  <si>
+    <t>Навушники HOCO Glory true wireless BT headset EW70 |BT5.5, 35/300mAh, 6h|</t>
+  </si>
+  <si>
+    <t>black-purple</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-tws-18/naushniki-hoco-glory-true-wireless-bt-headset-ew70-bt5-5-35-300mah-6h-/</t>
+  </si>
+  <si>
+    <t>000010948</t>
+  </si>
+  <si>
+    <t>Навушники HOCO True wireless stereo headset EW76 |BT5.4, 4H|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-tws-18/naushniki-hoco-true-wireless-stereo-headset-ew76-bt5-4-4h-/</t>
+  </si>
+  <si>
+    <t>000010960</t>
+  </si>
+  <si>
+    <t>Фен HOCO Hot and cold air hair dryer HP13 Plus |1600W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/beauty-zone-56/fen-hoco-hot-and-cold-air-hair-dryer-hp13-plus-1600w-/</t>
+  </si>
+  <si>
+    <t>000010968</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
+  </si>
+  <si>
+    <t>000010981</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>transparent-purple</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000010983</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000010985</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000010986</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000010987</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
+  </si>
+  <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000011001</t>
+  </si>
+  <si>
+    <t>Зарядка Qi HOCO Triumph 3-in-1 travel folding wireless fast charger CQ13 |15W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/besprovodnyie-qi-20/zaryadka-qi-hoco-triumph-3-in-1-travel-folding-wireless-fast-charger-cq13-15w-/</t>
+  </si>
+  <si>
+    <t>000011055</t>
+  </si>
+  <si>
+    <t>Навушники HOCO Young BT headphones W54 |BT5.4, ANC, AUX, USB-C, 30h|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-young-bt-headphones-w54-bt5-4-anc-aux-usb-c-30h-/</t>
+  </si>
+  <si>
+    <t>000011109</t>
+  </si>
+  <si>
+    <t>000011108</t>
+  </si>
+  <si>
+    <t>000011056</t>
+  </si>
+  <si>
+    <t>Навушники HOCO Earl BT headphones W56 |BT5.4, AUX, USB-C, 28h|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-earl-bt-headphones-w56-bt5-4-aux-usb-c-28h-/</t>
+  </si>
+  <si>
+    <t>000011067</t>
+  </si>
+  <si>
+    <t>Чохол HOCO для iPhone 16 Pro Max Rotating magnetic case (AS1)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/apple-28/chehol-hoco-dlya-iphone-16-pro-max-rotating-magnetic-case-as1-/</t>
+  </si>
+  <si>
+    <t>000011077</t>
+  </si>
+  <si>
+    <t>Тримач універсальний HOCO Bamboo lazy stand HD10 |985mm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-universalnyiy-hoco-bamboo-lazy-stand-hd10-985mm-/</t>
+  </si>
+  <si>
+    <t>000011107</t>
   </si>
   <si>
     <t>000011082</t>
   </si>
   <si>
     <t>УМБ Borofone Magnifico fully compatible power bank BJ66A 50000mAh |2USB/Type-C, PD/QC, 22.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-magnifico-fully-compatible-power-bank-bj66-50000mah-2usb-type-c-pd-qc-22-5w-/</t>
   </si>
   <si>
     <t>000011083</t>
   </si>
   <si>
     <t>УМБ Borofone Magnifico fully compatible power bank BJ66B 60000mAh |2USB/Type-C, PD/QC, 22.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-magnifico-fully-compatible-power-bank-bj66-60000mah-2usb-type-c-pd-qc-22-5w-/</t>
   </si>
   <si>
+    <t>000011100</t>
+  </si>
+  <si>
+    <t>Кабель HOCO lightning Assistant silicone charging data cable X101 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-assistant-silicone-charging-data-cable-x101-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000012510</t>
+  </si>
+  <si>
+    <t>000011097</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Assistant silicone charging data cable X101 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-assistant-silicone-charging-data-cable-x101-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000011098</t>
+  </si>
+  <si>
+    <t>000011116</t>
+  </si>
+  <si>
+    <t>Перехідник HOCO Type-C male to Type-C female display adapter UA32 |100W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-hoco-type-c-male-to-type-c-female-display-adapter-ua32-100w-/</t>
+  </si>
+  <si>
+    <t>000011120</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Wish two-way charger CS16A |1Type-C/1Lightning, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-wish-two-way-charger-cs16a-1type-c-1lightning-20w-3a-/</t>
+  </si>
+  <si>
+    <t>000011121</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Wish single port multi-protocol charger CS17A |1USB, 22.5W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-wish-single-port-multi-protocol-charger-cs17a-1usb-22-5w-3a-/</t>
+  </si>
+  <si>
+    <t>000011124</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Cable Puerto single-port charger CS24A |1Type-C, 25W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-cable-puerto-single-port-charger-cs24a-1type-c-25w-3a-/</t>
+  </si>
+  <si>
+    <t>000011127</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Rico charger CS25A |1USB/1Type-C, 20W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-rico-charger-cs25a-1usb-1type-c-20w-3a-/</t>
+  </si>
+  <si>
+    <t>000011129</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Bright charger CS61A |1USB/1Type-C, 30W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-charger-cs61a-1usb-1type-c-30w-3a-/</t>
+  </si>
+  <si>
+    <t>000011131</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Bright PD charger CS63A |1USB/1Type-C, 65W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-pd-charger-cs63a-1usb-1type-c-65w-3a-/</t>
+  </si>
+  <si>
+    <t>000011133</t>
+  </si>
+  <si>
+    <t>Зарадка Qi HOCO Falcon 3-in-1 desktop vertical wireless fast charging CQ19 |15W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/besprovodnyie-qi-20/zaradka-qi-hoco-falcon-3-in-1-desktop-vertical-wireless-fast-charging-cq19-15w-/</t>
+  </si>
+  <si>
+    <t>000011134</t>
+  </si>
+  <si>
+    <t>000011139</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Excelso 2-in-1 wireless fast charging car holder HW28 (center console) |15W, 4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-excelso-2-in-1-wireless-fast-charging-car-holder-hw28-center-console-15w-4-5-7-/</t>
+  </si>
+  <si>
+    <t>000011154</t>
+  </si>
+  <si>
+    <t>Подрібнювач для м'яса HOCO stainless steel meat grinder HE35 |400W, 3L|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektricheskiy-izmelchitel-myasa-hoco-stainless-steel-meat-grinder-he35-400w-3l-/</t>
+  </si>
+  <si>
+    <t>000011159</t>
+  </si>
+  <si>
+    <t>Аерогриль HOCO air fryer with touch screen and window HE21 |1700W, 8L|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/aerogril-hoco-air-fryer-with-touch-screen-and-window-he21-1700w-8l-/</t>
+  </si>
+  <si>
+    <t>000011164</t>
+  </si>
+  <si>
+    <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
+  </si>
+  <si>
+    <t>000011162</t>
+  </si>
+  <si>
+    <t>Камера відеомоніторінгу HOCO Indoor PTZ HD camera D6 |3MP, FHD, Google Assistant, Infrared|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/kamera-videonablyudeniya-hoco-indoor-ptz-hd-camera-d6-3mp-fhd-google-assistant-infrared-/</t>
+  </si>
+  <si>
+    <t>000011181</t>
+  </si>
+  <si>
+    <t>Навушники HOCO Auspicious ANC noise reduction BT headphones W35 Max |BT5.4, TF/AUX, 90h|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-bt-headphones-w35-max-joy-bt5-4-tf-aux-90h-/</t>
+  </si>
+  <si>
+    <t>000011182</t>
+  </si>
+  <si>
+    <t>000011186</t>
+  </si>
+  <si>
+    <t>Ручний стабілізатор HOCO Support 3-axis smart gimble K24 |app, tripod|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/ruchnoy-stabilizator-hoco-support-3-axis-smart-gimble-k24-app-tripod-/</t>
+  </si>
+  <si>
+    <t>000011198</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
+  </si>
+  <si>
+    <t>000011200</t>
+  </si>
+  <si>
+    <t>Набір для чистки гаджетів HOCO 8-in-1 multifunctional cleaning kit (overseas customization) DI35</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/nabor-dlya-chistki-gadzhetov-hoco-8-in-1-multifunctional-cleaning-kit-overseas-customization-di35/</t>
+  </si>
+  <si>
+    <t>000011203</t>
+  </si>
+  <si>
+    <t>Камера відеомоніторінгу HOCO Outdoor gun-type HD camera D4 |2MP, FHD, Infrared|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/kamera-videonablyudeniya-hoco-outdoor-gun-type-hd-camera-d4-2mp-fhd-infrared-/</t>
+  </si>
+  <si>
+    <t>000011228</t>
+  </si>
+  <si>
+    <t>Зарядка Qi HOCO Outstanding 3-in-1 desktop folding magnetic wireless fast charger CQ22 |15W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/besprovodnyie-qi-20/zaryadka-qi-hoco-outstanding-3-in-1-desktop-folding-magnetic-wireless-fast-charger-cq22-15w-/</t>
+  </si>
+  <si>
     <t>000011234</t>
   </si>
   <si>
     <t>УМБ HOCO Sabio fully compatible power bank with 3 cables J132 10000mAh |1USB/1Type-C, 22.5W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-hoco-sabio-fully-compatible-power-bank-with-3-cables-j132-10000mah-1usb-1type-c-22-5w-3a-pd-q/</t>
   </si>
   <si>
     <t>000011237</t>
   </si>
   <si>
     <t>УМБ HOCO Distant multi-function power bank J138 60000mAh |3USB/2Type-C/DC12V, 22.5W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-hoco-distant-multi-function-power-bank-j138-60000mah-3usb-2type-c-dc12v-22-5w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011247</t>
   </si>
   <si>
     <t>УМБ HOCO Sunlight power bank magnetic suction+holder Q36A 10000mAh |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
-    <t>metal-grey</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-hoco-sunlight-power-bank-magnetic-suction-holder-q36a-10000mah-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011252</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
+  </si>
+  <si>
+    <t>000011255</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
+  </si>
+  <si>
+    <t>000011277</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
+  </si>
+  <si>
+    <t>000011299</t>
+  </si>
+  <si>
+    <t>Навушники HOCO True wireless stereo headset EW83 |BT5.4, 30/300mAh, 4h|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-tws-18/naushniki-hoco-true-wireless-stereo-headset-ew83-bt5-4-4h-/</t>
+  </si>
+  <si>
+    <t>000011322</t>
+  </si>
+  <si>
+    <t>Обігрівач HOCO desktop heater HX24 |1500W, 3 levels|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/obogrevatel-hoco-desktop-heater-hx24-1500w-3-levels-/</t>
+  </si>
+  <si>
+    <t>000011319</t>
+  </si>
+  <si>
+    <t>Лампа HOCO DL12 Ultra thin outdoor LED flood light |50W, IP66|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-dl12-ultra-thin-outdoor-led-flood-light-50w-ip66-/</t>
+  </si>
+  <si>
+    <t>000011320</t>
+  </si>
+  <si>
+    <t>Лампа HOCO DL13 Ultra thin outdoor LED flood light |100W, IP66|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-dl13-ultra-thin-outdoor-led-flood-light-100w-ip66-/</t>
+  </si>
+  <si>
+    <t>000011327</t>
+  </si>
+  <si>
+    <t>Розумні ваги HOCO Smart body fat scale HI21 |0-180kg, BT4.2, APP|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/umnyie-vesyi-hoco-smart-body-fat-scale-hi21-0-180kg-bt4-2-app-/</t>
+  </si>
+  <si>
+    <t>000011328</t>
+  </si>
+  <si>
+    <t>Пилосос HOCO Wireless handheld roller brush vacuum cleaner HY11 |30min, 10KPa, 0.4l|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/pyilesos-hoco-wireless-handheld-roller-brush-vacuum-cleaner-hy11-30min-10kpa-0-4l-/</t>
+  </si>
+  <si>
+    <t>000011335</t>
+  </si>
+  <si>
+    <t>Пошуковий трекер BOROFONE Search card type intelligent positioning anti-lost device BC102 |Apple Find Me, IP68|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-borofone-search-card-type-intelligent-positioning-anti-lost-device-bc102-apple-find-me-ip68-/</t>
+  </si>
+  <si>
+    <t>000011336</t>
+  </si>
+  <si>
+    <t>Пошуковий трекер HOCO Saviour smart positioning anti-lost device E92 |Apple Find Me, IP68|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-saviour-smart-positioning-anti-lost-device-e92-apple-find-me-ip68-/</t>
+  </si>
+  <si>
+    <t>000011348</t>
+  </si>
+  <si>
+    <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
+  </si>
+  <si>
+    <t>000011354</t>
+  </si>
+  <si>
+    <t>Фотопапір для фотокамери HOCO Printing paper for children printing camera (5PCS)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/fotobumaga-dlya-fotoapparata-hoco-printing-paper-for-children-printing-camera-5pcs-/</t>
+  </si>
+  <si>
+    <t>000011359</t>
+  </si>
+  <si>
+    <t>WiFi Adapter HOCO WiFi5 USB internal antenna wireless network card HI33 |2.4GHz/5GHz, 650Mbps, USB2.0|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/routeryi-wifi-adapteryi-149/wifi-adapter-hoco-wifi5-usb-internal-antenna-wireless-network-card-hi33-2-4ghz-5ghz-650mbps-usb2-0-/</t>
+  </si>
+  <si>
+    <t>000011362</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000011363</t>
+  </si>
+  <si>
+    <t>000011367</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000011394</t>
+  </si>
+  <si>
+    <t>Перехідник HOCO iP male/C male to USB female OTG 2-in-1 transparent adapter UA36E |480Mbps, 2A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-hoco-ip-male-c-male-to-usb-female-otg-2-in-1-transparent-adapter-ua36e-480mbps-2a-/</t>
+  </si>
+  <si>
+    <t>000011407</t>
+  </si>
+  <si>
+    <t>Навушники HOCO Cool color true wireless BT headset with touch screen EQ14 |BT5.4, 40/500mAh, 7h|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-tws-18/naushniki-hoco-cool-color-true-wireless-bt-headset-with-touch-screen-eq14-bt5-4-40-500mah-7h-/</t>
+  </si>
+  <si>
+    <t>000011416</t>
+  </si>
+  <si>
+    <t>Навушники HOCO Singer true wireless ANC+ENC noise reduction BT headset EQ22 |BT5.4, 40/400mAh, 6-7h|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-tws-18/naushniki-hoco-singer-true-wireless-anc-enc-noise-reduction-bt-headset-eq22-bt5-4-40-400mah-6-7h-/</t>
+  </si>
+  <si>
+    <t>000011422</t>
+  </si>
+  <si>
+    <t>Навушники HOCO Randy true wireless BT headset with touch screen EW73 |BT5.4, 30/300mAh, 4h|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-tws-18/naushniki-hoco-randy-true-wireless-bt-headset-with-touch-screen-ew73-bt5-4-30-300mah-4h-/</t>
+  </si>
+  <si>
+    <t>000011440</t>
+  </si>
+  <si>
+    <t>Навушники HOCO Happiness ANC noise reduction BT headphones W55 Plus |BT5.4, 65-90h, AUX/TF|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-happiness-anc-noise-reduction-bt-headphones-w55-plus-bt5-4-65-90h-aux-tf-/</t>
+  </si>
+  <si>
+    <t>000011441</t>
+  </si>
+  <si>
+    <t>000011442</t>
+  </si>
+  <si>
+    <t>Навушники HOCO ANC BT headphones W58 |BT5.4, 40-50h, Type-C, Smart Case|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-anc-bt-headphones-w58-bt5-4-40-50h-type-c-smart-case-/</t>
+  </si>
+  <si>
+    <t>000011443</t>
+  </si>
+  <si>
+    <t>000011462</t>
+  </si>
+  <si>
+    <t>Адаптер HOCO Way car wireless CarPlay adapter HU1</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/android-player-142/adapter-hoco-way-car-wireless-carplay-adapter-hu1/</t>
+  </si>
+  <si>
+    <t>000011470</t>
+  </si>
+  <si>
+    <t>Селфі-монопод HOCO Sherkhan magnetic aluminum alloy live broadcast holder K25 |BT5.2, 60-105mm, 2h|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-sherkhan-magnetic-aluminum-alloy-live-broadcast-holder-k25-bt5-2-60-105mm-2h-/</t>
+  </si>
+  <si>
+    <t>000011468</t>
+  </si>
+  <si>
+    <t>Термометр HOCO Indoor electronic hygrothermometer HX40 |12 Months|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termometr-hoco-indoor-electronic-hygrothermometer-hx40-12-months-/</t>
+  </si>
+  <si>
+    <t>000011501</t>
+  </si>
+  <si>
+    <t>Кулер для ноутбука MEETION Gaming Cooling Pad CP4040 |9-17"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-gaming-cooling-pad-cp4040-9-17-/</t>
+  </si>
+  <si>
+    <t>000011502</t>
+  </si>
+  <si>
+    <t>Кулер для ноутбука MEETION Gaming Cooling Pad CP5050 |9-19"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-gaming-cooling-pad-cp5050-9-17-/</t>
+  </si>
+  <si>
+    <t>000011479</t>
+  </si>
+  <si>
+    <t>Миша MEETION 2.4G+Bluetooth Dual Mode gaming mouse BTM002 |1000-1200-1600dpi, 6keys, Type-C Charging, RGB|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-2-4g-bluetooth-dual-mode-gaming-mouse-btm002-1000-1200-1600dpi-6keys-type-c-charging-rgb-/</t>
+  </si>
+  <si>
+    <t>000011485</t>
+  </si>
+  <si>
+    <t>Миша MEETION RGB Circulation Backlit Gaming Mouse GM23_2023 |7 Keys, 12800dpi|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-circulation-backlit-gaming-mouse-gm23-2023-7-keys-12800dpi-/</t>
+  </si>
+  <si>
+    <t>000011486</t>
+  </si>
+  <si>
+    <t>Миша MEETION Wired+2.4G+Bluetooth Gaming mouse GW24 |6 Keys, 8000dpi, 30-60h, RGB|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-wired-2-4g-bluetooth-gaming-mouse-gw24-6-keys-8000dpi-30-60h-rgb-/</t>
+  </si>
+  <si>
+    <t>000011487</t>
+  </si>
+  <si>
+    <t>000011488</t>
+  </si>
+  <si>
+    <t>000011489</t>
+  </si>
+  <si>
+    <t>000011491</t>
+  </si>
+  <si>
+    <t>Миша MEETION Wired+2.4G+Bluetooth Gaming mouse GW32 |7 Keys, 8000dpi, 35-115h, RGB|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-wired-2-4g-bluetooth-gaming-mouse-gw32-7-keys-8000dpi-35-115h-rgb-/</t>
+  </si>
+  <si>
+    <t>000011494</t>
+  </si>
+  <si>
+    <t>Миша MEETION Wired+2.4G+Bluetooth Gaming Mouse With Charing Base GW38 |6 Keys, 8000dpi, 30-60h, RGB|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-wired-2-4g-bluetooth-gaming-mouse-with-charing-base-gw38-6-keys-8000dpi-30-60h-rgb-/</t>
+  </si>
+  <si>
+    <t>000011520</t>
+  </si>
+  <si>
+    <t>Навушники HOCO Tone ANC BT headphones W53 Plus |BT5.4, 45/90H, USB-C, AUX|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-tone-anc-bt-headphones-w53-plus-bt5-4-45-90h-usb-c-aux-/</t>
+  </si>
+  <si>
+    <t>000011529</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Alegria dual port car BT FM transmitter E86 |2USB/Type-C, 48W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-alegria-dual-port-car-bt-fm-transmitter-e86-2usb-type-c-48w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000011530</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000011537</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
+  </si>
+  <si>
+    <t>000011539</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
+  </si>
+  <si>
+    <t>000011541</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
+  </si>
+  <si>
+    <t>000011566</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
+  </si>
+  <si>
+    <t>000011575</t>
+  </si>
+  <si>
+    <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
+  </si>
+  <si>
+    <t>000011568</t>
+  </si>
+  <si>
+    <t>Акустика для ПК XTRIKE Me Wired Speaker SK-605 |AUX+USB, RGB, 3W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-wired-speaker-sk-605-aux-usb-rgb-3w-/</t>
+  </si>
+  <si>
+    <t>000011569</t>
+  </si>
+  <si>
+    <t>Кулер XTRIKE Me Cooling Fan FN-813 |9-15,6", 2USB, 5 Fans|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-cooling-fan-fn-813-9-15-6-2usb-5-fans-/</t>
+  </si>
+  <si>
+    <t>000011578</t>
+  </si>
+  <si>
+    <t>Навушники Onikuma Headset Headworn B100 |BT5.3/2.4G, Type-C, PS4/PS5/PC/Mac/iOS/Android, RGB|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-onikuma-headset-headworn-b100-bt5-3-2-4g-type-c-ps4-ps5-pc-mac-ios-android-rgb-/</t>
+  </si>
+  <si>
+    <t>000011581</t>
+  </si>
+  <si>
+    <t>Навушники Onikuma Headworn Three Mode Headset B2 |BT5.3/2.4G/Type-C, 25H|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-onikuma-headworn-three-mode-headset-b2-bt5-3-2-4g-type-c-25h-/</t>
+  </si>
+  <si>
+    <t>000011583</t>
+  </si>
+  <si>
+    <t>Навушники Onikuma Noise Cancelling Headphone Wired Game Headset X12 |USB+3.5mm, RGB|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-onikuma-noise-cancelling-headphone-wired-game-headset-x12-usb-3-5mm-rgb-/</t>
+  </si>
+  <si>
+    <t>000011582</t>
+  </si>
+  <si>
+    <t>Навушники Onikuma Bluetooth Headphones with ANC Microphone B3 |BT5.3/Type-C, ANC, 38H, RGB|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-onikuma-bluetooth-headphones-with-anc-microphone-b3-bt5-3-type-c-anc-38h-rgb-/</t>
+  </si>
+  <si>
+    <t>000011591</t>
+  </si>
+  <si>
+    <t>Миша Onikuma RGB Backlit Wired Gaming Mouse CW925 |12800 DPI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/myishki-45/myish-onikuma-rgb-backlit-wired-gaming-mouse-cw925-12800-dpi-/</t>
+  </si>
+  <si>
+    <t>000011592</t>
+  </si>
+  <si>
+    <t>Миша Onikuma RGB Wired Gaming Mouse CW929 |400/800/1600/3200/6400 DPI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/myishki-45/myish-onikuma-rgb-wired-gaming-mouse-cw929-400-800-1600-3200-6400-dpi-/</t>
+  </si>
+  <si>
+    <t>000011593</t>
+  </si>
+  <si>
+    <t>000011595</t>
+  </si>
+  <si>
+    <t>Миша Onikuma Wired+2.4G RGB Gaming Mouse CW917 |800-4800DPI</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/myishki-45/myish-onikuma-wired-2-4g-rgb-gaming-mouse-cw917-800-4800dpi/</t>
+  </si>
+  <si>
+    <t>000011606</t>
+  </si>
+  <si>
+    <t>Миша Onikuma Onikuma RGB Tri-Mode Gaming Mouse CW928 |2.4G/BT/Type-C, 800-12000DPI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/myishki-45/myish-onikuma-onikuma-rgb-tri-mode-gaming-mouse-cw928-2-4g-bt-type-c-800-12000dpi-/</t>
+  </si>
+  <si>
+    <t>000011623</t>
+  </si>
+  <si>
+    <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
+  </si>
+  <si>
+    <t>000011624</t>
+  </si>
+  <si>
+    <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
+  </si>
+  <si>
+    <t>000011621</t>
+  </si>
+  <si>
+    <t>Тримач Baseus Lateral Gravity Car Mount</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
+  </si>
+  <si>
+    <t>000011626</t>
+  </si>
+  <si>
+    <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
+  </si>
+  <si>
+    <t>000011630</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
+  </si>
+  <si>
+    <t>000011637</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
+  </si>
+  <si>
+    <t>000011642</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000011643</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000011645</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000011651</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий Baseus GaN5S Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5s-fast-charger-1type-c-20w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000011652</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий Baseus GaN5S Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5s-fast-charger-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000011653</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий Baseus PicoGo GaN Fast Charger |1Type-C, 45W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-picogo-gan-fast-charger-1type-c-45w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000011657</t>
+  </si>
+  <si>
+    <t>Кабель Baseus Type-C to Lightning Crystal Shine Series Fast Charging Data Cable |2m, 20W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-crystal-shine-series-fast-charging-data-cable-2m-20w-/</t>
+  </si>
+  <si>
+    <t>000011661</t>
+  </si>
+  <si>
+    <t>Кабель Baseus Type-C to Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 20W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-20w-/</t>
+  </si>
+  <si>
+    <t>000011662</t>
+  </si>
+  <si>
+    <t>Кабель Baseus Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000011658</t>
+  </si>
+  <si>
+    <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
+  </si>
+  <si>
+    <t>000011664</t>
+  </si>
+  <si>
+    <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
+  </si>
+  <si>
+    <t>000011679</t>
+  </si>
+  <si>
+    <t>Кабель Baseus High Definition Series DP 8K to DP 8K Adapter Cable |1.5m, 240Hz|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabeli-lan-hdmi-44/kabel-baseus-high-definition-series-dp-8k-to-dp-8k-adapter-cable-1-5m-240hz-/</t>
+  </si>
+  <si>
+    <t>000011682</t>
+  </si>
+  <si>
+    <t>Адаптер Baseus Encok Wireless Adapter BA04+ |BT5.4, 20M| (A10082600121-00)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/adapter-baseus-encok-wireless-adapter-ba04-bt5-4-20m-a10082600121-00-/</t>
+  </si>
+  <si>
+    <t>000011687</t>
+  </si>
+  <si>
+    <t>HUB адаптер Baseus UltraJoy Series 5-Port HUB Docking Station |Type-C to HDMI4K@30Hz*1+USB 3.0*4|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/hub-adapter-baseus-ultrajoy-series-5-port-hub-docking-station-type-c-to-hdmi4k-30hz-1-usb-3-0-4-/</t>
+  </si>
+  <si>
+    <t>000011688</t>
+  </si>
+  <si>
+    <t>Камера відеоспостереження Baseus Security S1 Outdoor Camera 2K |145°, 8Gb eMMC, Night vision 400lm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/kamera-videonablyudeniya-baseus-security-s1-outdoor-camera-2k-145-8gb-emmc-night-vision-400lm-/</t>
+  </si>
+  <si>
+    <t>000011689</t>
+  </si>
+  <si>
+    <t>Камера відеоспостереження Baseus Security N1 Outdoor Camera 2K 2-Cam Kit |145°, 16Gb eMMC (16TB Max), Color Night vision, IP67|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/kamera-videonablyudeniya-baseus-security-n1-outdoor-camera-2k-2-cam-kit-145-16gb-emmc-16tb-max-color-night-vision-ip67-/</t>
+  </si>
+  <si>
+    <t>000011690</t>
+  </si>
+  <si>
+    <t>Камера відеоспостереження Baseus Security N1 Outdoor Camera 2K 3-Cam Kit |145°, 16Gb eMMC (16TB Max), Color Night vision, IP67|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/kamera-videonablyudeniya-baseus-security-n1-outdoor-camera-2k-3-cam-kit-145-16gb-emmc-16tb-max-color-night-vision-ip67-/</t>
+  </si>
+  <si>
+    <t>000011700</t>
+  </si>
+  <si>
+    <t>Навушники Baseus Bass 35 Max Wireless Headphones |BT5.3, 50h|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-baseus-bass-35-max-wireless-headphones-bt5-3-50h-/</t>
+  </si>
+  <si>
+    <t>000011709</t>
+  </si>
+  <si>
+    <t>Навушники Baseus Bowie True Wireless Earphones WM01 |BT5.3, 40/300mAh, 5h|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-tws-18/naushniki-baseus-bowie-true-wireless-earphones-wm01-bt5-3-40-300mah-5h-/</t>
+  </si>
+  <si>
+    <t>000011693</t>
+  </si>
+  <si>
+    <t>Камера відеоспостереження Baseus Security P1 Indoor Camera 3K |8x Zoom, 4MP, 3K|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/kamera-videonablyudeniya-baseus-security-p1-indoor-camera-3k-8x-zoom-4mp-3k-/</t>
+  </si>
+  <si>
+    <t>000011694</t>
+  </si>
+  <si>
+    <t>Камера відеоспостереження Baseus Security P1 Lite Indoor Camera 2K |8x Zoom, 3MP, 2K|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/kamera-videonablyudeniya-baseus-security-p1-lite-indoor-camera-2k-8x-zoom-3mp-2k-/</t>
+  </si>
+  <si>
+    <t>000011715</t>
+  </si>
+  <si>
+    <t>Розумна указка Baseus Orange Dot Wireless Presenter (Red Laser) |100m, USB/Type-C Receiver| (battery version)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-baseus-orange-dot-wireless-presenter-red-laser-100m-usb-type-c-receiver-/</t>
+  </si>
+  <si>
+    <t>000011720</t>
+  </si>
+  <si>
+    <t>4G портативний роутер HOCO Mobile portable WiFi HI41 (Europe Asia and Africa) |2.4G, 3h|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/routeryi-wifi-adapteryi-149/4g-portativnyiy-router-hoco-mobile-portable-wifi-hi41-europe-asia-and-africa-2-4g-3h-/</t>
+  </si>
+  <si>
+    <t>000011721</t>
+  </si>
+  <si>
+    <t>Вентилятор Hoco Nimble portable handheld fan HX60 |3 Speed, 36dB, 2.5h|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-nimble-portable-handheld-fan-hx60-3-speed-36db-2-5h-/</t>
+  </si>
+  <si>
+    <t>000011723</t>
+  </si>
+  <si>
+    <t>Вентилятор Hoco Hurricane high speed handheld fan HX64 |60dB, 1.5-7h|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-hurricane-high-speed-handheld-fan-hx64-60db-1-5-7h-/</t>
+  </si>
+  <si>
+    <t>000011732</t>
+  </si>
+  <si>
+    <t>Док-станція Ipega Horizontal Stand for PS5 Slim Disc/Digital PG-P5S021 |RGB, 4xUSB 2.0|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/dok-stantsiya-ipega-horizontal-stand-for-ps5-slim-disc-digital-pg-p5s021-rgb-4xusb-2-0-/</t>
+  </si>
+  <si>
+    <t>000011733</t>
+  </si>
+  <si>
+    <t>Док-станція Ipega Horizontal Stand for PS5 Slim Disc/Digital PG-P5S021A |RGB, 4xUSB 2.0|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/dok-stantsiya-ipega-horizontal-stand-for-ps5-slim-disc-digital-pg-p5s021a-rgb-4xusb-2-0-/</t>
+  </si>
+  <si>
+    <t>000011739</t>
+  </si>
+  <si>
+    <t>Навушники HOCO Wonderful BT headphones W52 |BT 5.4,AUX/TF, 46h|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-wonderful-bt-headphones-w52-bt-5-4-aux-tf-46h-/</t>
+  </si>
+  <si>
+    <t>000011740</t>
+  </si>
+  <si>
+    <t>000011741</t>
+  </si>
+  <si>
+    <t>000011742</t>
+  </si>
+  <si>
+    <t>Навушники HOCO Happy BT headphones W65 |BT 5.4,AUX, 45h|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-happy-bt-headphones-w65-bt-5-4-aux-tf-45h-/</t>
+  </si>
+  <si>
+    <t>000011743</t>
+  </si>
+  <si>
+    <t>000011744</t>
+  </si>
+  <si>
+    <t>000011745</t>
+  </si>
+  <si>
+    <t>000011746</t>
+  </si>
+  <si>
+    <t>000011747</t>
+  </si>
+  <si>
+    <t>000011748</t>
+  </si>
+  <si>
+    <t>Навушники HOCO Happy ANC BT headphones W65 Plus |BT 5.4, AUX, 32/45h|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-happy-anc-bt-headphones-w65-plus-bt-5-4-aux-tf-32-45h-/</t>
+  </si>
+  <si>
+    <t>000011749</t>
+  </si>
+  <si>
+    <t>000011750</t>
+  </si>
+  <si>
+    <t>000011751</t>
+  </si>
+  <si>
+    <t>000011756</t>
+  </si>
+  <si>
+    <t>Вентилятор HOCO Exquisite handheld folding fan HX61 |3 Speed, 4.5h|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-exquisite-handheld-folding-fan-hx61-3-speed-4-5h-/</t>
+  </si>
+  <si>
+    <t>000011784</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий XO charger L37 |1USB, 2.1A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-charger-l37-1usb-2-1a-/</t>
+  </si>
+  <si>
+    <t>000011785</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
+  </si>
+  <si>
+    <t>000011786</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
+  </si>
+  <si>
+    <t>000011787</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
+  </si>
+  <si>
+    <t>000011942</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
+  </si>
+  <si>
+    <t>000011947</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C New charging data cable U144 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-new-charging-data-cable-u144-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000011953</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000011955</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Ingenious PD charger N65 |1USB/Type-C, 20W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-pd-charger-n65-1usb-type-c-20w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000011964</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Speed single-port PD ultra-thin charger N74 |1Type-C, 25W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-ultra-thin-charger-n74-1type-c-25w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000011970</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний Borofone Solid single-port PD car charger BZ31B |1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-solid-single-port-pd-car-charger-bz31b-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000011976</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
+  </si>
+  <si>
+    <t>000011977</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO Driving recorder with 3-inch display (with rear camera) DV6 |1080p/30FPS front, 720p rear, G Sessor|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-with-rear-camera-dv6-1080p-30fps-front-720p-rear-g-sessor-/</t>
+  </si>
+  <si>
+    <t>000011981</t>
+  </si>
+  <si>
+    <t>Акустика-караоке HOCO Cool portable BT speaker with one microphone DS64 |BT5.3, TWS, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-karaoke-hoco-cool-portable-bt-speaker-with-one-microphone-ds64-bt5-3-tws-30w-/</t>
+  </si>
+  <si>
+    <t>000011986</t>
+  </si>
+  <si>
+    <t>Акустика HOCO Marquis sports BT speaker HT1 Max ipx4 |20Wx2, BT5.4, USB/AUX/FM/TWS, 15h|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-hoco-marquis-sports-bt-speaker-ht1-max-ipx4-20wx2-bt5-4-usb-aux-fm-tws-15h-/</t>
+  </si>
+  <si>
+    <t>000011987</t>
+  </si>
+  <si>
+    <t>Акустика-караоке BOROFONE Vida BT speaker with microphone BP25 |10Wx2, BT5.4, USB/AUX/TWS, 4h|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-karaoke-borofone-vida-bt-speaker-with-microphone-bp25-10wx2-bt5-4-usb-aux-tws-4h-/</t>
+  </si>
+  <si>
+    <t>000011991</t>
+  </si>
+  <si>
+    <t>Навушники HOCO Cat true wireless touch screen BT headset EW86 |BT5.4, 25/300mAh, 3.5/20h|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-tws-18/naushniki-hoco-cat-true-wireless-touch-screen-bt-headset-ew86-bt5-4-25-300mah-3-5-20h-/</t>
+  </si>
+  <si>
+    <t>000011992</t>
+  </si>
+  <si>
+    <t>Навушники HOCO Gata true wireless touch screen BT headset EW87 |BT5.4, 30/280mAh, 4/20h|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-tws-18/naushniki-hoco-gata-true-wireless-touch-screen-bt-headset-ew87-bt5-4-30-280mah-4-20h-/</t>
+  </si>
+  <si>
+    <t>000011994</t>
+  </si>
+  <si>
+    <t>Навушники HOCO Kissa true wireless touch screen BT headset EW89 |BT5.4, 25/300mAh, 3.5/20h|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-tws-18/naushniki-hoco-kissa-true-wireless-touch-screen-bt-headset-ew89-bt5-4-25-300mah-3-5-20h-/</t>
+  </si>
+  <si>
+    <t>000011995</t>
+  </si>
+  <si>
+    <t>Навушники HOCO True wireless ANC noise reduction BT headset EW90 |BT5.4, 4h|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-tws-18/naushniki-hoco-true-wireless-anc-noise-reduction-bt-headset-ew90-bt5-4-4h-/</t>
+  </si>
+  <si>
+    <t>000012012</t>
+  </si>
+  <si>
+    <t>Smart Sports Watch HOCO (call version) Y33 |BT5.3, HeatRate, 2.01"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y33-bt5-3-heatrate-2-01-/</t>
+  </si>
+  <si>
+    <t>000012015</t>
+  </si>
+  <si>
+    <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
+  </si>
+  <si>
+    <t>000012017</t>
+  </si>
+  <si>
+    <t>Миша ігрова HOCO Dixon RGB dual-mode wireless mouse (rechargeable version) GM40 |BT/2.4G, 7 Keys|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-hoco-dixon-rgb-dual-mode-wireless-mouse-rechargeable-version-gm40-bt-2-4g-7-keys-/</t>
+  </si>
+  <si>
+    <t>000012018</t>
+  </si>
+  <si>
+    <t>000012016</t>
+  </si>
+  <si>
+    <t>Ігровий контроллер HOCO Cool Play Multi-function PS4 wireless gamepad DGM01 |6 axis Gyroscope|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-kontroller-hoco-cool-play-multi-function-ps4-wireless-gamepad-dgm01-6-axis-gyroscope-/</t>
+  </si>
+  <si>
+    <t>000012021</t>
+  </si>
+  <si>
+    <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
+  </si>
+  <si>
+    <t>000012029</t>
+  </si>
+  <si>
+    <t>Акустика-караоке XO-F70 Large Portable Party Speaker |40W, BT5.0, USB/TF, 4-10h|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-karaoke-xo-f70-large-portable-party-speaker-40w-bt5-0-usb-tf-4-10h-/</t>
+  </si>
+  <si>
+    <t>000012033</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
+  </si>
+  <si>
+    <t>000012037</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
+  </si>
+  <si>
+    <t>000012039</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Correct cigarette lighter car charger Z61A |2Type-C/1USB/1DC, 60W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-correct-cigarette-lighter-car-charger-z61a-2type-c-1usb-1dc-60w-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012048</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний BOROFONE Solid dual-port car charger Type-C Set BZ31A |2USB, 17W/3.4A Max|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-solid-dual-port-car-charger-type-c-set-bz31a-2usb-17w-3-4a-max-/</t>
+  </si>
+  <si>
+    <t>000012051</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний BOROFONE Solid car charger BZ31D |2Type-C, 60W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-solid-car-charger-bz31d-2type-c-60w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012052</t>
+  </si>
+  <si>
+    <t>Аудіоадаптер універсальний HOCO Path car AUX BT receiver with cable E150 |BT5.4, 1.5m|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-path-car-aux-bt-receiver-with-cable-e150-bt5-4-1-5m-/</t>
+  </si>
+  <si>
+    <t>000012053</t>
+  </si>
+  <si>
+    <t>Кабель HOCO AUX 3.5mm to 3.5mm Nuevo audio cable UPA33 |1.5M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-peredachi-zvuka-aux-30/kabel-hoco-aux-3-5mm-to-3-5mm-nuevo-audio-cable-upa33-1-5m-/</t>
+  </si>
+  <si>
+    <t>000012054</t>
+  </si>
+  <si>
+    <t>Кабель HOCO 3.5mm to lightning Nuevo digital audio conversion cable UPA33A |1.5mm, DAC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-peredachi-zvuka-aux-30/kabel-hoco-3-5mm-to-lightning-nuevo-digital-audio-conversion-cable-upa33a-1-5mm-dac-/</t>
+  </si>
+  <si>
+    <t>000012055</t>
+  </si>
+  <si>
+    <t>Кабель HOCO 3.5mm to Type-C Nuevo digital audio conversion cable UPA33B |1.5m, DAC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-peredachi-zvuka-aux-30/kabel-hoco-3-5mm-to-type-c-nuevo-digital-audio-conversion-cable-upa33b-1-5m-dac-/</t>
+  </si>
+  <si>
+    <t>000012057</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Nuevo charging data cable X121 |1.5m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nuevo-charging-data-cable-x121-1-5m-60w-/</t>
+  </si>
+  <si>
+    <t>000012058</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C Nuevo charging data cable X121 |1.5m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-nuevo-charging-data-cable-x121-1-5m-3a-/</t>
+  </si>
+  <si>
+    <t>000012056</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Joy charging data cable U143 |1.2m, 240W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-joy-charging-data-cable-u143-1-2m-240w-/</t>
+  </si>
+  <si>
+    <t>000012075</t>
+  </si>
+  <si>
+    <t>Bluetooth адаптер HOCO USB adapter UA42 |BT 5.4|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/bluetooth-adapter-hoco-usb-adapter-ua42-bt-5-4-/</t>
+  </si>
+  <si>
+    <t>000012078</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Changer 4-port universal charger AC30 |2USB/2Type-C, 17W Max|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-changer-4-port-universal-charger-ac30-2usb-2type-c-17w-max-/</t>
+  </si>
+  <si>
+    <t>000012082</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Modern PD desktop charger with telescopic cable C151A |1USB/6Type-C, 50W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-modern-pd-desktop-charger-with-telescopic-cable-c151a-1usb-6type-c-50w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012087</t>
   </si>
   <si>
     <t>УМБ HOCO Power PD fully compatible power bank with lighting 80000mAh J161 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-hoco-power-pd-fully-compatible-power-bank-with-lighting-80000mah-j161-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000012109</t>
+  </si>
+  <si>
+    <t>Захисне скло для камери iPhone 17 HOCO 3D all inclusive night shooting circle lens glass set (25PCS) (G13)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/apple-28/zaschitnoe-steklo-dlya-kameryi-iphone-17-hoco-3d-all-inclusive-night-shooting-circle-lens-glass-set-25pcs-g13-/</t>
+  </si>
+  <si>
+    <t>000012111</t>
+  </si>
+  <si>
+    <t>Захисне скло для камери iPhone 17 Pro HOCO 3D all inclusive night shooting circle lens glass set (25PCS) (G13)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/apple-28/zaschitnoe-steklo-dlya-kameryi-iphone-17-pro-hoco-3d-all-inclusive-night-shooting-circle-lens-glass-set-25pcs-g13-/</t>
+  </si>
+  <si>
+    <t>000012112</t>
+  </si>
+  <si>
+    <t>Захисне скло для камери iPhone 17 Pro Max HOCO 3D all inclusive night shooting circle lens glass set (25PCS) (G13)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/apple-28/zaschitnoe-steklo-dlya-kameryi-iphone-17-pro-max-hoco-3d-all-inclusive-night-shooting-circle-lens-glass-set-25pcs-g13-/</t>
+  </si>
+  <si>
+    <t>000012139</t>
+  </si>
+  <si>
+    <t>Пошуковий трекер HOCO Tiger intelligent positioning anti-lost device (adhesive type) E91B</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-intelligent-positioning-anti-lost-device-adhesive-type-e91b/</t>
+  </si>
+  <si>
+    <t>000012141</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Mountain ring magnetic holder HD13 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-mountain-ring-magnetic-holder-hd13-4-5-7-/</t>
+  </si>
+  <si>
+    <t>000012154</t>
+  </si>
+  <si>
+    <t>Двірний дзвоник HOCO self-powered wireless doorbell HI26 |20M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/dvernoy-zvonok-hoco-self-powered-wireless-doorbell-hi26-20m-/</t>
+  </si>
+  <si>
+    <t>000012153</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO streaming media driving recorder (dual-channel with rear camera) DV16 |1080p/30fps, 9,66"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-streaming-media-driving-recorder-dual-channel-with-rear-camera-dv16-1080p-30fps-9-66-/</t>
+  </si>
+  <si>
+    <t>000012158</t>
+  </si>
+  <si>
+    <t>Набір Gaming Combo 4-in-1 XTRIKE ME CMX-415 (Keyboard UA розгортка/Headset/Mouse/Mousepad)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/klaviaturyi-combo-naboryi-61/nabor-gaming-combo-4-in-1-xtrike-me-cmx-415-ua-layot-keyboard-ua-raskladka-headset-mouse-mousepad-/</t>
+  </si>
+  <si>
+    <t>000012162</t>
+  </si>
+  <si>
+    <t>Акустика ACEFAST K3 Ultra portable wireless speaker ipx6 |BT5.4/USBTF/AUX, TWS, 120W, DSP, 19h|</t>
+  </si>
+  <si>
+    <t>AceFast</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-acefast-k3-ultra-portable-wireless-speaker-ipx6-bt5-4-usbtf-aux-tws-120w-dsp-19h-/</t>
+  </si>
+  <si>
+    <t>000012166</t>
+  </si>
+  <si>
+    <t>Акустика XTRIKE ME Bluetooth Speaker RGB SK-302  |BT5.4, USB/FM, 10W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-xtrike-me-bluetooth-speaker-sk-302-bt5-4-usb-fm-10w-/</t>
+  </si>
+  <si>
+    <t>000012171</t>
+  </si>
+  <si>
+    <t>Ігрова клавіатура XTRIKE ME mechanical keyboard GK-985P  ENG Layots |61keys, 21 keys anti-ghosting|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/klaviaturyi-combo-naboryi-61/igrovaya-klaviatura-xtrike-me-mechanical-keyboard-gk-985p-eng-layots-61keys-21-keys-anti-ghosting-/</t>
+  </si>
+  <si>
+    <t>000012177</t>
+  </si>
+  <si>
+    <t>Миша XTRIKE ME wireless mouse GW-613 2.4G/BT5.4/Type-C, 800-10000DPI, 6 Buttons|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-me-wireless-mouse-gw-613-2-4g-bt5-4-type-c-800-10000dpi-6-buttons-/</t>
+  </si>
+  <si>
+    <t>000012203</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Stable magnetic case screen holder H93 (display screen) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-stable-magnetic-case-screen-holder-h93-display-screen-4-5-7-/</t>
+  </si>
+  <si>
+    <t>000012207</t>
+  </si>
+  <si>
+    <t>Пошуковий трекер багатофункціональний HOCO Tiger smart anti-lost magnetic card holder (rechargeable) E91I</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-mnogofunktsionalnyiy-hoco-tiger-smart-anti-lost-magnetic-card-holder-rechargeable-e91i/</t>
+  </si>
+  <si>
+    <t>000012208</t>
+  </si>
+  <si>
+    <t>Пошуковий трекер HOCO Tiger smart anti-lost (keychain) E91J</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-keychain-e91j/</t>
+  </si>
+  <si>
+    <t>000012213</t>
+  </si>
+  <si>
+    <t>Акустика HOCO Smart sound sports BT speaker HC32 ipx4 |BT5.4/AUX/USB/TF/FM, 20W, TWS, 4h|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-hoco-smart-sound-sports-bt-speaker-hc32-ipx4-bt5-4-aux-usb-tf-fm-20w-tws-4h-/</t>
+  </si>
+  <si>
+    <t>000012222</t>
+  </si>
+  <si>
+    <t>Ігровий контролер HOCO Phoenix PS4/PC wireless game controller GA1 |8h, BT4.2, 3.5mm, Trackpad, RGB|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-kontroller-hoco-phoenix-ps4-pc-wireless-game-controller-ga1-8h-bt4-2-3-5mm-trackpad-rgb-/</t>
+  </si>
+  <si>
+    <t>000012225</t>
+  </si>
+  <si>
+    <t>Цифрова фото-відео камера HOCO DV210 Mini digital camera |1080P, 1MP|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/tsifrovaya-foto-video-kamera-hoco-dv210-mini-digital-camera-1080p-1mp-/</t>
+  </si>
+  <si>
+    <t>000012235</t>
+  </si>
+  <si>
+    <t>Акустика HOCO Magnificent BT speaker DS50 |BT5.3, USB/AUX/TF, 50W, 7h|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-hoco-magnificent-bt-speaker-ds50-bt5-3-fm-usb-aux-tf-50w-7h-/</t>
+  </si>
+  <si>
+    <t>000012241</t>
+  </si>
+  <si>
+    <t>Набір Meetion Wireless Combo ikey C230 2-in-1 (keyboard+mouse) |BT/2.4G| (UA/ru/EN Layouts)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/klaviaturyi-combo-naboryi-61/nabor-meetion-wireless-combo-ikey-c230-2-in-1-keyboard-mouse-bt-2-4g-/</t>
+  </si>
+  <si>
+    <t>000012242</t>
+  </si>
+  <si>
+    <t>000012243</t>
+  </si>
+  <si>
+    <t>Ігрова клавіатура Meetion Tri-Mode RGB Backlit Mechanical Keyboard MK14 |BT5.0/2.4G/Wired| (Укр/рос/Англ розгортка)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/klaviaturyi-combo-naboryi-61/igrovaya-klaviatura-meetion-tri-mode-rgb-backlit-mechanical-keyboard-mk14-bt5-0-2-4g-wired-/</t>
+  </si>
+  <si>
+    <t>000012244</t>
+  </si>
+  <si>
+    <t>000012258</t>
+  </si>
+  <si>
+    <t>Захисне скло для iPhone 17 Air HOCO Bear Shield series full screen HD tempered glass (A888)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/apple-28/zaschitnoe-steklo-dlya-iphone-17-air-hoco-bear-shield-series-full-screen-hd-tempered-glass-a888-/</t>
+  </si>
+  <si>
+    <t>000012263</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Mundo PD charging data cable U146 |1.2M, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-mundo-pd-charging-data-cable-u146-1-2m-30w-/</t>
+  </si>
+  <si>
+    <t>000012265</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
+  </si>
+  <si>
+    <t>000012266</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Lord PD digital display charging data cable U148 |1.2m, 27W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-lord-pd-digital-display-charging-data-cable-u148-1-2m-27w-/</t>
+  </si>
+  <si>
+    <t>000012267</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
+  </si>
+  <si>
+    <t>000012268</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
+  </si>
+  <si>
+    <t>000012271</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C Lightning Experto PD lanyard charging data cable X126 |0.35m, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-lightning-experto-pd-lanyard-charging-data-cable-x126-0-35m-30w-/</t>
+  </si>
+  <si>
+    <t>000012273</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to HDTV HD screen mirroring cable UA43 |1.8m, 4K, 30Hz|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabeli-lan-hdmi-44/kabel-hoco-type-c-to-hdtv-hd-screen-mirroring-cable-ua43-1-8m-4k-30hz-/</t>
+  </si>
+  <si>
+    <t>000012274</t>
+  </si>
+  <si>
+    <t>Перехідник HOCO 4-in-1 converter (USB to USB3.0*4) HB1B |0.2m, 5Gbps|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-hoco-4-in-1-converter-usb-to-usb3-0-4-hb1b-0-2m-5gbps-/</t>
+  </si>
+  <si>
+    <t>000012275</t>
+  </si>
+  <si>
+    <t>Перехідник HOCO 4-in-1 converter (Type-C to USB3.0*4) HB1C |0.2m, 5Gbps|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-hoco-4-in-1-converter-type-c-to-usb3-0-4-hb1c-0-2m-5gbps-/</t>
+  </si>
+  <si>
+    <t>000012277</t>
+  </si>
+  <si>
+    <t>Перехідник HOCO USB-A to TF 2.0 mini card reader HB53 |480Mbps, 1TB Max|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-hoco-usb-a-to-tf-2-0-mini-card-reader-hb53-480mbps-1tb-max-/</t>
+  </si>
+  <si>
+    <t>000012279</t>
+  </si>
+  <si>
+    <t>Перехідник HOCO Type-C to TF 2.0 mini card reader HB53 |480Mbps, 1TB Max|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-hoco-type-c-to-tf-2-0-mini-card-reader-hb53-480mbps-1tb-max-/</t>
+  </si>
+  <si>
+    <t>000012280</t>
+  </si>
+  <si>
+    <t>Перехідник BOROFONE 4-in-1 converter (USB to USB2.0*3+USB3.0) FH1 |5Gbps|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-borofone-4-in-1-converter-usb-to-usb2-0-3-usb3-0-fh1-5gbps-/</t>
+  </si>
+  <si>
+    <t>000012281</t>
+  </si>
+  <si>
+    <t>Перехідник BOROFONE 4-in-1 converter (Type-C to USB2.0*3+USB3.0) FH1A |5Gbps|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-borofone-4-in-1-converter-type-c-to-usb2-0-3-usb3-0-fh1a-5gbps-/</t>
+  </si>
+  <si>
+    <t>000012289</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий Excellent charger with digital display CS84A |1USB/1Type-C, PD/QC, 30W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-excellent-charger-with-digital-display-cs84a-1usb-1type-c-pd-qc-30w-3a-/</t>
+  </si>
+  <si>
+    <t>000012294</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
+  </si>
+  <si>
+    <t>000012295</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
+  </si>
+  <si>
+    <t>000012297</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
+  </si>
+  <si>
+    <t>000012298</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
+  </si>
+  <si>
     <t>000012304</t>
   </si>
   <si>
     <t>УМБ HOCO Platinum solar dual lighting power bank J164 8000mAh |2USB/1Type-C, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-hoco-platinum-solar-dual-lighting-power-bank-j164-8000mah-2usb-1type-c-2a-/</t>
   </si>
   <si>
+    <t>000012308</t>
+  </si>
+  <si>
+    <t>Акумуляторні батарейки HOCO rechargeable lithium battery JA3 860mAh |AA, USB-C| (2PCS)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/akkumulyatoryi-35/zaryazhaemyie-batareyki-hoco-rechargeable-lithium-battery-ja3-860mah-aa-usb-c-2pcs-/</t>
+  </si>
+  <si>
+    <t>000012309</t>
+  </si>
+  <si>
+    <t>Акумуляторні батарейки HOCO rechargeable lithium battery JA4 320mAh |AAA, USB-C| (2PCS)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/akkumulyatoryi-35/zaryazhaemyie-batareyki-hoco-rechargeable-lithium-battery-ja4-320mah-aaa-usb-c-2pcs-/</t>
+  </si>
+  <si>
+    <t>000012310</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Barry four-port car charger Z63 |2USB/2Type-C, 15W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-barry-four-port-car-charger-z63-2usb-2type-c-15w-3a-/</t>
+  </si>
+  <si>
+    <t>000012311</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Barry digital display car charger Z63A |2USB/1Type-C, 42W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-barry-digital-display-car-charger-z63a-2usb-1type-c-42w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012312</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Barry dual port digital display car charger Z63B |1USB/1Type-C, 48W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-barry-dual-port-digital-display-car-charger-z63b-1usb-1type-c-48w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012313</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Anshun digital display 3-in-1 cigarette lighter car charger Z64 |2USB/2Type-C, 15W USB+240W DC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-anshun-digital-display-3-in-1-cigarette-lighter-car-charger-z64-2usb-2ty/</t>
+  </si>
+  <si>
+    <t>000012314</t>
+  </si>
+  <si>
+    <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
+  </si>
+  <si>
+    <t>000012317</t>
+  </si>
+  <si>
+    <t>Підставка-тримач для ноутбука HOCO Hope notebook stand HD14 |16" Max|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/podstavka-pod-noutbuk-hoco-hope-notebook-stand-hd14-16-max-/</t>
+  </si>
+  <si>
+    <t>000012318</t>
+  </si>
+  <si>
+    <t>Ігровий контролер HOCO Fast link wired game controller GA3 |PC Windows|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-kontroller-hoco-fast-link-wired-game-controller-ga3-pc-windows-/</t>
+  </si>
+  <si>
+    <t>000012321</t>
+  </si>
+  <si>
+    <t>Напальчники для мобільних ігор HOCO Eagle Claw silver fiber two-finger gaming gloves GA21</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-eagle-claw-silver-fiber-two-finger-gaming-gloves-ga21/</t>
+  </si>
+  <si>
+    <t>000012332</t>
+  </si>
+  <si>
+    <t>Проектор HOCO Smart electric focus projector DT7 (1080P Android version) |2.4G/5G, 1/32GB, AUX/USB/HDMI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/proektor-hoco-smart-electric-focus-projector-dt7-1080p-android-version-2-4g-5g-1-32gb-aux-usb-hdmi-/</t>
+  </si>
+  <si>
+    <t>000012333</t>
+  </si>
+  <si>
+    <t>Спорт Камера HOCO sports camera DV105 |1.47", 1080p/30fps, WiFi, 128GB TF Max|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/sport-kamera-hoco-sports-camera-dv105-1-47-1080p-30fps-wifi-128gb-tf-max-/</t>
+  </si>
+  <si>
+    <t>000012335</t>
+  </si>
+  <si>
+    <t>Навушники HOCO True wireless stereo headset EW96 |BT6.0, 30/300mAh, 4h|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-tws-18/naushniki-hoco-true-wireless-stereo-headset-ew96-bt6-0-30-300mah-4h-/</t>
+  </si>
+  <si>
+    <t>000012340</t>
+  </si>
+  <si>
+    <t>Навушники HOCO Warm sound true wireless BT headset EA8 (App) |BT5.4, 35/350mAh, 6h|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-tws-18/naushniki-hoco-warm-sound-true-wireless-bt-headset-ea8-app-bt5-4-35-350mah-6h-/</t>
+  </si>
+  <si>
+    <t>000012343</t>
+  </si>
+  <si>
+    <t>Портативний радіоприймач HOCO Portable radio HI50 |AM/FM, USB/TF/BT5.3, 5W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/portativnyiy-radiopriemnik-hoco-portable-radio-hi50-am-fm-usb-tf-bt5-3-5w-/</t>
+  </si>
+  <si>
+    <t>000012341</t>
+  </si>
+  <si>
+    <t>Навушники HOCO Triunfo ANC BT headphones W63 (App) |BT5.4/AUX, 38/55h|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-triunfo-anc-bt-headphones-w63-app-bt5-4-aux-38-55h-/</t>
+  </si>
+  <si>
+    <t>000012342</t>
+  </si>
+  <si>
+    <t>000012346</t>
+  </si>
+  <si>
+    <t>Акустика HOCO Luz sports BT speaker HC40 IPX4 |BT6.0, AUX/USB/TF/FM, TWS, 10Wx2, 5h|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-hoco-luz-sports-bt-speaker-hc40-ipx4-bt6-0-aux-usb-tf-fm-tws-10wx2-5h-/</t>
+  </si>
+  <si>
+    <t>000012352</t>
+  </si>
+  <si>
+    <t>Sports watch HOCO AMOLED GPS Y37 (call version) |BT5.3, 1,43", 20 days, 3ATM|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/sports-watch-hoco-amoled-gps-y37-call-version-bt5-3-1-43-20-days-3atm-/</t>
+  </si>
+  <si>
+    <t>000012356</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Campo neck-hanging holder K30 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-campo-neck-hanging-holder-k30-4-5-7-/</t>
+  </si>
+  <si>
+    <t>000012357</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Campo magnetic neck-hanging holder K31 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-campo-magnetic-neck-hanging-holder-k31-4-5-7-/</t>
+  </si>
+  <si>
+    <t>000012359</t>
+  </si>
+  <si>
+    <t>Кемпінгова лампа HOCO Firefly solar outdoor camping light DL22 |3-30h, 2400 lumens|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/kempingovaya-lampa-hoco-firefly-solar-outdoor-camping-light-dl22/</t>
+  </si>
+  <si>
+    <t>000012361</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO Triumph three-screen simultaneous display driving recorder DI64 (wifi version) |720p/480p+480p rear, 3"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-triumph-three-screen-simultaneous-display-driving-recorder-di64-wifi-version-720p-480p-480p-rear-3-/</t>
+  </si>
+  <si>
     <t>000012371</t>
   </si>
   <si>
     <t>УМБ HOCO Title magnetic power bank+card holder+phone holder Q46 5000mAh |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
-    <t>grey</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-hoco-title-magnetic-power-bank-card-holder-phone-holder-q46-5000mah-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012372</t>
-[...7 lines deleted...]
-  <si>
     <t>000012373</t>
   </si>
   <si>
     <t>УМБ HOCO Tough PD+light power bank J152 Pro 80000mAh |4USB/2Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-hoco-tough-pd-light-power-bank-j152-pro-80000mah-4usb-2type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012378</t>
   </si>
   <si>
     <t>УМБ HOCO Carretera power bank PD J166 50000mAh |3USB/2Type-C, 22.5W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-hoco-carretera-power-bank-pd-j166-50000mah-3usb-2type-c-22-5w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012379</t>
   </si>
   <si>
     <t>УМБ BOROFONE Myriad PD+light power bank BJ85 100000mAh |4USB/2Type-C/Lightning, 22.5W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-myriad-pd-light-power-bank-bj85-100000mah-4usb-2type-c-lightning-22-5w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000012381</t>
+  </si>
+  <si>
+    <t>Навушники HOCO Victory universal digital earphones with microphone Type-C M117 |1.2m|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-hoco-victory-universal-digital-earphones-with-microphone-type-c-m117-1-2m-/</t>
+  </si>
+  <si>
+    <t>000012383</t>
+  </si>
+  <si>
+    <t>Навушники HOCO Pretty neck-hang BT earphones ES62 Plus |BT5.4/TF, 150h|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-pretty-neck-hang-bt-earphones-es62-plus-bt5-4-tf-150h-/</t>
+  </si>
+  <si>
+    <t>000012384</t>
+  </si>
+  <si>
+    <t>Навушники HOCO Graceful lavalier BT earphones ES77 |BT5.4, 10h|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-graceful-lavalier-bt-earphones-es77-bt5-4-10h-/</t>
+  </si>
+  <si>
+    <t>000012388</t>
+  </si>
+  <si>
+    <t>Набір Gaming Combo HOCO Handsome luminous keyboard mouse headset set DI86 (UA/EN/ru Layouts)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/klaviaturyi-combo-naboryi-61/nabor-gaming-combo-hoco-handsome-luminous-keyboard-mouse-headset-set-di86-ua-en-ru-layouts-/</t>
+  </si>
+  <si>
+    <t>000012390</t>
+  </si>
+  <si>
+    <t>Акустика ACEFAST K2 Max Portable wireless Speaker ipx6 |BT5.3/USB/AUX, TWS, 110/220W, DSP/EQ, 7h|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-acefast-k2-max-portable-wireless-speaker-ipx6-bt5-3-usb-aux-tws-110-220w-dsp-eq-7h-/</t>
+  </si>
+  <si>
+    <t>000012391</t>
+  </si>
+  <si>
+    <t>Акустика ACEFAST K5 Pro Portable wireless Speaker |BT5.4, USB/AUX/TF, TWS, 60/100W, EQ,9h|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-acefast-k5-pro-portable-wireless-speaker-bt5-4-usb-aux-tf-tws-60-100w-eq-97h-/</t>
+  </si>
+  <si>
+    <t>000012392</t>
+  </si>
+  <si>
+    <t>Акустика-караоке ACEFAST K5 Max portable wireless speaker ipx4 |BT5.4, USB/AUX/TF, TWS, 220/350W, EQ, 9h|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-karaoke-acefast-k5-max-portable-wireless-speaker-ipx4-bt5-4-usb-aux-tf-tws-220-350w-eq-9h-/</t>
+  </si>
+  <si>
+    <t>000012401</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
+  </si>
+  <si>
+    <t>000012406</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012408</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012411</t>
+  </si>
+  <si>
+    <t>Alkaline battery HOCO JA1A |AA, LR6, 1.5V| (2PCS)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/akkumulyatoryi-35/alkaline-battery-hoco-ja1a-aa-lr6-1-5v-2pcs-/</t>
+  </si>
+  <si>
+    <t>000012415</t>
+  </si>
+  <si>
+    <t>Button battery HOCO JA6 CR2032 (5PCS)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/akkumulyatoryi-35/button-battery-hoco-ja6-cr2032-5pcs-/</t>
+  </si>
+  <si>
     <t>000012417</t>
   </si>
   <si>
     <t>УМБ HOCO Action fully compatible power bank DB49 100000mAh |4USB/Type-C/Lightning, 22.5W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-hoco-action-fully-compatible-power-bank-db49-100000mah-4usb-type-c-lightning-22-5w-3a-pd-qc--8711/</t>
   </si>
   <si>
     <t>000012419</t>
   </si>
   <si>
     <t>УМБ HOCO Founder PD fully compatible power bank with four cables 20000mAh J156A |1USB/1Type-C, 22.5W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-hoco-founder-pd-fully-compatible-power-bank-with-four-cables-20000mah-j156a-1usb-1type-c-22-5w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012420</t>
   </si>
   <si>
     <t>УМБ HOCO Founder PD fully compatible power bank with four cables J156B 30000mAh |1USB/1Type-C, 22.5W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-hoco-founder-pd-fully-compatible-power-bank-with-four-cables-j156b-30000mah-1usb-1type-c-22-5w/</t>
   </si>
   <si>
     <t>000012429</t>
   </si>
   <si>
     <t>УМБ HOCO Skillful PD65W power bank Q53 12000mAh |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-hoco-skillful-pd65w-power-bank-q53-12000mah-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000012435</t>
+  </si>
+  <si>
+    <t>Перехідник HOCO 3-in-1 converter HB54 (USB to USB2.0*2+USB3.0)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-hoco-3-in-1-converter-hb54-usb-to-usb2-0-2-usb3-0-/</t>
+  </si>
+  <si>
+    <t>000012438</t>
+  </si>
+  <si>
+    <t>Перехідник HOCO Type-C male to Type-C female screen display adapter UA44A |PD 100W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-hoco-type-c-male-to-type-c-female-screen-display-adapter-ua44a-pd-100w-/</t>
+  </si>
+  <si>
+    <t>000012441</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Smart cigarette lighter PD car charger Z65A |1USB/2Type-C/1DC, 165W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-smart-cigarette-lighter-pd-car-charger-z65a-1usb-2type-c-1dc-165w-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012443</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Libre car BT FM transmitter E89 |2USB/1Type-C, 45W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-libre-car-bt-fm-transmitter-e89-2usb-1type-c-45w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012450</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
+  </si>
+  <si>
+    <t>000012448</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
+  </si>
+  <si>
+    <t>000012451</t>
+  </si>
+  <si>
+    <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
+  </si>
+  <si>
+    <t>000012459</t>
+  </si>
+  <si>
+    <t>Smart Watch HOCO Smart watch (call version) Y39 |1,7", Track, HeartRate, IP67, 7 Days, BT5.3, GPS|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-watch-call-version-y39-1-7-track-heartrate-ip67-7-days-bt5-3-gps-/</t>
+  </si>
+  <si>
+    <t>000012465</t>
+  </si>
+  <si>
+    <t>Тримач на руку магнітний HOCO wrist armband magnetic mobile phone holder GT20</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-na-ruku-magnitnyiy-hoco-wrist-armband-magnetic-mobile-phone-holder-gt20/</t>
+  </si>
+  <si>
+    <t>000012469</t>
+  </si>
+  <si>
+    <t>Ремінець універсальний HOCO Jane mobile phone lanyard GH11</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/remeshok-universalnyiy-hoco-jane-mobile-phone-lanyard-gh11/</t>
+  </si>
+  <si>
+    <t>000012470</t>
+  </si>
+  <si>
+    <t>000012491</t>
+  </si>
+  <si>
+    <t>Мікрофон HOCO Bright USB desktop microphone L25 |USB2.0/3.0, RGB, 1,6m|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/mikrofon-hoco-bright-usb-desktop-microphone-l25-usb2-0-3-0-rgb-1-6m-/</t>
+  </si>
+  <si>
+    <t>000012489</t>
+  </si>
+  <si>
+    <t>Мікрофон HOCO Fair wireless microphone L20B (iP/Type-C/3.5) |ENC, 2.4G|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/mikrofonyi-15/mikrofon-hoco-fair-wireless-microphone-l20b-ip-type-c-3-5-enc-2-4g-/</t>
+  </si>
+  <si>
     <t>000012508</t>
   </si>
   <si>
     <t>УМБ ACEFAST PD Qi2 magnetic wireless charging power bank M11 10000mAh |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
-    <t>AceFast</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-acefast-pd-qi2-magnetic-wireless-charging-power-bank-m11-10000mah-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012509</t>
   </si>
   <si>
     <t>УМБ ACEFAST PD power bank M4 20000mAh |1USB/2Type-C, 67W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-acefast-pd-power-bank-m4-20000mah-1usb-2type-c-67w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000012511</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
+  </si>
+  <si>
+    <t>000012516</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST magnetic folding wireless charging car holder D30 |15W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-magnetic-folding-wireless-charging-car-holder-d30-15w-/</t>
+  </si>
+  <si>
+    <t>000012517</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST magnetic car holder for dashboard screen D43 |4.7-6.9"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-magnetic-car-holder-for-dashboard-screen-d43-4-7-6-9-/</t>
+  </si>
+  <si>
+    <t>000012520</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST dual magnet car holder for dashboard D60 |4.7-6.9"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-dual-magnet-car-holder-for-dashboard-d60-4-7-6-9-/</t>
+  </si>
+  <si>
+    <t>000012523</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST electric Suction cup magnetic wireless charging holder E29 |15W, 4.7-6.9"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-wireless-charging-holder-e29-15w-4-7-6-9-/</t>
+  </si>
+  <si>
+    <t>000012527</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST Multifunctional flexible magnetic phone holder E36 |4.7-6.9"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-acefast-multifunctional-flexible-magnetic-phone-holder-e36-4-7-6-9-/</t>
+  </si>
+  <si>
+    <t>000012530</t>
+  </si>
+  <si>
+    <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
+  </si>
+  <si>
+    <t>000012531</t>
+  </si>
+  <si>
+    <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
+  </si>
+  <si>
+    <t>000012538</t>
+  </si>
+  <si>
+    <t>HUB адаптер ACEFAST USB-C 5-in-1 HUB docking station J16 |0.15m, 4K, PD90W, 5Gbps|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/hub-adapter-acefast-usb-c-5-in-1-hub-docking-station-j16-0-15m-4k-pd90w-5gbps-/</t>
+  </si>
+  <si>
+    <t>000012540</t>
+  </si>
+  <si>
+    <t>HUB адаптер ACEFAST USB-C 6-in-1 HUB docking station J18  |0.15m, 4K, PD90W, 5Gbps|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/hub-adapter-acefast-usb-c-6-in-1-hub-docking-station-j18-0-15m-4k-pd90w-5gbps-/</t>
+  </si>
+  <si>
+    <t>000012547</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-fantasy-color-series-braided-charging-data-cable-c21-03-1-2m-60w-3a-/</t>
+  </si>
+  <si>
+    <t>000012555</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий ACEFAST PD mini GaN USB-C fast charger A118 |1USB-C, 30W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-fast-charger-a118-1usb-c-30w-3a-/</t>
+  </si>
+  <si>
+    <t>000012558</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий ACEFAST PD mini GaN USB-C fast charger A134 |1USB-C, 67W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-fast-charger-a134-1usb-c-67w-3a-/</t>
+  </si>
+  <si>
+    <t>000012560</t>
+  </si>
+  <si>
+    <t>Зарядка Qi2 ACEFAST 4-in-1 desktop wireless charger E39 |25W Max, 32.5W Total|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/besprovodnyie-qi-20/zaryadka-qi2-acefast-4-in-1-desktop-wireless-charger-e39-25w-max-32-5w-total-/</t>
+  </si>
+  <si>
+    <t>000012563</t>
+  </si>
+  <si>
+    <t>Акустика ACEFAST portable wireless speaker K4 Go IPX7 |BT5.4, TWS, 5W, 8h|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-acefas-portable-wireless-speaker-k4-go-ipx7-bt5-4-tws-5w-8h-/</t>
+  </si>
+  <si>
+    <t>000012569</t>
+  </si>
+  <si>
+    <t>Навушники ACEFAST ACECLIP Pro wireless earbuds FA006 IP55 |BT5.4, 60/400mAh, 7/28h|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-tws-18/naushniki-acefast-aceclip-pro-wireless-earbuds-fa006-ip55-bt5-4-60-400mah-7-28h-/</t>
+  </si>
+  <si>
+    <t>000012574</t>
+  </si>
+  <si>
+    <t>Навушники ACEFAST gaming wireless headset H11 |BT/2.4G/3.5mm, 70h, Xbox, PS4/PS5/PC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-acefast-gaming-wireless-headset-h11-bt-2-4g-3-5mm-70h-xbox-ps4-ps5-pc-/</t>
+  </si>
+  <si>
+    <t>000012582</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
+  </si>
+  <si>
+    <t>000012594</t>
+  </si>
+  <si>
+    <t>Трипод HOCO Sunrise octopus stand H101  |62-100mm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/tripod-hoco-sunrise-octopus-stand-h101-62-100mm-/</t>
+  </si>
+  <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012608</t>
   </si>
   <si>
     <t>УМБ HOCO Cool figure PD power bank J102 10000mAh |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-hoco-cool-figure-pd-power-bank-j102-10000mah-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000012611</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий C to C cable HOCO folding charger set CS101A |1USB/1Type-C, 20W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-c-to-c-cable-hoco-folding-charger-set-cs101a-1usb-1type-c-20w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012617</t>
+  </si>
+  <si>
+    <t>Зарядка Qi HOCO PD100W+iWatch 2-in-1 charging cable CW66</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/besprovodnyie-qi-20/zaryadka-qi-hoco-pd100w-iwatch-2-in-1-charging-cable-cw66/</t>
+  </si>
+  <si>
+    <t>000012621</t>
+  </si>
+  <si>
+    <t>Навушники HOCO Calma ANC noise-canceling BT headphones W68 (App) |BT6.0/AUX, 32/45h, Type-C|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-calma-anc-noise-canceling-bt-headphones-w68-app-bt6-0-aux-32-45h-type-c-/</t>
+  </si>
+  <si>
+    <t>000012622</t>
+  </si>
+  <si>
+    <t>000012625</t>
+  </si>
+  <si>
+    <t>Навушники Onikuma Tri Mode gaming headphones GT808 |BT5.3/2.4G/3.5mm, 18/60H, RGB|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-onikuma-tri-mode-gaming-headphones-gt808-bt5-3-2-4g-3-5mm-18-60h-rgb-/</t>
+  </si>
+  <si>
+    <t>000012627</t>
+  </si>
+  <si>
+    <t>Навушники Onikuma Tri Mode gaming headphones GT828 |BT5.4/2.4G/Type-C, 15/55H, RGB|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-onikuma-tri-mode-gaming-headphones-gt828-bt5-4-2-4g-type-c-15-55h-rgb-/</t>
+  </si>
+  <si>
+    <t>000012630</t>
+  </si>
+  <si>
+    <t>Навушники Onikuma wired gaming headphones X13 |3.5mm+USB, RGB|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-onikuma-wired-gaming-headphones-x13-3-5mm-usb-rgb-/</t>
+  </si>
+  <si>
+    <t>000012639</t>
+  </si>
+  <si>
+    <t>Миша Onikuma Tri Mode RGB gaming mouse DM02 |2.4G/BT/Type-C|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/myishki-45/myish-onikuma-tri-mode-rgb-gaming-mouse-dm02-2-4g-bt-type-c-/</t>
+  </si>
+  <si>
+    <t>000012642</t>
+  </si>
+  <si>
+    <t>Клавіатура Onikuma Tri Mode Mechanical RGB gaming keyboard 81 Keys MT706 |2.4G/BT/Type-C, ENG Layouts|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/klaviaturyi-combo-naboryi-61/klaviatura-onikuma-tri-mode-mechanical-rgb-gaming-keyboard-81-keys-mt706-2-4g-bt-type-c-eng-layouts-/</t>
+  </si>
+  <si>
+    <t>000012643</t>
+  </si>
+  <si>
+    <t>000012645</t>
+  </si>
+  <si>
+    <t>Клавіатура Onikuma Type-C With RGB Wired Mechanical Keyboard 82 Keys G52 |ENG Layouts|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/klaviaturyi-combo-naboryi-61/klaviatura-onikuma-type-c-with-rgb-wired-mechanical-keyboard-82-keys-g52-eng-layouts-/</t>
+  </si>
+  <si>
     <t>000012652</t>
   </si>
   <si>
     <t>УМБ ACEFAST PD power bank with cable M7 10000mAh |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-acefast-pd-power-bank-with-cable-m7-10000mah-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012653</t>
   </si>
   <si>
     <t>УМБ ACEFAST PD capsule power bank M9 5000mAh |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-acefast-pd-capsule-power-bank-m9-5000mah-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012657</t>
   </si>
   <si>
     <t>УМБ Acefast PD magnetic fast charging power bank with cable M30 5000mAh |2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-acefast-pd-magnetic-fast-charging-power-bank-with-cable-m30-5000mah-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000012668</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий BASEUS PicoGo AE11 Fast Charger |1USB/2Type-C, 67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-picogo-ae11-fast-charger-1usb-2type-c-67w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012672</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012679</t>
+  </si>
+  <si>
+    <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
+  </si>
+  <si>
     <t>000012688</t>
   </si>
   <si>
     <t>УМБ HOCO Tough PD+light power bank J152 80000mAh |4USB/2Type-C, 22.5W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-hoco-tough-pd-light-power-bank-j152-80000mah-4usb-2type-c-22-5w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012689</t>
   </si>
   <si>
     <t>УМБ HOCO Shine PD+light 4-cable power bank J155 20000mAh |2USB/1Type-C, 22.5W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-hoco-shine-pd-light-4-cable-power-bank-j155-20000mah-2usb-1type-c-22-5w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012692</t>
   </si>
   <si>
     <t>УМБ HOCO Joy PD magnetic fast charging power bank Q26 5000mAh |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
-    <t>orange</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-hoco-joy-pd-magnetic-fast-charging-power-bank-q26-5000mah-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012693</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/portativnyie-9/umb-hoco-joy-pd-magnetic-fast-charging-power-bank-q26a-10000mah-1type-c-20w-3a-pd-qc-/</t>
+    <t>000012709</t>
+  </si>
+  <si>
+    <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
+  </si>
+  <si>
+    <t>000012708</t>
+  </si>
+  <si>
+    <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
+  </si>
+  <si>
+    <t>000012719</t>
+  </si>
+  <si>
+    <t>Ігровий контролер HOCO Dragon PS5 wireless gamepad GA32 |PS5, BT5.1, Dual Motor|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-kontroller-hoco-dragon-ps5-wireless-gamepad-ga32-ps5-bt5-1-dual-motor-/</t>
+  </si>
+  <si>
+    <t>000012720</t>
+  </si>
+  <si>
+    <t>000012721</t>
+  </si>
+  <si>
+    <t>Ігровий контролер HOCO Dragon wireless game controller Switch 1st gen joy-con GA33 |BT5.0, Dual Motor, Gyroscope|</t>
+  </si>
+  <si>
+    <t>blue-red</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-kontroller-hoco-dragon-wireless-game-controller-switch-1st-gen-joy-con-ga33-bt5-0-dual-motor-gyroscope-/</t>
+  </si>
+  <si>
+    <t>000012727</t>
+  </si>
+  <si>
+    <t>Акустика-караоке HOCO Melody portable BT speaker HT2 |BT5.4/USB/TF/AUX, TWS, DSP, 300W, 8h|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-karaoke-hoco-melody-portable-bt-speaker-ht2-bt5-4-usb-tf-aux-tws-dsp-300w-8h-/</t>
+  </si>
+  <si>
+    <t>000012728</t>
+  </si>
+  <si>
+    <t>Навушники HOCO Type-C Column universal digital earphones with microphone M118</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-hoco-type-c-column-universal-digital-earphones-with-microphone-m118/</t>
+  </si>
+  <si>
+    <t>000012740</t>
+  </si>
+  <si>
+    <t>Smart watch HOCO Y42 Ultra (call version) |2.1", Track, HeartRate, 3-5 Days, IP67,  GPS, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y42-ultra-call-version-2-1-track-heartrate-3-5-days-ip67-gps-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000012753</t>
+  </si>
+  <si>
+    <t>4G портативний роутер HOCO Mobile portable WiFi HI43 (WiFi6) (Europe Asia and Africa)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/routeryi-wifi-adapteryi-149/4g-portativnyiy-router-hoco-mobile-portable-wifi-hi43-wifi6-europe-asia-and-africa-/</t>
+  </si>
+  <si>
+    <t>000012762</t>
+  </si>
+  <si>
+    <t>Вентилятор HOCO portable fan HX609 |100 Levels, 9.5h, 70dB|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-portable-fan-hx609-100-levels-9-5h-70db-/</t>
+  </si>
+  <si>
+    <t>000012771</t>
+  </si>
+  <si>
+    <t>Монопод-тріпод HOCO Spring live broadcast holder with fill light K34 |297-1360mm, 4.5-7", BT5.2|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/monopod-tripod-hoco-spring-live-broadcast-holder-with-fill-light-k34-297-1360mm-4-5-7-bt5-2-/</t>
+  </si>
+  <si>
+    <t>000012772</t>
+  </si>
+  <si>
+    <t>Монопод-тріпод HOCO Feliz single-axis live broadcast holder K90 |160-700, 4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/monopod-tripod-hoco-feliz-single-axis-live-broadcast-holder-k90-160-700-4-5-7-/</t>
+  </si>
+  <si>
+    <t>000012777</t>
+  </si>
+  <si>
+    <t>Навушники HOCO Magic four-mode gaming headphones W114 |2.4G/BT5.4,3.5mm, 20/30h|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-hoco-magic-four-mode-gaming-headphones-w114-2-4g-bt5-4-3-5mm-20-30h-/</t>
+  </si>
+  <si>
+    <t>000012779</t>
+  </si>
+  <si>
+    <t>Портативний радіоприймач HOCO Portable radio HI51 |BT5.3/TF/FM/AM/AUX, 2.5-3.5h|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/portativnyiy-radiopriemnik-hoco-portable-radio-hi51-bt5-3-tf-fm-am-aux-2-5-3-5h-/</t>
+  </si>
+  <si>
+    <t>000012793</t>
+  </si>
+  <si>
+    <t>Миша HOCO RGB wireless mouse dock charging 3-mode DI89 |2.4G/BT/Type-C|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-rgb-wireless-mouse-dock-charging-3-mode-di89-2-4g-bt-type-c-/</t>
+  </si>
+  <si>
+    <t>000012794</t>
+  </si>
+  <si>
+    <t>000012797</t>
+  </si>
+  <si>
+    <t>Навушники HOCO Lasting ANC BT headphones with display ESD23 |BT6.0, 25/27h|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-lasting-anc-bt-headphones-with-display-esd23-bt6-0-25-27h-/</t>
+  </si>
+  <si>
+    <t>000012801</t>
+  </si>
+  <si>
+    <t>Відеореєстратор ACEFAST 4K dual-channel dash cam X2 |3.59", 4k/30fps, Wi-Fi, GPS|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-acefast-4k-dual-channel-dash-cam-x2-3-59-4k-30fps-wi-fi-gps-/</t>
+  </si>
+  <si>
+    <t>000012815</t>
+  </si>
+  <si>
+    <t>Навушники XTRIKE ME Tri-mode wirless headset GH-512W  |2x3.5mm*1+USB, 2.4G, RGB|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-xtrike-me-tri-mode-wirless-headset-gh-512w-2x3-5mm-1-usb-2-4g-rgb-/</t>
+  </si>
+  <si>
+    <t>000012848</t>
+  </si>
+  <si>
+    <t>Навушники HOCO Graceful BT headphones W73 |BT6.0, TF/AUX, 45h, App|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-graceful-bt-headphones-w73-bt6-0-tf-aux-45h-app-/</t>
+  </si>
+  <si>
+    <t>000012847</t>
+  </si>
+  <si>
+    <t>000012849</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exceed charging data cable X127 |1m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
+  </si>
+  <si>
+    <t>000012858</t>
+  </si>
+  <si>
+    <t>Акустика Xdobo X8 Air IPX5 |BT5.3, 10W, AUX, 8h|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-xdobo-x8-air-ipx5-bt5-3-10w-aux-8h-/</t>
+  </si>
+  <si>
+    <t>000012862</t>
+  </si>
+  <si>
+    <t>Акустика-караоке Xdobo Party 1981 II (with 2 MIC) |BT5.3, 300W, AUX/TF/USB, 65W/5A input power, 20h|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-karaoke-xdobo-party-1981-ii-with-2-mic-bt5-3-300w-aux-tf-usb-65w-5a-input-power-20h-/</t>
+  </si>
+  <si>
+    <t>000012864</t>
+  </si>
+  <si>
+    <t>Акустика-караоке Xdobo Nuts (with 2 MIC) |BT5.3, 120W, USB/AUX/TF, 20h|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-karaoke-xdobo-nuts-with-2-mic-bt5-3-120w-usb-aux-tf-20h-/</t>
+  </si>
+  <si>
+    <t>000012867</t>
+  </si>
+  <si>
+    <t>Вентилятор HOCO Ice pack series lightweight foldable fan HX605 |1.5-11h, 100 Levels, 45dB|</t>
+  </si>
+  <si>
+    <t>beige</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-ice-pack-series-lightweight-foldable-fan-hx605-1-5-11h-100-levels-45db-/</t>
+  </si>
+  <si>
+    <t>000012868</t>
+  </si>
+  <si>
+    <t>Вентилятор HOCO mini foldable fan HX606 |2.5-8h, 100 Levels, 45dB|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-mini-foldable-fan-hx606-2-5-8h-100-levels-45db-/</t>
+  </si>
+  <si>
+    <t>000012870</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
+  </si>
+  <si>
+    <t>000012872</t>
+  </si>
+  <si>
+    <t>Перехідник HOCO 3-in-1 converter HB54A (Type-C to USB2.0*2+USB3.0)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-hoco-3-in-1-converter-hb54a-type-c-to-usb2-0-2-usb3-0-/</t>
+  </si>
+  <si>
+    <t>000012873</t>
+  </si>
+  <si>
+    <t>Перехідник HOCO HD wireless projector UA45 |1080p, 60Hz, 2.4G/5G|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-hoco-hd-wireless-projector-ua45-1080p-60hz-2-4g-5g-/</t>
+  </si>
+  <si>
+    <t>000012882</t>
+  </si>
+  <si>
+    <t>Клавіатура HOCO Murphy 3-color wired keyboard GM61 (Ukrainian version) |104 keys|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/klaviaturyi-combo-naboryi-61/klaviatura-hoco-murphy-3-color-wired-keyboard-gm61-ukrainian-version-104-keys-/</t>
+  </si>
+  <si>
+    <t>000012883</t>
+  </si>
+  <si>
+    <t>Клавіатура HOCO Dragon 2.4G wireless mini keyboard GM70 (Ukrainian version) |78 Keys|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/klaviaturyi-combo-naboryi-61/klaviatura-hoco-dragon-2-4g-wireless-mini-keyboard-gm70-ukrainian-version-78-keys-/</t>
+  </si>
+  <si>
+    <t>000012885</t>
+  </si>
+  <si>
+    <t>Зарядка Qi HOCO Sunset BT Speaker with 3 in 1 wireless charger DWQ05 |BT5.4, TWS, 15 W Max|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/besprovodnyie-qi-20/zaryadka-qi-hoco-sunset-bt-speaker-with-3-in-1-wireless-charger-bt5-4-tws-15-w-max-/</t>
+  </si>
+  <si>
+    <t>000012886</t>
+  </si>
+  <si>
+    <t>Android TV приставка HOCO Navio WiFi HD TV box DQ10 |4GB+32GB,CortexTM-A53, WiFi 2.4g/5g, 4K/60FPS|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/android-tv-pristavki-59/android-tv-pristavka-hoco-navio-wifi-hd-tv-box-dq10-plus-4gb-32gb-cortextm-a53-wifi-2-4g-5g-4k-60fps-/</t>
+  </si>
+  <si>
+    <t>000012891</t>
+  </si>
+  <si>
+    <t>Акустика Monster S150 D133A (MS62109) IPX7 |BT5.4, 14W, USB/TF/AUX, 4-9h|</t>
+  </si>
+  <si>
+    <t>MONSTER</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-monster-s150-d133a-ms62109-ipx7-bt5-4-14w-usb-tf-aux-4-9h-/</t>
+  </si>
+  <si>
+    <t>000012892</t>
+  </si>
+  <si>
+    <t>000012896</t>
+  </si>
+  <si>
+    <t>Акустика Monster Blaster Pebble D139 (MS62131) IPX5 |BT5.4, 6/12W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-monster-blaster-pebble-d139-ms62131-ipx5-bt5-4-6-12w-/</t>
+  </si>
+  <si>
+    <t>000012897</t>
+  </si>
+  <si>
+    <t>000012898</t>
+  </si>
+  <si>
+    <t>000012899</t>
+  </si>
+  <si>
+    <t>Акустика Monster Atomic Atom D159 (MS62130) IPX5 |BT5.4, 3/6W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-monster-atomic-atom-d159-ms62130-ipx5-bt5-4-3-6w-/</t>
+  </si>
+  <si>
+    <t>000012900</t>
+  </si>
+  <si>
+    <t>000012903</t>
+  </si>
+  <si>
+    <t>Акустика Monster Musicbox Go (with 2 microphones) M176 (MS22132) IPX5 |BT5.3, 80W, USB/AUX/TF, 2.5-4.5h|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-monster-musicbox-go-with-2-microphones-m176-ms22132-ipx5-bt5-3-80w-usb-aux-tf-2-5-4-5h-/</t>
+  </si>
+  <si>
+    <t>000012905</t>
+  </si>
+  <si>
+    <t>Акустика-караоке Monster Cycle Plus (with 2 microphones) M177 (MS22120) |BT5.3, 120/240W, USB/AUX/TF, 2.5-6.5h|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-karaoke-monster-cycle-plus-with-2-microphones-m177-ms22120-bt5-3-120-240w-usb-aux-tf-2-5-6-5h-/</t>
+  </si>
+  <si>
+    <t>000012906</t>
+  </si>
+  <si>
+    <t>Акустика Monster S150 Plus M208 (MS62115) IPX7 |BT5.4, 20W, TF/USB/AUX|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-monster-s150-plus-m208-ms62115-ipx7-bt5-4-20w-tf-usb-aux-/</t>
+  </si>
+  <si>
+    <t>000012907</t>
+  </si>
+  <si>
+    <t>Акустика Monster Blaster Glow M210 (MS62132) IPX5 |BT5.4, 20/40W|</t>
+  </si>
+  <si>
+    <t>black-gold</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-monster-blaster-glow-m210-ms62132-ipx5-bt5-4-20-40w-/</t>
+  </si>
+  <si>
+    <t>000012908</t>
+  </si>
+  <si>
+    <t>000012909</t>
+  </si>
+  <si>
+    <t>000012910</t>
+  </si>
+  <si>
+    <t>Акустика Monster Blaster Tower M220 (MS62133) |BT5.4, 50/100W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-monster-blaster-tower-m220-ms62133-bt5-4-50-100w-/</t>
+  </si>
+  <si>
+    <t>000012911</t>
+  </si>
+  <si>
+    <t>000012912</t>
   </si>
   <si>
     <t>000012916</t>
   </si>
   <si>
     <t>УМБ AceFast fast charging power bank with cable and TFT display M33 20000mAh |1USB/1Type-C, PD/QC, 100W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-acefast-fast-charging-power-bank-with-cable-and-tft-display-20000mah-1usb-1type-c-pd-qc-100w-3a-/</t>
   </si>
   <si>
-    <t>000012923</t>
-[...1673 lines deleted...]
-    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
+    <t>000012925</t>
+  </si>
+  <si>
+    <t>Портативний вентилятор Acefast folding handheld fan YF2 |4 spped, 2-7h|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ventilyatoryi-151/portativnyiy-ventilyator-acefast-folding-handheld-fan-yf2-4-spped-2-7h-/</t>
+  </si>
+  <si>
+    <t>000012932</t>
+  </si>
+  <si>
+    <t>Навушники Acefast RGB gaming wireless headset H15 |BT6.0/2.4G/AUX, 60/80H|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-acefast-rgb-gaming-wireless-headset-h15-bt6-0-2-4g-aux-60-80h-/</t>
+  </si>
+  <si>
+    <t>000012935</t>
+  </si>
+  <si>
+    <t>Зарядка Qi Baseus Simple 2 Wireless Charger 15W Cluster Black (Cable Type-C To Type-C 24W 12V/2A 1m)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/besprovodnyie-qi-20/zaryadka-qi-baseus-simple-2-wireless-charger-15w-cluster-black-cable-type-c-to-type-c-24w-12v-2a-1m-/</t>
+  </si>
+  <si>
+    <t>000012937</t>
+  </si>
+  <si>
+    <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
+  </si>
+  <si>
+    <t>000012945</t>
+  </si>
+  <si>
+    <t>Блютуз-гарнітура HOCO Exceed ENC noise reduction BT headset E201 |BT6.0, 12/16h|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/garnituryi-bluetooth-22/blyutuz-garnitura-hoco-exceed-enc-noise-reduction-bt-headset-e201-bt6-0-12-16h-/</t>
+  </si>
+  <si>
+    <t>000012944</t>
+  </si>
+  <si>
+    <t>Навушники сетевой HOCO Mia 2-in-1 3.5/Type-C universal digital earphones with microphone M119A</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-hoco-mia-2-in-1-3-5-type-c-universal-digital-earphones-with-microphone-m119a/</t>
+  </si>
+  <si>
+    <t>000012949</t>
+  </si>
+  <si>
+    <t>Мікрофон HOCO Ice hidden wireless microphone Type-C L27 |ENC, 70/400mAh, 65dB, 5-6h|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/mikrofonyi-15/mikrofon-hoco-ice-hidden-wireless-microphone-type-c-l27-enc-70-400mah-65db-5-6h-/</t>
+  </si>
+  <si>
+    <t>000012953</t>
+  </si>
+  <si>
+    <t>Вентилятор Hoco handheld fan with spray HX613 |100 Levels, 60dB, 18h|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-handheld-fan-with-spray-hx613-100-levels-60db-18h-/</t>
+  </si>
+  <si>
+    <t>000012958</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
   </si>
   <si>
-    <t>000002482</t>
-[...914 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-journey-magnetic-car-holder-with-suction-cup-h105-multi-scene-4-5-7-/</t>
+    <t>000012973</t>
+  </si>
+  <si>
+    <t>Кабель HOCO X129 Advantage charging cable USB to DC5.5 |1m, 5V/1A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-x129-advantage-charging-cable-usb-to-dc5-5-1m-5v-1a-/</t>
+  </si>
+  <si>
+    <t>000012971</t>
+  </si>
+  <si>
+    <t>Перехідник HOCO Mia digital audio converter Type-C to 3.5 UPA35 |DAC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-hoco-mia-digital-audio-converter-type-c-to-3-5-upa35-dac-/</t>
+  </si>
+  <si>
+    <t>000012976</t>
+  </si>
+  <si>
+    <t>Навушники ACEFAST L13 USB-C semi-in-ear wired earphones with mic |DAC, 1.2m|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-acefast-l13-usb-c-semi-in-ear-wired-earphones-with-mic-dac-1-2m-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
-    <t>000012231</t>
-[...5782 lines deleted...]
-  <si>
     <t>000013008</t>
   </si>
   <si>
     <t>Web Камера Meetion USB Wired PC Web Camera CAM500 |720p, 30FPS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/web-camera-46/web-kamera-meetion-usb-wired-pc-web-camera-cam500-720p-30fps-/</t>
   </si>
   <si>
-    <t>000007360</t>
-[...1714 lines deleted...]
-  <si>
     <t>000013010</t>
   </si>
   <si>
     <t>Мікрофон Meetion Wired Gaming microphone MC16 |USB-C, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/mikrofon-meetion-wired-gaming-microphone-mc16-usb-c-rgb-/</t>
   </si>
   <si>
-    <t>000008970</t>
-[...197 lines deleted...]
-    <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-handheld-fan-with-spray-hx613-100-levels-60db-18h-/</t>
+    <t>000013054</t>
+  </si>
+  <si>
+    <t>Клавіатура HOCO GM701 Trofeo wired gaming keyboard (Cyrillic version) |104 Keys, UA/ru/EN Layouts|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/klaviaturyi-combo-naboryi-61/klaviatura-hoco-gm701-trofeo-wired-gaming-keyboard-cyrillic-version-104-keys-ua-ru-en-layouts-/</t>
+  </si>
+  <si>
+    <t>000013055</t>
+  </si>
+  <si>
+    <t>Клавіатура HOCO GM702 Vistoso wired gaming keyboard (Cyrillic version) |104 Keys, UA/ru/EN Layouts|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/klaviaturyi-combo-naboryi-61/klaviatura-hoco-gm702-vistoso-wired-gaming-keyboard-cyrillic-version-104-keys-ua-ru-en-layouts-/</t>
+  </si>
+  <si>
+    <t>000013061</t>
+  </si>
+  <si>
+    <t>Акустика Xdobo 1983 MAX IPX5 |BT5.3, USB/TF/AUX, 120W, TWS, 20h Max|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-xdobo-1983-max-ipx5-bt5-3-usb-tf-aux-120w-tws-20h-max-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -11119,30023 +10381,28001 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H1304"/>
+  <dimension ref="A1:H1216"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="6" max="6" width="0" customWidth="true" style="0"/>
     <col min="7" max="7" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="25.85083" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="H1" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" s="0">
-        <v>25532</v>
+        <v>11932</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D2" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G2" s="0">
-        <v>30.69</v>
+        <v>6.07</v>
       </c>
       <c r="H2" s="0" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" s="0">
-        <v>25534</v>
+        <v>26299</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>12</v>
       </c>
       <c r="C3" s="0" t="s">
         <v>13</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E3" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G3" s="0">
-        <v>36.48</v>
+        <v>18.25</v>
       </c>
       <c r="H3" s="0" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" s="0">
-        <v>25655</v>
+        <v>26313</v>
       </c>
       <c r="B4" s="0" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="C4" s="0" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E4" s="0" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="G4" s="0">
-        <v>39.33</v>
+        <v>13.14</v>
       </c>
       <c r="H4" s="0" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" s="0">
-        <v>25725</v>
+        <v>11901</v>
       </c>
       <c r="B5" s="0" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="C5" s="0" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="D5" s="0" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="E5" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G5" s="0">
-        <v>18.92</v>
+        <v>7.61</v>
       </c>
       <c r="H5" s="0" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" s="0">
-        <v>25731</v>
+        <v>26006</v>
       </c>
       <c r="B6" s="0" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="C6" s="0" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="D6" s="0" t="s">
-        <v>9</v>
+        <v>26</v>
       </c>
       <c r="E6" s="0" t="s">
-        <v>10</v>
+        <v>27</v>
       </c>
       <c r="G6" s="0">
-        <v>12.31</v>
+        <v>11.43</v>
       </c>
       <c r="H6" s="0" t="s">
-        <v>24</v>
+        <v>28</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" s="0">
-        <v>25746</v>
+        <v>26006</v>
       </c>
       <c r="B7" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="C7" s="0" t="s">
         <v>25</v>
       </c>
-      <c r="C7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D7" s="0" t="s">
-        <v>9</v>
+        <v>30</v>
       </c>
       <c r="E7" s="0" t="s">
-        <v>10</v>
+        <v>27</v>
       </c>
       <c r="G7" s="0">
-        <v>53.09</v>
+        <v>11.43</v>
       </c>
       <c r="H7" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" s="0">
-        <v>25747</v>
+        <v>26075</v>
       </c>
       <c r="B8" s="0" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="C8" s="0" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="D8" s="0" t="s">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="E8" s="0" t="s">
-        <v>10</v>
+        <v>27</v>
       </c>
       <c r="G8" s="0">
-        <v>22.25</v>
+        <v>17.42</v>
       </c>
       <c r="H8" s="0" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="0">
-        <v>25748</v>
+        <v>26147</v>
       </c>
       <c r="B9" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="C9" s="0" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>10</v>
+        <v>36</v>
       </c>
       <c r="G9" s="0">
-        <v>16.82</v>
+        <v>19.12</v>
       </c>
       <c r="H9" s="0" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="0">
-        <v>25938</v>
+        <v>26148</v>
       </c>
       <c r="B10" s="0" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="C10" s="0" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>10</v>
+        <v>40</v>
       </c>
       <c r="G10" s="0">
-        <v>18.31</v>
+        <v>19.88</v>
       </c>
       <c r="H10" s="0" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="0">
-        <v>25938</v>
+        <v>26154</v>
       </c>
       <c r="B11" s="0" t="s">
-        <v>37</v>
+        <v>42</v>
       </c>
       <c r="C11" s="0" t="s">
-        <v>35</v>
+        <v>43</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>38</v>
+        <v>44</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>10</v>
+        <v>27</v>
       </c>
       <c r="G11" s="0">
-        <v>18.31</v>
+        <v>53.13</v>
       </c>
       <c r="H11" s="0" t="s">
-        <v>36</v>
+        <v>45</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="0">
-        <v>25938</v>
+        <v>26154</v>
       </c>
       <c r="B12" s="0" t="s">
-        <v>39</v>
+        <v>46</v>
       </c>
       <c r="C12" s="0" t="s">
-        <v>35</v>
+        <v>43</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>40</v>
+        <v>22</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>10</v>
+        <v>27</v>
       </c>
       <c r="G12" s="0">
-        <v>18.31</v>
+        <v>53.13</v>
       </c>
       <c r="H12" s="0" t="s">
-        <v>36</v>
+        <v>45</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="0">
-        <v>24026</v>
+        <v>26261</v>
       </c>
       <c r="B13" s="0" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="C13" s="0" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>10</v>
+        <v>27</v>
       </c>
       <c r="G13" s="0">
-        <v>34.07</v>
+        <v>17.64</v>
       </c>
       <c r="H13" s="0" t="s">
-        <v>43</v>
+        <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="0">
-        <v>24028</v>
+        <v>26289</v>
       </c>
       <c r="B14" s="0" t="s">
-        <v>44</v>
+        <v>50</v>
       </c>
       <c r="C14" s="0" t="s">
-        <v>45</v>
+        <v>51</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>9</v>
+        <v>52</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>53</v>
       </c>
       <c r="G14" s="0">
-        <v>16</v>
+        <v>14.56</v>
       </c>
       <c r="H14" s="0" t="s">
-        <v>47</v>
+        <v>54</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="0">
-        <v>24032</v>
+        <v>26305</v>
       </c>
       <c r="B15" s="0" t="s">
-        <v>48</v>
+        <v>55</v>
       </c>
       <c r="C15" s="0" t="s">
-        <v>49</v>
+        <v>56</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>9</v>
+        <v>26</v>
       </c>
       <c r="E15" s="0" t="s">
-        <v>10</v>
+        <v>53</v>
       </c>
       <c r="G15" s="0">
-        <v>20.93</v>
+        <v>8.74</v>
       </c>
       <c r="H15" s="0" t="s">
-        <v>50</v>
+        <v>57</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="0">
-        <v>24102</v>
+        <v>12384</v>
       </c>
       <c r="B16" s="0" t="s">
-        <v>51</v>
+        <v>58</v>
       </c>
       <c r="C16" s="0" t="s">
-        <v>52</v>
+        <v>59</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>9</v>
+        <v>60</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>53</v>
+        <v>14</v>
       </c>
       <c r="G16" s="0">
-        <v>28.11</v>
+        <v>26.28</v>
       </c>
       <c r="H16" s="0" t="s">
-        <v>54</v>
+        <v>61</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="0">
-        <v>24103</v>
+        <v>12500</v>
       </c>
       <c r="B17" s="0" t="s">
-        <v>55</v>
+        <v>62</v>
       </c>
       <c r="C17" s="0" t="s">
-        <v>56</v>
+        <v>63</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E17" s="0" t="s">
-        <v>53</v>
+        <v>27</v>
       </c>
       <c r="G17" s="0">
-        <v>32.56</v>
+        <v>18.46</v>
       </c>
       <c r="H17" s="0" t="s">
-        <v>57</v>
+        <v>64</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="0">
-        <v>24104</v>
+        <v>12621</v>
       </c>
       <c r="B18" s="0" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="C18" s="0" t="s">
-        <v>59</v>
+        <v>66</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E18" s="0" t="s">
-        <v>53</v>
+        <v>36</v>
       </c>
       <c r="G18" s="0">
-        <v>37.25</v>
+        <v>23.92</v>
       </c>
       <c r="H18" s="0" t="s">
-        <v>60</v>
+        <v>67</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="0">
-        <v>24152</v>
+        <v>12705</v>
       </c>
       <c r="B19" s="0" t="s">
-        <v>61</v>
+        <v>68</v>
       </c>
       <c r="C19" s="0" t="s">
-        <v>62</v>
+        <v>69</v>
       </c>
       <c r="D19" s="0" t="s">
-        <v>9</v>
+        <v>44</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>10</v>
+        <v>27</v>
       </c>
       <c r="G19" s="0">
-        <v>9.92</v>
+        <v>5.22</v>
       </c>
       <c r="H19" s="0" t="s">
-        <v>63</v>
+        <v>70</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="0">
-        <v>24155</v>
+        <v>12831</v>
       </c>
       <c r="B20" s="0" t="s">
-        <v>64</v>
+        <v>71</v>
       </c>
       <c r="C20" s="0" t="s">
-        <v>65</v>
+        <v>72</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>9</v>
+        <v>44</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>10</v>
+        <v>27</v>
       </c>
       <c r="G20" s="0">
-        <v>50.15</v>
+        <v>4.16</v>
       </c>
       <c r="H20" s="0" t="s">
-        <v>66</v>
+        <v>73</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="0">
-        <v>24165</v>
+        <v>12832</v>
       </c>
       <c r="B21" s="0" t="s">
-        <v>67</v>
+        <v>74</v>
       </c>
       <c r="C21" s="0" t="s">
-        <v>68</v>
+        <v>75</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>69</v>
+        <v>44</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>10</v>
+        <v>27</v>
       </c>
       <c r="G21" s="0">
-        <v>24.75</v>
+        <v>3.92</v>
       </c>
       <c r="H21" s="0" t="s">
-        <v>70</v>
+        <v>76</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="0">
-        <v>24371</v>
+        <v>17988</v>
       </c>
       <c r="B22" s="0" t="s">
-        <v>71</v>
+        <v>77</v>
       </c>
       <c r="C22" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>9</v>
+        <v>44</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>10</v>
+        <v>36</v>
       </c>
       <c r="G22" s="0">
-        <v>46.86</v>
+        <v>5.36</v>
       </c>
       <c r="H22" s="0" t="s">
-        <v>73</v>
+        <v>79</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="0">
-        <v>24399</v>
+        <v>18014</v>
       </c>
       <c r="B23" s="0" t="s">
-        <v>74</v>
+        <v>80</v>
       </c>
       <c r="C23" s="0" t="s">
-        <v>75</v>
+        <v>81</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>10</v>
+        <v>27</v>
       </c>
       <c r="G23" s="0">
-        <v>10.86</v>
+        <v>19.83</v>
       </c>
       <c r="H23" s="0" t="s">
-        <v>76</v>
+        <v>82</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="0">
-        <v>24411</v>
+        <v>17083</v>
       </c>
       <c r="B24" s="0" t="s">
-        <v>77</v>
+        <v>83</v>
       </c>
       <c r="C24" s="0" t="s">
-        <v>78</v>
+        <v>84</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>79</v>
+        <v>9</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G24" s="0">
-        <v>16.47</v>
+        <v>50.69</v>
       </c>
       <c r="H24" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="0">
-        <v>24412</v>
+        <v>18012</v>
       </c>
       <c r="B25" s="0" t="s">
-        <v>81</v>
+        <v>86</v>
       </c>
       <c r="C25" s="0" t="s">
-        <v>82</v>
+        <v>87</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>10</v>
+        <v>27</v>
       </c>
       <c r="G25" s="0">
-        <v>15.31</v>
+        <v>46.33</v>
       </c>
       <c r="H25" s="0" t="s">
-        <v>83</v>
+        <v>88</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="0">
-        <v>24413</v>
+        <v>12914</v>
       </c>
       <c r="B26" s="0" t="s">
-        <v>84</v>
+        <v>89</v>
       </c>
       <c r="C26" s="0" t="s">
-        <v>85</v>
+        <v>90</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>9</v>
+        <v>52</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>10</v>
+        <v>91</v>
       </c>
       <c r="G26" s="0">
-        <v>76.53</v>
+        <v>7.28</v>
       </c>
       <c r="H26" s="0" t="s">
-        <v>86</v>
+        <v>92</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="0">
-        <v>24418</v>
+        <v>12914</v>
       </c>
       <c r="B27" s="0" t="s">
-        <v>87</v>
+        <v>93</v>
       </c>
       <c r="C27" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="D27" s="0" t="s">
-        <v>9</v>
+        <v>26</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>10</v>
+        <v>91</v>
       </c>
       <c r="G27" s="0">
-        <v>36.72</v>
+        <v>7.28</v>
       </c>
       <c r="H27" s="0" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="0">
-        <v>24419</v>
+        <v>17049</v>
       </c>
       <c r="B28" s="0" t="s">
-        <v>90</v>
+        <v>94</v>
       </c>
       <c r="C28" s="0" t="s">
-        <v>91</v>
+        <v>95</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>9</v>
+        <v>44</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>53</v>
+        <v>36</v>
       </c>
       <c r="G28" s="0">
-        <v>56.77</v>
+        <v>6.34</v>
       </c>
       <c r="H28" s="0" t="s">
-        <v>92</v>
+        <v>96</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="0">
-        <v>24438</v>
+        <v>12828</v>
       </c>
       <c r="B29" s="0" t="s">
-        <v>93</v>
+        <v>97</v>
       </c>
       <c r="C29" s="0" t="s">
-        <v>94</v>
+        <v>98</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>9</v>
+        <v>99</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>10</v>
+        <v>27</v>
       </c>
       <c r="G29" s="0">
-        <v>63.94</v>
+        <v>3.61</v>
       </c>
       <c r="H29" s="0" t="s">
-        <v>95</v>
+        <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="0">
-        <v>24440</v>
+        <v>12665</v>
       </c>
       <c r="B30" s="0" t="s">
-        <v>96</v>
+        <v>101</v>
       </c>
       <c r="C30" s="0" t="s">
-        <v>97</v>
+        <v>102</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>9</v>
+        <v>103</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>10</v>
+        <v>27</v>
       </c>
       <c r="G30" s="0">
-        <v>16.61</v>
+        <v>5.22</v>
       </c>
       <c r="H30" s="0" t="s">
-        <v>98</v>
+        <v>104</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="0">
-        <v>24441</v>
+        <v>12665</v>
       </c>
       <c r="B31" s="0" t="s">
-        <v>99</v>
+        <v>105</v>
       </c>
       <c r="C31" s="0" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>9</v>
+        <v>106</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>10</v>
+        <v>27</v>
       </c>
       <c r="G31" s="0">
-        <v>21.36</v>
+        <v>5.22</v>
       </c>
       <c r="H31" s="0" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="0">
-        <v>24450</v>
+        <v>12687</v>
       </c>
       <c r="B32" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
       <c r="C32" s="0" t="s">
-        <v>103</v>
+        <v>108</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>10</v>
+        <v>27</v>
       </c>
       <c r="G32" s="0">
-        <v>18.36</v>
+        <v>3.11</v>
       </c>
       <c r="H32" s="0" t="s">
-        <v>104</v>
+        <v>109</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="0">
-        <v>24460</v>
+        <v>12687</v>
       </c>
       <c r="B33" s="0" t="s">
-        <v>105</v>
+        <v>110</v>
       </c>
       <c r="C33" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>107</v>
+        <v>27</v>
       </c>
       <c r="G33" s="0">
-        <v>30.21</v>
+        <v>3.11</v>
       </c>
       <c r="H33" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="0">
-        <v>24461</v>
+        <v>12578</v>
       </c>
       <c r="B34" s="0" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="C34" s="0" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>107</v>
+        <v>113</v>
       </c>
       <c r="G34" s="0">
-        <v>38.95</v>
+        <v>14.35</v>
       </c>
       <c r="H34" s="0" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="0">
-        <v>24483</v>
+        <v>12579</v>
       </c>
       <c r="B35" s="0" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="C35" s="0" t="s">
+        <v>116</v>
+      </c>
+      <c r="D35" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E35" s="0" t="s">
         <v>113</v>
       </c>
-      <c r="D35" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G35" s="0">
-        <v>9.66</v>
+        <v>5.99</v>
       </c>
       <c r="H35" s="0" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="0">
-        <v>24492</v>
+        <v>12580</v>
       </c>
       <c r="B36" s="0" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="C36" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>107</v>
+        <v>113</v>
       </c>
       <c r="G36" s="0">
-        <v>16.7</v>
+        <v>8.6</v>
       </c>
       <c r="H36" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="0">
-        <v>24493</v>
+        <v>12582</v>
       </c>
       <c r="B37" s="0" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="C37" s="0" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>107</v>
+        <v>113</v>
       </c>
       <c r="G37" s="0">
-        <v>10.9</v>
+        <v>2.9</v>
       </c>
       <c r="H37" s="0" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="0">
-        <v>24497</v>
+        <v>12583</v>
       </c>
       <c r="B38" s="0" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="C38" s="0" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>107</v>
+        <v>113</v>
       </c>
       <c r="G38" s="0">
-        <v>12.05</v>
+        <v>5.03</v>
       </c>
       <c r="H38" s="0" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="0">
-        <v>24513</v>
+        <v>12584</v>
       </c>
       <c r="B39" s="0" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="C39" s="0" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>10</v>
+        <v>113</v>
       </c>
       <c r="G39" s="0">
-        <v>65.8</v>
+        <v>5.61</v>
       </c>
       <c r="H39" s="0" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" s="0">
-        <v>24514</v>
+        <v>12590</v>
       </c>
       <c r="B40" s="0" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="C40" s="0" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>9</v>
+        <v>132</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>10</v>
+        <v>113</v>
       </c>
       <c r="G40" s="0">
-        <v>17.38</v>
+        <v>3.52</v>
       </c>
       <c r="H40" s="0" t="s">
-        <v>129</v>
+        <v>133</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" s="0">
-        <v>24517</v>
+        <v>12590</v>
       </c>
       <c r="B41" s="0" t="s">
-        <v>130</v>
+        <v>134</v>
       </c>
       <c r="C41" s="0" t="s">
         <v>131</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>132</v>
+        <v>22</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>10</v>
+        <v>113</v>
       </c>
       <c r="G41" s="0">
-        <v>16.29</v>
+        <v>3.52</v>
       </c>
       <c r="H41" s="0" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" s="0">
-        <v>24518</v>
+        <v>12590</v>
       </c>
       <c r="B42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="C42" s="0" t="s">
-        <v>135</v>
+        <v>131</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>132</v>
+        <v>9</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>10</v>
+        <v>113</v>
       </c>
       <c r="G42" s="0">
-        <v>21.45</v>
+        <v>3.52</v>
       </c>
       <c r="H42" s="0" t="s">
-        <v>136</v>
+        <v>133</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" s="0">
-        <v>24540</v>
+        <v>12591</v>
       </c>
       <c r="B43" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="C43" s="0" t="s">
         <v>137</v>
       </c>
-      <c r="C43" s="0" t="s">
+      <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
-      <c r="D43" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E43" s="0" t="s">
-        <v>107</v>
+        <v>113</v>
       </c>
       <c r="G43" s="0">
-        <v>38.7</v>
+        <v>3.2</v>
       </c>
       <c r="H43" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" s="0">
-        <v>24546</v>
+        <v>12591</v>
       </c>
       <c r="B44" s="0" t="s">
         <v>140</v>
       </c>
       <c r="C44" s="0" t="s">
+        <v>137</v>
+      </c>
+      <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
-      <c r="D44" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E44" s="0" t="s">
-        <v>142</v>
+        <v>113</v>
       </c>
       <c r="G44" s="0">
-        <v>60.82</v>
+        <v>3.2</v>
       </c>
       <c r="H44" s="0" t="s">
-        <v>143</v>
+        <v>139</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" s="0">
-        <v>24543</v>
+        <v>12591</v>
       </c>
       <c r="B45" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="C45" s="0" t="s">
-        <v>145</v>
+        <v>137</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>9</v>
+        <v>143</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>142</v>
+        <v>113</v>
       </c>
       <c r="G45" s="0">
-        <v>28</v>
+        <v>3.2</v>
       </c>
       <c r="H45" s="0" t="s">
-        <v>146</v>
+        <v>139</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" s="0">
-        <v>24561</v>
+        <v>12591</v>
       </c>
       <c r="B46" s="0" t="s">
-        <v>147</v>
+        <v>144</v>
       </c>
       <c r="C46" s="0" t="s">
-        <v>148</v>
+        <v>137</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>10</v>
+        <v>113</v>
       </c>
       <c r="G46" s="0">
-        <v>46.18</v>
+        <v>3.2</v>
       </c>
       <c r="H46" s="0" t="s">
-        <v>149</v>
+        <v>139</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" s="0">
-        <v>12452</v>
+        <v>12591</v>
       </c>
       <c r="B47" s="0" t="s">
-        <v>150</v>
+        <v>145</v>
       </c>
       <c r="C47" s="0" t="s">
-        <v>151</v>
+        <v>137</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>9</v>
+        <v>146</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>10</v>
+        <v>113</v>
       </c>
       <c r="G47" s="0">
-        <v>5.28</v>
+        <v>3.2</v>
       </c>
       <c r="H47" s="0" t="s">
-        <v>152</v>
+        <v>139</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" s="0">
-        <v>12613</v>
+        <v>12732</v>
       </c>
       <c r="B48" s="0" t="s">
-        <v>153</v>
+        <v>147</v>
       </c>
       <c r="C48" s="0" t="s">
-        <v>154</v>
+        <v>148</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>79</v>
+        <v>9</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>142</v>
+        <v>18</v>
       </c>
       <c r="G48" s="0">
-        <v>5.47</v>
+        <v>7.02</v>
       </c>
       <c r="H48" s="0" t="s">
-        <v>155</v>
+        <v>149</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" s="0">
-        <v>12856</v>
+        <v>12787</v>
       </c>
       <c r="B49" s="0" t="s">
-        <v>156</v>
+        <v>150</v>
       </c>
       <c r="C49" s="0" t="s">
-        <v>157</v>
+        <v>151</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>158</v>
+        <v>9</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="G49" s="0">
-        <v>14.53</v>
+        <v>7.3</v>
       </c>
       <c r="H49" s="0" t="s">
-        <v>159</v>
+        <v>152</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" s="0">
-        <v>17002</v>
+        <v>12792</v>
       </c>
       <c r="B50" s="0" t="s">
-        <v>160</v>
+        <v>153</v>
       </c>
       <c r="C50" s="0" t="s">
-        <v>161</v>
+        <v>154</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>79</v>
+        <v>22</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>162</v>
+        <v>113</v>
       </c>
       <c r="G50" s="0">
-        <v>9.380000000000001</v>
+        <v>3.88</v>
       </c>
       <c r="H50" s="0" t="s">
-        <v>163</v>
+        <v>155</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" s="0">
-        <v>14416</v>
+        <v>12792</v>
       </c>
       <c r="B51" s="0" t="s">
-        <v>164</v>
+        <v>156</v>
       </c>
       <c r="C51" s="0" t="s">
-        <v>165</v>
+        <v>154</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>20</v>
+        <v>9</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>166</v>
+        <v>113</v>
       </c>
       <c r="G51" s="0">
-        <v>2.1</v>
+        <v>3.88</v>
       </c>
       <c r="H51" s="0" t="s">
-        <v>167</v>
+        <v>155</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" s="0">
-        <v>14803</v>
+        <v>17999</v>
       </c>
       <c r="B52" s="0" t="s">
-        <v>168</v>
+        <v>157</v>
       </c>
       <c r="C52" s="0" t="s">
-        <v>169</v>
+        <v>158</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>79</v>
+        <v>9</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>170</v>
+        <v>14</v>
       </c>
       <c r="G52" s="0">
-        <v>2.57</v>
+        <v>4.24</v>
       </c>
       <c r="H52" s="0" t="s">
-        <v>171</v>
+        <v>159</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" s="0">
-        <v>14912</v>
+        <v>17999</v>
       </c>
       <c r="B53" s="0" t="s">
-        <v>172</v>
+        <v>160</v>
       </c>
       <c r="C53" s="0" t="s">
-        <v>173</v>
+        <v>158</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G53" s="0">
-        <v>1.99</v>
+        <v>4.24</v>
       </c>
       <c r="H53" s="0" t="s">
-        <v>174</v>
+        <v>159</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" s="0">
-        <v>14933</v>
+        <v>18023</v>
       </c>
       <c r="B54" s="0" t="s">
-        <v>175</v>
+        <v>161</v>
       </c>
       <c r="C54" s="0" t="s">
-        <v>176</v>
+        <v>162</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="G54" s="0">
-        <v>2.67</v>
+        <v>13.7</v>
       </c>
       <c r="H54" s="0" t="s">
-        <v>177</v>
+        <v>163</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" s="0">
-        <v>14933</v>
+        <v>12519</v>
       </c>
       <c r="B55" s="0" t="s">
-        <v>178</v>
+        <v>164</v>
       </c>
       <c r="C55" s="0" t="s">
-        <v>176</v>
+        <v>165</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>20</v>
+        <v>9</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G55" s="0">
-        <v>2.67</v>
+        <v>12.83</v>
       </c>
       <c r="H55" s="0" t="s">
-        <v>177</v>
+        <v>166</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" s="0">
-        <v>25037</v>
+        <v>12573</v>
       </c>
       <c r="B56" s="0" t="s">
-        <v>179</v>
+        <v>167</v>
       </c>
       <c r="C56" s="0" t="s">
-        <v>180</v>
+        <v>168</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E56" s="0" t="s">
-        <v>10</v>
+        <v>113</v>
       </c>
       <c r="G56" s="0">
-        <v>3.23</v>
+        <v>8.9</v>
       </c>
       <c r="H56" s="0" t="s">
-        <v>181</v>
+        <v>169</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" s="0">
-        <v>25037</v>
+        <v>12659</v>
       </c>
       <c r="B57" s="0" t="s">
-        <v>182</v>
+        <v>170</v>
       </c>
       <c r="C57" s="0" t="s">
-        <v>180</v>
+        <v>171</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>20</v>
+        <v>9</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>10</v>
+        <v>113</v>
       </c>
       <c r="G57" s="0">
-        <v>3.23</v>
+        <v>23.88</v>
       </c>
       <c r="H57" s="0" t="s">
-        <v>181</v>
+        <v>172</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" s="0">
-        <v>25038</v>
+        <v>12660</v>
       </c>
       <c r="B58" s="0" t="s">
-        <v>183</v>
+        <v>173</v>
       </c>
       <c r="C58" s="0" t="s">
-        <v>184</v>
+        <v>174</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>10</v>
+        <v>113</v>
       </c>
       <c r="G58" s="0">
-        <v>2.9</v>
+        <v>3.19</v>
       </c>
       <c r="H58" s="0" t="s">
-        <v>185</v>
+        <v>175</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" s="0">
-        <v>25038</v>
+        <v>12786</v>
       </c>
       <c r="B59" s="0" t="s">
-        <v>186</v>
+        <v>176</v>
       </c>
       <c r="C59" s="0" t="s">
-        <v>184</v>
+        <v>177</v>
       </c>
       <c r="D59" s="0" t="s">
-        <v>20</v>
+        <v>9</v>
       </c>
       <c r="E59" s="0" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="G59" s="0">
-        <v>2.9</v>
+        <v>31.12</v>
       </c>
       <c r="H59" s="0" t="s">
-        <v>185</v>
+        <v>178</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" s="0">
-        <v>25066</v>
+        <v>12786</v>
       </c>
       <c r="B60" s="0" t="s">
-        <v>187</v>
+        <v>179</v>
       </c>
       <c r="C60" s="0" t="s">
-        <v>188</v>
+        <v>177</v>
       </c>
       <c r="D60" s="0" t="s">
-        <v>9</v>
+        <v>180</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>142</v>
+        <v>18</v>
       </c>
       <c r="G60" s="0">
-        <v>4.43</v>
+        <v>31.12</v>
       </c>
       <c r="H60" s="0" t="s">
-        <v>189</v>
+        <v>178</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" s="0">
-        <v>25066</v>
+        <v>17054</v>
       </c>
       <c r="B61" s="0" t="s">
-        <v>190</v>
+        <v>181</v>
       </c>
       <c r="C61" s="0" t="s">
-        <v>188</v>
+        <v>182</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>20</v>
+        <v>9</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>142</v>
+        <v>113</v>
       </c>
       <c r="G61" s="0">
-        <v>4.43</v>
+        <v>4.6</v>
       </c>
       <c r="H61" s="0" t="s">
-        <v>189</v>
+        <v>183</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" s="0">
-        <v>25120</v>
+        <v>12541</v>
       </c>
       <c r="B62" s="0" t="s">
-        <v>191</v>
+        <v>184</v>
       </c>
       <c r="C62" s="0" t="s">
-        <v>192</v>
+        <v>185</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>20</v>
+        <v>9</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>166</v>
+        <v>10</v>
       </c>
       <c r="G62" s="0">
-        <v>4.4</v>
+        <v>6.95</v>
       </c>
       <c r="H62" s="0" t="s">
-        <v>193</v>
+        <v>186</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" s="0">
-        <v>25176</v>
+        <v>12588</v>
       </c>
       <c r="B63" s="0" t="s">
-        <v>194</v>
+        <v>187</v>
       </c>
       <c r="C63" s="0" t="s">
-        <v>195</v>
+        <v>188</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>20</v>
+        <v>9</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>10</v>
+        <v>113</v>
       </c>
       <c r="G63" s="0">
-        <v>3.24</v>
+        <v>4.57</v>
       </c>
       <c r="H63" s="0" t="s">
-        <v>196</v>
+        <v>189</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" s="0">
-        <v>25177</v>
+        <v>12589</v>
       </c>
       <c r="B64" s="0" t="s">
-        <v>197</v>
+        <v>190</v>
       </c>
       <c r="C64" s="0" t="s">
-        <v>198</v>
+        <v>191</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>20</v>
+        <v>9</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>10</v>
+        <v>113</v>
       </c>
       <c r="G64" s="0">
-        <v>1.8</v>
+        <v>2.86</v>
       </c>
       <c r="H64" s="0" t="s">
-        <v>199</v>
+        <v>192</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" s="0">
-        <v>25194</v>
+        <v>12793</v>
       </c>
       <c r="B65" s="0" t="s">
-        <v>200</v>
+        <v>193</v>
       </c>
       <c r="C65" s="0" t="s">
-        <v>201</v>
+        <v>194</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>20</v>
+        <v>9</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>10</v>
+        <v>113</v>
       </c>
       <c r="G65" s="0">
-        <v>1.65</v>
+        <v>7.71</v>
       </c>
       <c r="H65" s="0" t="s">
-        <v>202</v>
+        <v>195</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" s="0">
-        <v>25195</v>
+        <v>12794</v>
       </c>
       <c r="B66" s="0" t="s">
-        <v>203</v>
+        <v>196</v>
       </c>
       <c r="C66" s="0" t="s">
-        <v>204</v>
+        <v>197</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>10</v>
+        <v>113</v>
       </c>
       <c r="G66" s="0">
-        <v>3.31</v>
+        <v>9.42</v>
       </c>
       <c r="H66" s="0" t="s">
-        <v>205</v>
+        <v>198</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" s="0">
-        <v>25195</v>
+        <v>17051</v>
       </c>
       <c r="B67" s="0" t="s">
-        <v>206</v>
+        <v>199</v>
       </c>
       <c r="C67" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>20</v>
+        <v>9</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="G67" s="0">
-        <v>3.31</v>
+        <v>2.48</v>
       </c>
       <c r="H67" s="0" t="s">
-        <v>205</v>
+        <v>201</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" s="0">
-        <v>25205</v>
+        <v>17053</v>
       </c>
       <c r="B68" s="0" t="s">
-        <v>207</v>
+        <v>202</v>
       </c>
       <c r="C68" s="0" t="s">
-        <v>208</v>
+        <v>203</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="G68" s="0">
-        <v>1.79</v>
+        <v>9.02</v>
       </c>
       <c r="H68" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" s="0">
-        <v>25205</v>
+        <v>12326</v>
       </c>
       <c r="B69" s="0" t="s">
-        <v>210</v>
+        <v>205</v>
       </c>
       <c r="C69" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>20</v>
+        <v>9</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>10</v>
+        <v>27</v>
       </c>
       <c r="G69" s="0">
-        <v>1.79</v>
+        <v>5.05</v>
       </c>
       <c r="H69" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" s="0">
-        <v>25220</v>
+        <v>12326</v>
       </c>
       <c r="B70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="C70" s="0" t="s">
-        <v>212</v>
+        <v>206</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>9</v>
+        <v>209</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>10</v>
+        <v>27</v>
       </c>
       <c r="G70" s="0">
-        <v>2.69</v>
+        <v>5.05</v>
       </c>
       <c r="H70" s="0" t="s">
-        <v>213</v>
+        <v>207</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" s="0">
-        <v>25220</v>
+        <v>12669</v>
       </c>
       <c r="B71" s="0" t="s">
-        <v>214</v>
+        <v>210</v>
       </c>
       <c r="C71" s="0" t="s">
+        <v>211</v>
+      </c>
+      <c r="D71" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>212</v>
       </c>
-      <c r="D71" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G71" s="0">
-        <v>2.69</v>
+        <v>5.33</v>
       </c>
       <c r="H71" s="0" t="s">
         <v>213</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" s="0">
-        <v>25221</v>
+        <v>12748</v>
       </c>
       <c r="B72" s="0" t="s">
+        <v>214</v>
+      </c>
+      <c r="C72" s="0" t="s">
         <v>215</v>
       </c>
-      <c r="C72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D72" s="0" t="s">
-        <v>20</v>
+        <v>9</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G72" s="0">
-        <v>2.6</v>
+        <v>7.32</v>
       </c>
       <c r="H72" s="0" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" s="0">
-        <v>25222</v>
+        <v>12916</v>
       </c>
       <c r="B73" s="0" t="s">
+        <v>217</v>
+      </c>
+      <c r="C73" s="0" t="s">
         <v>218</v>
       </c>
-      <c r="C73" s="0" t="s">
+      <c r="D73" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E73" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="G73" s="0">
+        <v>18.92</v>
+      </c>
+      <c r="H73" s="0" t="s">
         <v>219</v>
-      </c>
-[...10 lines deleted...]
-        <v>220</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" s="0">
-        <v>25222</v>
+        <v>12598</v>
       </c>
       <c r="B74" s="0" t="s">
+        <v>220</v>
+      </c>
+      <c r="C74" s="0" t="s">
         <v>221</v>
       </c>
-      <c r="C74" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D74" s="0" t="s">
-        <v>20</v>
-[...3 lines deleted...]
-      </c>
+        <v>132</v>
+      </c>
+      <c r="E74" s="0"/>
       <c r="G74" s="0">
-        <v>2.39</v>
+        <v>20.65</v>
       </c>
       <c r="H74" s="0" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" s="0">
-        <v>25257</v>
+        <v>12951</v>
       </c>
       <c r="B75" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="C75" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>20</v>
-[...3 lines deleted...]
-      </c>
+        <v>225</v>
+      </c>
+      <c r="E75" s="0"/>
       <c r="G75" s="0">
-        <v>1.98</v>
+        <v>67.13</v>
       </c>
       <c r="H75" s="0" t="s">
-        <v>224</v>
+        <v>226</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" s="0">
-        <v>25259</v>
+        <v>17033</v>
       </c>
       <c r="B76" s="0" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="C76" s="0" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>20</v>
-[...3 lines deleted...]
-      </c>
+        <v>52</v>
+      </c>
+      <c r="E76" s="0"/>
       <c r="G76" s="0">
-        <v>2.74</v>
+        <v>53.23</v>
       </c>
       <c r="H76" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" s="0">
-        <v>25277</v>
+        <v>12327</v>
       </c>
       <c r="B77" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="C77" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>20</v>
+        <v>132</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>10</v>
+        <v>27</v>
       </c>
       <c r="G77" s="0">
-        <v>6.11</v>
+        <v>9.91</v>
       </c>
       <c r="H77" s="0" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" s="0">
-        <v>25308</v>
+        <v>11841</v>
       </c>
       <c r="B78" s="0" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="C78" s="0" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>142</v>
+        <v>27</v>
       </c>
       <c r="G78" s="0">
-        <v>7.7</v>
+        <v>31.48</v>
       </c>
       <c r="H78" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" s="0">
-        <v>25310</v>
+        <v>11879</v>
       </c>
       <c r="B79" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="C79" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>20</v>
+        <v>106</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="G79" s="0">
-        <v>2.5</v>
+        <v>18.27</v>
       </c>
       <c r="H79" s="0" t="s">
-        <v>236</v>
+        <v>238</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" s="0">
-        <v>25312</v>
+        <v>11881</v>
       </c>
       <c r="B80" s="0" t="s">
-        <v>237</v>
+        <v>239</v>
       </c>
       <c r="C80" s="0" t="s">
-        <v>238</v>
+        <v>240</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>20</v>
+        <v>241</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="G80" s="0">
-        <v>2.5</v>
+        <v>18.66</v>
       </c>
       <c r="H80" s="0" t="s">
-        <v>239</v>
+        <v>242</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" s="0">
-        <v>25313</v>
+        <v>11882</v>
       </c>
       <c r="B81" s="0" t="s">
-        <v>240</v>
+        <v>243</v>
       </c>
       <c r="C81" s="0" t="s">
-        <v>241</v>
+        <v>244</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>20</v>
+        <v>245</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="G81" s="0">
-        <v>2.31</v>
+        <v>19.51</v>
       </c>
       <c r="H81" s="0" t="s">
-        <v>242</v>
+        <v>246</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" s="0">
-        <v>25335</v>
+        <v>11882</v>
       </c>
       <c r="B82" s="0" t="s">
-        <v>243</v>
+        <v>247</v>
       </c>
       <c r="C82" s="0" t="s">
         <v>244</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>9</v>
+        <v>103</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>162</v>
+        <v>18</v>
       </c>
       <c r="G82" s="0">
-        <v>3.38</v>
+        <v>19.51</v>
       </c>
       <c r="H82" s="0" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" s="0">
-        <v>25335</v>
+        <v>11924</v>
       </c>
       <c r="B83" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
       <c r="C83" s="0" t="s">
-        <v>244</v>
+        <v>237</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>20</v>
+        <v>249</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>162</v>
+        <v>18</v>
       </c>
       <c r="G83" s="0">
-        <v>3.38</v>
+        <v>15.64</v>
       </c>
       <c r="H83" s="0" t="s">
-        <v>245</v>
+        <v>250</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" s="0">
-        <v>25336</v>
+        <v>11925</v>
       </c>
       <c r="B84" s="0" t="s">
-        <v>247</v>
+        <v>251</v>
       </c>
       <c r="C84" s="0" t="s">
-        <v>248</v>
+        <v>252</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>20</v>
+        <v>9</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>162</v>
+        <v>18</v>
       </c>
       <c r="G84" s="0">
-        <v>4.51</v>
+        <v>19.1</v>
       </c>
       <c r="H84" s="0" t="s">
-        <v>249</v>
+        <v>253</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" s="0">
-        <v>25338</v>
+        <v>11927</v>
       </c>
       <c r="B85" s="0" t="s">
-        <v>250</v>
+        <v>254</v>
       </c>
       <c r="C85" s="0" t="s">
-        <v>251</v>
+        <v>255</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>9</v>
+        <v>106</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>162</v>
+        <v>18</v>
       </c>
       <c r="G85" s="0">
-        <v>7.14</v>
+        <v>15.37</v>
       </c>
       <c r="H85" s="0" t="s">
-        <v>252</v>
+        <v>256</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" s="0">
-        <v>25338</v>
+        <v>11928</v>
       </c>
       <c r="B86" s="0" t="s">
-        <v>253</v>
+        <v>257</v>
       </c>
       <c r="C86" s="0" t="s">
-        <v>251</v>
+        <v>258</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>20</v>
+        <v>249</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>162</v>
+        <v>18</v>
       </c>
       <c r="G86" s="0">
-        <v>7.14</v>
+        <v>15.76</v>
       </c>
       <c r="H86" s="0" t="s">
-        <v>252</v>
+        <v>259</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" s="0">
-        <v>25351</v>
+        <v>11933</v>
       </c>
       <c r="B87" s="0" t="s">
-        <v>254</v>
+        <v>260</v>
       </c>
       <c r="C87" s="0" t="s">
-        <v>255</v>
+        <v>261</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>20</v>
+        <v>9</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G87" s="0">
-        <v>3.75</v>
+        <v>11.34</v>
       </c>
       <c r="H87" s="0" t="s">
-        <v>256</v>
+        <v>262</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" s="0">
-        <v>25393</v>
+        <v>11941</v>
       </c>
       <c r="B88" s="0" t="s">
-        <v>257</v>
+        <v>263</v>
       </c>
       <c r="C88" s="0" t="s">
-        <v>258</v>
+        <v>264</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>142</v>
+        <v>10</v>
       </c>
       <c r="G88" s="0">
-        <v>6.4</v>
+        <v>17.09</v>
       </c>
       <c r="H88" s="0" t="s">
-        <v>259</v>
+        <v>265</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" s="0">
-        <v>25404</v>
+        <v>11943</v>
       </c>
       <c r="B89" s="0" t="s">
-        <v>260</v>
+        <v>266</v>
       </c>
       <c r="C89" s="0" t="s">
-        <v>261</v>
+        <v>267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>20</v>
+        <v>9</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G89" s="0">
-        <v>2.04</v>
+        <v>14.6</v>
       </c>
       <c r="H89" s="0" t="s">
-        <v>262</v>
+        <v>268</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" s="0">
-        <v>25406</v>
+        <v>11959</v>
       </c>
       <c r="B90" s="0" t="s">
-        <v>263</v>
+        <v>269</v>
       </c>
       <c r="C90" s="0" t="s">
-        <v>264</v>
+        <v>270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>20</v>
+        <v>9</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>10</v>
+        <v>113</v>
       </c>
       <c r="G90" s="0">
-        <v>2.22</v>
+        <v>8.68</v>
       </c>
       <c r="H90" s="0" t="s">
-        <v>265</v>
+        <v>271</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91" s="0">
-        <v>25407</v>
+        <v>11960</v>
       </c>
       <c r="B91" s="0" t="s">
-        <v>266</v>
+        <v>272</v>
       </c>
       <c r="C91" s="0" t="s">
-        <v>267</v>
+        <v>273</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>10</v>
+        <v>113</v>
       </c>
       <c r="G91" s="0">
-        <v>1.7</v>
+        <v>11.36</v>
       </c>
       <c r="H91" s="0" t="s">
-        <v>268</v>
+        <v>274</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92" s="0">
-        <v>25407</v>
+        <v>26024</v>
       </c>
       <c r="B92" s="0" t="s">
-        <v>269</v>
+        <v>275</v>
       </c>
       <c r="C92" s="0" t="s">
-        <v>267</v>
+        <v>276</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>20</v>
+        <v>9</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="G92" s="0">
-        <v>1.7</v>
+        <v>20.28</v>
       </c>
       <c r="H92" s="0" t="s">
-        <v>268</v>
+        <v>277</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93" s="0">
-        <v>25437</v>
+        <v>26026</v>
       </c>
       <c r="B93" s="0" t="s">
-        <v>270</v>
+        <v>278</v>
       </c>
       <c r="C93" s="0" t="s">
-        <v>271</v>
+        <v>279</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>142</v>
+        <v>18</v>
       </c>
       <c r="G93" s="0">
-        <v>10.49</v>
+        <v>12.85</v>
       </c>
       <c r="H93" s="0" t="s">
-        <v>272</v>
+        <v>280</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94" s="0">
-        <v>25438</v>
+        <v>26034</v>
       </c>
       <c r="B94" s="0" t="s">
-        <v>273</v>
+        <v>281</v>
       </c>
       <c r="C94" s="0" t="s">
-        <v>274</v>
+        <v>282</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>142</v>
+        <v>14</v>
       </c>
       <c r="G94" s="0">
-        <v>9.140000000000001</v>
+        <v>10.9</v>
       </c>
       <c r="H94" s="0" t="s">
-        <v>275</v>
+        <v>283</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95" s="0">
-        <v>25466</v>
+        <v>26070</v>
       </c>
       <c r="B95" s="0" t="s">
-        <v>276</v>
+        <v>284</v>
       </c>
       <c r="C95" s="0" t="s">
-        <v>277</v>
+        <v>285</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>20</v>
+        <v>9</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>166</v>
+        <v>14</v>
       </c>
       <c r="G95" s="0">
-        <v>10.43</v>
+        <v>11.24</v>
       </c>
       <c r="H95" s="0" t="s">
-        <v>278</v>
+        <v>286</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96" s="0">
-        <v>25467</v>
+        <v>26097</v>
       </c>
       <c r="B96" s="0" t="s">
-        <v>279</v>
+        <v>287</v>
       </c>
       <c r="C96" s="0" t="s">
-        <v>280</v>
+        <v>288</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>20</v>
+        <v>9</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>166</v>
+        <v>10</v>
       </c>
       <c r="G96" s="0">
-        <v>9.210000000000001</v>
+        <v>9.6</v>
       </c>
       <c r="H96" s="0" t="s">
-        <v>281</v>
+        <v>289</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97" s="0">
-        <v>25471</v>
+        <v>26099</v>
       </c>
       <c r="B97" s="0" t="s">
-        <v>282</v>
+        <v>290</v>
       </c>
       <c r="C97" s="0" t="s">
-        <v>283</v>
+        <v>291</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>20</v>
+        <v>60</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="G97" s="0">
-        <v>5.21</v>
+        <v>15.18</v>
       </c>
       <c r="H97" s="0" t="s">
-        <v>284</v>
+        <v>292</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98" s="0">
-        <v>25473</v>
+        <v>26109</v>
       </c>
       <c r="B98" s="0" t="s">
-        <v>285</v>
+        <v>293</v>
       </c>
       <c r="C98" s="0" t="s">
-        <v>286</v>
+        <v>294</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>20</v>
+        <v>132</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="G98" s="0">
-        <v>3.51</v>
+        <v>20.62</v>
       </c>
       <c r="H98" s="0" t="s">
-        <v>287</v>
+        <v>295</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99" s="0">
-        <v>25492</v>
+        <v>26109</v>
       </c>
       <c r="B99" s="0" t="s">
-        <v>288</v>
+        <v>296</v>
       </c>
       <c r="C99" s="0" t="s">
-        <v>289</v>
+        <v>294</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>290</v>
+        <v>18</v>
       </c>
       <c r="G99" s="0">
-        <v>1.88</v>
+        <v>20.62</v>
       </c>
       <c r="H99" s="0" t="s">
-        <v>291</v>
+        <v>295</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100" s="0">
-        <v>25492</v>
+        <v>26109</v>
       </c>
       <c r="B100" s="0" t="s">
-        <v>292</v>
+        <v>297</v>
       </c>
       <c r="C100" s="0" t="s">
-        <v>289</v>
+        <v>294</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>20</v>
+        <v>26</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>290</v>
+        <v>18</v>
       </c>
       <c r="G100" s="0">
-        <v>1.88</v>
+        <v>20.62</v>
       </c>
       <c r="H100" s="0" t="s">
-        <v>291</v>
+        <v>295</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101" s="0">
-        <v>25596</v>
+        <v>26110</v>
       </c>
       <c r="B101" s="0" t="s">
-        <v>293</v>
+        <v>298</v>
       </c>
       <c r="C101" s="0" t="s">
-        <v>294</v>
+        <v>299</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>20</v>
+        <v>132</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>166</v>
+        <v>18</v>
       </c>
       <c r="G101" s="0">
-        <v>5.87</v>
+        <v>24.61</v>
       </c>
       <c r="H101" s="0" t="s">
-        <v>295</v>
+        <v>300</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102" s="0">
-        <v>25603</v>
+        <v>26114</v>
       </c>
       <c r="B102" s="0" t="s">
-        <v>296</v>
+        <v>301</v>
       </c>
       <c r="C102" s="0" t="s">
-        <v>297</v>
+        <v>302</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>142</v>
+        <v>18</v>
       </c>
       <c r="G102" s="0">
-        <v>10.43</v>
+        <v>17.58</v>
       </c>
       <c r="H102" s="0" t="s">
-        <v>298</v>
+        <v>303</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103" s="0">
-        <v>25667</v>
+        <v>26121</v>
       </c>
       <c r="B103" s="0" t="s">
-        <v>299</v>
+        <v>304</v>
       </c>
       <c r="C103" s="0" t="s">
-        <v>300</v>
+        <v>305</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>40</v>
+        <v>249</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>10</v>
+        <v>306</v>
       </c>
       <c r="G103" s="0">
-        <v>3.47</v>
+        <v>10.94</v>
       </c>
       <c r="H103" s="0" t="s">
-        <v>301</v>
+        <v>307</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104" s="0">
-        <v>25733</v>
+        <v>26164</v>
       </c>
       <c r="B104" s="0" t="s">
-        <v>302</v>
+        <v>308</v>
       </c>
       <c r="C104" s="0" t="s">
-        <v>303</v>
+        <v>309</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>9</v>
+        <v>245</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>142</v>
+        <v>14</v>
       </c>
       <c r="G104" s="0">
-        <v>9.93</v>
+        <v>12.72</v>
       </c>
       <c r="H104" s="0" t="s">
-        <v>304</v>
+        <v>310</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105" s="0">
-        <v>25735</v>
+        <v>26176</v>
       </c>
       <c r="B105" s="0" t="s">
-        <v>305</v>
+        <v>311</v>
       </c>
       <c r="C105" s="0" t="s">
-        <v>306</v>
+        <v>312</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>20</v>
+        <v>9</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>142</v>
+        <v>14</v>
       </c>
       <c r="G105" s="0">
-        <v>52.21</v>
+        <v>15.86</v>
       </c>
       <c r="H105" s="0" t="s">
-        <v>307</v>
+        <v>313</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106" s="0">
-        <v>25781</v>
+        <v>26251</v>
       </c>
       <c r="B106" s="0" t="s">
-        <v>308</v>
+        <v>314</v>
       </c>
       <c r="C106" s="0" t="s">
-        <v>309</v>
+        <v>315</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>20</v>
+        <v>316</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>53</v>
+        <v>18</v>
       </c>
       <c r="G106" s="0">
-        <v>1.33</v>
+        <v>18.69</v>
       </c>
       <c r="H106" s="0" t="s">
-        <v>310</v>
+        <v>317</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107" s="0">
-        <v>25782</v>
+        <v>26296</v>
       </c>
       <c r="B107" s="0" t="s">
-        <v>311</v>
+        <v>318</v>
       </c>
       <c r="C107" s="0" t="s">
-        <v>312</v>
+        <v>319</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>20</v>
+        <v>9</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>53</v>
+        <v>10</v>
       </c>
       <c r="G107" s="0">
-        <v>1.37</v>
+        <v>10.77</v>
       </c>
       <c r="H107" s="0" t="s">
-        <v>313</v>
+        <v>320</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108" s="0">
-        <v>25783</v>
+        <v>26297</v>
       </c>
       <c r="B108" s="0" t="s">
-        <v>314</v>
+        <v>321</v>
       </c>
       <c r="C108" s="0" t="s">
-        <v>315</v>
+        <v>322</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>20</v>
+        <v>9</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>53</v>
+        <v>10</v>
       </c>
       <c r="G108" s="0">
-        <v>1.47</v>
+        <v>14.35</v>
       </c>
       <c r="H108" s="0" t="s">
-        <v>316</v>
+        <v>323</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109" s="0">
-        <v>25784</v>
+        <v>26314</v>
       </c>
       <c r="B109" s="0" t="s">
-        <v>317</v>
+        <v>324</v>
       </c>
       <c r="C109" s="0" t="s">
-        <v>318</v>
+        <v>325</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>20</v>
+        <v>132</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>53</v>
+        <v>18</v>
       </c>
       <c r="G109" s="0">
-        <v>6.91</v>
+        <v>22.5</v>
       </c>
       <c r="H109" s="0" t="s">
-        <v>319</v>
+        <v>326</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110" s="0">
-        <v>25761</v>
+        <v>26317</v>
       </c>
       <c r="B110" s="0" t="s">
-        <v>320</v>
+        <v>327</v>
       </c>
       <c r="C110" s="0" t="s">
-        <v>321</v>
+        <v>328</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>20</v>
+        <v>9</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="G110" s="0">
-        <v>4.92</v>
+        <v>19.29</v>
       </c>
       <c r="H110" s="0" t="s">
-        <v>322</v>
+        <v>329</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111" s="0">
-        <v>25798</v>
+        <v>26320</v>
       </c>
       <c r="B111" s="0" t="s">
-        <v>323</v>
+        <v>330</v>
       </c>
       <c r="C111" s="0" t="s">
-        <v>324</v>
+        <v>331</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>142</v>
+        <v>18</v>
       </c>
       <c r="G111" s="0">
-        <v>6.25</v>
+        <v>19.98</v>
       </c>
       <c r="H111" s="0" t="s">
-        <v>325</v>
+        <v>332</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112" s="0">
-        <v>25798</v>
+        <v>26323</v>
       </c>
       <c r="B112" s="0" t="s">
-        <v>326</v>
+        <v>333</v>
       </c>
       <c r="C112" s="0" t="s">
-        <v>324</v>
+        <v>334</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>20</v>
+        <v>9</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>142</v>
+        <v>18</v>
       </c>
       <c r="G112" s="0">
-        <v>6.25</v>
+        <v>37.07</v>
       </c>
       <c r="H112" s="0" t="s">
-        <v>325</v>
+        <v>335</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113" s="0">
-        <v>25814</v>
+        <v>13314</v>
       </c>
       <c r="B113" s="0" t="s">
-        <v>327</v>
+        <v>336</v>
       </c>
       <c r="C113" s="0" t="s">
-        <v>328</v>
+        <v>337</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>20</v>
+        <v>249</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G113" s="0">
-        <v>5.65</v>
+        <v>7.58</v>
       </c>
       <c r="H113" s="0" t="s">
-        <v>329</v>
+        <v>338</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114" s="0">
-        <v>25832</v>
+        <v>13582</v>
       </c>
       <c r="B114" s="0" t="s">
-        <v>330</v>
+        <v>339</v>
       </c>
       <c r="C114" s="0" t="s">
-        <v>331</v>
+        <v>340</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>20</v>
+        <v>341</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G114" s="0">
-        <v>1.93</v>
+        <v>4.79</v>
       </c>
       <c r="H114" s="0" t="s">
-        <v>332</v>
+        <v>342</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115" s="0">
-        <v>25842</v>
+        <v>13598</v>
       </c>
       <c r="B115" s="0" t="s">
-        <v>333</v>
+        <v>343</v>
       </c>
       <c r="C115" s="0" t="s">
-        <v>334</v>
+        <v>344</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>20</v>
+        <v>9</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>10</v>
+        <v>27</v>
       </c>
       <c r="G115" s="0">
-        <v>4.83</v>
+        <v>2.41</v>
       </c>
       <c r="H115" s="0" t="s">
-        <v>335</v>
+        <v>345</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116" s="0">
-        <v>25873</v>
+        <v>13670</v>
       </c>
       <c r="B116" s="0" t="s">
-        <v>336</v>
+        <v>346</v>
       </c>
       <c r="C116" s="0" t="s">
-        <v>337</v>
+        <v>347</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>9</v>
+        <v>249</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>142</v>
+        <v>14</v>
       </c>
       <c r="G116" s="0">
-        <v>9.27</v>
+        <v>3.32</v>
       </c>
       <c r="H116" s="0" t="s">
-        <v>338</v>
+        <v>348</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117" s="0">
-        <v>25875</v>
+        <v>13675</v>
       </c>
       <c r="B117" s="0" t="s">
-        <v>339</v>
+        <v>349</v>
       </c>
       <c r="C117" s="0" t="s">
-        <v>340</v>
+        <v>350</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>142</v>
+        <v>27</v>
       </c>
       <c r="G117" s="0">
-        <v>4.6</v>
+        <v>6.25</v>
       </c>
       <c r="H117" s="0" t="s">
-        <v>341</v>
+        <v>351</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118" s="0">
-        <v>25876</v>
+        <v>13682</v>
       </c>
       <c r="B118" s="0" t="s">
-        <v>342</v>
+        <v>352</v>
       </c>
       <c r="C118" s="0" t="s">
-        <v>343</v>
+        <v>353</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>142</v>
+        <v>14</v>
       </c>
       <c r="G118" s="0">
-        <v>7.77</v>
+        <v>3.86</v>
       </c>
       <c r="H118" s="0" t="s">
-        <v>344</v>
+        <v>354</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119" s="0">
-        <v>25877</v>
+        <v>13686</v>
       </c>
       <c r="B119" s="0" t="s">
-        <v>345</v>
+        <v>355</v>
       </c>
       <c r="C119" s="0" t="s">
-        <v>346</v>
+        <v>356</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>142</v>
+        <v>27</v>
       </c>
       <c r="G119" s="0">
-        <v>10.69</v>
+        <v>10.09</v>
       </c>
       <c r="H119" s="0" t="s">
-        <v>347</v>
+        <v>357</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120" s="0">
-        <v>25914</v>
+        <v>13689</v>
       </c>
       <c r="B120" s="0" t="s">
-        <v>348</v>
+        <v>358</v>
       </c>
       <c r="C120" s="0" t="s">
-        <v>349</v>
+        <v>359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>53</v>
+        <v>27</v>
       </c>
       <c r="G120" s="0">
-        <v>1.07</v>
+        <v>3.61</v>
       </c>
       <c r="H120" s="0" t="s">
-        <v>350</v>
+        <v>360</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121" s="0">
-        <v>25976</v>
+        <v>13715</v>
       </c>
       <c r="B121" s="0" t="s">
-        <v>351</v>
+        <v>361</v>
       </c>
       <c r="C121" s="0" t="s">
-        <v>352</v>
+        <v>362</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G121" s="0">
-        <v>10.35</v>
+        <v>4.43</v>
       </c>
       <c r="H121" s="0" t="s">
-        <v>353</v>
+        <v>363</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122" s="0">
-        <v>25980</v>
+        <v>13718</v>
       </c>
       <c r="B122" s="0" t="s">
-        <v>354</v>
+        <v>364</v>
       </c>
       <c r="C122" s="0" t="s">
-        <v>355</v>
+        <v>365</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G122" s="0">
-        <v>4.51</v>
+        <v>3.33</v>
       </c>
       <c r="H122" s="0" t="s">
-        <v>356</v>
+        <v>366</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123" s="0">
-        <v>25984</v>
+        <v>13721</v>
       </c>
       <c r="B123" s="0" t="s">
-        <v>357</v>
+        <v>367</v>
       </c>
       <c r="C123" s="0" t="s">
-        <v>358</v>
+        <v>368</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>359</v>
+        <v>9</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G123" s="0">
-        <v>4.53</v>
+        <v>11.42</v>
       </c>
       <c r="H123" s="0" t="s">
-        <v>360</v>
+        <v>369</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124" s="0">
-        <v>25995</v>
+        <v>13755</v>
       </c>
       <c r="B124" s="0" t="s">
-        <v>361</v>
+        <v>370</v>
       </c>
       <c r="C124" s="0" t="s">
-        <v>362</v>
+        <v>371</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>359</v>
+        <v>9</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G124" s="0">
-        <v>17.6</v>
+        <v>5.6</v>
       </c>
       <c r="H124" s="0" t="s">
-        <v>363</v>
+        <v>372</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125" s="0">
-        <v>25996</v>
+        <v>13756</v>
       </c>
       <c r="B125" s="0" t="s">
-        <v>364</v>
+        <v>373</v>
       </c>
       <c r="C125" s="0" t="s">
-        <v>365</v>
+        <v>374</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>359</v>
+        <v>9</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G125" s="0">
-        <v>3.94</v>
+        <v>3.22</v>
       </c>
       <c r="H125" s="0" t="s">
-        <v>366</v>
+        <v>375</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126" s="0">
-        <v>24020</v>
+        <v>13767</v>
       </c>
       <c r="B126" s="0" t="s">
-        <v>367</v>
+        <v>376</v>
       </c>
       <c r="C126" s="0" t="s">
-        <v>368</v>
+        <v>377</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>10</v>
+        <v>53</v>
       </c>
       <c r="G126" s="0">
-        <v>9.01</v>
+        <v>3.14</v>
       </c>
       <c r="H126" s="0" t="s">
-        <v>369</v>
+        <v>378</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127" s="0">
-        <v>24020</v>
+        <v>13768</v>
       </c>
       <c r="B127" s="0" t="s">
-        <v>370</v>
+        <v>379</v>
       </c>
       <c r="C127" s="0" t="s">
-        <v>368</v>
+        <v>380</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>20</v>
+        <v>9</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>10</v>
+        <v>53</v>
       </c>
       <c r="G127" s="0">
-        <v>9.01</v>
+        <v>2.94</v>
       </c>
       <c r="H127" s="0" t="s">
-        <v>369</v>
+        <v>381</v>
       </c>
     </row>
     <row r="128" spans="1:8">
       <c r="A128" s="0">
-        <v>24034</v>
+        <v>13779</v>
       </c>
       <c r="B128" s="0" t="s">
-        <v>371</v>
+        <v>382</v>
       </c>
       <c r="C128" s="0" t="s">
-        <v>372</v>
+        <v>383</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G128" s="0">
-        <v>1.52</v>
+        <v>2.45</v>
       </c>
       <c r="H128" s="0" t="s">
-        <v>373</v>
+        <v>384</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129" s="0">
-        <v>24085</v>
+        <v>13786</v>
       </c>
       <c r="B129" s="0" t="s">
-        <v>374</v>
+        <v>385</v>
       </c>
       <c r="C129" s="0" t="s">
-        <v>375</v>
+        <v>386</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>20</v>
+        <v>9</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G129" s="0">
-        <v>4.98</v>
+        <v>3.17</v>
       </c>
       <c r="H129" s="0" t="s">
-        <v>376</v>
+        <v>387</v>
       </c>
     </row>
     <row r="130" spans="1:8">
       <c r="A130" s="0">
-        <v>24086</v>
+        <v>13793</v>
       </c>
       <c r="B130" s="0" t="s">
-        <v>377</v>
+        <v>388</v>
       </c>
       <c r="C130" s="0" t="s">
-        <v>378</v>
+        <v>389</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>20</v>
+        <v>9</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>10</v>
+        <v>53</v>
       </c>
       <c r="G130" s="0">
-        <v>5.57</v>
+        <v>4.04</v>
       </c>
       <c r="H130" s="0" t="s">
-        <v>379</v>
+        <v>390</v>
       </c>
     </row>
     <row r="131" spans="1:8">
       <c r="A131" s="0">
-        <v>24087</v>
+        <v>13796</v>
       </c>
       <c r="B131" s="0" t="s">
-        <v>380</v>
+        <v>391</v>
       </c>
       <c r="C131" s="0" t="s">
-        <v>381</v>
+        <v>392</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>20</v>
+        <v>44</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G131" s="0">
-        <v>6.05</v>
+        <v>10.33</v>
       </c>
       <c r="H131" s="0" t="s">
-        <v>382</v>
+        <v>393</v>
       </c>
     </row>
     <row r="132" spans="1:8">
       <c r="A132" s="0">
-        <v>24113</v>
+        <v>13810</v>
       </c>
       <c r="B132" s="0" t="s">
-        <v>383</v>
+        <v>394</v>
       </c>
       <c r="C132" s="0" t="s">
-        <v>384</v>
+        <v>395</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G132" s="0">
-        <v>3.28</v>
+        <v>3.46</v>
       </c>
       <c r="H132" s="0" t="s">
-        <v>385</v>
+        <v>396</v>
       </c>
     </row>
     <row r="133" spans="1:8">
       <c r="A133" s="0">
-        <v>24114</v>
+        <v>13816</v>
       </c>
       <c r="B133" s="0" t="s">
-        <v>386</v>
+        <v>397</v>
       </c>
       <c r="C133" s="0" t="s">
-        <v>387</v>
+        <v>398</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>10</v>
+        <v>27</v>
       </c>
       <c r="G133" s="0">
-        <v>2.22</v>
+        <v>8.34</v>
       </c>
       <c r="H133" s="0" t="s">
-        <v>388</v>
+        <v>399</v>
       </c>
     </row>
     <row r="134" spans="1:8">
       <c r="A134" s="0">
-        <v>24117</v>
+        <v>13820</v>
       </c>
       <c r="B134" s="0" t="s">
-        <v>389</v>
+        <v>400</v>
       </c>
       <c r="C134" s="0" t="s">
-        <v>390</v>
+        <v>401</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G134" s="0">
-        <v>2.18</v>
+        <v>4.01</v>
       </c>
       <c r="H134" s="0" t="s">
-        <v>391</v>
+        <v>402</v>
       </c>
     </row>
     <row r="135" spans="1:8">
       <c r="A135" s="0">
-        <v>24120</v>
+        <v>13825</v>
       </c>
       <c r="B135" s="0" t="s">
-        <v>392</v>
+        <v>403</v>
       </c>
       <c r="C135" s="0" t="s">
-        <v>393</v>
+        <v>404</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G135" s="0">
-        <v>2.28</v>
+        <v>6.33</v>
       </c>
       <c r="H135" s="0" t="s">
-        <v>394</v>
+        <v>405</v>
       </c>
     </row>
     <row r="136" spans="1:8">
       <c r="A136" s="0">
-        <v>24122</v>
+        <v>13827</v>
       </c>
       <c r="B136" s="0" t="s">
-        <v>395</v>
+        <v>406</v>
       </c>
       <c r="C136" s="0" t="s">
-        <v>396</v>
+        <v>407</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G136" s="0">
-        <v>3.41</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="H136" s="0" t="s">
-        <v>397</v>
+        <v>408</v>
       </c>
     </row>
     <row r="137" spans="1:8">
       <c r="A137" s="0">
-        <v>24124</v>
+        <v>13833</v>
       </c>
       <c r="B137" s="0" t="s">
-        <v>398</v>
+        <v>409</v>
       </c>
       <c r="C137" s="0" t="s">
-        <v>399</v>
+        <v>410</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>10</v>
+        <v>53</v>
       </c>
       <c r="G137" s="0">
-        <v>7.71</v>
+        <v>2.54</v>
       </c>
       <c r="H137" s="0" t="s">
-        <v>400</v>
+        <v>411</v>
       </c>
     </row>
     <row r="138" spans="1:8">
       <c r="A138" s="0">
-        <v>24183</v>
+        <v>13338</v>
       </c>
       <c r="B138" s="0" t="s">
-        <v>401</v>
+        <v>412</v>
       </c>
       <c r="C138" s="0" t="s">
-        <v>402</v>
+        <v>413</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>10</v>
+        <v>91</v>
       </c>
       <c r="G138" s="0">
-        <v>9.33</v>
+        <v>1.86</v>
       </c>
       <c r="H138" s="0" t="s">
-        <v>403</v>
+        <v>414</v>
       </c>
     </row>
     <row r="139" spans="1:8">
       <c r="A139" s="0">
-        <v>24183</v>
+        <v>13338</v>
       </c>
       <c r="B139" s="0" t="s">
-        <v>404</v>
+        <v>415</v>
       </c>
       <c r="C139" s="0" t="s">
-        <v>402</v>
+        <v>413</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>10</v>
+        <v>91</v>
       </c>
       <c r="G139" s="0">
-        <v>9.33</v>
+        <v>1.86</v>
       </c>
       <c r="H139" s="0" t="s">
-        <v>403</v>
+        <v>414</v>
       </c>
     </row>
     <row r="140" spans="1:8">
       <c r="A140" s="0">
-        <v>24185</v>
+        <v>12626</v>
       </c>
       <c r="B140" s="0" t="s">
-        <v>405</v>
+        <v>416</v>
       </c>
       <c r="C140" s="0" t="s">
-        <v>406</v>
+        <v>417</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>10</v>
+        <v>418</v>
       </c>
       <c r="G140" s="0">
-        <v>3.31</v>
+        <v>18.51</v>
       </c>
       <c r="H140" s="0" t="s">
-        <v>407</v>
+        <v>419</v>
       </c>
     </row>
     <row r="141" spans="1:8">
       <c r="A141" s="0">
-        <v>24185</v>
+        <v>12710</v>
       </c>
       <c r="B141" s="0" t="s">
-        <v>408</v>
+        <v>420</v>
       </c>
       <c r="C141" s="0" t="s">
-        <v>406</v>
+        <v>421</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>20</v>
+        <v>132</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>10</v>
+        <v>36</v>
       </c>
       <c r="G141" s="0">
-        <v>3.31</v>
+        <v>21.97</v>
       </c>
       <c r="H141" s="0" t="s">
-        <v>407</v>
+        <v>422</v>
       </c>
     </row>
     <row r="142" spans="1:8">
       <c r="A142" s="0">
-        <v>24220</v>
+        <v>13666</v>
       </c>
       <c r="B142" s="0" t="s">
-        <v>409</v>
+        <v>423</v>
       </c>
       <c r="C142" s="0" t="s">
-        <v>410</v>
+        <v>424</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>142</v>
+        <v>14</v>
       </c>
       <c r="G142" s="0">
-        <v>11.18</v>
+        <v>11.12</v>
       </c>
       <c r="H142" s="0" t="s">
-        <v>411</v>
+        <v>425</v>
       </c>
     </row>
     <row r="143" spans="1:8">
       <c r="A143" s="0">
-        <v>24221</v>
+        <v>12744</v>
       </c>
       <c r="B143" s="0" t="s">
-        <v>412</v>
+        <v>426</v>
       </c>
       <c r="C143" s="0" t="s">
-        <v>413</v>
+        <v>427</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>142</v>
+        <v>91</v>
       </c>
       <c r="G143" s="0">
-        <v>13.42</v>
+        <v>18.99</v>
       </c>
       <c r="H143" s="0" t="s">
-        <v>414</v>
+        <v>428</v>
       </c>
     </row>
     <row r="144" spans="1:8">
       <c r="A144" s="0">
-        <v>24224</v>
+        <v>13695</v>
       </c>
       <c r="B144" s="0" t="s">
-        <v>415</v>
+        <v>429</v>
       </c>
       <c r="C144" s="0" t="s">
-        <v>416</v>
+        <v>430</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>142</v>
+        <v>27</v>
       </c>
       <c r="G144" s="0">
-        <v>53.97</v>
+        <v>8.08</v>
       </c>
       <c r="H144" s="0" t="s">
-        <v>417</v>
+        <v>431</v>
       </c>
     </row>
     <row r="145" spans="1:8">
       <c r="A145" s="0">
-        <v>24225</v>
+        <v>12940</v>
       </c>
       <c r="B145" s="0" t="s">
-        <v>418</v>
+        <v>432</v>
       </c>
       <c r="C145" s="0" t="s">
-        <v>419</v>
+        <v>433</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>9</v>
       </c>
-      <c r="E145" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E145" s="0"/>
       <c r="G145" s="0">
-        <v>5.13</v>
+        <v>27.83</v>
       </c>
       <c r="H145" s="0" t="s">
-        <v>420</v>
+        <v>434</v>
       </c>
     </row>
     <row r="146" spans="1:8">
       <c r="A146" s="0">
-        <v>24226</v>
+        <v>12941</v>
       </c>
       <c r="B146" s="0" t="s">
-        <v>421</v>
+        <v>435</v>
       </c>
       <c r="C146" s="0" t="s">
-        <v>422</v>
+        <v>436</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>9</v>
       </c>
-      <c r="E146" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E146" s="0"/>
       <c r="G146" s="0">
-        <v>6.73</v>
+        <v>21.54</v>
       </c>
       <c r="H146" s="0" t="s">
-        <v>423</v>
+        <v>437</v>
       </c>
     </row>
     <row r="147" spans="1:8">
       <c r="A147" s="0">
-        <v>24228</v>
+        <v>13762</v>
       </c>
       <c r="B147" s="0" t="s">
-        <v>424</v>
+        <v>438</v>
       </c>
       <c r="C147" s="0" t="s">
-        <v>425</v>
+        <v>439</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>142</v>
+        <v>27</v>
       </c>
       <c r="G147" s="0">
-        <v>9.17</v>
+        <v>16.42</v>
       </c>
       <c r="H147" s="0" t="s">
-        <v>426</v>
+        <v>440</v>
       </c>
     </row>
     <row r="148" spans="1:8">
       <c r="A148" s="0">
-        <v>24233</v>
+        <v>13763</v>
       </c>
       <c r="B148" s="0" t="s">
-        <v>427</v>
+        <v>441</v>
       </c>
       <c r="C148" s="0" t="s">
-        <v>428</v>
+        <v>442</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>9</v>
+        <v>44</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>142</v>
+        <v>27</v>
       </c>
       <c r="G148" s="0">
-        <v>7.26</v>
+        <v>92.23999999999999</v>
       </c>
       <c r="H148" s="0" t="s">
-        <v>429</v>
+        <v>443</v>
       </c>
     </row>
     <row r="149" spans="1:8">
       <c r="A149" s="0">
-        <v>24234</v>
+        <v>11966</v>
       </c>
       <c r="B149" s="0" t="s">
-        <v>430</v>
+        <v>444</v>
       </c>
       <c r="C149" s="0" t="s">
-        <v>431</v>
+        <v>445</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>142</v>
+        <v>14</v>
       </c>
       <c r="G149" s="0">
-        <v>10.48</v>
+        <v>5.94</v>
       </c>
       <c r="H149" s="0" t="s">
-        <v>432</v>
+        <v>446</v>
       </c>
     </row>
     <row r="150" spans="1:8">
       <c r="A150" s="0">
-        <v>24235</v>
+        <v>26007</v>
       </c>
       <c r="B150" s="0" t="s">
-        <v>433</v>
+        <v>447</v>
       </c>
       <c r="C150" s="0" t="s">
-        <v>434</v>
+        <v>448</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>142</v>
+        <v>14</v>
       </c>
       <c r="G150" s="0">
-        <v>16.28</v>
+        <v>29.1</v>
       </c>
       <c r="H150" s="0" t="s">
-        <v>435</v>
+        <v>449</v>
       </c>
     </row>
     <row r="151" spans="1:8">
       <c r="A151" s="0">
-        <v>24255</v>
+        <v>26051</v>
       </c>
       <c r="B151" s="0" t="s">
-        <v>436</v>
+        <v>450</v>
       </c>
       <c r="C151" s="0" t="s">
-        <v>437</v>
+        <v>451</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>20</v>
+        <v>9</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>438</v>
+        <v>452</v>
       </c>
       <c r="G151" s="0">
-        <v>1.23</v>
+        <v>10.33</v>
       </c>
       <c r="H151" s="0" t="s">
-        <v>439</v>
+        <v>453</v>
       </c>
     </row>
     <row r="152" spans="1:8">
       <c r="A152" s="0">
-        <v>24256</v>
+        <v>26051</v>
       </c>
       <c r="B152" s="0" t="s">
-        <v>440</v>
+        <v>454</v>
       </c>
       <c r="C152" s="0" t="s">
-        <v>441</v>
+        <v>451</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>20</v>
+        <v>52</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>438</v>
+        <v>452</v>
       </c>
       <c r="G152" s="0">
-        <v>1.75</v>
+        <v>10.33</v>
       </c>
       <c r="H152" s="0" t="s">
-        <v>442</v>
+        <v>453</v>
       </c>
     </row>
     <row r="153" spans="1:8">
       <c r="A153" s="0">
-        <v>24257</v>
+        <v>26051</v>
       </c>
       <c r="B153" s="0" t="s">
-        <v>443</v>
+        <v>455</v>
       </c>
       <c r="C153" s="0" t="s">
-        <v>444</v>
+        <v>451</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>20</v>
+        <v>456</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>438</v>
+        <v>452</v>
       </c>
       <c r="G153" s="0">
-        <v>1.6</v>
+        <v>10.33</v>
       </c>
       <c r="H153" s="0" t="s">
-        <v>445</v>
+        <v>453</v>
       </c>
     </row>
     <row r="154" spans="1:8">
       <c r="A154" s="0">
-        <v>24258</v>
+        <v>26052</v>
       </c>
       <c r="B154" s="0" t="s">
-        <v>446</v>
+        <v>457</v>
       </c>
       <c r="C154" s="0" t="s">
-        <v>447</v>
+        <v>458</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>20</v>
+        <v>245</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>438</v>
+        <v>452</v>
       </c>
       <c r="G154" s="0">
-        <v>1.75</v>
+        <v>17.56</v>
       </c>
       <c r="H154" s="0" t="s">
-        <v>448</v>
+        <v>459</v>
       </c>
     </row>
     <row r="155" spans="1:8">
       <c r="A155" s="0">
-        <v>24315</v>
+        <v>26088</v>
       </c>
       <c r="B155" s="0" t="s">
-        <v>449</v>
+        <v>460</v>
       </c>
       <c r="C155" s="0" t="s">
-        <v>450</v>
+        <v>461</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>9</v>
+        <v>456</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>10</v>
+        <v>452</v>
       </c>
       <c r="G155" s="0">
-        <v>3.28</v>
+        <v>10.33</v>
       </c>
       <c r="H155" s="0" t="s">
-        <v>451</v>
+        <v>462</v>
       </c>
     </row>
     <row r="156" spans="1:8">
       <c r="A156" s="0">
-        <v>24317</v>
+        <v>26089</v>
       </c>
       <c r="B156" s="0" t="s">
-        <v>452</v>
+        <v>463</v>
       </c>
       <c r="C156" s="0" t="s">
-        <v>453</v>
+        <v>464</v>
       </c>
       <c r="D156" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>10</v>
+        <v>465</v>
       </c>
       <c r="G156" s="0">
-        <v>3.55</v>
+        <v>37.17</v>
       </c>
       <c r="H156" s="0" t="s">
-        <v>454</v>
+        <v>466</v>
       </c>
     </row>
     <row r="157" spans="1:8">
       <c r="A157" s="0">
-        <v>24326</v>
+        <v>26090</v>
       </c>
       <c r="B157" s="0" t="s">
-        <v>455</v>
+        <v>467</v>
       </c>
       <c r="C157" s="0" t="s">
-        <v>456</v>
+        <v>468</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G157" s="0">
-        <v>5.08</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="H157" s="0" t="s">
-        <v>457</v>
+        <v>469</v>
       </c>
     </row>
     <row r="158" spans="1:8">
       <c r="A158" s="0">
-        <v>24362</v>
+        <v>26091</v>
       </c>
       <c r="B158" s="0" t="s">
-        <v>458</v>
+        <v>470</v>
       </c>
       <c r="C158" s="0" t="s">
-        <v>459</v>
+        <v>471</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G158" s="0">
-        <v>8.68</v>
+        <v>11.12</v>
       </c>
       <c r="H158" s="0" t="s">
-        <v>460</v>
+        <v>472</v>
       </c>
     </row>
     <row r="159" spans="1:8">
       <c r="A159" s="0">
-        <v>24366</v>
+        <v>26091</v>
       </c>
       <c r="B159" s="0" t="s">
-        <v>461</v>
+        <v>473</v>
       </c>
       <c r="C159" s="0" t="s">
-        <v>462</v>
+        <v>471</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>9</v>
+        <v>52</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G159" s="0">
-        <v>11.28</v>
+        <v>11.12</v>
       </c>
       <c r="H159" s="0" t="s">
-        <v>463</v>
+        <v>472</v>
       </c>
     </row>
     <row r="160" spans="1:8">
       <c r="A160" s="0">
-        <v>24384</v>
+        <v>26091</v>
       </c>
       <c r="B160" s="0" t="s">
-        <v>464</v>
+        <v>474</v>
       </c>
       <c r="C160" s="0" t="s">
-        <v>465</v>
+        <v>471</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>9</v>
+        <v>245</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G160" s="0">
-        <v>3.22</v>
+        <v>11.12</v>
       </c>
       <c r="H160" s="0" t="s">
-        <v>466</v>
+        <v>472</v>
       </c>
     </row>
     <row r="161" spans="1:8">
       <c r="A161" s="0">
-        <v>24389</v>
+        <v>26091</v>
       </c>
       <c r="B161" s="0" t="s">
-        <v>467</v>
+        <v>475</v>
       </c>
       <c r="C161" s="0" t="s">
-        <v>468</v>
+        <v>471</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>9</v>
+        <v>476</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G161" s="0">
-        <v>1.49</v>
+        <v>11.12</v>
       </c>
       <c r="H161" s="0" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
     </row>
     <row r="162" spans="1:8">
       <c r="A162" s="0">
-        <v>24390</v>
+        <v>26172</v>
       </c>
       <c r="B162" s="0" t="s">
-        <v>470</v>
+        <v>477</v>
       </c>
       <c r="C162" s="0" t="s">
-        <v>471</v>
+        <v>478</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>9</v>
+        <v>479</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G162" s="0">
-        <v>1.99</v>
+        <v>21.76</v>
       </c>
       <c r="H162" s="0" t="s">
-        <v>472</v>
+        <v>480</v>
       </c>
     </row>
     <row r="163" spans="1:8">
       <c r="A163" s="0">
-        <v>24392</v>
+        <v>26277</v>
       </c>
       <c r="B163" s="0" t="s">
-        <v>473</v>
+        <v>481</v>
       </c>
       <c r="C163" s="0" t="s">
-        <v>474</v>
+        <v>482</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>9</v>
+        <v>26</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>10</v>
+        <v>91</v>
       </c>
       <c r="G163" s="0">
-        <v>2.53</v>
+        <v>29.1</v>
       </c>
       <c r="H163" s="0" t="s">
-        <v>475</v>
+        <v>483</v>
       </c>
     </row>
     <row r="164" spans="1:8">
       <c r="A164" s="0">
-        <v>24393</v>
+        <v>26277</v>
       </c>
       <c r="B164" s="0" t="s">
-        <v>476</v>
+        <v>484</v>
       </c>
       <c r="C164" s="0" t="s">
-        <v>477</v>
+        <v>482</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>9</v>
+        <v>52</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>10</v>
+        <v>91</v>
       </c>
       <c r="G164" s="0">
-        <v>3.03</v>
+        <v>29.1</v>
       </c>
       <c r="H164" s="0" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
     </row>
     <row r="165" spans="1:8">
       <c r="A165" s="0">
-        <v>24422</v>
+        <v>26286</v>
       </c>
       <c r="B165" s="0" t="s">
-        <v>479</v>
+        <v>485</v>
       </c>
       <c r="C165" s="0" t="s">
-        <v>480</v>
+        <v>486</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>9</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G165" s="0">
-        <v>4.45</v>
+        <v>11.97</v>
       </c>
       <c r="H165" s="0" t="s">
-        <v>481</v>
+        <v>487</v>
       </c>
     </row>
     <row r="166" spans="1:8">
       <c r="A166" s="0">
-        <v>24427</v>
+        <v>11238</v>
       </c>
       <c r="B166" s="0" t="s">
-        <v>482</v>
+        <v>488</v>
       </c>
       <c r="C166" s="0" t="s">
-        <v>483</v>
+        <v>489</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>20</v>
+        <v>9</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G166" s="0">
-        <v>4.2</v>
+        <v>1.25</v>
       </c>
       <c r="H166" s="0" t="s">
-        <v>484</v>
+        <v>490</v>
       </c>
     </row>
     <row r="167" spans="1:8">
       <c r="A167" s="0">
-        <v>24428</v>
+        <v>11860</v>
       </c>
       <c r="B167" s="0" t="s">
-        <v>485</v>
+        <v>491</v>
       </c>
       <c r="C167" s="0" t="s">
-        <v>486</v>
+        <v>492</v>
       </c>
       <c r="D167" s="0" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>10</v>
+        <v>493</v>
       </c>
       <c r="G167" s="0">
-        <v>4.71</v>
+        <v>5.67</v>
       </c>
       <c r="H167" s="0" t="s">
-        <v>487</v>
+        <v>494</v>
       </c>
     </row>
     <row r="168" spans="1:8">
       <c r="A168" s="0">
-        <v>24429</v>
+        <v>11914</v>
       </c>
       <c r="B168" s="0" t="s">
-        <v>488</v>
+        <v>495</v>
       </c>
       <c r="C168" s="0" t="s">
-        <v>489</v>
+        <v>496</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>10</v>
+        <v>91</v>
       </c>
       <c r="G168" s="0">
-        <v>4.4</v>
+        <v>0.88</v>
       </c>
       <c r="H168" s="0" t="s">
-        <v>490</v>
+        <v>497</v>
       </c>
     </row>
     <row r="169" spans="1:8">
       <c r="A169" s="0">
-        <v>24469</v>
+        <v>11937</v>
       </c>
       <c r="B169" s="0" t="s">
-        <v>491</v>
+        <v>498</v>
       </c>
       <c r="C169" s="0" t="s">
-        <v>492</v>
+        <v>499</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>107</v>
+        <v>500</v>
       </c>
       <c r="G169" s="0">
-        <v>5.22</v>
+        <v>2.19</v>
       </c>
       <c r="H169" s="0" t="s">
-        <v>493</v>
+        <v>501</v>
       </c>
     </row>
     <row r="170" spans="1:8">
       <c r="A170" s="0">
-        <v>24472</v>
+        <v>11938</v>
       </c>
       <c r="B170" s="0" t="s">
-        <v>494</v>
+        <v>502</v>
       </c>
       <c r="C170" s="0" t="s">
-        <v>495</v>
+        <v>503</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>107</v>
+        <v>500</v>
       </c>
       <c r="G170" s="0">
-        <v>9.619999999999999</v>
+        <v>2.34</v>
       </c>
       <c r="H170" s="0" t="s">
-        <v>496</v>
+        <v>504</v>
       </c>
     </row>
     <row r="171" spans="1:8">
       <c r="A171" s="0">
-        <v>24486</v>
+        <v>26067</v>
       </c>
       <c r="B171" s="0" t="s">
-        <v>497</v>
+        <v>505</v>
       </c>
       <c r="C171" s="0" t="s">
-        <v>498</v>
+        <v>506</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G171" s="0">
-        <v>3.6</v>
+        <v>17.33</v>
       </c>
       <c r="H171" s="0" t="s">
-        <v>499</v>
+        <v>507</v>
       </c>
     </row>
     <row r="172" spans="1:8">
       <c r="A172" s="0">
-        <v>24502</v>
+        <v>26082</v>
       </c>
       <c r="B172" s="0" t="s">
-        <v>500</v>
+        <v>508</v>
       </c>
       <c r="C172" s="0" t="s">
-        <v>501</v>
+        <v>509</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>9</v>
+        <v>209</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>142</v>
+        <v>91</v>
       </c>
       <c r="G172" s="0">
-        <v>31.61</v>
+        <v>4.16</v>
       </c>
       <c r="H172" s="0" t="s">
-        <v>502</v>
+        <v>510</v>
       </c>
     </row>
     <row r="173" spans="1:8">
       <c r="A173" s="0">
-        <v>24506</v>
+        <v>12797</v>
       </c>
       <c r="B173" s="0" t="s">
-        <v>503</v>
+        <v>511</v>
       </c>
       <c r="C173" s="0" t="s">
-        <v>504</v>
+        <v>512</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>9</v>
+        <v>513</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>142</v>
+        <v>514</v>
       </c>
       <c r="G173" s="0">
-        <v>13.79</v>
+        <v>14.84</v>
       </c>
       <c r="H173" s="0" t="s">
-        <v>505</v>
+        <v>515</v>
       </c>
     </row>
     <row r="174" spans="1:8">
       <c r="A174" s="0">
-        <v>24535</v>
+        <v>12798</v>
       </c>
       <c r="B174" s="0" t="s">
-        <v>506</v>
+        <v>516</v>
       </c>
       <c r="C174" s="0" t="s">
-        <v>507</v>
+        <v>517</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>9</v>
+        <v>241</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>10</v>
+        <v>514</v>
       </c>
       <c r="G174" s="0">
-        <v>5</v>
+        <v>13.73</v>
       </c>
       <c r="H174" s="0" t="s">
-        <v>508</v>
+        <v>518</v>
       </c>
     </row>
     <row r="175" spans="1:8">
       <c r="A175" s="0">
-        <v>14237</v>
+        <v>12799</v>
       </c>
       <c r="B175" s="0" t="s">
-        <v>509</v>
+        <v>519</v>
       </c>
       <c r="C175" s="0" t="s">
-        <v>510</v>
+        <v>520</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>20</v>
+        <v>521</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>10</v>
+        <v>514</v>
       </c>
       <c r="G175" s="0">
-        <v>1.53</v>
+        <v>13.73</v>
       </c>
       <c r="H175" s="0" t="s">
-        <v>511</v>
+        <v>522</v>
       </c>
     </row>
     <row r="176" spans="1:8">
       <c r="A176" s="0">
-        <v>14531</v>
+        <v>12800</v>
       </c>
       <c r="B176" s="0" t="s">
-        <v>512</v>
+        <v>523</v>
       </c>
       <c r="C176" s="0" t="s">
-        <v>513</v>
+        <v>524</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>142</v>
+        <v>514</v>
       </c>
       <c r="G176" s="0">
-        <v>5.23</v>
+        <v>14.84</v>
       </c>
       <c r="H176" s="0" t="s">
-        <v>514</v>
+        <v>525</v>
       </c>
     </row>
     <row r="177" spans="1:8">
       <c r="A177" s="0">
-        <v>14802</v>
+        <v>12801</v>
       </c>
       <c r="B177" s="0" t="s">
-        <v>515</v>
+        <v>526</v>
       </c>
       <c r="C177" s="0" t="s">
-        <v>516</v>
+        <v>527</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>79</v>
+        <v>249</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>170</v>
+        <v>514</v>
       </c>
       <c r="G177" s="0">
-        <v>2.63</v>
+        <v>17.86</v>
       </c>
       <c r="H177" s="0" t="s">
-        <v>517</v>
+        <v>528</v>
       </c>
     </row>
     <row r="178" spans="1:8">
       <c r="A178" s="0">
-        <v>14831</v>
+        <v>26106</v>
       </c>
       <c r="B178" s="0" t="s">
-        <v>518</v>
+        <v>529</v>
       </c>
       <c r="C178" s="0" t="s">
-        <v>519</v>
+        <v>530</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>20</v>
+        <v>241</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G178" s="0">
-        <v>1.71</v>
+        <v>11.57</v>
       </c>
       <c r="H178" s="0" t="s">
-        <v>520</v>
+        <v>531</v>
       </c>
     </row>
     <row r="179" spans="1:8">
       <c r="A179" s="0">
-        <v>14917</v>
+        <v>26106</v>
       </c>
       <c r="B179" s="0" t="s">
-        <v>521</v>
+        <v>532</v>
       </c>
       <c r="C179" s="0" t="s">
-        <v>522</v>
+        <v>530</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>79</v>
+        <v>249</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>142</v>
+        <v>14</v>
       </c>
       <c r="G179" s="0">
-        <v>7.31</v>
+        <v>11.57</v>
       </c>
       <c r="H179" s="0" t="s">
-        <v>523</v>
+        <v>531</v>
       </c>
     </row>
     <row r="180" spans="1:8">
       <c r="A180" s="0">
-        <v>14917</v>
+        <v>26177</v>
       </c>
       <c r="B180" s="0" t="s">
-        <v>524</v>
+        <v>533</v>
       </c>
       <c r="C180" s="0" t="s">
-        <v>522</v>
+        <v>534</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>525</v>
+        <v>249</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>142</v>
+        <v>14</v>
       </c>
       <c r="G180" s="0">
-        <v>7.31</v>
+        <v>11.92</v>
       </c>
       <c r="H180" s="0" t="s">
-        <v>523</v>
+        <v>535</v>
       </c>
     </row>
     <row r="181" spans="1:8">
       <c r="A181" s="0">
-        <v>14927</v>
+        <v>26185</v>
       </c>
       <c r="B181" s="0" t="s">
-        <v>526</v>
+        <v>536</v>
       </c>
       <c r="C181" s="0" t="s">
-        <v>527</v>
+        <v>537</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>170</v>
+        <v>91</v>
       </c>
       <c r="G181" s="0">
-        <v>6.83</v>
+        <v>6.19</v>
       </c>
       <c r="H181" s="0" t="s">
-        <v>528</v>
+        <v>538</v>
       </c>
     </row>
     <row r="182" spans="1:8">
       <c r="A182" s="0">
-        <v>25100</v>
+        <v>26186</v>
       </c>
       <c r="B182" s="0" t="s">
-        <v>529</v>
+        <v>539</v>
       </c>
       <c r="C182" s="0" t="s">
-        <v>530</v>
+        <v>540</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>10</v>
+        <v>91</v>
       </c>
       <c r="G182" s="0">
-        <v>4.75</v>
+        <v>7.99</v>
       </c>
       <c r="H182" s="0" t="s">
-        <v>531</v>
+        <v>541</v>
       </c>
     </row>
     <row r="183" spans="1:8">
       <c r="A183" s="0">
-        <v>25101</v>
+        <v>26200</v>
       </c>
       <c r="B183" s="0" t="s">
-        <v>532</v>
+        <v>542</v>
       </c>
       <c r="C183" s="0" t="s">
-        <v>533</v>
+        <v>543</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G183" s="0">
-        <v>3.1</v>
+        <v>1.72</v>
       </c>
       <c r="H183" s="0" t="s">
-        <v>534</v>
+        <v>544</v>
       </c>
     </row>
     <row r="184" spans="1:8">
       <c r="A184" s="0">
-        <v>25127</v>
+        <v>26200</v>
       </c>
       <c r="B184" s="0" t="s">
-        <v>535</v>
+        <v>545</v>
       </c>
       <c r="C184" s="0" t="s">
-        <v>536</v>
+        <v>543</v>
       </c>
       <c r="D184" s="0" t="s">
-        <v>9</v>
+        <v>52</v>
       </c>
       <c r="E184" s="0" t="s">
-        <v>166</v>
+        <v>14</v>
       </c>
       <c r="G184" s="0">
-        <v>11.69</v>
+        <v>1.72</v>
       </c>
       <c r="H184" s="0" t="s">
-        <v>537</v>
+        <v>544</v>
       </c>
     </row>
     <row r="185" spans="1:8">
       <c r="A185" s="0">
-        <v>25130</v>
+        <v>26200</v>
       </c>
       <c r="B185" s="0" t="s">
-        <v>538</v>
+        <v>546</v>
       </c>
       <c r="C185" s="0" t="s">
-        <v>539</v>
+        <v>543</v>
       </c>
       <c r="D185" s="0" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G185" s="0">
-        <v>1.95</v>
+        <v>1.72</v>
       </c>
       <c r="H185" s="0" t="s">
-        <v>540</v>
+        <v>544</v>
       </c>
     </row>
     <row r="186" spans="1:8">
       <c r="A186" s="0">
-        <v>25132</v>
+        <v>26227</v>
       </c>
       <c r="B186" s="0" t="s">
-        <v>541</v>
+        <v>547</v>
       </c>
       <c r="C186" s="0" t="s">
-        <v>542</v>
+        <v>548</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>20</v>
+        <v>9</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>10</v>
+        <v>27</v>
       </c>
       <c r="G186" s="0">
-        <v>2.13</v>
+        <v>4.69</v>
       </c>
       <c r="H186" s="0" t="s">
-        <v>543</v>
+        <v>549</v>
       </c>
     </row>
     <row r="187" spans="1:8">
       <c r="A187" s="0">
-        <v>25216</v>
+        <v>26237</v>
       </c>
       <c r="B187" s="0" t="s">
-        <v>544</v>
+        <v>550</v>
       </c>
       <c r="C187" s="0" t="s">
-        <v>545</v>
+        <v>551</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>20</v>
+        <v>9</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G187" s="0">
-        <v>4.01</v>
+        <v>1.16</v>
       </c>
       <c r="H187" s="0" t="s">
-        <v>546</v>
+        <v>552</v>
       </c>
     </row>
     <row r="188" spans="1:8">
       <c r="A188" s="0">
-        <v>25236</v>
+        <v>26274</v>
       </c>
       <c r="B188" s="0" t="s">
-        <v>547</v>
+        <v>553</v>
       </c>
       <c r="C188" s="0" t="s">
-        <v>548</v>
+        <v>554</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>10</v>
+        <v>555</v>
       </c>
       <c r="G188" s="0">
-        <v>2.25</v>
+        <v>3.3</v>
       </c>
       <c r="H188" s="0" t="s">
-        <v>549</v>
+        <v>556</v>
       </c>
     </row>
     <row r="189" spans="1:8">
       <c r="A189" s="0">
-        <v>25236</v>
+        <v>15277</v>
       </c>
       <c r="B189" s="0" t="s">
-        <v>550</v>
+        <v>557</v>
       </c>
       <c r="C189" s="0" t="s">
-        <v>548</v>
+        <v>558</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>40</v>
+        <v>22</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G189" s="0">
-        <v>2.25</v>
+        <v>0.73</v>
       </c>
       <c r="H189" s="0" t="s">
-        <v>549</v>
+        <v>559</v>
       </c>
     </row>
     <row r="190" spans="1:8">
       <c r="A190" s="0">
-        <v>25301</v>
+        <v>16060</v>
       </c>
       <c r="B190" s="0" t="s">
-        <v>551</v>
+        <v>560</v>
       </c>
       <c r="C190" s="0" t="s">
-        <v>552</v>
+        <v>561</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>20</v>
+        <v>44</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>142</v>
+        <v>500</v>
       </c>
       <c r="G190" s="0">
-        <v>3.85</v>
+        <v>2.82</v>
       </c>
       <c r="H190" s="0" t="s">
-        <v>553</v>
+        <v>562</v>
       </c>
     </row>
     <row r="191" spans="1:8">
       <c r="A191" s="0">
-        <v>25426</v>
+        <v>16106</v>
       </c>
       <c r="B191" s="0" t="s">
-        <v>554</v>
+        <v>563</v>
       </c>
       <c r="C191" s="0" t="s">
-        <v>555</v>
+        <v>564</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>79</v>
+        <v>565</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>142</v>
+        <v>14</v>
       </c>
       <c r="G191" s="0">
-        <v>5.59</v>
+        <v>2.03</v>
       </c>
       <c r="H191" s="0" t="s">
-        <v>556</v>
+        <v>566</v>
       </c>
     </row>
     <row r="192" spans="1:8">
       <c r="A192" s="0">
-        <v>25429</v>
+        <v>16201</v>
       </c>
       <c r="B192" s="0" t="s">
-        <v>557</v>
+        <v>567</v>
       </c>
       <c r="C192" s="0" t="s">
-        <v>558</v>
+        <v>568</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>79</v>
+        <v>9</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>142</v>
+        <v>418</v>
       </c>
       <c r="G192" s="0">
-        <v>14.68</v>
+        <v>3.93</v>
       </c>
       <c r="H192" s="0" t="s">
-        <v>559</v>
+        <v>569</v>
       </c>
     </row>
     <row r="193" spans="1:8">
       <c r="A193" s="0">
-        <v>25430</v>
+        <v>16238</v>
       </c>
       <c r="B193" s="0" t="s">
-        <v>560</v>
+        <v>570</v>
       </c>
       <c r="C193" s="0" t="s">
-        <v>561</v>
+        <v>571</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>79</v>
+        <v>22</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>142</v>
+        <v>14</v>
       </c>
       <c r="G193" s="0">
-        <v>14.68</v>
+        <v>2.22</v>
       </c>
       <c r="H193" s="0" t="s">
-        <v>562</v>
+        <v>572</v>
       </c>
     </row>
     <row r="194" spans="1:8">
       <c r="A194" s="0">
-        <v>25459</v>
+        <v>16279</v>
       </c>
       <c r="B194" s="0" t="s">
-        <v>563</v>
+        <v>573</v>
       </c>
       <c r="C194" s="0" t="s">
-        <v>564</v>
+        <v>574</v>
       </c>
       <c r="D194" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>166</v>
+        <v>500</v>
       </c>
       <c r="G194" s="0">
-        <v>11.12</v>
+        <v>2.84</v>
       </c>
       <c r="H194" s="0" t="s">
-        <v>565</v>
+        <v>575</v>
       </c>
     </row>
     <row r="195" spans="1:8">
       <c r="A195" s="0">
-        <v>25504</v>
+        <v>16335</v>
       </c>
       <c r="B195" s="0" t="s">
-        <v>566</v>
+        <v>576</v>
       </c>
       <c r="C195" s="0" t="s">
-        <v>567</v>
+        <v>577</v>
       </c>
       <c r="D195" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>10</v>
+        <v>36</v>
       </c>
       <c r="G195" s="0">
-        <v>4.45</v>
+        <v>1.68</v>
       </c>
       <c r="H195" s="0" t="s">
-        <v>568</v>
+        <v>578</v>
       </c>
     </row>
     <row r="196" spans="1:8">
       <c r="A196" s="0">
-        <v>25523</v>
+        <v>16335</v>
       </c>
       <c r="B196" s="0" t="s">
-        <v>569</v>
+        <v>579</v>
       </c>
       <c r="C196" s="0" t="s">
-        <v>570</v>
+        <v>577</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>9</v>
+        <v>456</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>10</v>
+        <v>36</v>
       </c>
       <c r="G196" s="0">
-        <v>6.19</v>
+        <v>1.68</v>
       </c>
       <c r="H196" s="0" t="s">
-        <v>571</v>
+        <v>578</v>
       </c>
     </row>
     <row r="197" spans="1:8">
       <c r="A197" s="0">
-        <v>25556</v>
+        <v>16370</v>
       </c>
       <c r="B197" s="0" t="s">
-        <v>572</v>
+        <v>580</v>
       </c>
       <c r="C197" s="0" t="s">
-        <v>573</v>
+        <v>581</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>162</v>
+        <v>493</v>
       </c>
       <c r="G197" s="0">
-        <v>14.99</v>
+        <v>4.2</v>
       </c>
       <c r="H197" s="0" t="s">
-        <v>574</v>
+        <v>582</v>
       </c>
     </row>
     <row r="198" spans="1:8">
       <c r="A198" s="0">
-        <v>25566</v>
+        <v>16380</v>
       </c>
       <c r="B198" s="0" t="s">
-        <v>575</v>
+        <v>583</v>
       </c>
       <c r="C198" s="0" t="s">
-        <v>576</v>
+        <v>584</v>
       </c>
       <c r="D198" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G198" s="0">
-        <v>5.87</v>
+        <v>2.12</v>
       </c>
       <c r="H198" s="0" t="s">
-        <v>577</v>
+        <v>585</v>
       </c>
     </row>
     <row r="199" spans="1:8">
       <c r="A199" s="0">
-        <v>25568</v>
+        <v>16422</v>
       </c>
       <c r="B199" s="0" t="s">
-        <v>578</v>
+        <v>586</v>
       </c>
       <c r="C199" s="0" t="s">
-        <v>579</v>
+        <v>587</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>9</v>
+        <v>26</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>10</v>
+        <v>27</v>
       </c>
       <c r="G199" s="0">
-        <v>4.88</v>
+        <v>1.64</v>
       </c>
       <c r="H199" s="0" t="s">
-        <v>580</v>
+        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:8">
       <c r="A200" s="0">
-        <v>25704</v>
+        <v>16422</v>
       </c>
       <c r="B200" s="0" t="s">
-        <v>581</v>
+        <v>589</v>
       </c>
       <c r="C200" s="0" t="s">
-        <v>582</v>
+        <v>587</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>40</v>
+        <v>316</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>10</v>
+        <v>27</v>
       </c>
       <c r="G200" s="0">
-        <v>4.55</v>
+        <v>1.64</v>
       </c>
       <c r="H200" s="0" t="s">
-        <v>583</v>
+        <v>588</v>
       </c>
     </row>
     <row r="201" spans="1:8">
       <c r="A201" s="0">
-        <v>25704</v>
+        <v>16424</v>
       </c>
       <c r="B201" s="0" t="s">
-        <v>584</v>
+        <v>590</v>
       </c>
       <c r="C201" s="0" t="s">
-        <v>582</v>
+        <v>591</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>585</v>
+        <v>249</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G201" s="0">
-        <v>4.55</v>
+        <v>3.47</v>
       </c>
       <c r="H201" s="0" t="s">
-        <v>583</v>
+        <v>592</v>
       </c>
     </row>
     <row r="202" spans="1:8">
       <c r="A202" s="0">
-        <v>25712</v>
+        <v>16424</v>
       </c>
       <c r="B202" s="0" t="s">
-        <v>586</v>
+        <v>593</v>
       </c>
       <c r="C202" s="0" t="s">
-        <v>587</v>
+        <v>591</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>9</v>
+        <v>565</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G202" s="0">
-        <v>4.1</v>
+        <v>3.47</v>
       </c>
       <c r="H202" s="0" t="s">
-        <v>588</v>
+        <v>592</v>
       </c>
     </row>
     <row r="203" spans="1:8">
       <c r="A203" s="0">
-        <v>25818</v>
+        <v>16516</v>
       </c>
       <c r="B203" s="0" t="s">
-        <v>589</v>
+        <v>594</v>
       </c>
       <c r="C203" s="0" t="s">
-        <v>590</v>
+        <v>595</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>79</v>
+        <v>9</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>10</v>
+        <v>36</v>
       </c>
       <c r="G203" s="0">
-        <v>4.59</v>
+        <v>1.51</v>
       </c>
       <c r="H203" s="0" t="s">
-        <v>591</v>
+        <v>596</v>
       </c>
     </row>
     <row r="204" spans="1:8">
       <c r="A204" s="0">
-        <v>25819</v>
+        <v>16605</v>
       </c>
       <c r="B204" s="0" t="s">
-        <v>592</v>
+        <v>597</v>
       </c>
       <c r="C204" s="0" t="s">
-        <v>593</v>
+        <v>598</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>79</v>
+        <v>9</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>10</v>
+        <v>36</v>
       </c>
       <c r="G204" s="0">
-        <v>4.6</v>
+        <v>4.54</v>
       </c>
       <c r="H204" s="0" t="s">
-        <v>594</v>
+        <v>599</v>
       </c>
     </row>
     <row r="205" spans="1:8">
       <c r="A205" s="0">
-        <v>25837</v>
+        <v>16636</v>
       </c>
       <c r="B205" s="0" t="s">
-        <v>595</v>
+        <v>600</v>
       </c>
       <c r="C205" s="0" t="s">
-        <v>596</v>
+        <v>601</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>585</v>
+        <v>9</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G205" s="0">
-        <v>4.54</v>
+        <v>2.9</v>
       </c>
       <c r="H205" s="0" t="s">
-        <v>597</v>
+        <v>602</v>
       </c>
     </row>
     <row r="206" spans="1:8">
       <c r="A206" s="0">
-        <v>25837</v>
+        <v>16638</v>
       </c>
       <c r="B206" s="0" t="s">
-        <v>598</v>
+        <v>603</v>
       </c>
       <c r="C206" s="0" t="s">
-        <v>596</v>
+        <v>604</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>40</v>
+        <v>9</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G206" s="0">
-        <v>4.54</v>
+        <v>1.54</v>
       </c>
       <c r="H206" s="0" t="s">
-        <v>597</v>
+        <v>605</v>
       </c>
     </row>
     <row r="207" spans="1:8">
       <c r="A207" s="0">
-        <v>25845</v>
+        <v>16648</v>
       </c>
       <c r="B207" s="0" t="s">
-        <v>599</v>
+        <v>606</v>
       </c>
       <c r="C207" s="0" t="s">
-        <v>600</v>
+        <v>607</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>601</v>
+        <v>22</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>10</v>
+        <v>27</v>
       </c>
       <c r="G207" s="0">
-        <v>4.45</v>
+        <v>3.67</v>
       </c>
       <c r="H207" s="0" t="s">
-        <v>602</v>
+        <v>608</v>
       </c>
     </row>
     <row r="208" spans="1:8">
       <c r="A208" s="0">
-        <v>25847</v>
+        <v>16649</v>
       </c>
       <c r="B208" s="0" t="s">
-        <v>603</v>
+        <v>609</v>
       </c>
       <c r="C208" s="0" t="s">
-        <v>604</v>
+        <v>610</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>79</v>
+        <v>22</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>10</v>
+        <v>27</v>
       </c>
       <c r="G208" s="0">
-        <v>5.09</v>
+        <v>3.8</v>
       </c>
       <c r="H208" s="0" t="s">
-        <v>605</v>
+        <v>611</v>
       </c>
     </row>
     <row r="209" spans="1:8">
       <c r="A209" s="0">
-        <v>25847</v>
+        <v>16650</v>
       </c>
       <c r="B209" s="0" t="s">
-        <v>606</v>
+        <v>612</v>
       </c>
       <c r="C209" s="0" t="s">
-        <v>604</v>
+        <v>613</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>601</v>
+        <v>9</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>10</v>
+        <v>27</v>
       </c>
       <c r="G209" s="0">
-        <v>5.09</v>
+        <v>3.77</v>
       </c>
       <c r="H209" s="0" t="s">
-        <v>605</v>
+        <v>614</v>
       </c>
     </row>
     <row r="210" spans="1:8">
       <c r="A210" s="0">
-        <v>25846</v>
+        <v>16651</v>
       </c>
       <c r="B210" s="0" t="s">
-        <v>607</v>
+        <v>615</v>
       </c>
       <c r="C210" s="0" t="s">
-        <v>608</v>
+        <v>616</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>79</v>
+        <v>9</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>10</v>
+        <v>27</v>
       </c>
       <c r="G210" s="0">
-        <v>5.45</v>
+        <v>4.19</v>
       </c>
       <c r="H210" s="0" t="s">
-        <v>609</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:8">
       <c r="A211" s="0">
-        <v>25846</v>
+        <v>16666</v>
       </c>
       <c r="B211" s="0" t="s">
-        <v>610</v>
+        <v>618</v>
       </c>
       <c r="C211" s="0" t="s">
-        <v>608</v>
+        <v>619</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>601</v>
+        <v>9</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>10</v>
+        <v>91</v>
       </c>
       <c r="G211" s="0">
-        <v>5.45</v>
+        <v>0.37</v>
       </c>
       <c r="H211" s="0" t="s">
-        <v>609</v>
+        <v>620</v>
       </c>
     </row>
     <row r="212" spans="1:8">
       <c r="A212" s="0">
-        <v>25844</v>
+        <v>16666</v>
       </c>
       <c r="B212" s="0" t="s">
-        <v>611</v>
+        <v>621</v>
       </c>
       <c r="C212" s="0" t="s">
-        <v>612</v>
+        <v>619</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>359</v>
+        <v>22</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>10</v>
+        <v>91</v>
       </c>
       <c r="G212" s="0">
-        <v>4.05</v>
+        <v>0.37</v>
       </c>
       <c r="H212" s="0" t="s">
-        <v>613</v>
+        <v>620</v>
       </c>
     </row>
     <row r="213" spans="1:8">
       <c r="A213" s="0">
-        <v>25857</v>
+        <v>16681</v>
       </c>
       <c r="B213" s="0" t="s">
-        <v>614</v>
+        <v>622</v>
       </c>
       <c r="C213" s="0" t="s">
-        <v>615</v>
+        <v>623</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G213" s="0">
-        <v>13.7</v>
+        <v>2.16</v>
       </c>
       <c r="H213" s="0" t="s">
-        <v>616</v>
+        <v>624</v>
       </c>
     </row>
     <row r="214" spans="1:8">
       <c r="A214" s="0">
-        <v>25858</v>
+        <v>16682</v>
       </c>
       <c r="B214" s="0" t="s">
-        <v>617</v>
+        <v>625</v>
       </c>
       <c r="C214" s="0" t="s">
-        <v>618</v>
+        <v>626</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>359</v>
+        <v>565</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G214" s="0">
-        <v>3.57</v>
+        <v>2.5</v>
       </c>
       <c r="H214" s="0" t="s">
-        <v>619</v>
+        <v>627</v>
       </c>
     </row>
     <row r="215" spans="1:8">
       <c r="A215" s="0">
-        <v>25860</v>
+        <v>16684</v>
       </c>
       <c r="B215" s="0" t="s">
-        <v>620</v>
+        <v>628</v>
       </c>
       <c r="C215" s="0" t="s">
-        <v>621</v>
+        <v>629</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G215" s="0">
-        <v>2.32</v>
+        <v>1.93</v>
       </c>
       <c r="H215" s="0" t="s">
-        <v>622</v>
+        <v>630</v>
       </c>
     </row>
     <row r="216" spans="1:8">
       <c r="A216" s="0">
-        <v>25868</v>
+        <v>16685</v>
       </c>
       <c r="B216" s="0" t="s">
-        <v>623</v>
+        <v>631</v>
       </c>
       <c r="C216" s="0" t="s">
-        <v>624</v>
+        <v>632</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>69</v>
+        <v>22</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G216" s="0">
-        <v>4.21</v>
+        <v>2.28</v>
       </c>
       <c r="H216" s="0" t="s">
-        <v>625</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:8">
       <c r="A217" s="0">
-        <v>25977</v>
+        <v>16696</v>
       </c>
       <c r="B217" s="0" t="s">
-        <v>626</v>
+        <v>634</v>
       </c>
       <c r="C217" s="0" t="s">
-        <v>627</v>
+        <v>635</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>359</v>
+        <v>9</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>53</v>
+        <v>27</v>
       </c>
       <c r="G217" s="0">
-        <v>1.4</v>
+        <v>4.43</v>
       </c>
       <c r="H217" s="0" t="s">
-        <v>628</v>
+        <v>636</v>
       </c>
     </row>
     <row r="218" spans="1:8">
       <c r="A218" s="0">
-        <v>25992</v>
+        <v>16732</v>
       </c>
       <c r="B218" s="0" t="s">
-        <v>629</v>
+        <v>637</v>
       </c>
       <c r="C218" s="0" t="s">
-        <v>630</v>
+        <v>638</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>359</v>
+        <v>9</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G218" s="0">
-        <v>3.74</v>
+        <v>4.3</v>
       </c>
       <c r="H218" s="0" t="s">
-        <v>631</v>
+        <v>639</v>
       </c>
     </row>
     <row r="219" spans="1:8">
       <c r="A219" s="0">
-        <v>24081</v>
+        <v>16732</v>
       </c>
       <c r="B219" s="0" t="s">
-        <v>632</v>
+        <v>640</v>
       </c>
       <c r="C219" s="0" t="s">
-        <v>633</v>
+        <v>638</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>634</v>
+        <v>52</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G219" s="0">
-        <v>3.66</v>
+        <v>4.3</v>
       </c>
       <c r="H219" s="0" t="s">
-        <v>635</v>
+        <v>639</v>
       </c>
     </row>
     <row r="220" spans="1:8">
       <c r="A220" s="0">
-        <v>24083</v>
+        <v>16748</v>
       </c>
       <c r="B220" s="0" t="s">
-        <v>636</v>
+        <v>641</v>
       </c>
       <c r="C220" s="0" t="s">
-        <v>637</v>
+        <v>642</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>10</v>
+        <v>36</v>
       </c>
       <c r="G220" s="0">
-        <v>5.08</v>
+        <v>1.88</v>
       </c>
       <c r="H220" s="0" t="s">
-        <v>638</v>
+        <v>643</v>
       </c>
     </row>
     <row r="221" spans="1:8">
       <c r="A221" s="0">
-        <v>24131</v>
+        <v>16748</v>
       </c>
       <c r="B221" s="0" t="s">
-        <v>639</v>
+        <v>644</v>
       </c>
       <c r="C221" s="0" t="s">
-        <v>640</v>
+        <v>642</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>10</v>
+        <v>36</v>
       </c>
       <c r="G221" s="0">
-        <v>4.71</v>
+        <v>1.88</v>
       </c>
       <c r="H221" s="0" t="s">
-        <v>641</v>
+        <v>643</v>
       </c>
     </row>
     <row r="222" spans="1:8">
       <c r="A222" s="0">
-        <v>24169</v>
+        <v>16758</v>
       </c>
       <c r="B222" s="0" t="s">
-        <v>642</v>
+        <v>645</v>
       </c>
       <c r="C222" s="0" t="s">
-        <v>643</v>
+        <v>646</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>69</v>
+        <v>9</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>10</v>
+        <v>27</v>
       </c>
       <c r="G222" s="0">
-        <v>2.83</v>
+        <v>4.86</v>
       </c>
       <c r="H222" s="0" t="s">
-        <v>644</v>
+        <v>647</v>
       </c>
     </row>
     <row r="223" spans="1:8">
       <c r="A223" s="0">
-        <v>24172</v>
+        <v>16767</v>
       </c>
       <c r="B223" s="0" t="s">
-        <v>645</v>
+        <v>648</v>
       </c>
       <c r="C223" s="0" t="s">
-        <v>646</v>
+        <v>649</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>69</v>
+        <v>9</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>10</v>
+        <v>53</v>
       </c>
       <c r="G223" s="0">
-        <v>4.74</v>
+        <v>1.33</v>
       </c>
       <c r="H223" s="0" t="s">
-        <v>647</v>
+        <v>650</v>
       </c>
     </row>
     <row r="224" spans="1:8">
       <c r="A224" s="0">
-        <v>24204</v>
+        <v>16767</v>
       </c>
       <c r="B224" s="0" t="s">
-        <v>648</v>
+        <v>651</v>
       </c>
       <c r="C224" s="0" t="s">
         <v>649</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>10</v>
+        <v>53</v>
       </c>
       <c r="G224" s="0">
-        <v>5.3</v>
+        <v>1.33</v>
       </c>
       <c r="H224" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="225" spans="1:8">
       <c r="A225" s="0">
-        <v>24205</v>
+        <v>16826</v>
       </c>
       <c r="B225" s="0" t="s">
-        <v>651</v>
+        <v>652</v>
       </c>
       <c r="C225" s="0" t="s">
-        <v>652</v>
+        <v>653</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>9</v>
+        <v>52</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>10</v>
+        <v>27</v>
       </c>
       <c r="G225" s="0">
-        <v>10.15</v>
+        <v>4.09</v>
       </c>
       <c r="H225" s="0" t="s">
-        <v>653</v>
+        <v>654</v>
       </c>
     </row>
     <row r="226" spans="1:8">
       <c r="A226" s="0">
-        <v>24210</v>
+        <v>16834</v>
       </c>
       <c r="B226" s="0" t="s">
-        <v>654</v>
+        <v>655</v>
       </c>
       <c r="C226" s="0" t="s">
-        <v>655</v>
+        <v>656</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>359</v>
+        <v>9</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>10</v>
+        <v>27</v>
       </c>
       <c r="G226" s="0">
-        <v>4.19</v>
+        <v>2.86</v>
       </c>
       <c r="H226" s="0" t="s">
-        <v>656</v>
+        <v>657</v>
       </c>
     </row>
     <row r="227" spans="1:8">
       <c r="A227" s="0">
-        <v>24213</v>
+        <v>16864</v>
       </c>
       <c r="B227" s="0" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="C227" s="0" t="s">
-        <v>658</v>
+        <v>659</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>9</v>
+        <v>660</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>142</v>
+        <v>27</v>
       </c>
       <c r="G227" s="0">
-        <v>12.43</v>
+        <v>5.22</v>
       </c>
       <c r="H227" s="0" t="s">
-        <v>659</v>
+        <v>661</v>
       </c>
     </row>
     <row r="228" spans="1:8">
       <c r="A228" s="0">
-        <v>24216</v>
+        <v>16864</v>
       </c>
       <c r="B228" s="0" t="s">
-        <v>660</v>
+        <v>662</v>
       </c>
       <c r="C228" s="0" t="s">
+        <v>659</v>
+      </c>
+      <c r="D228" s="0" t="s">
+        <v>316</v>
+      </c>
+      <c r="E228" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="G228" s="0">
+        <v>5.22</v>
+      </c>
+      <c r="H228" s="0" t="s">
         <v>661</v>
-      </c>
-[...10 lines deleted...]
-        <v>662</v>
       </c>
     </row>
     <row r="229" spans="1:8">
       <c r="A229" s="0">
-        <v>24342</v>
+        <v>16890</v>
       </c>
       <c r="B229" s="0" t="s">
         <v>663</v>
       </c>
       <c r="C229" s="0" t="s">
         <v>664</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>53</v>
+        <v>14</v>
       </c>
       <c r="G229" s="0">
-        <v>2.11</v>
+        <v>1.51</v>
       </c>
       <c r="H229" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="230" spans="1:8">
       <c r="A230" s="0">
-        <v>24347</v>
+        <v>14416</v>
       </c>
       <c r="B230" s="0" t="s">
         <v>666</v>
       </c>
       <c r="C230" s="0" t="s">
         <v>667</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>10</v>
+        <v>668</v>
       </c>
       <c r="G230" s="0">
-        <v>5.13</v>
+        <v>2.1</v>
       </c>
       <c r="H230" s="0" t="s">
-        <v>668</v>
+        <v>669</v>
       </c>
     </row>
     <row r="231" spans="1:8">
       <c r="A231" s="0">
-        <v>24356</v>
+        <v>14803</v>
       </c>
       <c r="B231" s="0" t="s">
-        <v>669</v>
+        <v>670</v>
       </c>
       <c r="C231" s="0" t="s">
-        <v>670</v>
+        <v>671</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>9</v>
+        <v>44</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>53</v>
+        <v>500</v>
       </c>
       <c r="G231" s="0">
-        <v>2.25</v>
+        <v>2.57</v>
       </c>
       <c r="H231" s="0" t="s">
-        <v>671</v>
+        <v>672</v>
       </c>
     </row>
     <row r="232" spans="1:8">
       <c r="A232" s="0">
-        <v>24359</v>
+        <v>14912</v>
       </c>
       <c r="B232" s="0" t="s">
-        <v>672</v>
+        <v>673</v>
       </c>
       <c r="C232" s="0" t="s">
-        <v>673</v>
+        <v>674</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>53</v>
+        <v>14</v>
       </c>
       <c r="G232" s="0">
-        <v>3.42</v>
+        <v>1.99</v>
       </c>
       <c r="H232" s="0" t="s">
-        <v>674</v>
+        <v>675</v>
       </c>
     </row>
     <row r="233" spans="1:8">
       <c r="A233" s="0">
-        <v>24405</v>
+        <v>14933</v>
       </c>
       <c r="B233" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="C233" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G233" s="0">
-        <v>1.91</v>
+        <v>2.67</v>
       </c>
       <c r="H233" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
     </row>
     <row r="234" spans="1:8">
       <c r="A234" s="0">
-        <v>24406</v>
+        <v>14933</v>
       </c>
       <c r="B234" s="0" t="s">
+        <v>679</v>
+      </c>
+      <c r="C234" s="0" t="s">
+        <v>677</v>
+      </c>
+      <c r="D234" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="E234" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="G234" s="0">
+        <v>2.67</v>
+      </c>
+      <c r="H234" s="0" t="s">
         <v>678</v>
-      </c>
-[...13 lines deleted...]
-        <v>680</v>
       </c>
     </row>
     <row r="235" spans="1:8">
       <c r="A235" s="0">
-        <v>24407</v>
+        <v>25037</v>
       </c>
       <c r="B235" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="C235" s="0" t="s">
         <v>681</v>
       </c>
-      <c r="C235" s="0" t="s">
+      <c r="D235" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E235" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="G235" s="0">
+        <v>3.23</v>
+      </c>
+      <c r="H235" s="0" t="s">
         <v>682</v>
-      </c>
-[...10 lines deleted...]
-        <v>683</v>
       </c>
     </row>
     <row r="236" spans="1:8">
       <c r="A236" s="0">
-        <v>24408</v>
+        <v>25037</v>
       </c>
       <c r="B236" s="0" t="s">
-        <v>684</v>
+        <v>683</v>
       </c>
       <c r="C236" s="0" t="s">
-        <v>685</v>
+        <v>681</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G236" s="0">
-        <v>6.41</v>
+        <v>3.23</v>
       </c>
       <c r="H236" s="0" t="s">
-        <v>686</v>
+        <v>682</v>
       </c>
     </row>
     <row r="237" spans="1:8">
       <c r="A237" s="0">
-        <v>24452</v>
+        <v>25038</v>
       </c>
       <c r="B237" s="0" t="s">
-        <v>687</v>
+        <v>684</v>
       </c>
       <c r="C237" s="0" t="s">
-        <v>688</v>
+        <v>685</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G237" s="0">
-        <v>5.78</v>
+        <v>2.9</v>
       </c>
       <c r="H237" s="0" t="s">
-        <v>689</v>
+        <v>686</v>
       </c>
     </row>
     <row r="238" spans="1:8">
       <c r="A238" s="0">
-        <v>24454</v>
+        <v>25038</v>
       </c>
       <c r="B238" s="0" t="s">
-        <v>690</v>
+        <v>687</v>
       </c>
       <c r="C238" s="0" t="s">
-        <v>691</v>
+        <v>685</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G238" s="0">
-        <v>4.88</v>
+        <v>2.9</v>
       </c>
       <c r="H238" s="0" t="s">
-        <v>692</v>
+        <v>686</v>
       </c>
     </row>
     <row r="239" spans="1:8">
       <c r="A239" s="0">
-        <v>24462</v>
+        <v>25066</v>
       </c>
       <c r="B239" s="0" t="s">
-        <v>693</v>
+        <v>688</v>
       </c>
       <c r="C239" s="0" t="s">
-        <v>694</v>
+        <v>689</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>107</v>
+        <v>27</v>
       </c>
       <c r="G239" s="0">
-        <v>18.55</v>
+        <v>4.43</v>
       </c>
       <c r="H239" s="0" t="s">
-        <v>695</v>
+        <v>690</v>
       </c>
     </row>
     <row r="240" spans="1:8">
       <c r="A240" s="0">
-        <v>24521</v>
+        <v>25066</v>
       </c>
       <c r="B240" s="0" t="s">
-        <v>696</v>
+        <v>691</v>
       </c>
       <c r="C240" s="0" t="s">
-        <v>697</v>
+        <v>689</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>10</v>
+        <v>27</v>
       </c>
       <c r="G240" s="0">
-        <v>20.41</v>
+        <v>4.43</v>
       </c>
       <c r="H240" s="0" t="s">
-        <v>698</v>
+        <v>690</v>
       </c>
     </row>
     <row r="241" spans="1:8">
       <c r="A241" s="0">
-        <v>24550</v>
+        <v>25120</v>
       </c>
       <c r="B241" s="0" t="s">
-        <v>699</v>
+        <v>692</v>
       </c>
       <c r="C241" s="0" t="s">
-        <v>700</v>
+        <v>693</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>10</v>
+        <v>668</v>
       </c>
       <c r="G241" s="0">
-        <v>3.74</v>
+        <v>4.4</v>
       </c>
       <c r="H241" s="0" t="s">
-        <v>701</v>
+        <v>694</v>
       </c>
     </row>
     <row r="242" spans="1:8">
       <c r="A242" s="0">
-        <v>24552</v>
+        <v>25176</v>
       </c>
       <c r="B242" s="0" t="s">
-        <v>702</v>
+        <v>695</v>
       </c>
       <c r="C242" s="0" t="s">
-        <v>703</v>
+        <v>696</v>
       </c>
       <c r="D242" s="0" t="s">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="E242" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G242" s="0">
-        <v>4.25</v>
+        <v>3.24</v>
       </c>
       <c r="H242" s="0" t="s">
-        <v>704</v>
+        <v>697</v>
       </c>
     </row>
     <row r="243" spans="1:8">
       <c r="A243" s="0">
-        <v>13338</v>
+        <v>25177</v>
       </c>
       <c r="B243" s="0" t="s">
-        <v>705</v>
+        <v>698</v>
       </c>
       <c r="C243" s="0" t="s">
-        <v>706</v>
+        <v>699</v>
       </c>
       <c r="D243" s="0" t="s">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="E243" s="0" t="s">
-        <v>707</v>
+        <v>14</v>
       </c>
       <c r="G243" s="0">
-        <v>1.86</v>
+        <v>1.8</v>
       </c>
       <c r="H243" s="0" t="s">
-        <v>708</v>
+        <v>700</v>
       </c>
     </row>
     <row r="244" spans="1:8">
       <c r="A244" s="0">
-        <v>13338</v>
+        <v>25194</v>
       </c>
       <c r="B244" s="0" t="s">
-        <v>709</v>
+        <v>701</v>
       </c>
       <c r="C244" s="0" t="s">
-        <v>706</v>
+        <v>702</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>707</v>
+        <v>14</v>
       </c>
       <c r="G244" s="0">
-        <v>1.86</v>
+        <v>1.65</v>
       </c>
       <c r="H244" s="0" t="s">
-        <v>708</v>
+        <v>703</v>
       </c>
     </row>
     <row r="245" spans="1:8">
       <c r="A245" s="0">
-        <v>12626</v>
+        <v>25195</v>
       </c>
       <c r="B245" s="0" t="s">
-        <v>710</v>
+        <v>704</v>
       </c>
       <c r="C245" s="0" t="s">
-        <v>711</v>
+        <v>705</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>290</v>
+        <v>14</v>
       </c>
       <c r="G245" s="0">
-        <v>18.51</v>
+        <v>3.31</v>
       </c>
       <c r="H245" s="0" t="s">
-        <v>712</v>
+        <v>706</v>
       </c>
     </row>
     <row r="246" spans="1:8">
       <c r="A246" s="0">
-        <v>12710</v>
+        <v>25195</v>
       </c>
       <c r="B246" s="0" t="s">
-        <v>713</v>
+        <v>707</v>
       </c>
       <c r="C246" s="0" t="s">
-        <v>714</v>
+        <v>705</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>525</v>
+        <v>22</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="G246" s="0">
-        <v>21.97</v>
+        <v>3.31</v>
       </c>
       <c r="H246" s="0" t="s">
-        <v>715</v>
+        <v>706</v>
       </c>
     </row>
     <row r="247" spans="1:8">
       <c r="A247" s="0">
-        <v>13666</v>
+        <v>25205</v>
       </c>
       <c r="B247" s="0" t="s">
-        <v>716</v>
+        <v>708</v>
       </c>
       <c r="C247" s="0" t="s">
-        <v>717</v>
+        <v>709</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G247" s="0">
-        <v>11.12</v>
+        <v>1.79</v>
       </c>
       <c r="H247" s="0" t="s">
-        <v>718</v>
+        <v>710</v>
       </c>
     </row>
     <row r="248" spans="1:8">
       <c r="A248" s="0">
-        <v>12744</v>
+        <v>25205</v>
       </c>
       <c r="B248" s="0" t="s">
-        <v>719</v>
+        <v>711</v>
       </c>
       <c r="C248" s="0" t="s">
-        <v>720</v>
+        <v>709</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>707</v>
+        <v>14</v>
       </c>
       <c r="G248" s="0">
-        <v>18.99</v>
+        <v>1.79</v>
       </c>
       <c r="H248" s="0" t="s">
-        <v>721</v>
+        <v>710</v>
       </c>
     </row>
     <row r="249" spans="1:8">
       <c r="A249" s="0">
-        <v>13695</v>
+        <v>25220</v>
       </c>
       <c r="B249" s="0" t="s">
-        <v>722</v>
+        <v>712</v>
       </c>
       <c r="C249" s="0" t="s">
-        <v>723</v>
+        <v>713</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>20</v>
+        <v>9</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>142</v>
+        <v>14</v>
       </c>
       <c r="G249" s="0">
-        <v>8.08</v>
+        <v>2.69</v>
       </c>
       <c r="H249" s="0" t="s">
-        <v>724</v>
+        <v>714</v>
       </c>
     </row>
     <row r="250" spans="1:8">
       <c r="A250" s="0">
-        <v>12940</v>
+        <v>25220</v>
       </c>
       <c r="B250" s="0" t="s">
-        <v>725</v>
+        <v>715</v>
       </c>
       <c r="C250" s="0" t="s">
-        <v>726</v>
+        <v>713</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>9</v>
-[...1 lines deleted...]
-      <c r="E250" s="0"/>
+        <v>22</v>
+      </c>
+      <c r="E250" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G250" s="0">
-        <v>27.83</v>
+        <v>2.69</v>
       </c>
       <c r="H250" s="0" t="s">
-        <v>727</v>
+        <v>714</v>
       </c>
     </row>
     <row r="251" spans="1:8">
       <c r="A251" s="0">
-        <v>12941</v>
+        <v>25221</v>
       </c>
       <c r="B251" s="0" t="s">
-        <v>728</v>
+        <v>716</v>
       </c>
       <c r="C251" s="0" t="s">
-        <v>729</v>
+        <v>717</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>9</v>
-[...1 lines deleted...]
-      <c r="E251" s="0"/>
+        <v>22</v>
+      </c>
+      <c r="E251" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G251" s="0">
-        <v>21.54</v>
+        <v>2.6</v>
       </c>
       <c r="H251" s="0" t="s">
-        <v>730</v>
+        <v>718</v>
       </c>
     </row>
     <row r="252" spans="1:8">
       <c r="A252" s="0">
-        <v>13762</v>
+        <v>25222</v>
       </c>
       <c r="B252" s="0" t="s">
-        <v>731</v>
+        <v>719</v>
       </c>
       <c r="C252" s="0" t="s">
-        <v>732</v>
+        <v>720</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>142</v>
+        <v>14</v>
       </c>
       <c r="G252" s="0">
-        <v>16.42</v>
+        <v>2.39</v>
       </c>
       <c r="H252" s="0" t="s">
-        <v>733</v>
+        <v>721</v>
       </c>
     </row>
     <row r="253" spans="1:8">
       <c r="A253" s="0">
-        <v>13763</v>
+        <v>25222</v>
       </c>
       <c r="B253" s="0" t="s">
-        <v>734</v>
+        <v>722</v>
       </c>
       <c r="C253" s="0" t="s">
-        <v>735</v>
+        <v>720</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>79</v>
+        <v>22</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>142</v>
+        <v>14</v>
       </c>
       <c r="G253" s="0">
-        <v>92.23999999999999</v>
+        <v>2.39</v>
       </c>
       <c r="H253" s="0" t="s">
-        <v>736</v>
+        <v>721</v>
       </c>
     </row>
     <row r="254" spans="1:8">
       <c r="A254" s="0">
-        <v>13780</v>
+        <v>25257</v>
       </c>
       <c r="B254" s="0" t="s">
-        <v>737</v>
+        <v>723</v>
       </c>
       <c r="C254" s="0" t="s">
-        <v>738</v>
+        <v>724</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>10</v>
+        <v>500</v>
       </c>
       <c r="G254" s="0">
-        <v>9.34</v>
+        <v>1.98</v>
       </c>
       <c r="H254" s="0" t="s">
-        <v>739</v>
+        <v>725</v>
       </c>
     </row>
     <row r="255" spans="1:8">
       <c r="A255" s="0">
-        <v>13944</v>
+        <v>25259</v>
       </c>
       <c r="B255" s="0" t="s">
-        <v>740</v>
+        <v>726</v>
       </c>
       <c r="C255" s="0" t="s">
-        <v>741</v>
+        <v>727</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>10</v>
+        <v>500</v>
       </c>
       <c r="G255" s="0">
-        <v>7.71</v>
+        <v>2.74</v>
       </c>
       <c r="H255" s="0" t="s">
-        <v>742</v>
+        <v>728</v>
       </c>
     </row>
     <row r="256" spans="1:8">
       <c r="A256" s="0">
-        <v>13945</v>
+        <v>25308</v>
       </c>
       <c r="B256" s="0" t="s">
-        <v>743</v>
+        <v>729</v>
       </c>
       <c r="C256" s="0" t="s">
-        <v>744</v>
+        <v>730</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>10</v>
+        <v>27</v>
       </c>
       <c r="G256" s="0">
-        <v>8.279999999999999</v>
+        <v>7.7</v>
       </c>
       <c r="H256" s="0" t="s">
-        <v>745</v>
+        <v>731</v>
       </c>
     </row>
     <row r="257" spans="1:8">
       <c r="A257" s="0">
-        <v>13946</v>
+        <v>25310</v>
       </c>
       <c r="B257" s="0" t="s">
-        <v>746</v>
+        <v>732</v>
       </c>
       <c r="C257" s="0" t="s">
-        <v>747</v>
+        <v>733</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G257" s="0">
-        <v>5.3</v>
+        <v>2.5</v>
       </c>
       <c r="H257" s="0" t="s">
-        <v>748</v>
+        <v>734</v>
       </c>
     </row>
     <row r="258" spans="1:8">
       <c r="A258" s="0">
-        <v>13961</v>
+        <v>25312</v>
       </c>
       <c r="B258" s="0" t="s">
-        <v>749</v>
+        <v>735</v>
       </c>
       <c r="C258" s="0" t="s">
-        <v>750</v>
+        <v>736</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G258" s="0">
-        <v>10.61</v>
+        <v>2.5</v>
       </c>
       <c r="H258" s="0" t="s">
-        <v>751</v>
+        <v>737</v>
       </c>
     </row>
     <row r="259" spans="1:8">
       <c r="A259" s="0">
-        <v>22017</v>
+        <v>25313</v>
       </c>
       <c r="B259" s="0" t="s">
-        <v>752</v>
+        <v>738</v>
       </c>
       <c r="C259" s="0" t="s">
-        <v>753</v>
+        <v>739</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G259" s="0">
-        <v>15.56</v>
+        <v>2.31</v>
       </c>
       <c r="H259" s="0" t="s">
-        <v>754</v>
+        <v>740</v>
       </c>
     </row>
     <row r="260" spans="1:8">
       <c r="A260" s="0">
-        <v>22042</v>
+        <v>25335</v>
       </c>
       <c r="B260" s="0" t="s">
-        <v>755</v>
+        <v>741</v>
       </c>
       <c r="C260" s="0" t="s">
-        <v>756</v>
+        <v>742</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>79</v>
+        <v>9</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>10</v>
+        <v>36</v>
       </c>
       <c r="G260" s="0">
-        <v>48.05</v>
+        <v>3.38</v>
       </c>
       <c r="H260" s="0" t="s">
-        <v>757</v>
+        <v>743</v>
       </c>
     </row>
     <row r="261" spans="1:8">
       <c r="A261" s="0">
-        <v>22058</v>
+        <v>25335</v>
       </c>
       <c r="B261" s="0" t="s">
-        <v>758</v>
+        <v>744</v>
       </c>
       <c r="C261" s="0" t="s">
-        <v>759</v>
+        <v>742</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>10</v>
+        <v>36</v>
       </c>
       <c r="G261" s="0">
-        <v>11.76</v>
+        <v>3.38</v>
       </c>
       <c r="H261" s="0" t="s">
-        <v>760</v>
+        <v>743</v>
       </c>
     </row>
     <row r="262" spans="1:8">
       <c r="A262" s="0">
-        <v>22159</v>
+        <v>25336</v>
       </c>
       <c r="B262" s="0" t="s">
-        <v>761</v>
+        <v>745</v>
       </c>
       <c r="C262" s="0" t="s">
-        <v>762</v>
+        <v>746</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>10</v>
+        <v>36</v>
       </c>
       <c r="G262" s="0">
-        <v>12.87</v>
+        <v>4.51</v>
       </c>
       <c r="H262" s="0" t="s">
-        <v>763</v>
+        <v>747</v>
       </c>
     </row>
     <row r="263" spans="1:8">
       <c r="A263" s="0">
-        <v>22160</v>
+        <v>25338</v>
       </c>
       <c r="B263" s="0" t="s">
-        <v>764</v>
+        <v>748</v>
       </c>
       <c r="C263" s="0" t="s">
-        <v>765</v>
+        <v>749</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>10</v>
+        <v>36</v>
       </c>
       <c r="G263" s="0">
-        <v>24.02</v>
+        <v>7.14</v>
       </c>
       <c r="H263" s="0" t="s">
-        <v>766</v>
+        <v>750</v>
       </c>
     </row>
     <row r="264" spans="1:8">
       <c r="A264" s="0">
-        <v>13314</v>
+        <v>25338</v>
       </c>
       <c r="B264" s="0" t="s">
-        <v>767</v>
+        <v>751</v>
       </c>
       <c r="C264" s="0" t="s">
-        <v>768</v>
+        <v>749</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>769</v>
+        <v>22</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>10</v>
+        <v>36</v>
       </c>
       <c r="G264" s="0">
-        <v>7.58</v>
+        <v>7.14</v>
       </c>
       <c r="H264" s="0" t="s">
-        <v>770</v>
+        <v>750</v>
       </c>
     </row>
     <row r="265" spans="1:8">
       <c r="A265" s="0">
-        <v>13582</v>
+        <v>25351</v>
       </c>
       <c r="B265" s="0" t="s">
-        <v>771</v>
+        <v>752</v>
       </c>
       <c r="C265" s="0" t="s">
-        <v>772</v>
+        <v>753</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>773</v>
+        <v>22</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G265" s="0">
-        <v>4.79</v>
+        <v>3.75</v>
       </c>
       <c r="H265" s="0" t="s">
-        <v>774</v>
+        <v>754</v>
       </c>
     </row>
     <row r="266" spans="1:8">
       <c r="A266" s="0">
-        <v>13598</v>
+        <v>25393</v>
       </c>
       <c r="B266" s="0" t="s">
-        <v>775</v>
+        <v>755</v>
       </c>
       <c r="C266" s="0" t="s">
-        <v>776</v>
+        <v>756</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>142</v>
+        <v>27</v>
       </c>
       <c r="G266" s="0">
-        <v>2.41</v>
+        <v>6.4</v>
       </c>
       <c r="H266" s="0" t="s">
-        <v>777</v>
+        <v>757</v>
       </c>
     </row>
     <row r="267" spans="1:8">
       <c r="A267" s="0">
-        <v>13670</v>
+        <v>25406</v>
       </c>
       <c r="B267" s="0" t="s">
-        <v>778</v>
+        <v>758</v>
       </c>
       <c r="C267" s="0" t="s">
-        <v>779</v>
+        <v>759</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>769</v>
+        <v>22</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G267" s="0">
-        <v>3.32</v>
+        <v>2.22</v>
       </c>
       <c r="H267" s="0" t="s">
-        <v>780</v>
+        <v>760</v>
       </c>
     </row>
     <row r="268" spans="1:8">
       <c r="A268" s="0">
-        <v>13672</v>
+        <v>25407</v>
       </c>
       <c r="B268" s="0" t="s">
-        <v>781</v>
+        <v>761</v>
       </c>
       <c r="C268" s="0" t="s">
-        <v>782</v>
+        <v>762</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>142</v>
+        <v>14</v>
       </c>
       <c r="G268" s="0">
-        <v>10.22</v>
+        <v>1.76</v>
       </c>
       <c r="H268" s="0" t="s">
-        <v>783</v>
+        <v>763</v>
       </c>
     </row>
     <row r="269" spans="1:8">
       <c r="A269" s="0">
-        <v>13675</v>
+        <v>25407</v>
       </c>
       <c r="B269" s="0" t="s">
-        <v>784</v>
+        <v>764</v>
       </c>
       <c r="C269" s="0" t="s">
-        <v>785</v>
+        <v>762</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>142</v>
+        <v>14</v>
       </c>
       <c r="G269" s="0">
-        <v>6.25</v>
+        <v>1.76</v>
       </c>
       <c r="H269" s="0" t="s">
-        <v>786</v>
+        <v>763</v>
       </c>
     </row>
     <row r="270" spans="1:8">
       <c r="A270" s="0">
-        <v>13682</v>
+        <v>25438</v>
       </c>
       <c r="B270" s="0" t="s">
-        <v>787</v>
+        <v>765</v>
       </c>
       <c r="C270" s="0" t="s">
-        <v>788</v>
+        <v>766</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>10</v>
+        <v>27</v>
       </c>
       <c r="G270" s="0">
-        <v>3.86</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="H270" s="0" t="s">
-        <v>789</v>
+        <v>767</v>
       </c>
     </row>
     <row r="271" spans="1:8">
       <c r="A271" s="0">
-        <v>13686</v>
+        <v>25466</v>
       </c>
       <c r="B271" s="0" t="s">
-        <v>790</v>
+        <v>768</v>
       </c>
       <c r="C271" s="0" t="s">
-        <v>791</v>
+        <v>769</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>142</v>
+        <v>668</v>
       </c>
       <c r="G271" s="0">
-        <v>10.09</v>
+        <v>10.43</v>
       </c>
       <c r="H271" s="0" t="s">
-        <v>792</v>
+        <v>770</v>
       </c>
     </row>
     <row r="272" spans="1:8">
       <c r="A272" s="0">
-        <v>13689</v>
+        <v>25467</v>
       </c>
       <c r="B272" s="0" t="s">
-        <v>793</v>
+        <v>771</v>
       </c>
       <c r="C272" s="0" t="s">
-        <v>794</v>
+        <v>772</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>142</v>
+        <v>668</v>
       </c>
       <c r="G272" s="0">
-        <v>3.61</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="H272" s="0" t="s">
-        <v>795</v>
+        <v>773</v>
       </c>
     </row>
     <row r="273" spans="1:8">
       <c r="A273" s="0">
-        <v>13715</v>
+        <v>25471</v>
       </c>
       <c r="B273" s="0" t="s">
-        <v>796</v>
+        <v>774</v>
       </c>
       <c r="C273" s="0" t="s">
-        <v>797</v>
+        <v>775</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G273" s="0">
-        <v>4.43</v>
+        <v>5.21</v>
       </c>
       <c r="H273" s="0" t="s">
-        <v>798</v>
+        <v>776</v>
       </c>
     </row>
     <row r="274" spans="1:8">
       <c r="A274" s="0">
-        <v>13718</v>
+        <v>25473</v>
       </c>
       <c r="B274" s="0" t="s">
-        <v>799</v>
+        <v>777</v>
       </c>
       <c r="C274" s="0" t="s">
-        <v>800</v>
+        <v>778</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G274" s="0">
-        <v>3.33</v>
+        <v>3.51</v>
       </c>
       <c r="H274" s="0" t="s">
-        <v>801</v>
+        <v>779</v>
       </c>
     </row>
     <row r="275" spans="1:8">
       <c r="A275" s="0">
-        <v>13721</v>
+        <v>25492</v>
       </c>
       <c r="B275" s="0" t="s">
-        <v>802</v>
+        <v>780</v>
       </c>
       <c r="C275" s="0" t="s">
-        <v>803</v>
+        <v>781</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>10</v>
+        <v>418</v>
       </c>
       <c r="G275" s="0">
-        <v>11.42</v>
+        <v>1.88</v>
       </c>
       <c r="H275" s="0" t="s">
-        <v>804</v>
+        <v>782</v>
       </c>
     </row>
     <row r="276" spans="1:8">
       <c r="A276" s="0">
-        <v>13755</v>
+        <v>25492</v>
       </c>
       <c r="B276" s="0" t="s">
-        <v>805</v>
+        <v>783</v>
       </c>
       <c r="C276" s="0" t="s">
-        <v>806</v>
+        <v>781</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>10</v>
+        <v>418</v>
       </c>
       <c r="G276" s="0">
-        <v>5.6</v>
+        <v>1.88</v>
       </c>
       <c r="H276" s="0" t="s">
-        <v>807</v>
+        <v>782</v>
       </c>
     </row>
     <row r="277" spans="1:8">
       <c r="A277" s="0">
-        <v>13756</v>
+        <v>25596</v>
       </c>
       <c r="B277" s="0" t="s">
-        <v>808</v>
+        <v>784</v>
       </c>
       <c r="C277" s="0" t="s">
-        <v>809</v>
+        <v>785</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>10</v>
+        <v>668</v>
       </c>
       <c r="G277" s="0">
-        <v>3.22</v>
+        <v>5.87</v>
       </c>
       <c r="H277" s="0" t="s">
-        <v>810</v>
+        <v>786</v>
       </c>
     </row>
     <row r="278" spans="1:8">
       <c r="A278" s="0">
-        <v>13767</v>
+        <v>14237</v>
       </c>
       <c r="B278" s="0" t="s">
-        <v>811</v>
+        <v>787</v>
       </c>
       <c r="C278" s="0" t="s">
-        <v>812</v>
+        <v>788</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>53</v>
+        <v>14</v>
       </c>
       <c r="G278" s="0">
-        <v>3.14</v>
+        <v>1.53</v>
       </c>
       <c r="H278" s="0" t="s">
-        <v>813</v>
+        <v>789</v>
       </c>
     </row>
     <row r="279" spans="1:8">
       <c r="A279" s="0">
-        <v>13768</v>
+        <v>14531</v>
       </c>
       <c r="B279" s="0" t="s">
-        <v>814</v>
+        <v>790</v>
       </c>
       <c r="C279" s="0" t="s">
-        <v>815</v>
+        <v>791</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>53</v>
+        <v>27</v>
       </c>
       <c r="G279" s="0">
-        <v>2.94</v>
+        <v>5.23</v>
       </c>
       <c r="H279" s="0" t="s">
-        <v>816</v>
+        <v>792</v>
       </c>
     </row>
     <row r="280" spans="1:8">
       <c r="A280" s="0">
-        <v>13779</v>
+        <v>14802</v>
       </c>
       <c r="B280" s="0" t="s">
-        <v>817</v>
+        <v>793</v>
       </c>
       <c r="C280" s="0" t="s">
-        <v>818</v>
+        <v>794</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>9</v>
+        <v>44</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>10</v>
+        <v>500</v>
       </c>
       <c r="G280" s="0">
-        <v>2.45</v>
+        <v>2.63</v>
       </c>
       <c r="H280" s="0" t="s">
-        <v>819</v>
+        <v>795</v>
       </c>
     </row>
     <row r="281" spans="1:8">
       <c r="A281" s="0">
-        <v>13786</v>
+        <v>14831</v>
       </c>
       <c r="B281" s="0" t="s">
-        <v>820</v>
+        <v>796</v>
       </c>
       <c r="C281" s="0" t="s">
-        <v>821</v>
+        <v>797</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G281" s="0">
-        <v>3.17</v>
+        <v>1.71</v>
       </c>
       <c r="H281" s="0" t="s">
-        <v>822</v>
+        <v>798</v>
       </c>
     </row>
     <row r="282" spans="1:8">
       <c r="A282" s="0">
-        <v>13793</v>
+        <v>14917</v>
       </c>
       <c r="B282" s="0" t="s">
-        <v>823</v>
+        <v>799</v>
       </c>
       <c r="C282" s="0" t="s">
-        <v>824</v>
+        <v>800</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>9</v>
+        <v>44</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>53</v>
+        <v>27</v>
       </c>
       <c r="G282" s="0">
-        <v>4.04</v>
+        <v>7.31</v>
       </c>
       <c r="H282" s="0" t="s">
-        <v>825</v>
+        <v>801</v>
       </c>
     </row>
     <row r="283" spans="1:8">
       <c r="A283" s="0">
-        <v>13796</v>
+        <v>14917</v>
       </c>
       <c r="B283" s="0" t="s">
-        <v>826</v>
+        <v>802</v>
       </c>
       <c r="C283" s="0" t="s">
-        <v>827</v>
+        <v>800</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>79</v>
+        <v>132</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>10</v>
+        <v>27</v>
       </c>
       <c r="G283" s="0">
-        <v>10.33</v>
+        <v>7.31</v>
       </c>
       <c r="H283" s="0" t="s">
-        <v>828</v>
+        <v>801</v>
       </c>
     </row>
     <row r="284" spans="1:8">
       <c r="A284" s="0">
-        <v>13810</v>
+        <v>14927</v>
       </c>
       <c r="B284" s="0" t="s">
-        <v>829</v>
+        <v>803</v>
       </c>
       <c r="C284" s="0" t="s">
-        <v>830</v>
+        <v>804</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>10</v>
+        <v>500</v>
       </c>
       <c r="G284" s="0">
-        <v>3.46</v>
+        <v>6.83</v>
       </c>
       <c r="H284" s="0" t="s">
-        <v>831</v>
+        <v>805</v>
       </c>
     </row>
     <row r="285" spans="1:8">
       <c r="A285" s="0">
-        <v>13816</v>
+        <v>25100</v>
       </c>
       <c r="B285" s="0" t="s">
-        <v>832</v>
+        <v>806</v>
       </c>
       <c r="C285" s="0" t="s">
-        <v>833</v>
+        <v>807</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>142</v>
+        <v>14</v>
       </c>
       <c r="G285" s="0">
-        <v>8.34</v>
+        <v>4.75</v>
       </c>
       <c r="H285" s="0" t="s">
-        <v>834</v>
+        <v>808</v>
       </c>
     </row>
     <row r="286" spans="1:8">
       <c r="A286" s="0">
-        <v>13820</v>
+        <v>25127</v>
       </c>
       <c r="B286" s="0" t="s">
-        <v>835</v>
+        <v>809</v>
       </c>
       <c r="C286" s="0" t="s">
-        <v>836</v>
+        <v>810</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>10</v>
+        <v>668</v>
       </c>
       <c r="G286" s="0">
-        <v>3.71</v>
+        <v>11.69</v>
       </c>
       <c r="H286" s="0" t="s">
-        <v>837</v>
+        <v>811</v>
       </c>
     </row>
     <row r="287" spans="1:8">
       <c r="A287" s="0">
-        <v>13825</v>
+        <v>25130</v>
       </c>
       <c r="B287" s="0" t="s">
-        <v>838</v>
+        <v>812</v>
       </c>
       <c r="C287" s="0" t="s">
-        <v>839</v>
+        <v>813</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G287" s="0">
-        <v>6.33</v>
+        <v>1.95</v>
       </c>
       <c r="H287" s="0" t="s">
-        <v>840</v>
+        <v>814</v>
       </c>
     </row>
     <row r="288" spans="1:8">
       <c r="A288" s="0">
-        <v>13827</v>
+        <v>25132</v>
       </c>
       <c r="B288" s="0" t="s">
-        <v>841</v>
+        <v>815</v>
       </c>
       <c r="C288" s="0" t="s">
-        <v>842</v>
+        <v>816</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G288" s="0">
-        <v>8.390000000000001</v>
+        <v>2.13</v>
       </c>
       <c r="H288" s="0" t="s">
-        <v>843</v>
+        <v>817</v>
       </c>
     </row>
     <row r="289" spans="1:8">
       <c r="A289" s="0">
-        <v>13833</v>
+        <v>25236</v>
       </c>
       <c r="B289" s="0" t="s">
-        <v>844</v>
+        <v>818</v>
       </c>
       <c r="C289" s="0" t="s">
-        <v>845</v>
+        <v>819</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>53</v>
+        <v>14</v>
       </c>
       <c r="G289" s="0">
-        <v>2.54</v>
+        <v>2.25</v>
       </c>
       <c r="H289" s="0" t="s">
-        <v>846</v>
+        <v>820</v>
       </c>
     </row>
     <row r="290" spans="1:8">
       <c r="A290" s="0">
-        <v>13838</v>
+        <v>25236</v>
       </c>
       <c r="B290" s="0" t="s">
-        <v>847</v>
+        <v>821</v>
       </c>
       <c r="C290" s="0" t="s">
-        <v>848</v>
+        <v>819</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>9</v>
+        <v>52</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>142</v>
+        <v>14</v>
       </c>
       <c r="G290" s="0">
-        <v>17.24</v>
+        <v>2.25</v>
       </c>
       <c r="H290" s="0" t="s">
-        <v>849</v>
+        <v>820</v>
       </c>
     </row>
     <row r="291" spans="1:8">
       <c r="A291" s="0">
-        <v>13845</v>
+        <v>25430</v>
       </c>
       <c r="B291" s="0" t="s">
-        <v>850</v>
+        <v>822</v>
       </c>
       <c r="C291" s="0" t="s">
-        <v>851</v>
+        <v>823</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>9</v>
+        <v>44</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>290</v>
+        <v>27</v>
       </c>
       <c r="G291" s="0">
-        <v>5.03</v>
+        <v>14.68</v>
       </c>
       <c r="H291" s="0" t="s">
-        <v>852</v>
+        <v>824</v>
       </c>
     </row>
     <row r="292" spans="1:8">
       <c r="A292" s="0">
-        <v>13853</v>
+        <v>25459</v>
       </c>
       <c r="B292" s="0" t="s">
-        <v>853</v>
+        <v>825</v>
       </c>
       <c r="C292" s="0" t="s">
-        <v>854</v>
+        <v>826</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>10</v>
+        <v>668</v>
       </c>
       <c r="G292" s="0">
-        <v>3.32</v>
+        <v>11.12</v>
       </c>
       <c r="H292" s="0" t="s">
-        <v>855</v>
+        <v>827</v>
       </c>
     </row>
     <row r="293" spans="1:8">
       <c r="A293" s="0">
-        <v>13866</v>
+        <v>25504</v>
       </c>
       <c r="B293" s="0" t="s">
-        <v>856</v>
+        <v>828</v>
       </c>
       <c r="C293" s="0" t="s">
-        <v>857</v>
+        <v>829</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G293" s="0">
         <v>4.45</v>
       </c>
       <c r="H293" s="0" t="s">
-        <v>858</v>
+        <v>830</v>
       </c>
     </row>
     <row r="294" spans="1:8">
       <c r="A294" s="0">
-        <v>13878</v>
+        <v>25523</v>
       </c>
       <c r="B294" s="0" t="s">
-        <v>859</v>
+        <v>831</v>
       </c>
       <c r="C294" s="0" t="s">
-        <v>860</v>
+        <v>832</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G294" s="0">
-        <v>4.7</v>
+        <v>6.19</v>
       </c>
       <c r="H294" s="0" t="s">
-        <v>861</v>
+        <v>833</v>
       </c>
     </row>
     <row r="295" spans="1:8">
       <c r="A295" s="0">
-        <v>13877</v>
+        <v>25556</v>
       </c>
       <c r="B295" s="0" t="s">
-        <v>862</v>
+        <v>834</v>
       </c>
       <c r="C295" s="0" t="s">
-        <v>863</v>
+        <v>835</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>864</v>
+        <v>9</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>10</v>
+        <v>36</v>
       </c>
       <c r="G295" s="0">
-        <v>3.19</v>
+        <v>14.99</v>
       </c>
       <c r="H295" s="0" t="s">
-        <v>865</v>
+        <v>836</v>
       </c>
     </row>
     <row r="296" spans="1:8">
       <c r="A296" s="0">
-        <v>13895</v>
+        <v>25566</v>
       </c>
       <c r="B296" s="0" t="s">
-        <v>866</v>
+        <v>837</v>
       </c>
       <c r="C296" s="0" t="s">
-        <v>867</v>
+        <v>838</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>53</v>
+        <v>14</v>
       </c>
       <c r="G296" s="0">
-        <v>2.7</v>
+        <v>5.87</v>
       </c>
       <c r="H296" s="0" t="s">
-        <v>868</v>
+        <v>839</v>
       </c>
     </row>
     <row r="297" spans="1:8">
       <c r="A297" s="0">
-        <v>13896</v>
+        <v>25568</v>
       </c>
       <c r="B297" s="0" t="s">
-        <v>869</v>
+        <v>840</v>
       </c>
       <c r="C297" s="0" t="s">
-        <v>870</v>
+        <v>841</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>53</v>
+        <v>14</v>
       </c>
       <c r="G297" s="0">
-        <v>3.26</v>
+        <v>4.88</v>
       </c>
       <c r="H297" s="0" t="s">
-        <v>871</v>
+        <v>842</v>
       </c>
     </row>
     <row r="298" spans="1:8">
       <c r="A298" s="0">
-        <v>13906</v>
+        <v>14926</v>
       </c>
       <c r="B298" s="0" t="s">
-        <v>872</v>
+        <v>843</v>
       </c>
       <c r="C298" s="0" t="s">
-        <v>873</v>
+        <v>844</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>142</v>
+        <v>668</v>
       </c>
       <c r="G298" s="0">
-        <v>7.61</v>
+        <v>10.49</v>
       </c>
       <c r="H298" s="0" t="s">
-        <v>874</v>
+        <v>845</v>
       </c>
     </row>
     <row r="299" spans="1:8">
       <c r="A299" s="0">
-        <v>13909</v>
+        <v>25210</v>
       </c>
       <c r="B299" s="0" t="s">
-        <v>875</v>
+        <v>846</v>
       </c>
       <c r="C299" s="0" t="s">
-        <v>876</v>
+        <v>847</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>142</v>
+        <v>668</v>
       </c>
       <c r="G299" s="0">
-        <v>4.02</v>
+        <v>14.65</v>
       </c>
       <c r="H299" s="0" t="s">
-        <v>877</v>
+        <v>848</v>
       </c>
     </row>
     <row r="300" spans="1:8">
       <c r="A300" s="0">
-        <v>13910</v>
+        <v>25581</v>
       </c>
       <c r="B300" s="0" t="s">
-        <v>878</v>
+        <v>849</v>
       </c>
       <c r="C300" s="0" t="s">
-        <v>879</v>
+        <v>850</v>
       </c>
       <c r="D300" s="0" t="s">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="E300" s="0" t="s">
-        <v>142</v>
+        <v>14</v>
       </c>
       <c r="G300" s="0">
-        <v>9.050000000000001</v>
+        <v>14.28</v>
       </c>
       <c r="H300" s="0" t="s">
-        <v>880</v>
+        <v>851</v>
       </c>
     </row>
     <row r="301" spans="1:8">
       <c r="A301" s="0">
-        <v>13903</v>
+        <v>25581</v>
       </c>
       <c r="B301" s="0" t="s">
-        <v>881</v>
+        <v>852</v>
       </c>
       <c r="C301" s="0" t="s">
-        <v>882</v>
+        <v>850</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E301" s="0" t="s">
-        <v>142</v>
+        <v>14</v>
       </c>
       <c r="G301" s="0">
-        <v>12.61</v>
+        <v>14.28</v>
       </c>
       <c r="H301" s="0" t="s">
-        <v>883</v>
+        <v>851</v>
       </c>
     </row>
     <row r="302" spans="1:8">
       <c r="A302" s="0">
-        <v>13923</v>
+        <v>11758</v>
       </c>
       <c r="B302" s="0" t="s">
-        <v>884</v>
+        <v>853</v>
       </c>
       <c r="C302" s="0" t="s">
-        <v>885</v>
+        <v>854</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G302" s="0">
-        <v>2.99</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="H302" s="0" t="s">
-        <v>886</v>
+        <v>855</v>
       </c>
     </row>
     <row r="303" spans="1:8">
       <c r="A303" s="0">
-        <v>13927</v>
+        <v>26214</v>
       </c>
       <c r="B303" s="0" t="s">
-        <v>887</v>
+        <v>856</v>
       </c>
       <c r="C303" s="0" t="s">
-        <v>888</v>
+        <v>857</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>359</v>
+        <v>52</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>46</v>
+        <v>91</v>
       </c>
       <c r="G303" s="0">
-        <v>11.12</v>
+        <v>19.15</v>
       </c>
       <c r="H303" s="0" t="s">
-        <v>889</v>
+        <v>858</v>
       </c>
     </row>
     <row r="304" spans="1:8">
       <c r="A304" s="0">
-        <v>13930</v>
+        <v>26214</v>
       </c>
       <c r="B304" s="0" t="s">
-        <v>890</v>
+        <v>859</v>
       </c>
       <c r="C304" s="0" t="s">
-        <v>891</v>
+        <v>857</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>9</v>
+        <v>456</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>10</v>
+        <v>91</v>
       </c>
       <c r="G304" s="0">
-        <v>2.28</v>
+        <v>19.15</v>
       </c>
       <c r="H304" s="0" t="s">
-        <v>892</v>
+        <v>858</v>
       </c>
     </row>
     <row r="305" spans="1:8">
       <c r="A305" s="0">
-        <v>13933</v>
+        <v>26244</v>
       </c>
       <c r="B305" s="0" t="s">
-        <v>893</v>
+        <v>860</v>
       </c>
       <c r="C305" s="0" t="s">
-        <v>894</v>
+        <v>861</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G305" s="0">
-        <v>2.55</v>
+        <v>11.36</v>
       </c>
       <c r="H305" s="0" t="s">
-        <v>895</v>
+        <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:8">
       <c r="A306" s="0">
-        <v>13934</v>
+        <v>26244</v>
       </c>
       <c r="B306" s="0" t="s">
-        <v>896</v>
+        <v>863</v>
       </c>
       <c r="C306" s="0" t="s">
-        <v>897</v>
+        <v>861</v>
       </c>
       <c r="D306" s="0" t="s">
-        <v>359</v>
+        <v>52</v>
       </c>
       <c r="E306" s="0" t="s">
-        <v>46</v>
+        <v>14</v>
       </c>
       <c r="G306" s="0">
-        <v>9.789999999999999</v>
+        <v>11.36</v>
       </c>
       <c r="H306" s="0" t="s">
-        <v>898</v>
+        <v>862</v>
       </c>
     </row>
     <row r="307" spans="1:8">
       <c r="A307" s="0">
-        <v>13936</v>
+        <v>26244</v>
       </c>
       <c r="B307" s="0" t="s">
-        <v>899</v>
+        <v>864</v>
       </c>
       <c r="C307" s="0" t="s">
-        <v>900</v>
+        <v>861</v>
       </c>
       <c r="D307" s="0" t="s">
-        <v>9</v>
+        <v>44</v>
       </c>
       <c r="E307" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G307" s="0">
-        <v>3.32</v>
+        <v>11.36</v>
       </c>
       <c r="H307" s="0" t="s">
-        <v>901</v>
+        <v>862</v>
       </c>
     </row>
     <row r="308" spans="1:8">
       <c r="A308" s="0">
-        <v>13937</v>
+        <v>26268</v>
       </c>
       <c r="B308" s="0" t="s">
-        <v>902</v>
+        <v>865</v>
       </c>
       <c r="C308" s="0" t="s">
-        <v>903</v>
+        <v>866</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>9</v>
+        <v>456</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G308" s="0">
-        <v>2.16</v>
+        <v>10.9</v>
       </c>
       <c r="H308" s="0" t="s">
-        <v>904</v>
+        <v>867</v>
       </c>
     </row>
     <row r="309" spans="1:8">
       <c r="A309" s="0">
-        <v>13941</v>
+        <v>13331</v>
       </c>
       <c r="B309" s="0" t="s">
-        <v>905</v>
+        <v>868</v>
       </c>
       <c r="C309" s="0" t="s">
-        <v>906</v>
+        <v>869</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>79</v>
+        <v>209</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>10</v>
+        <v>27</v>
       </c>
       <c r="G309" s="0">
-        <v>12.41</v>
+        <v>1.57</v>
       </c>
       <c r="H309" s="0" t="s">
-        <v>907</v>
+        <v>870</v>
       </c>
     </row>
     <row r="310" spans="1:8">
       <c r="A310" s="0">
-        <v>13950</v>
+        <v>13581</v>
       </c>
       <c r="B310" s="0" t="s">
-        <v>908</v>
+        <v>871</v>
       </c>
       <c r="C310" s="0" t="s">
-        <v>909</v>
+        <v>872</v>
       </c>
       <c r="D310" s="0" t="s">
-        <v>9</v>
+        <v>44</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>53</v>
+        <v>27</v>
       </c>
       <c r="G310" s="0">
-        <v>3.84</v>
+        <v>11.06</v>
       </c>
       <c r="H310" s="0" t="s">
-        <v>910</v>
+        <v>873</v>
       </c>
     </row>
     <row r="311" spans="1:8">
       <c r="A311" s="0">
-        <v>13954</v>
+        <v>13581</v>
       </c>
       <c r="B311" s="0" t="s">
-        <v>911</v>
+        <v>874</v>
       </c>
       <c r="C311" s="0" t="s">
-        <v>912</v>
+        <v>872</v>
       </c>
       <c r="D311" s="0" t="s">
-        <v>9</v>
+        <v>209</v>
       </c>
       <c r="E311" s="0" t="s">
-        <v>142</v>
+        <v>27</v>
       </c>
       <c r="G311" s="0">
-        <v>10.88</v>
+        <v>11.06</v>
       </c>
       <c r="H311" s="0" t="s">
-        <v>913</v>
+        <v>873</v>
       </c>
     </row>
     <row r="312" spans="1:8">
       <c r="A312" s="0">
-        <v>13978</v>
+        <v>25017</v>
       </c>
       <c r="B312" s="0" t="s">
-        <v>914</v>
+        <v>875</v>
       </c>
       <c r="C312" s="0" t="s">
-        <v>915</v>
+        <v>876</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>9</v>
+        <v>132</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>53</v>
+        <v>14</v>
       </c>
       <c r="G312" s="0">
-        <v>6.24</v>
+        <v>3.42</v>
       </c>
       <c r="H312" s="0" t="s">
-        <v>916</v>
+        <v>877</v>
       </c>
     </row>
     <row r="313" spans="1:8">
       <c r="A313" s="0">
-        <v>13980</v>
+        <v>25018</v>
       </c>
       <c r="B313" s="0" t="s">
-        <v>917</v>
+        <v>878</v>
       </c>
       <c r="C313" s="0" t="s">
-        <v>918</v>
+        <v>879</v>
       </c>
       <c r="D313" s="0" t="s">
-        <v>773</v>
+        <v>209</v>
       </c>
       <c r="E313" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G313" s="0">
-        <v>11.76</v>
+        <v>6.01</v>
       </c>
       <c r="H313" s="0" t="s">
-        <v>919</v>
+        <v>880</v>
       </c>
     </row>
     <row r="314" spans="1:8">
       <c r="A314" s="0">
-        <v>13992</v>
+        <v>13799</v>
       </c>
       <c r="B314" s="0" t="s">
-        <v>920</v>
+        <v>881</v>
       </c>
       <c r="C314" s="0" t="s">
-        <v>921</v>
+        <v>882</v>
       </c>
       <c r="D314" s="0" t="s">
-        <v>9</v>
+        <v>209</v>
       </c>
       <c r="E314" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G314" s="0">
-        <v>7.17</v>
+        <v>6.98</v>
       </c>
       <c r="H314" s="0" t="s">
-        <v>922</v>
+        <v>883</v>
       </c>
     </row>
     <row r="315" spans="1:8">
       <c r="A315" s="0">
-        <v>13999</v>
+        <v>17998</v>
       </c>
       <c r="B315" s="0" t="s">
-        <v>923</v>
+        <v>884</v>
       </c>
       <c r="C315" s="0" t="s">
-        <v>924</v>
+        <v>885</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G315" s="0">
-        <v>10.59</v>
+        <v>10.44</v>
       </c>
       <c r="H315" s="0" t="s">
-        <v>925</v>
+        <v>886</v>
       </c>
     </row>
     <row r="316" spans="1:8">
       <c r="A316" s="0">
-        <v>22012</v>
+        <v>12947</v>
       </c>
       <c r="B316" s="0" t="s">
-        <v>926</v>
+        <v>887</v>
       </c>
       <c r="C316" s="0" t="s">
-        <v>927</v>
+        <v>888</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>46</v>
+        <v>14</v>
       </c>
       <c r="G316" s="0">
-        <v>10.4</v>
+        <v>11.88</v>
       </c>
       <c r="H316" s="0" t="s">
-        <v>928</v>
+        <v>889</v>
       </c>
     </row>
     <row r="317" spans="1:8">
       <c r="A317" s="0">
-        <v>22020</v>
+        <v>12948</v>
       </c>
       <c r="B317" s="0" t="s">
-        <v>929</v>
+        <v>890</v>
       </c>
       <c r="C317" s="0" t="s">
-        <v>930</v>
+        <v>891</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>142</v>
+        <v>14</v>
       </c>
       <c r="G317" s="0">
-        <v>8.32</v>
+        <v>26.28</v>
       </c>
       <c r="H317" s="0" t="s">
-        <v>931</v>
+        <v>892</v>
       </c>
     </row>
     <row r="318" spans="1:8">
       <c r="A318" s="0">
-        <v>22033</v>
+        <v>14930</v>
       </c>
       <c r="B318" s="0" t="s">
-        <v>932</v>
+        <v>893</v>
       </c>
       <c r="C318" s="0" t="s">
-        <v>933</v>
+        <v>894</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>9</v>
+        <v>895</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>10</v>
+        <v>27</v>
       </c>
       <c r="G318" s="0">
-        <v>1.25</v>
+        <v>9.720000000000001</v>
       </c>
       <c r="H318" s="0" t="s">
-        <v>934</v>
+        <v>896</v>
       </c>
     </row>
     <row r="319" spans="1:8">
       <c r="A319" s="0">
-        <v>22041</v>
+        <v>14930</v>
       </c>
       <c r="B319" s="0" t="s">
-        <v>935</v>
+        <v>897</v>
       </c>
       <c r="C319" s="0" t="s">
-        <v>936</v>
+        <v>894</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>773</v>
+        <v>22</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>10</v>
+        <v>27</v>
       </c>
       <c r="G319" s="0">
-        <v>13.17</v>
+        <v>9.720000000000001</v>
       </c>
       <c r="H319" s="0" t="s">
-        <v>937</v>
+        <v>896</v>
       </c>
     </row>
     <row r="320" spans="1:8">
       <c r="A320" s="0">
-        <v>22056</v>
+        <v>14930</v>
       </c>
       <c r="B320" s="0" t="s">
-        <v>938</v>
+        <v>898</v>
       </c>
       <c r="C320" s="0" t="s">
-        <v>939</v>
+        <v>894</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>10</v>
+        <v>27</v>
       </c>
       <c r="G320" s="0">
-        <v>8.09</v>
+        <v>9.720000000000001</v>
       </c>
       <c r="H320" s="0" t="s">
-        <v>940</v>
+        <v>896</v>
       </c>
     </row>
     <row r="321" spans="1:8">
       <c r="A321" s="0">
-        <v>22063</v>
+        <v>25061</v>
       </c>
       <c r="B321" s="0" t="s">
-        <v>941</v>
+        <v>899</v>
       </c>
       <c r="C321" s="0" t="s">
-        <v>942</v>
+        <v>900</v>
       </c>
       <c r="D321" s="0" t="s">
-        <v>9</v>
+        <v>99</v>
       </c>
       <c r="E321" s="0" t="s">
-        <v>10</v>
+        <v>27</v>
       </c>
       <c r="G321" s="0">
-        <v>2.9</v>
+        <v>9.720000000000001</v>
       </c>
       <c r="H321" s="0" t="s">
-        <v>943</v>
+        <v>901</v>
       </c>
     </row>
     <row r="322" spans="1:8">
       <c r="A322" s="0">
-        <v>22065</v>
+        <v>25061</v>
       </c>
       <c r="B322" s="0" t="s">
-        <v>944</v>
+        <v>902</v>
       </c>
       <c r="C322" s="0" t="s">
-        <v>945</v>
+        <v>900</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E322" s="0" t="s">
-        <v>10</v>
+        <v>27</v>
       </c>
       <c r="G322" s="0">
-        <v>2.9</v>
+        <v>9.720000000000001</v>
       </c>
       <c r="H322" s="0" t="s">
-        <v>946</v>
+        <v>901</v>
       </c>
     </row>
     <row r="323" spans="1:8">
       <c r="A323" s="0">
-        <v>22066</v>
+        <v>25146</v>
       </c>
       <c r="B323" s="0" t="s">
-        <v>947</v>
+        <v>903</v>
       </c>
       <c r="C323" s="0" t="s">
-        <v>948</v>
+        <v>904</v>
       </c>
       <c r="D323" s="0" t="s">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="E323" s="0" t="s">
-        <v>10</v>
+        <v>36</v>
       </c>
       <c r="G323" s="0">
-        <v>6.23</v>
+        <v>7.51</v>
       </c>
       <c r="H323" s="0" t="s">
-        <v>949</v>
+        <v>905</v>
       </c>
     </row>
     <row r="324" spans="1:8">
       <c r="A324" s="0">
-        <v>22067</v>
+        <v>25247</v>
       </c>
       <c r="B324" s="0" t="s">
-        <v>950</v>
+        <v>906</v>
       </c>
       <c r="C324" s="0" t="s">
-        <v>951</v>
+        <v>907</v>
       </c>
       <c r="D324" s="0" t="s">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="E324" s="0" t="s">
-        <v>10</v>
+        <v>36</v>
       </c>
       <c r="G324" s="0">
-        <v>7.06</v>
+        <v>1.51</v>
       </c>
       <c r="H324" s="0" t="s">
-        <v>952</v>
+        <v>908</v>
       </c>
     </row>
     <row r="325" spans="1:8">
       <c r="A325" s="0">
-        <v>22068</v>
+        <v>25269</v>
       </c>
       <c r="B325" s="0" t="s">
-        <v>953</v>
+        <v>909</v>
       </c>
       <c r="C325" s="0" t="s">
-        <v>954</v>
+        <v>910</v>
       </c>
       <c r="D325" s="0" t="s">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="E325" s="0" t="s">
-        <v>10</v>
+        <v>911</v>
       </c>
       <c r="G325" s="0">
-        <v>6.03</v>
+        <v>11.07</v>
       </c>
       <c r="H325" s="0" t="s">
-        <v>955</v>
+        <v>912</v>
       </c>
     </row>
     <row r="326" spans="1:8">
       <c r="A326" s="0">
-        <v>22072</v>
+        <v>25447</v>
       </c>
       <c r="B326" s="0" t="s">
-        <v>956</v>
+        <v>913</v>
       </c>
       <c r="C326" s="0" t="s">
-        <v>957</v>
+        <v>914</v>
       </c>
       <c r="D326" s="0" t="s">
-        <v>9</v>
+        <v>209</v>
       </c>
       <c r="E326" s="0" t="s">
-        <v>142</v>
+        <v>14</v>
       </c>
       <c r="G326" s="0">
-        <v>8.890000000000001</v>
+        <v>5.11</v>
       </c>
       <c r="H326" s="0" t="s">
-        <v>958</v>
+        <v>915</v>
       </c>
     </row>
     <row r="327" spans="1:8">
       <c r="A327" s="0">
-        <v>22073</v>
+        <v>25480</v>
       </c>
       <c r="B327" s="0" t="s">
-        <v>959</v>
+        <v>916</v>
       </c>
       <c r="C327" s="0" t="s">
-        <v>960</v>
+        <v>917</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>9</v>
       </c>
-      <c r="E327" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E327" s="0"/>
       <c r="G327" s="0">
-        <v>13.12</v>
+        <v>29.22</v>
       </c>
       <c r="H327" s="0" t="s">
-        <v>961</v>
+        <v>918</v>
       </c>
     </row>
     <row r="328" spans="1:8">
       <c r="A328" s="0">
-        <v>22070</v>
+        <v>25480</v>
       </c>
       <c r="B328" s="0" t="s">
-        <v>962</v>
+        <v>919</v>
       </c>
       <c r="C328" s="0" t="s">
-        <v>963</v>
+        <v>917</v>
       </c>
       <c r="D328" s="0" t="s">
-        <v>9</v>
-[...3 lines deleted...]
-      </c>
+        <v>22</v>
+      </c>
+      <c r="E328" s="0"/>
       <c r="G328" s="0">
-        <v>5.56</v>
+        <v>29.22</v>
       </c>
       <c r="H328" s="0" t="s">
-        <v>964</v>
+        <v>918</v>
       </c>
     </row>
     <row r="329" spans="1:8">
       <c r="A329" s="0">
-        <v>22075</v>
+        <v>25482</v>
       </c>
       <c r="B329" s="0" t="s">
-        <v>965</v>
+        <v>920</v>
       </c>
       <c r="C329" s="0" t="s">
-        <v>966</v>
+        <v>921</v>
       </c>
       <c r="D329" s="0" t="s">
-        <v>79</v>
-[...3 lines deleted...]
-      </c>
+        <v>209</v>
+      </c>
+      <c r="E329" s="0"/>
       <c r="G329" s="0">
-        <v>14.32</v>
+        <v>10.02</v>
       </c>
       <c r="H329" s="0" t="s">
-        <v>967</v>
+        <v>922</v>
       </c>
     </row>
     <row r="330" spans="1:8">
       <c r="A330" s="0">
-        <v>22097</v>
+        <v>25482</v>
       </c>
       <c r="B330" s="0" t="s">
-        <v>968</v>
+        <v>923</v>
       </c>
       <c r="C330" s="0" t="s">
-        <v>969</v>
+        <v>921</v>
       </c>
       <c r="D330" s="0" t="s">
-        <v>79</v>
-[...3 lines deleted...]
-      </c>
+        <v>52</v>
+      </c>
+      <c r="E330" s="0"/>
       <c r="G330" s="0">
-        <v>7.71</v>
+        <v>10.02</v>
       </c>
       <c r="H330" s="0" t="s">
-        <v>970</v>
+        <v>922</v>
       </c>
     </row>
     <row r="331" spans="1:8">
       <c r="A331" s="0">
-        <v>22101</v>
+        <v>25611</v>
       </c>
       <c r="B331" s="0" t="s">
-        <v>971</v>
+        <v>924</v>
       </c>
       <c r="C331" s="0" t="s">
-        <v>972</v>
+        <v>925</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>9</v>
       </c>
-      <c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E331" s="0"/>
       <c r="G331" s="0">
-        <v>4.67</v>
+        <v>11.77</v>
       </c>
       <c r="H331" s="0" t="s">
-        <v>973</v>
+        <v>926</v>
       </c>
     </row>
     <row r="332" spans="1:8">
       <c r="A332" s="0">
-        <v>22110</v>
+        <v>25611</v>
       </c>
       <c r="B332" s="0" t="s">
-        <v>974</v>
+        <v>927</v>
       </c>
       <c r="C332" s="0" t="s">
-        <v>975</v>
+        <v>925</v>
       </c>
       <c r="D332" s="0" t="s">
-        <v>9</v>
-[...3 lines deleted...]
-      </c>
+        <v>22</v>
+      </c>
+      <c r="E332" s="0"/>
       <c r="G332" s="0">
-        <v>6.7</v>
+        <v>11.77</v>
       </c>
       <c r="H332" s="0" t="s">
-        <v>976</v>
+        <v>926</v>
       </c>
     </row>
     <row r="333" spans="1:8">
       <c r="A333" s="0">
-        <v>22119</v>
+        <v>25613</v>
       </c>
       <c r="B333" s="0" t="s">
-        <v>977</v>
+        <v>928</v>
       </c>
       <c r="C333" s="0" t="s">
-        <v>978</v>
+        <v>929</v>
       </c>
       <c r="D333" s="0" t="s">
-        <v>9</v>
-[...3 lines deleted...]
-      </c>
+        <v>22</v>
+      </c>
+      <c r="E333" s="0"/>
       <c r="G333" s="0">
-        <v>4.45</v>
+        <v>21.89</v>
       </c>
       <c r="H333" s="0" t="s">
-        <v>979</v>
+        <v>930</v>
       </c>
     </row>
     <row r="334" spans="1:8">
       <c r="A334" s="0">
-        <v>22124</v>
+        <v>12601</v>
       </c>
       <c r="B334" s="0" t="s">
-        <v>980</v>
+        <v>931</v>
       </c>
       <c r="C334" s="0" t="s">
-        <v>981</v>
+        <v>932</v>
       </c>
       <c r="D334" s="0" t="s">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="E334" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G334" s="0">
-        <v>7.22</v>
+        <v>14.09</v>
       </c>
       <c r="H334" s="0" t="s">
-        <v>982</v>
+        <v>933</v>
       </c>
     </row>
     <row r="335" spans="1:8">
       <c r="A335" s="0">
-        <v>22122</v>
+        <v>12624</v>
       </c>
       <c r="B335" s="0" t="s">
-        <v>983</v>
+        <v>934</v>
       </c>
       <c r="C335" s="0" t="s">
-        <v>984</v>
+        <v>935</v>
       </c>
       <c r="D335" s="0" t="s">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="E335" s="0" t="s">
-        <v>10</v>
+        <v>36</v>
       </c>
       <c r="G335" s="0">
-        <v>3.68</v>
+        <v>13.14</v>
       </c>
       <c r="H335" s="0" t="s">
-        <v>985</v>
+        <v>936</v>
       </c>
     </row>
     <row r="336" spans="1:8">
       <c r="A336" s="0">
-        <v>22130</v>
+        <v>12774</v>
       </c>
       <c r="B336" s="0" t="s">
-        <v>986</v>
+        <v>937</v>
       </c>
       <c r="C336" s="0" t="s">
-        <v>987</v>
+        <v>938</v>
       </c>
       <c r="D336" s="0" t="s">
-        <v>9</v>
-[...3 lines deleted...]
-      </c>
+        <v>22</v>
+      </c>
+      <c r="E336" s="0"/>
       <c r="G336" s="0">
-        <v>15.08</v>
+        <v>9.68</v>
       </c>
       <c r="H336" s="0" t="s">
-        <v>988</v>
+        <v>939</v>
       </c>
     </row>
     <row r="337" spans="1:8">
       <c r="A337" s="0">
-        <v>22131</v>
+        <v>15535</v>
       </c>
       <c r="B337" s="0" t="s">
-        <v>989</v>
+        <v>940</v>
       </c>
       <c r="C337" s="0" t="s">
-        <v>990</v>
+        <v>941</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>107</v>
+        <v>27</v>
       </c>
       <c r="G337" s="0">
-        <v>11.82</v>
+        <v>1.99</v>
       </c>
       <c r="H337" s="0" t="s">
-        <v>991</v>
+        <v>942</v>
       </c>
     </row>
     <row r="338" spans="1:8">
       <c r="A338" s="0">
-        <v>22134</v>
+        <v>15535</v>
       </c>
       <c r="B338" s="0" t="s">
-        <v>992</v>
+        <v>943</v>
       </c>
       <c r="C338" s="0" t="s">
-        <v>993</v>
+        <v>941</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>9</v>
+        <v>249</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>107</v>
+        <v>27</v>
       </c>
       <c r="G338" s="0">
-        <v>9.039999999999999</v>
+        <v>1.99</v>
       </c>
       <c r="H338" s="0" t="s">
-        <v>994</v>
+        <v>942</v>
       </c>
     </row>
     <row r="339" spans="1:8">
       <c r="A339" s="0">
-        <v>22137</v>
+        <v>15535</v>
       </c>
       <c r="B339" s="0" t="s">
-        <v>995</v>
+        <v>944</v>
       </c>
       <c r="C339" s="0" t="s">
-        <v>996</v>
+        <v>941</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>79</v>
+        <v>456</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>107</v>
+        <v>27</v>
       </c>
       <c r="G339" s="0">
-        <v>11.36</v>
+        <v>1.99</v>
       </c>
       <c r="H339" s="0" t="s">
-        <v>997</v>
+        <v>942</v>
       </c>
     </row>
     <row r="340" spans="1:8">
       <c r="A340" s="0">
-        <v>22144</v>
+        <v>15851</v>
       </c>
       <c r="B340" s="0" t="s">
-        <v>998</v>
+        <v>945</v>
       </c>
       <c r="C340" s="0" t="s">
-        <v>999</v>
+        <v>946</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>10</v>
+        <v>27</v>
       </c>
       <c r="G340" s="0">
-        <v>3.94</v>
+        <v>2.2</v>
       </c>
       <c r="H340" s="0" t="s">
-        <v>1000</v>
+        <v>947</v>
       </c>
     </row>
     <row r="341" spans="1:8">
       <c r="A341" s="0">
-        <v>22156</v>
+        <v>15851</v>
       </c>
       <c r="B341" s="0" t="s">
-        <v>1001</v>
+        <v>948</v>
       </c>
       <c r="C341" s="0" t="s">
-        <v>1002</v>
+        <v>946</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>9</v>
+        <v>249</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>142</v>
+        <v>27</v>
       </c>
       <c r="G341" s="0">
-        <v>12.12</v>
+        <v>2.2</v>
       </c>
       <c r="H341" s="0" t="s">
-        <v>1003</v>
+        <v>947</v>
       </c>
     </row>
     <row r="342" spans="1:8">
       <c r="A342" s="0">
-        <v>22165</v>
+        <v>15851</v>
       </c>
       <c r="B342" s="0" t="s">
-        <v>1004</v>
+        <v>949</v>
       </c>
       <c r="C342" s="0" t="s">
-        <v>1005</v>
+        <v>946</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>9</v>
+        <v>456</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>10</v>
+        <v>27</v>
       </c>
       <c r="G342" s="0">
-        <v>5.23</v>
+        <v>2.2</v>
       </c>
       <c r="H342" s="0" t="s">
-        <v>1006</v>
+        <v>947</v>
       </c>
     </row>
     <row r="343" spans="1:8">
       <c r="A343" s="0">
-        <v>22166</v>
+        <v>16061</v>
       </c>
       <c r="B343" s="0" t="s">
-        <v>1007</v>
+        <v>950</v>
       </c>
       <c r="C343" s="0" t="s">
-        <v>1008</v>
+        <v>951</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>1009</v>
+        <v>44</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>10</v>
+        <v>500</v>
       </c>
       <c r="G343" s="0">
-        <v>5.6</v>
+        <v>3.47</v>
       </c>
       <c r="H343" s="0" t="s">
-        <v>1010</v>
+        <v>952</v>
       </c>
     </row>
     <row r="344" spans="1:8">
       <c r="A344" s="0">
-        <v>22168</v>
+        <v>16107</v>
       </c>
       <c r="B344" s="0" t="s">
-        <v>1011</v>
+        <v>953</v>
       </c>
       <c r="C344" s="0" t="s">
-        <v>1012</v>
+        <v>954</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>9</v>
+        <v>565</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>107</v>
+        <v>14</v>
       </c>
       <c r="G344" s="0">
-        <v>19.98</v>
+        <v>2</v>
       </c>
       <c r="H344" s="0" t="s">
-        <v>1013</v>
+        <v>955</v>
       </c>
     </row>
     <row r="345" spans="1:8">
       <c r="A345" s="0">
-        <v>17600</v>
+        <v>16107</v>
       </c>
       <c r="B345" s="0" t="s">
-        <v>1014</v>
+        <v>956</v>
       </c>
       <c r="C345" s="0" t="s">
-        <v>1015</v>
+        <v>954</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>9</v>
+        <v>241</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G345" s="0">
-        <v>7.03</v>
+        <v>2</v>
       </c>
       <c r="H345" s="0" t="s">
-        <v>1016</v>
+        <v>955</v>
       </c>
     </row>
     <row r="346" spans="1:8">
       <c r="A346" s="0">
-        <v>17652</v>
+        <v>16107</v>
       </c>
       <c r="B346" s="0" t="s">
-        <v>1017</v>
+        <v>957</v>
       </c>
       <c r="C346" s="0" t="s">
-        <v>1018</v>
+        <v>954</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>9</v>
+        <v>958</v>
       </c>
       <c r="E346" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G346" s="0">
-        <v>6.65</v>
+        <v>2</v>
       </c>
       <c r="H346" s="0" t="s">
-        <v>1019</v>
+        <v>955</v>
       </c>
     </row>
     <row r="347" spans="1:8">
       <c r="A347" s="0">
-        <v>17653</v>
+        <v>16107</v>
       </c>
       <c r="B347" s="0" t="s">
-        <v>1020</v>
+        <v>959</v>
       </c>
       <c r="C347" s="0" t="s">
-        <v>1021</v>
+        <v>954</v>
       </c>
       <c r="D347" s="0" t="s">
-        <v>9</v>
+        <v>960</v>
       </c>
       <c r="E347" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G347" s="0">
-        <v>9.15</v>
+        <v>2</v>
       </c>
       <c r="H347" s="0" t="s">
-        <v>1022</v>
+        <v>955</v>
       </c>
     </row>
     <row r="348" spans="1:8">
       <c r="A348" s="0">
-        <v>18363</v>
+        <v>16089</v>
       </c>
       <c r="B348" s="0" t="s">
-        <v>1023</v>
+        <v>961</v>
       </c>
       <c r="C348" s="0" t="s">
-        <v>1024</v>
+        <v>962</v>
       </c>
       <c r="D348" s="0" t="s">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="E348" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G348" s="0">
-        <v>14.74</v>
+        <v>0.52</v>
       </c>
       <c r="H348" s="0" t="s">
-        <v>1025</v>
+        <v>963</v>
       </c>
     </row>
     <row r="349" spans="1:8">
       <c r="A349" s="0">
-        <v>17998</v>
+        <v>16214</v>
       </c>
       <c r="B349" s="0" t="s">
-        <v>1026</v>
+        <v>964</v>
       </c>
       <c r="C349" s="0" t="s">
-        <v>1027</v>
+        <v>965</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>10</v>
+        <v>418</v>
       </c>
       <c r="G349" s="0">
-        <v>10.44</v>
+        <v>4.84</v>
       </c>
       <c r="H349" s="0" t="s">
-        <v>1028</v>
+        <v>966</v>
       </c>
     </row>
     <row r="350" spans="1:8">
       <c r="A350" s="0">
-        <v>17333</v>
+        <v>16214</v>
       </c>
       <c r="B350" s="0" t="s">
-        <v>1029</v>
+        <v>967</v>
       </c>
       <c r="C350" s="0" t="s">
-        <v>1030</v>
+        <v>965</v>
       </c>
       <c r="D350" s="0" t="s">
-        <v>20</v>
+        <v>26</v>
       </c>
       <c r="E350" s="0" t="s">
-        <v>10</v>
+        <v>418</v>
       </c>
       <c r="G350" s="0">
-        <v>23.91</v>
+        <v>4.84</v>
       </c>
       <c r="H350" s="0" t="s">
-        <v>1031</v>
+        <v>966</v>
       </c>
     </row>
     <row r="351" spans="1:8">
       <c r="A351" s="0">
-        <v>17343</v>
+        <v>16278</v>
       </c>
       <c r="B351" s="0" t="s">
-        <v>1032</v>
+        <v>968</v>
       </c>
       <c r="C351" s="0" t="s">
-        <v>1033</v>
+        <v>969</v>
       </c>
       <c r="D351" s="0" t="s">
-        <v>20</v>
+        <v>9</v>
       </c>
       <c r="E351" s="0" t="s">
-        <v>10</v>
+        <v>500</v>
       </c>
       <c r="G351" s="0">
-        <v>22.75</v>
+        <v>1.98</v>
       </c>
       <c r="H351" s="0" t="s">
-        <v>1034</v>
+        <v>970</v>
       </c>
     </row>
     <row r="352" spans="1:8">
       <c r="A352" s="0">
-        <v>17386</v>
+        <v>16641</v>
       </c>
       <c r="B352" s="0" t="s">
-        <v>1035</v>
+        <v>971</v>
       </c>
       <c r="C352" s="0" t="s">
-        <v>1036</v>
+        <v>972</v>
       </c>
       <c r="D352" s="0" t="s">
-        <v>20</v>
+        <v>9</v>
       </c>
       <c r="E352" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G352" s="0">
-        <v>1.77</v>
+        <v>1.25</v>
       </c>
       <c r="H352" s="0" t="s">
-        <v>1037</v>
+        <v>973</v>
       </c>
     </row>
     <row r="353" spans="1:8">
       <c r="A353" s="0">
-        <v>17449</v>
+        <v>16642</v>
       </c>
       <c r="B353" s="0" t="s">
-        <v>1038</v>
+        <v>974</v>
       </c>
       <c r="C353" s="0" t="s">
-        <v>1039</v>
+        <v>975</v>
       </c>
       <c r="D353" s="0" t="s">
-        <v>20</v>
+        <v>9</v>
       </c>
       <c r="E353" s="0" t="s">
-        <v>142</v>
+        <v>14</v>
       </c>
       <c r="G353" s="0">
-        <v>129.04</v>
+        <v>1.44</v>
       </c>
       <c r="H353" s="0" t="s">
-        <v>1040</v>
+        <v>976</v>
       </c>
     </row>
     <row r="354" spans="1:8">
       <c r="A354" s="0">
-        <v>17450</v>
+        <v>16737</v>
       </c>
       <c r="B354" s="0" t="s">
-        <v>1041</v>
+        <v>977</v>
       </c>
       <c r="C354" s="0" t="s">
-        <v>1042</v>
+        <v>978</v>
       </c>
       <c r="D354" s="0" t="s">
-        <v>20</v>
+        <v>9</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>142</v>
+        <v>14</v>
       </c>
       <c r="G354" s="0">
-        <v>181.32</v>
+        <v>1.66</v>
       </c>
       <c r="H354" s="0" t="s">
-        <v>1043</v>
+        <v>979</v>
       </c>
     </row>
     <row r="355" spans="1:8">
       <c r="A355" s="0">
-        <v>17451</v>
+        <v>16756</v>
       </c>
       <c r="B355" s="0" t="s">
-        <v>1044</v>
+        <v>980</v>
       </c>
       <c r="C355" s="0" t="s">
-        <v>1045</v>
+        <v>981</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>20</v>
+        <v>9</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>142</v>
+        <v>27</v>
       </c>
       <c r="G355" s="0">
-        <v>316.25</v>
+        <v>3.66</v>
       </c>
       <c r="H355" s="0" t="s">
-        <v>1046</v>
+        <v>982</v>
       </c>
     </row>
     <row r="356" spans="1:8">
       <c r="A356" s="0">
-        <v>17454</v>
+        <v>16762</v>
       </c>
       <c r="B356" s="0" t="s">
-        <v>1047</v>
+        <v>983</v>
       </c>
       <c r="C356" s="0" t="s">
-        <v>1048</v>
+        <v>984</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>142</v>
+        <v>27</v>
       </c>
       <c r="G356" s="0">
-        <v>36.72</v>
+        <v>2.03</v>
       </c>
       <c r="H356" s="0" t="s">
-        <v>1049</v>
+        <v>985</v>
       </c>
     </row>
     <row r="357" spans="1:8">
       <c r="A357" s="0">
-        <v>17455</v>
+        <v>16768</v>
       </c>
       <c r="B357" s="0" t="s">
-        <v>1050</v>
+        <v>986</v>
       </c>
       <c r="C357" s="0" t="s">
-        <v>1051</v>
+        <v>987</v>
       </c>
       <c r="D357" s="0" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="E357" s="0" t="s">
-        <v>142</v>
+        <v>53</v>
       </c>
       <c r="G357" s="0">
-        <v>31.15</v>
+        <v>1.9</v>
       </c>
       <c r="H357" s="0" t="s">
-        <v>1052</v>
+        <v>988</v>
       </c>
     </row>
     <row r="358" spans="1:8">
       <c r="A358" s="0">
-        <v>17597</v>
+        <v>16809</v>
       </c>
       <c r="B358" s="0" t="s">
-        <v>1053</v>
+        <v>989</v>
       </c>
       <c r="C358" s="0" t="s">
-        <v>1054</v>
+        <v>990</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>9</v>
+        <v>52</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G358" s="0">
-        <v>17.23</v>
+        <v>1.19</v>
       </c>
       <c r="H358" s="0" t="s">
-        <v>1055</v>
+        <v>991</v>
       </c>
     </row>
     <row r="359" spans="1:8">
       <c r="A359" s="0">
-        <v>17619</v>
+        <v>16809</v>
       </c>
       <c r="B359" s="0" t="s">
-        <v>1056</v>
+        <v>992</v>
       </c>
       <c r="C359" s="0" t="s">
-        <v>1057</v>
+        <v>990</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>69</v>
+        <v>22</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G359" s="0">
-        <v>105.43</v>
+        <v>1.19</v>
       </c>
       <c r="H359" s="0" t="s">
-        <v>1058</v>
+        <v>991</v>
       </c>
     </row>
     <row r="360" spans="1:8">
       <c r="A360" s="0">
-        <v>17620</v>
+        <v>15780</v>
       </c>
       <c r="B360" s="0" t="s">
-        <v>1059</v>
+        <v>993</v>
       </c>
       <c r="C360" s="0" t="s">
-        <v>1060</v>
+        <v>994</v>
       </c>
       <c r="D360" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>10</v>
+        <v>27</v>
       </c>
       <c r="G360" s="0">
-        <v>31.43</v>
+        <v>2.64</v>
       </c>
       <c r="H360" s="0" t="s">
-        <v>1061</v>
+        <v>995</v>
       </c>
     </row>
     <row r="361" spans="1:8">
       <c r="A361" s="0">
-        <v>11238</v>
+        <v>16266</v>
       </c>
       <c r="B361" s="0" t="s">
-        <v>1062</v>
+        <v>996</v>
       </c>
       <c r="C361" s="0" t="s">
-        <v>1063</v>
+        <v>997</v>
       </c>
       <c r="D361" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>10</v>
+        <v>27</v>
       </c>
       <c r="G361" s="0">
-        <v>1.16</v>
+        <v>2.6</v>
       </c>
       <c r="H361" s="0" t="s">
-        <v>1064</v>
+        <v>998</v>
       </c>
     </row>
     <row r="362" spans="1:8">
       <c r="A362" s="0">
-        <v>11860</v>
+        <v>16311</v>
       </c>
       <c r="B362" s="0" t="s">
-        <v>1065</v>
+        <v>999</v>
       </c>
       <c r="C362" s="0" t="s">
-        <v>1066</v>
+        <v>1000</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>20</v>
+        <v>9</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1067</v>
+        <v>27</v>
       </c>
       <c r="G362" s="0">
-        <v>5.67</v>
+        <v>2.59</v>
       </c>
       <c r="H362" s="0" t="s">
-        <v>1068</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="363" spans="1:8">
       <c r="A363" s="0">
-        <v>11914</v>
+        <v>16428</v>
       </c>
       <c r="B363" s="0" t="s">
-        <v>1069</v>
+        <v>1002</v>
       </c>
       <c r="C363" s="0" t="s">
-        <v>1070</v>
+        <v>1003</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>20</v>
+        <v>565</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>707</v>
+        <v>14</v>
       </c>
       <c r="G363" s="0">
-        <v>0.88</v>
+        <v>3.47</v>
       </c>
       <c r="H363" s="0" t="s">
-        <v>1071</v>
+        <v>1004</v>
       </c>
     </row>
     <row r="364" spans="1:8">
       <c r="A364" s="0">
-        <v>11937</v>
+        <v>16597</v>
       </c>
       <c r="B364" s="0" t="s">
-        <v>1072</v>
+        <v>1005</v>
       </c>
       <c r="C364" s="0" t="s">
-        <v>1073</v>
+        <v>1006</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>170</v>
+        <v>91</v>
       </c>
       <c r="G364" s="0">
-        <v>2.19</v>
+        <v>1.51</v>
       </c>
       <c r="H364" s="0" t="s">
-        <v>1074</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="365" spans="1:8">
       <c r="A365" s="0">
-        <v>11938</v>
+        <v>16597</v>
       </c>
       <c r="B365" s="0" t="s">
-        <v>1075</v>
+        <v>1008</v>
       </c>
       <c r="C365" s="0" t="s">
-        <v>1076</v>
+        <v>1006</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>170</v>
+        <v>91</v>
       </c>
       <c r="G365" s="0">
-        <v>2.34</v>
+        <v>1.51</v>
       </c>
       <c r="H365" s="0" t="s">
-        <v>1077</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="366" spans="1:8">
       <c r="A366" s="0">
-        <v>26067</v>
+        <v>16645</v>
       </c>
       <c r="B366" s="0" t="s">
-        <v>1078</v>
+        <v>1009</v>
       </c>
       <c r="C366" s="0" t="s">
-        <v>1079</v>
+        <v>1010</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>20</v>
+        <v>9</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G366" s="0">
-        <v>17.33</v>
+        <v>1.29</v>
       </c>
       <c r="H366" s="0" t="s">
-        <v>1080</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="367" spans="1:8">
       <c r="A367" s="0">
-        <v>26082</v>
+        <v>16635</v>
       </c>
       <c r="B367" s="0" t="s">
-        <v>1081</v>
+        <v>1012</v>
       </c>
       <c r="C367" s="0" t="s">
-        <v>1082</v>
+        <v>1013</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>158</v>
+        <v>9</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>707</v>
+        <v>14</v>
       </c>
       <c r="G367" s="0">
-        <v>4.16</v>
+        <v>1.66</v>
       </c>
       <c r="H367" s="0" t="s">
-        <v>1083</v>
+        <v>1014</v>
       </c>
     </row>
     <row r="368" spans="1:8">
       <c r="A368" s="0">
-        <v>26200</v>
+        <v>16656</v>
       </c>
       <c r="B368" s="0" t="s">
-        <v>1084</v>
+        <v>1015</v>
       </c>
       <c r="C368" s="0" t="s">
-        <v>1085</v>
+        <v>1016</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>10</v>
+        <v>27</v>
       </c>
       <c r="G368" s="0">
-        <v>1.6</v>
+        <v>2.97</v>
       </c>
       <c r="H368" s="0" t="s">
-        <v>1086</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="369" spans="1:8">
       <c r="A369" s="0">
-        <v>26200</v>
+        <v>16738</v>
       </c>
       <c r="B369" s="0" t="s">
-        <v>1087</v>
+        <v>1018</v>
       </c>
       <c r="C369" s="0" t="s">
-        <v>1085</v>
+        <v>1019</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>40</v>
+        <v>9</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G369" s="0">
-        <v>1.6</v>
+        <v>1.66</v>
       </c>
       <c r="H369" s="0" t="s">
-        <v>1086</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="370" spans="1:8">
       <c r="A370" s="0">
-        <v>26200</v>
+        <v>16738</v>
       </c>
       <c r="B370" s="0" t="s">
-        <v>1088</v>
+        <v>1021</v>
       </c>
       <c r="C370" s="0" t="s">
-        <v>1085</v>
+        <v>1019</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G370" s="0">
-        <v>1.6</v>
+        <v>1.66</v>
       </c>
       <c r="H370" s="0" t="s">
-        <v>1086</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="371" spans="1:8">
       <c r="A371" s="0">
-        <v>26227</v>
+        <v>16760</v>
       </c>
       <c r="B371" s="0" t="s">
-        <v>1089</v>
+        <v>1022</v>
       </c>
       <c r="C371" s="0" t="s">
-        <v>1090</v>
+        <v>1023</v>
       </c>
       <c r="D371" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>142</v>
+        <v>27</v>
       </c>
       <c r="G371" s="0">
-        <v>4.69</v>
+        <v>4.81</v>
       </c>
       <c r="H371" s="0" t="s">
-        <v>1091</v>
+        <v>1024</v>
       </c>
     </row>
     <row r="372" spans="1:8">
       <c r="A372" s="0">
-        <v>26237</v>
+        <v>16825</v>
       </c>
       <c r="B372" s="0" t="s">
-        <v>1092</v>
+        <v>1025</v>
       </c>
       <c r="C372" s="0" t="s">
-        <v>1093</v>
+        <v>1026</v>
       </c>
       <c r="D372" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G372" s="0">
-        <v>1.16</v>
+        <v>1.74</v>
       </c>
       <c r="H372" s="0" t="s">
-        <v>1094</v>
+        <v>1027</v>
       </c>
     </row>
     <row r="373" spans="1:8">
       <c r="A373" s="0">
-        <v>26274</v>
+        <v>20532</v>
       </c>
       <c r="B373" s="0" t="s">
-        <v>1095</v>
+        <v>1028</v>
       </c>
       <c r="C373" s="0" t="s">
-        <v>1096</v>
+        <v>1029</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>20</v>
+        <v>99</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1097</v>
+        <v>27</v>
       </c>
       <c r="G373" s="0">
-        <v>3.3</v>
+        <v>1.88</v>
       </c>
       <c r="H373" s="0" t="s">
-        <v>1098</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="374" spans="1:8">
       <c r="A374" s="0">
-        <v>26370</v>
+        <v>20563</v>
       </c>
       <c r="B374" s="0" t="s">
-        <v>1099</v>
+        <v>1031</v>
       </c>
       <c r="C374" s="0" t="s">
-        <v>1100</v>
+        <v>1032</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>79</v>
+        <v>1033</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>53</v>
+        <v>1034</v>
       </c>
       <c r="G374" s="0">
-        <v>0.74</v>
+        <v>5.3</v>
       </c>
       <c r="H374" s="0" t="s">
-        <v>1101</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="375" spans="1:8">
       <c r="A375" s="0">
-        <v>26370</v>
+        <v>20575</v>
       </c>
       <c r="B375" s="0" t="s">
-        <v>1102</v>
+        <v>1036</v>
       </c>
       <c r="C375" s="0" t="s">
-        <v>1100</v>
+        <v>1037</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>158</v>
+        <v>9</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>53</v>
+        <v>14</v>
       </c>
       <c r="G375" s="0">
-        <v>0.74</v>
+        <v>3.54</v>
       </c>
       <c r="H375" s="0" t="s">
-        <v>1101</v>
+        <v>1038</v>
       </c>
     </row>
     <row r="376" spans="1:8">
       <c r="A376" s="0">
-        <v>26401</v>
+        <v>20575</v>
       </c>
       <c r="B376" s="0" t="s">
-        <v>1103</v>
+        <v>1039</v>
       </c>
       <c r="C376" s="0" t="s">
-        <v>1104</v>
+        <v>1037</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>132</v>
+        <v>52</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G376" s="0">
-        <v>1.16</v>
+        <v>3.54</v>
       </c>
       <c r="H376" s="0" t="s">
-        <v>1105</v>
+        <v>1038</v>
       </c>
     </row>
     <row r="377" spans="1:8">
       <c r="A377" s="0">
-        <v>26401</v>
+        <v>20575</v>
       </c>
       <c r="B377" s="0" t="s">
-        <v>1106</v>
+        <v>1040</v>
       </c>
       <c r="C377" s="0" t="s">
-        <v>1104</v>
+        <v>1037</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>38</v>
+        <v>26</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G377" s="0">
-        <v>1.16</v>
+        <v>3.54</v>
       </c>
       <c r="H377" s="0" t="s">
-        <v>1105</v>
+        <v>1038</v>
       </c>
     </row>
     <row r="378" spans="1:8">
       <c r="A378" s="0">
-        <v>26401</v>
+        <v>20575</v>
       </c>
       <c r="B378" s="0" t="s">
-        <v>1107</v>
+        <v>1041</v>
       </c>
       <c r="C378" s="0" t="s">
-        <v>1104</v>
+        <v>1037</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1108</v>
+        <v>132</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G378" s="0">
-        <v>1.16</v>
+        <v>3.54</v>
       </c>
       <c r="H378" s="0" t="s">
-        <v>1105</v>
+        <v>1038</v>
       </c>
     </row>
     <row r="379" spans="1:8">
       <c r="A379" s="0">
-        <v>26582</v>
+        <v>20575</v>
       </c>
       <c r="B379" s="0" t="s">
-        <v>1109</v>
+        <v>1042</v>
       </c>
       <c r="C379" s="0" t="s">
-        <v>1110</v>
+        <v>1037</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>20</v>
+        <v>316</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>53</v>
+        <v>14</v>
       </c>
       <c r="G379" s="0">
-        <v>1.37</v>
+        <v>3.54</v>
       </c>
       <c r="H379" s="0" t="s">
-        <v>1111</v>
+        <v>1038</v>
       </c>
     </row>
     <row r="380" spans="1:8">
       <c r="A380" s="0">
-        <v>26813</v>
+        <v>20575</v>
       </c>
       <c r="B380" s="0" t="s">
-        <v>1112</v>
+        <v>1043</v>
       </c>
       <c r="C380" s="0" t="s">
-        <v>1113</v>
+        <v>1037</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>9</v>
+        <v>456</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G380" s="0">
-        <v>1.62</v>
+        <v>3.54</v>
       </c>
       <c r="H380" s="0" t="s">
-        <v>1114</v>
+        <v>1038</v>
       </c>
     </row>
     <row r="381" spans="1:8">
       <c r="A381" s="0">
-        <v>26868</v>
+        <v>20663</v>
       </c>
       <c r="B381" s="0" t="s">
-        <v>1115</v>
+        <v>1044</v>
       </c>
       <c r="C381" s="0" t="s">
-        <v>1116</v>
+        <v>1045</v>
       </c>
       <c r="D381" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>10</v>
+        <v>27</v>
       </c>
       <c r="G381" s="0">
-        <v>2.11</v>
+        <v>3.89</v>
       </c>
       <c r="H381" s="0" t="s">
-        <v>1117</v>
+        <v>1046</v>
       </c>
     </row>
     <row r="382" spans="1:8">
       <c r="A382" s="0">
-        <v>26929</v>
+        <v>20664</v>
       </c>
       <c r="B382" s="0" t="s">
-        <v>1118</v>
+        <v>1047</v>
       </c>
       <c r="C382" s="0" t="s">
-        <v>1119</v>
+        <v>1048</v>
       </c>
       <c r="D382" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>10</v>
+        <v>27</v>
       </c>
       <c r="G382" s="0">
-        <v>2.49</v>
+        <v>3.89</v>
       </c>
       <c r="H382" s="0" t="s">
-        <v>1120</v>
+        <v>1049</v>
       </c>
     </row>
     <row r="383" spans="1:8">
       <c r="A383" s="0">
-        <v>26932</v>
+        <v>12960</v>
       </c>
       <c r="B383" s="0" t="s">
-        <v>1121</v>
+        <v>1050</v>
       </c>
       <c r="C383" s="0" t="s">
-        <v>1122</v>
+        <v>1051</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>20</v>
+        <v>9</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>107</v>
+        <v>36</v>
       </c>
       <c r="G383" s="0">
-        <v>2.63</v>
+        <v>42.81</v>
       </c>
       <c r="H383" s="0" t="s">
-        <v>1123</v>
+        <v>1052</v>
       </c>
     </row>
     <row r="384" spans="1:8">
       <c r="A384" s="0">
-        <v>11901</v>
+        <v>12961</v>
       </c>
       <c r="B384" s="0" t="s">
-        <v>1124</v>
+        <v>1053</v>
       </c>
       <c r="C384" s="0" t="s">
-        <v>1125</v>
+        <v>1054</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>20</v>
+        <v>9</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>10</v>
+        <v>36</v>
       </c>
       <c r="G384" s="0">
-        <v>7.61</v>
+        <v>46.23</v>
       </c>
       <c r="H384" s="0" t="s">
-        <v>1126</v>
+        <v>1055</v>
       </c>
     </row>
     <row r="385" spans="1:8">
       <c r="A385" s="0">
-        <v>26006</v>
+        <v>15674</v>
       </c>
       <c r="B385" s="0" t="s">
-        <v>1127</v>
+        <v>1056</v>
       </c>
       <c r="C385" s="0" t="s">
-        <v>1128</v>
+        <v>1057</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1129</v>
+        <v>44</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>142</v>
+        <v>14</v>
       </c>
       <c r="G385" s="0">
-        <v>11.43</v>
+        <v>3.77</v>
       </c>
       <c r="H385" s="0" t="s">
-        <v>1130</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="386" spans="1:8">
       <c r="A386" s="0">
-        <v>26006</v>
+        <v>16072</v>
       </c>
       <c r="B386" s="0" t="s">
-        <v>1131</v>
+        <v>1059</v>
       </c>
       <c r="C386" s="0" t="s">
-        <v>1128</v>
+        <v>1060</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1108</v>
+        <v>9</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>142</v>
+        <v>27</v>
       </c>
       <c r="G386" s="0">
-        <v>11.43</v>
+        <v>2.09</v>
       </c>
       <c r="H386" s="0" t="s">
-        <v>1130</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="387" spans="1:8">
       <c r="A387" s="0">
-        <v>26075</v>
+        <v>16103</v>
       </c>
       <c r="B387" s="0" t="s">
-        <v>1132</v>
+        <v>1062</v>
       </c>
       <c r="C387" s="0" t="s">
-        <v>1133</v>
+        <v>1063</v>
       </c>
       <c r="D387" s="0" t="s">
-        <v>20</v>
+        <v>44</v>
       </c>
       <c r="E387" s="0" t="s">
-        <v>142</v>
+        <v>14</v>
       </c>
       <c r="G387" s="0">
-        <v>17.42</v>
+        <v>2.07</v>
       </c>
       <c r="H387" s="0" t="s">
-        <v>1134</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="388" spans="1:8">
       <c r="A388" s="0">
-        <v>26147</v>
+        <v>16600</v>
       </c>
       <c r="B388" s="0" t="s">
-        <v>1135</v>
+        <v>1065</v>
       </c>
       <c r="C388" s="0" t="s">
-        <v>1136</v>
+        <v>1066</v>
       </c>
       <c r="D388" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E388" s="0" t="s">
-        <v>162</v>
+        <v>91</v>
       </c>
       <c r="G388" s="0">
-        <v>19.12</v>
+        <v>6.24</v>
       </c>
       <c r="H388" s="0" t="s">
-        <v>1137</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="389" spans="1:8">
       <c r="A389" s="0">
-        <v>26148</v>
+        <v>16730</v>
       </c>
       <c r="B389" s="0" t="s">
-        <v>1138</v>
+        <v>1068</v>
       </c>
       <c r="C389" s="0" t="s">
-        <v>1139</v>
+        <v>1069</v>
       </c>
       <c r="D389" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E389" s="0" t="s">
-        <v>1140</v>
+        <v>14</v>
       </c>
       <c r="G389" s="0">
-        <v>19.88</v>
+        <v>0.19</v>
       </c>
       <c r="H389" s="0" t="s">
-        <v>1141</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="390" spans="1:8">
       <c r="A390" s="0">
-        <v>26154</v>
+        <v>16752</v>
       </c>
       <c r="B390" s="0" t="s">
-        <v>1142</v>
+        <v>1071</v>
       </c>
       <c r="C390" s="0" t="s">
-        <v>1143</v>
+        <v>1072</v>
       </c>
       <c r="D390" s="0" t="s">
-        <v>79</v>
+        <v>44</v>
       </c>
       <c r="E390" s="0" t="s">
-        <v>142</v>
+        <v>27</v>
       </c>
       <c r="G390" s="0">
-        <v>53.13</v>
+        <v>18.65</v>
       </c>
       <c r="H390" s="0" t="s">
-        <v>1144</v>
+        <v>1073</v>
       </c>
     </row>
     <row r="391" spans="1:8">
       <c r="A391" s="0">
-        <v>26154</v>
+        <v>16906</v>
       </c>
       <c r="B391" s="0" t="s">
-        <v>1145</v>
+        <v>1074</v>
       </c>
       <c r="C391" s="0" t="s">
-        <v>1143</v>
+        <v>1075</v>
       </c>
       <c r="D391" s="0" t="s">
-        <v>20</v>
+        <v>9</v>
       </c>
       <c r="E391" s="0" t="s">
-        <v>142</v>
+        <v>14</v>
       </c>
       <c r="G391" s="0">
-        <v>53.13</v>
+        <v>1.03</v>
       </c>
       <c r="H391" s="0" t="s">
-        <v>1144</v>
+        <v>1076</v>
       </c>
     </row>
     <row r="392" spans="1:8">
       <c r="A392" s="0">
-        <v>26261</v>
+        <v>16907</v>
       </c>
       <c r="B392" s="0" t="s">
-        <v>1146</v>
+        <v>1077</v>
       </c>
       <c r="C392" s="0" t="s">
-        <v>1147</v>
+        <v>1078</v>
       </c>
       <c r="D392" s="0" t="s">
-        <v>20</v>
+        <v>9</v>
       </c>
       <c r="E392" s="0" t="s">
-        <v>142</v>
+        <v>14</v>
       </c>
       <c r="G392" s="0">
-        <v>17.64</v>
+        <v>2.31</v>
       </c>
       <c r="H392" s="0" t="s">
-        <v>1148</v>
+        <v>1079</v>
       </c>
     </row>
     <row r="393" spans="1:8">
       <c r="A393" s="0">
-        <v>26261</v>
+        <v>16908</v>
       </c>
       <c r="B393" s="0" t="s">
-        <v>1149</v>
+        <v>1080</v>
       </c>
       <c r="C393" s="0" t="s">
-        <v>1147</v>
+        <v>1081</v>
       </c>
       <c r="D393" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E393" s="0" t="s">
-        <v>142</v>
+        <v>14</v>
       </c>
       <c r="G393" s="0">
-        <v>17.64</v>
+        <v>0.93</v>
       </c>
       <c r="H393" s="0" t="s">
-        <v>1148</v>
+        <v>1082</v>
       </c>
     </row>
     <row r="394" spans="1:8">
       <c r="A394" s="0">
-        <v>26289</v>
+        <v>16909</v>
       </c>
       <c r="B394" s="0" t="s">
-        <v>1150</v>
+        <v>1083</v>
       </c>
       <c r="C394" s="0" t="s">
-        <v>1151</v>
+        <v>1084</v>
       </c>
       <c r="D394" s="0" t="s">
-        <v>40</v>
+        <v>9</v>
       </c>
       <c r="E394" s="0" t="s">
-        <v>53</v>
+        <v>14</v>
       </c>
       <c r="G394" s="0">
-        <v>14.56</v>
+        <v>0.93</v>
       </c>
       <c r="H394" s="0" t="s">
-        <v>1152</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="395" spans="1:8">
       <c r="A395" s="0">
-        <v>26305</v>
+        <v>16912</v>
       </c>
       <c r="B395" s="0" t="s">
-        <v>1153</v>
+        <v>1086</v>
       </c>
       <c r="C395" s="0" t="s">
-        <v>1154</v>
+        <v>1087</v>
       </c>
       <c r="D395" s="0" t="s">
-        <v>1129</v>
+        <v>9</v>
       </c>
       <c r="E395" s="0" t="s">
-        <v>53</v>
+        <v>27</v>
       </c>
       <c r="G395" s="0">
-        <v>8.74</v>
+        <v>4.31</v>
       </c>
       <c r="H395" s="0" t="s">
-        <v>1155</v>
+        <v>1088</v>
       </c>
     </row>
     <row r="396" spans="1:8">
       <c r="A396" s="0">
-        <v>26338</v>
+        <v>16803</v>
       </c>
       <c r="B396" s="0" t="s">
-        <v>1156</v>
+        <v>1089</v>
       </c>
       <c r="C396" s="0" t="s">
-        <v>1157</v>
+        <v>1090</v>
       </c>
       <c r="D396" s="0" t="s">
-        <v>20</v>
+        <v>9</v>
       </c>
       <c r="E396" s="0" t="s">
         <v>53</v>
       </c>
       <c r="G396" s="0">
-        <v>10.14</v>
+        <v>1.77</v>
       </c>
       <c r="H396" s="0" t="s">
-        <v>1158</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="397" spans="1:8">
       <c r="A397" s="0">
-        <v>26340</v>
+        <v>16806</v>
       </c>
       <c r="B397" s="0" t="s">
-        <v>1159</v>
+        <v>1092</v>
       </c>
       <c r="C397" s="0" t="s">
-        <v>1160</v>
+        <v>1093</v>
       </c>
       <c r="D397" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E397" s="0" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="G397" s="0">
-        <v>6.57</v>
+        <v>2.55</v>
       </c>
       <c r="H397" s="0" t="s">
-        <v>1161</v>
+        <v>1094</v>
       </c>
     </row>
     <row r="398" spans="1:8">
       <c r="A398" s="0">
-        <v>26350</v>
+        <v>16899</v>
       </c>
       <c r="B398" s="0" t="s">
-        <v>1162</v>
+        <v>1095</v>
       </c>
       <c r="C398" s="0" t="s">
-        <v>1163</v>
+        <v>1096</v>
       </c>
       <c r="D398" s="0" t="s">
-        <v>20</v>
+        <v>209</v>
       </c>
       <c r="E398" s="0" t="s">
-        <v>142</v>
+        <v>14</v>
       </c>
       <c r="G398" s="0">
-        <v>25.67</v>
+        <v>2.96</v>
       </c>
       <c r="H398" s="0" t="s">
-        <v>1164</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="399" spans="1:8">
       <c r="A399" s="0">
-        <v>26351</v>
+        <v>16900</v>
       </c>
       <c r="B399" s="0" t="s">
-        <v>1165</v>
+        <v>1098</v>
       </c>
       <c r="C399" s="0" t="s">
-        <v>1166</v>
+        <v>1099</v>
       </c>
       <c r="D399" s="0" t="s">
-        <v>20</v>
+        <v>9</v>
       </c>
       <c r="E399" s="0" t="s">
-        <v>142</v>
+        <v>14</v>
       </c>
       <c r="G399" s="0">
-        <v>32.07</v>
+        <v>2.06</v>
       </c>
       <c r="H399" s="0" t="s">
-        <v>1167</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="400" spans="1:8">
       <c r="A400" s="0">
-        <v>26412</v>
+        <v>16900</v>
       </c>
       <c r="B400" s="0" t="s">
-        <v>1168</v>
+        <v>1101</v>
       </c>
       <c r="C400" s="0" t="s">
-        <v>1169</v>
+        <v>1099</v>
       </c>
       <c r="D400" s="0" t="s">
-        <v>38</v>
+        <v>209</v>
       </c>
       <c r="E400" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G400" s="0">
-        <v>8.6</v>
+        <v>2.06</v>
       </c>
       <c r="H400" s="0" t="s">
-        <v>1170</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="401" spans="1:8">
       <c r="A401" s="0">
-        <v>26472</v>
+        <v>15676</v>
       </c>
       <c r="B401" s="0" t="s">
-        <v>1171</v>
+        <v>1102</v>
       </c>
       <c r="C401" s="0" t="s">
-        <v>1172</v>
+        <v>1103</v>
       </c>
       <c r="D401" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E401" s="0" t="s">
-        <v>53</v>
+        <v>418</v>
       </c>
       <c r="G401" s="0">
-        <v>7.56</v>
+        <v>6.64</v>
       </c>
       <c r="H401" s="0" t="s">
-        <v>1173</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="402" spans="1:8">
       <c r="A402" s="0">
-        <v>26472</v>
+        <v>15911</v>
       </c>
       <c r="B402" s="0" t="s">
-        <v>1174</v>
+        <v>1105</v>
       </c>
       <c r="C402" s="0" t="s">
-        <v>1172</v>
+        <v>1106</v>
       </c>
       <c r="D402" s="0" t="s">
-        <v>20</v>
+        <v>9</v>
       </c>
       <c r="E402" s="0" t="s">
-        <v>53</v>
+        <v>418</v>
       </c>
       <c r="G402" s="0">
-        <v>7.56</v>
+        <v>3.21</v>
       </c>
       <c r="H402" s="0" t="s">
-        <v>1173</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="403" spans="1:8">
       <c r="A403" s="0">
-        <v>26477</v>
+        <v>16224</v>
       </c>
       <c r="B403" s="0" t="s">
-        <v>1175</v>
+        <v>1108</v>
       </c>
       <c r="C403" s="0" t="s">
-        <v>1176</v>
+        <v>1109</v>
       </c>
       <c r="D403" s="0" t="s">
-        <v>9</v>
+        <v>26</v>
       </c>
       <c r="E403" s="0" t="s">
-        <v>10</v>
+        <v>418</v>
       </c>
       <c r="G403" s="0">
-        <v>9.98</v>
+        <v>7.76</v>
       </c>
       <c r="H403" s="0" t="s">
-        <v>1177</v>
+        <v>1110</v>
       </c>
     </row>
     <row r="404" spans="1:8">
       <c r="A404" s="0">
-        <v>26477</v>
+        <v>16595</v>
       </c>
       <c r="B404" s="0" t="s">
-        <v>1178</v>
+        <v>1111</v>
       </c>
       <c r="C404" s="0" t="s">
-        <v>1176</v>
+        <v>1112</v>
       </c>
       <c r="D404" s="0" t="s">
-        <v>20</v>
+        <v>9</v>
       </c>
       <c r="E404" s="0" t="s">
-        <v>10</v>
+        <v>91</v>
       </c>
       <c r="G404" s="0">
-        <v>9.98</v>
+        <v>2.42</v>
       </c>
       <c r="H404" s="0" t="s">
-        <v>1177</v>
+        <v>1113</v>
       </c>
     </row>
     <row r="405" spans="1:8">
       <c r="A405" s="0">
-        <v>26477</v>
+        <v>16615</v>
       </c>
       <c r="B405" s="0" t="s">
-        <v>1179</v>
+        <v>1114</v>
       </c>
       <c r="C405" s="0" t="s">
-        <v>1176</v>
+        <v>1115</v>
       </c>
       <c r="D405" s="0" t="s">
-        <v>1180</v>
+        <v>9</v>
       </c>
       <c r="E405" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G405" s="0">
-        <v>9.98</v>
+        <v>3.28</v>
       </c>
       <c r="H405" s="0" t="s">
-        <v>1177</v>
+        <v>1116</v>
       </c>
     </row>
     <row r="406" spans="1:8">
       <c r="A406" s="0">
-        <v>26477</v>
+        <v>16893</v>
       </c>
       <c r="B406" s="0" t="s">
-        <v>1181</v>
+        <v>1117</v>
       </c>
       <c r="C406" s="0" t="s">
-        <v>1176</v>
+        <v>1118</v>
       </c>
       <c r="D406" s="0" t="s">
-        <v>38</v>
+        <v>9</v>
       </c>
       <c r="E406" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G406" s="0">
-        <v>9.98</v>
+        <v>1.68</v>
       </c>
       <c r="H406" s="0" t="s">
-        <v>1177</v>
+        <v>1119</v>
       </c>
     </row>
     <row r="407" spans="1:8">
       <c r="A407" s="0">
-        <v>26479</v>
+        <v>25532</v>
       </c>
       <c r="B407" s="0" t="s">
-        <v>1182</v>
+        <v>1120</v>
       </c>
       <c r="C407" s="0" t="s">
-        <v>1183</v>
+        <v>1121</v>
       </c>
       <c r="D407" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E407" s="0" t="s">
-        <v>53</v>
+        <v>14</v>
       </c>
       <c r="G407" s="0">
-        <v>9.76</v>
+        <v>30.69</v>
       </c>
       <c r="H407" s="0" t="s">
-        <v>1184</v>
+        <v>1122</v>
       </c>
     </row>
     <row r="408" spans="1:8">
       <c r="A408" s="0">
-        <v>26481</v>
+        <v>25534</v>
       </c>
       <c r="B408" s="0" t="s">
-        <v>1185</v>
+        <v>1123</v>
       </c>
       <c r="C408" s="0" t="s">
-        <v>1186</v>
+        <v>1124</v>
       </c>
       <c r="D408" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E408" s="0" t="s">
-        <v>166</v>
+        <v>14</v>
       </c>
       <c r="G408" s="0">
-        <v>13.59</v>
+        <v>36.48</v>
       </c>
       <c r="H408" s="0" t="s">
-        <v>1187</v>
+        <v>1125</v>
       </c>
     </row>
     <row r="409" spans="1:8">
       <c r="A409" s="0">
-        <v>26492</v>
+        <v>25201</v>
       </c>
       <c r="B409" s="0" t="s">
-        <v>1188</v>
+        <v>1126</v>
       </c>
       <c r="C409" s="0" t="s">
-        <v>1189</v>
-[...3 lines deleted...]
-      </c>
+        <v>1127</v>
+      </c>
+      <c r="D409" s="0"/>
       <c r="E409" s="0" t="s">
-        <v>142</v>
+        <v>27</v>
       </c>
       <c r="G409" s="0">
-        <v>21.72</v>
+        <v>4.23</v>
       </c>
       <c r="H409" s="0" t="s">
-        <v>1190</v>
+        <v>1128</v>
       </c>
     </row>
     <row r="410" spans="1:8">
       <c r="A410" s="0">
-        <v>26505</v>
+        <v>20485</v>
       </c>
       <c r="B410" s="0" t="s">
-        <v>1191</v>
+        <v>1129</v>
       </c>
       <c r="C410" s="0" t="s">
-        <v>1192</v>
+        <v>1130</v>
       </c>
       <c r="D410" s="0" t="s">
-        <v>20</v>
+        <v>52</v>
       </c>
       <c r="E410" s="0" t="s">
-        <v>10</v>
+        <v>36</v>
       </c>
       <c r="G410" s="0">
-        <v>11.26</v>
+        <v>3.14</v>
       </c>
       <c r="H410" s="0" t="s">
-        <v>1193</v>
+        <v>1131</v>
       </c>
     </row>
     <row r="411" spans="1:8">
       <c r="A411" s="0">
-        <v>26510</v>
+        <v>20747</v>
       </c>
       <c r="B411" s="0" t="s">
-        <v>1194</v>
+        <v>1132</v>
       </c>
       <c r="C411" s="0" t="s">
-        <v>1195</v>
+        <v>1133</v>
       </c>
       <c r="D411" s="0" t="s">
-        <v>9</v>
+        <v>132</v>
       </c>
       <c r="E411" s="0" t="s">
-        <v>10</v>
+        <v>36</v>
       </c>
       <c r="G411" s="0">
-        <v>14.72</v>
+        <v>5.65</v>
       </c>
       <c r="H411" s="0" t="s">
-        <v>1196</v>
+        <v>1134</v>
       </c>
     </row>
     <row r="412" spans="1:8">
       <c r="A412" s="0">
-        <v>26517</v>
+        <v>16282</v>
       </c>
       <c r="B412" s="0" t="s">
-        <v>1197</v>
+        <v>1135</v>
       </c>
       <c r="C412" s="0" t="s">
-        <v>1198</v>
+        <v>1136</v>
       </c>
       <c r="D412" s="0" t="s">
-        <v>20</v>
+        <v>9</v>
       </c>
       <c r="E412" s="0" t="s">
-        <v>10</v>
+        <v>27</v>
       </c>
       <c r="G412" s="0">
-        <v>6.8</v>
+        <v>6.74</v>
       </c>
       <c r="H412" s="0" t="s">
-        <v>1199</v>
+        <v>1137</v>
       </c>
     </row>
     <row r="413" spans="1:8">
       <c r="A413" s="0">
-        <v>26550</v>
+        <v>16839</v>
       </c>
       <c r="B413" s="0" t="s">
-        <v>1200</v>
+        <v>1138</v>
       </c>
       <c r="C413" s="0" t="s">
-        <v>1201</v>
+        <v>1139</v>
       </c>
       <c r="D413" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E413" s="0" t="s">
-        <v>53</v>
+        <v>27</v>
       </c>
       <c r="G413" s="0">
-        <v>9.02</v>
+        <v>6.78</v>
       </c>
       <c r="H413" s="0" t="s">
-        <v>1202</v>
+        <v>1140</v>
       </c>
     </row>
     <row r="414" spans="1:8">
       <c r="A414" s="0">
-        <v>26555</v>
+        <v>16840</v>
       </c>
       <c r="B414" s="0" t="s">
-        <v>1203</v>
+        <v>1141</v>
       </c>
       <c r="C414" s="0" t="s">
-        <v>1204</v>
+        <v>1142</v>
       </c>
       <c r="D414" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E414" s="0" t="s">
-        <v>1205</v>
+        <v>27</v>
       </c>
       <c r="G414" s="0">
-        <v>9.98</v>
+        <v>12.77</v>
       </c>
       <c r="H414" s="0" t="s">
-        <v>1206</v>
+        <v>1143</v>
       </c>
     </row>
     <row r="415" spans="1:8">
       <c r="A415" s="0">
-        <v>26556</v>
+        <v>16843</v>
       </c>
       <c r="B415" s="0" t="s">
-        <v>1207</v>
+        <v>1144</v>
       </c>
       <c r="C415" s="0" t="s">
-        <v>1208</v>
+        <v>1145</v>
       </c>
       <c r="D415" s="0" t="s">
-        <v>20</v>
+        <v>9</v>
       </c>
       <c r="E415" s="0" t="s">
-        <v>53</v>
+        <v>27</v>
       </c>
       <c r="G415" s="0">
-        <v>10.58</v>
+        <v>4.69</v>
       </c>
       <c r="H415" s="0" t="s">
-        <v>1209</v>
+        <v>1146</v>
       </c>
     </row>
     <row r="416" spans="1:8">
       <c r="A416" s="0">
-        <v>26588</v>
+        <v>16844</v>
       </c>
       <c r="B416" s="0" t="s">
-        <v>1210</v>
+        <v>1147</v>
       </c>
       <c r="C416" s="0" t="s">
-        <v>1211</v>
+        <v>1148</v>
       </c>
       <c r="D416" s="0" t="s">
-        <v>1180</v>
+        <v>9</v>
       </c>
       <c r="E416" s="0" t="s">
-        <v>10</v>
+        <v>27</v>
       </c>
       <c r="G416" s="0">
-        <v>14.08</v>
+        <v>6.78</v>
       </c>
       <c r="H416" s="0" t="s">
-        <v>1212</v>
+        <v>1149</v>
       </c>
     </row>
     <row r="417" spans="1:8">
       <c r="A417" s="0">
-        <v>26588</v>
+        <v>16901</v>
       </c>
       <c r="B417" s="0" t="s">
-        <v>1213</v>
+        <v>1150</v>
       </c>
       <c r="C417" s="0" t="s">
-        <v>1211</v>
+        <v>1151</v>
       </c>
       <c r="D417" s="0" t="s">
-        <v>79</v>
+        <v>9</v>
       </c>
       <c r="E417" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G417" s="0">
-        <v>14.08</v>
+        <v>1.4</v>
       </c>
       <c r="H417" s="0" t="s">
-        <v>1212</v>
+        <v>1152</v>
       </c>
     </row>
     <row r="418" spans="1:8">
       <c r="A418" s="0">
-        <v>26594</v>
+        <v>16902</v>
       </c>
       <c r="B418" s="0" t="s">
-        <v>1214</v>
+        <v>1153</v>
       </c>
       <c r="C418" s="0" t="s">
-        <v>1215</v>
+        <v>1154</v>
       </c>
       <c r="D418" s="0" t="s">
-        <v>1180</v>
+        <v>9</v>
       </c>
       <c r="E418" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G418" s="0">
-        <v>10.74</v>
+        <v>1.83</v>
       </c>
       <c r="H418" s="0" t="s">
-        <v>1216</v>
+        <v>1155</v>
       </c>
     </row>
     <row r="419" spans="1:8">
       <c r="A419" s="0">
-        <v>26596</v>
+        <v>16903</v>
       </c>
       <c r="B419" s="0" t="s">
-        <v>1217</v>
+        <v>1156</v>
       </c>
       <c r="C419" s="0" t="s">
-        <v>1218</v>
+        <v>1157</v>
       </c>
       <c r="D419" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E419" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G419" s="0">
-        <v>8.67</v>
+        <v>3.11</v>
       </c>
       <c r="H419" s="0" t="s">
-        <v>1219</v>
+        <v>1158</v>
       </c>
     </row>
     <row r="420" spans="1:8">
       <c r="A420" s="0">
-        <v>26596</v>
+        <v>12330</v>
       </c>
       <c r="B420" s="0" t="s">
-        <v>1220</v>
+        <v>1159</v>
       </c>
       <c r="C420" s="0" t="s">
-        <v>1218</v>
+        <v>1160</v>
       </c>
       <c r="D420" s="0" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="E420" s="0" t="s">
-        <v>10</v>
+        <v>91</v>
       </c>
       <c r="G420" s="0">
-        <v>8.67</v>
+        <v>10.16</v>
       </c>
       <c r="H420" s="0" t="s">
-        <v>1219</v>
+        <v>1161</v>
       </c>
     </row>
     <row r="421" spans="1:8">
       <c r="A421" s="0">
-        <v>26613</v>
+        <v>12689</v>
       </c>
       <c r="B421" s="0" t="s">
-        <v>1221</v>
+        <v>1162</v>
       </c>
       <c r="C421" s="0" t="s">
-        <v>1222</v>
+        <v>1163</v>
       </c>
       <c r="D421" s="0" t="s">
-        <v>20</v>
+        <v>44</v>
       </c>
       <c r="E421" s="0" t="s">
-        <v>10</v>
+        <v>27</v>
       </c>
       <c r="G421" s="0">
-        <v>13.14</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="H421" s="0" t="s">
-        <v>1223</v>
+        <v>1164</v>
       </c>
     </row>
     <row r="422" spans="1:8">
       <c r="A422" s="0">
-        <v>26614</v>
+        <v>12739</v>
       </c>
       <c r="B422" s="0" t="s">
-        <v>1224</v>
+        <v>1165</v>
       </c>
       <c r="C422" s="0" t="s">
-        <v>1225</v>
+        <v>1166</v>
       </c>
       <c r="D422" s="0" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="E422" s="0" t="s">
-        <v>10</v>
+        <v>27</v>
       </c>
       <c r="G422" s="0">
-        <v>9.73</v>
+        <v>16.67</v>
       </c>
       <c r="H422" s="0" t="s">
-        <v>1226</v>
+        <v>1167</v>
       </c>
     </row>
     <row r="423" spans="1:8">
       <c r="A423" s="0">
-        <v>26638</v>
+        <v>12822</v>
       </c>
       <c r="B423" s="0" t="s">
-        <v>1227</v>
+        <v>1168</v>
       </c>
       <c r="C423" s="0" t="s">
-        <v>1228</v>
+        <v>1169</v>
       </c>
       <c r="D423" s="0" t="s">
-        <v>20</v>
+        <v>44</v>
       </c>
       <c r="E423" s="0" t="s">
-        <v>142</v>
+        <v>27</v>
       </c>
       <c r="G423" s="0">
-        <v>29.07</v>
+        <v>16.11</v>
       </c>
       <c r="H423" s="0" t="s">
-        <v>1229</v>
+        <v>1170</v>
       </c>
     </row>
     <row r="424" spans="1:8">
       <c r="A424" s="0">
-        <v>26646</v>
+        <v>17071</v>
       </c>
       <c r="B424" s="0" t="s">
-        <v>1230</v>
+        <v>1171</v>
       </c>
       <c r="C424" s="0" t="s">
-        <v>1231</v>
+        <v>1172</v>
       </c>
       <c r="D424" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E424" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G424" s="0">
-        <v>10.35</v>
+        <v>10.22</v>
       </c>
       <c r="H424" s="0" t="s">
-        <v>1232</v>
+        <v>1173</v>
       </c>
     </row>
     <row r="425" spans="1:8">
       <c r="A425" s="0">
-        <v>26646</v>
+        <v>12419</v>
       </c>
       <c r="B425" s="0" t="s">
-        <v>1233</v>
+        <v>1174</v>
       </c>
       <c r="C425" s="0" t="s">
-        <v>1231</v>
+        <v>1175</v>
       </c>
       <c r="D425" s="0" t="s">
-        <v>1129</v>
+        <v>9</v>
       </c>
       <c r="E425" s="0" t="s">
-        <v>10</v>
+        <v>212</v>
       </c>
       <c r="G425" s="0">
-        <v>10.35</v>
+        <v>13.84</v>
       </c>
       <c r="H425" s="0" t="s">
-        <v>1232</v>
+        <v>1176</v>
       </c>
     </row>
     <row r="426" spans="1:8">
       <c r="A426" s="0">
-        <v>26646</v>
+        <v>12478</v>
       </c>
       <c r="B426" s="0" t="s">
-        <v>1234</v>
+        <v>1177</v>
       </c>
       <c r="C426" s="0" t="s">
-        <v>1231</v>
+        <v>1178</v>
       </c>
       <c r="D426" s="0" t="s">
-        <v>40</v>
+        <v>9</v>
       </c>
       <c r="E426" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G426" s="0">
-        <v>10.35</v>
+        <v>11.48</v>
       </c>
       <c r="H426" s="0" t="s">
-        <v>1232</v>
+        <v>1179</v>
       </c>
     </row>
     <row r="427" spans="1:8">
       <c r="A427" s="0">
-        <v>26646</v>
+        <v>12928</v>
       </c>
       <c r="B427" s="0" t="s">
-        <v>1235</v>
+        <v>1180</v>
       </c>
       <c r="C427" s="0" t="s">
-        <v>1231</v>
+        <v>1181</v>
       </c>
       <c r="D427" s="0" t="s">
-        <v>1180</v>
+        <v>9</v>
       </c>
       <c r="E427" s="0" t="s">
-        <v>10</v>
+        <v>514</v>
       </c>
       <c r="G427" s="0">
-        <v>10.35</v>
+        <v>12.52</v>
       </c>
       <c r="H427" s="0" t="s">
-        <v>1232</v>
+        <v>1182</v>
       </c>
     </row>
     <row r="428" spans="1:8">
       <c r="A428" s="0">
-        <v>26647</v>
+        <v>12452</v>
       </c>
       <c r="B428" s="0" t="s">
-        <v>1236</v>
+        <v>1183</v>
       </c>
       <c r="C428" s="0" t="s">
-        <v>1237</v>
+        <v>1184</v>
       </c>
       <c r="D428" s="0" t="s">
-        <v>1238</v>
+        <v>9</v>
       </c>
       <c r="E428" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G428" s="0">
-        <v>11.3</v>
+        <v>5.28</v>
       </c>
       <c r="H428" s="0" t="s">
-        <v>1239</v>
+        <v>1185</v>
       </c>
     </row>
     <row r="429" spans="1:8">
       <c r="A429" s="0">
-        <v>26650</v>
+        <v>17002</v>
       </c>
       <c r="B429" s="0" t="s">
-        <v>1240</v>
+        <v>1186</v>
       </c>
       <c r="C429" s="0" t="s">
-        <v>1241</v>
+        <v>1187</v>
       </c>
       <c r="D429" s="0" t="s">
-        <v>20</v>
+        <v>44</v>
       </c>
       <c r="E429" s="0" t="s">
-        <v>10</v>
+        <v>36</v>
       </c>
       <c r="G429" s="0">
-        <v>5.87</v>
+        <v>9.380000000000001</v>
       </c>
       <c r="H429" s="0" t="s">
-        <v>1242</v>
+        <v>1188</v>
       </c>
     </row>
     <row r="430" spans="1:8">
       <c r="A430" s="0">
-        <v>26670</v>
+        <v>20573</v>
       </c>
       <c r="B430" s="0" t="s">
-        <v>1243</v>
+        <v>1189</v>
       </c>
       <c r="C430" s="0" t="s">
-        <v>1244</v>
+        <v>1190</v>
       </c>
       <c r="D430" s="0" t="s">
-        <v>20</v>
+        <v>9</v>
       </c>
       <c r="E430" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G430" s="0">
-        <v>6.46</v>
+        <v>4.42</v>
       </c>
       <c r="H430" s="0" t="s">
-        <v>1245</v>
+        <v>1191</v>
       </c>
     </row>
     <row r="431" spans="1:8">
       <c r="A431" s="0">
-        <v>26671</v>
+        <v>20573</v>
       </c>
       <c r="B431" s="0" t="s">
-        <v>1246</v>
+        <v>1192</v>
       </c>
       <c r="C431" s="0" t="s">
-        <v>1247</v>
+        <v>1190</v>
       </c>
       <c r="D431" s="0" t="s">
-        <v>20</v>
+        <v>52</v>
       </c>
       <c r="E431" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G431" s="0">
-        <v>6.71</v>
+        <v>4.42</v>
       </c>
       <c r="H431" s="0" t="s">
-        <v>1248</v>
+        <v>1191</v>
       </c>
     </row>
     <row r="432" spans="1:8">
       <c r="A432" s="0">
-        <v>26678</v>
+        <v>20573</v>
       </c>
       <c r="B432" s="0" t="s">
-        <v>1249</v>
+        <v>1193</v>
       </c>
       <c r="C432" s="0" t="s">
-        <v>1250</v>
+        <v>1190</v>
       </c>
       <c r="D432" s="0" t="s">
-        <v>20</v>
+        <v>26</v>
       </c>
       <c r="E432" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G432" s="0">
-        <v>12.69</v>
+        <v>4.42</v>
       </c>
       <c r="H432" s="0" t="s">
-        <v>1251</v>
+        <v>1191</v>
       </c>
     </row>
     <row r="433" spans="1:8">
       <c r="A433" s="0">
-        <v>26682</v>
+        <v>20573</v>
       </c>
       <c r="B433" s="0" t="s">
-        <v>1252</v>
+        <v>1194</v>
       </c>
       <c r="C433" s="0" t="s">
-        <v>1253</v>
+        <v>1190</v>
       </c>
       <c r="D433" s="0" t="s">
-        <v>38</v>
+        <v>132</v>
       </c>
       <c r="E433" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G433" s="0">
-        <v>10.25</v>
+        <v>4.42</v>
       </c>
       <c r="H433" s="0" t="s">
-        <v>1254</v>
+        <v>1191</v>
       </c>
     </row>
     <row r="434" spans="1:8">
       <c r="A434" s="0">
-        <v>26685</v>
+        <v>20573</v>
       </c>
       <c r="B434" s="0" t="s">
-        <v>1255</v>
+        <v>1195</v>
       </c>
       <c r="C434" s="0" t="s">
-        <v>1256</v>
+        <v>1190</v>
       </c>
       <c r="D434" s="0" t="s">
-        <v>20</v>
+        <v>316</v>
       </c>
       <c r="E434" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G434" s="0">
-        <v>10.98</v>
+        <v>4.42</v>
       </c>
       <c r="H434" s="0" t="s">
-        <v>1257</v>
+        <v>1191</v>
       </c>
     </row>
     <row r="435" spans="1:8">
       <c r="A435" s="0">
-        <v>26735</v>
+        <v>20573</v>
       </c>
       <c r="B435" s="0" t="s">
-        <v>1258</v>
+        <v>1196</v>
       </c>
       <c r="C435" s="0" t="s">
-        <v>1259</v>
+        <v>1190</v>
       </c>
       <c r="D435" s="0" t="s">
-        <v>9</v>
+        <v>456</v>
       </c>
       <c r="E435" s="0" t="s">
-        <v>142</v>
+        <v>14</v>
       </c>
       <c r="G435" s="0">
-        <v>15.02</v>
+        <v>4.42</v>
       </c>
       <c r="H435" s="0" t="s">
-        <v>1260</v>
+        <v>1191</v>
       </c>
     </row>
     <row r="436" spans="1:8">
       <c r="A436" s="0">
-        <v>26765</v>
+        <v>20574</v>
       </c>
       <c r="B436" s="0" t="s">
-        <v>1261</v>
+        <v>1197</v>
       </c>
       <c r="C436" s="0" t="s">
-        <v>1262</v>
+        <v>1198</v>
       </c>
       <c r="D436" s="0" t="s">
-        <v>20</v>
+        <v>9</v>
       </c>
       <c r="E436" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G436" s="0">
-        <v>10.38</v>
+        <v>4.42</v>
       </c>
       <c r="H436" s="0" t="s">
-        <v>1263</v>
+        <v>1199</v>
       </c>
     </row>
     <row r="437" spans="1:8">
       <c r="A437" s="0">
-        <v>26766</v>
+        <v>20574</v>
       </c>
       <c r="B437" s="0" t="s">
-        <v>1264</v>
+        <v>1200</v>
       </c>
       <c r="C437" s="0" t="s">
-        <v>1265</v>
+        <v>1198</v>
       </c>
       <c r="D437" s="0" t="s">
-        <v>20</v>
+        <v>52</v>
       </c>
       <c r="E437" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G437" s="0">
-        <v>10.38</v>
+        <v>4.42</v>
       </c>
       <c r="H437" s="0" t="s">
-        <v>1266</v>
+        <v>1199</v>
       </c>
     </row>
     <row r="438" spans="1:8">
       <c r="A438" s="0">
-        <v>26767</v>
+        <v>20574</v>
       </c>
       <c r="B438" s="0" t="s">
-        <v>1267</v>
+        <v>1201</v>
       </c>
       <c r="C438" s="0" t="s">
-        <v>1268</v>
+        <v>1198</v>
       </c>
       <c r="D438" s="0" t="s">
-        <v>20</v>
+        <v>26</v>
       </c>
       <c r="E438" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G438" s="0">
-        <v>11.11</v>
+        <v>4.42</v>
       </c>
       <c r="H438" s="0" t="s">
-        <v>1269</v>
+        <v>1199</v>
       </c>
     </row>
     <row r="439" spans="1:8">
       <c r="A439" s="0">
-        <v>26768</v>
+        <v>20574</v>
       </c>
       <c r="B439" s="0" t="s">
-        <v>1270</v>
+        <v>1202</v>
       </c>
       <c r="C439" s="0" t="s">
-        <v>1271</v>
+        <v>1198</v>
       </c>
       <c r="D439" s="0" t="s">
-        <v>20</v>
+        <v>132</v>
       </c>
       <c r="E439" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G439" s="0">
-        <v>10.38</v>
+        <v>4.42</v>
       </c>
       <c r="H439" s="0" t="s">
-        <v>1272</v>
+        <v>1199</v>
       </c>
     </row>
     <row r="440" spans="1:8">
       <c r="A440" s="0">
-        <v>26769</v>
+        <v>20574</v>
       </c>
       <c r="B440" s="0" t="s">
-        <v>1273</v>
+        <v>1203</v>
       </c>
       <c r="C440" s="0" t="s">
-        <v>1274</v>
+        <v>1198</v>
       </c>
       <c r="D440" s="0" t="s">
-        <v>20</v>
+        <v>316</v>
       </c>
       <c r="E440" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G440" s="0">
-        <v>8.140000000000001</v>
+        <v>4.42</v>
       </c>
       <c r="H440" s="0" t="s">
-        <v>1275</v>
+        <v>1199</v>
       </c>
     </row>
     <row r="441" spans="1:8">
       <c r="A441" s="0">
-        <v>26797</v>
+        <v>20574</v>
       </c>
       <c r="B441" s="0" t="s">
-        <v>1276</v>
+        <v>1204</v>
       </c>
       <c r="C441" s="0" t="s">
-        <v>1277</v>
+        <v>1198</v>
       </c>
       <c r="D441" s="0" t="s">
-        <v>20</v>
+        <v>456</v>
       </c>
       <c r="E441" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G441" s="0">
-        <v>6.7</v>
+        <v>4.42</v>
       </c>
       <c r="H441" s="0" t="s">
-        <v>1278</v>
+        <v>1199</v>
       </c>
     </row>
     <row r="442" spans="1:8">
       <c r="A442" s="0">
-        <v>26800</v>
+        <v>20436</v>
       </c>
       <c r="B442" s="0" t="s">
-        <v>1279</v>
+        <v>1205</v>
       </c>
       <c r="C442" s="0" t="s">
-        <v>1280</v>
+        <v>1206</v>
       </c>
       <c r="D442" s="0" t="s">
-        <v>69</v>
+        <v>9</v>
       </c>
       <c r="E442" s="0" t="s">
-        <v>10</v>
+        <v>500</v>
       </c>
       <c r="G442" s="0">
-        <v>10.25</v>
+        <v>3.41</v>
       </c>
       <c r="H442" s="0" t="s">
-        <v>1281</v>
+        <v>1207</v>
       </c>
     </row>
     <row r="443" spans="1:8">
       <c r="A443" s="0">
-        <v>26835</v>
+        <v>20436</v>
       </c>
       <c r="B443" s="0" t="s">
-        <v>1282</v>
+        <v>1208</v>
       </c>
       <c r="C443" s="0" t="s">
-        <v>1283</v>
+        <v>1206</v>
       </c>
       <c r="D443" s="0" t="s">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="E443" s="0" t="s">
-        <v>107</v>
+        <v>500</v>
       </c>
       <c r="G443" s="0">
-        <v>35.93</v>
+        <v>3.41</v>
       </c>
       <c r="H443" s="0" t="s">
-        <v>1284</v>
+        <v>1207</v>
       </c>
     </row>
     <row r="444" spans="1:8">
       <c r="A444" s="0">
-        <v>11758</v>
+        <v>20572</v>
       </c>
       <c r="B444" s="0" t="s">
-        <v>1285</v>
+        <v>1209</v>
       </c>
       <c r="C444" s="0" t="s">
-        <v>1286</v>
+        <v>1210</v>
       </c>
       <c r="D444" s="0" t="s">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="E444" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G444" s="0">
-        <v>9.460000000000001</v>
+        <v>1.86</v>
       </c>
       <c r="H444" s="0" t="s">
-        <v>1287</v>
+        <v>1211</v>
       </c>
     </row>
     <row r="445" spans="1:8">
       <c r="A445" s="0">
-        <v>26214</v>
+        <v>20437</v>
       </c>
       <c r="B445" s="0" t="s">
-        <v>1288</v>
+        <v>1212</v>
       </c>
       <c r="C445" s="0" t="s">
-        <v>1289</v>
+        <v>1213</v>
       </c>
       <c r="D445" s="0" t="s">
-        <v>40</v>
+        <v>9</v>
       </c>
       <c r="E445" s="0" t="s">
-        <v>707</v>
+        <v>500</v>
       </c>
       <c r="G445" s="0">
-        <v>19.15</v>
+        <v>3.6</v>
       </c>
       <c r="H445" s="0" t="s">
-        <v>1290</v>
+        <v>1214</v>
       </c>
     </row>
     <row r="446" spans="1:8">
       <c r="A446" s="0">
-        <v>26214</v>
+        <v>20437</v>
       </c>
       <c r="B446" s="0" t="s">
-        <v>1291</v>
+        <v>1215</v>
       </c>
       <c r="C446" s="0" t="s">
-        <v>1289</v>
+        <v>1213</v>
       </c>
       <c r="D446" s="0" t="s">
-        <v>1292</v>
+        <v>22</v>
       </c>
       <c r="E446" s="0" t="s">
-        <v>707</v>
+        <v>500</v>
       </c>
       <c r="G446" s="0">
-        <v>19.15</v>
+        <v>3.6</v>
       </c>
       <c r="H446" s="0" t="s">
-        <v>1290</v>
+        <v>1214</v>
       </c>
     </row>
     <row r="447" spans="1:8">
       <c r="A447" s="0">
-        <v>26244</v>
+        <v>20516</v>
       </c>
       <c r="B447" s="0" t="s">
-        <v>1293</v>
+        <v>1216</v>
       </c>
       <c r="C447" s="0" t="s">
-        <v>1294</v>
+        <v>1217</v>
       </c>
       <c r="D447" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E447" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G447" s="0">
-        <v>11.36</v>
+        <v>1.02</v>
       </c>
       <c r="H447" s="0" t="s">
-        <v>1295</v>
+        <v>1218</v>
       </c>
     </row>
     <row r="448" spans="1:8">
       <c r="A448" s="0">
-        <v>26244</v>
+        <v>20516</v>
       </c>
       <c r="B448" s="0" t="s">
-        <v>1296</v>
+        <v>1219</v>
       </c>
       <c r="C448" s="0" t="s">
-        <v>1294</v>
+        <v>1217</v>
       </c>
       <c r="D448" s="0" t="s">
-        <v>40</v>
+        <v>1220</v>
       </c>
       <c r="E448" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G448" s="0">
-        <v>11.36</v>
+        <v>1.02</v>
       </c>
       <c r="H448" s="0" t="s">
-        <v>1295</v>
+        <v>1218</v>
       </c>
     </row>
     <row r="449" spans="1:8">
       <c r="A449" s="0">
-        <v>26244</v>
+        <v>20516</v>
       </c>
       <c r="B449" s="0" t="s">
-        <v>1297</v>
+        <v>1221</v>
       </c>
       <c r="C449" s="0" t="s">
-        <v>1294</v>
+        <v>1217</v>
       </c>
       <c r="D449" s="0" t="s">
-        <v>79</v>
+        <v>209</v>
       </c>
       <c r="E449" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G449" s="0">
-        <v>11.36</v>
+        <v>1.02</v>
       </c>
       <c r="H449" s="0" t="s">
-        <v>1295</v>
+        <v>1218</v>
       </c>
     </row>
     <row r="450" spans="1:8">
       <c r="A450" s="0">
-        <v>26268</v>
+        <v>20683</v>
       </c>
       <c r="B450" s="0" t="s">
-        <v>1298</v>
+        <v>1222</v>
       </c>
       <c r="C450" s="0" t="s">
-        <v>1299</v>
+        <v>1223</v>
       </c>
       <c r="D450" s="0" t="s">
-        <v>1292</v>
+        <v>9</v>
       </c>
       <c r="E450" s="0" t="s">
-        <v>10</v>
+        <v>36</v>
       </c>
       <c r="G450" s="0">
-        <v>10.9</v>
+        <v>2.93</v>
       </c>
       <c r="H450" s="0" t="s">
-        <v>1300</v>
+        <v>1224</v>
       </c>
     </row>
     <row r="451" spans="1:8">
       <c r="A451" s="0">
-        <v>26354</v>
+        <v>20683</v>
       </c>
       <c r="B451" s="0" t="s">
-        <v>1301</v>
+        <v>1225</v>
       </c>
       <c r="C451" s="0" t="s">
-        <v>1302</v>
+        <v>1223</v>
       </c>
       <c r="D451" s="0" t="s">
-        <v>40</v>
+        <v>52</v>
       </c>
       <c r="E451" s="0" t="s">
-        <v>10</v>
+        <v>36</v>
       </c>
       <c r="G451" s="0">
-        <v>13.35</v>
+        <v>2.93</v>
       </c>
       <c r="H451" s="0" t="s">
-        <v>1303</v>
+        <v>1224</v>
       </c>
     </row>
     <row r="452" spans="1:8">
       <c r="A452" s="0">
-        <v>26770</v>
+        <v>20683</v>
       </c>
       <c r="B452" s="0" t="s">
-        <v>1304</v>
+        <v>1226</v>
       </c>
       <c r="C452" s="0" t="s">
-        <v>1305</v>
+        <v>1223</v>
       </c>
       <c r="D452" s="0" t="s">
-        <v>9</v>
+        <v>26</v>
       </c>
       <c r="E452" s="0" t="s">
-        <v>10</v>
+        <v>36</v>
       </c>
       <c r="G452" s="0">
-        <v>8.92</v>
+        <v>2.93</v>
       </c>
       <c r="H452" s="0" t="s">
-        <v>1306</v>
+        <v>1224</v>
       </c>
     </row>
     <row r="453" spans="1:8">
       <c r="A453" s="0">
-        <v>26367</v>
+        <v>20688</v>
       </c>
       <c r="B453" s="0" t="s">
-        <v>1307</v>
+        <v>1227</v>
       </c>
       <c r="C453" s="0" t="s">
-        <v>1308</v>
+        <v>1228</v>
       </c>
       <c r="D453" s="0" t="s">
-        <v>40</v>
+        <v>9</v>
       </c>
       <c r="E453" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G453" s="0">
-        <v>8.68</v>
+        <v>1.79</v>
       </c>
       <c r="H453" s="0" t="s">
-        <v>1309</v>
+        <v>1229</v>
       </c>
     </row>
     <row r="454" spans="1:8">
       <c r="A454" s="0">
-        <v>26396</v>
+        <v>20696</v>
       </c>
       <c r="B454" s="0" t="s">
-        <v>1310</v>
+        <v>1230</v>
       </c>
       <c r="C454" s="0" t="s">
-        <v>1311</v>
+        <v>1231</v>
       </c>
       <c r="D454" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E454" s="0" t="s">
-        <v>10</v>
+        <v>91</v>
       </c>
       <c r="G454" s="0">
-        <v>10.53</v>
+        <v>1.7</v>
       </c>
       <c r="H454" s="0" t="s">
-        <v>1312</v>
+        <v>1232</v>
       </c>
     </row>
     <row r="455" spans="1:8">
       <c r="A455" s="0">
-        <v>26396</v>
+        <v>20702</v>
       </c>
       <c r="B455" s="0" t="s">
-        <v>1313</v>
+        <v>1233</v>
       </c>
       <c r="C455" s="0" t="s">
-        <v>1311</v>
+        <v>1234</v>
       </c>
       <c r="D455" s="0" t="s">
-        <v>158</v>
+        <v>9</v>
       </c>
       <c r="E455" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G455" s="0">
-        <v>10.53</v>
+        <v>2.81</v>
       </c>
       <c r="H455" s="0" t="s">
-        <v>1312</v>
+        <v>1235</v>
       </c>
     </row>
     <row r="456" spans="1:8">
       <c r="A456" s="0">
-        <v>26399</v>
+        <v>20705</v>
       </c>
       <c r="B456" s="0" t="s">
-        <v>1314</v>
+        <v>1236</v>
       </c>
       <c r="C456" s="0" t="s">
-        <v>1315</v>
+        <v>1237</v>
       </c>
       <c r="D456" s="0" t="s">
-        <v>40</v>
+        <v>9</v>
       </c>
       <c r="E456" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G456" s="0">
-        <v>9.789999999999999</v>
+        <v>6.54</v>
       </c>
       <c r="H456" s="0" t="s">
-        <v>1316</v>
+        <v>1238</v>
       </c>
     </row>
     <row r="457" spans="1:8">
       <c r="A457" s="0">
-        <v>26399</v>
+        <v>20714</v>
       </c>
       <c r="B457" s="0" t="s">
-        <v>1317</v>
+        <v>1239</v>
       </c>
       <c r="C457" s="0" t="s">
-        <v>1315</v>
+        <v>1240</v>
       </c>
       <c r="D457" s="0" t="s">
-        <v>38</v>
+        <v>99</v>
       </c>
       <c r="E457" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G457" s="0">
-        <v>9.789999999999999</v>
+        <v>2.81</v>
       </c>
       <c r="H457" s="0" t="s">
-        <v>1316</v>
+        <v>1241</v>
       </c>
     </row>
     <row r="458" spans="1:8">
       <c r="A458" s="0">
-        <v>26402</v>
+        <v>20717</v>
       </c>
       <c r="B458" s="0" t="s">
-        <v>1318</v>
+        <v>1242</v>
       </c>
       <c r="C458" s="0" t="s">
-        <v>1319</v>
+        <v>1243</v>
       </c>
       <c r="D458" s="0" t="s">
-        <v>1320</v>
+        <v>9</v>
       </c>
       <c r="E458" s="0" t="s">
-        <v>10</v>
+        <v>27</v>
       </c>
       <c r="G458" s="0">
-        <v>9.68</v>
+        <v>5.99</v>
       </c>
       <c r="H458" s="0" t="s">
-        <v>1321</v>
+        <v>1244</v>
       </c>
     </row>
     <row r="459" spans="1:8">
       <c r="A459" s="0">
-        <v>26402</v>
+        <v>20719</v>
       </c>
       <c r="B459" s="0" t="s">
-        <v>1322</v>
+        <v>1245</v>
       </c>
       <c r="C459" s="0" t="s">
-        <v>1319</v>
+        <v>1246</v>
       </c>
       <c r="D459" s="0" t="s">
-        <v>1323</v>
+        <v>99</v>
       </c>
       <c r="E459" s="0" t="s">
-        <v>10</v>
+        <v>27</v>
       </c>
       <c r="G459" s="0">
-        <v>9.68</v>
+        <v>3.93</v>
       </c>
       <c r="H459" s="0" t="s">
-        <v>1321</v>
+        <v>1247</v>
       </c>
     </row>
     <row r="460" spans="1:8">
       <c r="A460" s="0">
-        <v>26402</v>
+        <v>20742</v>
       </c>
       <c r="B460" s="0" t="s">
-        <v>1324</v>
+        <v>1248</v>
       </c>
       <c r="C460" s="0" t="s">
-        <v>1319</v>
+        <v>1249</v>
       </c>
       <c r="D460" s="0" t="s">
-        <v>1325</v>
+        <v>99</v>
       </c>
       <c r="E460" s="0" t="s">
-        <v>10</v>
+        <v>27</v>
       </c>
       <c r="G460" s="0">
-        <v>9.68</v>
+        <v>5.42</v>
       </c>
       <c r="H460" s="0" t="s">
-        <v>1321</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="461" spans="1:8">
       <c r="A461" s="0">
-        <v>26409</v>
+        <v>20690</v>
       </c>
       <c r="B461" s="0" t="s">
-        <v>1326</v>
+        <v>1251</v>
       </c>
       <c r="C461" s="0" t="s">
-        <v>1327</v>
+        <v>1252</v>
       </c>
       <c r="D461" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E461" s="0" t="s">
-        <v>53</v>
+        <v>14</v>
       </c>
       <c r="G461" s="0">
-        <v>9.460000000000001</v>
+        <v>1.79</v>
       </c>
       <c r="H461" s="0" t="s">
-        <v>1328</v>
+        <v>1253</v>
       </c>
     </row>
     <row r="462" spans="1:8">
       <c r="A462" s="0">
-        <v>26469</v>
+        <v>20715</v>
       </c>
       <c r="B462" s="0" t="s">
-        <v>1329</v>
+        <v>1254</v>
       </c>
       <c r="C462" s="0" t="s">
-        <v>1330</v>
+        <v>1255</v>
       </c>
       <c r="D462" s="0" t="s">
-        <v>525</v>
+        <v>9</v>
       </c>
       <c r="E462" s="0" t="s">
-        <v>142</v>
+        <v>27</v>
       </c>
       <c r="G462" s="0">
-        <v>20.45</v>
+        <v>6.53</v>
       </c>
       <c r="H462" s="0" t="s">
-        <v>1331</v>
+        <v>1256</v>
       </c>
     </row>
     <row r="463" spans="1:8">
       <c r="A463" s="0">
-        <v>26498</v>
+        <v>20689</v>
       </c>
       <c r="B463" s="0" t="s">
-        <v>1332</v>
+        <v>1257</v>
       </c>
       <c r="C463" s="0" t="s">
-        <v>1333</v>
+        <v>1258</v>
       </c>
       <c r="D463" s="0" t="s">
-        <v>79</v>
+        <v>9</v>
       </c>
       <c r="E463" s="0" t="s">
-        <v>142</v>
+        <v>14</v>
       </c>
       <c r="G463" s="0">
-        <v>25.31</v>
+        <v>1.79</v>
       </c>
       <c r="H463" s="0" t="s">
-        <v>1334</v>
+        <v>1259</v>
       </c>
     </row>
     <row r="464" spans="1:8">
       <c r="A464" s="0">
-        <v>26514</v>
+        <v>20697</v>
       </c>
       <c r="B464" s="0" t="s">
-        <v>1335</v>
+        <v>1260</v>
       </c>
       <c r="C464" s="0" t="s">
-        <v>1336</v>
+        <v>1261</v>
       </c>
       <c r="D464" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E464" s="0" t="s">
-        <v>10</v>
+        <v>91</v>
       </c>
       <c r="G464" s="0">
-        <v>5.99</v>
+        <v>1.98</v>
       </c>
       <c r="H464" s="0" t="s">
-        <v>1337</v>
+        <v>1262</v>
       </c>
     </row>
     <row r="465" spans="1:8">
       <c r="A465" s="0">
-        <v>26514</v>
+        <v>20706</v>
       </c>
       <c r="B465" s="0" t="s">
-        <v>1338</v>
+        <v>1263</v>
       </c>
       <c r="C465" s="0" t="s">
-        <v>1336</v>
+        <v>1264</v>
       </c>
       <c r="D465" s="0" t="s">
-        <v>1339</v>
+        <v>9</v>
       </c>
       <c r="E465" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G465" s="0">
-        <v>5.99</v>
+        <v>6.54</v>
       </c>
       <c r="H465" s="0" t="s">
-        <v>1337</v>
+        <v>1265</v>
       </c>
     </row>
     <row r="466" spans="1:8">
       <c r="A466" s="0">
-        <v>26514</v>
+        <v>20718</v>
       </c>
       <c r="B466" s="0" t="s">
-        <v>1340</v>
+        <v>1266</v>
       </c>
       <c r="C466" s="0" t="s">
-        <v>1336</v>
+        <v>1267</v>
       </c>
       <c r="D466" s="0" t="s">
-        <v>585</v>
+        <v>99</v>
       </c>
       <c r="E466" s="0" t="s">
-        <v>10</v>
+        <v>27</v>
       </c>
       <c r="G466" s="0">
-        <v>5.99</v>
+        <v>3.93</v>
       </c>
       <c r="H466" s="0" t="s">
-        <v>1337</v>
+        <v>1268</v>
       </c>
     </row>
     <row r="467" spans="1:8">
       <c r="A467" s="0">
-        <v>26514</v>
+        <v>20759</v>
       </c>
       <c r="B467" s="0" t="s">
-        <v>1341</v>
+        <v>1269</v>
       </c>
       <c r="C467" s="0" t="s">
-        <v>1336</v>
+        <v>1270</v>
       </c>
       <c r="D467" s="0" t="s">
-        <v>20</v>
+        <v>9</v>
       </c>
       <c r="E467" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G467" s="0">
-        <v>5.99</v>
+        <v>2.64</v>
       </c>
       <c r="H467" s="0" t="s">
-        <v>1337</v>
+        <v>1271</v>
       </c>
     </row>
     <row r="468" spans="1:8">
       <c r="A468" s="0">
-        <v>26554</v>
+        <v>20762</v>
       </c>
       <c r="B468" s="0" t="s">
-        <v>1342</v>
+        <v>1272</v>
       </c>
       <c r="C468" s="0" t="s">
-        <v>1343</v>
+        <v>1273</v>
       </c>
       <c r="D468" s="0" t="s">
-        <v>132</v>
+        <v>99</v>
       </c>
       <c r="E468" s="0" t="s">
-        <v>1205</v>
+        <v>14</v>
       </c>
       <c r="G468" s="0">
-        <v>9.710000000000001</v>
+        <v>1.37</v>
       </c>
       <c r="H468" s="0" t="s">
-        <v>1344</v>
+        <v>1274</v>
       </c>
     </row>
     <row r="469" spans="1:8">
       <c r="A469" s="0">
-        <v>26564</v>
+        <v>20766</v>
       </c>
       <c r="B469" s="0" t="s">
-        <v>1345</v>
+        <v>1275</v>
       </c>
       <c r="C469" s="0" t="s">
-        <v>1346</v>
+        <v>1276</v>
       </c>
       <c r="D469" s="0" t="s">
-        <v>9</v>
+        <v>99</v>
       </c>
       <c r="E469" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G469" s="0">
-        <v>10.8</v>
+        <v>4.5</v>
       </c>
       <c r="H469" s="0" t="s">
-        <v>1347</v>
+        <v>1277</v>
       </c>
     </row>
     <row r="470" spans="1:8">
       <c r="A470" s="0">
-        <v>26564</v>
+        <v>29789</v>
       </c>
       <c r="B470" s="0" t="s">
-        <v>1348</v>
+        <v>1278</v>
       </c>
       <c r="C470" s="0" t="s">
-        <v>1346</v>
+        <v>1279</v>
       </c>
       <c r="D470" s="0" t="s">
-        <v>158</v>
+        <v>9</v>
       </c>
       <c r="E470" s="0" t="s">
-        <v>10</v>
+        <v>27</v>
       </c>
       <c r="G470" s="0">
-        <v>10.8</v>
+        <v>4.69</v>
       </c>
       <c r="H470" s="0" t="s">
-        <v>1347</v>
+        <v>1280</v>
       </c>
     </row>
     <row r="471" spans="1:8">
       <c r="A471" s="0">
-        <v>26566</v>
+        <v>13838</v>
       </c>
       <c r="B471" s="0" t="s">
-        <v>1349</v>
+        <v>1281</v>
       </c>
       <c r="C471" s="0" t="s">
-        <v>1350</v>
+        <v>1282</v>
       </c>
       <c r="D471" s="0" t="s">
-        <v>1351</v>
+        <v>9</v>
       </c>
       <c r="E471" s="0" t="s">
-        <v>53</v>
+        <v>27</v>
       </c>
       <c r="G471" s="0">
-        <v>11.77</v>
+        <v>17.24</v>
       </c>
       <c r="H471" s="0" t="s">
-        <v>1352</v>
+        <v>1283</v>
       </c>
     </row>
     <row r="472" spans="1:8">
       <c r="A472" s="0">
-        <v>26566</v>
+        <v>18032</v>
       </c>
       <c r="B472" s="0" t="s">
-        <v>1353</v>
+        <v>1284</v>
       </c>
       <c r="C472" s="0" t="s">
-        <v>1350</v>
+        <v>1285</v>
       </c>
       <c r="D472" s="0" t="s">
-        <v>40</v>
+        <v>22</v>
       </c>
       <c r="E472" s="0" t="s">
-        <v>53</v>
+        <v>14</v>
       </c>
       <c r="G472" s="0">
-        <v>11.77</v>
+        <v>15.93</v>
       </c>
       <c r="H472" s="0" t="s">
-        <v>1352</v>
+        <v>1286</v>
       </c>
     </row>
     <row r="473" spans="1:8">
       <c r="A473" s="0">
-        <v>26566</v>
+        <v>26338</v>
       </c>
       <c r="B473" s="0" t="s">
-        <v>1354</v>
+        <v>1287</v>
       </c>
       <c r="C473" s="0" t="s">
-        <v>1350</v>
+        <v>1288</v>
       </c>
       <c r="D473" s="0" t="s">
-        <v>158</v>
+        <v>22</v>
       </c>
       <c r="E473" s="0" t="s">
         <v>53</v>
       </c>
       <c r="G473" s="0">
-        <v>11.77</v>
+        <v>10.14</v>
       </c>
       <c r="H473" s="0" t="s">
-        <v>1352</v>
+        <v>1289</v>
       </c>
     </row>
     <row r="474" spans="1:8">
       <c r="A474" s="0">
-        <v>26627</v>
+        <v>18035</v>
       </c>
       <c r="B474" s="0" t="s">
-        <v>1355</v>
+        <v>1290</v>
       </c>
       <c r="C474" s="0" t="s">
-        <v>1356</v>
+        <v>1291</v>
       </c>
       <c r="D474" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E474" s="0" t="s">
-        <v>162</v>
+        <v>53</v>
       </c>
       <c r="G474" s="0">
-        <v>16.35</v>
+        <v>3.41</v>
       </c>
       <c r="H474" s="0" t="s">
-        <v>1357</v>
+        <v>1292</v>
       </c>
     </row>
     <row r="475" spans="1:8">
       <c r="A475" s="0">
-        <v>26657</v>
+        <v>13845</v>
       </c>
       <c r="B475" s="0" t="s">
-        <v>1358</v>
+        <v>1293</v>
       </c>
       <c r="C475" s="0" t="s">
-        <v>1359</v>
+        <v>1294</v>
       </c>
       <c r="D475" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E475" s="0" t="s">
-        <v>10</v>
+        <v>418</v>
       </c>
       <c r="G475" s="0">
-        <v>16.2</v>
+        <v>5.03</v>
       </c>
       <c r="H475" s="0" t="s">
-        <v>1360</v>
+        <v>1295</v>
       </c>
     </row>
     <row r="476" spans="1:8">
       <c r="A476" s="0">
-        <v>26657</v>
+        <v>29797</v>
       </c>
       <c r="B476" s="0" t="s">
-        <v>1361</v>
+        <v>1296</v>
       </c>
       <c r="C476" s="0" t="s">
-        <v>1359</v>
+        <v>1297</v>
       </c>
       <c r="D476" s="0" t="s">
-        <v>79</v>
+        <v>99</v>
       </c>
       <c r="E476" s="0" t="s">
-        <v>10</v>
+        <v>418</v>
       </c>
       <c r="G476" s="0">
-        <v>16.2</v>
+        <v>2.83</v>
       </c>
       <c r="H476" s="0" t="s">
-        <v>1360</v>
+        <v>1298</v>
       </c>
     </row>
     <row r="477" spans="1:8">
       <c r="A477" s="0">
-        <v>26657</v>
+        <v>29798</v>
       </c>
       <c r="B477" s="0" t="s">
-        <v>1362</v>
+        <v>1299</v>
       </c>
       <c r="C477" s="0" t="s">
-        <v>1359</v>
+        <v>1300</v>
       </c>
       <c r="D477" s="0" t="s">
-        <v>1180</v>
+        <v>99</v>
       </c>
       <c r="E477" s="0" t="s">
-        <v>10</v>
+        <v>418</v>
       </c>
       <c r="G477" s="0">
-        <v>16.2</v>
+        <v>2.83</v>
       </c>
       <c r="H477" s="0" t="s">
-        <v>1360</v>
+        <v>1301</v>
       </c>
     </row>
     <row r="478" spans="1:8">
       <c r="A478" s="0">
-        <v>26658</v>
+        <v>18046</v>
       </c>
       <c r="B478" s="0" t="s">
-        <v>1363</v>
+        <v>1302</v>
       </c>
       <c r="C478" s="0" t="s">
-        <v>1364</v>
+        <v>1303</v>
       </c>
       <c r="D478" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E478" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G478" s="0">
-        <v>10.07</v>
+        <v>7.45</v>
       </c>
       <c r="H478" s="0" t="s">
-        <v>1365</v>
+        <v>1304</v>
       </c>
     </row>
     <row r="479" spans="1:8">
       <c r="A479" s="0">
-        <v>26668</v>
+        <v>18047</v>
       </c>
       <c r="B479" s="0" t="s">
-        <v>1366</v>
+        <v>1305</v>
       </c>
       <c r="C479" s="0" t="s">
-        <v>1367</v>
+        <v>1306</v>
       </c>
       <c r="D479" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E479" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G479" s="0">
-        <v>15.23</v>
+        <v>11.5</v>
       </c>
       <c r="H479" s="0" t="s">
-        <v>1368</v>
+        <v>1307</v>
       </c>
     </row>
     <row r="480" spans="1:8">
       <c r="A480" s="0">
-        <v>26668</v>
+        <v>18050</v>
       </c>
       <c r="B480" s="0" t="s">
-        <v>1369</v>
+        <v>1308</v>
       </c>
       <c r="C480" s="0" t="s">
-        <v>1367</v>
+        <v>1309</v>
       </c>
       <c r="D480" s="0" t="s">
-        <v>158</v>
+        <v>9</v>
       </c>
       <c r="E480" s="0" t="s">
-        <v>10</v>
+        <v>113</v>
       </c>
       <c r="G480" s="0">
-        <v>15.23</v>
+        <v>9.23</v>
       </c>
       <c r="H480" s="0" t="s">
-        <v>1368</v>
+        <v>1310</v>
       </c>
     </row>
     <row r="481" spans="1:8">
       <c r="A481" s="0">
-        <v>26695</v>
+        <v>26340</v>
       </c>
       <c r="B481" s="0" t="s">
-        <v>1370</v>
+        <v>1311</v>
       </c>
       <c r="C481" s="0" t="s">
-        <v>1371</v>
+        <v>1312</v>
       </c>
       <c r="D481" s="0" t="s">
-        <v>79</v>
+        <v>9</v>
       </c>
       <c r="E481" s="0" t="s">
-        <v>10</v>
+        <v>36</v>
       </c>
       <c r="G481" s="0">
-        <v>15.15</v>
+        <v>6.57</v>
       </c>
       <c r="H481" s="0" t="s">
-        <v>1372</v>
+        <v>1313</v>
       </c>
     </row>
     <row r="482" spans="1:8">
       <c r="A482" s="0">
-        <v>26695</v>
+        <v>25655</v>
       </c>
       <c r="B482" s="0" t="s">
-        <v>1373</v>
+        <v>1314</v>
       </c>
       <c r="C482" s="0" t="s">
-        <v>1371</v>
+        <v>1315</v>
       </c>
       <c r="D482" s="0" t="s">
-        <v>158</v>
+        <v>9</v>
       </c>
       <c r="E482" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G482" s="0">
-        <v>15.15</v>
+        <v>39.33</v>
       </c>
       <c r="H482" s="0" t="s">
-        <v>1372</v>
+        <v>1316</v>
       </c>
     </row>
     <row r="483" spans="1:8">
       <c r="A483" s="0">
-        <v>26696</v>
+        <v>25667</v>
       </c>
       <c r="B483" s="0" t="s">
-        <v>1374</v>
+        <v>1317</v>
       </c>
       <c r="C483" s="0" t="s">
-        <v>1375</v>
+        <v>1318</v>
       </c>
       <c r="D483" s="0" t="s">
-        <v>79</v>
+        <v>52</v>
       </c>
       <c r="E483" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G483" s="0">
-        <v>67.63</v>
+        <v>3.47</v>
       </c>
       <c r="H483" s="0" t="s">
-        <v>1376</v>
+        <v>1319</v>
       </c>
     </row>
     <row r="484" spans="1:8">
       <c r="A484" s="0">
-        <v>26696</v>
+        <v>26345</v>
       </c>
       <c r="B484" s="0" t="s">
-        <v>1377</v>
+        <v>1320</v>
       </c>
       <c r="C484" s="0" t="s">
-        <v>1375</v>
+        <v>1321</v>
       </c>
       <c r="D484" s="0" t="s">
-        <v>158</v>
+        <v>456</v>
       </c>
       <c r="E484" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G484" s="0">
-        <v>67.63</v>
+        <v>7.26</v>
       </c>
       <c r="H484" s="0" t="s">
-        <v>1376</v>
+        <v>1322</v>
       </c>
     </row>
     <row r="485" spans="1:8">
       <c r="A485" s="0">
-        <v>26711</v>
+        <v>26345</v>
       </c>
       <c r="B485" s="0" t="s">
-        <v>1378</v>
+        <v>1323</v>
       </c>
       <c r="C485" s="0" t="s">
-        <v>1379</v>
+        <v>1321</v>
       </c>
       <c r="D485" s="0" t="s">
-        <v>9</v>
+        <v>52</v>
       </c>
       <c r="E485" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G485" s="0">
-        <v>16.2</v>
+        <v>7.26</v>
       </c>
       <c r="H485" s="0" t="s">
-        <v>1380</v>
+        <v>1322</v>
       </c>
     </row>
     <row r="486" spans="1:8">
       <c r="A486" s="0">
-        <v>26711</v>
+        <v>29808</v>
       </c>
       <c r="B486" s="0" t="s">
-        <v>1381</v>
+        <v>1324</v>
       </c>
       <c r="C486" s="0" t="s">
-        <v>1379</v>
+        <v>1325</v>
       </c>
       <c r="D486" s="0" t="s">
-        <v>79</v>
+        <v>9</v>
       </c>
       <c r="E486" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G486" s="0">
-        <v>16.2</v>
+        <v>10.71</v>
       </c>
       <c r="H486" s="0" t="s">
-        <v>1380</v>
+        <v>1326</v>
       </c>
     </row>
     <row r="487" spans="1:8">
       <c r="A487" s="0">
-        <v>26720</v>
+        <v>29809</v>
       </c>
       <c r="B487" s="0" t="s">
-        <v>1382</v>
+        <v>1327</v>
       </c>
       <c r="C487" s="0" t="s">
-        <v>1383</v>
+        <v>1328</v>
       </c>
       <c r="D487" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E487" s="0" t="s">
-        <v>1205</v>
+        <v>14</v>
       </c>
       <c r="G487" s="0">
-        <v>19.48</v>
+        <v>10.71</v>
       </c>
       <c r="H487" s="0" t="s">
-        <v>1384</v>
+        <v>1329</v>
       </c>
     </row>
     <row r="488" spans="1:8">
       <c r="A488" s="0">
-        <v>26727</v>
+        <v>18057</v>
       </c>
       <c r="B488" s="0" t="s">
-        <v>1385</v>
+        <v>1330</v>
       </c>
       <c r="C488" s="0" t="s">
-        <v>1386</v>
+        <v>1331</v>
       </c>
       <c r="D488" s="0" t="s">
-        <v>79</v>
+        <v>9</v>
       </c>
       <c r="E488" s="0" t="s">
-        <v>142</v>
+        <v>14</v>
       </c>
       <c r="G488" s="0">
-        <v>21.01</v>
+        <v>19.98</v>
       </c>
       <c r="H488" s="0" t="s">
-        <v>1387</v>
+        <v>1332</v>
       </c>
     </row>
     <row r="489" spans="1:8">
       <c r="A489" s="0">
-        <v>26738</v>
+        <v>29811</v>
       </c>
       <c r="B489" s="0" t="s">
-        <v>1388</v>
+        <v>1333</v>
       </c>
       <c r="C489" s="0" t="s">
-        <v>1389</v>
+        <v>1334</v>
       </c>
       <c r="D489" s="0" t="s">
-        <v>9</v>
+        <v>44</v>
       </c>
       <c r="E489" s="0" t="s">
-        <v>10</v>
+        <v>27</v>
       </c>
       <c r="G489" s="0">
-        <v>11</v>
+        <v>28.85</v>
       </c>
       <c r="H489" s="0" t="s">
-        <v>1390</v>
+        <v>1335</v>
       </c>
     </row>
     <row r="490" spans="1:8">
       <c r="A490" s="0">
-        <v>26738</v>
+        <v>18066</v>
       </c>
       <c r="B490" s="0" t="s">
-        <v>1391</v>
+        <v>1336</v>
       </c>
       <c r="C490" s="0" t="s">
-        <v>1389</v>
+        <v>1337</v>
       </c>
       <c r="D490" s="0" t="s">
-        <v>158</v>
+        <v>44</v>
       </c>
       <c r="E490" s="0" t="s">
-        <v>10</v>
+        <v>27</v>
       </c>
       <c r="G490" s="0">
-        <v>11</v>
+        <v>158.67</v>
       </c>
       <c r="H490" s="0" t="s">
-        <v>1390</v>
+        <v>1338</v>
       </c>
     </row>
     <row r="491" spans="1:8">
       <c r="A491" s="0">
-        <v>26738</v>
+        <v>26350</v>
       </c>
       <c r="B491" s="0" t="s">
-        <v>1392</v>
+        <v>1339</v>
       </c>
       <c r="C491" s="0" t="s">
-        <v>1389</v>
+        <v>1340</v>
       </c>
       <c r="D491" s="0" t="s">
-        <v>1180</v>
+        <v>22</v>
       </c>
       <c r="E491" s="0" t="s">
-        <v>10</v>
+        <v>27</v>
       </c>
       <c r="G491" s="0">
-        <v>11</v>
+        <v>25.67</v>
       </c>
       <c r="H491" s="0" t="s">
-        <v>1390</v>
+        <v>1341</v>
       </c>
     </row>
     <row r="492" spans="1:8">
       <c r="A492" s="0">
-        <v>26739</v>
+        <v>26351</v>
       </c>
       <c r="B492" s="0" t="s">
-        <v>1393</v>
+        <v>1342</v>
       </c>
       <c r="C492" s="0" t="s">
-        <v>1394</v>
+        <v>1343</v>
       </c>
       <c r="D492" s="0" t="s">
-        <v>79</v>
+        <v>22</v>
       </c>
       <c r="E492" s="0" t="s">
-        <v>10</v>
+        <v>27</v>
       </c>
       <c r="G492" s="0">
-        <v>15.98</v>
+        <v>32.07</v>
       </c>
       <c r="H492" s="0" t="s">
-        <v>1395</v>
+        <v>1344</v>
       </c>
     </row>
     <row r="493" spans="1:8">
       <c r="A493" s="0">
-        <v>26739</v>
+        <v>25704</v>
       </c>
       <c r="B493" s="0" t="s">
-        <v>1396</v>
+        <v>1345</v>
       </c>
       <c r="C493" s="0" t="s">
-        <v>1394</v>
+        <v>1346</v>
       </c>
       <c r="D493" s="0" t="s">
-        <v>158</v>
+        <v>52</v>
       </c>
       <c r="E493" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G493" s="0">
-        <v>15.98</v>
+        <v>4.55</v>
       </c>
       <c r="H493" s="0" t="s">
-        <v>1395</v>
+        <v>1347</v>
       </c>
     </row>
     <row r="494" spans="1:8">
       <c r="A494" s="0">
-        <v>26739</v>
+        <v>25704</v>
       </c>
       <c r="B494" s="0" t="s">
-        <v>1397</v>
+        <v>1348</v>
       </c>
       <c r="C494" s="0" t="s">
-        <v>1394</v>
+        <v>1346</v>
       </c>
       <c r="D494" s="0" t="s">
-        <v>1398</v>
+        <v>1349</v>
       </c>
       <c r="E494" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G494" s="0">
-        <v>15.98</v>
+        <v>4.55</v>
       </c>
       <c r="H494" s="0" t="s">
-        <v>1395</v>
+        <v>1347</v>
       </c>
     </row>
     <row r="495" spans="1:8">
       <c r="A495" s="0">
-        <v>26739</v>
+        <v>16928</v>
       </c>
       <c r="B495" s="0" t="s">
-        <v>1399</v>
+        <v>1350</v>
       </c>
       <c r="C495" s="0" t="s">
-        <v>1394</v>
+        <v>1351</v>
       </c>
       <c r="D495" s="0" t="s">
-        <v>40</v>
+        <v>9</v>
       </c>
       <c r="E495" s="0" t="s">
-        <v>10</v>
+        <v>27</v>
       </c>
       <c r="G495" s="0">
-        <v>15.98</v>
+        <v>2.86</v>
       </c>
       <c r="H495" s="0" t="s">
-        <v>1395</v>
+        <v>1352</v>
       </c>
     </row>
     <row r="496" spans="1:8">
       <c r="A496" s="0">
-        <v>26739</v>
+        <v>25712</v>
       </c>
       <c r="B496" s="0" t="s">
-        <v>1400</v>
+        <v>1353</v>
       </c>
       <c r="C496" s="0" t="s">
-        <v>1394</v>
+        <v>1354</v>
       </c>
       <c r="D496" s="0" t="s">
-        <v>38</v>
+        <v>9</v>
       </c>
       <c r="E496" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G496" s="0">
-        <v>15.98</v>
+        <v>4.1</v>
       </c>
       <c r="H496" s="0" t="s">
-        <v>1395</v>
+        <v>1355</v>
       </c>
     </row>
     <row r="497" spans="1:8">
       <c r="A497" s="0">
-        <v>26739</v>
+        <v>16929</v>
       </c>
       <c r="B497" s="0" t="s">
-        <v>1401</v>
+        <v>1356</v>
       </c>
       <c r="C497" s="0" t="s">
-        <v>1394</v>
+        <v>1357</v>
       </c>
       <c r="D497" s="0" t="s">
-        <v>132</v>
+        <v>9</v>
       </c>
       <c r="E497" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G497" s="0">
-        <v>15.98</v>
+        <v>1.25</v>
       </c>
       <c r="H497" s="0" t="s">
-        <v>1395</v>
+        <v>1358</v>
       </c>
     </row>
     <row r="498" spans="1:8">
       <c r="A498" s="0">
-        <v>26740</v>
+        <v>25713</v>
       </c>
       <c r="B498" s="0" t="s">
-        <v>1402</v>
+        <v>1359</v>
       </c>
       <c r="C498" s="0" t="s">
-        <v>1403</v>
+        <v>1360</v>
       </c>
       <c r="D498" s="0" t="s">
-        <v>79</v>
+        <v>44</v>
       </c>
       <c r="E498" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G498" s="0">
-        <v>19.79</v>
+        <v>6.17</v>
       </c>
       <c r="H498" s="0" t="s">
-        <v>1404</v>
+        <v>1361</v>
       </c>
     </row>
     <row r="499" spans="1:8">
       <c r="A499" s="0">
-        <v>26740</v>
+        <v>13853</v>
       </c>
       <c r="B499" s="0" t="s">
-        <v>1405</v>
+        <v>1362</v>
       </c>
       <c r="C499" s="0" t="s">
-        <v>1403</v>
+        <v>1363</v>
       </c>
       <c r="D499" s="0" t="s">
-        <v>158</v>
+        <v>9</v>
       </c>
       <c r="E499" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G499" s="0">
-        <v>19.79</v>
+        <v>3.32</v>
       </c>
       <c r="H499" s="0" t="s">
-        <v>1404</v>
+        <v>1364</v>
       </c>
     </row>
     <row r="500" spans="1:8">
       <c r="A500" s="0">
-        <v>26740</v>
+        <v>26354</v>
       </c>
       <c r="B500" s="0" t="s">
-        <v>1406</v>
+        <v>1365</v>
       </c>
       <c r="C500" s="0" t="s">
-        <v>1403</v>
+        <v>1366</v>
       </c>
       <c r="D500" s="0" t="s">
-        <v>40</v>
+        <v>52</v>
       </c>
       <c r="E500" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G500" s="0">
-        <v>19.79</v>
+        <v>13.35</v>
       </c>
       <c r="H500" s="0" t="s">
-        <v>1404</v>
+        <v>1367</v>
       </c>
     </row>
     <row r="501" spans="1:8">
       <c r="A501" s="0">
-        <v>26740</v>
+        <v>25725</v>
       </c>
       <c r="B501" s="0" t="s">
-        <v>1407</v>
+        <v>1368</v>
       </c>
       <c r="C501" s="0" t="s">
-        <v>1403</v>
+        <v>1369</v>
       </c>
       <c r="D501" s="0" t="s">
-        <v>38</v>
+        <v>22</v>
       </c>
       <c r="E501" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G501" s="0">
-        <v>19.79</v>
+        <v>18.92</v>
       </c>
       <c r="H501" s="0" t="s">
-        <v>1404</v>
+        <v>1370</v>
       </c>
     </row>
     <row r="502" spans="1:8">
       <c r="A502" s="0">
-        <v>26740</v>
+        <v>25733</v>
       </c>
       <c r="B502" s="0" t="s">
-        <v>1408</v>
+        <v>1371</v>
       </c>
       <c r="C502" s="0" t="s">
-        <v>1403</v>
+        <v>1372</v>
       </c>
       <c r="D502" s="0" t="s">
-        <v>132</v>
+        <v>9</v>
       </c>
       <c r="E502" s="0" t="s">
-        <v>10</v>
+        <v>27</v>
       </c>
       <c r="G502" s="0">
-        <v>19.79</v>
+        <v>9.93</v>
       </c>
       <c r="H502" s="0" t="s">
-        <v>1404</v>
+        <v>1373</v>
       </c>
     </row>
     <row r="503" spans="1:8">
       <c r="A503" s="0">
-        <v>26801</v>
+        <v>18081</v>
       </c>
       <c r="B503" s="0" t="s">
-        <v>1409</v>
+        <v>1374</v>
       </c>
       <c r="C503" s="0" t="s">
-        <v>1410</v>
+        <v>1375</v>
       </c>
       <c r="D503" s="0" t="s">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="E503" s="0" t="s">
-        <v>10</v>
+        <v>91</v>
       </c>
       <c r="G503" s="0">
-        <v>15.05</v>
+        <v>13.29</v>
       </c>
       <c r="H503" s="0" t="s">
-        <v>1411</v>
+        <v>1376</v>
       </c>
     </row>
     <row r="504" spans="1:8">
       <c r="A504" s="0">
-        <v>26801</v>
+        <v>25744</v>
       </c>
       <c r="B504" s="0" t="s">
-        <v>1412</v>
+        <v>1377</v>
       </c>
       <c r="C504" s="0" t="s">
-        <v>1410</v>
+        <v>1378</v>
       </c>
       <c r="D504" s="0" t="s">
-        <v>158</v>
-[...3 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="E504" s="0"/>
       <c r="G504" s="0">
-        <v>15.05</v>
+        <v>553</v>
       </c>
       <c r="H504" s="0" t="s">
-        <v>1411</v>
+        <v>1379</v>
       </c>
     </row>
     <row r="505" spans="1:8">
       <c r="A505" s="0">
-        <v>26811</v>
+        <v>25746</v>
       </c>
       <c r="B505" s="0" t="s">
-        <v>1413</v>
+        <v>1380</v>
       </c>
       <c r="C505" s="0" t="s">
-        <v>1414</v>
+        <v>1381</v>
       </c>
       <c r="D505" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E505" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G505" s="0">
-        <v>8</v>
+        <v>53.09</v>
       </c>
       <c r="H505" s="0" t="s">
-        <v>1415</v>
+        <v>1382</v>
       </c>
     </row>
     <row r="506" spans="1:8">
       <c r="A506" s="0">
-        <v>26812</v>
+        <v>25747</v>
       </c>
       <c r="B506" s="0" t="s">
-        <v>1416</v>
+        <v>1383</v>
       </c>
       <c r="C506" s="0" t="s">
-        <v>1417</v>
+        <v>1384</v>
       </c>
       <c r="D506" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E506" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G506" s="0">
-        <v>4.53</v>
+        <v>22.25</v>
       </c>
       <c r="H506" s="0" t="s">
-        <v>1418</v>
+        <v>1385</v>
       </c>
     </row>
     <row r="507" spans="1:8">
       <c r="A507" s="0">
-        <v>26849</v>
+        <v>16955</v>
       </c>
       <c r="B507" s="0" t="s">
-        <v>1419</v>
+        <v>1386</v>
       </c>
       <c r="C507" s="0" t="s">
-        <v>1420</v>
+        <v>1387</v>
       </c>
       <c r="D507" s="0" t="s">
-        <v>79</v>
+        <v>9</v>
       </c>
       <c r="E507" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G507" s="0">
-        <v>14.85</v>
+        <v>1.03</v>
       </c>
       <c r="H507" s="0" t="s">
-        <v>1421</v>
+        <v>1388</v>
       </c>
     </row>
     <row r="508" spans="1:8">
       <c r="A508" s="0">
-        <v>26849</v>
+        <v>16955</v>
       </c>
       <c r="B508" s="0" t="s">
-        <v>1422</v>
+        <v>1389</v>
       </c>
       <c r="C508" s="0" t="s">
-        <v>1420</v>
+        <v>1387</v>
       </c>
       <c r="D508" s="0" t="s">
-        <v>158</v>
+        <v>22</v>
       </c>
       <c r="E508" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G508" s="0">
-        <v>14.85</v>
+        <v>1.03</v>
       </c>
       <c r="H508" s="0" t="s">
-        <v>1421</v>
+        <v>1388</v>
       </c>
     </row>
     <row r="509" spans="1:8">
       <c r="A509" s="0">
-        <v>26873</v>
+        <v>16954</v>
       </c>
       <c r="B509" s="0" t="s">
-        <v>1423</v>
+        <v>1390</v>
       </c>
       <c r="C509" s="0" t="s">
-        <v>1424</v>
+        <v>1391</v>
       </c>
       <c r="D509" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E509" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G509" s="0">
-        <v>26.02</v>
+        <v>0.92</v>
       </c>
       <c r="H509" s="0" t="s">
-        <v>1425</v>
+        <v>1392</v>
       </c>
     </row>
     <row r="510" spans="1:8">
       <c r="A510" s="0">
-        <v>26890</v>
+        <v>16954</v>
       </c>
       <c r="B510" s="0" t="s">
-        <v>1426</v>
+        <v>1393</v>
       </c>
       <c r="C510" s="0" t="s">
-        <v>1427</v>
+        <v>1391</v>
       </c>
       <c r="D510" s="0" t="s">
-        <v>158</v>
+        <v>22</v>
       </c>
       <c r="E510" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G510" s="0">
-        <v>11.08</v>
+        <v>0.92</v>
       </c>
       <c r="H510" s="0" t="s">
-        <v>1428</v>
+        <v>1392</v>
       </c>
     </row>
     <row r="511" spans="1:8">
       <c r="A511" s="0">
-        <v>26890</v>
+        <v>25781</v>
       </c>
       <c r="B511" s="0" t="s">
-        <v>1429</v>
+        <v>1394</v>
       </c>
       <c r="C511" s="0" t="s">
-        <v>1427</v>
+        <v>1395</v>
       </c>
       <c r="D511" s="0" t="s">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="E511" s="0" t="s">
-        <v>10</v>
+        <v>53</v>
       </c>
       <c r="G511" s="0">
-        <v>11.08</v>
+        <v>1.33</v>
       </c>
       <c r="H511" s="0" t="s">
-        <v>1428</v>
+        <v>1396</v>
       </c>
     </row>
     <row r="512" spans="1:8">
       <c r="A512" s="0">
-        <v>14930</v>
+        <v>25782</v>
       </c>
       <c r="B512" s="0" t="s">
-        <v>1430</v>
+        <v>1397</v>
       </c>
       <c r="C512" s="0" t="s">
-        <v>1431</v>
+        <v>1398</v>
       </c>
       <c r="D512" s="0" t="s">
-        <v>359</v>
+        <v>22</v>
       </c>
       <c r="E512" s="0" t="s">
-        <v>142</v>
+        <v>53</v>
       </c>
       <c r="G512" s="0">
-        <v>9.720000000000001</v>
+        <v>1.37</v>
       </c>
       <c r="H512" s="0" t="s">
-        <v>1432</v>
+        <v>1399</v>
       </c>
     </row>
     <row r="513" spans="1:8">
       <c r="A513" s="0">
-        <v>14930</v>
+        <v>25783</v>
       </c>
       <c r="B513" s="0" t="s">
-        <v>1433</v>
+        <v>1400</v>
       </c>
       <c r="C513" s="0" t="s">
-        <v>1431</v>
+        <v>1401</v>
       </c>
       <c r="D513" s="0" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="E513" s="0" t="s">
-        <v>142</v>
+        <v>53</v>
       </c>
       <c r="G513" s="0">
-        <v>9.720000000000001</v>
+        <v>1.47</v>
       </c>
       <c r="H513" s="0" t="s">
-        <v>1432</v>
+        <v>1402</v>
       </c>
     </row>
     <row r="514" spans="1:8">
       <c r="A514" s="0">
-        <v>14930</v>
+        <v>25784</v>
       </c>
       <c r="B514" s="0" t="s">
-        <v>1434</v>
+        <v>1403</v>
       </c>
       <c r="C514" s="0" t="s">
-        <v>1431</v>
+        <v>1404</v>
       </c>
       <c r="D514" s="0" t="s">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="E514" s="0" t="s">
-        <v>142</v>
+        <v>53</v>
       </c>
       <c r="G514" s="0">
-        <v>9.720000000000001</v>
+        <v>6.91</v>
       </c>
       <c r="H514" s="0" t="s">
-        <v>1432</v>
+        <v>1405</v>
       </c>
     </row>
     <row r="515" spans="1:8">
       <c r="A515" s="0">
-        <v>25061</v>
+        <v>25761</v>
       </c>
       <c r="B515" s="0" t="s">
-        <v>1435</v>
+        <v>1406</v>
       </c>
       <c r="C515" s="0" t="s">
-        <v>1436</v>
+        <v>1407</v>
       </c>
       <c r="D515" s="0" t="s">
-        <v>1437</v>
+        <v>22</v>
       </c>
       <c r="E515" s="0" t="s">
-        <v>142</v>
+        <v>14</v>
       </c>
       <c r="G515" s="0">
-        <v>9.720000000000001</v>
+        <v>4.92</v>
       </c>
       <c r="H515" s="0" t="s">
-        <v>1438</v>
+        <v>1408</v>
       </c>
     </row>
     <row r="516" spans="1:8">
       <c r="A516" s="0">
-        <v>25061</v>
+        <v>26770</v>
       </c>
       <c r="B516" s="0" t="s">
-        <v>1439</v>
+        <v>1409</v>
       </c>
       <c r="C516" s="0" t="s">
-        <v>1436</v>
+        <v>1410</v>
       </c>
       <c r="D516" s="0" t="s">
-        <v>9</v>
+        <v>1349</v>
       </c>
       <c r="E516" s="0" t="s">
-        <v>142</v>
+        <v>14</v>
       </c>
       <c r="G516" s="0">
-        <v>9.720000000000001</v>
+        <v>9.24</v>
       </c>
       <c r="H516" s="0" t="s">
-        <v>1438</v>
+        <v>1411</v>
       </c>
     </row>
     <row r="517" spans="1:8">
       <c r="A517" s="0">
-        <v>25146</v>
+        <v>26370</v>
       </c>
       <c r="B517" s="0" t="s">
-        <v>1440</v>
+        <v>1412</v>
       </c>
       <c r="C517" s="0" t="s">
-        <v>1441</v>
+        <v>1413</v>
       </c>
       <c r="D517" s="0" t="s">
-        <v>20</v>
+        <v>44</v>
       </c>
       <c r="E517" s="0" t="s">
-        <v>162</v>
+        <v>53</v>
       </c>
       <c r="G517" s="0">
-        <v>7.51</v>
+        <v>0.74</v>
       </c>
       <c r="H517" s="0" t="s">
-        <v>1442</v>
+        <v>1414</v>
       </c>
     </row>
     <row r="518" spans="1:8">
       <c r="A518" s="0">
-        <v>25247</v>
+        <v>26370</v>
       </c>
       <c r="B518" s="0" t="s">
-        <v>1443</v>
+        <v>1415</v>
       </c>
       <c r="C518" s="0" t="s">
-        <v>1444</v>
+        <v>1413</v>
       </c>
       <c r="D518" s="0" t="s">
-        <v>20</v>
+        <v>209</v>
       </c>
       <c r="E518" s="0" t="s">
-        <v>162</v>
+        <v>53</v>
       </c>
       <c r="G518" s="0">
-        <v>1.51</v>
+        <v>0.74</v>
       </c>
       <c r="H518" s="0" t="s">
-        <v>1445</v>
+        <v>1414</v>
       </c>
     </row>
     <row r="519" spans="1:8">
       <c r="A519" s="0">
-        <v>25269</v>
+        <v>26367</v>
       </c>
       <c r="B519" s="0" t="s">
-        <v>1446</v>
+        <v>1416</v>
       </c>
       <c r="C519" s="0" t="s">
-        <v>1447</v>
+        <v>1417</v>
       </c>
       <c r="D519" s="0" t="s">
-        <v>20</v>
+        <v>52</v>
       </c>
       <c r="E519" s="0" t="s">
-        <v>438</v>
+        <v>14</v>
       </c>
       <c r="G519" s="0">
-        <v>11.07</v>
+        <v>8.68</v>
       </c>
       <c r="H519" s="0" t="s">
-        <v>1448</v>
+        <v>1418</v>
       </c>
     </row>
     <row r="520" spans="1:8">
       <c r="A520" s="0">
-        <v>25447</v>
+        <v>26363</v>
       </c>
       <c r="B520" s="0" t="s">
-        <v>1449</v>
+        <v>1419</v>
       </c>
       <c r="C520" s="0" t="s">
-        <v>1450</v>
+        <v>1420</v>
       </c>
       <c r="D520" s="0" t="s">
-        <v>158</v>
+        <v>9</v>
       </c>
       <c r="E520" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G520" s="0">
-        <v>5.11</v>
+        <v>42.53</v>
       </c>
       <c r="H520" s="0" t="s">
-        <v>1451</v>
+        <v>1421</v>
       </c>
     </row>
     <row r="521" spans="1:8">
       <c r="A521" s="0">
-        <v>25480</v>
+        <v>13865</v>
       </c>
       <c r="B521" s="0" t="s">
-        <v>1452</v>
+        <v>1422</v>
       </c>
       <c r="C521" s="0" t="s">
-        <v>1453</v>
+        <v>1423</v>
       </c>
       <c r="D521" s="0" t="s">
         <v>9</v>
       </c>
-      <c r="E521" s="0"/>
+      <c r="E521" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G521" s="0">
-        <v>29.22</v>
+        <v>4.37</v>
       </c>
       <c r="H521" s="0" t="s">
-        <v>1454</v>
+        <v>1424</v>
       </c>
     </row>
     <row r="522" spans="1:8">
       <c r="A522" s="0">
-        <v>25480</v>
+        <v>13866</v>
       </c>
       <c r="B522" s="0" t="s">
-        <v>1455</v>
+        <v>1425</v>
       </c>
       <c r="C522" s="0" t="s">
-        <v>1453</v>
+        <v>1426</v>
       </c>
       <c r="D522" s="0" t="s">
-        <v>20</v>
-[...1 lines deleted...]
-      <c r="E522" s="0"/>
+        <v>9</v>
+      </c>
+      <c r="E522" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G522" s="0">
-        <v>29.22</v>
+        <v>4.45</v>
       </c>
       <c r="H522" s="0" t="s">
-        <v>1454</v>
+        <v>1427</v>
       </c>
     </row>
     <row r="523" spans="1:8">
       <c r="A523" s="0">
-        <v>25482</v>
+        <v>18087</v>
       </c>
       <c r="B523" s="0" t="s">
-        <v>1456</v>
+        <v>1428</v>
       </c>
       <c r="C523" s="0" t="s">
-        <v>1457</v>
+        <v>1429</v>
       </c>
       <c r="D523" s="0" t="s">
-        <v>158</v>
-[...1 lines deleted...]
-      <c r="E523" s="0"/>
+        <v>9</v>
+      </c>
+      <c r="E523" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G523" s="0">
-        <v>10.02</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="H523" s="0" t="s">
-        <v>1458</v>
+        <v>1430</v>
       </c>
     </row>
     <row r="524" spans="1:8">
       <c r="A524" s="0">
-        <v>25482</v>
+        <v>26376</v>
       </c>
       <c r="B524" s="0" t="s">
-        <v>1459</v>
+        <v>1431</v>
       </c>
       <c r="C524" s="0" t="s">
-        <v>1457</v>
+        <v>1432</v>
       </c>
       <c r="D524" s="0" t="s">
-        <v>40</v>
-[...1 lines deleted...]
-      <c r="E524" s="0"/>
+        <v>9</v>
+      </c>
+      <c r="E524" s="0" t="s">
+        <v>1433</v>
+      </c>
       <c r="G524" s="0">
-        <v>10.02</v>
+        <v>20.27</v>
       </c>
       <c r="H524" s="0" t="s">
-        <v>1458</v>
+        <v>1434</v>
       </c>
     </row>
     <row r="525" spans="1:8">
       <c r="A525" s="0">
-        <v>25611</v>
+        <v>25792</v>
       </c>
       <c r="B525" s="0" t="s">
-        <v>1460</v>
+        <v>1435</v>
       </c>
       <c r="C525" s="0" t="s">
-        <v>1461</v>
+        <v>1436</v>
       </c>
       <c r="D525" s="0" t="s">
-        <v>9</v>
-[...1 lines deleted...]
-      <c r="E525" s="0"/>
+        <v>22</v>
+      </c>
+      <c r="E525" s="0" t="s">
+        <v>668</v>
+      </c>
       <c r="G525" s="0">
-        <v>11.77</v>
+        <v>15.07</v>
       </c>
       <c r="H525" s="0" t="s">
-        <v>1462</v>
+        <v>1437</v>
       </c>
     </row>
     <row r="526" spans="1:8">
       <c r="A526" s="0">
-        <v>25611</v>
+        <v>25794</v>
       </c>
       <c r="B526" s="0" t="s">
-        <v>1463</v>
+        <v>1438</v>
       </c>
       <c r="C526" s="0" t="s">
-        <v>1461</v>
+        <v>1439</v>
       </c>
       <c r="D526" s="0" t="s">
-        <v>20</v>
-[...1 lines deleted...]
-      <c r="E526" s="0"/>
+        <v>22</v>
+      </c>
+      <c r="E526" s="0" t="s">
+        <v>668</v>
+      </c>
       <c r="G526" s="0">
-        <v>11.77</v>
+        <v>19.1</v>
       </c>
       <c r="H526" s="0" t="s">
-        <v>1462</v>
+        <v>1440</v>
       </c>
     </row>
     <row r="527" spans="1:8">
       <c r="A527" s="0">
-        <v>25613</v>
+        <v>25795</v>
       </c>
       <c r="B527" s="0" t="s">
-        <v>1464</v>
+        <v>1441</v>
       </c>
       <c r="C527" s="0" t="s">
-        <v>1465</v>
+        <v>1442</v>
       </c>
       <c r="D527" s="0" t="s">
-        <v>20</v>
-[...1 lines deleted...]
-      <c r="E527" s="0"/>
+        <v>22</v>
+      </c>
+      <c r="E527" s="0" t="s">
+        <v>668</v>
+      </c>
       <c r="G527" s="0">
-        <v>21.89</v>
+        <v>19.1</v>
       </c>
       <c r="H527" s="0" t="s">
-        <v>1466</v>
+        <v>1443</v>
       </c>
     </row>
     <row r="528" spans="1:8">
       <c r="A528" s="0">
-        <v>25670</v>
+        <v>25796</v>
       </c>
       <c r="B528" s="0" t="s">
-        <v>1467</v>
+        <v>1444</v>
       </c>
       <c r="C528" s="0" t="s">
-        <v>1468</v>
+        <v>1445</v>
       </c>
       <c r="D528" s="0" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="E528" s="0" t="s">
-        <v>10</v>
+        <v>668</v>
       </c>
       <c r="G528" s="0">
-        <v>5.05</v>
+        <v>10.43</v>
       </c>
       <c r="H528" s="0" t="s">
-        <v>1469</v>
+        <v>1446</v>
       </c>
     </row>
     <row r="529" spans="1:8">
       <c r="A529" s="0">
-        <v>25869</v>
+        <v>25798</v>
       </c>
       <c r="B529" s="0" t="s">
-        <v>1470</v>
+        <v>1447</v>
       </c>
       <c r="C529" s="0" t="s">
-        <v>1471</v>
+        <v>1448</v>
       </c>
       <c r="D529" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E529" s="0" t="s">
-        <v>46</v>
+        <v>27</v>
       </c>
       <c r="G529" s="0">
-        <v>20.33</v>
+        <v>6.25</v>
       </c>
       <c r="H529" s="0" t="s">
-        <v>1472</v>
+        <v>1449</v>
       </c>
     </row>
     <row r="530" spans="1:8">
       <c r="A530" s="0">
-        <v>25871</v>
+        <v>25798</v>
       </c>
       <c r="B530" s="0" t="s">
-        <v>1473</v>
+        <v>1450</v>
       </c>
       <c r="C530" s="0" t="s">
-        <v>1474</v>
+        <v>1448</v>
       </c>
       <c r="D530" s="0" t="s">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="E530" s="0" t="s">
-        <v>46</v>
+        <v>27</v>
       </c>
       <c r="G530" s="0">
-        <v>19.59</v>
+        <v>6.25</v>
       </c>
       <c r="H530" s="0" t="s">
-        <v>1475</v>
+        <v>1449</v>
       </c>
     </row>
     <row r="531" spans="1:8">
       <c r="A531" s="0">
-        <v>25892</v>
+        <v>16956</v>
       </c>
       <c r="B531" s="0" t="s">
-        <v>1476</v>
+        <v>1451</v>
       </c>
       <c r="C531" s="0" t="s">
-        <v>1477</v>
+        <v>1452</v>
       </c>
       <c r="D531" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E531" s="0" t="s">
-        <v>46</v>
+        <v>14</v>
       </c>
       <c r="G531" s="0">
-        <v>18.5</v>
+        <v>2.04</v>
       </c>
       <c r="H531" s="0" t="s">
-        <v>1478</v>
+        <v>1453</v>
       </c>
     </row>
     <row r="532" spans="1:8">
       <c r="A532" s="0">
-        <v>25892</v>
+        <v>16956</v>
       </c>
       <c r="B532" s="0" t="s">
-        <v>1479</v>
+        <v>1454</v>
       </c>
       <c r="C532" s="0" t="s">
-        <v>1477</v>
+        <v>1452</v>
       </c>
       <c r="D532" s="0" t="s">
-        <v>20</v>
+        <v>52</v>
       </c>
       <c r="E532" s="0" t="s">
-        <v>46</v>
+        <v>14</v>
       </c>
       <c r="G532" s="0">
-        <v>18.5</v>
+        <v>2.04</v>
       </c>
       <c r="H532" s="0" t="s">
-        <v>1478</v>
+        <v>1453</v>
       </c>
     </row>
     <row r="533" spans="1:8">
       <c r="A533" s="0">
-        <v>25907</v>
+        <v>16963</v>
       </c>
       <c r="B533" s="0" t="s">
-        <v>1480</v>
+        <v>1455</v>
       </c>
       <c r="C533" s="0" t="s">
-        <v>1481</v>
+        <v>1456</v>
       </c>
       <c r="D533" s="0" t="s">
-        <v>9</v>
+        <v>209</v>
       </c>
       <c r="E533" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G533" s="0">
-        <v>16.19</v>
+        <v>3.47</v>
       </c>
       <c r="H533" s="0" t="s">
-        <v>1482</v>
+        <v>1457</v>
       </c>
     </row>
     <row r="534" spans="1:8">
       <c r="A534" s="0">
-        <v>25929</v>
+        <v>16969</v>
       </c>
       <c r="B534" s="0" t="s">
-        <v>1483</v>
+        <v>1458</v>
       </c>
       <c r="C534" s="0" t="s">
-        <v>1484</v>
+        <v>1459</v>
       </c>
       <c r="D534" s="0" t="s">
-        <v>359</v>
+        <v>22</v>
       </c>
       <c r="E534" s="0" t="s">
-        <v>46</v>
+        <v>14</v>
       </c>
       <c r="G534" s="0">
-        <v>11.1</v>
+        <v>1.94</v>
       </c>
       <c r="H534" s="0" t="s">
-        <v>1485</v>
+        <v>1460</v>
       </c>
     </row>
     <row r="535" spans="1:8">
       <c r="A535" s="0">
-        <v>25930</v>
+        <v>16969</v>
       </c>
       <c r="B535" s="0" t="s">
-        <v>1486</v>
+        <v>1461</v>
       </c>
       <c r="C535" s="0" t="s">
-        <v>1487</v>
+        <v>1459</v>
       </c>
       <c r="D535" s="0" t="s">
-        <v>9</v>
+        <v>456</v>
       </c>
       <c r="E535" s="0" t="s">
-        <v>46</v>
+        <v>14</v>
       </c>
       <c r="G535" s="0">
-        <v>19.86</v>
+        <v>1.94</v>
       </c>
       <c r="H535" s="0" t="s">
-        <v>1488</v>
+        <v>1460</v>
       </c>
     </row>
     <row r="536" spans="1:8">
       <c r="A536" s="0">
-        <v>25952</v>
+        <v>16972</v>
       </c>
       <c r="B536" s="0" t="s">
-        <v>1489</v>
+        <v>1462</v>
       </c>
       <c r="C536" s="0" t="s">
-        <v>1490</v>
+        <v>1463</v>
       </c>
       <c r="D536" s="0" t="s">
-        <v>9</v>
+        <v>456</v>
       </c>
       <c r="E536" s="0" t="s">
-        <v>142</v>
+        <v>14</v>
       </c>
       <c r="G536" s="0">
-        <v>19.39</v>
+        <v>1.65</v>
       </c>
       <c r="H536" s="0" t="s">
-        <v>1491</v>
+        <v>1464</v>
       </c>
     </row>
     <row r="537" spans="1:8">
       <c r="A537" s="0">
-        <v>25994</v>
+        <v>16991</v>
       </c>
       <c r="B537" s="0" t="s">
-        <v>1492</v>
+        <v>1465</v>
       </c>
       <c r="C537" s="0" t="s">
-        <v>1493</v>
+        <v>1466</v>
       </c>
       <c r="D537" s="0" t="s">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="E537" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G537" s="0">
-        <v>8.050000000000001</v>
+        <v>2.3</v>
       </c>
       <c r="H537" s="0" t="s">
-        <v>1494</v>
+        <v>1467</v>
       </c>
     </row>
     <row r="538" spans="1:8">
       <c r="A538" s="0">
-        <v>24023</v>
+        <v>16993</v>
       </c>
       <c r="B538" s="0" t="s">
-        <v>1495</v>
+        <v>1468</v>
       </c>
       <c r="C538" s="0" t="s">
-        <v>1496</v>
+        <v>1469</v>
       </c>
       <c r="D538" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E538" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G538" s="0">
-        <v>19.66</v>
+        <v>1.06</v>
       </c>
       <c r="H538" s="0" t="s">
-        <v>1497</v>
+        <v>1470</v>
       </c>
     </row>
     <row r="539" spans="1:8">
       <c r="A539" s="0">
-        <v>24023</v>
+        <v>16993</v>
       </c>
       <c r="B539" s="0" t="s">
-        <v>1498</v>
+        <v>1471</v>
       </c>
       <c r="C539" s="0" t="s">
-        <v>1496</v>
+        <v>1469</v>
       </c>
       <c r="D539" s="0" t="s">
-        <v>1180</v>
+        <v>52</v>
       </c>
       <c r="E539" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G539" s="0">
-        <v>19.66</v>
+        <v>1.06</v>
       </c>
       <c r="H539" s="0" t="s">
-        <v>1497</v>
+        <v>1470</v>
       </c>
     </row>
     <row r="540" spans="1:8">
       <c r="A540" s="0">
-        <v>24027</v>
+        <v>16994</v>
       </c>
       <c r="B540" s="0" t="s">
-        <v>1499</v>
+        <v>1472</v>
       </c>
       <c r="C540" s="0" t="s">
-        <v>1500</v>
+        <v>1473</v>
       </c>
       <c r="D540" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E540" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G540" s="0">
-        <v>21.34</v>
+        <v>2.22</v>
       </c>
       <c r="H540" s="0" t="s">
-        <v>1501</v>
+        <v>1474</v>
       </c>
     </row>
     <row r="541" spans="1:8">
       <c r="A541" s="0">
-        <v>24100</v>
+        <v>16994</v>
       </c>
       <c r="B541" s="0" t="s">
-        <v>1502</v>
+        <v>1475</v>
       </c>
       <c r="C541" s="0" t="s">
-        <v>1503</v>
+        <v>1473</v>
       </c>
       <c r="D541" s="0" t="s">
-        <v>9</v>
+        <v>52</v>
       </c>
       <c r="E541" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G541" s="0">
-        <v>17.11</v>
+        <v>2.22</v>
       </c>
       <c r="H541" s="0" t="s">
-        <v>1504</v>
+        <v>1474</v>
       </c>
     </row>
     <row r="542" spans="1:8">
       <c r="A542" s="0">
-        <v>24126</v>
+        <v>16995</v>
       </c>
       <c r="B542" s="0" t="s">
-        <v>1505</v>
+        <v>1476</v>
       </c>
       <c r="C542" s="0" t="s">
-        <v>1506</v>
+        <v>1477</v>
       </c>
       <c r="D542" s="0" t="s">
-        <v>158</v>
+        <v>9</v>
       </c>
       <c r="E542" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G542" s="0">
-        <v>16.77</v>
+        <v>1.93</v>
       </c>
       <c r="H542" s="0" t="s">
-        <v>1507</v>
+        <v>1478</v>
       </c>
     </row>
     <row r="543" spans="1:8">
       <c r="A543" s="0">
-        <v>24126</v>
+        <v>16995</v>
       </c>
       <c r="B543" s="0" t="s">
-        <v>1508</v>
+        <v>1479</v>
       </c>
       <c r="C543" s="0" t="s">
-        <v>1506</v>
+        <v>1477</v>
       </c>
       <c r="D543" s="0" t="s">
-        <v>69</v>
+        <v>52</v>
       </c>
       <c r="E543" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G543" s="0">
-        <v>16.77</v>
+        <v>1.93</v>
       </c>
       <c r="H543" s="0" t="s">
-        <v>1507</v>
+        <v>1478</v>
       </c>
     </row>
     <row r="544" spans="1:8">
       <c r="A544" s="0">
-        <v>24147</v>
+        <v>25814</v>
       </c>
       <c r="B544" s="0" t="s">
-        <v>1509</v>
+        <v>1480</v>
       </c>
       <c r="C544" s="0" t="s">
-        <v>1510</v>
+        <v>1481</v>
       </c>
       <c r="D544" s="0" t="s">
-        <v>69</v>
+        <v>22</v>
       </c>
       <c r="E544" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G544" s="0">
-        <v>17.16</v>
+        <v>5.65</v>
       </c>
       <c r="H544" s="0" t="s">
-        <v>1511</v>
+        <v>1482</v>
       </c>
     </row>
     <row r="545" spans="1:8">
       <c r="A545" s="0">
-        <v>24474</v>
+        <v>25818</v>
       </c>
       <c r="B545" s="0" t="s">
-        <v>1512</v>
+        <v>1483</v>
       </c>
       <c r="C545" s="0" t="s">
-        <v>1513</v>
+        <v>1484</v>
       </c>
       <c r="D545" s="0" t="s">
-        <v>20</v>
+        <v>44</v>
       </c>
       <c r="E545" s="0" t="s">
-        <v>107</v>
+        <v>14</v>
       </c>
       <c r="G545" s="0">
-        <v>24.8</v>
+        <v>4.59</v>
       </c>
       <c r="H545" s="0" t="s">
-        <v>1514</v>
+        <v>1485</v>
       </c>
     </row>
     <row r="546" spans="1:8">
       <c r="A546" s="0">
-        <v>24491</v>
+        <v>25819</v>
       </c>
       <c r="B546" s="0" t="s">
-        <v>1515</v>
+        <v>1486</v>
       </c>
       <c r="C546" s="0" t="s">
-        <v>1516</v>
+        <v>1487</v>
       </c>
       <c r="D546" s="0" t="s">
-        <v>9</v>
+        <v>44</v>
       </c>
       <c r="E546" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G546" s="0">
-        <v>5.11</v>
+        <v>4.6</v>
       </c>
       <c r="H546" s="0" t="s">
-        <v>1517</v>
+        <v>1488</v>
       </c>
     </row>
     <row r="547" spans="1:8">
       <c r="A547" s="0">
-        <v>24538</v>
+        <v>26379</v>
       </c>
       <c r="B547" s="0" t="s">
-        <v>1518</v>
+        <v>1489</v>
       </c>
       <c r="C547" s="0" t="s">
-        <v>1519</v>
+        <v>1490</v>
       </c>
       <c r="D547" s="0" t="s">
-        <v>9</v>
+        <v>1491</v>
       </c>
       <c r="E547" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G547" s="0">
-        <v>17.48</v>
+        <v>10.67</v>
       </c>
       <c r="H547" s="0" t="s">
-        <v>1520</v>
+        <v>1492</v>
       </c>
     </row>
     <row r="548" spans="1:8">
       <c r="A548" s="0">
-        <v>24547</v>
+        <v>26379</v>
       </c>
       <c r="B548" s="0" t="s">
-        <v>1521</v>
+        <v>1493</v>
       </c>
       <c r="C548" s="0" t="s">
-        <v>1522</v>
+        <v>1490</v>
       </c>
       <c r="D548" s="0" t="s">
-        <v>9</v>
+        <v>1494</v>
       </c>
       <c r="E548" s="0" t="s">
-        <v>142</v>
+        <v>14</v>
       </c>
       <c r="G548" s="0">
-        <v>12.83</v>
+        <v>10.67</v>
       </c>
       <c r="H548" s="0" t="s">
-        <v>1523</v>
+        <v>1492</v>
       </c>
     </row>
     <row r="549" spans="1:8">
       <c r="A549" s="0">
-        <v>11966</v>
+        <v>26389</v>
       </c>
       <c r="B549" s="0" t="s">
-        <v>1524</v>
+        <v>1495</v>
       </c>
       <c r="C549" s="0" t="s">
-        <v>1525</v>
+        <v>1496</v>
       </c>
       <c r="D549" s="0" t="s">
-        <v>9</v>
+        <v>456</v>
       </c>
       <c r="E549" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G549" s="0">
-        <v>6.52</v>
+        <v>7.5</v>
       </c>
       <c r="H549" s="0" t="s">
-        <v>1526</v>
+        <v>1497</v>
       </c>
     </row>
     <row r="550" spans="1:8">
       <c r="A550" s="0">
-        <v>26007</v>
+        <v>26389</v>
       </c>
       <c r="B550" s="0" t="s">
-        <v>1527</v>
+        <v>1498</v>
       </c>
       <c r="C550" s="0" t="s">
-        <v>1528</v>
+        <v>1496</v>
       </c>
       <c r="D550" s="0" t="s">
-        <v>9</v>
+        <v>52</v>
       </c>
       <c r="E550" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G550" s="0">
-        <v>29.1</v>
+        <v>7.5</v>
       </c>
       <c r="H550" s="0" t="s">
-        <v>1529</v>
+        <v>1497</v>
       </c>
     </row>
     <row r="551" spans="1:8">
       <c r="A551" s="0">
-        <v>26051</v>
+        <v>26389</v>
       </c>
       <c r="B551" s="0" t="s">
-        <v>1530</v>
+        <v>1499</v>
       </c>
       <c r="C551" s="0" t="s">
-        <v>1531</v>
+        <v>1496</v>
       </c>
       <c r="D551" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E551" s="0" t="s">
-        <v>1532</v>
+        <v>14</v>
       </c>
       <c r="G551" s="0">
-        <v>10.33</v>
+        <v>7.5</v>
       </c>
       <c r="H551" s="0" t="s">
-        <v>1533</v>
+        <v>1497</v>
       </c>
     </row>
     <row r="552" spans="1:8">
       <c r="A552" s="0">
-        <v>26051</v>
+        <v>26389</v>
       </c>
       <c r="B552" s="0" t="s">
-        <v>1534</v>
+        <v>1500</v>
       </c>
       <c r="C552" s="0" t="s">
-        <v>1531</v>
+        <v>1496</v>
       </c>
       <c r="D552" s="0" t="s">
-        <v>40</v>
+        <v>479</v>
       </c>
       <c r="E552" s="0" t="s">
-        <v>1532</v>
+        <v>14</v>
       </c>
       <c r="G552" s="0">
-        <v>10.33</v>
+        <v>7.5</v>
       </c>
       <c r="H552" s="0" t="s">
-        <v>1533</v>
+        <v>1497</v>
       </c>
     </row>
     <row r="553" spans="1:8">
       <c r="A553" s="0">
-        <v>26051</v>
+        <v>18098</v>
       </c>
       <c r="B553" s="0" t="s">
-        <v>1535</v>
+        <v>1501</v>
       </c>
       <c r="C553" s="0" t="s">
-        <v>1531</v>
+        <v>1502</v>
       </c>
       <c r="D553" s="0" t="s">
-        <v>1292</v>
+        <v>9</v>
       </c>
       <c r="E553" s="0" t="s">
-        <v>1532</v>
+        <v>14</v>
       </c>
       <c r="G553" s="0">
-        <v>10.33</v>
+        <v>7.79</v>
       </c>
       <c r="H553" s="0" t="s">
-        <v>1533</v>
+        <v>1503</v>
       </c>
     </row>
     <row r="554" spans="1:8">
       <c r="A554" s="0">
-        <v>26052</v>
+        <v>18097</v>
       </c>
       <c r="B554" s="0" t="s">
-        <v>1536</v>
+        <v>1504</v>
       </c>
       <c r="C554" s="0" t="s">
-        <v>1537</v>
+        <v>1505</v>
       </c>
       <c r="D554" s="0" t="s">
-        <v>1538</v>
+        <v>9</v>
       </c>
       <c r="E554" s="0" t="s">
-        <v>1532</v>
+        <v>14</v>
       </c>
       <c r="G554" s="0">
-        <v>17.56</v>
+        <v>3</v>
       </c>
       <c r="H554" s="0" t="s">
-        <v>1539</v>
+        <v>1506</v>
       </c>
     </row>
     <row r="555" spans="1:8">
       <c r="A555" s="0">
-        <v>26088</v>
+        <v>18097</v>
       </c>
       <c r="B555" s="0" t="s">
-        <v>1540</v>
+        <v>1507</v>
       </c>
       <c r="C555" s="0" t="s">
-        <v>1541</v>
+        <v>1505</v>
       </c>
       <c r="D555" s="0" t="s">
-        <v>1292</v>
+        <v>22</v>
       </c>
       <c r="E555" s="0" t="s">
-        <v>1532</v>
+        <v>14</v>
       </c>
       <c r="G555" s="0">
-        <v>10.33</v>
+        <v>3</v>
       </c>
       <c r="H555" s="0" t="s">
-        <v>1542</v>
+        <v>1506</v>
       </c>
     </row>
     <row r="556" spans="1:8">
       <c r="A556" s="0">
-        <v>26089</v>
+        <v>18102</v>
       </c>
       <c r="B556" s="0" t="s">
-        <v>1543</v>
+        <v>1508</v>
       </c>
       <c r="C556" s="0" t="s">
-        <v>1544</v>
+        <v>1509</v>
       </c>
       <c r="D556" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E556" s="0" t="s">
-        <v>1545</v>
+        <v>27</v>
       </c>
       <c r="G556" s="0">
-        <v>37.17</v>
+        <v>29.59</v>
       </c>
       <c r="H556" s="0" t="s">
-        <v>1546</v>
+        <v>1510</v>
       </c>
     </row>
     <row r="557" spans="1:8">
       <c r="A557" s="0">
-        <v>26090</v>
+        <v>18102</v>
       </c>
       <c r="B557" s="0" t="s">
-        <v>1547</v>
+        <v>1511</v>
       </c>
       <c r="C557" s="0" t="s">
-        <v>1548</v>
+        <v>1509</v>
       </c>
       <c r="D557" s="0" t="s">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="E557" s="0" t="s">
-        <v>10</v>
+        <v>27</v>
       </c>
       <c r="G557" s="0">
-        <v>7.3</v>
+        <v>29.59</v>
       </c>
       <c r="H557" s="0" t="s">
-        <v>1549</v>
+        <v>1510</v>
       </c>
     </row>
     <row r="558" spans="1:8">
       <c r="A558" s="0">
-        <v>26091</v>
+        <v>19007</v>
       </c>
       <c r="B558" s="0" t="s">
-        <v>1550</v>
+        <v>1512</v>
       </c>
       <c r="C558" s="0" t="s">
-        <v>1551</v>
+        <v>1513</v>
       </c>
       <c r="D558" s="0" t="s">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="E558" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G558" s="0">
-        <v>11.12</v>
+        <v>1.82</v>
       </c>
       <c r="H558" s="0" t="s">
-        <v>1552</v>
+        <v>1514</v>
       </c>
     </row>
     <row r="559" spans="1:8">
       <c r="A559" s="0">
-        <v>26091</v>
+        <v>19008</v>
       </c>
       <c r="B559" s="0" t="s">
-        <v>1553</v>
+        <v>1515</v>
       </c>
       <c r="C559" s="0" t="s">
-        <v>1551</v>
+        <v>1516</v>
       </c>
       <c r="D559" s="0" t="s">
-        <v>40</v>
+        <v>22</v>
       </c>
       <c r="E559" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G559" s="0">
-        <v>11.12</v>
+        <v>2.38</v>
       </c>
       <c r="H559" s="0" t="s">
-        <v>1552</v>
+        <v>1517</v>
       </c>
     </row>
     <row r="560" spans="1:8">
       <c r="A560" s="0">
-        <v>26091</v>
+        <v>25837</v>
       </c>
       <c r="B560" s="0" t="s">
-        <v>1554</v>
+        <v>1518</v>
       </c>
       <c r="C560" s="0" t="s">
-        <v>1551</v>
+        <v>1519</v>
       </c>
       <c r="D560" s="0" t="s">
-        <v>1538</v>
+        <v>1349</v>
       </c>
       <c r="E560" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G560" s="0">
-        <v>11.12</v>
+        <v>4.54</v>
       </c>
       <c r="H560" s="0" t="s">
-        <v>1552</v>
+        <v>1520</v>
       </c>
     </row>
     <row r="561" spans="1:8">
       <c r="A561" s="0">
-        <v>26091</v>
+        <v>25837</v>
       </c>
       <c r="B561" s="0" t="s">
-        <v>1555</v>
+        <v>1521</v>
       </c>
       <c r="C561" s="0" t="s">
-        <v>1551</v>
+        <v>1519</v>
       </c>
       <c r="D561" s="0" t="s">
-        <v>1556</v>
+        <v>52</v>
       </c>
       <c r="E561" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G561" s="0">
-        <v>11.12</v>
+        <v>4.54</v>
       </c>
       <c r="H561" s="0" t="s">
-        <v>1552</v>
+        <v>1520</v>
       </c>
     </row>
     <row r="562" spans="1:8">
       <c r="A562" s="0">
-        <v>26172</v>
+        <v>25832</v>
       </c>
       <c r="B562" s="0" t="s">
-        <v>1557</v>
+        <v>1522</v>
       </c>
       <c r="C562" s="0" t="s">
-        <v>1558</v>
+        <v>1523</v>
       </c>
       <c r="D562" s="0" t="s">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="E562" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G562" s="0">
-        <v>21.76</v>
+        <v>1.93</v>
       </c>
       <c r="H562" s="0" t="s">
-        <v>1559</v>
+        <v>1524</v>
       </c>
     </row>
     <row r="563" spans="1:8">
       <c r="A563" s="0">
-        <v>26172</v>
+        <v>18105</v>
       </c>
       <c r="B563" s="0" t="s">
-        <v>1560</v>
+        <v>1525</v>
       </c>
       <c r="C563" s="0" t="s">
-        <v>1558</v>
+        <v>1526</v>
       </c>
       <c r="D563" s="0" t="s">
-        <v>1561</v>
+        <v>9</v>
       </c>
       <c r="E563" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G563" s="0">
-        <v>21.76</v>
+        <v>2.49</v>
       </c>
       <c r="H563" s="0" t="s">
-        <v>1559</v>
+        <v>1527</v>
       </c>
     </row>
     <row r="564" spans="1:8">
       <c r="A564" s="0">
-        <v>26277</v>
+        <v>26392</v>
       </c>
       <c r="B564" s="0" t="s">
-        <v>1562</v>
+        <v>1528</v>
       </c>
       <c r="C564" s="0" t="s">
-        <v>1563</v>
+        <v>1529</v>
       </c>
       <c r="D564" s="0" t="s">
-        <v>1129</v>
+        <v>1530</v>
       </c>
       <c r="E564" s="0" t="s">
-        <v>707</v>
+        <v>18</v>
       </c>
       <c r="G564" s="0">
-        <v>29.1</v>
+        <v>25.44</v>
       </c>
       <c r="H564" s="0" t="s">
-        <v>1564</v>
+        <v>1531</v>
       </c>
     </row>
     <row r="565" spans="1:8">
       <c r="A565" s="0">
-        <v>26277</v>
+        <v>26393</v>
       </c>
       <c r="B565" s="0" t="s">
-        <v>1565</v>
+        <v>1532</v>
       </c>
       <c r="C565" s="0" t="s">
-        <v>1563</v>
+        <v>1533</v>
       </c>
       <c r="D565" s="0" t="s">
-        <v>40</v>
+        <v>1530</v>
       </c>
       <c r="E565" s="0" t="s">
-        <v>707</v>
+        <v>18</v>
       </c>
       <c r="G565" s="0">
-        <v>29.1</v>
+        <v>28.34</v>
       </c>
       <c r="H565" s="0" t="s">
-        <v>1564</v>
+        <v>1534</v>
       </c>
     </row>
     <row r="566" spans="1:8">
       <c r="A566" s="0">
-        <v>26286</v>
+        <v>25842</v>
       </c>
       <c r="B566" s="0" t="s">
-        <v>1566</v>
+        <v>1535</v>
       </c>
       <c r="C566" s="0" t="s">
-        <v>1567</v>
+        <v>1536</v>
       </c>
       <c r="D566" s="0" t="s">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="E566" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G566" s="0">
-        <v>11.97</v>
+        <v>4.83</v>
       </c>
       <c r="H566" s="0" t="s">
-        <v>1568</v>
+        <v>1537</v>
       </c>
     </row>
     <row r="567" spans="1:8">
       <c r="A567" s="0">
-        <v>26286</v>
+        <v>25845</v>
       </c>
       <c r="B567" s="0" t="s">
-        <v>1569</v>
+        <v>1538</v>
       </c>
       <c r="C567" s="0" t="s">
-        <v>1567</v>
+        <v>1539</v>
       </c>
       <c r="D567" s="0" t="s">
-        <v>1292</v>
+        <v>1540</v>
       </c>
       <c r="E567" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G567" s="0">
-        <v>11.97</v>
+        <v>4.45</v>
       </c>
       <c r="H567" s="0" t="s">
-        <v>1568</v>
+        <v>1541</v>
       </c>
     </row>
     <row r="568" spans="1:8">
       <c r="A568" s="0">
-        <v>26345</v>
+        <v>25847</v>
       </c>
       <c r="B568" s="0" t="s">
-        <v>1570</v>
+        <v>1542</v>
       </c>
       <c r="C568" s="0" t="s">
-        <v>1571</v>
+        <v>1543</v>
       </c>
       <c r="D568" s="0" t="s">
-        <v>1292</v>
+        <v>44</v>
       </c>
       <c r="E568" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G568" s="0">
-        <v>7.26</v>
+        <v>5.09</v>
       </c>
       <c r="H568" s="0" t="s">
-        <v>1572</v>
+        <v>1544</v>
       </c>
     </row>
     <row r="569" spans="1:8">
       <c r="A569" s="0">
-        <v>26345</v>
+        <v>25847</v>
       </c>
       <c r="B569" s="0" t="s">
-        <v>1573</v>
+        <v>1545</v>
       </c>
       <c r="C569" s="0" t="s">
-        <v>1571</v>
+        <v>1543</v>
       </c>
       <c r="D569" s="0" t="s">
-        <v>40</v>
+        <v>1540</v>
       </c>
       <c r="E569" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G569" s="0">
-        <v>7.26</v>
+        <v>5.09</v>
       </c>
       <c r="H569" s="0" t="s">
-        <v>1572</v>
+        <v>1544</v>
       </c>
     </row>
     <row r="570" spans="1:8">
       <c r="A570" s="0">
-        <v>26376</v>
+        <v>25846</v>
       </c>
       <c r="B570" s="0" t="s">
-        <v>1574</v>
+        <v>1546</v>
       </c>
       <c r="C570" s="0" t="s">
-        <v>1575</v>
+        <v>1547</v>
       </c>
       <c r="D570" s="0" t="s">
-        <v>9</v>
+        <v>44</v>
       </c>
       <c r="E570" s="0" t="s">
-        <v>1576</v>
+        <v>14</v>
       </c>
       <c r="G570" s="0">
-        <v>20.27</v>
+        <v>5.45</v>
       </c>
       <c r="H570" s="0" t="s">
-        <v>1577</v>
+        <v>1548</v>
       </c>
     </row>
     <row r="571" spans="1:8">
       <c r="A571" s="0">
-        <v>26389</v>
+        <v>25846</v>
       </c>
       <c r="B571" s="0" t="s">
-        <v>1578</v>
+        <v>1549</v>
       </c>
       <c r="C571" s="0" t="s">
-        <v>1579</v>
+        <v>1547</v>
       </c>
       <c r="D571" s="0" t="s">
-        <v>1292</v>
+        <v>1540</v>
       </c>
       <c r="E571" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G571" s="0">
-        <v>7.5</v>
+        <v>5.45</v>
       </c>
       <c r="H571" s="0" t="s">
-        <v>1580</v>
+        <v>1548</v>
       </c>
     </row>
     <row r="572" spans="1:8">
       <c r="A572" s="0">
-        <v>26389</v>
+        <v>25844</v>
       </c>
       <c r="B572" s="0" t="s">
-        <v>1581</v>
+        <v>1550</v>
       </c>
       <c r="C572" s="0" t="s">
-        <v>1579</v>
+        <v>1551</v>
       </c>
       <c r="D572" s="0" t="s">
-        <v>40</v>
+        <v>895</v>
       </c>
       <c r="E572" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G572" s="0">
-        <v>7.5</v>
+        <v>4.05</v>
       </c>
       <c r="H572" s="0" t="s">
-        <v>1580</v>
+        <v>1552</v>
       </c>
     </row>
     <row r="573" spans="1:8">
       <c r="A573" s="0">
-        <v>26389</v>
+        <v>13878</v>
       </c>
       <c r="B573" s="0" t="s">
-        <v>1582</v>
+        <v>1553</v>
       </c>
       <c r="C573" s="0" t="s">
-        <v>1579</v>
+        <v>1554</v>
       </c>
       <c r="D573" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E573" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G573" s="0">
-        <v>7.5</v>
+        <v>4.7</v>
       </c>
       <c r="H573" s="0" t="s">
-        <v>1580</v>
+        <v>1555</v>
       </c>
     </row>
     <row r="574" spans="1:8">
       <c r="A574" s="0">
-        <v>26389</v>
+        <v>13877</v>
       </c>
       <c r="B574" s="0" t="s">
-        <v>1583</v>
+        <v>1556</v>
       </c>
       <c r="C574" s="0" t="s">
-        <v>1579</v>
+        <v>1557</v>
       </c>
       <c r="D574" s="0" t="s">
-        <v>1561</v>
+        <v>1558</v>
       </c>
       <c r="E574" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G574" s="0">
-        <v>7.5</v>
+        <v>3.19</v>
       </c>
       <c r="H574" s="0" t="s">
-        <v>1580</v>
+        <v>1559</v>
       </c>
     </row>
     <row r="575" spans="1:8">
       <c r="A575" s="0">
-        <v>26415</v>
+        <v>18111</v>
       </c>
       <c r="B575" s="0" t="s">
-        <v>1584</v>
+        <v>1560</v>
       </c>
       <c r="C575" s="0" t="s">
-        <v>1585</v>
+        <v>1561</v>
       </c>
       <c r="D575" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E575" s="0" t="s">
-        <v>10</v>
+        <v>514</v>
       </c>
       <c r="G575" s="0">
-        <v>8.31</v>
+        <v>16.99</v>
       </c>
       <c r="H575" s="0" t="s">
-        <v>1586</v>
+        <v>1562</v>
       </c>
     </row>
     <row r="576" spans="1:8">
       <c r="A576" s="0">
-        <v>26415</v>
+        <v>18114</v>
       </c>
       <c r="B576" s="0" t="s">
-        <v>1587</v>
+        <v>1563</v>
       </c>
       <c r="C576" s="0" t="s">
-        <v>1585</v>
+        <v>1564</v>
       </c>
       <c r="D576" s="0" t="s">
-        <v>79</v>
+        <v>22</v>
       </c>
       <c r="E576" s="0" t="s">
-        <v>10</v>
+        <v>514</v>
       </c>
       <c r="G576" s="0">
-        <v>8.31</v>
+        <v>5.56</v>
       </c>
       <c r="H576" s="0" t="s">
-        <v>1586</v>
+        <v>1565</v>
       </c>
     </row>
     <row r="577" spans="1:8">
       <c r="A577" s="0">
-        <v>26503</v>
+        <v>25850</v>
       </c>
       <c r="B577" s="0" t="s">
-        <v>1588</v>
+        <v>1566</v>
       </c>
       <c r="C577" s="0" t="s">
-        <v>1589</v>
+        <v>1567</v>
       </c>
       <c r="D577" s="0" t="s">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="E577" s="0" t="s">
-        <v>53</v>
+        <v>668</v>
       </c>
       <c r="G577" s="0">
-        <v>10.92</v>
+        <v>12.92</v>
       </c>
       <c r="H577" s="0" t="s">
-        <v>1590</v>
+        <v>1568</v>
       </c>
     </row>
     <row r="578" spans="1:8">
       <c r="A578" s="0">
-        <v>26528</v>
+        <v>18119</v>
       </c>
       <c r="B578" s="0" t="s">
-        <v>1591</v>
+        <v>1569</v>
       </c>
       <c r="C578" s="0" t="s">
-        <v>1592</v>
+        <v>1570</v>
       </c>
       <c r="D578" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E578" s="0" t="s">
-        <v>1593</v>
+        <v>1571</v>
       </c>
       <c r="G578" s="0">
-        <v>83.17</v>
+        <v>9.17</v>
       </c>
       <c r="H578" s="0" t="s">
-        <v>1594</v>
+        <v>1572</v>
       </c>
     </row>
     <row r="579" spans="1:8">
       <c r="A579" s="0">
-        <v>26529</v>
+        <v>19029</v>
       </c>
       <c r="B579" s="0" t="s">
-        <v>1595</v>
+        <v>1573</v>
       </c>
       <c r="C579" s="0" t="s">
-        <v>1596</v>
+        <v>1574</v>
       </c>
       <c r="D579" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E579" s="0" t="s">
-        <v>1593</v>
+        <v>14</v>
       </c>
       <c r="G579" s="0">
-        <v>51.19</v>
+        <v>1.22</v>
       </c>
       <c r="H579" s="0" t="s">
-        <v>1597</v>
+        <v>1575</v>
       </c>
     </row>
     <row r="580" spans="1:8">
       <c r="A580" s="0">
-        <v>26534</v>
+        <v>26396</v>
       </c>
       <c r="B580" s="0" t="s">
-        <v>1598</v>
+        <v>1576</v>
       </c>
       <c r="C580" s="0" t="s">
-        <v>1599</v>
+        <v>1577</v>
       </c>
       <c r="D580" s="0" t="s">
-        <v>1292</v>
+        <v>9</v>
       </c>
       <c r="E580" s="0" t="s">
-        <v>1600</v>
+        <v>14</v>
       </c>
       <c r="G580" s="0">
-        <v>43.2</v>
+        <v>10.53</v>
       </c>
       <c r="H580" s="0" t="s">
-        <v>1601</v>
+        <v>1578</v>
       </c>
     </row>
     <row r="581" spans="1:8">
       <c r="A581" s="0">
-        <v>26584</v>
+        <v>26396</v>
       </c>
       <c r="B581" s="0" t="s">
-        <v>1602</v>
+        <v>1579</v>
       </c>
       <c r="C581" s="0" t="s">
-        <v>1603</v>
+        <v>1577</v>
       </c>
       <c r="D581" s="0" t="s">
-        <v>9</v>
+        <v>209</v>
       </c>
       <c r="E581" s="0" t="s">
-        <v>1604</v>
+        <v>14</v>
       </c>
       <c r="G581" s="0">
-        <v>25.76</v>
+        <v>10.53</v>
       </c>
       <c r="H581" s="0" t="s">
-        <v>1605</v>
+        <v>1578</v>
       </c>
     </row>
     <row r="582" spans="1:8">
       <c r="A582" s="0">
-        <v>26619</v>
+        <v>26399</v>
       </c>
       <c r="B582" s="0" t="s">
-        <v>1606</v>
+        <v>1580</v>
       </c>
       <c r="C582" s="0" t="s">
-        <v>1607</v>
+        <v>1581</v>
       </c>
       <c r="D582" s="0" t="s">
-        <v>9</v>
+        <v>52</v>
       </c>
       <c r="E582" s="0" t="s">
-        <v>1576</v>
+        <v>14</v>
       </c>
       <c r="G582" s="0">
-        <v>143.58</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="H582" s="0" t="s">
-        <v>1608</v>
+        <v>1582</v>
       </c>
     </row>
     <row r="583" spans="1:8">
       <c r="A583" s="0">
-        <v>26625</v>
+        <v>26399</v>
       </c>
       <c r="B583" s="0" t="s">
-        <v>1609</v>
+        <v>1583</v>
       </c>
       <c r="C583" s="0" t="s">
-        <v>1610</v>
+        <v>1581</v>
       </c>
       <c r="D583" s="0" t="s">
-        <v>9</v>
+        <v>316</v>
       </c>
       <c r="E583" s="0" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="G583" s="0">
-        <v>9.27</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="H583" s="0" t="s">
-        <v>1611</v>
+        <v>1582</v>
       </c>
     </row>
     <row r="584" spans="1:8">
       <c r="A584" s="0">
-        <v>26636</v>
+        <v>25857</v>
       </c>
       <c r="B584" s="0" t="s">
-        <v>1612</v>
+        <v>1584</v>
       </c>
       <c r="C584" s="0" t="s">
-        <v>1613</v>
+        <v>1585</v>
       </c>
       <c r="D584" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E584" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G584" s="0">
-        <v>212.22</v>
+        <v>13.7</v>
       </c>
       <c r="H584" s="0" t="s">
-        <v>1614</v>
+        <v>1586</v>
       </c>
     </row>
     <row r="585" spans="1:8">
       <c r="A585" s="0">
-        <v>26637</v>
+        <v>25858</v>
       </c>
       <c r="B585" s="0" t="s">
-        <v>1615</v>
+        <v>1587</v>
       </c>
       <c r="C585" s="0" t="s">
-        <v>1616</v>
+        <v>1588</v>
       </c>
       <c r="D585" s="0" t="s">
-        <v>9</v>
+        <v>895</v>
       </c>
       <c r="E585" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G585" s="0">
-        <v>70.63</v>
+        <v>3.57</v>
       </c>
       <c r="H585" s="0" t="s">
-        <v>1617</v>
+        <v>1589</v>
       </c>
     </row>
     <row r="586" spans="1:8">
       <c r="A586" s="0">
-        <v>26771</v>
+        <v>25860</v>
       </c>
       <c r="B586" s="0" t="s">
-        <v>1618</v>
+        <v>1590</v>
       </c>
       <c r="C586" s="0" t="s">
-        <v>1619</v>
+        <v>1591</v>
       </c>
       <c r="D586" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E586" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G586" s="0">
-        <v>26.9</v>
+        <v>2.32</v>
       </c>
       <c r="H586" s="0" t="s">
-        <v>1620</v>
+        <v>1592</v>
       </c>
     </row>
     <row r="587" spans="1:8">
       <c r="A587" s="0">
-        <v>26757</v>
+        <v>26401</v>
       </c>
       <c r="B587" s="0" t="s">
-        <v>1621</v>
+        <v>1593</v>
       </c>
       <c r="C587" s="0" t="s">
-        <v>1622</v>
+        <v>1594</v>
       </c>
       <c r="D587" s="0" t="s">
-        <v>9</v>
+        <v>660</v>
       </c>
       <c r="E587" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G587" s="0">
-        <v>7.62</v>
+        <v>1.16</v>
       </c>
       <c r="H587" s="0" t="s">
-        <v>1623</v>
+        <v>1595</v>
       </c>
     </row>
     <row r="588" spans="1:8">
       <c r="A588" s="0">
-        <v>26759</v>
+        <v>26401</v>
       </c>
       <c r="B588" s="0" t="s">
-        <v>1624</v>
+        <v>1596</v>
       </c>
       <c r="C588" s="0" t="s">
-        <v>1625</v>
+        <v>1594</v>
       </c>
       <c r="D588" s="0" t="s">
-        <v>9</v>
+        <v>316</v>
       </c>
       <c r="E588" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G588" s="0">
-        <v>14.32</v>
+        <v>1.16</v>
       </c>
       <c r="H588" s="0" t="s">
-        <v>1626</v>
+        <v>1595</v>
       </c>
     </row>
     <row r="589" spans="1:8">
       <c r="A589" s="0">
-        <v>26761</v>
+        <v>26401</v>
       </c>
       <c r="B589" s="0" t="s">
-        <v>1627</v>
+        <v>1597</v>
       </c>
       <c r="C589" s="0" t="s">
-        <v>1628</v>
+        <v>1594</v>
       </c>
       <c r="D589" s="0" t="s">
-        <v>9</v>
+        <v>30</v>
       </c>
       <c r="E589" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G589" s="0">
-        <v>36.85</v>
+        <v>1.16</v>
       </c>
       <c r="H589" s="0" t="s">
-        <v>1629</v>
+        <v>1595</v>
       </c>
     </row>
     <row r="590" spans="1:8">
       <c r="A590" s="0">
-        <v>26772</v>
+        <v>26402</v>
       </c>
       <c r="B590" s="0" t="s">
-        <v>1630</v>
+        <v>1598</v>
       </c>
       <c r="C590" s="0" t="s">
-        <v>1631</v>
+        <v>1599</v>
       </c>
       <c r="D590" s="0" t="s">
-        <v>9</v>
+        <v>1600</v>
       </c>
       <c r="E590" s="0" t="s">
-        <v>438</v>
+        <v>14</v>
       </c>
       <c r="G590" s="0">
-        <v>87.17</v>
+        <v>9.68</v>
       </c>
       <c r="H590" s="0" t="s">
-        <v>1632</v>
+        <v>1601</v>
       </c>
     </row>
     <row r="591" spans="1:8">
       <c r="A591" s="0">
-        <v>26782</v>
+        <v>26402</v>
       </c>
       <c r="B591" s="0" t="s">
-        <v>1633</v>
+        <v>1602</v>
       </c>
       <c r="C591" s="0" t="s">
-        <v>1634</v>
+        <v>1599</v>
       </c>
       <c r="D591" s="0" t="s">
-        <v>9</v>
+        <v>1603</v>
       </c>
       <c r="E591" s="0" t="s">
-        <v>107</v>
+        <v>14</v>
       </c>
       <c r="G591" s="0">
-        <v>84.31</v>
+        <v>9.68</v>
       </c>
       <c r="H591" s="0" t="s">
-        <v>1635</v>
+        <v>1601</v>
       </c>
     </row>
     <row r="592" spans="1:8">
       <c r="A592" s="0">
-        <v>26784</v>
+        <v>26402</v>
       </c>
       <c r="B592" s="0" t="s">
-        <v>1636</v>
+        <v>1604</v>
       </c>
       <c r="C592" s="0" t="s">
-        <v>1637</v>
+        <v>1599</v>
       </c>
       <c r="D592" s="0" t="s">
-        <v>9</v>
+        <v>1605</v>
       </c>
       <c r="E592" s="0" t="s">
-        <v>1638</v>
+        <v>14</v>
       </c>
       <c r="G592" s="0">
-        <v>8.619999999999999</v>
+        <v>9.68</v>
       </c>
       <c r="H592" s="0" t="s">
-        <v>1639</v>
+        <v>1601</v>
       </c>
     </row>
     <row r="593" spans="1:8">
       <c r="A593" s="0">
-        <v>26788</v>
+        <v>18125</v>
       </c>
       <c r="B593" s="0" t="s">
-        <v>1640</v>
+        <v>1606</v>
       </c>
       <c r="C593" s="0" t="s">
-        <v>1641</v>
+        <v>1607</v>
       </c>
       <c r="D593" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E593" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G593" s="0">
-        <v>23.28</v>
+        <v>25.22</v>
       </c>
       <c r="H593" s="0" t="s">
-        <v>1642</v>
+        <v>1608</v>
       </c>
     </row>
     <row r="594" spans="1:8">
       <c r="A594" s="0">
-        <v>26789</v>
+        <v>18129</v>
       </c>
       <c r="B594" s="0" t="s">
-        <v>1643</v>
+        <v>1609</v>
       </c>
       <c r="C594" s="0" t="s">
-        <v>1644</v>
+        <v>1610</v>
       </c>
       <c r="D594" s="0" t="s">
-        <v>40</v>
+        <v>9</v>
       </c>
       <c r="E594" s="0" t="s">
-        <v>10</v>
+        <v>53</v>
       </c>
       <c r="G594" s="0">
-        <v>12.75</v>
+        <v>3.65</v>
       </c>
       <c r="H594" s="0" t="s">
-        <v>1645</v>
+        <v>1611</v>
       </c>
     </row>
     <row r="595" spans="1:8">
       <c r="A595" s="0">
-        <v>26789</v>
+        <v>26412</v>
       </c>
       <c r="B595" s="0" t="s">
-        <v>1646</v>
+        <v>1612</v>
       </c>
       <c r="C595" s="0" t="s">
-        <v>1644</v>
+        <v>1613</v>
       </c>
       <c r="D595" s="0" t="s">
-        <v>9</v>
+        <v>316</v>
       </c>
       <c r="E595" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G595" s="0">
-        <v>12.75</v>
+        <v>8.6</v>
       </c>
       <c r="H595" s="0" t="s">
-        <v>1645</v>
+        <v>1614</v>
       </c>
     </row>
     <row r="596" spans="1:8">
       <c r="A596" s="0">
-        <v>26793</v>
+        <v>26415</v>
       </c>
       <c r="B596" s="0" t="s">
-        <v>1647</v>
+        <v>1615</v>
       </c>
       <c r="C596" s="0" t="s">
-        <v>1648</v>
+        <v>1616</v>
       </c>
       <c r="D596" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E596" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G596" s="0">
-        <v>111.37</v>
+        <v>8.31</v>
       </c>
       <c r="H596" s="0" t="s">
-        <v>1649</v>
+        <v>1617</v>
       </c>
     </row>
     <row r="597" spans="1:8">
       <c r="A597" s="0">
-        <v>26802</v>
+        <v>26415</v>
       </c>
       <c r="B597" s="0" t="s">
-        <v>1650</v>
+        <v>1618</v>
       </c>
       <c r="C597" s="0" t="s">
-        <v>1651</v>
+        <v>1616</v>
       </c>
       <c r="D597" s="0" t="s">
-        <v>9</v>
+        <v>44</v>
       </c>
       <c r="E597" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G597" s="0">
-        <v>11.23</v>
+        <v>8.31</v>
       </c>
       <c r="H597" s="0" t="s">
-        <v>1652</v>
+        <v>1617</v>
       </c>
     </row>
     <row r="598" spans="1:8">
       <c r="A598" s="0">
-        <v>26805</v>
+        <v>13895</v>
       </c>
       <c r="B598" s="0" t="s">
-        <v>1653</v>
+        <v>1619</v>
       </c>
       <c r="C598" s="0" t="s">
-        <v>1654</v>
+        <v>1620</v>
       </c>
       <c r="D598" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E598" s="0" t="s">
-        <v>10</v>
+        <v>53</v>
       </c>
       <c r="G598" s="0">
-        <v>20.55</v>
+        <v>2.7</v>
       </c>
       <c r="H598" s="0" t="s">
-        <v>1655</v>
+        <v>1621</v>
       </c>
     </row>
     <row r="599" spans="1:8">
       <c r="A599" s="0">
-        <v>26817</v>
+        <v>13896</v>
       </c>
       <c r="B599" s="0" t="s">
-        <v>1656</v>
+        <v>1622</v>
       </c>
       <c r="C599" s="0" t="s">
-        <v>1657</v>
+        <v>1623</v>
       </c>
       <c r="D599" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E599" s="0" t="s">
-        <v>107</v>
+        <v>53</v>
       </c>
       <c r="G599" s="0">
-        <v>97.31999999999999</v>
+        <v>3.26</v>
       </c>
       <c r="H599" s="0" t="s">
-        <v>1658</v>
+        <v>1624</v>
       </c>
     </row>
     <row r="600" spans="1:8">
       <c r="A600" s="0">
-        <v>26818</v>
+        <v>13893</v>
       </c>
       <c r="B600" s="0" t="s">
-        <v>1659</v>
+        <v>1625</v>
       </c>
       <c r="C600" s="0" t="s">
-        <v>1660</v>
+        <v>1626</v>
       </c>
       <c r="D600" s="0" t="s">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="E600" s="0" t="s">
-        <v>107</v>
+        <v>53</v>
       </c>
       <c r="G600" s="0">
-        <v>106.12</v>
+        <v>3.33</v>
       </c>
       <c r="H600" s="0" t="s">
-        <v>1661</v>
+        <v>1627</v>
       </c>
     </row>
     <row r="601" spans="1:8">
       <c r="A601" s="0">
-        <v>26819</v>
+        <v>18133</v>
       </c>
       <c r="B601" s="0" t="s">
-        <v>1662</v>
+        <v>1628</v>
       </c>
       <c r="C601" s="0" t="s">
-        <v>1663</v>
+        <v>1629</v>
       </c>
       <c r="D601" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E601" s="0" t="s">
-        <v>107</v>
+        <v>113</v>
       </c>
       <c r="G601" s="0">
-        <v>191.48</v>
+        <v>6.49</v>
       </c>
       <c r="H601" s="0" t="s">
-        <v>1664</v>
+        <v>1630</v>
       </c>
     </row>
     <row r="602" spans="1:8">
       <c r="A602" s="0">
-        <v>26830</v>
+        <v>18134</v>
       </c>
       <c r="B602" s="0" t="s">
-        <v>1665</v>
+        <v>1631</v>
       </c>
       <c r="C602" s="0" t="s">
-        <v>1666</v>
+        <v>1632</v>
       </c>
       <c r="D602" s="0" t="s">
-        <v>20</v>
+        <v>9</v>
       </c>
       <c r="E602" s="0" t="s">
-        <v>107</v>
+        <v>113</v>
       </c>
       <c r="G602" s="0">
-        <v>36.46</v>
+        <v>8.59</v>
       </c>
       <c r="H602" s="0" t="s">
-        <v>1667</v>
+        <v>1633</v>
       </c>
     </row>
     <row r="603" spans="1:8">
       <c r="A603" s="0">
-        <v>26831</v>
+        <v>18135</v>
       </c>
       <c r="B603" s="0" t="s">
-        <v>1668</v>
+        <v>1634</v>
       </c>
       <c r="C603" s="0" t="s">
-        <v>1669</v>
+        <v>1635</v>
       </c>
       <c r="D603" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E603" s="0" t="s">
-        <v>107</v>
+        <v>113</v>
       </c>
       <c r="G603" s="0">
-        <v>16.22</v>
+        <v>7.37</v>
       </c>
       <c r="H603" s="0" t="s">
-        <v>1670</v>
+        <v>1636</v>
       </c>
     </row>
     <row r="604" spans="1:8">
       <c r="A604" s="0">
-        <v>26867</v>
+        <v>18137</v>
       </c>
       <c r="B604" s="0" t="s">
-        <v>1671</v>
+        <v>1637</v>
       </c>
       <c r="C604" s="0" t="s">
-        <v>1672</v>
+        <v>1638</v>
       </c>
       <c r="D604" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E604" s="0" t="s">
-        <v>10</v>
+        <v>113</v>
       </c>
       <c r="G604" s="0">
-        <v>168.38</v>
+        <v>5.99</v>
       </c>
       <c r="H604" s="0" t="s">
-        <v>1673</v>
+        <v>1639</v>
       </c>
     </row>
     <row r="605" spans="1:8">
       <c r="A605" s="0">
-        <v>26872</v>
+        <v>18130</v>
       </c>
       <c r="B605" s="0" t="s">
-        <v>1674</v>
+        <v>1640</v>
       </c>
       <c r="C605" s="0" t="s">
-        <v>1675</v>
+        <v>1641</v>
       </c>
       <c r="D605" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E605" s="0" t="s">
-        <v>10</v>
+        <v>113</v>
       </c>
       <c r="G605" s="0">
-        <v>15.13</v>
+        <v>7.71</v>
       </c>
       <c r="H605" s="0" t="s">
-        <v>1676</v>
+        <v>1642</v>
       </c>
     </row>
     <row r="606" spans="1:8">
       <c r="A606" s="0">
-        <v>26901</v>
+        <v>18131</v>
       </c>
       <c r="B606" s="0" t="s">
-        <v>1677</v>
+        <v>1643</v>
       </c>
       <c r="C606" s="0" t="s">
-        <v>1678</v>
+        <v>1644</v>
       </c>
       <c r="D606" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E606" s="0" t="s">
-        <v>1576</v>
+        <v>113</v>
       </c>
       <c r="G606" s="0">
-        <v>23.37</v>
+        <v>13.65</v>
       </c>
       <c r="H606" s="0" t="s">
-        <v>1679</v>
+        <v>1645</v>
       </c>
     </row>
     <row r="607" spans="1:8">
       <c r="A607" s="0">
-        <v>26895</v>
+        <v>19043</v>
       </c>
       <c r="B607" s="0" t="s">
-        <v>1680</v>
+        <v>1646</v>
       </c>
       <c r="C607" s="0" t="s">
-        <v>1681</v>
+        <v>1647</v>
       </c>
       <c r="D607" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E607" s="0" t="s">
-        <v>1576</v>
+        <v>14</v>
       </c>
       <c r="G607" s="0">
-        <v>264.63</v>
+        <v>1.48</v>
       </c>
       <c r="H607" s="0" t="s">
-        <v>1682</v>
+        <v>1648</v>
       </c>
     </row>
     <row r="608" spans="1:8">
       <c r="A608" s="0">
-        <v>26899</v>
+        <v>19044</v>
       </c>
       <c r="B608" s="0" t="s">
-        <v>1683</v>
+        <v>1649</v>
       </c>
       <c r="C608" s="0" t="s">
-        <v>1684</v>
+        <v>1650</v>
       </c>
       <c r="D608" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E608" s="0" t="s">
-        <v>1576</v>
+        <v>14</v>
       </c>
       <c r="G608" s="0">
-        <v>106.98</v>
+        <v>2.18</v>
       </c>
       <c r="H608" s="0" t="s">
-        <v>1685</v>
+        <v>1651</v>
       </c>
     </row>
     <row r="609" spans="1:8">
       <c r="A609" s="0">
-        <v>26907</v>
+        <v>19045</v>
       </c>
       <c r="B609" s="0" t="s">
-        <v>1686</v>
+        <v>1652</v>
       </c>
       <c r="C609" s="0" t="s">
-        <v>1687</v>
+        <v>1653</v>
       </c>
       <c r="D609" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E609" s="0" t="s">
-        <v>1688</v>
+        <v>14</v>
       </c>
       <c r="G609" s="0">
-        <v>21.71</v>
+        <v>2.6</v>
       </c>
       <c r="H609" s="0" t="s">
-        <v>1689</v>
+        <v>1654</v>
       </c>
     </row>
     <row r="610" spans="1:8">
       <c r="A610" s="0">
-        <v>26907</v>
+        <v>25868</v>
       </c>
       <c r="B610" s="0" t="s">
-        <v>1690</v>
+        <v>1655</v>
       </c>
       <c r="C610" s="0" t="s">
-        <v>1687</v>
+        <v>1656</v>
       </c>
       <c r="D610" s="0" t="s">
-        <v>1292</v>
+        <v>1657</v>
       </c>
       <c r="E610" s="0" t="s">
-        <v>1688</v>
+        <v>14</v>
       </c>
       <c r="G610" s="0">
-        <v>21.71</v>
+        <v>4.47</v>
       </c>
       <c r="H610" s="0" t="s">
-        <v>1689</v>
+        <v>1658</v>
       </c>
     </row>
     <row r="611" spans="1:8">
       <c r="A611" s="0">
-        <v>26909</v>
+        <v>18140</v>
       </c>
       <c r="B611" s="0" t="s">
-        <v>1691</v>
+        <v>1659</v>
       </c>
       <c r="C611" s="0" t="s">
-        <v>1692</v>
+        <v>1660</v>
       </c>
       <c r="D611" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E611" s="0" t="s">
-        <v>1688</v>
+        <v>53</v>
       </c>
       <c r="G611" s="0">
-        <v>26.49</v>
+        <v>2.53</v>
       </c>
       <c r="H611" s="0" t="s">
-        <v>1693</v>
+        <v>1661</v>
       </c>
     </row>
     <row r="612" spans="1:8">
       <c r="A612" s="0">
-        <v>26909</v>
+        <v>18141</v>
       </c>
       <c r="B612" s="0" t="s">
-        <v>1694</v>
+        <v>1662</v>
       </c>
       <c r="C612" s="0" t="s">
-        <v>1692</v>
+        <v>1663</v>
       </c>
       <c r="D612" s="0" t="s">
-        <v>1292</v>
+        <v>9</v>
       </c>
       <c r="E612" s="0" t="s">
-        <v>1688</v>
+        <v>14</v>
       </c>
       <c r="G612" s="0">
-        <v>26.49</v>
+        <v>2.34</v>
       </c>
       <c r="H612" s="0" t="s">
-        <v>1693</v>
+        <v>1664</v>
       </c>
     </row>
     <row r="613" spans="1:8">
       <c r="A613" s="0">
-        <v>26909</v>
+        <v>18148</v>
       </c>
       <c r="B613" s="0" t="s">
-        <v>1695</v>
+        <v>1665</v>
       </c>
       <c r="C613" s="0" t="s">
-        <v>1692</v>
+        <v>1666</v>
       </c>
       <c r="D613" s="0" t="s">
-        <v>40</v>
+        <v>9</v>
       </c>
       <c r="E613" s="0" t="s">
-        <v>1688</v>
+        <v>10</v>
       </c>
       <c r="G613" s="0">
-        <v>26.49</v>
+        <v>6.7</v>
       </c>
       <c r="H613" s="0" t="s">
-        <v>1693</v>
+        <v>1667</v>
       </c>
     </row>
     <row r="614" spans="1:8">
       <c r="A614" s="0">
-        <v>26910</v>
+        <v>26426</v>
       </c>
       <c r="B614" s="0" t="s">
-        <v>1696</v>
+        <v>1668</v>
       </c>
       <c r="C614" s="0" t="s">
-        <v>1697</v>
+        <v>1669</v>
       </c>
       <c r="D614" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E614" s="0" t="s">
-        <v>1688</v>
+        <v>10</v>
       </c>
       <c r="G614" s="0">
-        <v>18.22</v>
+        <v>10.22</v>
       </c>
       <c r="H614" s="0" t="s">
-        <v>1698</v>
+        <v>1670</v>
       </c>
     </row>
     <row r="615" spans="1:8">
       <c r="A615" s="0">
-        <v>26910</v>
+        <v>26467</v>
       </c>
       <c r="B615" s="0" t="s">
-        <v>1699</v>
+        <v>1671</v>
       </c>
       <c r="C615" s="0" t="s">
-        <v>1697</v>
+        <v>1672</v>
       </c>
       <c r="D615" s="0" t="s">
-        <v>1292</v>
+        <v>9</v>
       </c>
       <c r="E615" s="0" t="s">
-        <v>1688</v>
+        <v>10</v>
       </c>
       <c r="G615" s="0">
-        <v>18.22</v>
+        <v>11.62</v>
       </c>
       <c r="H615" s="0" t="s">
-        <v>1698</v>
+        <v>1673</v>
       </c>
     </row>
     <row r="616" spans="1:8">
       <c r="A616" s="0">
-        <v>26913</v>
+        <v>25869</v>
       </c>
       <c r="B616" s="0" t="s">
-        <v>1700</v>
+        <v>1674</v>
       </c>
       <c r="C616" s="0" t="s">
-        <v>1701</v>
+        <v>1675</v>
       </c>
       <c r="D616" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E616" s="0" t="s">
-        <v>1688</v>
+        <v>1676</v>
       </c>
       <c r="G616" s="0">
-        <v>153.69</v>
+        <v>20.33</v>
       </c>
       <c r="H616" s="0" t="s">
-        <v>1702</v>
+        <v>1677</v>
       </c>
     </row>
     <row r="617" spans="1:8">
       <c r="A617" s="0">
-        <v>26915</v>
+        <v>25871</v>
       </c>
       <c r="B617" s="0" t="s">
-        <v>1703</v>
+        <v>1678</v>
       </c>
       <c r="C617" s="0" t="s">
-        <v>1704</v>
+        <v>1679</v>
       </c>
       <c r="D617" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E617" s="0" t="s">
-        <v>1688</v>
+        <v>1676</v>
       </c>
       <c r="G617" s="0">
-        <v>278.89</v>
+        <v>19.59</v>
       </c>
       <c r="H617" s="0" t="s">
-        <v>1705</v>
+        <v>1680</v>
       </c>
     </row>
     <row r="618" spans="1:8">
       <c r="A618" s="0">
-        <v>26916</v>
+        <v>19061</v>
       </c>
       <c r="B618" s="0" t="s">
-        <v>1706</v>
+        <v>1681</v>
       </c>
       <c r="C618" s="0" t="s">
-        <v>1707</v>
+        <v>1682</v>
       </c>
       <c r="D618" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E618" s="0" t="s">
-        <v>1688</v>
+        <v>27</v>
       </c>
       <c r="G618" s="0">
-        <v>45.43</v>
+        <v>8.9</v>
       </c>
       <c r="H618" s="0" t="s">
-        <v>1708</v>
+        <v>1683</v>
       </c>
     </row>
     <row r="619" spans="1:8">
       <c r="A619" s="0">
-        <v>26917</v>
+        <v>19062</v>
       </c>
       <c r="B619" s="0" t="s">
-        <v>1709</v>
+        <v>1684</v>
       </c>
       <c r="C619" s="0" t="s">
-        <v>1710</v>
+        <v>1685</v>
       </c>
       <c r="D619" s="0" t="s">
-        <v>1711</v>
+        <v>9</v>
       </c>
       <c r="E619" s="0" t="s">
-        <v>1688</v>
+        <v>27</v>
       </c>
       <c r="G619" s="0">
-        <v>46.73</v>
+        <v>6.83</v>
       </c>
       <c r="H619" s="0" t="s">
-        <v>1712</v>
+        <v>1686</v>
       </c>
     </row>
     <row r="620" spans="1:8">
       <c r="A620" s="0">
-        <v>26917</v>
+        <v>19081</v>
       </c>
       <c r="B620" s="0" t="s">
-        <v>1713</v>
+        <v>1687</v>
       </c>
       <c r="C620" s="0" t="s">
-        <v>1710</v>
+        <v>1688</v>
       </c>
       <c r="D620" s="0" t="s">
-        <v>1292</v>
+        <v>9</v>
       </c>
       <c r="E620" s="0" t="s">
-        <v>1688</v>
+        <v>27</v>
       </c>
       <c r="G620" s="0">
-        <v>46.73</v>
+        <v>6.99</v>
       </c>
       <c r="H620" s="0" t="s">
-        <v>1712</v>
+        <v>1689</v>
       </c>
     </row>
     <row r="621" spans="1:8">
       <c r="A621" s="0">
-        <v>26917</v>
+        <v>25873</v>
       </c>
       <c r="B621" s="0" t="s">
-        <v>1714</v>
+        <v>1690</v>
       </c>
       <c r="C621" s="0" t="s">
-        <v>1710</v>
+        <v>1691</v>
       </c>
       <c r="D621" s="0" t="s">
-        <v>40</v>
+        <v>9</v>
       </c>
       <c r="E621" s="0" t="s">
-        <v>1688</v>
+        <v>27</v>
       </c>
       <c r="G621" s="0">
-        <v>46.73</v>
+        <v>9.27</v>
       </c>
       <c r="H621" s="0" t="s">
-        <v>1712</v>
+        <v>1692</v>
       </c>
     </row>
     <row r="622" spans="1:8">
       <c r="A622" s="0">
-        <v>26918</v>
+        <v>25875</v>
       </c>
       <c r="B622" s="0" t="s">
-        <v>1715</v>
+        <v>1693</v>
       </c>
       <c r="C622" s="0" t="s">
-        <v>1716</v>
+        <v>1694</v>
       </c>
       <c r="D622" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E622" s="0" t="s">
-        <v>1688</v>
+        <v>27</v>
       </c>
       <c r="G622" s="0">
-        <v>133.24</v>
+        <v>4.6</v>
       </c>
       <c r="H622" s="0" t="s">
-        <v>1717</v>
+        <v>1695</v>
       </c>
     </row>
     <row r="623" spans="1:8">
       <c r="A623" s="0">
-        <v>26918</v>
+        <v>25876</v>
       </c>
       <c r="B623" s="0" t="s">
-        <v>1718</v>
+        <v>1696</v>
       </c>
       <c r="C623" s="0" t="s">
-        <v>1716</v>
+        <v>1697</v>
       </c>
       <c r="D623" s="0" t="s">
-        <v>1292</v>
+        <v>9</v>
       </c>
       <c r="E623" s="0" t="s">
-        <v>1688</v>
+        <v>27</v>
       </c>
       <c r="G623" s="0">
-        <v>133.24</v>
+        <v>7.77</v>
       </c>
       <c r="H623" s="0" t="s">
-        <v>1717</v>
+        <v>1698</v>
       </c>
     </row>
     <row r="624" spans="1:8">
       <c r="A624" s="0">
-        <v>26918</v>
+        <v>25877</v>
       </c>
       <c r="B624" s="0" t="s">
-        <v>1719</v>
+        <v>1699</v>
       </c>
       <c r="C624" s="0" t="s">
-        <v>1716</v>
+        <v>1700</v>
       </c>
       <c r="D624" s="0" t="s">
-        <v>40</v>
+        <v>9</v>
       </c>
       <c r="E624" s="0" t="s">
-        <v>1688</v>
+        <v>27</v>
       </c>
       <c r="G624" s="0">
-        <v>133.24</v>
+        <v>10.69</v>
       </c>
       <c r="H624" s="0" t="s">
-        <v>1717</v>
+        <v>1701</v>
       </c>
     </row>
     <row r="625" spans="1:8">
       <c r="A625" s="0">
-        <v>26930</v>
+        <v>18164</v>
       </c>
       <c r="B625" s="0" t="s">
-        <v>1720</v>
+        <v>1702</v>
       </c>
       <c r="C625" s="0" t="s">
-        <v>1721</v>
+        <v>1703</v>
       </c>
       <c r="D625" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E625" s="0" t="s">
-        <v>10</v>
+        <v>27</v>
       </c>
       <c r="G625" s="0">
-        <v>4.15</v>
+        <v>33.8</v>
       </c>
       <c r="H625" s="0" t="s">
-        <v>1722</v>
+        <v>1704</v>
       </c>
     </row>
     <row r="626" spans="1:8">
       <c r="A626" s="0">
-        <v>17049</v>
+        <v>13906</v>
       </c>
       <c r="B626" s="0" t="s">
-        <v>1723</v>
+        <v>1705</v>
       </c>
       <c r="C626" s="0" t="s">
-        <v>1724</v>
+        <v>1706</v>
       </c>
       <c r="D626" s="0" t="s">
-        <v>79</v>
+        <v>9</v>
       </c>
       <c r="E626" s="0" t="s">
-        <v>162</v>
+        <v>27</v>
       </c>
       <c r="G626" s="0">
-        <v>6.34</v>
+        <v>7.61</v>
       </c>
       <c r="H626" s="0" t="s">
-        <v>1725</v>
+        <v>1707</v>
       </c>
     </row>
     <row r="627" spans="1:8">
       <c r="A627" s="0">
-        <v>25713</v>
+        <v>13910</v>
       </c>
       <c r="B627" s="0" t="s">
-        <v>1726</v>
+        <v>1708</v>
       </c>
       <c r="C627" s="0" t="s">
-        <v>1727</v>
+        <v>1709</v>
       </c>
       <c r="D627" s="0" t="s">
-        <v>79</v>
+        <v>9</v>
       </c>
       <c r="E627" s="0" t="s">
-        <v>10</v>
+        <v>27</v>
       </c>
       <c r="G627" s="0">
-        <v>6.17</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="H627" s="0" t="s">
-        <v>1728</v>
+        <v>1710</v>
       </c>
     </row>
     <row r="628" spans="1:8">
       <c r="A628" s="0">
-        <v>17087</v>
+        <v>13903</v>
       </c>
       <c r="B628" s="0" t="s">
-        <v>1729</v>
+        <v>1711</v>
       </c>
       <c r="C628" s="0" t="s">
-        <v>1730</v>
+        <v>1712</v>
       </c>
       <c r="D628" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E628" s="0" t="s">
-        <v>10</v>
+        <v>27</v>
       </c>
       <c r="G628" s="0">
-        <v>4.43</v>
+        <v>12.61</v>
       </c>
       <c r="H628" s="0" t="s">
-        <v>1731</v>
+        <v>1713</v>
       </c>
     </row>
     <row r="629" spans="1:8">
       <c r="A629" s="0">
-        <v>17109</v>
+        <v>13917</v>
       </c>
       <c r="B629" s="0" t="s">
-        <v>1732</v>
+        <v>1714</v>
       </c>
       <c r="C629" s="0" t="s">
-        <v>1733</v>
+        <v>1715</v>
       </c>
       <c r="D629" s="0" t="s">
-        <v>9</v>
+        <v>44</v>
       </c>
       <c r="E629" s="0" t="s">
-        <v>10</v>
+        <v>27</v>
       </c>
       <c r="G629" s="0">
-        <v>6.75</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="H629" s="0" t="s">
-        <v>1734</v>
+        <v>1716</v>
       </c>
     </row>
     <row r="630" spans="1:8">
       <c r="A630" s="0">
-        <v>17533</v>
+        <v>13918</v>
       </c>
       <c r="B630" s="0" t="s">
-        <v>1735</v>
+        <v>1717</v>
       </c>
       <c r="C630" s="0" t="s">
-        <v>1736</v>
+        <v>1718</v>
       </c>
       <c r="D630" s="0" t="s">
-        <v>79</v>
+        <v>9</v>
       </c>
       <c r="E630" s="0" t="s">
-        <v>10</v>
+        <v>27</v>
       </c>
       <c r="G630" s="0">
-        <v>4.05</v>
+        <v>13.82</v>
       </c>
       <c r="H630" s="0" t="s">
-        <v>1737</v>
+        <v>1719</v>
       </c>
     </row>
     <row r="631" spans="1:8">
       <c r="A631" s="0">
-        <v>17629</v>
+        <v>13918</v>
       </c>
       <c r="B631" s="0" t="s">
-        <v>1738</v>
+        <v>1720</v>
       </c>
       <c r="C631" s="0" t="s">
-        <v>1739</v>
+        <v>1718</v>
       </c>
       <c r="D631" s="0" t="s">
-        <v>9</v>
+        <v>209</v>
       </c>
       <c r="E631" s="0" t="s">
-        <v>10</v>
+        <v>27</v>
       </c>
       <c r="G631" s="0">
-        <v>2.96</v>
+        <v>13.82</v>
       </c>
       <c r="H631" s="0" t="s">
-        <v>1740</v>
+        <v>1719</v>
       </c>
     </row>
     <row r="632" spans="1:8">
       <c r="A632" s="0">
-        <v>18250</v>
+        <v>26469</v>
       </c>
       <c r="B632" s="0" t="s">
-        <v>1741</v>
+        <v>1721</v>
       </c>
       <c r="C632" s="0" t="s">
-        <v>1742</v>
+        <v>1722</v>
       </c>
       <c r="D632" s="0" t="s">
-        <v>79</v>
+        <v>132</v>
       </c>
       <c r="E632" s="0" t="s">
-        <v>107</v>
+        <v>27</v>
       </c>
       <c r="G632" s="0">
-        <v>19.48</v>
+        <v>20.45</v>
       </c>
       <c r="H632" s="0" t="s">
-        <v>1743</v>
+        <v>1723</v>
       </c>
     </row>
     <row r="633" spans="1:8">
       <c r="A633" s="0">
-        <v>18251</v>
+        <v>26472</v>
       </c>
       <c r="B633" s="0" t="s">
-        <v>1744</v>
+        <v>1724</v>
       </c>
       <c r="C633" s="0" t="s">
-        <v>1745</v>
+        <v>1725</v>
       </c>
       <c r="D633" s="0" t="s">
-        <v>79</v>
+        <v>9</v>
       </c>
       <c r="E633" s="0" t="s">
-        <v>107</v>
+        <v>53</v>
       </c>
       <c r="G633" s="0">
-        <v>38.72</v>
+        <v>7.56</v>
       </c>
       <c r="H633" s="0" t="s">
-        <v>1746</v>
+        <v>1726</v>
       </c>
     </row>
     <row r="634" spans="1:8">
       <c r="A634" s="0">
-        <v>15277</v>
+        <v>26472</v>
       </c>
       <c r="B634" s="0" t="s">
-        <v>1747</v>
+        <v>1727</v>
       </c>
       <c r="C634" s="0" t="s">
-        <v>1748</v>
+        <v>1725</v>
       </c>
       <c r="D634" s="0" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="E634" s="0" t="s">
-        <v>10</v>
+        <v>53</v>
       </c>
       <c r="G634" s="0">
-        <v>0.73</v>
+        <v>7.56</v>
       </c>
       <c r="H634" s="0" t="s">
-        <v>1749</v>
+        <v>1726</v>
       </c>
     </row>
     <row r="635" spans="1:8">
       <c r="A635" s="0">
-        <v>16060</v>
+        <v>13923</v>
       </c>
       <c r="B635" s="0" t="s">
-        <v>1750</v>
+        <v>1728</v>
       </c>
       <c r="C635" s="0" t="s">
-        <v>1751</v>
+        <v>1729</v>
       </c>
       <c r="D635" s="0" t="s">
-        <v>79</v>
+        <v>9</v>
       </c>
       <c r="E635" s="0" t="s">
-        <v>170</v>
+        <v>14</v>
       </c>
       <c r="G635" s="0">
-        <v>2.82</v>
+        <v>2.99</v>
       </c>
       <c r="H635" s="0" t="s">
-        <v>1752</v>
+        <v>1730</v>
       </c>
     </row>
     <row r="636" spans="1:8">
       <c r="A636" s="0">
-        <v>16106</v>
+        <v>26477</v>
       </c>
       <c r="B636" s="0" t="s">
-        <v>1753</v>
+        <v>1731</v>
       </c>
       <c r="C636" s="0" t="s">
-        <v>1754</v>
+        <v>1732</v>
       </c>
       <c r="D636" s="0" t="s">
-        <v>1755</v>
+        <v>9</v>
       </c>
       <c r="E636" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G636" s="0">
-        <v>2.03</v>
+        <v>9.98</v>
       </c>
       <c r="H636" s="0" t="s">
-        <v>1756</v>
+        <v>1733</v>
       </c>
     </row>
     <row r="637" spans="1:8">
       <c r="A637" s="0">
-        <v>16201</v>
+        <v>26477</v>
       </c>
       <c r="B637" s="0" t="s">
-        <v>1757</v>
+        <v>1734</v>
       </c>
       <c r="C637" s="0" t="s">
-        <v>1758</v>
+        <v>1732</v>
       </c>
       <c r="D637" s="0" t="s">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="E637" s="0" t="s">
-        <v>290</v>
+        <v>14</v>
       </c>
       <c r="G637" s="0">
-        <v>3.93</v>
+        <v>9.98</v>
       </c>
       <c r="H637" s="0" t="s">
-        <v>1759</v>
+        <v>1733</v>
       </c>
     </row>
     <row r="638" spans="1:8">
       <c r="A638" s="0">
-        <v>16238</v>
+        <v>26477</v>
       </c>
       <c r="B638" s="0" t="s">
-        <v>1760</v>
+        <v>1735</v>
       </c>
       <c r="C638" s="0" t="s">
-        <v>1761</v>
+        <v>1732</v>
       </c>
       <c r="D638" s="0" t="s">
-        <v>20</v>
+        <v>1736</v>
       </c>
       <c r="E638" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G638" s="0">
-        <v>2.22</v>
+        <v>9.98</v>
       </c>
       <c r="H638" s="0" t="s">
-        <v>1762</v>
+        <v>1733</v>
       </c>
     </row>
     <row r="639" spans="1:8">
       <c r="A639" s="0">
-        <v>16279</v>
+        <v>26477</v>
       </c>
       <c r="B639" s="0" t="s">
-        <v>1763</v>
+        <v>1737</v>
       </c>
       <c r="C639" s="0" t="s">
-        <v>1764</v>
+        <v>1732</v>
       </c>
       <c r="D639" s="0" t="s">
-        <v>9</v>
+        <v>316</v>
       </c>
       <c r="E639" s="0" t="s">
-        <v>170</v>
+        <v>14</v>
       </c>
       <c r="G639" s="0">
-        <v>2.84</v>
+        <v>9.98</v>
       </c>
       <c r="H639" s="0" t="s">
-        <v>1765</v>
+        <v>1733</v>
       </c>
     </row>
     <row r="640" spans="1:8">
       <c r="A640" s="0">
-        <v>16335</v>
+        <v>26479</v>
       </c>
       <c r="B640" s="0" t="s">
-        <v>1766</v>
+        <v>1738</v>
       </c>
       <c r="C640" s="0" t="s">
-        <v>1767</v>
+        <v>1739</v>
       </c>
       <c r="D640" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E640" s="0" t="s">
-        <v>162</v>
+        <v>53</v>
       </c>
       <c r="G640" s="0">
-        <v>1.68</v>
+        <v>9.76</v>
       </c>
       <c r="H640" s="0" t="s">
-        <v>1768</v>
+        <v>1740</v>
       </c>
     </row>
     <row r="641" spans="1:8">
       <c r="A641" s="0">
-        <v>16335</v>
+        <v>26481</v>
       </c>
       <c r="B641" s="0" t="s">
-        <v>1769</v>
+        <v>1741</v>
       </c>
       <c r="C641" s="0" t="s">
-        <v>1767</v>
+        <v>1742</v>
       </c>
       <c r="D641" s="0" t="s">
-        <v>1292</v>
+        <v>9</v>
       </c>
       <c r="E641" s="0" t="s">
-        <v>162</v>
+        <v>668</v>
       </c>
       <c r="G641" s="0">
-        <v>1.68</v>
+        <v>13.59</v>
       </c>
       <c r="H641" s="0" t="s">
-        <v>1768</v>
+        <v>1743</v>
       </c>
     </row>
     <row r="642" spans="1:8">
       <c r="A642" s="0">
-        <v>16370</v>
+        <v>13927</v>
       </c>
       <c r="B642" s="0" t="s">
-        <v>1770</v>
+        <v>1744</v>
       </c>
       <c r="C642" s="0" t="s">
-        <v>1771</v>
+        <v>1745</v>
       </c>
       <c r="D642" s="0" t="s">
-        <v>20</v>
+        <v>895</v>
       </c>
       <c r="E642" s="0" t="s">
-        <v>1067</v>
+        <v>1676</v>
       </c>
       <c r="G642" s="0">
-        <v>4.2</v>
+        <v>11.12</v>
       </c>
       <c r="H642" s="0" t="s">
-        <v>1772</v>
+        <v>1746</v>
       </c>
     </row>
     <row r="643" spans="1:8">
       <c r="A643" s="0">
-        <v>16380</v>
+        <v>13930</v>
       </c>
       <c r="B643" s="0" t="s">
-        <v>1773</v>
+        <v>1747</v>
       </c>
       <c r="C643" s="0" t="s">
-        <v>1774</v>
+        <v>1748</v>
       </c>
       <c r="D643" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E643" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G643" s="0">
-        <v>2.12</v>
+        <v>2.28</v>
       </c>
       <c r="H643" s="0" t="s">
-        <v>1775</v>
+        <v>1749</v>
       </c>
     </row>
     <row r="644" spans="1:8">
       <c r="A644" s="0">
-        <v>16422</v>
+        <v>25890</v>
       </c>
       <c r="B644" s="0" t="s">
-        <v>1776</v>
+        <v>1750</v>
       </c>
       <c r="C644" s="0" t="s">
-        <v>1777</v>
+        <v>1751</v>
       </c>
       <c r="D644" s="0" t="s">
-        <v>1129</v>
+        <v>9</v>
       </c>
       <c r="E644" s="0" t="s">
-        <v>142</v>
+        <v>14</v>
       </c>
       <c r="G644" s="0">
-        <v>1.64</v>
+        <v>6.28</v>
       </c>
       <c r="H644" s="0" t="s">
-        <v>1778</v>
+        <v>1752</v>
       </c>
     </row>
     <row r="645" spans="1:8">
       <c r="A645" s="0">
-        <v>16422</v>
+        <v>25890</v>
       </c>
       <c r="B645" s="0" t="s">
-        <v>1779</v>
+        <v>1753</v>
       </c>
       <c r="C645" s="0" t="s">
-        <v>1777</v>
+        <v>1751</v>
       </c>
       <c r="D645" s="0" t="s">
-        <v>38</v>
+        <v>22</v>
       </c>
       <c r="E645" s="0" t="s">
-        <v>142</v>
+        <v>14</v>
       </c>
       <c r="G645" s="0">
-        <v>1.64</v>
+        <v>6.28</v>
       </c>
       <c r="H645" s="0" t="s">
-        <v>1778</v>
+        <v>1752</v>
       </c>
     </row>
     <row r="646" spans="1:8">
       <c r="A646" s="0">
-        <v>16424</v>
+        <v>25891</v>
       </c>
       <c r="B646" s="0" t="s">
-        <v>1780</v>
+        <v>1754</v>
       </c>
       <c r="C646" s="0" t="s">
-        <v>1781</v>
+        <v>1755</v>
       </c>
       <c r="D646" s="0" t="s">
-        <v>769</v>
+        <v>9</v>
       </c>
       <c r="E646" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G646" s="0">
-        <v>3.47</v>
+        <v>8.640000000000001</v>
       </c>
       <c r="H646" s="0" t="s">
-        <v>1782</v>
+        <v>1756</v>
       </c>
     </row>
     <row r="647" spans="1:8">
       <c r="A647" s="0">
-        <v>16424</v>
+        <v>25891</v>
       </c>
       <c r="B647" s="0" t="s">
-        <v>1783</v>
+        <v>1757</v>
       </c>
       <c r="C647" s="0" t="s">
-        <v>1781</v>
+        <v>1755</v>
       </c>
       <c r="D647" s="0" t="s">
-        <v>1755</v>
+        <v>22</v>
       </c>
       <c r="E647" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G647" s="0">
-        <v>3.47</v>
+        <v>8.640000000000001</v>
       </c>
       <c r="H647" s="0" t="s">
-        <v>1782</v>
+        <v>1756</v>
       </c>
     </row>
     <row r="648" spans="1:8">
       <c r="A648" s="0">
-        <v>16516</v>
+        <v>25892</v>
       </c>
       <c r="B648" s="0" t="s">
-        <v>1784</v>
+        <v>1758</v>
       </c>
       <c r="C648" s="0" t="s">
-        <v>1785</v>
+        <v>1759</v>
       </c>
       <c r="D648" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E648" s="0" t="s">
-        <v>162</v>
+        <v>1676</v>
       </c>
       <c r="G648" s="0">
-        <v>1.51</v>
+        <v>18.5</v>
       </c>
       <c r="H648" s="0" t="s">
-        <v>1786</v>
+        <v>1760</v>
       </c>
     </row>
     <row r="649" spans="1:8">
       <c r="A649" s="0">
-        <v>16559</v>
+        <v>25892</v>
       </c>
       <c r="B649" s="0" t="s">
-        <v>1787</v>
+        <v>1761</v>
       </c>
       <c r="C649" s="0" t="s">
-        <v>1788</v>
+        <v>1759</v>
       </c>
       <c r="D649" s="0" t="s">
-        <v>773</v>
+        <v>22</v>
       </c>
       <c r="E649" s="0" t="s">
-        <v>142</v>
+        <v>1676</v>
       </c>
       <c r="G649" s="0">
-        <v>2.6</v>
+        <v>18.5</v>
       </c>
       <c r="H649" s="0" t="s">
-        <v>1789</v>
+        <v>1760</v>
       </c>
     </row>
     <row r="650" spans="1:8">
       <c r="A650" s="0">
-        <v>16588</v>
+        <v>26492</v>
       </c>
       <c r="B650" s="0" t="s">
-        <v>1790</v>
+        <v>1762</v>
       </c>
       <c r="C650" s="0" t="s">
-        <v>1791</v>
+        <v>1763</v>
       </c>
       <c r="D650" s="0" t="s">
-        <v>20</v>
+        <v>9</v>
       </c>
       <c r="E650" s="0" t="s">
-        <v>142</v>
+        <v>27</v>
       </c>
       <c r="G650" s="0">
-        <v>3.66</v>
+        <v>21.72</v>
       </c>
       <c r="H650" s="0" t="s">
-        <v>1792</v>
+        <v>1764</v>
       </c>
     </row>
     <row r="651" spans="1:8">
       <c r="A651" s="0">
-        <v>16605</v>
+        <v>26498</v>
       </c>
       <c r="B651" s="0" t="s">
-        <v>1793</v>
+        <v>1765</v>
       </c>
       <c r="C651" s="0" t="s">
-        <v>1794</v>
+        <v>1766</v>
       </c>
       <c r="D651" s="0" t="s">
-        <v>9</v>
+        <v>44</v>
       </c>
       <c r="E651" s="0" t="s">
-        <v>162</v>
+        <v>27</v>
       </c>
       <c r="G651" s="0">
-        <v>4.54</v>
+        <v>25.31</v>
       </c>
       <c r="H651" s="0" t="s">
-        <v>1795</v>
+        <v>1767</v>
       </c>
     </row>
     <row r="652" spans="1:8">
       <c r="A652" s="0">
-        <v>16636</v>
+        <v>18186</v>
       </c>
       <c r="B652" s="0" t="s">
-        <v>1796</v>
+        <v>1768</v>
       </c>
       <c r="C652" s="0" t="s">
-        <v>1797</v>
+        <v>1769</v>
       </c>
       <c r="D652" s="0" t="s">
-        <v>9</v>
+        <v>132</v>
       </c>
       <c r="E652" s="0" t="s">
-        <v>10</v>
+        <v>27</v>
       </c>
       <c r="G652" s="0">
-        <v>2.9</v>
+        <v>12.52</v>
       </c>
       <c r="H652" s="0" t="s">
-        <v>1798</v>
+        <v>1770</v>
       </c>
     </row>
     <row r="653" spans="1:8">
       <c r="A653" s="0">
-        <v>16638</v>
+        <v>18186</v>
       </c>
       <c r="B653" s="0" t="s">
-        <v>1799</v>
+        <v>1771</v>
       </c>
       <c r="C653" s="0" t="s">
-        <v>1800</v>
+        <v>1769</v>
       </c>
       <c r="D653" s="0" t="s">
-        <v>9</v>
+        <v>44</v>
       </c>
       <c r="E653" s="0" t="s">
-        <v>10</v>
+        <v>27</v>
       </c>
       <c r="G653" s="0">
-        <v>1.54</v>
+        <v>12.52</v>
       </c>
       <c r="H653" s="0" t="s">
-        <v>1801</v>
+        <v>1770</v>
       </c>
     </row>
     <row r="654" spans="1:8">
       <c r="A654" s="0">
-        <v>16648</v>
+        <v>18186</v>
       </c>
       <c r="B654" s="0" t="s">
-        <v>1802</v>
+        <v>1772</v>
       </c>
       <c r="C654" s="0" t="s">
-        <v>1803</v>
+        <v>1769</v>
       </c>
       <c r="D654" s="0" t="s">
-        <v>20</v>
+        <v>316</v>
       </c>
       <c r="E654" s="0" t="s">
-        <v>142</v>
+        <v>27</v>
       </c>
       <c r="G654" s="0">
-        <v>3.67</v>
+        <v>12.52</v>
       </c>
       <c r="H654" s="0" t="s">
-        <v>1804</v>
+        <v>1770</v>
       </c>
     </row>
     <row r="655" spans="1:8">
       <c r="A655" s="0">
-        <v>16649</v>
+        <v>18185</v>
       </c>
       <c r="B655" s="0" t="s">
-        <v>1805</v>
+        <v>1773</v>
       </c>
       <c r="C655" s="0" t="s">
-        <v>1806</v>
+        <v>1774</v>
       </c>
       <c r="D655" s="0" t="s">
-        <v>20</v>
+        <v>44</v>
       </c>
       <c r="E655" s="0" t="s">
-        <v>142</v>
+        <v>27</v>
       </c>
       <c r="G655" s="0">
-        <v>3.8</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="H655" s="0" t="s">
-        <v>1807</v>
+        <v>1775</v>
       </c>
     </row>
     <row r="656" spans="1:8">
       <c r="A656" s="0">
-        <v>16650</v>
+        <v>26503</v>
       </c>
       <c r="B656" s="0" t="s">
-        <v>1808</v>
+        <v>1776</v>
       </c>
       <c r="C656" s="0" t="s">
-        <v>1809</v>
+        <v>1777</v>
       </c>
       <c r="D656" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E656" s="0" t="s">
-        <v>142</v>
+        <v>53</v>
       </c>
       <c r="G656" s="0">
-        <v>3.77</v>
+        <v>10.92</v>
       </c>
       <c r="H656" s="0" t="s">
-        <v>1810</v>
+        <v>1778</v>
       </c>
     </row>
     <row r="657" spans="1:8">
       <c r="A657" s="0">
-        <v>16651</v>
+        <v>18191</v>
       </c>
       <c r="B657" s="0" t="s">
-        <v>1811</v>
+        <v>1779</v>
       </c>
       <c r="C657" s="0" t="s">
-        <v>1812</v>
+        <v>1780</v>
       </c>
       <c r="D657" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E657" s="0" t="s">
-        <v>142</v>
+        <v>53</v>
       </c>
       <c r="G657" s="0">
-        <v>4.19</v>
+        <v>2.41</v>
       </c>
       <c r="H657" s="0" t="s">
-        <v>1813</v>
+        <v>1781</v>
       </c>
     </row>
     <row r="658" spans="1:8">
       <c r="A658" s="0">
-        <v>16666</v>
+        <v>13933</v>
       </c>
       <c r="B658" s="0" t="s">
-        <v>1814</v>
+        <v>1782</v>
       </c>
       <c r="C658" s="0" t="s">
-        <v>1815</v>
+        <v>1783</v>
       </c>
       <c r="D658" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E658" s="0" t="s">
-        <v>707</v>
+        <v>14</v>
       </c>
       <c r="G658" s="0">
-        <v>0.37</v>
+        <v>2.55</v>
       </c>
       <c r="H658" s="0" t="s">
-        <v>1816</v>
+        <v>1784</v>
       </c>
     </row>
     <row r="659" spans="1:8">
       <c r="A659" s="0">
-        <v>16666</v>
+        <v>18194</v>
       </c>
       <c r="B659" s="0" t="s">
-        <v>1817</v>
+        <v>1785</v>
       </c>
       <c r="C659" s="0" t="s">
-        <v>1815</v>
+        <v>1786</v>
       </c>
       <c r="D659" s="0" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="E659" s="0" t="s">
-        <v>707</v>
+        <v>14</v>
       </c>
       <c r="G659" s="0">
-        <v>0.37</v>
+        <v>11.26</v>
       </c>
       <c r="H659" s="0" t="s">
-        <v>1816</v>
+        <v>1787</v>
       </c>
     </row>
     <row r="660" spans="1:8">
       <c r="A660" s="0">
-        <v>16681</v>
+        <v>26505</v>
       </c>
       <c r="B660" s="0" t="s">
-        <v>1818</v>
+        <v>1788</v>
       </c>
       <c r="C660" s="0" t="s">
-        <v>1819</v>
+        <v>1789</v>
       </c>
       <c r="D660" s="0" t="s">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="E660" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G660" s="0">
-        <v>2.16</v>
+        <v>11.26</v>
       </c>
       <c r="H660" s="0" t="s">
-        <v>1820</v>
+        <v>1790</v>
       </c>
     </row>
     <row r="661" spans="1:8">
       <c r="A661" s="0">
-        <v>16682</v>
+        <v>26510</v>
       </c>
       <c r="B661" s="0" t="s">
-        <v>1821</v>
+        <v>1791</v>
       </c>
       <c r="C661" s="0" t="s">
-        <v>1822</v>
+        <v>1792</v>
       </c>
       <c r="D661" s="0" t="s">
-        <v>1755</v>
+        <v>9</v>
       </c>
       <c r="E661" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G661" s="0">
-        <v>2.5</v>
+        <v>14.72</v>
       </c>
       <c r="H661" s="0" t="s">
-        <v>1823</v>
+        <v>1793</v>
       </c>
     </row>
     <row r="662" spans="1:8">
       <c r="A662" s="0">
-        <v>16684</v>
+        <v>18197</v>
       </c>
       <c r="B662" s="0" t="s">
-        <v>1824</v>
+        <v>1794</v>
       </c>
       <c r="C662" s="0" t="s">
-        <v>1825</v>
+        <v>1795</v>
       </c>
       <c r="D662" s="0" t="s">
-        <v>20</v>
+        <v>9</v>
       </c>
       <c r="E662" s="0" t="s">
-        <v>10</v>
+        <v>514</v>
       </c>
       <c r="G662" s="0">
-        <v>1.93</v>
+        <v>21.5</v>
       </c>
       <c r="H662" s="0" t="s">
-        <v>1826</v>
+        <v>1796</v>
       </c>
     </row>
     <row r="663" spans="1:8">
       <c r="A663" s="0">
-        <v>16685</v>
+        <v>13934</v>
       </c>
       <c r="B663" s="0" t="s">
-        <v>1827</v>
+        <v>1797</v>
       </c>
       <c r="C663" s="0" t="s">
-        <v>1828</v>
+        <v>1798</v>
       </c>
       <c r="D663" s="0" t="s">
-        <v>20</v>
+        <v>895</v>
       </c>
       <c r="E663" s="0" t="s">
-        <v>10</v>
+        <v>1676</v>
       </c>
       <c r="G663" s="0">
-        <v>2.28</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="H663" s="0" t="s">
-        <v>1829</v>
+        <v>1799</v>
       </c>
     </row>
     <row r="664" spans="1:8">
       <c r="A664" s="0">
-        <v>16696</v>
+        <v>26514</v>
       </c>
       <c r="B664" s="0" t="s">
-        <v>1830</v>
+        <v>1800</v>
       </c>
       <c r="C664" s="0" t="s">
-        <v>1831</v>
+        <v>1801</v>
       </c>
       <c r="D664" s="0" t="s">
-        <v>9</v>
+        <v>1802</v>
       </c>
       <c r="E664" s="0" t="s">
-        <v>142</v>
+        <v>14</v>
       </c>
       <c r="G664" s="0">
-        <v>4.43</v>
+        <v>5.99</v>
       </c>
       <c r="H664" s="0" t="s">
-        <v>1832</v>
+        <v>1803</v>
       </c>
     </row>
     <row r="665" spans="1:8">
       <c r="A665" s="0">
-        <v>16732</v>
+        <v>26514</v>
       </c>
       <c r="B665" s="0" t="s">
-        <v>1833</v>
+        <v>1804</v>
       </c>
       <c r="C665" s="0" t="s">
-        <v>1834</v>
+        <v>1801</v>
       </c>
       <c r="D665" s="0" t="s">
-        <v>9</v>
+        <v>1349</v>
       </c>
       <c r="E665" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G665" s="0">
-        <v>4.3</v>
+        <v>5.99</v>
       </c>
       <c r="H665" s="0" t="s">
-        <v>1835</v>
+        <v>1803</v>
       </c>
     </row>
     <row r="666" spans="1:8">
       <c r="A666" s="0">
-        <v>16732</v>
+        <v>26514</v>
       </c>
       <c r="B666" s="0" t="s">
-        <v>1836</v>
+        <v>1805</v>
       </c>
       <c r="C666" s="0" t="s">
-        <v>1834</v>
+        <v>1801</v>
       </c>
       <c r="D666" s="0" t="s">
-        <v>40</v>
+        <v>22</v>
       </c>
       <c r="E666" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G666" s="0">
-        <v>4.3</v>
+        <v>5.99</v>
       </c>
       <c r="H666" s="0" t="s">
-        <v>1835</v>
+        <v>1803</v>
       </c>
     </row>
     <row r="667" spans="1:8">
       <c r="A667" s="0">
-        <v>16748</v>
+        <v>25914</v>
       </c>
       <c r="B667" s="0" t="s">
-        <v>1837</v>
+        <v>1806</v>
       </c>
       <c r="C667" s="0" t="s">
-        <v>1838</v>
+        <v>1807</v>
       </c>
       <c r="D667" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E667" s="0" t="s">
-        <v>162</v>
+        <v>53</v>
       </c>
       <c r="G667" s="0">
-        <v>1.88</v>
+        <v>1.07</v>
       </c>
       <c r="H667" s="0" t="s">
-        <v>1839</v>
+        <v>1808</v>
       </c>
     </row>
     <row r="668" spans="1:8">
       <c r="A668" s="0">
-        <v>16748</v>
+        <v>25907</v>
       </c>
       <c r="B668" s="0" t="s">
-        <v>1840</v>
+        <v>1809</v>
       </c>
       <c r="C668" s="0" t="s">
-        <v>1838</v>
+        <v>1810</v>
       </c>
       <c r="D668" s="0" t="s">
-        <v>20</v>
+        <v>9</v>
       </c>
       <c r="E668" s="0" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="G668" s="0">
-        <v>1.88</v>
+        <v>16.19</v>
       </c>
       <c r="H668" s="0" t="s">
-        <v>1839</v>
+        <v>1811</v>
       </c>
     </row>
     <row r="669" spans="1:8">
       <c r="A669" s="0">
-        <v>16758</v>
+        <v>13936</v>
       </c>
       <c r="B669" s="0" t="s">
-        <v>1841</v>
+        <v>1812</v>
       </c>
       <c r="C669" s="0" t="s">
-        <v>1842</v>
+        <v>1813</v>
       </c>
       <c r="D669" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E669" s="0" t="s">
-        <v>142</v>
+        <v>14</v>
       </c>
       <c r="G669" s="0">
-        <v>4.86</v>
+        <v>3.32</v>
       </c>
       <c r="H669" s="0" t="s">
-        <v>1843</v>
+        <v>1814</v>
       </c>
     </row>
     <row r="670" spans="1:8">
       <c r="A670" s="0">
-        <v>16767</v>
+        <v>13937</v>
       </c>
       <c r="B670" s="0" t="s">
-        <v>1844</v>
+        <v>1815</v>
       </c>
       <c r="C670" s="0" t="s">
-        <v>1845</v>
+        <v>1816</v>
       </c>
       <c r="D670" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E670" s="0" t="s">
-        <v>53</v>
+        <v>14</v>
       </c>
       <c r="G670" s="0">
-        <v>1.33</v>
+        <v>2.16</v>
       </c>
       <c r="H670" s="0" t="s">
-        <v>1846</v>
+        <v>1817</v>
       </c>
     </row>
     <row r="671" spans="1:8">
       <c r="A671" s="0">
-        <v>16767</v>
+        <v>19093</v>
       </c>
       <c r="B671" s="0" t="s">
-        <v>1847</v>
+        <v>1818</v>
       </c>
       <c r="C671" s="0" t="s">
-        <v>1845</v>
+        <v>1819</v>
       </c>
       <c r="D671" s="0" t="s">
-        <v>20</v>
+        <v>9</v>
       </c>
       <c r="E671" s="0" t="s">
-        <v>53</v>
+        <v>14</v>
       </c>
       <c r="G671" s="0">
-        <v>1.33</v>
+        <v>1.93</v>
       </c>
       <c r="H671" s="0" t="s">
-        <v>1846</v>
+        <v>1820</v>
       </c>
     </row>
     <row r="672" spans="1:8">
       <c r="A672" s="0">
-        <v>16826</v>
+        <v>19094</v>
       </c>
       <c r="B672" s="0" t="s">
-        <v>1848</v>
+        <v>1821</v>
       </c>
       <c r="C672" s="0" t="s">
-        <v>1849</v>
+        <v>1822</v>
       </c>
       <c r="D672" s="0" t="s">
-        <v>40</v>
+        <v>9</v>
       </c>
       <c r="E672" s="0" t="s">
-        <v>142</v>
+        <v>14</v>
       </c>
       <c r="G672" s="0">
-        <v>4.09</v>
+        <v>1.56</v>
       </c>
       <c r="H672" s="0" t="s">
-        <v>1850</v>
+        <v>1823</v>
       </c>
     </row>
     <row r="673" spans="1:8">
       <c r="A673" s="0">
-        <v>16834</v>
+        <v>19091</v>
       </c>
       <c r="B673" s="0" t="s">
-        <v>1851</v>
+        <v>1824</v>
       </c>
       <c r="C673" s="0" t="s">
-        <v>1852</v>
+        <v>1825</v>
       </c>
       <c r="D673" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E673" s="0" t="s">
-        <v>142</v>
+        <v>14</v>
       </c>
       <c r="G673" s="0">
-        <v>2.86</v>
+        <v>1.54</v>
       </c>
       <c r="H673" s="0" t="s">
-        <v>1853</v>
+        <v>1826</v>
       </c>
     </row>
     <row r="674" spans="1:8">
       <c r="A674" s="0">
-        <v>16864</v>
+        <v>26517</v>
       </c>
       <c r="B674" s="0" t="s">
-        <v>1854</v>
+        <v>1827</v>
       </c>
       <c r="C674" s="0" t="s">
-        <v>1855</v>
+        <v>1828</v>
       </c>
       <c r="D674" s="0" t="s">
-        <v>132</v>
+        <v>22</v>
       </c>
       <c r="E674" s="0" t="s">
-        <v>142</v>
+        <v>14</v>
       </c>
       <c r="G674" s="0">
-        <v>5.22</v>
+        <v>6.8</v>
       </c>
       <c r="H674" s="0" t="s">
-        <v>1856</v>
+        <v>1829</v>
       </c>
     </row>
     <row r="675" spans="1:8">
       <c r="A675" s="0">
-        <v>16864</v>
+        <v>18203</v>
       </c>
       <c r="B675" s="0" t="s">
-        <v>1857</v>
+        <v>1830</v>
       </c>
       <c r="C675" s="0" t="s">
-        <v>1855</v>
+        <v>1831</v>
       </c>
       <c r="D675" s="0" t="s">
-        <v>38</v>
+        <v>9</v>
       </c>
       <c r="E675" s="0" t="s">
-        <v>142</v>
+        <v>14</v>
       </c>
       <c r="G675" s="0">
-        <v>5.22</v>
+        <v>4.63</v>
       </c>
       <c r="H675" s="0" t="s">
-        <v>1856</v>
+        <v>1832</v>
       </c>
     </row>
     <row r="676" spans="1:8">
       <c r="A676" s="0">
-        <v>16890</v>
+        <v>18203</v>
       </c>
       <c r="B676" s="0" t="s">
-        <v>1858</v>
+        <v>1833</v>
       </c>
       <c r="C676" s="0" t="s">
-        <v>1859</v>
+        <v>1831</v>
       </c>
       <c r="D676" s="0" t="s">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="E676" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G676" s="0">
-        <v>1.51</v>
+        <v>4.63</v>
       </c>
       <c r="H676" s="0" t="s">
-        <v>1860</v>
+        <v>1832</v>
       </c>
     </row>
     <row r="677" spans="1:8">
       <c r="A677" s="0">
-        <v>16756</v>
+        <v>18203</v>
       </c>
       <c r="B677" s="0" t="s">
-        <v>1861</v>
+        <v>1834</v>
       </c>
       <c r="C677" s="0" t="s">
-        <v>1862</v>
+        <v>1831</v>
       </c>
       <c r="D677" s="0" t="s">
-        <v>9</v>
+        <v>316</v>
       </c>
       <c r="E677" s="0" t="s">
-        <v>142</v>
+        <v>14</v>
       </c>
       <c r="G677" s="0">
-        <v>3.66</v>
+        <v>4.63</v>
       </c>
       <c r="H677" s="0" t="s">
-        <v>1863</v>
+        <v>1832</v>
       </c>
     </row>
     <row r="678" spans="1:8">
       <c r="A678" s="0">
-        <v>16928</v>
+        <v>18203</v>
       </c>
       <c r="B678" s="0" t="s">
-        <v>1864</v>
+        <v>1835</v>
       </c>
       <c r="C678" s="0" t="s">
-        <v>1865</v>
+        <v>1831</v>
       </c>
       <c r="D678" s="0" t="s">
-        <v>9</v>
+        <v>26</v>
       </c>
       <c r="E678" s="0" t="s">
-        <v>142</v>
+        <v>14</v>
       </c>
       <c r="G678" s="0">
-        <v>2.86</v>
+        <v>4.63</v>
       </c>
       <c r="H678" s="0" t="s">
-        <v>1866</v>
+        <v>1832</v>
       </c>
     </row>
     <row r="679" spans="1:8">
       <c r="A679" s="0">
-        <v>16956</v>
+        <v>19103</v>
       </c>
       <c r="B679" s="0" t="s">
-        <v>1867</v>
+        <v>1836</v>
       </c>
       <c r="C679" s="0" t="s">
-        <v>1868</v>
+        <v>1837</v>
       </c>
       <c r="D679" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E679" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G679" s="0">
-        <v>2.04</v>
+        <v>5.5</v>
       </c>
       <c r="H679" s="0" t="s">
-        <v>1869</v>
+        <v>1838</v>
       </c>
     </row>
     <row r="680" spans="1:8">
       <c r="A680" s="0">
-        <v>16956</v>
+        <v>25929</v>
       </c>
       <c r="B680" s="0" t="s">
-        <v>1870</v>
+        <v>1839</v>
       </c>
       <c r="C680" s="0" t="s">
-        <v>1868</v>
+        <v>1840</v>
       </c>
       <c r="D680" s="0" t="s">
-        <v>40</v>
+        <v>895</v>
       </c>
       <c r="E680" s="0" t="s">
-        <v>10</v>
+        <v>1676</v>
       </c>
       <c r="G680" s="0">
-        <v>2.04</v>
+        <v>11.1</v>
       </c>
       <c r="H680" s="0" t="s">
-        <v>1869</v>
+        <v>1841</v>
       </c>
     </row>
     <row r="681" spans="1:8">
       <c r="A681" s="0">
-        <v>16963</v>
+        <v>25930</v>
       </c>
       <c r="B681" s="0" t="s">
-        <v>1871</v>
+        <v>1842</v>
       </c>
       <c r="C681" s="0" t="s">
-        <v>1872</v>
+        <v>1843</v>
       </c>
       <c r="D681" s="0" t="s">
-        <v>158</v>
+        <v>9</v>
       </c>
       <c r="E681" s="0" t="s">
-        <v>10</v>
+        <v>1676</v>
       </c>
       <c r="G681" s="0">
-        <v>3.47</v>
+        <v>19.86</v>
       </c>
       <c r="H681" s="0" t="s">
-        <v>1873</v>
+        <v>1844</v>
       </c>
     </row>
     <row r="682" spans="1:8">
       <c r="A682" s="0">
-        <v>16969</v>
+        <v>26534</v>
       </c>
       <c r="B682" s="0" t="s">
-        <v>1874</v>
+        <v>1845</v>
       </c>
       <c r="C682" s="0" t="s">
-        <v>1875</v>
+        <v>1846</v>
       </c>
       <c r="D682" s="0" t="s">
-        <v>20</v>
+        <v>456</v>
       </c>
       <c r="E682" s="0" t="s">
-        <v>10</v>
+        <v>1847</v>
       </c>
       <c r="G682" s="0">
-        <v>1.94</v>
+        <v>43.2</v>
       </c>
       <c r="H682" s="0" t="s">
-        <v>1876</v>
+        <v>1848</v>
       </c>
     </row>
     <row r="683" spans="1:8">
       <c r="A683" s="0">
-        <v>16969</v>
+        <v>25934</v>
       </c>
       <c r="B683" s="0" t="s">
-        <v>1877</v>
+        <v>1849</v>
       </c>
       <c r="C683" s="0" t="s">
-        <v>1875</v>
+        <v>1850</v>
       </c>
       <c r="D683" s="0" t="s">
-        <v>1292</v>
+        <v>9</v>
       </c>
       <c r="E683" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G683" s="0">
-        <v>1.94</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="H683" s="0" t="s">
-        <v>1876</v>
+        <v>1851</v>
       </c>
     </row>
     <row r="684" spans="1:8">
       <c r="A684" s="0">
-        <v>19007</v>
+        <v>13941</v>
       </c>
       <c r="B684" s="0" t="s">
-        <v>1878</v>
+        <v>1852</v>
       </c>
       <c r="C684" s="0" t="s">
-        <v>1879</v>
+        <v>1853</v>
       </c>
       <c r="D684" s="0" t="s">
-        <v>20</v>
+        <v>44</v>
       </c>
       <c r="E684" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G684" s="0">
-        <v>1.82</v>
+        <v>12.41</v>
       </c>
       <c r="H684" s="0" t="s">
-        <v>1880</v>
+        <v>1854</v>
       </c>
     </row>
     <row r="685" spans="1:8">
       <c r="A685" s="0">
-        <v>19119</v>
+        <v>13944</v>
       </c>
       <c r="B685" s="0" t="s">
-        <v>1881</v>
+        <v>1855</v>
       </c>
       <c r="C685" s="0" t="s">
-        <v>1882</v>
+        <v>1856</v>
       </c>
       <c r="D685" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E685" s="0" t="s">
-        <v>142</v>
+        <v>14</v>
       </c>
       <c r="G685" s="0">
-        <v>3.88</v>
+        <v>7.71</v>
       </c>
       <c r="H685" s="0" t="s">
-        <v>1883</v>
+        <v>1857</v>
       </c>
     </row>
     <row r="686" spans="1:8">
       <c r="A686" s="0">
-        <v>19120</v>
+        <v>13945</v>
       </c>
       <c r="B686" s="0" t="s">
-        <v>1884</v>
+        <v>1858</v>
       </c>
       <c r="C686" s="0" t="s">
-        <v>1885</v>
+        <v>1859</v>
       </c>
       <c r="D686" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E686" s="0" t="s">
-        <v>142</v>
+        <v>14</v>
       </c>
       <c r="G686" s="0">
-        <v>4.67</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="H686" s="0" t="s">
-        <v>1886</v>
+        <v>1860</v>
       </c>
     </row>
     <row r="687" spans="1:8">
       <c r="A687" s="0">
-        <v>19142</v>
+        <v>13946</v>
       </c>
       <c r="B687" s="0" t="s">
-        <v>1887</v>
+        <v>1861</v>
       </c>
       <c r="C687" s="0" t="s">
-        <v>1888</v>
+        <v>1862</v>
       </c>
       <c r="D687" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E687" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G687" s="0">
-        <v>3.62</v>
+        <v>5.3</v>
       </c>
       <c r="H687" s="0" t="s">
-        <v>1889</v>
+        <v>1863</v>
       </c>
     </row>
     <row r="688" spans="1:8">
       <c r="A688" s="0">
-        <v>19152</v>
+        <v>25938</v>
       </c>
       <c r="B688" s="0" t="s">
-        <v>1890</v>
+        <v>1864</v>
       </c>
       <c r="C688" s="0" t="s">
-        <v>1891</v>
+        <v>1865</v>
       </c>
       <c r="D688" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E688" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G688" s="0">
-        <v>0.57</v>
+        <v>18.31</v>
       </c>
       <c r="H688" s="0" t="s">
-        <v>1892</v>
+        <v>1866</v>
       </c>
     </row>
     <row r="689" spans="1:8">
       <c r="A689" s="0">
-        <v>19152</v>
+        <v>25938</v>
       </c>
       <c r="B689" s="0" t="s">
-        <v>1893</v>
+        <v>1867</v>
       </c>
       <c r="C689" s="0" t="s">
-        <v>1891</v>
+        <v>1865</v>
       </c>
       <c r="D689" s="0" t="s">
-        <v>20</v>
+        <v>316</v>
       </c>
       <c r="E689" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G689" s="0">
-        <v>0.57</v>
+        <v>18.31</v>
       </c>
       <c r="H689" s="0" t="s">
-        <v>1892</v>
+        <v>1866</v>
       </c>
     </row>
     <row r="690" spans="1:8">
       <c r="A690" s="0">
-        <v>19146</v>
+        <v>25938</v>
       </c>
       <c r="B690" s="0" t="s">
-        <v>1894</v>
+        <v>1868</v>
       </c>
       <c r="C690" s="0" t="s">
-        <v>1895</v>
+        <v>1865</v>
       </c>
       <c r="D690" s="0" t="s">
-        <v>20</v>
+        <v>52</v>
       </c>
       <c r="E690" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G690" s="0">
-        <v>6.7</v>
+        <v>18.31</v>
       </c>
       <c r="H690" s="0" t="s">
-        <v>1896</v>
+        <v>1866</v>
       </c>
     </row>
     <row r="691" spans="1:8">
       <c r="A691" s="0">
-        <v>19248</v>
+        <v>13947</v>
       </c>
       <c r="B691" s="0" t="s">
-        <v>1897</v>
+        <v>1869</v>
       </c>
       <c r="C691" s="0" t="s">
-        <v>1898</v>
+        <v>1870</v>
       </c>
       <c r="D691" s="0" t="s">
-        <v>9</v>
+        <v>44</v>
       </c>
       <c r="E691" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G691" s="0">
-        <v>0.83</v>
+        <v>21.8</v>
       </c>
       <c r="H691" s="0" t="s">
-        <v>1899</v>
+        <v>1871</v>
       </c>
     </row>
     <row r="692" spans="1:8">
       <c r="A692" s="0">
-        <v>19248</v>
+        <v>18218</v>
       </c>
       <c r="B692" s="0" t="s">
-        <v>1900</v>
+        <v>1872</v>
       </c>
       <c r="C692" s="0" t="s">
-        <v>1898</v>
+        <v>1873</v>
       </c>
       <c r="D692" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E692" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G692" s="0">
-        <v>0.83</v>
+        <v>11.44</v>
       </c>
       <c r="H692" s="0" t="s">
-        <v>1899</v>
+        <v>1874</v>
       </c>
     </row>
     <row r="693" spans="1:8">
       <c r="A693" s="0">
-        <v>19313</v>
+        <v>18219</v>
       </c>
       <c r="B693" s="0" t="s">
-        <v>1901</v>
+        <v>1875</v>
       </c>
       <c r="C693" s="0" t="s">
-        <v>1902</v>
+        <v>1876</v>
       </c>
       <c r="D693" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E693" s="0" t="s">
-        <v>142</v>
+        <v>10</v>
       </c>
       <c r="G693" s="0">
-        <v>4.43</v>
+        <v>11.44</v>
       </c>
       <c r="H693" s="0" t="s">
-        <v>1903</v>
+        <v>1877</v>
       </c>
     </row>
     <row r="694" spans="1:8">
       <c r="A694" s="0">
-        <v>19317</v>
+        <v>19119</v>
       </c>
       <c r="B694" s="0" t="s">
-        <v>1904</v>
+        <v>1878</v>
       </c>
       <c r="C694" s="0" t="s">
-        <v>1905</v>
+        <v>1879</v>
       </c>
       <c r="D694" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E694" s="0" t="s">
-        <v>142</v>
+        <v>27</v>
       </c>
       <c r="G694" s="0">
-        <v>5.31</v>
+        <v>3.88</v>
       </c>
       <c r="H694" s="0" t="s">
-        <v>1906</v>
+        <v>1880</v>
       </c>
     </row>
     <row r="695" spans="1:8">
       <c r="A695" s="0">
-        <v>19318</v>
+        <v>19120</v>
       </c>
       <c r="B695" s="0" t="s">
-        <v>1907</v>
+        <v>1881</v>
       </c>
       <c r="C695" s="0" t="s">
-        <v>1908</v>
+        <v>1882</v>
       </c>
       <c r="D695" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E695" s="0" t="s">
-        <v>142</v>
+        <v>27</v>
       </c>
       <c r="G695" s="0">
-        <v>4.69</v>
+        <v>4.67</v>
       </c>
       <c r="H695" s="0" t="s">
-        <v>1909</v>
+        <v>1883</v>
       </c>
     </row>
     <row r="696" spans="1:8">
       <c r="A696" s="0">
-        <v>19322</v>
+        <v>19121</v>
       </c>
       <c r="B696" s="0" t="s">
-        <v>1910</v>
+        <v>1884</v>
       </c>
       <c r="C696" s="0" t="s">
-        <v>1911</v>
+        <v>1885</v>
       </c>
       <c r="D696" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E696" s="0" t="s">
-        <v>142</v>
+        <v>27</v>
       </c>
       <c r="G696" s="0">
-        <v>3.32</v>
+        <v>3.72</v>
       </c>
       <c r="H696" s="0" t="s">
-        <v>1912</v>
+        <v>1886</v>
       </c>
     </row>
     <row r="697" spans="1:8">
       <c r="A697" s="0">
-        <v>19417</v>
+        <v>19128</v>
       </c>
       <c r="B697" s="0" t="s">
-        <v>1913</v>
+        <v>1887</v>
       </c>
       <c r="C697" s="0" t="s">
-        <v>1914</v>
+        <v>1888</v>
       </c>
       <c r="D697" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E697" s="0" t="s">
-        <v>10</v>
+        <v>27</v>
       </c>
       <c r="G697" s="0">
-        <v>3.86</v>
+        <v>4.16</v>
       </c>
       <c r="H697" s="0" t="s">
-        <v>1915</v>
+        <v>1889</v>
       </c>
     </row>
     <row r="698" spans="1:8">
       <c r="A698" s="0">
-        <v>19422</v>
+        <v>19123</v>
       </c>
       <c r="B698" s="0" t="s">
-        <v>1916</v>
+        <v>1890</v>
       </c>
       <c r="C698" s="0" t="s">
-        <v>1917</v>
+        <v>1891</v>
       </c>
       <c r="D698" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E698" s="0" t="s">
-        <v>10</v>
+        <v>27</v>
       </c>
       <c r="G698" s="0">
-        <v>1.63</v>
+        <v>5.01</v>
       </c>
       <c r="H698" s="0" t="s">
-        <v>1918</v>
+        <v>1892</v>
       </c>
     </row>
     <row r="699" spans="1:8">
       <c r="A699" s="0">
-        <v>15535</v>
+        <v>13954</v>
       </c>
       <c r="B699" s="0" t="s">
-        <v>1919</v>
+        <v>1893</v>
       </c>
       <c r="C699" s="0" t="s">
-        <v>1920</v>
+        <v>1894</v>
       </c>
       <c r="D699" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E699" s="0" t="s">
-        <v>142</v>
+        <v>27</v>
       </c>
       <c r="G699" s="0">
-        <v>1.99</v>
+        <v>10.88</v>
       </c>
       <c r="H699" s="0" t="s">
-        <v>1921</v>
+        <v>1895</v>
       </c>
     </row>
     <row r="700" spans="1:8">
       <c r="A700" s="0">
-        <v>15535</v>
+        <v>25952</v>
       </c>
       <c r="B700" s="0" t="s">
-        <v>1922</v>
+        <v>1896</v>
       </c>
       <c r="C700" s="0" t="s">
-        <v>1920</v>
+        <v>1897</v>
       </c>
       <c r="D700" s="0" t="s">
-        <v>769</v>
+        <v>9</v>
       </c>
       <c r="E700" s="0" t="s">
-        <v>142</v>
+        <v>27</v>
       </c>
       <c r="G700" s="0">
-        <v>1.99</v>
+        <v>19.39</v>
       </c>
       <c r="H700" s="0" t="s">
-        <v>1921</v>
+        <v>1898</v>
       </c>
     </row>
     <row r="701" spans="1:8">
       <c r="A701" s="0">
-        <v>15535</v>
+        <v>18228</v>
       </c>
       <c r="B701" s="0" t="s">
-        <v>1923</v>
+        <v>1899</v>
       </c>
       <c r="C701" s="0" t="s">
-        <v>1920</v>
+        <v>1900</v>
       </c>
       <c r="D701" s="0" t="s">
-        <v>1292</v>
+        <v>22</v>
       </c>
       <c r="E701" s="0" t="s">
-        <v>142</v>
+        <v>10</v>
       </c>
       <c r="G701" s="0">
-        <v>1.99</v>
+        <v>6.95</v>
       </c>
       <c r="H701" s="0" t="s">
-        <v>1921</v>
+        <v>1901</v>
       </c>
     </row>
     <row r="702" spans="1:8">
       <c r="A702" s="0">
-        <v>15851</v>
+        <v>13960</v>
       </c>
       <c r="B702" s="0" t="s">
-        <v>1924</v>
+        <v>1902</v>
       </c>
       <c r="C702" s="0" t="s">
-        <v>1925</v>
+        <v>1903</v>
       </c>
       <c r="D702" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E702" s="0" t="s">
-        <v>142</v>
+        <v>14</v>
       </c>
       <c r="G702" s="0">
-        <v>2.2</v>
+        <v>0.75</v>
       </c>
       <c r="H702" s="0" t="s">
-        <v>1926</v>
+        <v>1904</v>
       </c>
     </row>
     <row r="703" spans="1:8">
       <c r="A703" s="0">
-        <v>15851</v>
+        <v>13961</v>
       </c>
       <c r="B703" s="0" t="s">
-        <v>1927</v>
+        <v>1905</v>
       </c>
       <c r="C703" s="0" t="s">
-        <v>1925</v>
+        <v>1906</v>
       </c>
       <c r="D703" s="0" t="s">
-        <v>769</v>
+        <v>9</v>
       </c>
       <c r="E703" s="0" t="s">
-        <v>142</v>
+        <v>14</v>
       </c>
       <c r="G703" s="0">
-        <v>2.2</v>
+        <v>10.61</v>
       </c>
       <c r="H703" s="0" t="s">
-        <v>1926</v>
+        <v>1907</v>
       </c>
     </row>
     <row r="704" spans="1:8">
       <c r="A704" s="0">
-        <v>15851</v>
+        <v>26550</v>
       </c>
       <c r="B704" s="0" t="s">
-        <v>1928</v>
+        <v>1908</v>
       </c>
       <c r="C704" s="0" t="s">
-        <v>1925</v>
+        <v>1909</v>
       </c>
       <c r="D704" s="0" t="s">
-        <v>1292</v>
+        <v>9</v>
       </c>
       <c r="E704" s="0" t="s">
-        <v>142</v>
+        <v>53</v>
       </c>
       <c r="G704" s="0">
-        <v>2.2</v>
+        <v>9.02</v>
       </c>
       <c r="H704" s="0" t="s">
-        <v>1926</v>
+        <v>1910</v>
       </c>
     </row>
     <row r="705" spans="1:8">
       <c r="A705" s="0">
-        <v>16061</v>
+        <v>26555</v>
       </c>
       <c r="B705" s="0" t="s">
-        <v>1929</v>
+        <v>1911</v>
       </c>
       <c r="C705" s="0" t="s">
-        <v>1930</v>
+        <v>1912</v>
       </c>
       <c r="D705" s="0" t="s">
-        <v>79</v>
+        <v>9</v>
       </c>
       <c r="E705" s="0" t="s">
-        <v>170</v>
+        <v>18</v>
       </c>
       <c r="G705" s="0">
-        <v>3.47</v>
+        <v>9.98</v>
       </c>
       <c r="H705" s="0" t="s">
-        <v>1931</v>
+        <v>1913</v>
       </c>
     </row>
     <row r="706" spans="1:8">
       <c r="A706" s="0">
-        <v>16107</v>
+        <v>26554</v>
       </c>
       <c r="B706" s="0" t="s">
-        <v>1932</v>
+        <v>1914</v>
       </c>
       <c r="C706" s="0" t="s">
-        <v>1933</v>
+        <v>1915</v>
       </c>
       <c r="D706" s="0" t="s">
-        <v>1755</v>
+        <v>660</v>
       </c>
       <c r="E706" s="0" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="G706" s="0">
-        <v>2</v>
+        <v>9.710000000000001</v>
       </c>
       <c r="H706" s="0" t="s">
-        <v>1934</v>
+        <v>1916</v>
       </c>
     </row>
     <row r="707" spans="1:8">
       <c r="A707" s="0">
-        <v>16107</v>
+        <v>19135</v>
       </c>
       <c r="B707" s="0" t="s">
-        <v>1935</v>
+        <v>1917</v>
       </c>
       <c r="C707" s="0" t="s">
-        <v>1933</v>
+        <v>1918</v>
       </c>
       <c r="D707" s="0" t="s">
-        <v>1936</v>
+        <v>44</v>
       </c>
       <c r="E707" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G707" s="0">
-        <v>2</v>
+        <v>3.92</v>
       </c>
       <c r="H707" s="0" t="s">
-        <v>1934</v>
+        <v>1919</v>
       </c>
     </row>
     <row r="708" spans="1:8">
       <c r="A708" s="0">
-        <v>16107</v>
+        <v>19136</v>
       </c>
       <c r="B708" s="0" t="s">
-        <v>1937</v>
+        <v>1920</v>
       </c>
       <c r="C708" s="0" t="s">
-        <v>1933</v>
+        <v>1921</v>
       </c>
       <c r="D708" s="0" t="s">
-        <v>1009</v>
+        <v>44</v>
       </c>
       <c r="E708" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G708" s="0">
-        <v>2</v>
+        <v>4.15</v>
       </c>
       <c r="H708" s="0" t="s">
-        <v>1934</v>
+        <v>1922</v>
       </c>
     </row>
     <row r="709" spans="1:8">
       <c r="A709" s="0">
-        <v>16107</v>
+        <v>19137</v>
       </c>
       <c r="B709" s="0" t="s">
-        <v>1938</v>
+        <v>1923</v>
       </c>
       <c r="C709" s="0" t="s">
-        <v>1933</v>
+        <v>1924</v>
       </c>
       <c r="D709" s="0" t="s">
-        <v>1939</v>
+        <v>9</v>
       </c>
       <c r="E709" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G709" s="0">
-        <v>2</v>
+        <v>7.35</v>
       </c>
       <c r="H709" s="0" t="s">
-        <v>1934</v>
+        <v>1925</v>
       </c>
     </row>
     <row r="710" spans="1:8">
       <c r="A710" s="0">
-        <v>16089</v>
+        <v>19138</v>
       </c>
       <c r="B710" s="0" t="s">
-        <v>1940</v>
+        <v>1926</v>
       </c>
       <c r="C710" s="0" t="s">
-        <v>1941</v>
+        <v>1927</v>
       </c>
       <c r="D710" s="0" t="s">
-        <v>20</v>
+        <v>9</v>
       </c>
       <c r="E710" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G710" s="0">
-        <v>0.52</v>
+        <v>5.21</v>
       </c>
       <c r="H710" s="0" t="s">
-        <v>1942</v>
+        <v>1928</v>
       </c>
     </row>
     <row r="711" spans="1:8">
       <c r="A711" s="0">
-        <v>16214</v>
+        <v>13976</v>
       </c>
       <c r="B711" s="0" t="s">
-        <v>1943</v>
+        <v>1929</v>
       </c>
       <c r="C711" s="0" t="s">
-        <v>1944</v>
+        <v>1930</v>
       </c>
       <c r="D711" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E711" s="0" t="s">
-        <v>290</v>
+        <v>14</v>
       </c>
       <c r="G711" s="0">
-        <v>4.84</v>
+        <v>2.81</v>
       </c>
       <c r="H711" s="0" t="s">
-        <v>1945</v>
+        <v>1931</v>
       </c>
     </row>
     <row r="712" spans="1:8">
       <c r="A712" s="0">
-        <v>16214</v>
+        <v>19142</v>
       </c>
       <c r="B712" s="0" t="s">
-        <v>1946</v>
+        <v>1932</v>
       </c>
       <c r="C712" s="0" t="s">
-        <v>1944</v>
+        <v>1933</v>
       </c>
       <c r="D712" s="0" t="s">
-        <v>1129</v>
+        <v>9</v>
       </c>
       <c r="E712" s="0" t="s">
-        <v>290</v>
+        <v>14</v>
       </c>
       <c r="G712" s="0">
-        <v>4.84</v>
+        <v>3.62</v>
       </c>
       <c r="H712" s="0" t="s">
-        <v>1945</v>
+        <v>1934</v>
       </c>
     </row>
     <row r="713" spans="1:8">
       <c r="A713" s="0">
-        <v>16278</v>
+        <v>19150</v>
       </c>
       <c r="B713" s="0" t="s">
-        <v>1947</v>
+        <v>1935</v>
       </c>
       <c r="C713" s="0" t="s">
-        <v>1948</v>
+        <v>1936</v>
       </c>
       <c r="D713" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E713" s="0" t="s">
-        <v>170</v>
+        <v>14</v>
       </c>
       <c r="G713" s="0">
-        <v>1.98</v>
+        <v>4.43</v>
       </c>
       <c r="H713" s="0" t="s">
-        <v>1949</v>
+        <v>1937</v>
       </c>
     </row>
     <row r="714" spans="1:8">
       <c r="A714" s="0">
-        <v>16642</v>
+        <v>19150</v>
       </c>
       <c r="B714" s="0" t="s">
-        <v>1950</v>
+        <v>1938</v>
       </c>
       <c r="C714" s="0" t="s">
-        <v>1951</v>
+        <v>1936</v>
       </c>
       <c r="D714" s="0" t="s">
-        <v>9</v>
+        <v>44</v>
       </c>
       <c r="E714" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G714" s="0">
-        <v>1.44</v>
+        <v>4.43</v>
       </c>
       <c r="H714" s="0" t="s">
-        <v>1952</v>
+        <v>1937</v>
       </c>
     </row>
     <row r="715" spans="1:8">
       <c r="A715" s="0">
-        <v>16737</v>
+        <v>19152</v>
       </c>
       <c r="B715" s="0" t="s">
-        <v>1953</v>
+        <v>1939</v>
       </c>
       <c r="C715" s="0" t="s">
-        <v>1954</v>
+        <v>1940</v>
       </c>
       <c r="D715" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E715" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G715" s="0">
-        <v>1.66</v>
+        <v>0.57</v>
       </c>
       <c r="H715" s="0" t="s">
-        <v>1955</v>
+        <v>1941</v>
       </c>
     </row>
     <row r="716" spans="1:8">
       <c r="A716" s="0">
-        <v>16762</v>
+        <v>19152</v>
       </c>
       <c r="B716" s="0" t="s">
-        <v>1956</v>
+        <v>1942</v>
       </c>
       <c r="C716" s="0" t="s">
-        <v>1957</v>
+        <v>1940</v>
       </c>
       <c r="D716" s="0" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="E716" s="0" t="s">
-        <v>142</v>
+        <v>14</v>
       </c>
       <c r="G716" s="0">
-        <v>2.03</v>
+        <v>0.57</v>
       </c>
       <c r="H716" s="0" t="s">
-        <v>1958</v>
+        <v>1941</v>
       </c>
     </row>
     <row r="717" spans="1:8">
       <c r="A717" s="0">
-        <v>16768</v>
+        <v>19156</v>
       </c>
       <c r="B717" s="0" t="s">
-        <v>1959</v>
+        <v>1943</v>
       </c>
       <c r="C717" s="0" t="s">
-        <v>1960</v>
+        <v>1944</v>
       </c>
       <c r="D717" s="0" t="s">
-        <v>20</v>
+        <v>44</v>
       </c>
       <c r="E717" s="0" t="s">
-        <v>53</v>
+        <v>14</v>
       </c>
       <c r="G717" s="0">
-        <v>1.9</v>
+        <v>1.31</v>
       </c>
       <c r="H717" s="0" t="s">
-        <v>1961</v>
+        <v>1945</v>
       </c>
     </row>
     <row r="718" spans="1:8">
       <c r="A718" s="0">
-        <v>16809</v>
+        <v>19156</v>
       </c>
       <c r="B718" s="0" t="s">
-        <v>1962</v>
+        <v>1946</v>
       </c>
       <c r="C718" s="0" t="s">
-        <v>1963</v>
+        <v>1944</v>
       </c>
       <c r="D718" s="0" t="s">
-        <v>40</v>
+        <v>456</v>
       </c>
       <c r="E718" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G718" s="0">
-        <v>1.19</v>
+        <v>1.31</v>
       </c>
       <c r="H718" s="0" t="s">
-        <v>1964</v>
+        <v>1945</v>
       </c>
     </row>
     <row r="719" spans="1:8">
       <c r="A719" s="0">
-        <v>16809</v>
+        <v>19146</v>
       </c>
       <c r="B719" s="0" t="s">
-        <v>1965</v>
+        <v>1947</v>
       </c>
       <c r="C719" s="0" t="s">
-        <v>1963</v>
+        <v>1948</v>
       </c>
       <c r="D719" s="0" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="E719" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G719" s="0">
-        <v>1.19</v>
+        <v>6.7</v>
       </c>
       <c r="H719" s="0" t="s">
-        <v>1964</v>
+        <v>1949</v>
       </c>
     </row>
     <row r="720" spans="1:8">
       <c r="A720" s="0">
-        <v>16846</v>
+        <v>25976</v>
       </c>
       <c r="B720" s="0" t="s">
-        <v>1966</v>
+        <v>1950</v>
       </c>
       <c r="C720" s="0" t="s">
-        <v>1967</v>
+        <v>1951</v>
       </c>
       <c r="D720" s="0" t="s">
-        <v>20</v>
+        <v>9</v>
       </c>
       <c r="E720" s="0" t="s">
-        <v>142</v>
+        <v>14</v>
       </c>
       <c r="G720" s="0">
-        <v>1.47</v>
+        <v>10.35</v>
       </c>
       <c r="H720" s="0" t="s">
-        <v>1968</v>
+        <v>1952</v>
       </c>
     </row>
     <row r="721" spans="1:8">
       <c r="A721" s="0">
-        <v>16954</v>
+        <v>25977</v>
       </c>
       <c r="B721" s="0" t="s">
-        <v>1969</v>
+        <v>1953</v>
       </c>
       <c r="C721" s="0" t="s">
-        <v>1970</v>
+        <v>1954</v>
       </c>
       <c r="D721" s="0" t="s">
-        <v>9</v>
+        <v>895</v>
       </c>
       <c r="E721" s="0" t="s">
-        <v>10</v>
+        <v>53</v>
       </c>
       <c r="G721" s="0">
-        <v>0.92</v>
+        <v>1.4</v>
       </c>
       <c r="H721" s="0" t="s">
-        <v>1971</v>
+        <v>1955</v>
       </c>
     </row>
     <row r="722" spans="1:8">
       <c r="A722" s="0">
-        <v>16954</v>
+        <v>26556</v>
       </c>
       <c r="B722" s="0" t="s">
-        <v>1972</v>
+        <v>1956</v>
       </c>
       <c r="C722" s="0" t="s">
-        <v>1970</v>
+        <v>1957</v>
       </c>
       <c r="D722" s="0" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="E722" s="0" t="s">
-        <v>10</v>
+        <v>53</v>
       </c>
       <c r="G722" s="0">
-        <v>0.92</v>
+        <v>10.58</v>
       </c>
       <c r="H722" s="0" t="s">
-        <v>1971</v>
+        <v>1958</v>
       </c>
     </row>
     <row r="723" spans="1:8">
       <c r="A723" s="0">
-        <v>19156</v>
+        <v>25980</v>
       </c>
       <c r="B723" s="0" t="s">
-        <v>1973</v>
+        <v>1959</v>
       </c>
       <c r="C723" s="0" t="s">
-        <v>1974</v>
+        <v>1960</v>
       </c>
       <c r="D723" s="0" t="s">
-        <v>79</v>
+        <v>9</v>
       </c>
       <c r="E723" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G723" s="0">
-        <v>1.31</v>
+        <v>4.51</v>
       </c>
       <c r="H723" s="0" t="s">
-        <v>1975</v>
+        <v>1961</v>
       </c>
     </row>
     <row r="724" spans="1:8">
       <c r="A724" s="0">
-        <v>19156</v>
+        <v>25984</v>
       </c>
       <c r="B724" s="0" t="s">
-        <v>1976</v>
+        <v>1962</v>
       </c>
       <c r="C724" s="0" t="s">
-        <v>1974</v>
+        <v>1963</v>
       </c>
       <c r="D724" s="0" t="s">
-        <v>1292</v>
+        <v>895</v>
       </c>
       <c r="E724" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G724" s="0">
-        <v>1.31</v>
+        <v>4.53</v>
       </c>
       <c r="H724" s="0" t="s">
-        <v>1975</v>
+        <v>1964</v>
       </c>
     </row>
     <row r="725" spans="1:8">
       <c r="A725" s="0">
-        <v>19246</v>
+        <v>26564</v>
       </c>
       <c r="B725" s="0" t="s">
-        <v>1977</v>
+        <v>1965</v>
       </c>
       <c r="C725" s="0" t="s">
-        <v>1978</v>
+        <v>1966</v>
       </c>
       <c r="D725" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E725" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G725" s="0">
-        <v>0.71</v>
+        <v>11.18</v>
       </c>
       <c r="H725" s="0" t="s">
-        <v>1979</v>
+        <v>1967</v>
       </c>
     </row>
     <row r="726" spans="1:8">
       <c r="A726" s="0">
-        <v>19246</v>
+        <v>26564</v>
       </c>
       <c r="B726" s="0" t="s">
-        <v>1980</v>
+        <v>1968</v>
       </c>
       <c r="C726" s="0" t="s">
-        <v>1978</v>
+        <v>1966</v>
       </c>
       <c r="D726" s="0" t="s">
-        <v>79</v>
+        <v>209</v>
       </c>
       <c r="E726" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G726" s="0">
-        <v>0.71</v>
+        <v>11.18</v>
       </c>
       <c r="H726" s="0" t="s">
-        <v>1979</v>
+        <v>1967</v>
       </c>
     </row>
     <row r="727" spans="1:8">
       <c r="A727" s="0">
-        <v>15780</v>
+        <v>13980</v>
       </c>
       <c r="B727" s="0" t="s">
-        <v>1981</v>
+        <v>1969</v>
       </c>
       <c r="C727" s="0" t="s">
-        <v>1982</v>
+        <v>1970</v>
       </c>
       <c r="D727" s="0" t="s">
-        <v>9</v>
+        <v>341</v>
       </c>
       <c r="E727" s="0" t="s">
-        <v>142</v>
+        <v>14</v>
       </c>
       <c r="G727" s="0">
-        <v>2.64</v>
+        <v>11.76</v>
       </c>
       <c r="H727" s="0" t="s">
-        <v>1983</v>
+        <v>1971</v>
       </c>
     </row>
     <row r="728" spans="1:8">
       <c r="A728" s="0">
-        <v>16266</v>
+        <v>25992</v>
       </c>
       <c r="B728" s="0" t="s">
-        <v>1984</v>
+        <v>1972</v>
       </c>
       <c r="C728" s="0" t="s">
-        <v>1985</v>
+        <v>1973</v>
       </c>
       <c r="D728" s="0" t="s">
-        <v>9</v>
+        <v>895</v>
       </c>
       <c r="E728" s="0" t="s">
-        <v>142</v>
+        <v>14</v>
       </c>
       <c r="G728" s="0">
-        <v>2.6</v>
+        <v>3.74</v>
       </c>
       <c r="H728" s="0" t="s">
-        <v>1986</v>
+        <v>1974</v>
       </c>
     </row>
     <row r="729" spans="1:8">
       <c r="A729" s="0">
-        <v>16311</v>
+        <v>25994</v>
       </c>
       <c r="B729" s="0" t="s">
-        <v>1987</v>
+        <v>1975</v>
       </c>
       <c r="C729" s="0" t="s">
-        <v>1988</v>
+        <v>1976</v>
       </c>
       <c r="D729" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E729" s="0" t="s">
-        <v>142</v>
+        <v>14</v>
       </c>
       <c r="G729" s="0">
-        <v>2.59</v>
+        <v>8.050000000000001</v>
       </c>
       <c r="H729" s="0" t="s">
-        <v>1989</v>
+        <v>1977</v>
       </c>
     </row>
     <row r="730" spans="1:8">
       <c r="A730" s="0">
-        <v>16428</v>
+        <v>18245</v>
       </c>
       <c r="B730" s="0" t="s">
-        <v>1990</v>
+        <v>1978</v>
       </c>
       <c r="C730" s="0" t="s">
-        <v>1991</v>
+        <v>1979</v>
       </c>
       <c r="D730" s="0" t="s">
-        <v>1755</v>
+        <v>9</v>
       </c>
       <c r="E730" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G730" s="0">
-        <v>3.47</v>
+        <v>38.56</v>
       </c>
       <c r="H730" s="0" t="s">
-        <v>1992</v>
+        <v>1980</v>
       </c>
     </row>
     <row r="731" spans="1:8">
       <c r="A731" s="0">
-        <v>16597</v>
+        <v>26566</v>
       </c>
       <c r="B731" s="0" t="s">
-        <v>1993</v>
+        <v>1981</v>
       </c>
       <c r="C731" s="0" t="s">
-        <v>1994</v>
+        <v>1982</v>
       </c>
       <c r="D731" s="0" t="s">
-        <v>9</v>
+        <v>1983</v>
       </c>
       <c r="E731" s="0" t="s">
-        <v>707</v>
+        <v>53</v>
       </c>
       <c r="G731" s="0">
-        <v>1.51</v>
+        <v>11.77</v>
       </c>
       <c r="H731" s="0" t="s">
-        <v>1995</v>
+        <v>1984</v>
       </c>
     </row>
     <row r="732" spans="1:8">
       <c r="A732" s="0">
-        <v>16597</v>
+        <v>26566</v>
       </c>
       <c r="B732" s="0" t="s">
-        <v>1996</v>
+        <v>1985</v>
       </c>
       <c r="C732" s="0" t="s">
-        <v>1994</v>
+        <v>1982</v>
       </c>
       <c r="D732" s="0" t="s">
-        <v>20</v>
+        <v>52</v>
       </c>
       <c r="E732" s="0" t="s">
-        <v>707</v>
+        <v>53</v>
       </c>
       <c r="G732" s="0">
-        <v>1.51</v>
+        <v>11.77</v>
       </c>
       <c r="H732" s="0" t="s">
-        <v>1995</v>
+        <v>1984</v>
       </c>
     </row>
     <row r="733" spans="1:8">
       <c r="A733" s="0">
-        <v>16635</v>
+        <v>26566</v>
       </c>
       <c r="B733" s="0" t="s">
-        <v>1997</v>
+        <v>1986</v>
       </c>
       <c r="C733" s="0" t="s">
-        <v>1998</v>
+        <v>1982</v>
       </c>
       <c r="D733" s="0" t="s">
-        <v>9</v>
+        <v>209</v>
       </c>
       <c r="E733" s="0" t="s">
-        <v>10</v>
+        <v>53</v>
       </c>
       <c r="G733" s="0">
-        <v>1.54</v>
+        <v>11.77</v>
       </c>
       <c r="H733" s="0" t="s">
-        <v>1999</v>
+        <v>1984</v>
       </c>
     </row>
     <row r="734" spans="1:8">
       <c r="A734" s="0">
-        <v>16656</v>
+        <v>25995</v>
       </c>
       <c r="B734" s="0" t="s">
-        <v>2000</v>
+        <v>1987</v>
       </c>
       <c r="C734" s="0" t="s">
-        <v>2001</v>
+        <v>1988</v>
       </c>
       <c r="D734" s="0" t="s">
-        <v>20</v>
+        <v>895</v>
       </c>
       <c r="E734" s="0" t="s">
-        <v>142</v>
+        <v>14</v>
       </c>
       <c r="G734" s="0">
-        <v>2.97</v>
+        <v>17.6</v>
       </c>
       <c r="H734" s="0" t="s">
-        <v>2002</v>
+        <v>1989</v>
       </c>
     </row>
     <row r="735" spans="1:8">
       <c r="A735" s="0">
-        <v>16738</v>
+        <v>19159</v>
       </c>
       <c r="B735" s="0" t="s">
-        <v>2003</v>
+        <v>1990</v>
       </c>
       <c r="C735" s="0" t="s">
-        <v>2004</v>
+        <v>1991</v>
       </c>
       <c r="D735" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E735" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G735" s="0">
-        <v>1.66</v>
+        <v>1.74</v>
       </c>
       <c r="H735" s="0" t="s">
-        <v>2005</v>
+        <v>1992</v>
       </c>
     </row>
     <row r="736" spans="1:8">
       <c r="A736" s="0">
-        <v>16738</v>
+        <v>19159</v>
       </c>
       <c r="B736" s="0" t="s">
-        <v>2006</v>
+        <v>1993</v>
       </c>
       <c r="C736" s="0" t="s">
-        <v>2004</v>
+        <v>1991</v>
       </c>
       <c r="D736" s="0" t="s">
-        <v>20</v>
+        <v>44</v>
       </c>
       <c r="E736" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G736" s="0">
-        <v>1.66</v>
+        <v>1.74</v>
       </c>
       <c r="H736" s="0" t="s">
-        <v>2005</v>
+        <v>1992</v>
       </c>
     </row>
     <row r="737" spans="1:8">
       <c r="A737" s="0">
-        <v>16760</v>
+        <v>25996</v>
       </c>
       <c r="B737" s="0" t="s">
-        <v>2007</v>
+        <v>1994</v>
       </c>
       <c r="C737" s="0" t="s">
-        <v>2008</v>
+        <v>1995</v>
       </c>
       <c r="D737" s="0" t="s">
-        <v>9</v>
+        <v>895</v>
       </c>
       <c r="E737" s="0" t="s">
-        <v>142</v>
+        <v>14</v>
       </c>
       <c r="G737" s="0">
-        <v>4.81</v>
+        <v>3.94</v>
       </c>
       <c r="H737" s="0" t="s">
-        <v>2009</v>
+        <v>1996</v>
       </c>
     </row>
     <row r="738" spans="1:8">
       <c r="A738" s="0">
-        <v>16825</v>
+        <v>17097</v>
       </c>
       <c r="B738" s="0" t="s">
-        <v>2010</v>
+        <v>1997</v>
       </c>
       <c r="C738" s="0" t="s">
-        <v>2011</v>
+        <v>1998</v>
       </c>
       <c r="D738" s="0" t="s">
         <v>9</v>
       </c>
-      <c r="E738" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E738" s="0"/>
       <c r="G738" s="0">
-        <v>1.74</v>
+        <v>42.59</v>
       </c>
       <c r="H738" s="0" t="s">
-        <v>2012</v>
+        <v>1999</v>
       </c>
     </row>
     <row r="739" spans="1:8">
       <c r="A739" s="0">
-        <v>16851</v>
+        <v>26582</v>
       </c>
       <c r="B739" s="0" t="s">
-        <v>2013</v>
+        <v>2000</v>
       </c>
       <c r="C739" s="0" t="s">
-        <v>2014</v>
+        <v>2001</v>
       </c>
       <c r="D739" s="0" t="s">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="E739" s="0" t="s">
-        <v>142</v>
+        <v>53</v>
       </c>
       <c r="G739" s="0">
-        <v>2.35</v>
+        <v>1.37</v>
       </c>
       <c r="H739" s="0" t="s">
-        <v>2015</v>
+        <v>2002</v>
       </c>
     </row>
     <row r="740" spans="1:8">
       <c r="A740" s="0">
-        <v>16955</v>
+        <v>26584</v>
       </c>
       <c r="B740" s="0" t="s">
-        <v>2016</v>
+        <v>2003</v>
       </c>
       <c r="C740" s="0" t="s">
-        <v>2017</v>
+        <v>2004</v>
       </c>
       <c r="D740" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E740" s="0" t="s">
-        <v>10</v>
+        <v>2005</v>
       </c>
       <c r="G740" s="0">
-        <v>1.03</v>
+        <v>25.76</v>
       </c>
       <c r="H740" s="0" t="s">
-        <v>2018</v>
+        <v>2006</v>
       </c>
     </row>
     <row r="741" spans="1:8">
       <c r="A741" s="0">
-        <v>16955</v>
+        <v>17103</v>
       </c>
       <c r="B741" s="0" t="s">
-        <v>2019</v>
+        <v>2007</v>
       </c>
       <c r="C741" s="0" t="s">
-        <v>2017</v>
+        <v>2008</v>
       </c>
       <c r="D741" s="0" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="E741" s="0" t="s">
-        <v>10</v>
+        <v>514</v>
       </c>
       <c r="G741" s="0">
-        <v>1.03</v>
+        <v>7.72</v>
       </c>
       <c r="H741" s="0" t="s">
-        <v>2018</v>
+        <v>2009</v>
       </c>
     </row>
     <row r="742" spans="1:8">
       <c r="A742" s="0">
-        <v>16972</v>
+        <v>17104</v>
       </c>
       <c r="B742" s="0" t="s">
-        <v>2020</v>
+        <v>2010</v>
       </c>
       <c r="C742" s="0" t="s">
-        <v>2021</v>
+        <v>2011</v>
       </c>
       <c r="D742" s="0" t="s">
-        <v>1292</v>
+        <v>22</v>
       </c>
       <c r="E742" s="0" t="s">
-        <v>10</v>
+        <v>514</v>
       </c>
       <c r="G742" s="0">
-        <v>1.65</v>
+        <v>12.54</v>
       </c>
       <c r="H742" s="0" t="s">
-        <v>2022</v>
+        <v>2012</v>
       </c>
     </row>
     <row r="743" spans="1:8">
       <c r="A743" s="0">
-        <v>16987</v>
+        <v>19173</v>
       </c>
       <c r="B743" s="0" t="s">
-        <v>2023</v>
+        <v>2013</v>
       </c>
       <c r="C743" s="0" t="s">
-        <v>2024</v>
+        <v>2014</v>
       </c>
       <c r="D743" s="0" t="s">
-        <v>20</v>
+        <v>895</v>
       </c>
       <c r="E743" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G743" s="0">
-        <v>2.9</v>
+        <v>1.86</v>
       </c>
       <c r="H743" s="0" t="s">
-        <v>2025</v>
+        <v>2015</v>
       </c>
     </row>
     <row r="744" spans="1:8">
       <c r="A744" s="0">
-        <v>19008</v>
+        <v>19174</v>
       </c>
       <c r="B744" s="0" t="s">
-        <v>2026</v>
+        <v>2016</v>
       </c>
       <c r="C744" s="0" t="s">
-        <v>2027</v>
+        <v>2017</v>
       </c>
       <c r="D744" s="0" t="s">
-        <v>20</v>
+        <v>9</v>
       </c>
       <c r="E744" s="0" t="s">
-        <v>10</v>
+        <v>53</v>
       </c>
       <c r="G744" s="0">
-        <v>2.38</v>
+        <v>1.82</v>
       </c>
       <c r="H744" s="0" t="s">
-        <v>2028</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="745" spans="1:8">
       <c r="A745" s="0">
-        <v>19029</v>
+        <v>17107</v>
       </c>
       <c r="B745" s="0" t="s">
-        <v>2029</v>
+        <v>2019</v>
       </c>
       <c r="C745" s="0" t="s">
-        <v>2030</v>
+        <v>2020</v>
       </c>
       <c r="D745" s="0" t="s">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="E745" s="0" t="s">
-        <v>10</v>
+        <v>53</v>
       </c>
       <c r="G745" s="0">
-        <v>1.22</v>
+        <v>4.89</v>
       </c>
       <c r="H745" s="0" t="s">
-        <v>2031</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="746" spans="1:8">
       <c r="A746" s="0">
-        <v>19121</v>
+        <v>17109</v>
       </c>
       <c r="B746" s="0" t="s">
-        <v>2032</v>
+        <v>2022</v>
       </c>
       <c r="C746" s="0" t="s">
-        <v>2033</v>
+        <v>2023</v>
       </c>
       <c r="D746" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E746" s="0" t="s">
-        <v>142</v>
+        <v>14</v>
       </c>
       <c r="G746" s="0">
-        <v>3.72</v>
+        <v>6.75</v>
       </c>
       <c r="H746" s="0" t="s">
-        <v>2034</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="747" spans="1:8">
       <c r="A747" s="0">
-        <v>19128</v>
+        <v>13992</v>
       </c>
       <c r="B747" s="0" t="s">
-        <v>2035</v>
+        <v>2025</v>
       </c>
       <c r="C747" s="0" t="s">
-        <v>2036</v>
+        <v>2026</v>
       </c>
       <c r="D747" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E747" s="0" t="s">
-        <v>142</v>
+        <v>14</v>
       </c>
       <c r="G747" s="0">
-        <v>4.16</v>
+        <v>7.17</v>
       </c>
       <c r="H747" s="0" t="s">
-        <v>2037</v>
+        <v>2027</v>
       </c>
     </row>
     <row r="748" spans="1:8">
       <c r="A748" s="0">
-        <v>19123</v>
+        <v>13999</v>
       </c>
       <c r="B748" s="0" t="s">
-        <v>2038</v>
+        <v>2028</v>
       </c>
       <c r="C748" s="0" t="s">
-        <v>2039</v>
+        <v>2029</v>
       </c>
       <c r="D748" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E748" s="0" t="s">
-        <v>142</v>
+        <v>14</v>
       </c>
       <c r="G748" s="0">
-        <v>5.01</v>
+        <v>10.59</v>
       </c>
       <c r="H748" s="0" t="s">
-        <v>2040</v>
+        <v>2030</v>
       </c>
     </row>
     <row r="749" spans="1:8">
       <c r="A749" s="0">
-        <v>19137</v>
+        <v>26588</v>
       </c>
       <c r="B749" s="0" t="s">
-        <v>2041</v>
+        <v>2031</v>
       </c>
       <c r="C749" s="0" t="s">
-        <v>2042</v>
+        <v>2032</v>
       </c>
       <c r="D749" s="0" t="s">
-        <v>9</v>
+        <v>1736</v>
       </c>
       <c r="E749" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G749" s="0">
-        <v>7.35</v>
+        <v>14.08</v>
       </c>
       <c r="H749" s="0" t="s">
-        <v>2043</v>
+        <v>2033</v>
       </c>
     </row>
     <row r="750" spans="1:8">
       <c r="A750" s="0">
-        <v>19150</v>
+        <v>26588</v>
       </c>
       <c r="B750" s="0" t="s">
-        <v>2044</v>
+        <v>2034</v>
       </c>
       <c r="C750" s="0" t="s">
-        <v>2045</v>
+        <v>2032</v>
       </c>
       <c r="D750" s="0" t="s">
-        <v>9</v>
+        <v>44</v>
       </c>
       <c r="E750" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G750" s="0">
-        <v>4.43</v>
+        <v>14.08</v>
       </c>
       <c r="H750" s="0" t="s">
-        <v>2046</v>
+        <v>2033</v>
       </c>
     </row>
     <row r="751" spans="1:8">
       <c r="A751" s="0">
-        <v>19150</v>
+        <v>24020</v>
       </c>
       <c r="B751" s="0" t="s">
-        <v>2047</v>
+        <v>2035</v>
       </c>
       <c r="C751" s="0" t="s">
-        <v>2045</v>
+        <v>2036</v>
       </c>
       <c r="D751" s="0" t="s">
-        <v>79</v>
+        <v>9</v>
       </c>
       <c r="E751" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G751" s="0">
-        <v>4.43</v>
+        <v>9.01</v>
       </c>
       <c r="H751" s="0" t="s">
-        <v>2046</v>
+        <v>2037</v>
       </c>
     </row>
     <row r="752" spans="1:8">
       <c r="A752" s="0">
-        <v>19215</v>
+        <v>24020</v>
       </c>
       <c r="B752" s="0" t="s">
-        <v>2048</v>
+        <v>2038</v>
       </c>
       <c r="C752" s="0" t="s">
-        <v>2049</v>
+        <v>2036</v>
       </c>
       <c r="D752" s="0" t="s">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="E752" s="0" t="s">
-        <v>142</v>
+        <v>14</v>
       </c>
       <c r="G752" s="0">
-        <v>4.44</v>
+        <v>9.01</v>
       </c>
       <c r="H752" s="0" t="s">
-        <v>2050</v>
+        <v>2037</v>
       </c>
     </row>
     <row r="753" spans="1:8">
       <c r="A753" s="0">
-        <v>19303</v>
+        <v>24023</v>
       </c>
       <c r="B753" s="0" t="s">
-        <v>2051</v>
+        <v>2039</v>
       </c>
       <c r="C753" s="0" t="s">
-        <v>2052</v>
+        <v>2040</v>
       </c>
       <c r="D753" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E753" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G753" s="0">
-        <v>8.970000000000001</v>
+        <v>19.66</v>
       </c>
       <c r="H753" s="0" t="s">
-        <v>2053</v>
+        <v>2041</v>
       </c>
     </row>
     <row r="754" spans="1:8">
       <c r="A754" s="0">
-        <v>19314</v>
+        <v>24023</v>
       </c>
       <c r="B754" s="0" t="s">
-        <v>2054</v>
+        <v>2042</v>
       </c>
       <c r="C754" s="0" t="s">
-        <v>2055</v>
+        <v>2040</v>
       </c>
       <c r="D754" s="0" t="s">
-        <v>9</v>
+        <v>1736</v>
       </c>
       <c r="E754" s="0" t="s">
-        <v>142</v>
+        <v>14</v>
       </c>
       <c r="G754" s="0">
-        <v>4.62</v>
+        <v>19.66</v>
       </c>
       <c r="H754" s="0" t="s">
-        <v>2056</v>
+        <v>2041</v>
       </c>
     </row>
     <row r="755" spans="1:8">
       <c r="A755" s="0">
-        <v>19320</v>
+        <v>18248</v>
       </c>
       <c r="B755" s="0" t="s">
-        <v>2057</v>
+        <v>2043</v>
       </c>
       <c r="C755" s="0" t="s">
-        <v>2058</v>
+        <v>2044</v>
       </c>
       <c r="D755" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E755" s="0" t="s">
-        <v>142</v>
+        <v>53</v>
       </c>
       <c r="G755" s="0">
-        <v>3.67</v>
+        <v>3.55</v>
       </c>
       <c r="H755" s="0" t="s">
-        <v>2059</v>
+        <v>2045</v>
       </c>
     </row>
     <row r="756" spans="1:8">
       <c r="A756" s="0">
-        <v>19372</v>
+        <v>26594</v>
       </c>
       <c r="B756" s="0" t="s">
-        <v>2060</v>
+        <v>2046</v>
       </c>
       <c r="C756" s="0" t="s">
-        <v>2061</v>
+        <v>2047</v>
       </c>
       <c r="D756" s="0" t="s">
-        <v>9</v>
+        <v>1736</v>
       </c>
       <c r="E756" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G756" s="0">
-        <v>2.6</v>
+        <v>10.74</v>
       </c>
       <c r="H756" s="0" t="s">
-        <v>2062</v>
+        <v>2048</v>
       </c>
     </row>
     <row r="757" spans="1:8">
       <c r="A757" s="0">
-        <v>19377</v>
+        <v>26596</v>
       </c>
       <c r="B757" s="0" t="s">
-        <v>2063</v>
+        <v>2049</v>
       </c>
       <c r="C757" s="0" t="s">
-        <v>2064</v>
+        <v>2050</v>
       </c>
       <c r="D757" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E757" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G757" s="0">
-        <v>1.7</v>
+        <v>8.67</v>
       </c>
       <c r="H757" s="0" t="s">
-        <v>2065</v>
+        <v>2051</v>
       </c>
     </row>
     <row r="758" spans="1:8">
       <c r="A758" s="0">
-        <v>19384</v>
+        <v>26596</v>
       </c>
       <c r="B758" s="0" t="s">
-        <v>2066</v>
+        <v>2052</v>
       </c>
       <c r="C758" s="0" t="s">
-        <v>2067</v>
+        <v>2050</v>
       </c>
       <c r="D758" s="0" t="s">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="E758" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G758" s="0">
-        <v>1.7</v>
+        <v>8.67</v>
       </c>
       <c r="H758" s="0" t="s">
-        <v>2068</v>
+        <v>2051</v>
       </c>
     </row>
     <row r="759" spans="1:8">
       <c r="A759" s="0">
-        <v>19385</v>
+        <v>22012</v>
       </c>
       <c r="B759" s="0" t="s">
-        <v>2069</v>
+        <v>2053</v>
       </c>
       <c r="C759" s="0" t="s">
-        <v>2070</v>
+        <v>2054</v>
       </c>
       <c r="D759" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E759" s="0" t="s">
-        <v>10</v>
+        <v>1676</v>
       </c>
       <c r="G759" s="0">
-        <v>1.51</v>
+        <v>10.4</v>
       </c>
       <c r="H759" s="0" t="s">
-        <v>2071</v>
+        <v>2055</v>
       </c>
     </row>
     <row r="760" spans="1:8">
       <c r="A760" s="0">
-        <v>19383</v>
+        <v>24028</v>
       </c>
       <c r="B760" s="0" t="s">
-        <v>2072</v>
+        <v>2056</v>
       </c>
       <c r="C760" s="0" t="s">
-        <v>2073</v>
+        <v>2057</v>
       </c>
       <c r="D760" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E760" s="0" t="s">
-        <v>10</v>
+        <v>1676</v>
       </c>
       <c r="G760" s="0">
-        <v>2.85</v>
+        <v>16</v>
       </c>
       <c r="H760" s="0" t="s">
-        <v>2074</v>
+        <v>2058</v>
       </c>
     </row>
     <row r="761" spans="1:8">
       <c r="A761" s="0">
-        <v>19416</v>
+        <v>17125</v>
       </c>
       <c r="B761" s="0" t="s">
-        <v>2075</v>
+        <v>2059</v>
       </c>
       <c r="C761" s="0" t="s">
-        <v>2076</v>
+        <v>2060</v>
       </c>
       <c r="D761" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E761" s="0" t="s">
-        <v>10</v>
+        <v>27</v>
       </c>
       <c r="G761" s="0">
-        <v>1.46</v>
+        <v>12.41</v>
       </c>
       <c r="H761" s="0" t="s">
-        <v>2077</v>
+        <v>2061</v>
       </c>
     </row>
     <row r="762" spans="1:8">
       <c r="A762" s="0">
-        <v>19418</v>
+        <v>17119</v>
       </c>
       <c r="B762" s="0" t="s">
-        <v>2078</v>
+        <v>2062</v>
       </c>
       <c r="C762" s="0" t="s">
-        <v>2079</v>
+        <v>2063</v>
       </c>
       <c r="D762" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E762" s="0" t="s">
-        <v>10</v>
+        <v>27</v>
       </c>
       <c r="G762" s="0">
-        <v>4.2</v>
+        <v>79.61</v>
       </c>
       <c r="H762" s="0" t="s">
-        <v>2080</v>
+        <v>2064</v>
       </c>
     </row>
     <row r="763" spans="1:8">
       <c r="A763" s="0">
-        <v>19419</v>
+        <v>26613</v>
       </c>
       <c r="B763" s="0" t="s">
-        <v>2081</v>
+        <v>2065</v>
       </c>
       <c r="C763" s="0" t="s">
-        <v>2082</v>
+        <v>2066</v>
       </c>
       <c r="D763" s="0" t="s">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="E763" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G763" s="0">
-        <v>3.91</v>
+        <v>13.14</v>
       </c>
       <c r="H763" s="0" t="s">
-        <v>2083</v>
+        <v>2067</v>
       </c>
     </row>
     <row r="764" spans="1:8">
       <c r="A764" s="0">
-        <v>19423</v>
+        <v>26614</v>
       </c>
       <c r="B764" s="0" t="s">
-        <v>2084</v>
+        <v>2068</v>
       </c>
       <c r="C764" s="0" t="s">
-        <v>2085</v>
+        <v>2069</v>
       </c>
       <c r="D764" s="0" t="s">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="E764" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G764" s="0">
-        <v>1.48</v>
+        <v>9.73</v>
       </c>
       <c r="H764" s="0" t="s">
-        <v>2086</v>
+        <v>2070</v>
       </c>
     </row>
     <row r="765" spans="1:8">
       <c r="A765" s="0">
-        <v>19433</v>
+        <v>24034</v>
       </c>
       <c r="B765" s="0" t="s">
-        <v>2087</v>
+        <v>2071</v>
       </c>
       <c r="C765" s="0" t="s">
-        <v>2088</v>
+        <v>2072</v>
       </c>
       <c r="D765" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E765" s="0" t="s">
-        <v>142</v>
+        <v>14</v>
       </c>
       <c r="G765" s="0">
-        <v>5.78</v>
+        <v>1.2</v>
       </c>
       <c r="H765" s="0" t="s">
-        <v>2089</v>
+        <v>2073</v>
       </c>
     </row>
     <row r="766" spans="1:8">
       <c r="A766" s="0">
-        <v>19454</v>
+        <v>24034</v>
       </c>
       <c r="B766" s="0" t="s">
-        <v>2090</v>
+        <v>2074</v>
       </c>
       <c r="C766" s="0" t="s">
-        <v>2091</v>
+        <v>2072</v>
       </c>
       <c r="D766" s="0" t="s">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="E766" s="0" t="s">
-        <v>107</v>
+        <v>14</v>
       </c>
       <c r="G766" s="0">
-        <v>2.67</v>
+        <v>1.2</v>
       </c>
       <c r="H766" s="0" t="s">
-        <v>2092</v>
+        <v>2073</v>
       </c>
     </row>
     <row r="767" spans="1:8">
       <c r="A767" s="0">
-        <v>19455</v>
+        <v>26619</v>
       </c>
       <c r="B767" s="0" t="s">
-        <v>2093</v>
+        <v>2075</v>
       </c>
       <c r="C767" s="0" t="s">
-        <v>2094</v>
+        <v>2076</v>
       </c>
       <c r="D767" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E767" s="0" t="s">
-        <v>107</v>
+        <v>1433</v>
       </c>
       <c r="G767" s="0">
-        <v>2.55</v>
+        <v>143.58</v>
       </c>
       <c r="H767" s="0" t="s">
-        <v>2095</v>
+        <v>2077</v>
       </c>
     </row>
     <row r="768" spans="1:8">
       <c r="A768" s="0">
-        <v>19560</v>
+        <v>17143</v>
       </c>
       <c r="B768" s="0" t="s">
-        <v>2096</v>
+        <v>2078</v>
       </c>
       <c r="C768" s="0" t="s">
-        <v>2097</v>
+        <v>2079</v>
       </c>
       <c r="D768" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E768" s="0" t="s">
-        <v>107</v>
+        <v>14</v>
       </c>
       <c r="G768" s="0">
-        <v>2.64</v>
+        <v>17.46</v>
       </c>
       <c r="H768" s="0" t="s">
-        <v>2098</v>
+        <v>2080</v>
       </c>
     </row>
     <row r="769" spans="1:8">
       <c r="A769" s="0">
-        <v>19490</v>
+        <v>17154</v>
       </c>
       <c r="B769" s="0" t="s">
-        <v>2099</v>
+        <v>2081</v>
       </c>
       <c r="C769" s="0" t="s">
-        <v>2100</v>
+        <v>2082</v>
       </c>
       <c r="D769" s="0" t="s">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="E769" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G769" s="0">
-        <v>1.29</v>
+        <v>46.75</v>
       </c>
       <c r="H769" s="0" t="s">
-        <v>2101</v>
+        <v>2083</v>
       </c>
     </row>
     <row r="770" spans="1:8">
       <c r="A770" s="0">
-        <v>19499</v>
+        <v>17164</v>
       </c>
       <c r="B770" s="0" t="s">
-        <v>2102</v>
+        <v>2084</v>
       </c>
       <c r="C770" s="0" t="s">
-        <v>2103</v>
+        <v>2085</v>
       </c>
       <c r="D770" s="0" t="s">
-        <v>9</v>
+        <v>209</v>
       </c>
       <c r="E770" s="0" t="s">
-        <v>142</v>
+        <v>14</v>
       </c>
       <c r="G770" s="0">
-        <v>5.26</v>
+        <v>21.33</v>
       </c>
       <c r="H770" s="0" t="s">
-        <v>2104</v>
+        <v>2086</v>
       </c>
     </row>
     <row r="771" spans="1:8">
       <c r="A771" s="0">
-        <v>20532</v>
+        <v>17136</v>
       </c>
       <c r="B771" s="0" t="s">
-        <v>2105</v>
+        <v>2087</v>
       </c>
       <c r="C771" s="0" t="s">
-        <v>2106</v>
+        <v>2088</v>
       </c>
       <c r="D771" s="0" t="s">
-        <v>1437</v>
+        <v>9</v>
       </c>
       <c r="E771" s="0" t="s">
-        <v>142</v>
+        <v>14</v>
       </c>
       <c r="G771" s="0">
-        <v>1.88</v>
+        <v>40.29</v>
       </c>
       <c r="H771" s="0" t="s">
-        <v>2107</v>
+        <v>2089</v>
       </c>
     </row>
     <row r="772" spans="1:8">
       <c r="A772" s="0">
-        <v>20563</v>
+        <v>17165</v>
       </c>
       <c r="B772" s="0" t="s">
-        <v>2108</v>
+        <v>2090</v>
       </c>
       <c r="C772" s="0" t="s">
-        <v>2109</v>
+        <v>2091</v>
       </c>
       <c r="D772" s="0" t="s">
-        <v>2110</v>
+        <v>9</v>
       </c>
       <c r="E772" s="0" t="s">
-        <v>2111</v>
+        <v>14</v>
       </c>
       <c r="G772" s="0">
-        <v>5.3</v>
+        <v>10.34</v>
       </c>
       <c r="H772" s="0" t="s">
-        <v>2112</v>
+        <v>2092</v>
       </c>
     </row>
     <row r="773" spans="1:8">
       <c r="A773" s="0">
-        <v>20575</v>
+        <v>17166</v>
       </c>
       <c r="B773" s="0" t="s">
-        <v>2113</v>
+        <v>2093</v>
       </c>
       <c r="C773" s="0" t="s">
-        <v>2114</v>
+        <v>2094</v>
       </c>
       <c r="D773" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E773" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G773" s="0">
-        <v>3.54</v>
+        <v>19.22</v>
       </c>
       <c r="H773" s="0" t="s">
-        <v>2115</v>
+        <v>2095</v>
       </c>
     </row>
     <row r="774" spans="1:8">
       <c r="A774" s="0">
-        <v>20575</v>
+        <v>17173</v>
       </c>
       <c r="B774" s="0" t="s">
-        <v>2116</v>
+        <v>2096</v>
       </c>
       <c r="C774" s="0" t="s">
-        <v>2114</v>
+        <v>2097</v>
       </c>
       <c r="D774" s="0" t="s">
-        <v>40</v>
+        <v>9</v>
       </c>
       <c r="E774" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G774" s="0">
-        <v>3.54</v>
+        <v>6.13</v>
       </c>
       <c r="H774" s="0" t="s">
-        <v>2115</v>
+        <v>2098</v>
       </c>
     </row>
     <row r="775" spans="1:8">
       <c r="A775" s="0">
-        <v>20575</v>
+        <v>17187</v>
       </c>
       <c r="B775" s="0" t="s">
-        <v>2117</v>
+        <v>2099</v>
       </c>
       <c r="C775" s="0" t="s">
-        <v>2114</v>
+        <v>2100</v>
       </c>
       <c r="D775" s="0" t="s">
-        <v>1129</v>
+        <v>9</v>
       </c>
       <c r="E775" s="0" t="s">
-        <v>10</v>
+        <v>2101</v>
       </c>
       <c r="G775" s="0">
-        <v>3.54</v>
+        <v>13.44</v>
       </c>
       <c r="H775" s="0" t="s">
-        <v>2115</v>
+        <v>2102</v>
       </c>
     </row>
     <row r="776" spans="1:8">
       <c r="A776" s="0">
-        <v>20575</v>
+        <v>17188</v>
       </c>
       <c r="B776" s="0" t="s">
-        <v>2118</v>
+        <v>2103</v>
       </c>
       <c r="C776" s="0" t="s">
-        <v>2114</v>
+        <v>2104</v>
       </c>
       <c r="D776" s="0" t="s">
-        <v>525</v>
+        <v>9</v>
       </c>
       <c r="E776" s="0" t="s">
-        <v>10</v>
+        <v>2101</v>
       </c>
       <c r="G776" s="0">
-        <v>3.54</v>
+        <v>16.59</v>
       </c>
       <c r="H776" s="0" t="s">
-        <v>2115</v>
+        <v>2105</v>
       </c>
     </row>
     <row r="777" spans="1:8">
       <c r="A777" s="0">
-        <v>20575</v>
+        <v>17192</v>
       </c>
       <c r="B777" s="0" t="s">
-        <v>2119</v>
+        <v>2106</v>
       </c>
       <c r="C777" s="0" t="s">
-        <v>2114</v>
+        <v>2107</v>
       </c>
       <c r="D777" s="0" t="s">
-        <v>38</v>
+        <v>9</v>
       </c>
       <c r="E777" s="0" t="s">
-        <v>10</v>
+        <v>2101</v>
       </c>
       <c r="G777" s="0">
-        <v>3.54</v>
+        <v>8.779999999999999</v>
       </c>
       <c r="H777" s="0" t="s">
-        <v>2115</v>
+        <v>2108</v>
       </c>
     </row>
     <row r="778" spans="1:8">
       <c r="A778" s="0">
-        <v>20575</v>
+        <v>17194</v>
       </c>
       <c r="B778" s="0" t="s">
-        <v>2120</v>
+        <v>2109</v>
       </c>
       <c r="C778" s="0" t="s">
-        <v>2114</v>
+        <v>2110</v>
       </c>
       <c r="D778" s="0" t="s">
-        <v>1292</v>
+        <v>99</v>
       </c>
       <c r="E778" s="0" t="s">
-        <v>10</v>
+        <v>2101</v>
       </c>
       <c r="G778" s="0">
-        <v>3.54</v>
+        <v>8.91</v>
       </c>
       <c r="H778" s="0" t="s">
-        <v>2115</v>
+        <v>2111</v>
       </c>
     </row>
     <row r="779" spans="1:8">
       <c r="A779" s="0">
-        <v>20663</v>
+        <v>17198</v>
       </c>
       <c r="B779" s="0" t="s">
-        <v>2121</v>
+        <v>2112</v>
       </c>
       <c r="C779" s="0" t="s">
-        <v>2122</v>
+        <v>2113</v>
       </c>
       <c r="D779" s="0" t="s">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="E779" s="0" t="s">
-        <v>142</v>
+        <v>2101</v>
       </c>
       <c r="G779" s="0">
-        <v>3.89</v>
+        <v>13.28</v>
       </c>
       <c r="H779" s="0" t="s">
-        <v>2123</v>
+        <v>2114</v>
       </c>
     </row>
     <row r="780" spans="1:8">
       <c r="A780" s="0">
-        <v>20664</v>
+        <v>17200</v>
       </c>
       <c r="B780" s="0" t="s">
-        <v>2124</v>
+        <v>2115</v>
       </c>
       <c r="C780" s="0" t="s">
-        <v>2125</v>
+        <v>2116</v>
       </c>
       <c r="D780" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E780" s="0" t="s">
-        <v>142</v>
+        <v>2101</v>
       </c>
       <c r="G780" s="0">
-        <v>3.89</v>
+        <v>11.21</v>
       </c>
       <c r="H780" s="0" t="s">
-        <v>2126</v>
+        <v>2117</v>
       </c>
     </row>
     <row r="781" spans="1:8">
       <c r="A781" s="0">
-        <v>12960</v>
+        <v>17201</v>
       </c>
       <c r="B781" s="0" t="s">
-        <v>2127</v>
+        <v>2118</v>
       </c>
       <c r="C781" s="0" t="s">
-        <v>2128</v>
+        <v>2119</v>
       </c>
       <c r="D781" s="0" t="s">
-        <v>9</v>
+        <v>138</v>
       </c>
       <c r="E781" s="0" t="s">
-        <v>162</v>
+        <v>2101</v>
       </c>
       <c r="G781" s="0">
-        <v>42.81</v>
+        <v>11.21</v>
       </c>
       <c r="H781" s="0" t="s">
-        <v>2129</v>
+        <v>2120</v>
       </c>
     </row>
     <row r="782" spans="1:8">
       <c r="A782" s="0">
-        <v>12961</v>
+        <v>26625</v>
       </c>
       <c r="B782" s="0" t="s">
-        <v>2130</v>
+        <v>2121</v>
       </c>
       <c r="C782" s="0" t="s">
-        <v>2131</v>
+        <v>2122</v>
       </c>
       <c r="D782" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E782" s="0" t="s">
-        <v>162</v>
+        <v>36</v>
       </c>
       <c r="G782" s="0">
-        <v>46.23</v>
+        <v>9.27</v>
       </c>
       <c r="H782" s="0" t="s">
-        <v>2132</v>
+        <v>2123</v>
       </c>
     </row>
     <row r="783" spans="1:8">
       <c r="A783" s="0">
-        <v>20573</v>
+        <v>26627</v>
       </c>
       <c r="B783" s="0" t="s">
-        <v>2133</v>
+        <v>2124</v>
       </c>
       <c r="C783" s="0" t="s">
-        <v>2134</v>
+        <v>2125</v>
       </c>
       <c r="D783" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E783" s="0" t="s">
-        <v>10</v>
+        <v>36</v>
       </c>
       <c r="G783" s="0">
-        <v>4.42</v>
+        <v>16.35</v>
       </c>
       <c r="H783" s="0" t="s">
-        <v>2135</v>
+        <v>2126</v>
       </c>
     </row>
     <row r="784" spans="1:8">
       <c r="A784" s="0">
-        <v>20573</v>
+        <v>17214</v>
       </c>
       <c r="B784" s="0" t="s">
-        <v>2136</v>
+        <v>2127</v>
       </c>
       <c r="C784" s="0" t="s">
-        <v>2134</v>
+        <v>2128</v>
       </c>
       <c r="D784" s="0" t="s">
-        <v>40</v>
+        <v>9</v>
       </c>
       <c r="E784" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G784" s="0">
-        <v>4.42</v>
+        <v>6.54</v>
       </c>
       <c r="H784" s="0" t="s">
-        <v>2135</v>
+        <v>2129</v>
       </c>
     </row>
     <row r="785" spans="1:8">
       <c r="A785" s="0">
-        <v>20573</v>
+        <v>17215</v>
       </c>
       <c r="B785" s="0" t="s">
-        <v>2137</v>
+        <v>2130</v>
       </c>
       <c r="C785" s="0" t="s">
-        <v>2134</v>
+        <v>2131</v>
       </c>
       <c r="D785" s="0" t="s">
-        <v>1129</v>
+        <v>22</v>
       </c>
       <c r="E785" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G785" s="0">
-        <v>4.42</v>
+        <v>6.54</v>
       </c>
       <c r="H785" s="0" t="s">
-        <v>2135</v>
+        <v>2132</v>
       </c>
     </row>
     <row r="786" spans="1:8">
       <c r="A786" s="0">
-        <v>20573</v>
+        <v>17216</v>
       </c>
       <c r="B786" s="0" t="s">
-        <v>2138</v>
+        <v>2133</v>
       </c>
       <c r="C786" s="0" t="s">
         <v>2134</v>
       </c>
       <c r="D786" s="0" t="s">
-        <v>525</v>
+        <v>22</v>
       </c>
       <c r="E786" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G786" s="0">
-        <v>4.42</v>
+        <v>7.56</v>
       </c>
       <c r="H786" s="0" t="s">
         <v>2135</v>
       </c>
     </row>
     <row r="787" spans="1:8">
       <c r="A787" s="0">
-        <v>20573</v>
+        <v>17223</v>
       </c>
       <c r="B787" s="0" t="s">
-        <v>2139</v>
+        <v>2136</v>
       </c>
       <c r="C787" s="0" t="s">
-        <v>2134</v>
+        <v>2137</v>
       </c>
       <c r="D787" s="0" t="s">
-        <v>38</v>
+        <v>9</v>
       </c>
       <c r="E787" s="0" t="s">
-        <v>10</v>
+        <v>2101</v>
       </c>
       <c r="G787" s="0">
-        <v>4.42</v>
+        <v>10.34</v>
       </c>
       <c r="H787" s="0" t="s">
-        <v>2135</v>
+        <v>2138</v>
       </c>
     </row>
     <row r="788" spans="1:8">
       <c r="A788" s="0">
-        <v>20573</v>
+        <v>17226</v>
       </c>
       <c r="B788" s="0" t="s">
+        <v>2139</v>
+      </c>
+      <c r="C788" s="0" t="s">
         <v>2140</v>
       </c>
-      <c r="C788" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D788" s="0" t="s">
-        <v>1292</v>
+        <v>9</v>
       </c>
       <c r="E788" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G788" s="0">
-        <v>4.42</v>
+        <v>8.17</v>
       </c>
       <c r="H788" s="0" t="s">
-        <v>2135</v>
+        <v>2141</v>
       </c>
     </row>
     <row r="789" spans="1:8">
       <c r="A789" s="0">
-        <v>20574</v>
+        <v>17235</v>
       </c>
       <c r="B789" s="0" t="s">
-        <v>2141</v>
+        <v>2142</v>
       </c>
       <c r="C789" s="0" t="s">
-        <v>2142</v>
+        <v>2143</v>
       </c>
       <c r="D789" s="0" t="s">
-        <v>9</v>
+        <v>316</v>
       </c>
       <c r="E789" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G789" s="0">
-        <v>4.42</v>
+        <v>29.51</v>
       </c>
       <c r="H789" s="0" t="s">
-        <v>2143</v>
+        <v>2144</v>
       </c>
     </row>
     <row r="790" spans="1:8">
       <c r="A790" s="0">
-        <v>20574</v>
+        <v>22017</v>
       </c>
       <c r="B790" s="0" t="s">
-        <v>2144</v>
+        <v>2145</v>
       </c>
       <c r="C790" s="0" t="s">
-        <v>2142</v>
+        <v>2146</v>
       </c>
       <c r="D790" s="0" t="s">
-        <v>40</v>
+        <v>9</v>
       </c>
       <c r="E790" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G790" s="0">
-        <v>4.42</v>
+        <v>15.56</v>
       </c>
       <c r="H790" s="0" t="s">
-        <v>2143</v>
+        <v>2147</v>
       </c>
     </row>
     <row r="791" spans="1:8">
       <c r="A791" s="0">
-        <v>20574</v>
+        <v>26636</v>
       </c>
       <c r="B791" s="0" t="s">
-        <v>2145</v>
+        <v>2148</v>
       </c>
       <c r="C791" s="0" t="s">
-        <v>2142</v>
+        <v>2149</v>
       </c>
       <c r="D791" s="0" t="s">
-        <v>1129</v>
+        <v>9</v>
       </c>
       <c r="E791" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G791" s="0">
-        <v>4.42</v>
+        <v>212.22</v>
       </c>
       <c r="H791" s="0" t="s">
-        <v>2143</v>
+        <v>2150</v>
       </c>
     </row>
     <row r="792" spans="1:8">
       <c r="A792" s="0">
-        <v>20574</v>
+        <v>17242</v>
       </c>
       <c r="B792" s="0" t="s">
-        <v>2146</v>
+        <v>2151</v>
       </c>
       <c r="C792" s="0" t="s">
-        <v>2142</v>
+        <v>2152</v>
       </c>
       <c r="D792" s="0" t="s">
-        <v>525</v>
+        <v>9</v>
       </c>
       <c r="E792" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G792" s="0">
-        <v>4.42</v>
+        <v>14.83</v>
       </c>
       <c r="H792" s="0" t="s">
-        <v>2143</v>
+        <v>2153</v>
       </c>
     </row>
     <row r="793" spans="1:8">
       <c r="A793" s="0">
-        <v>20574</v>
+        <v>17245</v>
       </c>
       <c r="B793" s="0" t="s">
-        <v>2147</v>
+        <v>2154</v>
       </c>
       <c r="C793" s="0" t="s">
-        <v>2142</v>
+        <v>2155</v>
       </c>
       <c r="D793" s="0" t="s">
-        <v>38</v>
+        <v>44</v>
       </c>
       <c r="E793" s="0" t="s">
-        <v>10</v>
+        <v>27</v>
       </c>
       <c r="G793" s="0">
-        <v>4.42</v>
+        <v>116</v>
       </c>
       <c r="H793" s="0" t="s">
-        <v>2143</v>
+        <v>2156</v>
       </c>
     </row>
     <row r="794" spans="1:8">
       <c r="A794" s="0">
-        <v>20574</v>
+        <v>22020</v>
       </c>
       <c r="B794" s="0" t="s">
-        <v>2148</v>
+        <v>2157</v>
       </c>
       <c r="C794" s="0" t="s">
-        <v>2142</v>
+        <v>2158</v>
       </c>
       <c r="D794" s="0" t="s">
-        <v>1292</v>
+        <v>9</v>
       </c>
       <c r="E794" s="0" t="s">
-        <v>10</v>
+        <v>27</v>
       </c>
       <c r="G794" s="0">
-        <v>4.42</v>
+        <v>8.32</v>
       </c>
       <c r="H794" s="0" t="s">
-        <v>2143</v>
+        <v>2159</v>
       </c>
     </row>
     <row r="795" spans="1:8">
       <c r="A795" s="0">
-        <v>20436</v>
+        <v>19215</v>
       </c>
       <c r="B795" s="0" t="s">
-        <v>2149</v>
+        <v>2160</v>
       </c>
       <c r="C795" s="0" t="s">
-        <v>2150</v>
+        <v>2161</v>
       </c>
       <c r="D795" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E795" s="0" t="s">
-        <v>170</v>
+        <v>27</v>
       </c>
       <c r="G795" s="0">
-        <v>3.41</v>
+        <v>4.44</v>
       </c>
       <c r="H795" s="0" t="s">
-        <v>2151</v>
+        <v>2162</v>
       </c>
     </row>
     <row r="796" spans="1:8">
       <c r="A796" s="0">
-        <v>20436</v>
+        <v>26638</v>
       </c>
       <c r="B796" s="0" t="s">
-        <v>2152</v>
+        <v>2163</v>
       </c>
       <c r="C796" s="0" t="s">
-        <v>2150</v>
+        <v>2164</v>
       </c>
       <c r="D796" s="0" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="E796" s="0" t="s">
-        <v>170</v>
+        <v>27</v>
       </c>
       <c r="G796" s="0">
-        <v>3.41</v>
+        <v>29.07</v>
       </c>
       <c r="H796" s="0" t="s">
-        <v>2151</v>
+        <v>2165</v>
       </c>
     </row>
     <row r="797" spans="1:8">
       <c r="A797" s="0">
-        <v>20572</v>
+        <v>17265</v>
       </c>
       <c r="B797" s="0" t="s">
-        <v>2153</v>
+        <v>2166</v>
       </c>
       <c r="C797" s="0" t="s">
-        <v>2154</v>
+        <v>2167</v>
       </c>
       <c r="D797" s="0" t="s">
-        <v>20</v>
+        <v>9</v>
       </c>
       <c r="E797" s="0" t="s">
-        <v>10</v>
+        <v>1676</v>
       </c>
       <c r="G797" s="0">
-        <v>1.86</v>
+        <v>12.51</v>
       </c>
       <c r="H797" s="0" t="s">
-        <v>2155</v>
+        <v>2168</v>
       </c>
     </row>
     <row r="798" spans="1:8">
       <c r="A798" s="0">
-        <v>20437</v>
+        <v>17266</v>
       </c>
       <c r="B798" s="0" t="s">
-        <v>2156</v>
+        <v>2169</v>
       </c>
       <c r="C798" s="0" t="s">
-        <v>2157</v>
+        <v>2170</v>
       </c>
       <c r="D798" s="0" t="s">
-        <v>9</v>
+        <v>660</v>
       </c>
       <c r="E798" s="0" t="s">
-        <v>170</v>
+        <v>1676</v>
       </c>
       <c r="G798" s="0">
-        <v>3.6</v>
+        <v>8.49</v>
       </c>
       <c r="H798" s="0" t="s">
-        <v>2158</v>
+        <v>2171</v>
       </c>
     </row>
     <row r="799" spans="1:8">
       <c r="A799" s="0">
-        <v>20437</v>
+        <v>17272</v>
       </c>
       <c r="B799" s="0" t="s">
-        <v>2159</v>
+        <v>2172</v>
       </c>
       <c r="C799" s="0" t="s">
-        <v>2157</v>
+        <v>2173</v>
       </c>
       <c r="D799" s="0" t="s">
-        <v>20</v>
+        <v>9</v>
       </c>
       <c r="E799" s="0" t="s">
-        <v>170</v>
+        <v>1676</v>
       </c>
       <c r="G799" s="0">
-        <v>3.6</v>
+        <v>12.51</v>
       </c>
       <c r="H799" s="0" t="s">
-        <v>2158</v>
+        <v>2174</v>
       </c>
     </row>
     <row r="800" spans="1:8">
       <c r="A800" s="0">
-        <v>20516</v>
+        <v>17275</v>
       </c>
       <c r="B800" s="0" t="s">
-        <v>2160</v>
+        <v>2175</v>
       </c>
       <c r="C800" s="0" t="s">
-        <v>2161</v>
+        <v>2176</v>
       </c>
       <c r="D800" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E800" s="0" t="s">
-        <v>10</v>
+        <v>1676</v>
       </c>
       <c r="G800" s="0">
-        <v>1.02</v>
+        <v>17.23</v>
       </c>
       <c r="H800" s="0" t="s">
-        <v>2162</v>
+        <v>2177</v>
       </c>
     </row>
     <row r="801" spans="1:8">
       <c r="A801" s="0">
-        <v>20516</v>
+        <v>17277</v>
       </c>
       <c r="B801" s="0" t="s">
-        <v>2163</v>
+        <v>2178</v>
       </c>
       <c r="C801" s="0" t="s">
-        <v>2161</v>
+        <v>2179</v>
       </c>
       <c r="D801" s="0" t="s">
-        <v>1398</v>
+        <v>9</v>
       </c>
       <c r="E801" s="0" t="s">
-        <v>10</v>
+        <v>1676</v>
       </c>
       <c r="G801" s="0">
-        <v>1.02</v>
+        <v>14.3</v>
       </c>
       <c r="H801" s="0" t="s">
-        <v>2162</v>
+        <v>2180</v>
       </c>
     </row>
     <row r="802" spans="1:8">
       <c r="A802" s="0">
-        <v>20516</v>
+        <v>22033</v>
       </c>
       <c r="B802" s="0" t="s">
-        <v>2164</v>
+        <v>2181</v>
       </c>
       <c r="C802" s="0" t="s">
-        <v>2161</v>
+        <v>2182</v>
       </c>
       <c r="D802" s="0" t="s">
-        <v>158</v>
+        <v>9</v>
       </c>
       <c r="E802" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G802" s="0">
-        <v>1.02</v>
+        <v>1.25</v>
       </c>
       <c r="H802" s="0" t="s">
-        <v>2162</v>
+        <v>2183</v>
       </c>
     </row>
     <row r="803" spans="1:8">
       <c r="A803" s="0">
-        <v>20683</v>
+        <v>22036</v>
       </c>
       <c r="B803" s="0" t="s">
-        <v>2165</v>
+        <v>2184</v>
       </c>
       <c r="C803" s="0" t="s">
-        <v>2166</v>
+        <v>2185</v>
       </c>
       <c r="D803" s="0" t="s">
-        <v>9</v>
+        <v>1657</v>
       </c>
       <c r="E803" s="0" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="G803" s="0">
-        <v>2.93</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="H803" s="0" t="s">
-        <v>2167</v>
+        <v>2186</v>
       </c>
     </row>
     <row r="804" spans="1:8">
       <c r="A804" s="0">
-        <v>20683</v>
+        <v>17283</v>
       </c>
       <c r="B804" s="0" t="s">
-        <v>2168</v>
+        <v>2187</v>
       </c>
       <c r="C804" s="0" t="s">
-        <v>2166</v>
+        <v>2188</v>
       </c>
       <c r="D804" s="0" t="s">
-        <v>40</v>
+        <v>960</v>
       </c>
       <c r="E804" s="0" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="G804" s="0">
-        <v>2.93</v>
+        <v>3.56</v>
       </c>
       <c r="H804" s="0" t="s">
-        <v>2167</v>
+        <v>2189</v>
       </c>
     </row>
     <row r="805" spans="1:8">
       <c r="A805" s="0">
-        <v>20683</v>
+        <v>17283</v>
       </c>
       <c r="B805" s="0" t="s">
-        <v>2169</v>
+        <v>2190</v>
       </c>
       <c r="C805" s="0" t="s">
-        <v>2166</v>
+        <v>2188</v>
       </c>
       <c r="D805" s="0" t="s">
-        <v>1129</v>
+        <v>138</v>
       </c>
       <c r="E805" s="0" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="G805" s="0">
-        <v>2.93</v>
+        <v>3.56</v>
       </c>
       <c r="H805" s="0" t="s">
-        <v>2167</v>
+        <v>2189</v>
       </c>
     </row>
     <row r="806" spans="1:8">
       <c r="A806" s="0">
-        <v>20688</v>
+        <v>26646</v>
       </c>
       <c r="B806" s="0" t="s">
-        <v>2170</v>
+        <v>2191</v>
       </c>
       <c r="C806" s="0" t="s">
-        <v>2171</v>
+        <v>2192</v>
       </c>
       <c r="D806" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E806" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G806" s="0">
-        <v>1.79</v>
+        <v>10.35</v>
       </c>
       <c r="H806" s="0" t="s">
-        <v>2172</v>
+        <v>2193</v>
       </c>
     </row>
     <row r="807" spans="1:8">
       <c r="A807" s="0">
-        <v>20696</v>
+        <v>26646</v>
       </c>
       <c r="B807" s="0" t="s">
-        <v>2173</v>
+        <v>2194</v>
       </c>
       <c r="C807" s="0" t="s">
-        <v>2174</v>
+        <v>2192</v>
       </c>
       <c r="D807" s="0" t="s">
-        <v>9</v>
+        <v>26</v>
       </c>
       <c r="E807" s="0" t="s">
-        <v>707</v>
+        <v>14</v>
       </c>
       <c r="G807" s="0">
-        <v>1.7</v>
+        <v>10.35</v>
       </c>
       <c r="H807" s="0" t="s">
-        <v>2175</v>
+        <v>2193</v>
       </c>
     </row>
     <row r="808" spans="1:8">
       <c r="A808" s="0">
-        <v>20702</v>
+        <v>26646</v>
       </c>
       <c r="B808" s="0" t="s">
-        <v>2176</v>
+        <v>2195</v>
       </c>
       <c r="C808" s="0" t="s">
-        <v>2177</v>
+        <v>2192</v>
       </c>
       <c r="D808" s="0" t="s">
-        <v>9</v>
+        <v>52</v>
       </c>
       <c r="E808" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G808" s="0">
-        <v>2.81</v>
+        <v>10.35</v>
       </c>
       <c r="H808" s="0" t="s">
-        <v>2178</v>
+        <v>2193</v>
       </c>
     </row>
     <row r="809" spans="1:8">
       <c r="A809" s="0">
-        <v>20705</v>
+        <v>26646</v>
       </c>
       <c r="B809" s="0" t="s">
-        <v>2179</v>
+        <v>2196</v>
       </c>
       <c r="C809" s="0" t="s">
-        <v>2180</v>
+        <v>2192</v>
       </c>
       <c r="D809" s="0" t="s">
-        <v>9</v>
+        <v>1736</v>
       </c>
       <c r="E809" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G809" s="0">
-        <v>6.54</v>
+        <v>10.35</v>
       </c>
       <c r="H809" s="0" t="s">
-        <v>2181</v>
+        <v>2193</v>
       </c>
     </row>
     <row r="810" spans="1:8">
       <c r="A810" s="0">
-        <v>20714</v>
+        <v>26647</v>
       </c>
       <c r="B810" s="0" t="s">
-        <v>2182</v>
+        <v>2197</v>
       </c>
       <c r="C810" s="0" t="s">
-        <v>2183</v>
+        <v>2198</v>
       </c>
       <c r="D810" s="0" t="s">
-        <v>1437</v>
+        <v>2199</v>
       </c>
       <c r="E810" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G810" s="0">
-        <v>2.81</v>
+        <v>11.3</v>
       </c>
       <c r="H810" s="0" t="s">
-        <v>2184</v>
+        <v>2200</v>
       </c>
     </row>
     <row r="811" spans="1:8">
       <c r="A811" s="0">
-        <v>20717</v>
+        <v>26650</v>
       </c>
       <c r="B811" s="0" t="s">
-        <v>2185</v>
+        <v>2201</v>
       </c>
       <c r="C811" s="0" t="s">
-        <v>2186</v>
+        <v>2202</v>
       </c>
       <c r="D811" s="0" t="s">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="E811" s="0" t="s">
-        <v>142</v>
+        <v>14</v>
       </c>
       <c r="G811" s="0">
-        <v>5.99</v>
+        <v>5.87</v>
       </c>
       <c r="H811" s="0" t="s">
-        <v>2187</v>
+        <v>2203</v>
       </c>
     </row>
     <row r="812" spans="1:8">
       <c r="A812" s="0">
-        <v>20719</v>
+        <v>17289</v>
       </c>
       <c r="B812" s="0" t="s">
-        <v>2188</v>
+        <v>2204</v>
       </c>
       <c r="C812" s="0" t="s">
-        <v>2189</v>
+        <v>2205</v>
       </c>
       <c r="D812" s="0" t="s">
-        <v>1437</v>
+        <v>1033</v>
       </c>
       <c r="E812" s="0" t="s">
-        <v>142</v>
+        <v>14</v>
       </c>
       <c r="G812" s="0">
-        <v>3.93</v>
+        <v>15.76</v>
       </c>
       <c r="H812" s="0" t="s">
-        <v>2190</v>
+        <v>2206</v>
       </c>
     </row>
     <row r="813" spans="1:8">
       <c r="A813" s="0">
-        <v>20742</v>
+        <v>17291</v>
       </c>
       <c r="B813" s="0" t="s">
-        <v>2191</v>
+        <v>2207</v>
       </c>
       <c r="C813" s="0" t="s">
-        <v>2192</v>
+        <v>2208</v>
       </c>
       <c r="D813" s="0" t="s">
-        <v>1437</v>
+        <v>9</v>
       </c>
       <c r="E813" s="0" t="s">
-        <v>142</v>
+        <v>14</v>
       </c>
       <c r="G813" s="0">
-        <v>5.42</v>
+        <v>25.06</v>
       </c>
       <c r="H813" s="0" t="s">
-        <v>2193</v>
+        <v>2209</v>
       </c>
     </row>
     <row r="814" spans="1:8">
       <c r="A814" s="0">
-        <v>20690</v>
+        <v>24081</v>
       </c>
       <c r="B814" s="0" t="s">
-        <v>2194</v>
+        <v>2210</v>
       </c>
       <c r="C814" s="0" t="s">
-        <v>2195</v>
+        <v>2211</v>
       </c>
       <c r="D814" s="0" t="s">
-        <v>9</v>
+        <v>2212</v>
       </c>
       <c r="E814" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G814" s="0">
-        <v>1.79</v>
+        <v>3.66</v>
       </c>
       <c r="H814" s="0" t="s">
-        <v>2196</v>
+        <v>2213</v>
       </c>
     </row>
     <row r="815" spans="1:8">
       <c r="A815" s="0">
-        <v>20715</v>
+        <v>24083</v>
       </c>
       <c r="B815" s="0" t="s">
-        <v>2197</v>
+        <v>2214</v>
       </c>
       <c r="C815" s="0" t="s">
-        <v>2198</v>
+        <v>2215</v>
       </c>
       <c r="D815" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E815" s="0" t="s">
-        <v>142</v>
+        <v>14</v>
       </c>
       <c r="G815" s="0">
-        <v>6.53</v>
+        <v>5.08</v>
       </c>
       <c r="H815" s="0" t="s">
-        <v>2199</v>
+        <v>2216</v>
       </c>
     </row>
     <row r="816" spans="1:8">
       <c r="A816" s="0">
-        <v>20689</v>
+        <v>24085</v>
       </c>
       <c r="B816" s="0" t="s">
-        <v>2200</v>
+        <v>2217</v>
       </c>
       <c r="C816" s="0" t="s">
-        <v>2201</v>
+        <v>2218</v>
       </c>
       <c r="D816" s="0" t="s">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="E816" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G816" s="0">
-        <v>1.79</v>
+        <v>4.98</v>
       </c>
       <c r="H816" s="0" t="s">
-        <v>2202</v>
+        <v>2219</v>
       </c>
     </row>
     <row r="817" spans="1:8">
       <c r="A817" s="0">
-        <v>20697</v>
+        <v>24086</v>
       </c>
       <c r="B817" s="0" t="s">
-        <v>2203</v>
+        <v>2220</v>
       </c>
       <c r="C817" s="0" t="s">
-        <v>2204</v>
+        <v>2221</v>
       </c>
       <c r="D817" s="0" t="s">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="E817" s="0" t="s">
-        <v>707</v>
+        <v>14</v>
       </c>
       <c r="G817" s="0">
-        <v>1.98</v>
+        <v>5.57</v>
       </c>
       <c r="H817" s="0" t="s">
-        <v>2205</v>
+        <v>2222</v>
       </c>
     </row>
     <row r="818" spans="1:8">
       <c r="A818" s="0">
-        <v>20706</v>
+        <v>24087</v>
       </c>
       <c r="B818" s="0" t="s">
-        <v>2206</v>
+        <v>2223</v>
       </c>
       <c r="C818" s="0" t="s">
-        <v>2207</v>
+        <v>2224</v>
       </c>
       <c r="D818" s="0" t="s">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="E818" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G818" s="0">
-        <v>6.54</v>
+        <v>6.05</v>
       </c>
       <c r="H818" s="0" t="s">
-        <v>2208</v>
+        <v>2225</v>
       </c>
     </row>
     <row r="819" spans="1:8">
       <c r="A819" s="0">
-        <v>20718</v>
+        <v>24094</v>
       </c>
       <c r="B819" s="0" t="s">
-        <v>2209</v>
+        <v>2226</v>
       </c>
       <c r="C819" s="0" t="s">
-        <v>2210</v>
+        <v>2227</v>
       </c>
       <c r="D819" s="0" t="s">
-        <v>1437</v>
+        <v>9</v>
       </c>
       <c r="E819" s="0" t="s">
-        <v>142</v>
+        <v>14</v>
       </c>
       <c r="G819" s="0">
-        <v>3.93</v>
+        <v>7.81</v>
       </c>
       <c r="H819" s="0" t="s">
-        <v>2211</v>
+        <v>2228</v>
       </c>
     </row>
     <row r="820" spans="1:8">
       <c r="A820" s="0">
-        <v>20759</v>
+        <v>24100</v>
       </c>
       <c r="B820" s="0" t="s">
-        <v>2212</v>
+        <v>2229</v>
       </c>
       <c r="C820" s="0" t="s">
-        <v>2213</v>
+        <v>2230</v>
       </c>
       <c r="D820" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E820" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G820" s="0">
-        <v>2.64</v>
+        <v>17.11</v>
       </c>
       <c r="H820" s="0" t="s">
-        <v>2214</v>
+        <v>2231</v>
       </c>
     </row>
     <row r="821" spans="1:8">
       <c r="A821" s="0">
-        <v>20762</v>
+        <v>26657</v>
       </c>
       <c r="B821" s="0" t="s">
-        <v>2215</v>
+        <v>2232</v>
       </c>
       <c r="C821" s="0" t="s">
-        <v>2216</v>
+        <v>2233</v>
       </c>
       <c r="D821" s="0" t="s">
-        <v>1437</v>
+        <v>9</v>
       </c>
       <c r="E821" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G821" s="0">
-        <v>1.37</v>
+        <v>16.2</v>
       </c>
       <c r="H821" s="0" t="s">
-        <v>2217</v>
+        <v>2234</v>
       </c>
     </row>
     <row r="822" spans="1:8">
       <c r="A822" s="0">
-        <v>20766</v>
+        <v>26657</v>
       </c>
       <c r="B822" s="0" t="s">
-        <v>2218</v>
+        <v>2235</v>
       </c>
       <c r="C822" s="0" t="s">
-        <v>2219</v>
+        <v>2233</v>
       </c>
       <c r="D822" s="0" t="s">
-        <v>1437</v>
+        <v>44</v>
       </c>
       <c r="E822" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G822" s="0">
-        <v>4.5</v>
+        <v>16.2</v>
       </c>
       <c r="H822" s="0" t="s">
-        <v>2220</v>
+        <v>2234</v>
       </c>
     </row>
     <row r="823" spans="1:8">
       <c r="A823" s="0">
-        <v>29789</v>
+        <v>26657</v>
       </c>
       <c r="B823" s="0" t="s">
-        <v>2221</v>
+        <v>2236</v>
       </c>
       <c r="C823" s="0" t="s">
-        <v>2222</v>
+        <v>2233</v>
       </c>
       <c r="D823" s="0" t="s">
-        <v>9</v>
+        <v>1736</v>
       </c>
       <c r="E823" s="0" t="s">
-        <v>142</v>
+        <v>14</v>
       </c>
       <c r="G823" s="0">
-        <v>4.69</v>
+        <v>16.2</v>
       </c>
       <c r="H823" s="0" t="s">
-        <v>2223</v>
+        <v>2234</v>
       </c>
     </row>
     <row r="824" spans="1:8">
       <c r="A824" s="0">
-        <v>29797</v>
+        <v>26658</v>
       </c>
       <c r="B824" s="0" t="s">
-        <v>2224</v>
+        <v>2237</v>
       </c>
       <c r="C824" s="0" t="s">
-        <v>2225</v>
+        <v>2238</v>
       </c>
       <c r="D824" s="0" t="s">
-        <v>1437</v>
+        <v>9</v>
       </c>
       <c r="E824" s="0" t="s">
-        <v>290</v>
+        <v>14</v>
       </c>
       <c r="G824" s="0">
-        <v>2.83</v>
+        <v>10.07</v>
       </c>
       <c r="H824" s="0" t="s">
-        <v>2226</v>
+        <v>2239</v>
       </c>
     </row>
     <row r="825" spans="1:8">
       <c r="A825" s="0">
-        <v>29798</v>
+        <v>29847</v>
       </c>
       <c r="B825" s="0" t="s">
-        <v>2227</v>
+        <v>2240</v>
       </c>
       <c r="C825" s="0" t="s">
-        <v>2228</v>
+        <v>2241</v>
       </c>
       <c r="D825" s="0" t="s">
-        <v>1437</v>
+        <v>9</v>
       </c>
       <c r="E825" s="0" t="s">
-        <v>290</v>
+        <v>14</v>
       </c>
       <c r="G825" s="0">
-        <v>2.83</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="H825" s="0" t="s">
-        <v>2229</v>
+        <v>2242</v>
       </c>
     </row>
     <row r="826" spans="1:8">
       <c r="A826" s="0">
-        <v>29808</v>
+        <v>22037</v>
       </c>
       <c r="B826" s="0" t="s">
-        <v>2230</v>
+        <v>2243</v>
       </c>
       <c r="C826" s="0" t="s">
-        <v>2231</v>
+        <v>2244</v>
       </c>
       <c r="D826" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E826" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G826" s="0">
-        <v>10.71</v>
+        <v>5.57</v>
       </c>
       <c r="H826" s="0" t="s">
-        <v>2232</v>
+        <v>2245</v>
       </c>
     </row>
     <row r="827" spans="1:8">
       <c r="A827" s="0">
-        <v>29809</v>
+        <v>22037</v>
       </c>
       <c r="B827" s="0" t="s">
-        <v>2233</v>
+        <v>2246</v>
       </c>
       <c r="C827" s="0" t="s">
-        <v>2234</v>
+        <v>2244</v>
       </c>
       <c r="D827" s="0" t="s">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="E827" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G827" s="0">
-        <v>10.71</v>
+        <v>5.57</v>
       </c>
       <c r="H827" s="0" t="s">
-        <v>2235</v>
+        <v>2245</v>
       </c>
     </row>
     <row r="828" spans="1:8">
       <c r="A828" s="0">
-        <v>29811</v>
+        <v>24103</v>
       </c>
       <c r="B828" s="0" t="s">
-        <v>2236</v>
+        <v>2247</v>
       </c>
       <c r="C828" s="0" t="s">
-        <v>2237</v>
+        <v>2248</v>
       </c>
       <c r="D828" s="0" t="s">
-        <v>79</v>
+        <v>9</v>
       </c>
       <c r="E828" s="0" t="s">
-        <v>142</v>
+        <v>53</v>
       </c>
       <c r="G828" s="0">
-        <v>28.85</v>
+        <v>32.56</v>
       </c>
       <c r="H828" s="0" t="s">
-        <v>2238</v>
+        <v>2249</v>
       </c>
     </row>
     <row r="829" spans="1:8">
       <c r="A829" s="0">
-        <v>18066</v>
+        <v>24104</v>
       </c>
       <c r="B829" s="0" t="s">
-        <v>2239</v>
+        <v>2250</v>
       </c>
       <c r="C829" s="0" t="s">
-        <v>2240</v>
+        <v>2251</v>
       </c>
       <c r="D829" s="0" t="s">
-        <v>79</v>
+        <v>9</v>
       </c>
       <c r="E829" s="0" t="s">
-        <v>142</v>
+        <v>53</v>
       </c>
       <c r="G829" s="0">
-        <v>158.67</v>
+        <v>37.25</v>
       </c>
       <c r="H829" s="0" t="s">
-        <v>2241</v>
+        <v>2252</v>
       </c>
     </row>
     <row r="830" spans="1:8">
       <c r="A830" s="0">
-        <v>29847</v>
+        <v>19248</v>
       </c>
       <c r="B830" s="0" t="s">
-        <v>2242</v>
+        <v>2253</v>
       </c>
       <c r="C830" s="0" t="s">
-        <v>2243</v>
+        <v>2254</v>
       </c>
       <c r="D830" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E830" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G830" s="0">
-        <v>8.720000000000001</v>
+        <v>0.83</v>
       </c>
       <c r="H830" s="0" t="s">
-        <v>2244</v>
+        <v>2255</v>
       </c>
     </row>
     <row r="831" spans="1:8">
       <c r="A831" s="0">
-        <v>29862</v>
+        <v>19248</v>
       </c>
       <c r="B831" s="0" t="s">
-        <v>2245</v>
+        <v>2256</v>
       </c>
       <c r="C831" s="0" t="s">
-        <v>2246</v>
+        <v>2254</v>
       </c>
       <c r="D831" s="0" t="s">
-        <v>1437</v>
+        <v>9</v>
       </c>
       <c r="E831" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G831" s="0">
-        <v>9.77</v>
+        <v>0.83</v>
       </c>
       <c r="H831" s="0" t="s">
-        <v>2247</v>
+        <v>2255</v>
       </c>
     </row>
     <row r="832" spans="1:8">
       <c r="A832" s="0">
-        <v>29864</v>
+        <v>19246</v>
       </c>
       <c r="B832" s="0" t="s">
-        <v>2248</v>
+        <v>2257</v>
       </c>
       <c r="C832" s="0" t="s">
-        <v>2249</v>
+        <v>2258</v>
       </c>
       <c r="D832" s="0" t="s">
-        <v>1437</v>
+        <v>9</v>
       </c>
       <c r="E832" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G832" s="0">
-        <v>9.77</v>
+        <v>0.71</v>
       </c>
       <c r="H832" s="0" t="s">
-        <v>2250</v>
+        <v>2259</v>
       </c>
     </row>
     <row r="833" spans="1:8">
       <c r="A833" s="0">
-        <v>29865</v>
+        <v>19246</v>
       </c>
       <c r="B833" s="0" t="s">
-        <v>2251</v>
+        <v>2260</v>
       </c>
       <c r="C833" s="0" t="s">
-        <v>2252</v>
+        <v>2258</v>
       </c>
       <c r="D833" s="0" t="s">
-        <v>1437</v>
+        <v>44</v>
       </c>
       <c r="E833" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G833" s="0">
-        <v>9.77</v>
+        <v>0.71</v>
       </c>
       <c r="H833" s="0" t="s">
-        <v>2253</v>
+        <v>2259</v>
       </c>
     </row>
     <row r="834" spans="1:8">
       <c r="A834" s="0">
-        <v>29885</v>
+        <v>19255</v>
       </c>
       <c r="B834" s="0" t="s">
-        <v>2254</v>
+        <v>2261</v>
       </c>
       <c r="C834" s="0" t="s">
-        <v>2255</v>
+        <v>2262</v>
       </c>
       <c r="D834" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E834" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G834" s="0">
-        <v>1.56</v>
+        <v>1.93</v>
       </c>
       <c r="H834" s="0" t="s">
-        <v>2256</v>
+        <v>2263</v>
       </c>
     </row>
     <row r="835" spans="1:8">
       <c r="A835" s="0">
-        <v>15676</v>
+        <v>24113</v>
       </c>
       <c r="B835" s="0" t="s">
-        <v>2257</v>
+        <v>2264</v>
       </c>
       <c r="C835" s="0" t="s">
-        <v>2258</v>
+        <v>2265</v>
       </c>
       <c r="D835" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E835" s="0" t="s">
-        <v>290</v>
+        <v>14</v>
       </c>
       <c r="G835" s="0">
-        <v>6.64</v>
+        <v>3.28</v>
       </c>
       <c r="H835" s="0" t="s">
-        <v>2259</v>
+        <v>2266</v>
       </c>
     </row>
     <row r="836" spans="1:8">
       <c r="A836" s="0">
-        <v>15911</v>
+        <v>24114</v>
       </c>
       <c r="B836" s="0" t="s">
-        <v>2260</v>
+        <v>2267</v>
       </c>
       <c r="C836" s="0" t="s">
-        <v>2261</v>
+        <v>2268</v>
       </c>
       <c r="D836" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E836" s="0" t="s">
-        <v>290</v>
+        <v>14</v>
       </c>
       <c r="G836" s="0">
-        <v>3.21</v>
+        <v>2.39</v>
       </c>
       <c r="H836" s="0" t="s">
-        <v>2262</v>
+        <v>2269</v>
       </c>
     </row>
     <row r="837" spans="1:8">
       <c r="A837" s="0">
-        <v>16224</v>
+        <v>24117</v>
       </c>
       <c r="B837" s="0" t="s">
-        <v>2263</v>
+        <v>2270</v>
       </c>
       <c r="C837" s="0" t="s">
-        <v>2264</v>
+        <v>2271</v>
       </c>
       <c r="D837" s="0" t="s">
-        <v>1129</v>
+        <v>9</v>
       </c>
       <c r="E837" s="0" t="s">
-        <v>290</v>
+        <v>14</v>
       </c>
       <c r="G837" s="0">
-        <v>7.76</v>
+        <v>2.18</v>
       </c>
       <c r="H837" s="0" t="s">
-        <v>2265</v>
+        <v>2272</v>
       </c>
     </row>
     <row r="838" spans="1:8">
       <c r="A838" s="0">
-        <v>16595</v>
+        <v>24120</v>
       </c>
       <c r="B838" s="0" t="s">
-        <v>2266</v>
+        <v>2273</v>
       </c>
       <c r="C838" s="0" t="s">
-        <v>2267</v>
+        <v>2274</v>
       </c>
       <c r="D838" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E838" s="0" t="s">
-        <v>707</v>
+        <v>14</v>
       </c>
       <c r="G838" s="0">
-        <v>2.42</v>
+        <v>2.28</v>
       </c>
       <c r="H838" s="0" t="s">
-        <v>2268</v>
+        <v>2275</v>
       </c>
     </row>
     <row r="839" spans="1:8">
       <c r="A839" s="0">
-        <v>16615</v>
+        <v>24122</v>
       </c>
       <c r="B839" s="0" t="s">
-        <v>2269</v>
+        <v>2276</v>
       </c>
       <c r="C839" s="0" t="s">
-        <v>2270</v>
+        <v>2277</v>
       </c>
       <c r="D839" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E839" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G839" s="0">
-        <v>3.28</v>
+        <v>3.54</v>
       </c>
       <c r="H839" s="0" t="s">
-        <v>2271</v>
+        <v>2278</v>
       </c>
     </row>
     <row r="840" spans="1:8">
       <c r="A840" s="0">
-        <v>16893</v>
+        <v>24124</v>
       </c>
       <c r="B840" s="0" t="s">
-        <v>2272</v>
+        <v>2279</v>
       </c>
       <c r="C840" s="0" t="s">
-        <v>2273</v>
+        <v>2280</v>
       </c>
       <c r="D840" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E840" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G840" s="0">
-        <v>1.68</v>
+        <v>7.71</v>
       </c>
       <c r="H840" s="0" t="s">
-        <v>2274</v>
+        <v>2281</v>
       </c>
     </row>
     <row r="841" spans="1:8">
       <c r="A841" s="0">
-        <v>16929</v>
+        <v>24126</v>
       </c>
       <c r="B841" s="0" t="s">
-        <v>2275</v>
+        <v>2282</v>
       </c>
       <c r="C841" s="0" t="s">
-        <v>2276</v>
+        <v>2283</v>
       </c>
       <c r="D841" s="0" t="s">
-        <v>9</v>
+        <v>209</v>
       </c>
       <c r="E841" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G841" s="0">
-        <v>1.25</v>
+        <v>16.77</v>
       </c>
       <c r="H841" s="0" t="s">
-        <v>2277</v>
+        <v>2284</v>
       </c>
     </row>
     <row r="842" spans="1:8">
       <c r="A842" s="0">
-        <v>19503</v>
+        <v>24126</v>
       </c>
       <c r="B842" s="0" t="s">
-        <v>2278</v>
+        <v>2285</v>
       </c>
       <c r="C842" s="0" t="s">
-        <v>2279</v>
+        <v>2283</v>
       </c>
       <c r="D842" s="0" t="s">
-        <v>9</v>
+        <v>1657</v>
       </c>
       <c r="E842" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G842" s="0">
-        <v>0.79</v>
+        <v>16.77</v>
       </c>
       <c r="H842" s="0" t="s">
-        <v>2280</v>
+        <v>2284</v>
       </c>
     </row>
     <row r="843" spans="1:8">
       <c r="A843" s="0">
-        <v>16803</v>
+        <v>22041</v>
       </c>
       <c r="B843" s="0" t="s">
-        <v>2281</v>
+        <v>2286</v>
       </c>
       <c r="C843" s="0" t="s">
-        <v>2282</v>
+        <v>2287</v>
       </c>
       <c r="D843" s="0" t="s">
-        <v>9</v>
+        <v>341</v>
       </c>
       <c r="E843" s="0" t="s">
-        <v>53</v>
+        <v>14</v>
       </c>
       <c r="G843" s="0">
-        <v>1.77</v>
+        <v>13.17</v>
       </c>
       <c r="H843" s="0" t="s">
-        <v>2283</v>
+        <v>2288</v>
       </c>
     </row>
     <row r="844" spans="1:8">
       <c r="A844" s="0">
-        <v>16806</v>
+        <v>17326</v>
       </c>
       <c r="B844" s="0" t="s">
-        <v>2284</v>
+        <v>2289</v>
       </c>
       <c r="C844" s="0" t="s">
-        <v>2285</v>
+        <v>2290</v>
       </c>
       <c r="D844" s="0" t="s">
-        <v>9</v>
+        <v>44</v>
       </c>
       <c r="E844" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G844" s="0">
-        <v>2.55</v>
+        <v>19.43</v>
       </c>
       <c r="H844" s="0" t="s">
-        <v>2286</v>
+        <v>2291</v>
       </c>
     </row>
     <row r="845" spans="1:8">
       <c r="A845" s="0">
-        <v>16899</v>
+        <v>17330</v>
       </c>
       <c r="B845" s="0" t="s">
-        <v>2287</v>
+        <v>2292</v>
       </c>
       <c r="C845" s="0" t="s">
-        <v>2288</v>
+        <v>2293</v>
       </c>
       <c r="D845" s="0" t="s">
-        <v>158</v>
+        <v>9</v>
       </c>
       <c r="E845" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G845" s="0">
-        <v>2.96</v>
+        <v>53.5</v>
       </c>
       <c r="H845" s="0" t="s">
-        <v>2289</v>
+        <v>2294</v>
       </c>
     </row>
     <row r="846" spans="1:8">
       <c r="A846" s="0">
-        <v>16900</v>
+        <v>17335</v>
       </c>
       <c r="B846" s="0" t="s">
-        <v>2290</v>
+        <v>2295</v>
       </c>
       <c r="C846" s="0" t="s">
-        <v>2291</v>
+        <v>2296</v>
       </c>
       <c r="D846" s="0" t="s">
-        <v>9</v>
+        <v>44</v>
       </c>
       <c r="E846" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G846" s="0">
-        <v>2.06</v>
+        <v>56.05</v>
       </c>
       <c r="H846" s="0" t="s">
-        <v>2292</v>
+        <v>2297</v>
       </c>
     </row>
     <row r="847" spans="1:8">
       <c r="A847" s="0">
-        <v>16900</v>
+        <v>17333</v>
       </c>
       <c r="B847" s="0" t="s">
-        <v>2293</v>
+        <v>2298</v>
       </c>
       <c r="C847" s="0" t="s">
-        <v>2291</v>
+        <v>2299</v>
       </c>
       <c r="D847" s="0" t="s">
-        <v>158</v>
+        <v>22</v>
       </c>
       <c r="E847" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G847" s="0">
-        <v>2.06</v>
+        <v>23.91</v>
       </c>
       <c r="H847" s="0" t="s">
-        <v>2292</v>
+        <v>2300</v>
       </c>
     </row>
     <row r="848" spans="1:8">
       <c r="A848" s="0">
-        <v>16991</v>
+        <v>26668</v>
       </c>
       <c r="B848" s="0" t="s">
-        <v>2294</v>
+        <v>2301</v>
       </c>
       <c r="C848" s="0" t="s">
-        <v>2295</v>
+        <v>2302</v>
       </c>
       <c r="D848" s="0" t="s">
-        <v>20</v>
+        <v>9</v>
       </c>
       <c r="E848" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G848" s="0">
-        <v>2.3</v>
+        <v>15.23</v>
       </c>
       <c r="H848" s="0" t="s">
-        <v>2296</v>
+        <v>2303</v>
       </c>
     </row>
     <row r="849" spans="1:8">
       <c r="A849" s="0">
-        <v>16993</v>
+        <v>26668</v>
       </c>
       <c r="B849" s="0" t="s">
-        <v>2297</v>
+        <v>2304</v>
       </c>
       <c r="C849" s="0" t="s">
-        <v>2298</v>
+        <v>2302</v>
       </c>
       <c r="D849" s="0" t="s">
-        <v>9</v>
+        <v>209</v>
       </c>
       <c r="E849" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G849" s="0">
-        <v>1.06</v>
+        <v>15.23</v>
       </c>
       <c r="H849" s="0" t="s">
-        <v>2299</v>
+        <v>2303</v>
       </c>
     </row>
     <row r="850" spans="1:8">
       <c r="A850" s="0">
-        <v>16993</v>
+        <v>22042</v>
       </c>
       <c r="B850" s="0" t="s">
-        <v>2300</v>
+        <v>2305</v>
       </c>
       <c r="C850" s="0" t="s">
-        <v>2298</v>
+        <v>2306</v>
       </c>
       <c r="D850" s="0" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="E850" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G850" s="0">
-        <v>1.06</v>
+        <v>48.05</v>
       </c>
       <c r="H850" s="0" t="s">
-        <v>2299</v>
+        <v>2307</v>
       </c>
     </row>
     <row r="851" spans="1:8">
       <c r="A851" s="0">
-        <v>16994</v>
+        <v>24131</v>
       </c>
       <c r="B851" s="0" t="s">
-        <v>2301</v>
+        <v>2308</v>
       </c>
       <c r="C851" s="0" t="s">
-        <v>2302</v>
+        <v>2309</v>
       </c>
       <c r="D851" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E851" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G851" s="0">
-        <v>2.22</v>
+        <v>4.71</v>
       </c>
       <c r="H851" s="0" t="s">
-        <v>2303</v>
+        <v>2310</v>
       </c>
     </row>
     <row r="852" spans="1:8">
       <c r="A852" s="0">
-        <v>16994</v>
+        <v>17342</v>
       </c>
       <c r="B852" s="0" t="s">
-        <v>2304</v>
+        <v>2311</v>
       </c>
       <c r="C852" s="0" t="s">
-        <v>2302</v>
+        <v>2312</v>
       </c>
       <c r="D852" s="0" t="s">
-        <v>40</v>
+        <v>22</v>
       </c>
       <c r="E852" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G852" s="0">
-        <v>2.22</v>
+        <v>4.23</v>
       </c>
       <c r="H852" s="0" t="s">
-        <v>2303</v>
+        <v>2313</v>
       </c>
     </row>
     <row r="853" spans="1:8">
       <c r="A853" s="0">
-        <v>16995</v>
+        <v>17343</v>
       </c>
       <c r="B853" s="0" t="s">
-        <v>2305</v>
+        <v>2314</v>
       </c>
       <c r="C853" s="0" t="s">
-        <v>2306</v>
+        <v>2315</v>
       </c>
       <c r="D853" s="0" t="s">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="E853" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G853" s="0">
-        <v>1.93</v>
+        <v>22.75</v>
       </c>
       <c r="H853" s="0" t="s">
-        <v>2307</v>
+        <v>2316</v>
       </c>
     </row>
     <row r="854" spans="1:8">
       <c r="A854" s="0">
-        <v>16995</v>
+        <v>24147</v>
       </c>
       <c r="B854" s="0" t="s">
-        <v>2308</v>
+        <v>2317</v>
       </c>
       <c r="C854" s="0" t="s">
-        <v>2306</v>
+        <v>2318</v>
       </c>
       <c r="D854" s="0" t="s">
-        <v>40</v>
+        <v>1657</v>
       </c>
       <c r="E854" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G854" s="0">
-        <v>1.93</v>
+        <v>17.16</v>
       </c>
       <c r="H854" s="0" t="s">
-        <v>2307</v>
+        <v>2319</v>
       </c>
     </row>
     <row r="855" spans="1:8">
       <c r="A855" s="0">
-        <v>19014</v>
+        <v>24152</v>
       </c>
       <c r="B855" s="0" t="s">
-        <v>2309</v>
+        <v>2320</v>
       </c>
       <c r="C855" s="0" t="s">
-        <v>2310</v>
+        <v>2321</v>
       </c>
       <c r="D855" s="0" t="s">
-        <v>79</v>
+        <v>9</v>
       </c>
       <c r="E855" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G855" s="0">
-        <v>0.84</v>
+        <v>9.92</v>
       </c>
       <c r="H855" s="0" t="s">
-        <v>2311</v>
+        <v>2322</v>
       </c>
     </row>
     <row r="856" spans="1:8">
       <c r="A856" s="0">
-        <v>19093</v>
+        <v>24155</v>
       </c>
       <c r="B856" s="0" t="s">
-        <v>2312</v>
+        <v>2323</v>
       </c>
       <c r="C856" s="0" t="s">
-        <v>2313</v>
+        <v>2324</v>
       </c>
       <c r="D856" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E856" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G856" s="0">
-        <v>1.93</v>
+        <v>50.15</v>
       </c>
       <c r="H856" s="0" t="s">
-        <v>2314</v>
+        <v>2325</v>
       </c>
     </row>
     <row r="857" spans="1:8">
       <c r="A857" s="0">
-        <v>19094</v>
+        <v>24165</v>
       </c>
       <c r="B857" s="0" t="s">
-        <v>2315</v>
+        <v>2326</v>
       </c>
       <c r="C857" s="0" t="s">
-        <v>2316</v>
+        <v>2327</v>
       </c>
       <c r="D857" s="0" t="s">
-        <v>9</v>
+        <v>1657</v>
       </c>
       <c r="E857" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G857" s="0">
-        <v>1.56</v>
+        <v>24.75</v>
       </c>
       <c r="H857" s="0" t="s">
-        <v>2317</v>
+        <v>2328</v>
       </c>
     </row>
     <row r="858" spans="1:8">
       <c r="A858" s="0">
-        <v>19380</v>
+        <v>24169</v>
       </c>
       <c r="B858" s="0" t="s">
-        <v>2318</v>
+        <v>2329</v>
       </c>
       <c r="C858" s="0" t="s">
-        <v>2319</v>
+        <v>2330</v>
       </c>
       <c r="D858" s="0" t="s">
-        <v>9</v>
+        <v>1657</v>
       </c>
       <c r="E858" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G858" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="H858" s="0" t="s">
-        <v>2320</v>
+        <v>2331</v>
       </c>
     </row>
     <row r="859" spans="1:8">
       <c r="A859" s="0">
-        <v>19381</v>
+        <v>24172</v>
       </c>
       <c r="B859" s="0" t="s">
-        <v>2321</v>
+        <v>2332</v>
       </c>
       <c r="C859" s="0" t="s">
-        <v>2322</v>
+        <v>2333</v>
       </c>
       <c r="D859" s="0" t="s">
-        <v>9</v>
+        <v>1657</v>
       </c>
       <c r="E859" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G859" s="0">
-        <v>2.31</v>
+        <v>4.74</v>
       </c>
       <c r="H859" s="0" t="s">
-        <v>2323</v>
+        <v>2334</v>
       </c>
     </row>
     <row r="860" spans="1:8">
       <c r="A860" s="0">
-        <v>19382</v>
+        <v>22056</v>
       </c>
       <c r="B860" s="0" t="s">
-        <v>2324</v>
+        <v>2335</v>
       </c>
       <c r="C860" s="0" t="s">
-        <v>2325</v>
+        <v>2336</v>
       </c>
       <c r="D860" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E860" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G860" s="0">
-        <v>1.88</v>
+        <v>8.09</v>
       </c>
       <c r="H860" s="0" t="s">
-        <v>2326</v>
+        <v>2337</v>
       </c>
     </row>
     <row r="861" spans="1:8">
       <c r="A861" s="0">
-        <v>15674</v>
+        <v>26670</v>
       </c>
       <c r="B861" s="0" t="s">
-        <v>2327</v>
+        <v>2338</v>
       </c>
       <c r="C861" s="0" t="s">
-        <v>2328</v>
+        <v>2339</v>
       </c>
       <c r="D861" s="0" t="s">
-        <v>79</v>
+        <v>22</v>
       </c>
       <c r="E861" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G861" s="0">
-        <v>3.77</v>
+        <v>6.83</v>
       </c>
       <c r="H861" s="0" t="s">
-        <v>2329</v>
+        <v>2340</v>
       </c>
     </row>
     <row r="862" spans="1:8">
       <c r="A862" s="0">
-        <v>16072</v>
+        <v>17360</v>
       </c>
       <c r="B862" s="0" t="s">
-        <v>2330</v>
+        <v>2341</v>
       </c>
       <c r="C862" s="0" t="s">
-        <v>2331</v>
+        <v>2342</v>
       </c>
       <c r="D862" s="0" t="s">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="E862" s="0" t="s">
-        <v>142</v>
+        <v>14</v>
       </c>
       <c r="G862" s="0">
-        <v>2.09</v>
+        <v>25.8</v>
       </c>
       <c r="H862" s="0" t="s">
-        <v>2332</v>
+        <v>2343</v>
       </c>
     </row>
     <row r="863" spans="1:8">
       <c r="A863" s="0">
-        <v>16103</v>
+        <v>17357</v>
       </c>
       <c r="B863" s="0" t="s">
-        <v>2333</v>
+        <v>2344</v>
       </c>
       <c r="C863" s="0" t="s">
-        <v>2334</v>
+        <v>2345</v>
       </c>
       <c r="D863" s="0" t="s">
-        <v>79</v>
+        <v>9</v>
       </c>
       <c r="E863" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G863" s="0">
-        <v>2.07</v>
+        <v>5.73</v>
       </c>
       <c r="H863" s="0" t="s">
-        <v>2335</v>
+        <v>2346</v>
       </c>
     </row>
     <row r="864" spans="1:8">
       <c r="A864" s="0">
-        <v>16600</v>
+        <v>17358</v>
       </c>
       <c r="B864" s="0" t="s">
-        <v>2336</v>
+        <v>2347</v>
       </c>
       <c r="C864" s="0" t="s">
-        <v>2337</v>
+        <v>2348</v>
       </c>
       <c r="D864" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E864" s="0" t="s">
-        <v>707</v>
+        <v>14</v>
       </c>
       <c r="G864" s="0">
-        <v>6.24</v>
+        <v>9.27</v>
       </c>
       <c r="H864" s="0" t="s">
-        <v>2338</v>
+        <v>2349</v>
       </c>
     </row>
     <row r="865" spans="1:8">
       <c r="A865" s="0">
-        <v>16730</v>
+        <v>17365</v>
       </c>
       <c r="B865" s="0" t="s">
-        <v>2339</v>
+        <v>2350</v>
       </c>
       <c r="C865" s="0" t="s">
-        <v>2340</v>
+        <v>2351</v>
       </c>
       <c r="D865" s="0" t="s">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="E865" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G865" s="0">
-        <v>0.19</v>
+        <v>15.15</v>
       </c>
       <c r="H865" s="0" t="s">
-        <v>2341</v>
+        <v>2352</v>
       </c>
     </row>
     <row r="866" spans="1:8">
       <c r="A866" s="0">
-        <v>16752</v>
+        <v>17366</v>
       </c>
       <c r="B866" s="0" t="s">
-        <v>2342</v>
+        <v>2353</v>
       </c>
       <c r="C866" s="0" t="s">
-        <v>2343</v>
+        <v>2354</v>
       </c>
       <c r="D866" s="0" t="s">
-        <v>79</v>
+        <v>22</v>
       </c>
       <c r="E866" s="0" t="s">
-        <v>142</v>
+        <v>14</v>
       </c>
       <c r="G866" s="0">
-        <v>18.65</v>
+        <v>60.76</v>
       </c>
       <c r="H866" s="0" t="s">
-        <v>2344</v>
+        <v>2355</v>
       </c>
     </row>
     <row r="867" spans="1:8">
       <c r="A867" s="0">
-        <v>16906</v>
+        <v>17371</v>
       </c>
       <c r="B867" s="0" t="s">
-        <v>2345</v>
+        <v>2356</v>
       </c>
       <c r="C867" s="0" t="s">
-        <v>2346</v>
+        <v>2357</v>
       </c>
       <c r="D867" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E867" s="0" t="s">
-        <v>10</v>
+        <v>53</v>
       </c>
       <c r="G867" s="0">
-        <v>1.03</v>
+        <v>9.91</v>
       </c>
       <c r="H867" s="0" t="s">
-        <v>2347</v>
+        <v>2358</v>
       </c>
     </row>
     <row r="868" spans="1:8">
       <c r="A868" s="0">
-        <v>16907</v>
+        <v>17372</v>
       </c>
       <c r="B868" s="0" t="s">
-        <v>2348</v>
+        <v>2359</v>
       </c>
       <c r="C868" s="0" t="s">
-        <v>2349</v>
+        <v>2360</v>
       </c>
       <c r="D868" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E868" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G868" s="0">
-        <v>2.31</v>
+        <v>10.61</v>
       </c>
       <c r="H868" s="0" t="s">
-        <v>2350</v>
+        <v>2361</v>
       </c>
     </row>
     <row r="869" spans="1:8">
       <c r="A869" s="0">
-        <v>16908</v>
+        <v>17382</v>
       </c>
       <c r="B869" s="0" t="s">
-        <v>2351</v>
+        <v>2362</v>
       </c>
       <c r="C869" s="0" t="s">
-        <v>2352</v>
+        <v>2363</v>
       </c>
       <c r="D869" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E869" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G869" s="0">
-        <v>0.93</v>
+        <v>24.64</v>
       </c>
       <c r="H869" s="0" t="s">
-        <v>2353</v>
+        <v>2364</v>
       </c>
     </row>
     <row r="870" spans="1:8">
       <c r="A870" s="0">
-        <v>16909</v>
+        <v>17386</v>
       </c>
       <c r="B870" s="0" t="s">
-        <v>2354</v>
+        <v>2365</v>
       </c>
       <c r="C870" s="0" t="s">
-        <v>2355</v>
+        <v>2366</v>
       </c>
       <c r="D870" s="0" t="s">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="E870" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G870" s="0">
-        <v>0.93</v>
+        <v>1.77</v>
       </c>
       <c r="H870" s="0" t="s">
-        <v>2356</v>
+        <v>2367</v>
       </c>
     </row>
     <row r="871" spans="1:8">
       <c r="A871" s="0">
-        <v>16912</v>
+        <v>17391</v>
       </c>
       <c r="B871" s="0" t="s">
-        <v>2357</v>
+        <v>2368</v>
       </c>
       <c r="C871" s="0" t="s">
-        <v>2358</v>
+        <v>2369</v>
       </c>
       <c r="D871" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E871" s="0" t="s">
-        <v>142</v>
+        <v>14</v>
       </c>
       <c r="G871" s="0">
-        <v>4.31</v>
+        <v>7.52</v>
       </c>
       <c r="H871" s="0" t="s">
-        <v>2359</v>
+        <v>2370</v>
       </c>
     </row>
     <row r="872" spans="1:8">
       <c r="A872" s="0">
-        <v>19081</v>
+        <v>24183</v>
       </c>
       <c r="B872" s="0" t="s">
-        <v>2360</v>
+        <v>2371</v>
       </c>
       <c r="C872" s="0" t="s">
-        <v>2361</v>
+        <v>2372</v>
       </c>
       <c r="D872" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E872" s="0" t="s">
-        <v>142</v>
+        <v>14</v>
       </c>
       <c r="G872" s="0">
-        <v>6.99</v>
+        <v>9.33</v>
       </c>
       <c r="H872" s="0" t="s">
-        <v>2362</v>
+        <v>2373</v>
       </c>
     </row>
     <row r="873" spans="1:8">
       <c r="A873" s="0">
-        <v>19091</v>
+        <v>24183</v>
       </c>
       <c r="B873" s="0" t="s">
-        <v>2363</v>
+        <v>2374</v>
       </c>
       <c r="C873" s="0" t="s">
-        <v>2364</v>
+        <v>2372</v>
       </c>
       <c r="D873" s="0" t="s">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="E873" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G873" s="0">
-        <v>1.54</v>
+        <v>9.33</v>
       </c>
       <c r="H873" s="0" t="s">
-        <v>2365</v>
+        <v>2373</v>
       </c>
     </row>
     <row r="874" spans="1:8">
       <c r="A874" s="0">
-        <v>19135</v>
+        <v>24185</v>
       </c>
       <c r="B874" s="0" t="s">
-        <v>2366</v>
+        <v>2375</v>
       </c>
       <c r="C874" s="0" t="s">
-        <v>2367</v>
+        <v>2376</v>
       </c>
       <c r="D874" s="0" t="s">
-        <v>79</v>
+        <v>22</v>
       </c>
       <c r="E874" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G874" s="0">
-        <v>3.92</v>
+        <v>3.31</v>
       </c>
       <c r="H874" s="0" t="s">
-        <v>2368</v>
+        <v>2377</v>
       </c>
     </row>
     <row r="875" spans="1:8">
       <c r="A875" s="0">
-        <v>19136</v>
+        <v>19286</v>
       </c>
       <c r="B875" s="0" t="s">
-        <v>2369</v>
+        <v>2378</v>
       </c>
       <c r="C875" s="0" t="s">
-        <v>2370</v>
+        <v>2379</v>
       </c>
       <c r="D875" s="0" t="s">
-        <v>79</v>
+        <v>9</v>
       </c>
       <c r="E875" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G875" s="0">
-        <v>4.15</v>
+        <v>3.1</v>
       </c>
       <c r="H875" s="0" t="s">
-        <v>2371</v>
+        <v>2380</v>
       </c>
     </row>
     <row r="876" spans="1:8">
       <c r="A876" s="0">
-        <v>19138</v>
+        <v>26678</v>
       </c>
       <c r="B876" s="0" t="s">
-        <v>2372</v>
+        <v>2381</v>
       </c>
       <c r="C876" s="0" t="s">
-        <v>2373</v>
+        <v>2382</v>
       </c>
       <c r="D876" s="0" t="s">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="E876" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G876" s="0">
-        <v>5.21</v>
+        <v>12.69</v>
       </c>
       <c r="H876" s="0" t="s">
-        <v>2374</v>
+        <v>2383</v>
       </c>
     </row>
     <row r="877" spans="1:8">
       <c r="A877" s="0">
-        <v>19159</v>
+        <v>26682</v>
       </c>
       <c r="B877" s="0" t="s">
-        <v>2375</v>
+        <v>2384</v>
       </c>
       <c r="C877" s="0" t="s">
-        <v>2376</v>
+        <v>2385</v>
       </c>
       <c r="D877" s="0" t="s">
-        <v>9</v>
+        <v>316</v>
       </c>
       <c r="E877" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G877" s="0">
-        <v>1.74</v>
+        <v>10.25</v>
       </c>
       <c r="H877" s="0" t="s">
-        <v>2377</v>
+        <v>2386</v>
       </c>
     </row>
     <row r="878" spans="1:8">
       <c r="A878" s="0">
-        <v>19159</v>
+        <v>26685</v>
       </c>
       <c r="B878" s="0" t="s">
-        <v>2378</v>
+        <v>2387</v>
       </c>
       <c r="C878" s="0" t="s">
-        <v>2376</v>
+        <v>2388</v>
       </c>
       <c r="D878" s="0" t="s">
-        <v>79</v>
+        <v>22</v>
       </c>
       <c r="E878" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G878" s="0">
-        <v>1.74</v>
+        <v>10.98</v>
       </c>
       <c r="H878" s="0" t="s">
-        <v>2377</v>
+        <v>2389</v>
       </c>
     </row>
     <row r="879" spans="1:8">
       <c r="A879" s="0">
-        <v>19173</v>
+        <v>26695</v>
       </c>
       <c r="B879" s="0" t="s">
-        <v>2379</v>
+        <v>2390</v>
       </c>
       <c r="C879" s="0" t="s">
-        <v>2380</v>
+        <v>2391</v>
       </c>
       <c r="D879" s="0" t="s">
-        <v>359</v>
+        <v>44</v>
       </c>
       <c r="E879" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G879" s="0">
-        <v>1.86</v>
+        <v>15.15</v>
       </c>
       <c r="H879" s="0" t="s">
-        <v>2381</v>
+        <v>2392</v>
       </c>
     </row>
     <row r="880" spans="1:8">
       <c r="A880" s="0">
-        <v>19174</v>
+        <v>26695</v>
       </c>
       <c r="B880" s="0" t="s">
-        <v>2382</v>
+        <v>2393</v>
       </c>
       <c r="C880" s="0" t="s">
-        <v>2383</v>
+        <v>2391</v>
       </c>
       <c r="D880" s="0" t="s">
-        <v>9</v>
+        <v>209</v>
       </c>
       <c r="E880" s="0" t="s">
-        <v>53</v>
+        <v>14</v>
       </c>
       <c r="G880" s="0">
-        <v>1.82</v>
+        <v>15.15</v>
       </c>
       <c r="H880" s="0" t="s">
-        <v>2384</v>
+        <v>2392</v>
       </c>
     </row>
     <row r="881" spans="1:8">
       <c r="A881" s="0">
-        <v>19255</v>
+        <v>26696</v>
       </c>
       <c r="B881" s="0" t="s">
-        <v>2385</v>
+        <v>2394</v>
       </c>
       <c r="C881" s="0" t="s">
-        <v>2386</v>
+        <v>2395</v>
       </c>
       <c r="D881" s="0" t="s">
-        <v>9</v>
+        <v>44</v>
       </c>
       <c r="E881" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G881" s="0">
-        <v>1.93</v>
+        <v>67.63</v>
       </c>
       <c r="H881" s="0" t="s">
-        <v>2387</v>
+        <v>2396</v>
       </c>
     </row>
     <row r="882" spans="1:8">
       <c r="A882" s="0">
-        <v>19278</v>
+        <v>26696</v>
       </c>
       <c r="B882" s="0" t="s">
-        <v>2388</v>
+        <v>2397</v>
       </c>
       <c r="C882" s="0" t="s">
-        <v>2389</v>
+        <v>2395</v>
       </c>
       <c r="D882" s="0" t="s">
-        <v>79</v>
+        <v>209</v>
       </c>
       <c r="E882" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G882" s="0">
-        <v>12.54</v>
+        <v>67.63</v>
       </c>
       <c r="H882" s="0" t="s">
-        <v>2390</v>
+        <v>2396</v>
       </c>
     </row>
     <row r="883" spans="1:8">
       <c r="A883" s="0">
-        <v>19286</v>
+        <v>17393</v>
       </c>
       <c r="B883" s="0" t="s">
-        <v>2391</v>
+        <v>2398</v>
       </c>
       <c r="C883" s="0" t="s">
-        <v>2392</v>
+        <v>2399</v>
       </c>
       <c r="D883" s="0" t="s">
-        <v>9</v>
+        <v>44</v>
       </c>
       <c r="E883" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G883" s="0">
-        <v>3.1</v>
+        <v>24.07</v>
       </c>
       <c r="H883" s="0" t="s">
-        <v>2393</v>
+        <v>2400</v>
       </c>
     </row>
     <row r="884" spans="1:8">
       <c r="A884" s="0">
-        <v>19337</v>
+        <v>22058</v>
       </c>
       <c r="B884" s="0" t="s">
-        <v>2394</v>
+        <v>2401</v>
       </c>
       <c r="C884" s="0" t="s">
-        <v>2395</v>
+        <v>2402</v>
       </c>
       <c r="D884" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E884" s="0" t="s">
-        <v>142</v>
+        <v>14</v>
       </c>
       <c r="G884" s="0">
-        <v>7.72</v>
+        <v>11.76</v>
       </c>
       <c r="H884" s="0" t="s">
-        <v>2396</v>
+        <v>2403</v>
       </c>
     </row>
     <row r="885" spans="1:8">
       <c r="A885" s="0">
-        <v>19342</v>
+        <v>17397</v>
       </c>
       <c r="B885" s="0" t="s">
-        <v>2397</v>
+        <v>2404</v>
       </c>
       <c r="C885" s="0" t="s">
-        <v>2398</v>
+        <v>2405</v>
       </c>
       <c r="D885" s="0" t="s">
-        <v>79</v>
+        <v>22</v>
       </c>
       <c r="E885" s="0" t="s">
-        <v>142</v>
+        <v>14</v>
       </c>
       <c r="G885" s="0">
-        <v>15.5</v>
+        <v>2.69</v>
       </c>
       <c r="H885" s="0" t="s">
-        <v>2399</v>
+        <v>2406</v>
       </c>
     </row>
     <row r="886" spans="1:8">
       <c r="A886" s="0">
-        <v>19402</v>
+        <v>17411</v>
       </c>
       <c r="B886" s="0" t="s">
-        <v>2400</v>
+        <v>2407</v>
       </c>
       <c r="C886" s="0" t="s">
-        <v>2401</v>
+        <v>2408</v>
       </c>
       <c r="D886" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E886" s="0" t="s">
-        <v>10</v>
+        <v>113</v>
       </c>
       <c r="G886" s="0">
-        <v>3.94</v>
+        <v>18.11</v>
       </c>
       <c r="H886" s="0" t="s">
-        <v>2402</v>
+        <v>2409</v>
       </c>
     </row>
     <row r="887" spans="1:8">
       <c r="A887" s="0">
-        <v>19425</v>
+        <v>17412</v>
       </c>
       <c r="B887" s="0" t="s">
-        <v>2403</v>
+        <v>2410</v>
       </c>
       <c r="C887" s="0" t="s">
-        <v>2404</v>
+        <v>2411</v>
       </c>
       <c r="D887" s="0" t="s">
-        <v>69</v>
+        <v>9</v>
       </c>
       <c r="E887" s="0" t="s">
-        <v>10</v>
+        <v>113</v>
       </c>
       <c r="G887" s="0">
-        <v>4.71</v>
+        <v>21.27</v>
       </c>
       <c r="H887" s="0" t="s">
-        <v>2405</v>
+        <v>2412</v>
       </c>
     </row>
     <row r="888" spans="1:8">
       <c r="A888" s="0">
-        <v>19426</v>
+        <v>17401</v>
       </c>
       <c r="B888" s="0" t="s">
-        <v>2406</v>
+        <v>2413</v>
       </c>
       <c r="C888" s="0" t="s">
-        <v>2407</v>
+        <v>2414</v>
       </c>
       <c r="D888" s="0" t="s">
-        <v>69</v>
+        <v>132</v>
       </c>
       <c r="E888" s="0" t="s">
-        <v>10</v>
+        <v>113</v>
       </c>
       <c r="G888" s="0">
-        <v>4.71</v>
+        <v>9.15</v>
       </c>
       <c r="H888" s="0" t="s">
-        <v>2408</v>
+        <v>2415</v>
       </c>
     </row>
     <row r="889" spans="1:8">
       <c r="A889" s="0">
-        <v>19428</v>
+        <v>17403</v>
       </c>
       <c r="B889" s="0" t="s">
-        <v>2409</v>
+        <v>2416</v>
       </c>
       <c r="C889" s="0" t="s">
-        <v>2410</v>
+        <v>2417</v>
       </c>
       <c r="D889" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E889" s="0" t="s">
-        <v>10</v>
+        <v>113</v>
       </c>
       <c r="G889" s="0">
-        <v>0.77</v>
+        <v>10.02</v>
       </c>
       <c r="H889" s="0" t="s">
-        <v>2411</v>
+        <v>2418</v>
       </c>
     </row>
     <row r="890" spans="1:8">
       <c r="A890" s="0">
-        <v>19430</v>
+        <v>17404</v>
       </c>
       <c r="B890" s="0" t="s">
-        <v>2412</v>
+        <v>2419</v>
       </c>
       <c r="C890" s="0" t="s">
-        <v>2413</v>
+        <v>2420</v>
       </c>
       <c r="D890" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E890" s="0" t="s">
-        <v>10</v>
+        <v>113</v>
       </c>
       <c r="G890" s="0">
-        <v>0.83</v>
+        <v>18.45</v>
       </c>
       <c r="H890" s="0" t="s">
-        <v>2414</v>
+        <v>2421</v>
       </c>
     </row>
     <row r="891" spans="1:8">
       <c r="A891" s="0">
-        <v>19431</v>
+        <v>17404</v>
       </c>
       <c r="B891" s="0" t="s">
-        <v>2415</v>
+        <v>2422</v>
       </c>
       <c r="C891" s="0" t="s">
-        <v>2416</v>
+        <v>2420</v>
       </c>
       <c r="D891" s="0" t="s">
-        <v>69</v>
+        <v>132</v>
       </c>
       <c r="E891" s="0" t="s">
-        <v>53</v>
+        <v>113</v>
       </c>
       <c r="G891" s="0">
-        <v>1.52</v>
+        <v>18.45</v>
       </c>
       <c r="H891" s="0" t="s">
-        <v>2417</v>
+        <v>2421</v>
       </c>
     </row>
     <row r="892" spans="1:8">
       <c r="A892" s="0">
-        <v>19432</v>
+        <v>17404</v>
       </c>
       <c r="B892" s="0" t="s">
-        <v>2418</v>
+        <v>2423</v>
       </c>
       <c r="C892" s="0" t="s">
-        <v>2419</v>
+        <v>2420</v>
       </c>
       <c r="D892" s="0" t="s">
-        <v>69</v>
+        <v>316</v>
       </c>
       <c r="E892" s="0" t="s">
-        <v>53</v>
+        <v>113</v>
       </c>
       <c r="G892" s="0">
-        <v>1.52</v>
+        <v>18.45</v>
       </c>
       <c r="H892" s="0" t="s">
-        <v>2420</v>
+        <v>2421</v>
       </c>
     </row>
     <row r="893" spans="1:8">
       <c r="A893" s="0">
-        <v>19436</v>
+        <v>17404</v>
       </c>
       <c r="B893" s="0" t="s">
+        <v>2424</v>
+      </c>
+      <c r="C893" s="0" t="s">
+        <v>2420</v>
+      </c>
+      <c r="D893" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="E893" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="G893" s="0">
+        <v>18.45</v>
+      </c>
+      <c r="H893" s="0" t="s">
         <v>2421</v>
-      </c>
-[...13 lines deleted...]
-        <v>2423</v>
       </c>
     </row>
     <row r="894" spans="1:8">
       <c r="A894" s="0">
-        <v>19439</v>
+        <v>17405</v>
       </c>
       <c r="B894" s="0" t="s">
-        <v>2424</v>
+        <v>2425</v>
       </c>
       <c r="C894" s="0" t="s">
-        <v>2425</v>
+        <v>2426</v>
       </c>
       <c r="D894" s="0" t="s">
-        <v>79</v>
+        <v>22</v>
       </c>
       <c r="E894" s="0" t="s">
-        <v>10</v>
+        <v>113</v>
       </c>
       <c r="G894" s="0">
-        <v>1.66</v>
+        <v>16.73</v>
       </c>
       <c r="H894" s="0" t="s">
-        <v>2426</v>
+        <v>2427</v>
       </c>
     </row>
     <row r="895" spans="1:8">
       <c r="A895" s="0">
-        <v>19451</v>
+        <v>17407</v>
       </c>
       <c r="B895" s="0" t="s">
-        <v>2427</v>
+        <v>2428</v>
       </c>
       <c r="C895" s="0" t="s">
-        <v>2428</v>
+        <v>2429</v>
       </c>
       <c r="D895" s="0" t="s">
-        <v>79</v>
+        <v>9</v>
       </c>
       <c r="E895" s="0" t="s">
-        <v>107</v>
+        <v>113</v>
       </c>
       <c r="G895" s="0">
-        <v>8.81</v>
+        <v>19.66</v>
       </c>
       <c r="H895" s="0" t="s">
-        <v>2429</v>
+        <v>2430</v>
       </c>
     </row>
     <row r="896" spans="1:8">
       <c r="A896" s="0">
-        <v>19453</v>
+        <v>26711</v>
       </c>
       <c r="B896" s="0" t="s">
-        <v>2430</v>
+        <v>2431</v>
       </c>
       <c r="C896" s="0" t="s">
-        <v>2431</v>
+        <v>2432</v>
       </c>
       <c r="D896" s="0" t="s">
-        <v>79</v>
+        <v>44</v>
       </c>
       <c r="E896" s="0" t="s">
-        <v>107</v>
+        <v>14</v>
       </c>
       <c r="G896" s="0">
-        <v>9.74</v>
+        <v>16.2</v>
       </c>
       <c r="H896" s="0" t="s">
-        <v>2432</v>
+        <v>2433</v>
       </c>
     </row>
     <row r="897" spans="1:8">
       <c r="A897" s="0">
-        <v>19493</v>
+        <v>24204</v>
       </c>
       <c r="B897" s="0" t="s">
-        <v>2433</v>
+        <v>2434</v>
       </c>
       <c r="C897" s="0" t="s">
-        <v>2434</v>
+        <v>2435</v>
       </c>
       <c r="D897" s="0" t="s">
-        <v>79</v>
+        <v>9</v>
       </c>
       <c r="E897" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G897" s="0">
-        <v>1.86</v>
+        <v>5.3</v>
       </c>
       <c r="H897" s="0" t="s">
-        <v>2435</v>
+        <v>2436</v>
       </c>
     </row>
     <row r="898" spans="1:8">
       <c r="A898" s="0">
-        <v>19494</v>
+        <v>24205</v>
       </c>
       <c r="B898" s="0" t="s">
-        <v>2436</v>
+        <v>2437</v>
       </c>
       <c r="C898" s="0" t="s">
-        <v>2437</v>
+        <v>2438</v>
       </c>
       <c r="D898" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E898" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G898" s="0">
-        <v>15.66</v>
+        <v>10.15</v>
       </c>
       <c r="H898" s="0" t="s">
-        <v>2438</v>
+        <v>2439</v>
       </c>
     </row>
     <row r="899" spans="1:8">
       <c r="A899" s="0">
-        <v>19501</v>
+        <v>22063</v>
       </c>
       <c r="B899" s="0" t="s">
-        <v>2439</v>
+        <v>2440</v>
       </c>
       <c r="C899" s="0" t="s">
-        <v>2440</v>
+        <v>2441</v>
       </c>
       <c r="D899" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E899" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G899" s="0">
-        <v>1.25</v>
+        <v>2.9</v>
       </c>
       <c r="H899" s="0" t="s">
-        <v>2441</v>
+        <v>2442</v>
       </c>
     </row>
     <row r="900" spans="1:8">
       <c r="A900" s="0">
-        <v>12327</v>
+        <v>22065</v>
       </c>
       <c r="B900" s="0" t="s">
-        <v>2442</v>
+        <v>2443</v>
       </c>
       <c r="C900" s="0" t="s">
-        <v>2443</v>
+        <v>2444</v>
       </c>
       <c r="D900" s="0" t="s">
-        <v>525</v>
+        <v>9</v>
       </c>
       <c r="E900" s="0" t="s">
-        <v>142</v>
+        <v>14</v>
       </c>
       <c r="G900" s="0">
-        <v>9.91</v>
+        <v>2.9</v>
       </c>
       <c r="H900" s="0" t="s">
-        <v>2444</v>
+        <v>2445</v>
       </c>
     </row>
     <row r="901" spans="1:8">
       <c r="A901" s="0">
-        <v>12601</v>
+        <v>22067</v>
       </c>
       <c r="B901" s="0" t="s">
-        <v>2445</v>
+        <v>2446</v>
       </c>
       <c r="C901" s="0" t="s">
-        <v>2446</v>
+        <v>2447</v>
       </c>
       <c r="D901" s="0" t="s">
-        <v>20</v>
+        <v>9</v>
       </c>
       <c r="E901" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G901" s="0">
-        <v>14.09</v>
+        <v>7.06</v>
       </c>
       <c r="H901" s="0" t="s">
-        <v>2447</v>
+        <v>2448</v>
       </c>
     </row>
     <row r="902" spans="1:8">
       <c r="A902" s="0">
-        <v>12624</v>
+        <v>24210</v>
       </c>
       <c r="B902" s="0" t="s">
-        <v>2448</v>
+        <v>2449</v>
       </c>
       <c r="C902" s="0" t="s">
-        <v>2449</v>
+        <v>2450</v>
       </c>
       <c r="D902" s="0" t="s">
-        <v>20</v>
+        <v>895</v>
       </c>
       <c r="E902" s="0" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="G902" s="0">
-        <v>13.14</v>
+        <v>4.19</v>
       </c>
       <c r="H902" s="0" t="s">
-        <v>2450</v>
+        <v>2451</v>
       </c>
     </row>
     <row r="903" spans="1:8">
       <c r="A903" s="0">
-        <v>12774</v>
+        <v>19303</v>
       </c>
       <c r="B903" s="0" t="s">
-        <v>2451</v>
+        <v>2452</v>
       </c>
       <c r="C903" s="0" t="s">
-        <v>2452</v>
+        <v>2453</v>
       </c>
       <c r="D903" s="0" t="s">
-        <v>20</v>
-[...1 lines deleted...]
-      <c r="E903" s="0"/>
+        <v>9</v>
+      </c>
+      <c r="E903" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G903" s="0">
-        <v>9.68</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="H903" s="0" t="s">
-        <v>2453</v>
+        <v>2454</v>
       </c>
     </row>
     <row r="904" spans="1:8">
       <c r="A904" s="0">
-        <v>17107</v>
+        <v>26715</v>
       </c>
       <c r="B904" s="0" t="s">
-        <v>2454</v>
+        <v>2455</v>
       </c>
       <c r="C904" s="0" t="s">
-        <v>2455</v>
+        <v>2456</v>
       </c>
       <c r="D904" s="0" t="s">
-        <v>20</v>
+        <v>9</v>
       </c>
       <c r="E904" s="0" t="s">
-        <v>53</v>
+        <v>10</v>
       </c>
       <c r="G904" s="0">
-        <v>4.89</v>
+        <v>8.34</v>
       </c>
       <c r="H904" s="0" t="s">
-        <v>2456</v>
+        <v>2457</v>
       </c>
     </row>
     <row r="905" spans="1:8">
       <c r="A905" s="0">
-        <v>17342</v>
+        <v>17431</v>
       </c>
       <c r="B905" s="0" t="s">
-        <v>2457</v>
+        <v>2458</v>
       </c>
       <c r="C905" s="0" t="s">
-        <v>2458</v>
+        <v>2459</v>
       </c>
       <c r="D905" s="0" t="s">
-        <v>20</v>
+        <v>9</v>
       </c>
       <c r="E905" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G905" s="0">
-        <v>4.23</v>
+        <v>9.800000000000001</v>
       </c>
       <c r="H905" s="0" t="s">
-        <v>2459</v>
+        <v>2460</v>
       </c>
     </row>
     <row r="906" spans="1:8">
       <c r="A906" s="0">
-        <v>17371</v>
+        <v>26716</v>
       </c>
       <c r="B906" s="0" t="s">
-        <v>2460</v>
+        <v>2461</v>
       </c>
       <c r="C906" s="0" t="s">
-        <v>2461</v>
+        <v>2462</v>
       </c>
       <c r="D906" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E906" s="0" t="s">
-        <v>53</v>
+        <v>18</v>
       </c>
       <c r="G906" s="0">
-        <v>9.91</v>
+        <v>23.81</v>
       </c>
       <c r="H906" s="0" t="s">
-        <v>2462</v>
+        <v>2463</v>
       </c>
     </row>
     <row r="907" spans="1:8">
       <c r="A907" s="0">
-        <v>17372</v>
+        <v>26719</v>
       </c>
       <c r="B907" s="0" t="s">
-        <v>2463</v>
+        <v>2464</v>
       </c>
       <c r="C907" s="0" t="s">
-        <v>2464</v>
+        <v>2465</v>
       </c>
       <c r="D907" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E907" s="0" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="G907" s="0">
-        <v>10.61</v>
+        <v>22.17</v>
       </c>
       <c r="H907" s="0" t="s">
-        <v>2465</v>
+        <v>2466</v>
       </c>
     </row>
     <row r="908" spans="1:8">
       <c r="A908" s="0">
-        <v>17397</v>
+        <v>26721</v>
       </c>
       <c r="B908" s="0" t="s">
-        <v>2466</v>
+        <v>2467</v>
       </c>
       <c r="C908" s="0" t="s">
-        <v>2467</v>
+        <v>2468</v>
       </c>
       <c r="D908" s="0" t="s">
-        <v>20</v>
+        <v>9</v>
       </c>
       <c r="E908" s="0" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="G908" s="0">
-        <v>2.69</v>
+        <v>15.69</v>
       </c>
       <c r="H908" s="0" t="s">
-        <v>2468</v>
+        <v>2469</v>
       </c>
     </row>
     <row r="909" spans="1:8">
       <c r="A909" s="0">
-        <v>17462</v>
+        <v>26720</v>
       </c>
       <c r="B909" s="0" t="s">
-        <v>2469</v>
+        <v>2470</v>
       </c>
       <c r="C909" s="0" t="s">
-        <v>2470</v>
+        <v>2471</v>
       </c>
       <c r="D909" s="0" t="s">
-        <v>79</v>
+        <v>9</v>
       </c>
       <c r="E909" s="0" t="s">
-        <v>142</v>
+        <v>18</v>
       </c>
       <c r="G909" s="0">
-        <v>8.67</v>
+        <v>19.48</v>
       </c>
       <c r="H909" s="0" t="s">
-        <v>2471</v>
+        <v>2472</v>
       </c>
     </row>
     <row r="910" spans="1:8">
       <c r="A910" s="0">
-        <v>17517</v>
+        <v>17438</v>
       </c>
       <c r="B910" s="0" t="s">
-        <v>2472</v>
+        <v>2473</v>
       </c>
       <c r="C910" s="0" t="s">
-        <v>2473</v>
+        <v>2474</v>
       </c>
       <c r="D910" s="0" t="s">
-        <v>9</v>
+        <v>895</v>
       </c>
       <c r="E910" s="0" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="G910" s="0">
-        <v>4.91</v>
+        <v>10.14</v>
       </c>
       <c r="H910" s="0" t="s">
-        <v>2474</v>
+        <v>2475</v>
       </c>
     </row>
     <row r="911" spans="1:8">
       <c r="A911" s="0">
-        <v>17520</v>
+        <v>17439</v>
       </c>
       <c r="B911" s="0" t="s">
-        <v>2475</v>
+        <v>2476</v>
       </c>
       <c r="C911" s="0" t="s">
-        <v>2476</v>
+        <v>2477</v>
       </c>
       <c r="D911" s="0" t="s">
-        <v>20</v>
+        <v>9</v>
       </c>
       <c r="E911" s="0" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="G911" s="0">
-        <v>4.37</v>
+        <v>8.92</v>
       </c>
       <c r="H911" s="0" t="s">
-        <v>2477</v>
+        <v>2478</v>
       </c>
     </row>
     <row r="912" spans="1:8">
       <c r="A912" s="0">
-        <v>17524</v>
+        <v>17439</v>
       </c>
       <c r="B912" s="0" t="s">
+        <v>2479</v>
+      </c>
+      <c r="C912" s="0" t="s">
+        <v>2477</v>
+      </c>
+      <c r="D912" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="E912" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G912" s="0">
+        <v>8.92</v>
+      </c>
+      <c r="H912" s="0" t="s">
         <v>2478</v>
-      </c>
-[...13 lines deleted...]
-        <v>2480</v>
       </c>
     </row>
     <row r="913" spans="1:8">
       <c r="A913" s="0">
-        <v>17558</v>
+        <v>17441</v>
       </c>
       <c r="B913" s="0" t="s">
+        <v>2480</v>
+      </c>
+      <c r="C913" s="0" t="s">
         <v>2481</v>
       </c>
-      <c r="C913" s="0" t="s">
+      <c r="D913" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E913" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G913" s="0">
+        <v>10.14</v>
+      </c>
+      <c r="H913" s="0" t="s">
         <v>2482</v>
-      </c>
-[...10 lines deleted...]
-        <v>2483</v>
       </c>
     </row>
     <row r="914" spans="1:8">
       <c r="A914" s="0">
-        <v>17570</v>
+        <v>17442</v>
       </c>
       <c r="B914" s="0" t="s">
+        <v>2483</v>
+      </c>
+      <c r="C914" s="0" t="s">
         <v>2484</v>
       </c>
-      <c r="C914" s="0" t="s">
+      <c r="D914" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="E914" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G914" s="0">
+        <v>22.44</v>
+      </c>
+      <c r="H914" s="0" t="s">
         <v>2485</v>
-      </c>
-[...10 lines deleted...]
-        <v>2486</v>
       </c>
     </row>
     <row r="915" spans="1:8">
       <c r="A915" s="0">
-        <v>17586</v>
+        <v>22072</v>
       </c>
       <c r="B915" s="0" t="s">
+        <v>2486</v>
+      </c>
+      <c r="C915" s="0" t="s">
         <v>2487</v>
       </c>
-      <c r="C915" s="0" t="s">
+      <c r="D915" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E915" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="G915" s="0">
+        <v>8.890000000000001</v>
+      </c>
+      <c r="H915" s="0" t="s">
         <v>2488</v>
-      </c>
-[...10 lines deleted...]
-        <v>2489</v>
       </c>
     </row>
     <row r="916" spans="1:8">
       <c r="A916" s="0">
-        <v>17587</v>
+        <v>22073</v>
       </c>
       <c r="B916" s="0" t="s">
+        <v>2489</v>
+      </c>
+      <c r="C916" s="0" t="s">
         <v>2490</v>
       </c>
-      <c r="C916" s="0" t="s">
+      <c r="D916" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E916" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="G916" s="0">
+        <v>13.12</v>
+      </c>
+      <c r="H916" s="0" t="s">
         <v>2491</v>
-      </c>
-[...10 lines deleted...]
-        <v>2492</v>
       </c>
     </row>
     <row r="917" spans="1:8">
       <c r="A917" s="0">
-        <v>17613</v>
+        <v>22070</v>
       </c>
       <c r="B917" s="0" t="s">
+        <v>2492</v>
+      </c>
+      <c r="C917" s="0" t="s">
         <v>2493</v>
       </c>
-      <c r="C917" s="0" t="s">
+      <c r="D917" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E917" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="G917" s="0">
+        <v>5.56</v>
+      </c>
+      <c r="H917" s="0" t="s">
         <v>2494</v>
-      </c>
-[...10 lines deleted...]
-        <v>2495</v>
       </c>
     </row>
     <row r="918" spans="1:8">
       <c r="A918" s="0">
-        <v>13331</v>
+        <v>22075</v>
       </c>
       <c r="B918" s="0" t="s">
+        <v>2495</v>
+      </c>
+      <c r="C918" s="0" t="s">
         <v>2496</v>
       </c>
-      <c r="C918" s="0" t="s">
+      <c r="D918" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="E918" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="G918" s="0">
+        <v>14.32</v>
+      </c>
+      <c r="H918" s="0" t="s">
         <v>2497</v>
-      </c>
-[...10 lines deleted...]
-        <v>2498</v>
       </c>
     </row>
     <row r="919" spans="1:8">
       <c r="A919" s="0">
-        <v>13580</v>
+        <v>24213</v>
       </c>
       <c r="B919" s="0" t="s">
+        <v>2498</v>
+      </c>
+      <c r="C919" s="0" t="s">
         <v>2499</v>
       </c>
-      <c r="C919" s="0" t="s">
+      <c r="D919" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E919" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="G919" s="0">
+        <v>12.43</v>
+      </c>
+      <c r="H919" s="0" t="s">
         <v>2500</v>
-      </c>
-[...10 lines deleted...]
-        <v>2502</v>
       </c>
     </row>
     <row r="920" spans="1:8">
       <c r="A920" s="0">
-        <v>13581</v>
+        <v>24220</v>
       </c>
       <c r="B920" s="0" t="s">
+        <v>2501</v>
+      </c>
+      <c r="C920" s="0" t="s">
+        <v>2502</v>
+      </c>
+      <c r="D920" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E920" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="G920" s="0">
+        <v>11.18</v>
+      </c>
+      <c r="H920" s="0" t="s">
         <v>2503</v>
-      </c>
-[...13 lines deleted...]
-        <v>2505</v>
       </c>
     </row>
     <row r="921" spans="1:8">
       <c r="A921" s="0">
-        <v>13581</v>
+        <v>24225</v>
       </c>
       <c r="B921" s="0" t="s">
+        <v>2504</v>
+      </c>
+      <c r="C921" s="0" t="s">
+        <v>2505</v>
+      </c>
+      <c r="D921" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E921" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="G921" s="0">
+        <v>5.13</v>
+      </c>
+      <c r="H921" s="0" t="s">
         <v>2506</v>
-      </c>
-[...13 lines deleted...]
-        <v>2505</v>
       </c>
     </row>
     <row r="922" spans="1:8">
       <c r="A922" s="0">
-        <v>25017</v>
+        <v>24226</v>
       </c>
       <c r="B922" s="0" t="s">
         <v>2507</v>
       </c>
       <c r="C922" s="0" t="s">
         <v>2508</v>
       </c>
       <c r="D922" s="0" t="s">
-        <v>525</v>
+        <v>9</v>
       </c>
       <c r="E922" s="0" t="s">
-        <v>10</v>
+        <v>27</v>
       </c>
       <c r="G922" s="0">
-        <v>3.42</v>
+        <v>6.73</v>
       </c>
       <c r="H922" s="0" t="s">
         <v>2509</v>
       </c>
     </row>
     <row r="923" spans="1:8">
       <c r="A923" s="0">
-        <v>25018</v>
+        <v>24228</v>
       </c>
       <c r="B923" s="0" t="s">
         <v>2510</v>
       </c>
       <c r="C923" s="0" t="s">
         <v>2511</v>
       </c>
       <c r="D923" s="0" t="s">
-        <v>158</v>
+        <v>9</v>
       </c>
       <c r="E923" s="0" t="s">
-        <v>10</v>
+        <v>27</v>
       </c>
       <c r="G923" s="0">
-        <v>6.01</v>
+        <v>9.17</v>
       </c>
       <c r="H923" s="0" t="s">
         <v>2512</v>
       </c>
     </row>
     <row r="924" spans="1:8">
       <c r="A924" s="0">
-        <v>13799</v>
+        <v>24233</v>
       </c>
       <c r="B924" s="0" t="s">
         <v>2513</v>
       </c>
       <c r="C924" s="0" t="s">
         <v>2514</v>
       </c>
       <c r="D924" s="0" t="s">
-        <v>158</v>
+        <v>9</v>
       </c>
       <c r="E924" s="0" t="s">
-        <v>10</v>
+        <v>27</v>
       </c>
       <c r="G924" s="0">
-        <v>6.98</v>
+        <v>7.26</v>
       </c>
       <c r="H924" s="0" t="s">
         <v>2515</v>
       </c>
     </row>
     <row r="925" spans="1:8">
       <c r="A925" s="0">
-        <v>13893</v>
+        <v>24234</v>
       </c>
       <c r="B925" s="0" t="s">
         <v>2516</v>
       </c>
       <c r="C925" s="0" t="s">
         <v>2517</v>
       </c>
       <c r="D925" s="0" t="s">
-        <v>20</v>
+        <v>9</v>
       </c>
       <c r="E925" s="0" t="s">
-        <v>53</v>
+        <v>27</v>
       </c>
       <c r="G925" s="0">
-        <v>3.33</v>
+        <v>10.48</v>
       </c>
       <c r="H925" s="0" t="s">
         <v>2518</v>
       </c>
     </row>
     <row r="926" spans="1:8">
       <c r="A926" s="0">
-        <v>13917</v>
+        <v>24235</v>
       </c>
       <c r="B926" s="0" t="s">
         <v>2519</v>
       </c>
       <c r="C926" s="0" t="s">
         <v>2520</v>
       </c>
       <c r="D926" s="0" t="s">
-        <v>79</v>
+        <v>9</v>
       </c>
       <c r="E926" s="0" t="s">
-        <v>142</v>
+        <v>27</v>
       </c>
       <c r="G926" s="0">
-        <v>9.140000000000001</v>
+        <v>16.28</v>
       </c>
       <c r="H926" s="0" t="s">
         <v>2521</v>
       </c>
     </row>
     <row r="927" spans="1:8">
       <c r="A927" s="0">
-        <v>13918</v>
+        <v>19313</v>
       </c>
       <c r="B927" s="0" t="s">
         <v>2522</v>
       </c>
       <c r="C927" s="0" t="s">
         <v>2523</v>
       </c>
       <c r="D927" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E927" s="0" t="s">
-        <v>142</v>
+        <v>27</v>
       </c>
       <c r="G927" s="0">
-        <v>13.82</v>
+        <v>4.43</v>
       </c>
       <c r="H927" s="0" t="s">
         <v>2524</v>
       </c>
     </row>
     <row r="928" spans="1:8">
       <c r="A928" s="0">
-        <v>13918</v>
+        <v>19317</v>
       </c>
       <c r="B928" s="0" t="s">
         <v>2525</v>
       </c>
       <c r="C928" s="0" t="s">
-        <v>2523</v>
+        <v>2526</v>
       </c>
       <c r="D928" s="0" t="s">
-        <v>158</v>
+        <v>9</v>
       </c>
       <c r="E928" s="0" t="s">
-        <v>142</v>
+        <v>27</v>
       </c>
       <c r="G928" s="0">
-        <v>13.82</v>
+        <v>5.31</v>
       </c>
       <c r="H928" s="0" t="s">
-        <v>2524</v>
+        <v>2527</v>
       </c>
     </row>
     <row r="929" spans="1:8">
       <c r="A929" s="0">
-        <v>13947</v>
+        <v>19318</v>
       </c>
       <c r="B929" s="0" t="s">
-        <v>2526</v>
+        <v>2528</v>
       </c>
       <c r="C929" s="0" t="s">
-        <v>2527</v>
+        <v>2529</v>
       </c>
       <c r="D929" s="0" t="s">
-        <v>79</v>
+        <v>9</v>
       </c>
       <c r="E929" s="0" t="s">
-        <v>10</v>
+        <v>27</v>
       </c>
       <c r="G929" s="0">
-        <v>21.8</v>
+        <v>4.69</v>
       </c>
       <c r="H929" s="0" t="s">
-        <v>2528</v>
+        <v>2530</v>
       </c>
     </row>
     <row r="930" spans="1:8">
       <c r="A930" s="0">
-        <v>13960</v>
+        <v>19314</v>
       </c>
       <c r="B930" s="0" t="s">
-        <v>2529</v>
+        <v>2531</v>
       </c>
       <c r="C930" s="0" t="s">
-        <v>2530</v>
+        <v>2532</v>
       </c>
       <c r="D930" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E930" s="0" t="s">
-        <v>10</v>
+        <v>27</v>
       </c>
       <c r="G930" s="0">
-        <v>0.75</v>
+        <v>4.62</v>
       </c>
       <c r="H930" s="0" t="s">
-        <v>2531</v>
+        <v>2533</v>
       </c>
     </row>
     <row r="931" spans="1:8">
       <c r="A931" s="0">
-        <v>13976</v>
+        <v>19320</v>
       </c>
       <c r="B931" s="0" t="s">
-        <v>2532</v>
+        <v>2534</v>
       </c>
       <c r="C931" s="0" t="s">
-        <v>2533</v>
+        <v>2535</v>
       </c>
       <c r="D931" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E931" s="0" t="s">
-        <v>10</v>
+        <v>27</v>
       </c>
       <c r="G931" s="0">
-        <v>2.81</v>
+        <v>3.67</v>
       </c>
       <c r="H931" s="0" t="s">
-        <v>2534</v>
+        <v>2536</v>
       </c>
     </row>
     <row r="932" spans="1:8">
       <c r="A932" s="0">
-        <v>22036</v>
+        <v>19335</v>
       </c>
       <c r="B932" s="0" t="s">
-        <v>2535</v>
+        <v>2537</v>
       </c>
       <c r="C932" s="0" t="s">
-        <v>2536</v>
+        <v>2538</v>
       </c>
       <c r="D932" s="0" t="s">
-        <v>69</v>
+        <v>9</v>
       </c>
       <c r="E932" s="0" t="s">
-        <v>10</v>
+        <v>27</v>
       </c>
       <c r="G932" s="0">
-        <v>9.449999999999999</v>
+        <v>7.84</v>
       </c>
       <c r="H932" s="0" t="s">
-        <v>2537</v>
+        <v>2539</v>
       </c>
     </row>
     <row r="933" spans="1:8">
       <c r="A933" s="0">
-        <v>22037</v>
+        <v>19337</v>
       </c>
       <c r="B933" s="0" t="s">
-        <v>2538</v>
+        <v>2540</v>
       </c>
       <c r="C933" s="0" t="s">
-        <v>2539</v>
+        <v>2541</v>
       </c>
       <c r="D933" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E933" s="0" t="s">
-        <v>10</v>
+        <v>27</v>
       </c>
       <c r="G933" s="0">
-        <v>5.57</v>
+        <v>7.72</v>
       </c>
       <c r="H933" s="0" t="s">
-        <v>2540</v>
+        <v>2542</v>
       </c>
     </row>
     <row r="934" spans="1:8">
       <c r="A934" s="0">
-        <v>22037</v>
+        <v>19342</v>
       </c>
       <c r="B934" s="0" t="s">
-        <v>2541</v>
+        <v>2543</v>
       </c>
       <c r="C934" s="0" t="s">
-        <v>2539</v>
+        <v>2544</v>
       </c>
       <c r="D934" s="0" t="s">
-        <v>20</v>
+        <v>44</v>
       </c>
       <c r="E934" s="0" t="s">
-        <v>10</v>
+        <v>27</v>
       </c>
       <c r="G934" s="0">
-        <v>5.57</v>
+        <v>15.5</v>
       </c>
       <c r="H934" s="0" t="s">
-        <v>2540</v>
+        <v>2545</v>
       </c>
     </row>
     <row r="935" spans="1:8">
       <c r="A935" s="0">
-        <v>22103</v>
+        <v>17449</v>
       </c>
       <c r="B935" s="0" t="s">
-        <v>2542</v>
+        <v>2546</v>
       </c>
       <c r="C935" s="0" t="s">
-        <v>2543</v>
+        <v>2547</v>
       </c>
       <c r="D935" s="0" t="s">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="E935" s="0" t="s">
-        <v>10</v>
+        <v>27</v>
       </c>
       <c r="G935" s="0">
-        <v>4.74</v>
+        <v>129.04</v>
       </c>
       <c r="H935" s="0" t="s">
-        <v>2544</v>
+        <v>2548</v>
       </c>
     </row>
     <row r="936" spans="1:8">
       <c r="A936" s="0">
-        <v>22108</v>
+        <v>17450</v>
       </c>
       <c r="B936" s="0" t="s">
-        <v>2545</v>
+        <v>2549</v>
       </c>
       <c r="C936" s="0" t="s">
-        <v>2546</v>
+        <v>2550</v>
       </c>
       <c r="D936" s="0" t="s">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="E936" s="0" t="s">
-        <v>10</v>
+        <v>27</v>
       </c>
       <c r="G936" s="0">
-        <v>7.71</v>
+        <v>181.32</v>
       </c>
       <c r="H936" s="0" t="s">
-        <v>2547</v>
+        <v>2551</v>
       </c>
     </row>
     <row r="937" spans="1:8">
       <c r="A937" s="0">
-        <v>22115</v>
+        <v>17451</v>
       </c>
       <c r="B937" s="0" t="s">
-        <v>2548</v>
+        <v>2552</v>
       </c>
       <c r="C937" s="0" t="s">
-        <v>2549</v>
+        <v>2553</v>
       </c>
       <c r="D937" s="0" t="s">
-        <v>773</v>
+        <v>22</v>
       </c>
       <c r="E937" s="0" t="s">
-        <v>10</v>
+        <v>27</v>
       </c>
       <c r="G937" s="0">
-        <v>9.710000000000001</v>
+        <v>316.25</v>
       </c>
       <c r="H937" s="0" t="s">
-        <v>2550</v>
+        <v>2554</v>
       </c>
     </row>
     <row r="938" spans="1:8">
       <c r="A938" s="0">
-        <v>22116</v>
+        <v>26727</v>
       </c>
       <c r="B938" s="0" t="s">
-        <v>2551</v>
+        <v>2555</v>
       </c>
       <c r="C938" s="0" t="s">
-        <v>2552</v>
+        <v>2556</v>
       </c>
       <c r="D938" s="0" t="s">
-        <v>773</v>
+        <v>44</v>
       </c>
       <c r="E938" s="0" t="s">
-        <v>10</v>
+        <v>27</v>
       </c>
       <c r="G938" s="0">
-        <v>12.82</v>
+        <v>21.01</v>
       </c>
       <c r="H938" s="0" t="s">
-        <v>2553</v>
+        <v>2557</v>
       </c>
     </row>
     <row r="939" spans="1:8">
       <c r="A939" s="0">
-        <v>22125</v>
+        <v>26735</v>
       </c>
       <c r="B939" s="0" t="s">
-        <v>2554</v>
+        <v>2558</v>
       </c>
       <c r="C939" s="0" t="s">
-        <v>2555</v>
+        <v>2559</v>
       </c>
       <c r="D939" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E939" s="0" t="s">
-        <v>10</v>
+        <v>27</v>
       </c>
       <c r="G939" s="0">
-        <v>5</v>
+        <v>15.02</v>
       </c>
       <c r="H939" s="0" t="s">
-        <v>2556</v>
+        <v>2560</v>
       </c>
     </row>
     <row r="940" spans="1:8">
       <c r="A940" s="0">
-        <v>29893</v>
+        <v>17454</v>
       </c>
       <c r="B940" s="0" t="s">
-        <v>2557</v>
+        <v>2561</v>
       </c>
       <c r="C940" s="0" t="s">
-        <v>2558</v>
+        <v>2562</v>
       </c>
       <c r="D940" s="0" t="s">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="E940" s="0" t="s">
-        <v>10</v>
+        <v>27</v>
       </c>
       <c r="G940" s="0">
-        <v>10.21</v>
+        <v>36.72</v>
       </c>
       <c r="H940" s="0" t="s">
-        <v>2559</v>
+        <v>2563</v>
       </c>
     </row>
     <row r="941" spans="1:8">
       <c r="A941" s="0">
-        <v>29893</v>
+        <v>17455</v>
       </c>
       <c r="B941" s="0" t="s">
-        <v>2560</v>
+        <v>2564</v>
       </c>
       <c r="C941" s="0" t="s">
-        <v>2558</v>
+        <v>2565</v>
       </c>
       <c r="D941" s="0" t="s">
-        <v>132</v>
+        <v>22</v>
       </c>
       <c r="E941" s="0" t="s">
-        <v>10</v>
+        <v>27</v>
       </c>
       <c r="G941" s="0">
-        <v>10.21</v>
+        <v>31.15</v>
       </c>
       <c r="H941" s="0" t="s">
-        <v>2559</v>
+        <v>2566</v>
       </c>
     </row>
     <row r="942" spans="1:8">
       <c r="A942" s="0">
-        <v>22141</v>
+        <v>17462</v>
       </c>
       <c r="B942" s="0" t="s">
-        <v>2561</v>
+        <v>2567</v>
       </c>
       <c r="C942" s="0" t="s">
-        <v>2562</v>
+        <v>2568</v>
       </c>
       <c r="D942" s="0" t="s">
-        <v>9</v>
+        <v>44</v>
       </c>
       <c r="E942" s="0" t="s">
-        <v>107</v>
+        <v>27</v>
       </c>
       <c r="G942" s="0">
-        <v>6.96</v>
+        <v>8.67</v>
       </c>
       <c r="H942" s="0" t="s">
-        <v>2563</v>
+        <v>2569</v>
       </c>
     </row>
     <row r="943" spans="1:8">
       <c r="A943" s="0">
-        <v>22147</v>
+        <v>17463</v>
       </c>
       <c r="B943" s="0" t="s">
-        <v>2564</v>
+        <v>2570</v>
       </c>
       <c r="C943" s="0" t="s">
-        <v>2565</v>
+        <v>2571</v>
       </c>
       <c r="D943" s="0" t="s">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="E943" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G943" s="0">
-        <v>6.45</v>
+        <v>19.02</v>
       </c>
       <c r="H943" s="0" t="s">
-        <v>2566</v>
+        <v>2572</v>
       </c>
     </row>
     <row r="944" spans="1:8">
       <c r="A944" s="0">
-        <v>25201</v>
+        <v>17464</v>
       </c>
       <c r="B944" s="0" t="s">
-        <v>2567</v>
+        <v>2573</v>
       </c>
       <c r="C944" s="0" t="s">
-        <v>2568</v>
-[...1 lines deleted...]
-      <c r="D944" s="0"/>
+        <v>2574</v>
+      </c>
+      <c r="D944" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="E944" s="0" t="s">
-        <v>142</v>
+        <v>14</v>
       </c>
       <c r="G944" s="0">
-        <v>4.23</v>
+        <v>4.03</v>
       </c>
       <c r="H944" s="0" t="s">
-        <v>2569</v>
+        <v>2575</v>
       </c>
     </row>
     <row r="945" spans="1:8">
       <c r="A945" s="0">
-        <v>24403</v>
+        <v>17466</v>
       </c>
       <c r="B945" s="0" t="s">
-        <v>2570</v>
+        <v>2576</v>
       </c>
       <c r="C945" s="0" t="s">
-        <v>2571</v>
+        <v>2577</v>
       </c>
       <c r="D945" s="0" t="s">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="E945" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G945" s="0">
-        <v>4.28</v>
+        <v>12.68</v>
       </c>
       <c r="H945" s="0" t="s">
-        <v>2572</v>
+        <v>2578</v>
       </c>
     </row>
     <row r="946" spans="1:8">
       <c r="A946" s="0">
-        <v>24404</v>
+        <v>17474</v>
       </c>
       <c r="B946" s="0" t="s">
-        <v>2573</v>
+        <v>2579</v>
       </c>
       <c r="C946" s="0" t="s">
-        <v>2574</v>
+        <v>2580</v>
       </c>
       <c r="D946" s="0" t="s">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="E946" s="0" t="s">
-        <v>10</v>
+        <v>514</v>
       </c>
       <c r="G946" s="0">
-        <v>3.6</v>
+        <v>12.67</v>
       </c>
       <c r="H946" s="0" t="s">
-        <v>2575</v>
+        <v>2581</v>
       </c>
     </row>
     <row r="947" spans="1:8">
       <c r="A947" s="0">
-        <v>24432</v>
+        <v>17475</v>
       </c>
       <c r="B947" s="0" t="s">
-        <v>2576</v>
+        <v>2582</v>
       </c>
       <c r="C947" s="0" t="s">
-        <v>2577</v>
+        <v>2583</v>
       </c>
       <c r="D947" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E947" s="0" t="s">
-        <v>10</v>
+        <v>514</v>
       </c>
       <c r="G947" s="0">
-        <v>0.5600000000000001</v>
+        <v>12.43</v>
       </c>
       <c r="H947" s="0" t="s">
-        <v>2578</v>
+        <v>2584</v>
       </c>
     </row>
     <row r="948" spans="1:8">
       <c r="A948" s="0">
-        <v>20485</v>
+        <v>26738</v>
       </c>
       <c r="B948" s="0" t="s">
-        <v>2579</v>
+        <v>2585</v>
       </c>
       <c r="C948" s="0" t="s">
-        <v>2580</v>
+        <v>2586</v>
       </c>
       <c r="D948" s="0" t="s">
-        <v>40</v>
+        <v>9</v>
       </c>
       <c r="E948" s="0" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="G948" s="0">
-        <v>3.14</v>
+        <v>11</v>
       </c>
       <c r="H948" s="0" t="s">
-        <v>2581</v>
+        <v>2587</v>
       </c>
     </row>
     <row r="949" spans="1:8">
       <c r="A949" s="0">
-        <v>20746</v>
+        <v>26738</v>
       </c>
       <c r="B949" s="0" t="s">
-        <v>2582</v>
+        <v>2588</v>
       </c>
       <c r="C949" s="0" t="s">
-        <v>2583</v>
+        <v>2586</v>
       </c>
       <c r="D949" s="0" t="s">
-        <v>9</v>
+        <v>209</v>
       </c>
       <c r="E949" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G949" s="0">
-        <v>3.08</v>
+        <v>11</v>
       </c>
       <c r="H949" s="0" t="s">
-        <v>2584</v>
+        <v>2587</v>
       </c>
     </row>
     <row r="950" spans="1:8">
       <c r="A950" s="0">
-        <v>20747</v>
+        <v>26738</v>
       </c>
       <c r="B950" s="0" t="s">
-        <v>2585</v>
+        <v>2589</v>
       </c>
       <c r="C950" s="0" t="s">
         <v>2586</v>
       </c>
       <c r="D950" s="0" t="s">
-        <v>525</v>
+        <v>1736</v>
       </c>
       <c r="E950" s="0" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="G950" s="0">
-        <v>5.65</v>
+        <v>11</v>
       </c>
       <c r="H950" s="0" t="s">
         <v>2587</v>
       </c>
     </row>
     <row r="951" spans="1:8">
       <c r="A951" s="0">
-        <v>12930</v>
+        <v>26739</v>
       </c>
       <c r="B951" s="0" t="s">
-        <v>2588</v>
+        <v>2590</v>
       </c>
       <c r="C951" s="0" t="s">
-        <v>2589</v>
+        <v>2591</v>
       </c>
       <c r="D951" s="0" t="s">
-        <v>9</v>
+        <v>44</v>
       </c>
       <c r="E951" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G951" s="0">
-        <v>23.92</v>
+        <v>15.98</v>
       </c>
       <c r="H951" s="0" t="s">
-        <v>2590</v>
+        <v>2592</v>
       </c>
     </row>
     <row r="952" spans="1:8">
       <c r="A952" s="0">
-        <v>18245</v>
+        <v>26739</v>
       </c>
       <c r="B952" s="0" t="s">
+        <v>2593</v>
+      </c>
+      <c r="C952" s="0" t="s">
         <v>2591</v>
       </c>
-      <c r="C952" s="0" t="s">
+      <c r="D952" s="0" t="s">
+        <v>209</v>
+      </c>
+      <c r="E952" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="G952" s="0">
+        <v>15.98</v>
+      </c>
+      <c r="H952" s="0" t="s">
         <v>2592</v>
-      </c>
-[...10 lines deleted...]
-        <v>2593</v>
       </c>
     </row>
     <row r="953" spans="1:8">
       <c r="A953" s="0">
-        <v>17291</v>
+        <v>26739</v>
       </c>
       <c r="B953" s="0" t="s">
         <v>2594</v>
       </c>
       <c r="C953" s="0" t="s">
-        <v>2595</v>
+        <v>2591</v>
       </c>
       <c r="D953" s="0" t="s">
-        <v>9</v>
+        <v>1220</v>
       </c>
       <c r="E953" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G953" s="0">
-        <v>25.06</v>
+        <v>15.98</v>
       </c>
       <c r="H953" s="0" t="s">
-        <v>2596</v>
+        <v>2592</v>
       </c>
     </row>
     <row r="954" spans="1:8">
       <c r="A954" s="0">
-        <v>17335</v>
+        <v>26739</v>
       </c>
       <c r="B954" s="0" t="s">
-        <v>2597</v>
+        <v>2595</v>
       </c>
       <c r="C954" s="0" t="s">
-        <v>2598</v>
+        <v>2591</v>
       </c>
       <c r="D954" s="0" t="s">
-        <v>79</v>
+        <v>52</v>
       </c>
       <c r="E954" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G954" s="0">
-        <v>56.05</v>
+        <v>15.98</v>
       </c>
       <c r="H954" s="0" t="s">
-        <v>2599</v>
+        <v>2592</v>
       </c>
     </row>
     <row r="955" spans="1:8">
       <c r="A955" s="0">
-        <v>17382</v>
+        <v>26739</v>
       </c>
       <c r="B955" s="0" t="s">
-        <v>2600</v>
+        <v>2596</v>
       </c>
       <c r="C955" s="0" t="s">
-        <v>2601</v>
+        <v>2591</v>
       </c>
       <c r="D955" s="0" t="s">
-        <v>9</v>
+        <v>316</v>
       </c>
       <c r="E955" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G955" s="0">
-        <v>24.64</v>
+        <v>15.98</v>
       </c>
       <c r="H955" s="0" t="s">
-        <v>2602</v>
+        <v>2592</v>
       </c>
     </row>
     <row r="956" spans="1:8">
       <c r="A956" s="0">
-        <v>17505</v>
+        <v>26739</v>
       </c>
       <c r="B956" s="0" t="s">
-        <v>2603</v>
+        <v>2597</v>
       </c>
       <c r="C956" s="0" t="s">
-        <v>2604</v>
+        <v>2591</v>
       </c>
       <c r="D956" s="0" t="s">
-        <v>79</v>
+        <v>660</v>
       </c>
       <c r="E956" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G956" s="0">
-        <v>33.16</v>
+        <v>15.98</v>
       </c>
       <c r="H956" s="0" t="s">
-        <v>2605</v>
+        <v>2592</v>
       </c>
     </row>
     <row r="957" spans="1:8">
       <c r="A957" s="0">
-        <v>17506</v>
+        <v>26740</v>
       </c>
       <c r="B957" s="0" t="s">
-        <v>2606</v>
+        <v>2598</v>
       </c>
       <c r="C957" s="0" t="s">
-        <v>2607</v>
+        <v>2599</v>
       </c>
       <c r="D957" s="0" t="s">
-        <v>79</v>
+        <v>44</v>
       </c>
       <c r="E957" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G957" s="0">
-        <v>39.52</v>
+        <v>19.79</v>
       </c>
       <c r="H957" s="0" t="s">
-        <v>2608</v>
+        <v>2600</v>
       </c>
     </row>
     <row r="958" spans="1:8">
       <c r="A958" s="0">
-        <v>17565</v>
+        <v>26740</v>
       </c>
       <c r="B958" s="0" t="s">
-        <v>2609</v>
+        <v>2601</v>
       </c>
       <c r="C958" s="0" t="s">
-        <v>2610</v>
+        <v>2599</v>
       </c>
       <c r="D958" s="0" t="s">
-        <v>9</v>
+        <v>209</v>
       </c>
       <c r="E958" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G958" s="0">
-        <v>37.59</v>
+        <v>19.79</v>
       </c>
       <c r="H958" s="0" t="s">
-        <v>2611</v>
+        <v>2600</v>
       </c>
     </row>
     <row r="959" spans="1:8">
       <c r="A959" s="0">
-        <v>17627</v>
+        <v>26740</v>
       </c>
       <c r="B959" s="0" t="s">
-        <v>2612</v>
+        <v>2602</v>
       </c>
       <c r="C959" s="0" t="s">
-        <v>2613</v>
+        <v>2599</v>
       </c>
       <c r="D959" s="0" t="s">
-        <v>9</v>
+        <v>52</v>
       </c>
       <c r="E959" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G959" s="0">
-        <v>26.68</v>
+        <v>19.79</v>
       </c>
       <c r="H959" s="0" t="s">
-        <v>2614</v>
+        <v>2600</v>
       </c>
     </row>
     <row r="960" spans="1:8">
       <c r="A960" s="0">
-        <v>18326</v>
+        <v>26740</v>
       </c>
       <c r="B960" s="0" t="s">
-        <v>2615</v>
+        <v>2603</v>
       </c>
       <c r="C960" s="0" t="s">
-        <v>2616</v>
+        <v>2599</v>
       </c>
       <c r="D960" s="0" t="s">
-        <v>9</v>
+        <v>316</v>
       </c>
       <c r="E960" s="0" t="s">
-        <v>107</v>
+        <v>14</v>
       </c>
       <c r="G960" s="0">
-        <v>58.62</v>
+        <v>19.79</v>
       </c>
       <c r="H960" s="0" t="s">
-        <v>2617</v>
+        <v>2600</v>
       </c>
     </row>
     <row r="961" spans="1:8">
       <c r="A961" s="0">
-        <v>12330</v>
+        <v>17481</v>
       </c>
       <c r="B961" s="0" t="s">
-        <v>2618</v>
+        <v>2604</v>
       </c>
       <c r="C961" s="0" t="s">
-        <v>2619</v>
+        <v>2605</v>
       </c>
       <c r="D961" s="0" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="E961" s="0" t="s">
-        <v>707</v>
+        <v>14</v>
       </c>
       <c r="G961" s="0">
-        <v>10.16</v>
+        <v>6.41</v>
       </c>
       <c r="H961" s="0" t="s">
-        <v>2620</v>
+        <v>2606</v>
       </c>
     </row>
     <row r="962" spans="1:8">
       <c r="A962" s="0">
-        <v>12689</v>
+        <v>24255</v>
       </c>
       <c r="B962" s="0" t="s">
-        <v>2621</v>
+        <v>2607</v>
       </c>
       <c r="C962" s="0" t="s">
-        <v>2622</v>
+        <v>2608</v>
       </c>
       <c r="D962" s="0" t="s">
-        <v>79</v>
+        <v>22</v>
       </c>
       <c r="E962" s="0" t="s">
-        <v>142</v>
+        <v>911</v>
       </c>
       <c r="G962" s="0">
-        <v>9.050000000000001</v>
+        <v>1.23</v>
       </c>
       <c r="H962" s="0" t="s">
-        <v>2623</v>
+        <v>2609</v>
       </c>
     </row>
     <row r="963" spans="1:8">
       <c r="A963" s="0">
-        <v>12739</v>
+        <v>24256</v>
       </c>
       <c r="B963" s="0" t="s">
-        <v>2624</v>
+        <v>2610</v>
       </c>
       <c r="C963" s="0" t="s">
-        <v>2625</v>
+        <v>2611</v>
       </c>
       <c r="D963" s="0" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="E963" s="0" t="s">
-        <v>142</v>
+        <v>911</v>
       </c>
       <c r="G963" s="0">
-        <v>16.67</v>
+        <v>1.75</v>
       </c>
       <c r="H963" s="0" t="s">
-        <v>2626</v>
+        <v>2612</v>
       </c>
     </row>
     <row r="964" spans="1:8">
       <c r="A964" s="0">
-        <v>12741</v>
+        <v>24257</v>
       </c>
       <c r="B964" s="0" t="s">
-        <v>2627</v>
+        <v>2613</v>
       </c>
       <c r="C964" s="0" t="s">
-        <v>2628</v>
+        <v>2614</v>
       </c>
       <c r="D964" s="0" t="s">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="E964" s="0" t="s">
-        <v>142</v>
+        <v>911</v>
       </c>
       <c r="G964" s="0">
-        <v>21.32</v>
+        <v>1.6</v>
       </c>
       <c r="H964" s="0" t="s">
-        <v>2629</v>
+        <v>2615</v>
       </c>
     </row>
     <row r="965" spans="1:8">
       <c r="A965" s="0">
-        <v>12822</v>
+        <v>24258</v>
       </c>
       <c r="B965" s="0" t="s">
-        <v>2630</v>
+        <v>2616</v>
       </c>
       <c r="C965" s="0" t="s">
-        <v>2631</v>
+        <v>2617</v>
       </c>
       <c r="D965" s="0" t="s">
-        <v>79</v>
+        <v>22</v>
       </c>
       <c r="E965" s="0" t="s">
-        <v>142</v>
+        <v>911</v>
       </c>
       <c r="G965" s="0">
-        <v>16.11</v>
+        <v>1.75</v>
       </c>
       <c r="H965" s="0" t="s">
-        <v>2632</v>
+        <v>2618</v>
       </c>
     </row>
     <row r="966" spans="1:8">
       <c r="A966" s="0">
-        <v>17071</v>
+        <v>19372</v>
       </c>
       <c r="B966" s="0" t="s">
-        <v>2633</v>
+        <v>2619</v>
       </c>
       <c r="C966" s="0" t="s">
-        <v>2634</v>
+        <v>2620</v>
       </c>
       <c r="D966" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E966" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G966" s="0">
-        <v>10.22</v>
+        <v>2.6</v>
       </c>
       <c r="H966" s="0" t="s">
-        <v>2635</v>
+        <v>2621</v>
       </c>
     </row>
     <row r="967" spans="1:8">
       <c r="A967" s="0">
-        <v>18081</v>
+        <v>19377</v>
       </c>
       <c r="B967" s="0" t="s">
-        <v>2636</v>
+        <v>2622</v>
       </c>
       <c r="C967" s="0" t="s">
-        <v>2637</v>
+        <v>2623</v>
       </c>
       <c r="D967" s="0" t="s">
-        <v>20</v>
+        <v>9</v>
       </c>
       <c r="E967" s="0" t="s">
-        <v>707</v>
+        <v>14</v>
       </c>
       <c r="G967" s="0">
-        <v>13.29</v>
+        <v>1.7</v>
       </c>
       <c r="H967" s="0" t="s">
-        <v>2638</v>
+        <v>2624</v>
       </c>
     </row>
     <row r="968" spans="1:8">
       <c r="A968" s="0">
-        <v>17173</v>
+        <v>24315</v>
       </c>
       <c r="B968" s="0" t="s">
-        <v>2639</v>
+        <v>2625</v>
       </c>
       <c r="C968" s="0" t="s">
-        <v>2640</v>
+        <v>2626</v>
       </c>
       <c r="D968" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E968" s="0" t="s">
-        <v>1638</v>
+        <v>14</v>
       </c>
       <c r="G968" s="0">
-        <v>6.13</v>
+        <v>3.28</v>
       </c>
       <c r="H968" s="0" t="s">
-        <v>2641</v>
+        <v>2627</v>
       </c>
     </row>
     <row r="969" spans="1:8">
       <c r="A969" s="0">
-        <v>17265</v>
+        <v>24317</v>
       </c>
       <c r="B969" s="0" t="s">
-        <v>2642</v>
+        <v>2628</v>
       </c>
       <c r="C969" s="0" t="s">
-        <v>2643</v>
+        <v>2629</v>
       </c>
       <c r="D969" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E969" s="0" t="s">
-        <v>46</v>
+        <v>14</v>
       </c>
       <c r="G969" s="0">
-        <v>12.51</v>
+        <v>3.55</v>
       </c>
       <c r="H969" s="0" t="s">
-        <v>2644</v>
+        <v>2630</v>
       </c>
     </row>
     <row r="970" spans="1:8">
       <c r="A970" s="0">
-        <v>17266</v>
+        <v>24326</v>
       </c>
       <c r="B970" s="0" t="s">
-        <v>2645</v>
+        <v>2631</v>
       </c>
       <c r="C970" s="0" t="s">
-        <v>2646</v>
+        <v>2632</v>
       </c>
       <c r="D970" s="0" t="s">
-        <v>132</v>
+        <v>9</v>
       </c>
       <c r="E970" s="0" t="s">
-        <v>46</v>
+        <v>14</v>
       </c>
       <c r="G970" s="0">
-        <v>8.49</v>
+        <v>5.08</v>
       </c>
       <c r="H970" s="0" t="s">
-        <v>2647</v>
+        <v>2633</v>
       </c>
     </row>
     <row r="971" spans="1:8">
       <c r="A971" s="0">
-        <v>17272</v>
+        <v>24342</v>
       </c>
       <c r="B971" s="0" t="s">
-        <v>2648</v>
+        <v>2634</v>
       </c>
       <c r="C971" s="0" t="s">
-        <v>2649</v>
+        <v>2635</v>
       </c>
       <c r="D971" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E971" s="0" t="s">
-        <v>46</v>
+        <v>53</v>
       </c>
       <c r="G971" s="0">
-        <v>12.51</v>
+        <v>2.11</v>
       </c>
       <c r="H971" s="0" t="s">
-        <v>2650</v>
+        <v>2636</v>
       </c>
     </row>
     <row r="972" spans="1:8">
       <c r="A972" s="0">
-        <v>17273</v>
+        <v>17505</v>
       </c>
       <c r="B972" s="0" t="s">
-        <v>2651</v>
+        <v>2637</v>
       </c>
       <c r="C972" s="0" t="s">
-        <v>2652</v>
+        <v>2638</v>
       </c>
       <c r="D972" s="0" t="s">
-        <v>9</v>
+        <v>44</v>
       </c>
       <c r="E972" s="0" t="s">
-        <v>46</v>
+        <v>14</v>
       </c>
       <c r="G972" s="0">
-        <v>25.85</v>
+        <v>33.16</v>
       </c>
       <c r="H972" s="0" t="s">
-        <v>2653</v>
+        <v>2639</v>
       </c>
     </row>
     <row r="973" spans="1:8">
       <c r="A973" s="0">
-        <v>17275</v>
+        <v>17506</v>
       </c>
       <c r="B973" s="0" t="s">
-        <v>2654</v>
+        <v>2640</v>
       </c>
       <c r="C973" s="0" t="s">
-        <v>2655</v>
+        <v>2641</v>
       </c>
       <c r="D973" s="0" t="s">
-        <v>9</v>
+        <v>44</v>
       </c>
       <c r="E973" s="0" t="s">
-        <v>46</v>
+        <v>14</v>
       </c>
       <c r="G973" s="0">
-        <v>17.23</v>
+        <v>39.52</v>
       </c>
       <c r="H973" s="0" t="s">
-        <v>2656</v>
+        <v>2642</v>
       </c>
     </row>
     <row r="974" spans="1:8">
       <c r="A974" s="0">
-        <v>17277</v>
+        <v>26771</v>
       </c>
       <c r="B974" s="0" t="s">
-        <v>2657</v>
+        <v>2643</v>
       </c>
       <c r="C974" s="0" t="s">
-        <v>2658</v>
+        <v>2644</v>
       </c>
       <c r="D974" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E974" s="0" t="s">
-        <v>46</v>
+        <v>14</v>
       </c>
       <c r="G974" s="0">
-        <v>14.3</v>
+        <v>26.9</v>
       </c>
       <c r="H974" s="0" t="s">
-        <v>2659</v>
+        <v>2645</v>
       </c>
     </row>
     <row r="975" spans="1:8">
       <c r="A975" s="0">
-        <v>17357</v>
+        <v>26761</v>
       </c>
       <c r="B975" s="0" t="s">
-        <v>2660</v>
+        <v>2646</v>
       </c>
       <c r="C975" s="0" t="s">
-        <v>2661</v>
+        <v>2647</v>
       </c>
       <c r="D975" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E975" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G975" s="0">
-        <v>5.73</v>
+        <v>36.85</v>
       </c>
       <c r="H975" s="0" t="s">
-        <v>2662</v>
+        <v>2648</v>
       </c>
     </row>
     <row r="976" spans="1:8">
       <c r="A976" s="0">
-        <v>17358</v>
+        <v>26762</v>
       </c>
       <c r="B976" s="0" t="s">
-        <v>2663</v>
+        <v>2649</v>
       </c>
       <c r="C976" s="0" t="s">
-        <v>2664</v>
+        <v>2650</v>
       </c>
       <c r="D976" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E976" s="0" t="s">
-        <v>10</v>
+        <v>53</v>
       </c>
       <c r="G976" s="0">
-        <v>9.27</v>
+        <v>40.25</v>
       </c>
       <c r="H976" s="0" t="s">
-        <v>2665</v>
+        <v>2651</v>
       </c>
     </row>
     <row r="977" spans="1:8">
       <c r="A977" s="0">
-        <v>17415</v>
+        <v>26765</v>
       </c>
       <c r="B977" s="0" t="s">
-        <v>2666</v>
+        <v>2652</v>
       </c>
       <c r="C977" s="0" t="s">
-        <v>2667</v>
+        <v>2653</v>
       </c>
       <c r="D977" s="0" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="E977" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G977" s="0">
-        <v>11.21</v>
+        <v>10.38</v>
       </c>
       <c r="H977" s="0" t="s">
-        <v>2668</v>
+        <v>2654</v>
       </c>
     </row>
     <row r="978" spans="1:8">
       <c r="A978" s="0">
-        <v>17626</v>
+        <v>26766</v>
       </c>
       <c r="B978" s="0" t="s">
-        <v>2669</v>
+        <v>2655</v>
       </c>
       <c r="C978" s="0" t="s">
-        <v>2670</v>
+        <v>2656</v>
       </c>
       <c r="D978" s="0" t="s">
-        <v>1129</v>
+        <v>22</v>
       </c>
       <c r="E978" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G978" s="0">
-        <v>19.79</v>
+        <v>10.38</v>
       </c>
       <c r="H978" s="0" t="s">
-        <v>2671</v>
+        <v>2657</v>
       </c>
     </row>
     <row r="979" spans="1:8">
       <c r="A979" s="0">
-        <v>12669</v>
+        <v>26768</v>
       </c>
       <c r="B979" s="0" t="s">
-        <v>2672</v>
+        <v>2658</v>
       </c>
       <c r="C979" s="0" t="s">
-        <v>2673</v>
+        <v>2659</v>
       </c>
       <c r="D979" s="0" t="s">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="E979" s="0" t="s">
-        <v>2674</v>
+        <v>14</v>
       </c>
       <c r="G979" s="0">
-        <v>5.33</v>
+        <v>10.38</v>
       </c>
       <c r="H979" s="0" t="s">
-        <v>2675</v>
+        <v>2660</v>
       </c>
     </row>
     <row r="980" spans="1:8">
       <c r="A980" s="0">
-        <v>17166</v>
+        <v>26769</v>
       </c>
       <c r="B980" s="0" t="s">
-        <v>2676</v>
+        <v>2661</v>
       </c>
       <c r="C980" s="0" t="s">
-        <v>2677</v>
+        <v>2662</v>
       </c>
       <c r="D980" s="0" t="s">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="E980" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G980" s="0">
-        <v>19.22</v>
+        <v>8.140000000000001</v>
       </c>
       <c r="H980" s="0" t="s">
-        <v>2678</v>
+        <v>2663</v>
       </c>
     </row>
     <row r="981" spans="1:8">
       <c r="A981" s="0">
-        <v>16282</v>
+        <v>17515</v>
       </c>
       <c r="B981" s="0" t="s">
-        <v>2679</v>
+        <v>2664</v>
       </c>
       <c r="C981" s="0" t="s">
-        <v>2680</v>
+        <v>2665</v>
       </c>
       <c r="D981" s="0" t="s">
-        <v>9</v>
+        <v>209</v>
       </c>
       <c r="E981" s="0" t="s">
-        <v>142</v>
+        <v>14</v>
       </c>
       <c r="G981" s="0">
-        <v>6.74</v>
+        <v>14.16</v>
       </c>
       <c r="H981" s="0" t="s">
-        <v>2681</v>
+        <v>2666</v>
       </c>
     </row>
     <row r="982" spans="1:8">
       <c r="A982" s="0">
-        <v>16839</v>
+        <v>17517</v>
       </c>
       <c r="B982" s="0" t="s">
-        <v>2682</v>
+        <v>2667</v>
       </c>
       <c r="C982" s="0" t="s">
-        <v>2683</v>
+        <v>2668</v>
       </c>
       <c r="D982" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E982" s="0" t="s">
-        <v>142</v>
+        <v>14</v>
       </c>
       <c r="G982" s="0">
-        <v>6.78</v>
+        <v>4.91</v>
       </c>
       <c r="H982" s="0" t="s">
-        <v>2684</v>
+        <v>2669</v>
       </c>
     </row>
     <row r="983" spans="1:8">
       <c r="A983" s="0">
-        <v>16840</v>
+        <v>17518</v>
       </c>
       <c r="B983" s="0" t="s">
-        <v>2685</v>
+        <v>2670</v>
       </c>
       <c r="C983" s="0" t="s">
-        <v>2686</v>
+        <v>2671</v>
       </c>
       <c r="D983" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E983" s="0" t="s">
-        <v>142</v>
+        <v>14</v>
       </c>
       <c r="G983" s="0">
-        <v>12.77</v>
+        <v>6.33</v>
       </c>
       <c r="H983" s="0" t="s">
-        <v>2687</v>
+        <v>2672</v>
       </c>
     </row>
     <row r="984" spans="1:8">
       <c r="A984" s="0">
-        <v>16843</v>
+        <v>17518</v>
       </c>
       <c r="B984" s="0" t="s">
-        <v>2688</v>
+        <v>2673</v>
       </c>
       <c r="C984" s="0" t="s">
-        <v>2689</v>
+        <v>2671</v>
       </c>
       <c r="D984" s="0" t="s">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="E984" s="0" t="s">
-        <v>142</v>
+        <v>14</v>
       </c>
       <c r="G984" s="0">
-        <v>4.69</v>
+        <v>6.33</v>
       </c>
       <c r="H984" s="0" t="s">
-        <v>2690</v>
+        <v>2672</v>
       </c>
     </row>
     <row r="985" spans="1:8">
       <c r="A985" s="0">
-        <v>16844</v>
+        <v>17525</v>
       </c>
       <c r="B985" s="0" t="s">
-        <v>2691</v>
+        <v>2674</v>
       </c>
       <c r="C985" s="0" t="s">
-        <v>2692</v>
+        <v>2675</v>
       </c>
       <c r="D985" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E985" s="0" t="s">
-        <v>142</v>
+        <v>14</v>
       </c>
       <c r="G985" s="0">
-        <v>6.78</v>
+        <v>11.64</v>
       </c>
       <c r="H985" s="0" t="s">
-        <v>2693</v>
+        <v>2676</v>
       </c>
     </row>
     <row r="986" spans="1:8">
       <c r="A986" s="0">
-        <v>16901</v>
+        <v>17520</v>
       </c>
       <c r="B986" s="0" t="s">
-        <v>2694</v>
+        <v>2677</v>
       </c>
       <c r="C986" s="0" t="s">
-        <v>2695</v>
+        <v>2678</v>
       </c>
       <c r="D986" s="0" t="s">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="E986" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G986" s="0">
-        <v>1.4</v>
+        <v>4.37</v>
       </c>
       <c r="H986" s="0" t="s">
-        <v>2696</v>
+        <v>2679</v>
       </c>
     </row>
     <row r="987" spans="1:8">
       <c r="A987" s="0">
-        <v>16902</v>
+        <v>26772</v>
       </c>
       <c r="B987" s="0" t="s">
-        <v>2697</v>
+        <v>2680</v>
       </c>
       <c r="C987" s="0" t="s">
-        <v>2698</v>
+        <v>2681</v>
       </c>
       <c r="D987" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E987" s="0" t="s">
-        <v>10</v>
+        <v>911</v>
       </c>
       <c r="G987" s="0">
-        <v>1.83</v>
+        <v>87.17</v>
       </c>
       <c r="H987" s="0" t="s">
-        <v>2699</v>
+        <v>2682</v>
       </c>
     </row>
     <row r="988" spans="1:8">
       <c r="A988" s="0">
-        <v>16903</v>
+        <v>22097</v>
       </c>
       <c r="B988" s="0" t="s">
-        <v>2700</v>
+        <v>2683</v>
       </c>
       <c r="C988" s="0" t="s">
-        <v>2701</v>
+        <v>2684</v>
       </c>
       <c r="D988" s="0" t="s">
-        <v>9</v>
+        <v>44</v>
       </c>
       <c r="E988" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G988" s="0">
-        <v>3.11</v>
+        <v>7.71</v>
       </c>
       <c r="H988" s="0" t="s">
-        <v>2702</v>
+        <v>2685</v>
       </c>
     </row>
     <row r="989" spans="1:8">
       <c r="A989" s="0">
-        <v>19043</v>
+        <v>22101</v>
       </c>
       <c r="B989" s="0" t="s">
-        <v>2703</v>
+        <v>2686</v>
       </c>
       <c r="C989" s="0" t="s">
-        <v>2704</v>
+        <v>2687</v>
       </c>
       <c r="D989" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E989" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G989" s="0">
-        <v>1.48</v>
+        <v>4.67</v>
       </c>
       <c r="H989" s="0" t="s">
-        <v>2705</v>
+        <v>2688</v>
       </c>
     </row>
     <row r="990" spans="1:8">
       <c r="A990" s="0">
-        <v>19044</v>
+        <v>24347</v>
       </c>
       <c r="B990" s="0" t="s">
-        <v>2706</v>
+        <v>2689</v>
       </c>
       <c r="C990" s="0" t="s">
-        <v>2707</v>
+        <v>2690</v>
       </c>
       <c r="D990" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E990" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G990" s="0">
-        <v>2.07</v>
+        <v>5.13</v>
       </c>
       <c r="H990" s="0" t="s">
-        <v>2708</v>
+        <v>2691</v>
       </c>
     </row>
     <row r="991" spans="1:8">
       <c r="A991" s="0">
-        <v>19045</v>
+        <v>24356</v>
       </c>
       <c r="B991" s="0" t="s">
-        <v>2709</v>
+        <v>2692</v>
       </c>
       <c r="C991" s="0" t="s">
-        <v>2710</v>
+        <v>2693</v>
       </c>
       <c r="D991" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E991" s="0" t="s">
-        <v>10</v>
+        <v>53</v>
       </c>
       <c r="G991" s="0">
-        <v>2.6</v>
+        <v>2.25</v>
       </c>
       <c r="H991" s="0" t="s">
-        <v>2711</v>
+        <v>2694</v>
       </c>
     </row>
     <row r="992" spans="1:8">
       <c r="A992" s="0">
-        <v>19061</v>
+        <v>24359</v>
       </c>
       <c r="B992" s="0" t="s">
-        <v>2712</v>
+        <v>2695</v>
       </c>
       <c r="C992" s="0" t="s">
-        <v>2713</v>
+        <v>2696</v>
       </c>
       <c r="D992" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E992" s="0" t="s">
-        <v>142</v>
+        <v>53</v>
       </c>
       <c r="G992" s="0">
-        <v>8.9</v>
+        <v>3.42</v>
       </c>
       <c r="H992" s="0" t="s">
-        <v>2714</v>
+        <v>2697</v>
       </c>
     </row>
     <row r="993" spans="1:8">
       <c r="A993" s="0">
-        <v>19062</v>
+        <v>17533</v>
       </c>
       <c r="B993" s="0" t="s">
-        <v>2715</v>
+        <v>2698</v>
       </c>
       <c r="C993" s="0" t="s">
-        <v>2716</v>
+        <v>2699</v>
       </c>
       <c r="D993" s="0" t="s">
-        <v>9</v>
+        <v>44</v>
       </c>
       <c r="E993" s="0" t="s">
-        <v>142</v>
+        <v>14</v>
       </c>
       <c r="G993" s="0">
-        <v>6.83</v>
+        <v>4.05</v>
       </c>
       <c r="H993" s="0" t="s">
-        <v>2717</v>
+        <v>2700</v>
       </c>
     </row>
     <row r="994" spans="1:8">
       <c r="A994" s="0">
-        <v>19103</v>
+        <v>19380</v>
       </c>
       <c r="B994" s="0" t="s">
-        <v>2718</v>
+        <v>2701</v>
       </c>
       <c r="C994" s="0" t="s">
-        <v>2719</v>
+        <v>2702</v>
       </c>
       <c r="D994" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E994" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G994" s="0">
-        <v>5.5</v>
+        <v>1.46</v>
       </c>
       <c r="H994" s="0" t="s">
-        <v>2720</v>
+        <v>2703</v>
       </c>
     </row>
     <row r="995" spans="1:8">
       <c r="A995" s="0">
-        <v>19171</v>
+        <v>19381</v>
       </c>
       <c r="B995" s="0" t="s">
-        <v>2721</v>
+        <v>2704</v>
       </c>
       <c r="C995" s="0" t="s">
-        <v>2722</v>
+        <v>2705</v>
       </c>
       <c r="D995" s="0" t="s">
-        <v>69</v>
+        <v>9</v>
       </c>
       <c r="E995" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G995" s="0">
-        <v>7.99</v>
+        <v>2.31</v>
       </c>
       <c r="H995" s="0" t="s">
-        <v>2723</v>
+        <v>2706</v>
       </c>
     </row>
     <row r="996" spans="1:8">
       <c r="A996" s="0">
-        <v>19335</v>
+        <v>19382</v>
       </c>
       <c r="B996" s="0" t="s">
-        <v>2724</v>
+        <v>2707</v>
       </c>
       <c r="C996" s="0" t="s">
-        <v>2725</v>
+        <v>2708</v>
       </c>
       <c r="D996" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E996" s="0" t="s">
-        <v>142</v>
+        <v>14</v>
       </c>
       <c r="G996" s="0">
-        <v>7.84</v>
+        <v>1.88</v>
       </c>
       <c r="H996" s="0" t="s">
-        <v>2726</v>
+        <v>2709</v>
       </c>
     </row>
     <row r="997" spans="1:8">
       <c r="A997" s="0">
-        <v>19424</v>
+        <v>19384</v>
       </c>
       <c r="B997" s="0" t="s">
-        <v>2727</v>
+        <v>2710</v>
       </c>
       <c r="C997" s="0" t="s">
-        <v>2728</v>
+        <v>2711</v>
       </c>
       <c r="D997" s="0" t="s">
-        <v>69</v>
+        <v>9</v>
       </c>
       <c r="E997" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G997" s="0">
-        <v>4.24</v>
+        <v>1.7</v>
       </c>
       <c r="H997" s="0" t="s">
-        <v>2729</v>
+        <v>2712</v>
       </c>
     </row>
     <row r="998" spans="1:8">
       <c r="A998" s="0">
-        <v>12578</v>
+        <v>19385</v>
       </c>
       <c r="B998" s="0" t="s">
-        <v>2730</v>
+        <v>2713</v>
       </c>
       <c r="C998" s="0" t="s">
-        <v>2731</v>
+        <v>2714</v>
       </c>
       <c r="D998" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E998" s="0" t="s">
-        <v>2732</v>
+        <v>14</v>
       </c>
       <c r="G998" s="0">
-        <v>14.35</v>
+        <v>1.51</v>
       </c>
       <c r="H998" s="0" t="s">
-        <v>2733</v>
+        <v>2715</v>
       </c>
     </row>
     <row r="999" spans="1:8">
       <c r="A999" s="0">
-        <v>12579</v>
+        <v>19383</v>
       </c>
       <c r="B999" s="0" t="s">
-        <v>2734</v>
+        <v>2716</v>
       </c>
       <c r="C999" s="0" t="s">
-        <v>2735</v>
+        <v>2717</v>
       </c>
       <c r="D999" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E999" s="0" t="s">
-        <v>2732</v>
+        <v>14</v>
       </c>
       <c r="G999" s="0">
-        <v>5.99</v>
+        <v>2.85</v>
       </c>
       <c r="H999" s="0" t="s">
-        <v>2736</v>
+        <v>2718</v>
       </c>
     </row>
     <row r="1000" spans="1:8">
       <c r="A1000" s="0">
-        <v>12580</v>
+        <v>19402</v>
       </c>
       <c r="B1000" s="0" t="s">
-        <v>2737</v>
+        <v>2719</v>
       </c>
       <c r="C1000" s="0" t="s">
-        <v>2738</v>
+        <v>2720</v>
       </c>
       <c r="D1000" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1000" s="0" t="s">
-        <v>2732</v>
+        <v>14</v>
       </c>
       <c r="G1000" s="0">
-        <v>8.6</v>
+        <v>3.94</v>
       </c>
       <c r="H1000" s="0" t="s">
-        <v>2739</v>
+        <v>2721</v>
       </c>
     </row>
     <row r="1001" spans="1:8">
       <c r="A1001" s="0">
-        <v>12582</v>
+        <v>24362</v>
       </c>
       <c r="B1001" s="0" t="s">
-        <v>2740</v>
+        <v>2722</v>
       </c>
       <c r="C1001" s="0" t="s">
-        <v>2741</v>
+        <v>2723</v>
       </c>
       <c r="D1001" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1001" s="0" t="s">
-        <v>2732</v>
+        <v>14</v>
       </c>
       <c r="G1001" s="0">
-        <v>2.9</v>
+        <v>8.68</v>
       </c>
       <c r="H1001" s="0" t="s">
-        <v>2742</v>
+        <v>2724</v>
       </c>
     </row>
     <row r="1002" spans="1:8">
       <c r="A1002" s="0">
-        <v>12583</v>
+        <v>24366</v>
       </c>
       <c r="B1002" s="0" t="s">
-        <v>2743</v>
+        <v>2725</v>
       </c>
       <c r="C1002" s="0" t="s">
-        <v>2744</v>
+        <v>2726</v>
       </c>
       <c r="D1002" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1002" s="0" t="s">
-        <v>2732</v>
+        <v>14</v>
       </c>
       <c r="G1002" s="0">
-        <v>5.03</v>
+        <v>11.28</v>
       </c>
       <c r="H1002" s="0" t="s">
-        <v>2745</v>
+        <v>2727</v>
       </c>
     </row>
     <row r="1003" spans="1:8">
       <c r="A1003" s="0">
-        <v>12584</v>
+        <v>24371</v>
       </c>
       <c r="B1003" s="0" t="s">
-        <v>2746</v>
+        <v>2728</v>
       </c>
       <c r="C1003" s="0" t="s">
-        <v>2747</v>
+        <v>2729</v>
       </c>
       <c r="D1003" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1003" s="0" t="s">
-        <v>2732</v>
+        <v>14</v>
       </c>
       <c r="G1003" s="0">
-        <v>5.61</v>
+        <v>46.86</v>
       </c>
       <c r="H1003" s="0" t="s">
-        <v>2748</v>
+        <v>2730</v>
       </c>
     </row>
     <row r="1004" spans="1:8">
       <c r="A1004" s="0">
-        <v>12586</v>
+        <v>29862</v>
       </c>
       <c r="B1004" s="0" t="s">
-        <v>2749</v>
+        <v>2731</v>
       </c>
       <c r="C1004" s="0" t="s">
-        <v>2750</v>
+        <v>2732</v>
       </c>
       <c r="D1004" s="0" t="s">
-        <v>20</v>
+        <v>99</v>
       </c>
       <c r="E1004" s="0" t="s">
-        <v>2732</v>
+        <v>14</v>
       </c>
       <c r="G1004" s="0">
-        <v>18.22</v>
+        <v>9.77</v>
       </c>
       <c r="H1004" s="0" t="s">
-        <v>2751</v>
+        <v>2733</v>
       </c>
     </row>
     <row r="1005" spans="1:8">
       <c r="A1005" s="0">
-        <v>12590</v>
+        <v>29864</v>
       </c>
       <c r="B1005" s="0" t="s">
-        <v>2752</v>
+        <v>2734</v>
       </c>
       <c r="C1005" s="0" t="s">
-        <v>2753</v>
+        <v>2735</v>
       </c>
       <c r="D1005" s="0" t="s">
-        <v>525</v>
+        <v>99</v>
       </c>
       <c r="E1005" s="0" t="s">
-        <v>2732</v>
+        <v>14</v>
       </c>
       <c r="G1005" s="0">
-        <v>3.52</v>
+        <v>9.77</v>
       </c>
       <c r="H1005" s="0" t="s">
-        <v>2754</v>
+        <v>2736</v>
       </c>
     </row>
     <row r="1006" spans="1:8">
       <c r="A1006" s="0">
-        <v>12590</v>
+        <v>29865</v>
       </c>
       <c r="B1006" s="0" t="s">
-        <v>2755</v>
+        <v>2737</v>
       </c>
       <c r="C1006" s="0" t="s">
-        <v>2753</v>
+        <v>2738</v>
       </c>
       <c r="D1006" s="0" t="s">
-        <v>20</v>
+        <v>99</v>
       </c>
       <c r="E1006" s="0" t="s">
-        <v>2732</v>
+        <v>14</v>
       </c>
       <c r="G1006" s="0">
-        <v>3.52</v>
+        <v>9.77</v>
       </c>
       <c r="H1006" s="0" t="s">
-        <v>2754</v>
+        <v>2739</v>
       </c>
     </row>
     <row r="1007" spans="1:8">
       <c r="A1007" s="0">
-        <v>12590</v>
+        <v>17558</v>
       </c>
       <c r="B1007" s="0" t="s">
-        <v>2756</v>
+        <v>2740</v>
       </c>
       <c r="C1007" s="0" t="s">
-        <v>2753</v>
+        <v>2741</v>
       </c>
       <c r="D1007" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1007" s="0" t="s">
-        <v>2732</v>
+        <v>14</v>
       </c>
       <c r="G1007" s="0">
-        <v>3.52</v>
+        <v>3.34</v>
       </c>
       <c r="H1007" s="0" t="s">
-        <v>2754</v>
+        <v>2742</v>
       </c>
     </row>
     <row r="1008" spans="1:8">
       <c r="A1008" s="0">
-        <v>12591</v>
+        <v>22103</v>
       </c>
       <c r="B1008" s="0" t="s">
-        <v>2757</v>
+        <v>2743</v>
       </c>
       <c r="C1008" s="0" t="s">
-        <v>2758</v>
+        <v>2744</v>
       </c>
       <c r="D1008" s="0" t="s">
-        <v>2759</v>
+        <v>9</v>
       </c>
       <c r="E1008" s="0" t="s">
-        <v>2732</v>
+        <v>14</v>
       </c>
       <c r="G1008" s="0">
-        <v>3.2</v>
+        <v>4.74</v>
       </c>
       <c r="H1008" s="0" t="s">
-        <v>2760</v>
+        <v>2745</v>
       </c>
     </row>
     <row r="1009" spans="1:8">
       <c r="A1009" s="0">
-        <v>12591</v>
+        <v>17570</v>
       </c>
       <c r="B1009" s="0" t="s">
-        <v>2761</v>
+        <v>2746</v>
       </c>
       <c r="C1009" s="0" t="s">
-        <v>2758</v>
+        <v>2747</v>
       </c>
       <c r="D1009" s="0" t="s">
-        <v>2762</v>
+        <v>22</v>
       </c>
       <c r="E1009" s="0" t="s">
-        <v>2732</v>
+        <v>14</v>
       </c>
       <c r="G1009" s="0">
-        <v>3.2</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="H1009" s="0" t="s">
-        <v>2760</v>
+        <v>2748</v>
       </c>
     </row>
     <row r="1010" spans="1:8">
       <c r="A1010" s="0">
-        <v>12591</v>
+        <v>17565</v>
       </c>
       <c r="B1010" s="0" t="s">
-        <v>2763</v>
+        <v>2749</v>
       </c>
       <c r="C1010" s="0" t="s">
-        <v>2758</v>
+        <v>2750</v>
       </c>
       <c r="D1010" s="0" t="s">
-        <v>2764</v>
+        <v>9</v>
       </c>
       <c r="E1010" s="0" t="s">
-        <v>2732</v>
+        <v>14</v>
       </c>
       <c r="G1010" s="0">
-        <v>3.2</v>
+        <v>37.59</v>
       </c>
       <c r="H1010" s="0" t="s">
-        <v>2760</v>
+        <v>2751</v>
       </c>
     </row>
     <row r="1011" spans="1:8">
       <c r="A1011" s="0">
-        <v>12591</v>
+        <v>17574</v>
       </c>
       <c r="B1011" s="0" t="s">
-        <v>2765</v>
+        <v>2752</v>
       </c>
       <c r="C1011" s="0" t="s">
-        <v>2758</v>
+        <v>2753</v>
       </c>
       <c r="D1011" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1011" s="0" t="s">
-        <v>2732</v>
+        <v>10</v>
       </c>
       <c r="G1011" s="0">
-        <v>3.2</v>
+        <v>18.53</v>
       </c>
       <c r="H1011" s="0" t="s">
-        <v>2760</v>
+        <v>2754</v>
       </c>
     </row>
     <row r="1012" spans="1:8">
       <c r="A1012" s="0">
-        <v>12591</v>
+        <v>26782</v>
       </c>
       <c r="B1012" s="0" t="s">
-        <v>2766</v>
+        <v>2755</v>
       </c>
       <c r="C1012" s="0" t="s">
+        <v>2756</v>
+      </c>
+      <c r="D1012" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E1012" s="0" t="s">
+        <v>2757</v>
+      </c>
+      <c r="G1012" s="0">
+        <v>84.31</v>
+      </c>
+      <c r="H1012" s="0" t="s">
         <v>2758</v>
-      </c>
-[...10 lines deleted...]
-        <v>2760</v>
       </c>
     </row>
     <row r="1013" spans="1:8">
       <c r="A1013" s="0">
-        <v>12732</v>
+        <v>26784</v>
       </c>
       <c r="B1013" s="0" t="s">
-        <v>2768</v>
+        <v>2759</v>
       </c>
       <c r="C1013" s="0" t="s">
-        <v>2769</v>
+        <v>2760</v>
       </c>
       <c r="D1013" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1013" s="0" t="s">
-        <v>1205</v>
+        <v>10</v>
       </c>
       <c r="G1013" s="0">
-        <v>7.02</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="H1013" s="0" t="s">
-        <v>2770</v>
+        <v>2761</v>
       </c>
     </row>
     <row r="1014" spans="1:8">
       <c r="A1014" s="0">
-        <v>12787</v>
+        <v>17578</v>
       </c>
       <c r="B1014" s="0" t="s">
-        <v>2771</v>
+        <v>2762</v>
       </c>
       <c r="C1014" s="0" t="s">
-        <v>2772</v>
+        <v>2763</v>
       </c>
       <c r="D1014" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1014" s="0" t="s">
-        <v>1205</v>
+        <v>10</v>
       </c>
       <c r="G1014" s="0">
-        <v>7.3</v>
+        <v>12.45</v>
       </c>
       <c r="H1014" s="0" t="s">
-        <v>2773</v>
+        <v>2764</v>
       </c>
     </row>
     <row r="1015" spans="1:8">
       <c r="A1015" s="0">
-        <v>12792</v>
+        <v>17584</v>
       </c>
       <c r="B1015" s="0" t="s">
-        <v>2774</v>
+        <v>2765</v>
       </c>
       <c r="C1015" s="0" t="s">
-        <v>2775</v>
+        <v>2766</v>
       </c>
       <c r="D1015" s="0" t="s">
-        <v>20</v>
+        <v>9</v>
       </c>
       <c r="E1015" s="0" t="s">
-        <v>2732</v>
+        <v>10</v>
       </c>
       <c r="G1015" s="0">
-        <v>3.88</v>
+        <v>9.48</v>
       </c>
       <c r="H1015" s="0" t="s">
-        <v>2776</v>
+        <v>2767</v>
       </c>
     </row>
     <row r="1016" spans="1:8">
       <c r="A1016" s="0">
-        <v>12792</v>
+        <v>22108</v>
       </c>
       <c r="B1016" s="0" t="s">
-        <v>2777</v>
+        <v>2768</v>
       </c>
       <c r="C1016" s="0" t="s">
-        <v>2775</v>
+        <v>2769</v>
       </c>
       <c r="D1016" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1016" s="0" t="s">
-        <v>2732</v>
+        <v>14</v>
       </c>
       <c r="G1016" s="0">
-        <v>3.88</v>
+        <v>7.71</v>
       </c>
       <c r="H1016" s="0" t="s">
-        <v>2776</v>
+        <v>2770</v>
       </c>
     </row>
     <row r="1017" spans="1:8">
       <c r="A1017" s="0">
-        <v>17063</v>
+        <v>17586</v>
       </c>
       <c r="B1017" s="0" t="s">
-        <v>2778</v>
+        <v>2771</v>
       </c>
       <c r="C1017" s="0" t="s">
-        <v>2779</v>
+        <v>2772</v>
       </c>
       <c r="D1017" s="0" t="s">
-        <v>20</v>
+        <v>9</v>
       </c>
       <c r="E1017" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G1017" s="0">
-        <v>1.98</v>
+        <v>8.68</v>
       </c>
       <c r="H1017" s="0" t="s">
-        <v>2780</v>
+        <v>2773</v>
       </c>
     </row>
     <row r="1018" spans="1:8">
       <c r="A1018" s="0">
-        <v>17999</v>
+        <v>17587</v>
       </c>
       <c r="B1018" s="0" t="s">
-        <v>2781</v>
+        <v>2774</v>
       </c>
       <c r="C1018" s="0" t="s">
-        <v>2782</v>
+        <v>2775</v>
       </c>
       <c r="D1018" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1018" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G1018" s="0">
-        <v>4.24</v>
+        <v>5.11</v>
       </c>
       <c r="H1018" s="0" t="s">
-        <v>2783</v>
+        <v>2776</v>
       </c>
     </row>
     <row r="1019" spans="1:8">
       <c r="A1019" s="0">
-        <v>17999</v>
+        <v>26788</v>
       </c>
       <c r="B1019" s="0" t="s">
-        <v>2784</v>
+        <v>2777</v>
       </c>
       <c r="C1019" s="0" t="s">
-        <v>2782</v>
+        <v>2778</v>
       </c>
       <c r="D1019" s="0" t="s">
-        <v>20</v>
+        <v>9</v>
       </c>
       <c r="E1019" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G1019" s="0">
-        <v>4.24</v>
+        <v>23.28</v>
       </c>
       <c r="H1019" s="0" t="s">
-        <v>2783</v>
+        <v>2779</v>
       </c>
     </row>
     <row r="1020" spans="1:8">
       <c r="A1020" s="0">
-        <v>18023</v>
+        <v>17594</v>
       </c>
       <c r="B1020" s="0" t="s">
-        <v>2785</v>
+        <v>2780</v>
       </c>
       <c r="C1020" s="0" t="s">
-        <v>2786</v>
+        <v>2781</v>
       </c>
       <c r="D1020" s="0" t="s">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="E1020" s="0" t="s">
-        <v>1205</v>
+        <v>14</v>
       </c>
       <c r="G1020" s="0">
-        <v>13.7</v>
+        <v>12.69</v>
       </c>
       <c r="H1020" s="0" t="s">
-        <v>2787</v>
+        <v>2782</v>
       </c>
     </row>
     <row r="1021" spans="1:8">
       <c r="A1021" s="0">
-        <v>18032</v>
+        <v>17597</v>
       </c>
       <c r="B1021" s="0" t="s">
-        <v>2788</v>
+        <v>2783</v>
       </c>
       <c r="C1021" s="0" t="s">
-        <v>2789</v>
+        <v>2784</v>
       </c>
       <c r="D1021" s="0" t="s">
-        <v>20</v>
+        <v>9</v>
       </c>
       <c r="E1021" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G1021" s="0">
-        <v>15.93</v>
+        <v>17.23</v>
       </c>
       <c r="H1021" s="0" t="s">
-        <v>2790</v>
+        <v>2785</v>
       </c>
     </row>
     <row r="1022" spans="1:8">
       <c r="A1022" s="0">
-        <v>18035</v>
+        <v>26793</v>
       </c>
       <c r="B1022" s="0" t="s">
-        <v>2791</v>
+        <v>2786</v>
       </c>
       <c r="C1022" s="0" t="s">
-        <v>2792</v>
+        <v>2787</v>
       </c>
       <c r="D1022" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1022" s="0" t="s">
-        <v>53</v>
+        <v>14</v>
       </c>
       <c r="G1022" s="0">
-        <v>3.41</v>
+        <v>111.37</v>
       </c>
       <c r="H1022" s="0" t="s">
-        <v>2793</v>
+        <v>2788</v>
       </c>
     </row>
     <row r="1023" spans="1:8">
       <c r="A1023" s="0">
-        <v>18046</v>
+        <v>17603</v>
       </c>
       <c r="B1023" s="0" t="s">
-        <v>2794</v>
+        <v>2789</v>
       </c>
       <c r="C1023" s="0" t="s">
-        <v>2795</v>
+        <v>2790</v>
       </c>
       <c r="D1023" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1023" s="0" t="s">
-        <v>1638</v>
+        <v>113</v>
       </c>
       <c r="G1023" s="0">
-        <v>7.45</v>
+        <v>26.07</v>
       </c>
       <c r="H1023" s="0" t="s">
-        <v>2796</v>
+        <v>2791</v>
       </c>
     </row>
     <row r="1024" spans="1:8">
       <c r="A1024" s="0">
-        <v>18105</v>
+        <v>17603</v>
       </c>
       <c r="B1024" s="0" t="s">
-        <v>2797</v>
+        <v>2792</v>
       </c>
       <c r="C1024" s="0" t="s">
-        <v>2798</v>
+        <v>2790</v>
       </c>
       <c r="D1024" s="0" t="s">
-        <v>9</v>
+        <v>209</v>
       </c>
       <c r="E1024" s="0" t="s">
-        <v>10</v>
+        <v>113</v>
       </c>
       <c r="G1024" s="0">
-        <v>2.49</v>
+        <v>26.07</v>
       </c>
       <c r="H1024" s="0" t="s">
-        <v>2799</v>
+        <v>2791</v>
       </c>
     </row>
     <row r="1025" spans="1:8">
       <c r="A1025" s="0">
-        <v>18119</v>
+        <v>17604</v>
       </c>
       <c r="B1025" s="0" t="s">
-        <v>2800</v>
+        <v>2793</v>
       </c>
       <c r="C1025" s="0" t="s">
-        <v>2801</v>
+        <v>2794</v>
       </c>
       <c r="D1025" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1025" s="0" t="s">
-        <v>2802</v>
+        <v>113</v>
       </c>
       <c r="G1025" s="0">
-        <v>9.17</v>
+        <v>33.95</v>
       </c>
       <c r="H1025" s="0" t="s">
-        <v>2803</v>
+        <v>2795</v>
       </c>
     </row>
     <row r="1026" spans="1:8">
       <c r="A1026" s="0">
-        <v>18129</v>
+        <v>17604</v>
       </c>
       <c r="B1026" s="0" t="s">
-        <v>2804</v>
+        <v>2796</v>
       </c>
       <c r="C1026" s="0" t="s">
-        <v>2805</v>
+        <v>2794</v>
       </c>
       <c r="D1026" s="0" t="s">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="E1026" s="0" t="s">
-        <v>53</v>
+        <v>113</v>
       </c>
       <c r="G1026" s="0">
-        <v>3.65</v>
+        <v>33.95</v>
       </c>
       <c r="H1026" s="0" t="s">
-        <v>2806</v>
+        <v>2795</v>
       </c>
     </row>
     <row r="1027" spans="1:8">
       <c r="A1027" s="0">
-        <v>18134</v>
+        <v>29885</v>
       </c>
       <c r="B1027" s="0" t="s">
-        <v>2807</v>
+        <v>2797</v>
       </c>
       <c r="C1027" s="0" t="s">
-        <v>2808</v>
+        <v>2798</v>
       </c>
       <c r="D1027" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1027" s="0" t="s">
-        <v>2732</v>
+        <v>14</v>
       </c>
       <c r="G1027" s="0">
-        <v>8.59</v>
+        <v>1.56</v>
       </c>
       <c r="H1027" s="0" t="s">
-        <v>2809</v>
+        <v>2799</v>
       </c>
     </row>
     <row r="1028" spans="1:8">
       <c r="A1028" s="0">
-        <v>18135</v>
+        <v>19414</v>
       </c>
       <c r="B1028" s="0" t="s">
-        <v>2810</v>
+        <v>2800</v>
       </c>
       <c r="C1028" s="0" t="s">
-        <v>2811</v>
+        <v>2801</v>
       </c>
       <c r="D1028" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1028" s="0" t="s">
-        <v>2732</v>
+        <v>14</v>
       </c>
       <c r="G1028" s="0">
-        <v>7.37</v>
+        <v>1.76</v>
       </c>
       <c r="H1028" s="0" t="s">
-        <v>2812</v>
+        <v>2802</v>
       </c>
     </row>
     <row r="1029" spans="1:8">
       <c r="A1029" s="0">
-        <v>18137</v>
+        <v>19416</v>
       </c>
       <c r="B1029" s="0" t="s">
-        <v>2813</v>
+        <v>2803</v>
       </c>
       <c r="C1029" s="0" t="s">
-        <v>2814</v>
+        <v>2804</v>
       </c>
       <c r="D1029" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1029" s="0" t="s">
-        <v>2732</v>
+        <v>14</v>
       </c>
       <c r="G1029" s="0">
-        <v>5.99</v>
+        <v>1.46</v>
       </c>
       <c r="H1029" s="0" t="s">
-        <v>2815</v>
+        <v>2805</v>
       </c>
     </row>
     <row r="1030" spans="1:8">
       <c r="A1030" s="0">
-        <v>18140</v>
+        <v>19417</v>
       </c>
       <c r="B1030" s="0" t="s">
-        <v>2816</v>
+        <v>2806</v>
       </c>
       <c r="C1030" s="0" t="s">
-        <v>2817</v>
+        <v>2807</v>
       </c>
       <c r="D1030" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1030" s="0" t="s">
-        <v>53</v>
+        <v>14</v>
       </c>
       <c r="G1030" s="0">
-        <v>2.53</v>
+        <v>3.86</v>
       </c>
       <c r="H1030" s="0" t="s">
-        <v>2818</v>
+        <v>2808</v>
       </c>
     </row>
     <row r="1031" spans="1:8">
       <c r="A1031" s="0">
-        <v>18148</v>
+        <v>19418</v>
       </c>
       <c r="B1031" s="0" t="s">
-        <v>2819</v>
+        <v>2809</v>
       </c>
       <c r="C1031" s="0" t="s">
-        <v>2820</v>
+        <v>2810</v>
       </c>
       <c r="D1031" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1031" s="0" t="s">
-        <v>1638</v>
+        <v>14</v>
       </c>
       <c r="G1031" s="0">
-        <v>6.7</v>
+        <v>4.2</v>
       </c>
       <c r="H1031" s="0" t="s">
-        <v>2821</v>
+        <v>2811</v>
       </c>
     </row>
     <row r="1032" spans="1:8">
       <c r="A1032" s="0">
-        <v>18186</v>
+        <v>19419</v>
       </c>
       <c r="B1032" s="0" t="s">
-        <v>2822</v>
+        <v>2812</v>
       </c>
       <c r="C1032" s="0" t="s">
-        <v>2823</v>
+        <v>2813</v>
       </c>
       <c r="D1032" s="0" t="s">
-        <v>525</v>
+        <v>9</v>
       </c>
       <c r="E1032" s="0" t="s">
-        <v>142</v>
+        <v>14</v>
       </c>
       <c r="G1032" s="0">
-        <v>12.52</v>
+        <v>3.91</v>
       </c>
       <c r="H1032" s="0" t="s">
-        <v>2824</v>
+        <v>2814</v>
       </c>
     </row>
     <row r="1033" spans="1:8">
       <c r="A1033" s="0">
-        <v>18186</v>
+        <v>19422</v>
       </c>
       <c r="B1033" s="0" t="s">
-        <v>2825</v>
+        <v>2815</v>
       </c>
       <c r="C1033" s="0" t="s">
-        <v>2823</v>
+        <v>2816</v>
       </c>
       <c r="D1033" s="0" t="s">
-        <v>79</v>
+        <v>9</v>
       </c>
       <c r="E1033" s="0" t="s">
-        <v>142</v>
+        <v>14</v>
       </c>
       <c r="G1033" s="0">
-        <v>12.52</v>
+        <v>1.63</v>
       </c>
       <c r="H1033" s="0" t="s">
-        <v>2824</v>
+        <v>2817</v>
       </c>
     </row>
     <row r="1034" spans="1:8">
       <c r="A1034" s="0">
-        <v>18186</v>
+        <v>19424</v>
       </c>
       <c r="B1034" s="0" t="s">
-        <v>2826</v>
+        <v>2818</v>
       </c>
       <c r="C1034" s="0" t="s">
-        <v>2823</v>
+        <v>2819</v>
       </c>
       <c r="D1034" s="0" t="s">
-        <v>38</v>
+        <v>1657</v>
       </c>
       <c r="E1034" s="0" t="s">
-        <v>142</v>
+        <v>14</v>
       </c>
       <c r="G1034" s="0">
-        <v>12.52</v>
+        <v>4.24</v>
       </c>
       <c r="H1034" s="0" t="s">
-        <v>2824</v>
+        <v>2820</v>
       </c>
     </row>
     <row r="1035" spans="1:8">
       <c r="A1035" s="0">
-        <v>18185</v>
+        <v>19425</v>
       </c>
       <c r="B1035" s="0" t="s">
-        <v>2827</v>
+        <v>2821</v>
       </c>
       <c r="C1035" s="0" t="s">
-        <v>2828</v>
+        <v>2822</v>
       </c>
       <c r="D1035" s="0" t="s">
-        <v>79</v>
+        <v>1657</v>
       </c>
       <c r="E1035" s="0" t="s">
-        <v>142</v>
+        <v>14</v>
       </c>
       <c r="G1035" s="0">
-        <v>8.539999999999999</v>
+        <v>4.71</v>
       </c>
       <c r="H1035" s="0" t="s">
-        <v>2829</v>
+        <v>2823</v>
       </c>
     </row>
     <row r="1036" spans="1:8">
       <c r="A1036" s="0">
-        <v>18191</v>
+        <v>19426</v>
       </c>
       <c r="B1036" s="0" t="s">
-        <v>2830</v>
+        <v>2824</v>
       </c>
       <c r="C1036" s="0" t="s">
-        <v>2831</v>
+        <v>2825</v>
       </c>
       <c r="D1036" s="0" t="s">
-        <v>9</v>
+        <v>1657</v>
       </c>
       <c r="E1036" s="0" t="s">
-        <v>53</v>
+        <v>14</v>
       </c>
       <c r="G1036" s="0">
-        <v>2.41</v>
+        <v>4.71</v>
       </c>
       <c r="H1036" s="0" t="s">
-        <v>2832</v>
+        <v>2826</v>
       </c>
     </row>
     <row r="1037" spans="1:8">
       <c r="A1037" s="0">
-        <v>18203</v>
+        <v>19428</v>
       </c>
       <c r="B1037" s="0" t="s">
-        <v>2833</v>
+        <v>2827</v>
       </c>
       <c r="C1037" s="0" t="s">
-        <v>2834</v>
+        <v>2828</v>
       </c>
       <c r="D1037" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1037" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G1037" s="0">
-        <v>4.63</v>
+        <v>0.77</v>
       </c>
       <c r="H1037" s="0" t="s">
-        <v>2835</v>
+        <v>2829</v>
       </c>
     </row>
     <row r="1038" spans="1:8">
       <c r="A1038" s="0">
-        <v>18203</v>
+        <v>19430</v>
       </c>
       <c r="B1038" s="0" t="s">
-        <v>2836</v>
+        <v>2830</v>
       </c>
       <c r="C1038" s="0" t="s">
-        <v>2834</v>
+        <v>2831</v>
       </c>
       <c r="D1038" s="0" t="s">
-        <v>20</v>
+        <v>9</v>
       </c>
       <c r="E1038" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G1038" s="0">
-        <v>4.63</v>
+        <v>0.83</v>
       </c>
       <c r="H1038" s="0" t="s">
-        <v>2835</v>
+        <v>2832</v>
       </c>
     </row>
     <row r="1039" spans="1:8">
       <c r="A1039" s="0">
-        <v>18203</v>
+        <v>19431</v>
       </c>
       <c r="B1039" s="0" t="s">
-        <v>2837</v>
+        <v>2833</v>
       </c>
       <c r="C1039" s="0" t="s">
         <v>2834</v>
       </c>
       <c r="D1039" s="0" t="s">
-        <v>38</v>
+        <v>1657</v>
       </c>
       <c r="E1039" s="0" t="s">
-        <v>10</v>
+        <v>53</v>
       </c>
       <c r="G1039" s="0">
-        <v>4.63</v>
+        <v>1.52</v>
       </c>
       <c r="H1039" s="0" t="s">
         <v>2835</v>
       </c>
     </row>
     <row r="1040" spans="1:8">
       <c r="A1040" s="0">
-        <v>18203</v>
+        <v>19432</v>
       </c>
       <c r="B1040" s="0" t="s">
+        <v>2836</v>
+      </c>
+      <c r="C1040" s="0" t="s">
+        <v>2837</v>
+      </c>
+      <c r="D1040" s="0" t="s">
+        <v>1657</v>
+      </c>
+      <c r="E1040" s="0" t="s">
+        <v>53</v>
+      </c>
+      <c r="G1040" s="0">
+        <v>1.52</v>
+      </c>
+      <c r="H1040" s="0" t="s">
         <v>2838</v>
-      </c>
-[...13 lines deleted...]
-        <v>2835</v>
       </c>
     </row>
     <row r="1041" spans="1:8">
       <c r="A1041" s="0">
-        <v>18218</v>
+        <v>24384</v>
       </c>
       <c r="B1041" s="0" t="s">
         <v>2839</v>
       </c>
       <c r="C1041" s="0" t="s">
         <v>2840</v>
       </c>
       <c r="D1041" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1041" s="0" t="s">
-        <v>1638</v>
+        <v>14</v>
       </c>
       <c r="G1041" s="0">
-        <v>11.44</v>
+        <v>3.22</v>
       </c>
       <c r="H1041" s="0" t="s">
         <v>2841</v>
       </c>
     </row>
     <row r="1042" spans="1:8">
       <c r="A1042" s="0">
-        <v>18219</v>
+        <v>24389</v>
       </c>
       <c r="B1042" s="0" t="s">
         <v>2842</v>
       </c>
       <c r="C1042" s="0" t="s">
         <v>2843</v>
       </c>
       <c r="D1042" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1042" s="0" t="s">
-        <v>1638</v>
+        <v>14</v>
       </c>
       <c r="G1042" s="0">
-        <v>11.44</v>
+        <v>1.49</v>
       </c>
       <c r="H1042" s="0" t="s">
         <v>2844</v>
       </c>
     </row>
     <row r="1043" spans="1:8">
       <c r="A1043" s="0">
-        <v>18228</v>
+        <v>24390</v>
       </c>
       <c r="B1043" s="0" t="s">
         <v>2845</v>
       </c>
       <c r="C1043" s="0" t="s">
         <v>2846</v>
       </c>
       <c r="D1043" s="0" t="s">
-        <v>20</v>
+        <v>9</v>
       </c>
       <c r="E1043" s="0" t="s">
-        <v>1638</v>
+        <v>14</v>
       </c>
       <c r="G1043" s="0">
-        <v>6.95</v>
+        <v>1.99</v>
       </c>
       <c r="H1043" s="0" t="s">
         <v>2847</v>
       </c>
     </row>
     <row r="1044" spans="1:8">
       <c r="A1044" s="0">
-        <v>18248</v>
+        <v>24392</v>
       </c>
       <c r="B1044" s="0" t="s">
         <v>2848</v>
       </c>
       <c r="C1044" s="0" t="s">
         <v>2849</v>
       </c>
       <c r="D1044" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1044" s="0" t="s">
-        <v>53</v>
+        <v>14</v>
       </c>
       <c r="G1044" s="0">
-        <v>3.55</v>
+        <v>2.53</v>
       </c>
       <c r="H1044" s="0" t="s">
         <v>2850</v>
       </c>
     </row>
     <row r="1045" spans="1:8">
       <c r="A1045" s="0">
-        <v>17165</v>
+        <v>24393</v>
       </c>
       <c r="B1045" s="0" t="s">
         <v>2851</v>
       </c>
       <c r="C1045" s="0" t="s">
         <v>2852</v>
       </c>
       <c r="D1045" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1045" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G1045" s="0">
-        <v>10.34</v>
+        <v>3.03</v>
       </c>
       <c r="H1045" s="0" t="s">
         <v>2853</v>
       </c>
     </row>
     <row r="1046" spans="1:8">
       <c r="A1046" s="0">
-        <v>17187</v>
+        <v>24399</v>
       </c>
       <c r="B1046" s="0" t="s">
         <v>2854</v>
       </c>
       <c r="C1046" s="0" t="s">
         <v>2855</v>
       </c>
       <c r="D1046" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1046" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="G1046" s="0">
+        <v>10.86</v>
+      </c>
+      <c r="H1046" s="0" t="s">
         <v>2856</v>
-      </c>
-[...4 lines deleted...]
-        <v>2857</v>
       </c>
     </row>
     <row r="1047" spans="1:8">
       <c r="A1047" s="0">
-        <v>17188</v>
+        <v>24403</v>
       </c>
       <c r="B1047" s="0" t="s">
+        <v>2857</v>
+      </c>
+      <c r="C1047" s="0" t="s">
         <v>2858</v>
       </c>
-      <c r="C1047" s="0" t="s">
+      <c r="D1047" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E1047" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="G1047" s="0">
+        <v>4.28</v>
+      </c>
+      <c r="H1047" s="0" t="s">
         <v>2859</v>
-      </c>
-[...10 lines deleted...]
-        <v>2860</v>
       </c>
     </row>
     <row r="1048" spans="1:8">
       <c r="A1048" s="0">
-        <v>17192</v>
+        <v>24404</v>
       </c>
       <c r="B1048" s="0" t="s">
+        <v>2860</v>
+      </c>
+      <c r="C1048" s="0" t="s">
         <v>2861</v>
       </c>
-      <c r="C1048" s="0" t="s">
+      <c r="D1048" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E1048" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="G1048" s="0">
+        <v>3.6</v>
+      </c>
+      <c r="H1048" s="0" t="s">
         <v>2862</v>
-      </c>
-[...10 lines deleted...]
-        <v>2863</v>
       </c>
     </row>
     <row r="1049" spans="1:8">
       <c r="A1049" s="0">
-        <v>17194</v>
+        <v>24405</v>
       </c>
       <c r="B1049" s="0" t="s">
+        <v>2863</v>
+      </c>
+      <c r="C1049" s="0" t="s">
         <v>2864</v>
       </c>
-      <c r="C1049" s="0" t="s">
+      <c r="D1049" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E1049" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="G1049" s="0">
+        <v>1.91</v>
+      </c>
+      <c r="H1049" s="0" t="s">
         <v>2865</v>
-      </c>
-[...10 lines deleted...]
-        <v>2866</v>
       </c>
     </row>
     <row r="1050" spans="1:8">
       <c r="A1050" s="0">
-        <v>17198</v>
+        <v>24406</v>
       </c>
       <c r="B1050" s="0" t="s">
+        <v>2866</v>
+      </c>
+      <c r="C1050" s="0" t="s">
         <v>2867</v>
       </c>
-      <c r="C1050" s="0" t="s">
+      <c r="D1050" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E1050" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="G1050" s="0">
+        <v>2.91</v>
+      </c>
+      <c r="H1050" s="0" t="s">
         <v>2868</v>
-      </c>
-[...10 lines deleted...]
-        <v>2869</v>
       </c>
     </row>
     <row r="1051" spans="1:8">
       <c r="A1051" s="0">
-        <v>17200</v>
+        <v>24407</v>
       </c>
       <c r="B1051" s="0" t="s">
+        <v>2869</v>
+      </c>
+      <c r="C1051" s="0" t="s">
         <v>2870</v>
       </c>
-      <c r="C1051" s="0" t="s">
+      <c r="D1051" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E1051" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="G1051" s="0">
+        <v>3.15</v>
+      </c>
+      <c r="H1051" s="0" t="s">
         <v>2871</v>
-      </c>
-[...10 lines deleted...]
-        <v>2872</v>
       </c>
     </row>
     <row r="1052" spans="1:8">
       <c r="A1052" s="0">
-        <v>17201</v>
+        <v>24408</v>
       </c>
       <c r="B1052" s="0" t="s">
+        <v>2872</v>
+      </c>
+      <c r="C1052" s="0" t="s">
         <v>2873</v>
       </c>
-      <c r="C1052" s="0" t="s">
+      <c r="D1052" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E1052" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="G1052" s="0">
+        <v>6.41</v>
+      </c>
+      <c r="H1052" s="0" t="s">
         <v>2874</v>
-      </c>
-[...10 lines deleted...]
-        <v>2875</v>
       </c>
     </row>
     <row r="1053" spans="1:8">
       <c r="A1053" s="0">
-        <v>17214</v>
+        <v>22110</v>
       </c>
       <c r="B1053" s="0" t="s">
+        <v>2875</v>
+      </c>
+      <c r="C1053" s="0" t="s">
         <v>2876</v>
       </c>
-      <c r="C1053" s="0" t="s">
+      <c r="D1053" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E1053" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="G1053" s="0">
+        <v>6.7</v>
+      </c>
+      <c r="H1053" s="0" t="s">
         <v>2877</v>
-      </c>
-[...10 lines deleted...]
-        <v>2878</v>
       </c>
     </row>
     <row r="1054" spans="1:8">
       <c r="A1054" s="0">
-        <v>17215</v>
+        <v>22113</v>
       </c>
       <c r="B1054" s="0" t="s">
+        <v>2878</v>
+      </c>
+      <c r="C1054" s="0" t="s">
         <v>2879</v>
       </c>
-      <c r="C1054" s="0" t="s">
+      <c r="D1054" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E1054" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="G1054" s="0">
+        <v>6.31</v>
+      </c>
+      <c r="H1054" s="0" t="s">
         <v>2880</v>
-      </c>
-[...10 lines deleted...]
-        <v>2881</v>
       </c>
     </row>
     <row r="1055" spans="1:8">
       <c r="A1055" s="0">
-        <v>17216</v>
+        <v>17607</v>
       </c>
       <c r="B1055" s="0" t="s">
+        <v>2881</v>
+      </c>
+      <c r="C1055" s="0" t="s">
         <v>2882</v>
       </c>
-      <c r="C1055" s="0" t="s">
+      <c r="D1055" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E1055" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="G1055" s="0">
+        <v>3.32</v>
+      </c>
+      <c r="H1055" s="0" t="s">
         <v>2883</v>
-      </c>
-[...10 lines deleted...]
-        <v>2884</v>
       </c>
     </row>
     <row r="1056" spans="1:8">
       <c r="A1056" s="0">
-        <v>17283</v>
+        <v>17610</v>
       </c>
       <c r="B1056" s="0" t="s">
+        <v>2884</v>
+      </c>
+      <c r="C1056" s="0" t="s">
         <v>2885</v>
       </c>
-      <c r="C1056" s="0" t="s">
+      <c r="D1056" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E1056" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="G1056" s="0">
+        <v>1.11</v>
+      </c>
+      <c r="H1056" s="0" t="s">
         <v>2886</v>
-      </c>
-[...10 lines deleted...]
-        <v>2887</v>
       </c>
     </row>
     <row r="1057" spans="1:8">
       <c r="A1057" s="0">
-        <v>17283</v>
+        <v>17619</v>
       </c>
       <c r="B1057" s="0" t="s">
+        <v>2887</v>
+      </c>
+      <c r="C1057" s="0" t="s">
         <v>2888</v>
       </c>
-      <c r="C1057" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D1057" s="0" t="s">
-        <v>2759</v>
+        <v>1657</v>
       </c>
       <c r="E1057" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G1057" s="0">
-        <v>3.56</v>
+        <v>105.43</v>
       </c>
       <c r="H1057" s="0" t="s">
-        <v>2887</v>
+        <v>2889</v>
       </c>
     </row>
     <row r="1058" spans="1:8">
       <c r="A1058" s="0">
-        <v>17401</v>
+        <v>17620</v>
       </c>
       <c r="B1058" s="0" t="s">
-        <v>2889</v>
+        <v>2890</v>
       </c>
       <c r="C1058" s="0" t="s">
-        <v>2890</v>
+        <v>2891</v>
       </c>
       <c r="D1058" s="0" t="s">
-        <v>525</v>
+        <v>9</v>
       </c>
       <c r="E1058" s="0" t="s">
-        <v>2732</v>
+        <v>14</v>
       </c>
       <c r="G1058" s="0">
-        <v>9.15</v>
+        <v>31.43</v>
       </c>
       <c r="H1058" s="0" t="s">
-        <v>2891</v>
+        <v>2892</v>
       </c>
     </row>
     <row r="1059" spans="1:8">
       <c r="A1059" s="0">
-        <v>17401</v>
+        <v>26797</v>
       </c>
       <c r="B1059" s="0" t="s">
-        <v>2892</v>
+        <v>2893</v>
       </c>
       <c r="C1059" s="0" t="s">
-        <v>2890</v>
+        <v>2894</v>
       </c>
       <c r="D1059" s="0" t="s">
-        <v>38</v>
+        <v>22</v>
       </c>
       <c r="E1059" s="0" t="s">
-        <v>2732</v>
+        <v>14</v>
       </c>
       <c r="G1059" s="0">
-        <v>9.15</v>
+        <v>6.7</v>
       </c>
       <c r="H1059" s="0" t="s">
-        <v>2891</v>
+        <v>2895</v>
       </c>
     </row>
     <row r="1060" spans="1:8">
       <c r="A1060" s="0">
-        <v>17401</v>
+        <v>26800</v>
       </c>
       <c r="B1060" s="0" t="s">
-        <v>2893</v>
+        <v>2896</v>
       </c>
       <c r="C1060" s="0" t="s">
-        <v>2890</v>
+        <v>2897</v>
       </c>
       <c r="D1060" s="0" t="s">
-        <v>20</v>
+        <v>1657</v>
       </c>
       <c r="E1060" s="0" t="s">
-        <v>2732</v>
+        <v>14</v>
       </c>
       <c r="G1060" s="0">
-        <v>9.15</v>
+        <v>10.25</v>
       </c>
       <c r="H1060" s="0" t="s">
-        <v>2891</v>
+        <v>2898</v>
       </c>
     </row>
     <row r="1061" spans="1:8">
       <c r="A1061" s="0">
-        <v>17403</v>
+        <v>26802</v>
       </c>
       <c r="B1061" s="0" t="s">
-        <v>2894</v>
+        <v>2899</v>
       </c>
       <c r="C1061" s="0" t="s">
-        <v>2895</v>
+        <v>2900</v>
       </c>
       <c r="D1061" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1061" s="0" t="s">
-        <v>2732</v>
+        <v>14</v>
       </c>
       <c r="G1061" s="0">
-        <v>10.02</v>
+        <v>11.23</v>
       </c>
       <c r="H1061" s="0" t="s">
-        <v>2896</v>
+        <v>2901</v>
       </c>
     </row>
     <row r="1062" spans="1:8">
       <c r="A1062" s="0">
-        <v>17404</v>
+        <v>26801</v>
       </c>
       <c r="B1062" s="0" t="s">
-        <v>2897</v>
+        <v>2902</v>
       </c>
       <c r="C1062" s="0" t="s">
-        <v>2898</v>
+        <v>2903</v>
       </c>
       <c r="D1062" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1062" s="0" t="s">
-        <v>2732</v>
+        <v>14</v>
       </c>
       <c r="G1062" s="0">
-        <v>18.45</v>
+        <v>15.05</v>
       </c>
       <c r="H1062" s="0" t="s">
-        <v>2899</v>
+        <v>2904</v>
       </c>
     </row>
     <row r="1063" spans="1:8">
       <c r="A1063" s="0">
-        <v>17404</v>
+        <v>26801</v>
       </c>
       <c r="B1063" s="0" t="s">
-        <v>2900</v>
+        <v>2905</v>
       </c>
       <c r="C1063" s="0" t="s">
-        <v>2898</v>
+        <v>2903</v>
       </c>
       <c r="D1063" s="0" t="s">
-        <v>525</v>
+        <v>209</v>
       </c>
       <c r="E1063" s="0" t="s">
-        <v>2732</v>
+        <v>14</v>
       </c>
       <c r="G1063" s="0">
-        <v>18.45</v>
+        <v>15.05</v>
       </c>
       <c r="H1063" s="0" t="s">
-        <v>2899</v>
+        <v>2904</v>
       </c>
     </row>
     <row r="1064" spans="1:8">
       <c r="A1064" s="0">
-        <v>17404</v>
+        <v>26805</v>
       </c>
       <c r="B1064" s="0" t="s">
-        <v>2901</v>
+        <v>2906</v>
       </c>
       <c r="C1064" s="0" t="s">
-        <v>2898</v>
+        <v>2907</v>
       </c>
       <c r="D1064" s="0" t="s">
-        <v>38</v>
+        <v>9</v>
       </c>
       <c r="E1064" s="0" t="s">
-        <v>2732</v>
+        <v>14</v>
       </c>
       <c r="G1064" s="0">
-        <v>18.45</v>
+        <v>20.55</v>
       </c>
       <c r="H1064" s="0" t="s">
-        <v>2899</v>
+        <v>2908</v>
       </c>
     </row>
     <row r="1065" spans="1:8">
       <c r="A1065" s="0">
-        <v>17404</v>
+        <v>17622</v>
       </c>
       <c r="B1065" s="0" t="s">
-        <v>2902</v>
+        <v>2909</v>
       </c>
       <c r="C1065" s="0" t="s">
-        <v>2898</v>
+        <v>2910</v>
       </c>
       <c r="D1065" s="0" t="s">
-        <v>20</v>
+        <v>9</v>
       </c>
       <c r="E1065" s="0" t="s">
-        <v>2732</v>
+        <v>14</v>
       </c>
       <c r="G1065" s="0">
-        <v>18.45</v>
+        <v>37.1</v>
       </c>
       <c r="H1065" s="0" t="s">
-        <v>2899</v>
+        <v>2911</v>
       </c>
     </row>
     <row r="1066" spans="1:8">
       <c r="A1066" s="0">
-        <v>17405</v>
+        <v>22115</v>
       </c>
       <c r="B1066" s="0" t="s">
-        <v>2903</v>
+        <v>2912</v>
       </c>
       <c r="C1066" s="0" t="s">
-        <v>2904</v>
+        <v>2913</v>
       </c>
       <c r="D1066" s="0" t="s">
-        <v>20</v>
+        <v>341</v>
       </c>
       <c r="E1066" s="0" t="s">
-        <v>2732</v>
+        <v>14</v>
       </c>
       <c r="G1066" s="0">
-        <v>16.73</v>
+        <v>9.710000000000001</v>
       </c>
       <c r="H1066" s="0" t="s">
-        <v>2905</v>
+        <v>2914</v>
       </c>
     </row>
     <row r="1067" spans="1:8">
       <c r="A1067" s="0">
-        <v>17407</v>
+        <v>22116</v>
       </c>
       <c r="B1067" s="0" t="s">
-        <v>2906</v>
+        <v>2915</v>
       </c>
       <c r="C1067" s="0" t="s">
-        <v>2907</v>
+        <v>2916</v>
       </c>
       <c r="D1067" s="0" t="s">
-        <v>9</v>
+        <v>341</v>
       </c>
       <c r="E1067" s="0" t="s">
-        <v>2732</v>
+        <v>14</v>
       </c>
       <c r="G1067" s="0">
-        <v>19.66</v>
+        <v>12.82</v>
       </c>
       <c r="H1067" s="0" t="s">
-        <v>2908</v>
+        <v>2917</v>
       </c>
     </row>
     <row r="1068" spans="1:8">
       <c r="A1068" s="0">
-        <v>17438</v>
+        <v>17626</v>
       </c>
       <c r="B1068" s="0" t="s">
-        <v>2909</v>
+        <v>2918</v>
       </c>
       <c r="C1068" s="0" t="s">
-        <v>2910</v>
+        <v>2919</v>
       </c>
       <c r="D1068" s="0" t="s">
-        <v>359</v>
+        <v>26</v>
       </c>
       <c r="E1068" s="0" t="s">
-        <v>1205</v>
+        <v>14</v>
       </c>
       <c r="G1068" s="0">
-        <v>10.14</v>
+        <v>19.79</v>
       </c>
       <c r="H1068" s="0" t="s">
-        <v>2911</v>
+        <v>2920</v>
       </c>
     </row>
     <row r="1069" spans="1:8">
       <c r="A1069" s="0">
-        <v>17439</v>
+        <v>17627</v>
       </c>
       <c r="B1069" s="0" t="s">
-        <v>2912</v>
+        <v>2921</v>
       </c>
       <c r="C1069" s="0" t="s">
-        <v>2913</v>
+        <v>2922</v>
       </c>
       <c r="D1069" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1069" s="0" t="s">
-        <v>1205</v>
+        <v>14</v>
       </c>
       <c r="G1069" s="0">
-        <v>8.92</v>
+        <v>26.68</v>
       </c>
       <c r="H1069" s="0" t="s">
-        <v>2914</v>
+        <v>2923</v>
       </c>
     </row>
     <row r="1070" spans="1:8">
       <c r="A1070" s="0">
-        <v>17439</v>
+        <v>24411</v>
       </c>
       <c r="B1070" s="0" t="s">
-        <v>2915</v>
+        <v>2924</v>
       </c>
       <c r="C1070" s="0" t="s">
-        <v>2913</v>
+        <v>2925</v>
       </c>
       <c r="D1070" s="0" t="s">
-        <v>20</v>
+        <v>44</v>
       </c>
       <c r="E1070" s="0" t="s">
-        <v>1205</v>
+        <v>14</v>
       </c>
       <c r="G1070" s="0">
-        <v>8.92</v>
+        <v>14.7</v>
       </c>
       <c r="H1070" s="0" t="s">
-        <v>2914</v>
+        <v>2926</v>
       </c>
     </row>
     <row r="1071" spans="1:8">
       <c r="A1071" s="0">
-        <v>17441</v>
+        <v>24413</v>
       </c>
       <c r="B1071" s="0" t="s">
-        <v>2916</v>
+        <v>2927</v>
       </c>
       <c r="C1071" s="0" t="s">
-        <v>2917</v>
+        <v>2928</v>
       </c>
       <c r="D1071" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1071" s="0" t="s">
-        <v>1205</v>
+        <v>14</v>
       </c>
       <c r="G1071" s="0">
-        <v>10.14</v>
+        <v>76.53</v>
       </c>
       <c r="H1071" s="0" t="s">
-        <v>2918</v>
+        <v>2929</v>
       </c>
     </row>
     <row r="1072" spans="1:8">
       <c r="A1072" s="0">
-        <v>17442</v>
+        <v>24418</v>
       </c>
       <c r="B1072" s="0" t="s">
-        <v>2919</v>
+        <v>2930</v>
       </c>
       <c r="C1072" s="0" t="s">
-        <v>2920</v>
+        <v>2931</v>
       </c>
       <c r="D1072" s="0" t="s">
-        <v>20</v>
+        <v>9</v>
       </c>
       <c r="E1072" s="0" t="s">
-        <v>1205</v>
+        <v>14</v>
       </c>
       <c r="G1072" s="0">
-        <v>22.44</v>
+        <v>36.72</v>
       </c>
       <c r="H1072" s="0" t="s">
-        <v>2921</v>
+        <v>2932</v>
       </c>
     </row>
     <row r="1073" spans="1:8">
       <c r="A1073" s="0">
-        <v>17518</v>
+        <v>24419</v>
       </c>
       <c r="B1073" s="0" t="s">
-        <v>2922</v>
+        <v>2933</v>
       </c>
       <c r="C1073" s="0" t="s">
-        <v>2923</v>
+        <v>2934</v>
       </c>
       <c r="D1073" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1073" s="0" t="s">
-        <v>10</v>
+        <v>53</v>
       </c>
       <c r="G1073" s="0">
-        <v>6.33</v>
+        <v>56.78</v>
       </c>
       <c r="H1073" s="0" t="s">
-        <v>2924</v>
+        <v>2935</v>
       </c>
     </row>
     <row r="1074" spans="1:8">
       <c r="A1074" s="0">
-        <v>17518</v>
+        <v>26813</v>
       </c>
       <c r="B1074" s="0" t="s">
-        <v>2925</v>
+        <v>2936</v>
       </c>
       <c r="C1074" s="0" t="s">
-        <v>2923</v>
+        <v>2937</v>
       </c>
       <c r="D1074" s="0" t="s">
-        <v>20</v>
+        <v>9</v>
       </c>
       <c r="E1074" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G1074" s="0">
-        <v>6.33</v>
+        <v>1.62</v>
       </c>
       <c r="H1074" s="0" t="s">
-        <v>2924</v>
+        <v>2938</v>
       </c>
     </row>
     <row r="1075" spans="1:8">
       <c r="A1075" s="0">
-        <v>17584</v>
+        <v>26811</v>
       </c>
       <c r="B1075" s="0" t="s">
-        <v>2926</v>
+        <v>2939</v>
       </c>
       <c r="C1075" s="0" t="s">
-        <v>2927</v>
+        <v>2940</v>
       </c>
       <c r="D1075" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1075" s="0" t="s">
-        <v>1638</v>
+        <v>14</v>
       </c>
       <c r="G1075" s="0">
-        <v>9.48</v>
+        <v>8</v>
       </c>
       <c r="H1075" s="0" t="s">
-        <v>2928</v>
+        <v>2941</v>
       </c>
     </row>
     <row r="1076" spans="1:8">
       <c r="A1076" s="0">
-        <v>18259</v>
+        <v>26812</v>
       </c>
       <c r="B1076" s="0" t="s">
-        <v>2929</v>
+        <v>2942</v>
       </c>
       <c r="C1076" s="0" t="s">
-        <v>2930</v>
+        <v>2943</v>
       </c>
       <c r="D1076" s="0" t="s">
-        <v>79</v>
+        <v>9</v>
       </c>
       <c r="E1076" s="0" t="s">
-        <v>1205</v>
+        <v>14</v>
       </c>
       <c r="G1076" s="0">
-        <v>16.68</v>
+        <v>4.53</v>
       </c>
       <c r="H1076" s="0" t="s">
-        <v>2931</v>
+        <v>2944</v>
       </c>
     </row>
     <row r="1077" spans="1:8">
       <c r="A1077" s="0">
-        <v>18323</v>
+        <v>17633</v>
       </c>
       <c r="B1077" s="0" t="s">
-        <v>2932</v>
+        <v>2945</v>
       </c>
       <c r="C1077" s="0" t="s">
-        <v>2933</v>
+        <v>2946</v>
       </c>
       <c r="D1077" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1077" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G1077" s="0">
-        <v>19.21</v>
+        <v>20.22</v>
       </c>
       <c r="H1077" s="0" t="s">
-        <v>2934</v>
+        <v>2947</v>
       </c>
     </row>
     <row r="1078" spans="1:8">
       <c r="A1078" s="0">
-        <v>18323</v>
+        <v>26817</v>
       </c>
       <c r="B1078" s="0" t="s">
-        <v>2935</v>
+        <v>2948</v>
       </c>
       <c r="C1078" s="0" t="s">
-        <v>2933</v>
+        <v>2949</v>
       </c>
       <c r="D1078" s="0" t="s">
-        <v>20</v>
+        <v>9</v>
       </c>
       <c r="E1078" s="0" t="s">
-        <v>10</v>
+        <v>2757</v>
       </c>
       <c r="G1078" s="0">
-        <v>19.21</v>
+        <v>97.31999999999999</v>
       </c>
       <c r="H1078" s="0" t="s">
-        <v>2934</v>
+        <v>2950</v>
       </c>
     </row>
     <row r="1079" spans="1:8">
       <c r="A1079" s="0">
-        <v>12748</v>
+        <v>26818</v>
       </c>
       <c r="B1079" s="0" t="s">
-        <v>2936</v>
+        <v>2951</v>
       </c>
       <c r="C1079" s="0" t="s">
-        <v>2937</v>
+        <v>2952</v>
       </c>
       <c r="D1079" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1079" s="0" t="s">
-        <v>1638</v>
+        <v>2757</v>
       </c>
       <c r="G1079" s="0">
-        <v>7.32</v>
+        <v>106.12</v>
       </c>
       <c r="H1079" s="0" t="s">
-        <v>2938</v>
+        <v>2953</v>
       </c>
     </row>
     <row r="1080" spans="1:8">
       <c r="A1080" s="0">
-        <v>12916</v>
+        <v>26819</v>
       </c>
       <c r="B1080" s="0" t="s">
-        <v>2939</v>
+        <v>2954</v>
       </c>
       <c r="C1080" s="0" t="s">
-        <v>2940</v>
+        <v>2955</v>
       </c>
       <c r="D1080" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1080" s="0" t="s">
-        <v>10</v>
+        <v>2757</v>
       </c>
       <c r="G1080" s="0">
-        <v>18.92</v>
+        <v>191.48</v>
       </c>
       <c r="H1080" s="0" t="s">
-        <v>2941</v>
+        <v>2956</v>
       </c>
     </row>
     <row r="1081" spans="1:8">
       <c r="A1081" s="0">
-        <v>18376</v>
+        <v>24422</v>
       </c>
       <c r="B1081" s="0" t="s">
-        <v>2942</v>
+        <v>2957</v>
       </c>
       <c r="C1081" s="0" t="s">
-        <v>2943</v>
+        <v>2958</v>
       </c>
       <c r="D1081" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1081" s="0" t="s">
-        <v>2732</v>
+        <v>14</v>
       </c>
       <c r="G1081" s="0">
-        <v>10.52</v>
+        <v>4.45</v>
       </c>
       <c r="H1081" s="0" t="s">
-        <v>2944</v>
+        <v>2959</v>
       </c>
     </row>
     <row r="1082" spans="1:8">
       <c r="A1082" s="0">
-        <v>12947</v>
+        <v>24427</v>
       </c>
       <c r="B1082" s="0" t="s">
-        <v>2945</v>
+        <v>2960</v>
       </c>
       <c r="C1082" s="0" t="s">
-        <v>2946</v>
+        <v>2961</v>
       </c>
       <c r="D1082" s="0" t="s">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="E1082" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G1082" s="0">
-        <v>11.88</v>
+        <v>4.2</v>
       </c>
       <c r="H1082" s="0" t="s">
-        <v>2947</v>
+        <v>2962</v>
       </c>
     </row>
     <row r="1083" spans="1:8">
       <c r="A1083" s="0">
-        <v>12948</v>
+        <v>24429</v>
       </c>
       <c r="B1083" s="0" t="s">
-        <v>2948</v>
+        <v>2963</v>
       </c>
       <c r="C1083" s="0" t="s">
-        <v>2949</v>
+        <v>2964</v>
       </c>
       <c r="D1083" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1083" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G1083" s="0">
-        <v>26.28</v>
+        <v>4.4</v>
       </c>
       <c r="H1083" s="0" t="s">
-        <v>2950</v>
+        <v>2965</v>
       </c>
     </row>
     <row r="1084" spans="1:8">
       <c r="A1084" s="0">
-        <v>18125</v>
+        <v>24432</v>
       </c>
       <c r="B1084" s="0" t="s">
-        <v>2951</v>
+        <v>2966</v>
       </c>
       <c r="C1084" s="0" t="s">
-        <v>2952</v>
+        <v>2967</v>
       </c>
       <c r="D1084" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1084" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G1084" s="0">
-        <v>25.22</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="H1084" s="0" t="s">
-        <v>2953</v>
+        <v>2968</v>
       </c>
     </row>
     <row r="1085" spans="1:8">
       <c r="A1085" s="0">
-        <v>18213</v>
+        <v>24436</v>
       </c>
       <c r="B1085" s="0" t="s">
-        <v>2954</v>
+        <v>2969</v>
       </c>
       <c r="C1085" s="0" t="s">
-        <v>2955</v>
+        <v>2970</v>
       </c>
       <c r="D1085" s="0" t="s">
-        <v>1398</v>
+        <v>209</v>
       </c>
       <c r="E1085" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G1085" s="0">
-        <v>16.09</v>
+        <v>0.61</v>
       </c>
       <c r="H1085" s="0" t="s">
-        <v>2956</v>
+        <v>2971</v>
       </c>
     </row>
     <row r="1086" spans="1:8">
       <c r="A1086" s="0">
-        <v>17502</v>
+        <v>24438</v>
       </c>
       <c r="B1086" s="0" t="s">
-        <v>2957</v>
+        <v>2972</v>
       </c>
       <c r="C1086" s="0" t="s">
-        <v>2958</v>
+        <v>2973</v>
       </c>
       <c r="D1086" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1086" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G1086" s="0">
-        <v>16.84</v>
+        <v>63.94</v>
       </c>
       <c r="H1086" s="0" t="s">
-        <v>2959</v>
+        <v>2974</v>
       </c>
     </row>
     <row r="1087" spans="1:8">
       <c r="A1087" s="0">
-        <v>17515</v>
+        <v>24440</v>
       </c>
       <c r="B1087" s="0" t="s">
-        <v>2960</v>
+        <v>2975</v>
       </c>
       <c r="C1087" s="0" t="s">
-        <v>2961</v>
+        <v>2976</v>
       </c>
       <c r="D1087" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1087" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G1087" s="0">
-        <v>14.16</v>
+        <v>16.61</v>
       </c>
       <c r="H1087" s="0" t="s">
-        <v>2962</v>
+        <v>2977</v>
       </c>
     </row>
     <row r="1088" spans="1:8">
       <c r="A1088" s="0">
-        <v>17515</v>
+        <v>24441</v>
       </c>
       <c r="B1088" s="0" t="s">
-        <v>2963</v>
+        <v>2978</v>
       </c>
       <c r="C1088" s="0" t="s">
-        <v>2961</v>
+        <v>2979</v>
       </c>
       <c r="D1088" s="0" t="s">
-        <v>158</v>
+        <v>9</v>
       </c>
       <c r="E1088" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G1088" s="0">
-        <v>14.16</v>
+        <v>21.36</v>
       </c>
       <c r="H1088" s="0" t="s">
-        <v>2962</v>
+        <v>2980</v>
       </c>
     </row>
     <row r="1089" spans="1:8">
       <c r="A1089" s="0">
-        <v>17622</v>
+        <v>24450</v>
       </c>
       <c r="B1089" s="0" t="s">
-        <v>2964</v>
+        <v>2981</v>
       </c>
       <c r="C1089" s="0" t="s">
-        <v>2965</v>
+        <v>2982</v>
       </c>
       <c r="D1089" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1089" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G1089" s="0">
-        <v>37.1</v>
+        <v>18.36</v>
       </c>
       <c r="H1089" s="0" t="s">
-        <v>2966</v>
+        <v>2983</v>
       </c>
     </row>
     <row r="1090" spans="1:8">
       <c r="A1090" s="0">
-        <v>17643</v>
+        <v>19436</v>
       </c>
       <c r="B1090" s="0" t="s">
-        <v>2967</v>
+        <v>2984</v>
       </c>
       <c r="C1090" s="0" t="s">
-        <v>2968</v>
+        <v>2985</v>
       </c>
       <c r="D1090" s="0" t="s">
-        <v>9</v>
+        <v>44</v>
       </c>
       <c r="E1090" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G1090" s="0">
-        <v>18.31</v>
+        <v>1.76</v>
       </c>
       <c r="H1090" s="0" t="s">
-        <v>2969</v>
+        <v>2986</v>
       </c>
     </row>
     <row r="1091" spans="1:8">
       <c r="A1091" s="0">
-        <v>18293</v>
+        <v>19439</v>
       </c>
       <c r="B1091" s="0" t="s">
-        <v>2970</v>
+        <v>2987</v>
       </c>
       <c r="C1091" s="0" t="s">
-        <v>2971</v>
+        <v>2988</v>
       </c>
       <c r="D1091" s="0" t="s">
-        <v>9</v>
+        <v>44</v>
       </c>
       <c r="E1091" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G1091" s="0">
-        <v>17.74</v>
+        <v>1.66</v>
       </c>
       <c r="H1091" s="0" t="s">
-        <v>2972</v>
+        <v>2989</v>
       </c>
     </row>
     <row r="1092" spans="1:8">
       <c r="A1092" s="0">
-        <v>14926</v>
+        <v>24452</v>
       </c>
       <c r="B1092" s="0" t="s">
-        <v>2973</v>
+        <v>2990</v>
       </c>
       <c r="C1092" s="0" t="s">
-        <v>2974</v>
+        <v>2991</v>
       </c>
       <c r="D1092" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1092" s="0" t="s">
-        <v>166</v>
+        <v>14</v>
       </c>
       <c r="G1092" s="0">
-        <v>10.49</v>
+        <v>5.78</v>
       </c>
       <c r="H1092" s="0" t="s">
-        <v>2975</v>
+        <v>2992</v>
       </c>
     </row>
     <row r="1093" spans="1:8">
       <c r="A1093" s="0">
-        <v>25210</v>
+        <v>24454</v>
       </c>
       <c r="B1093" s="0" t="s">
-        <v>2976</v>
+        <v>2993</v>
       </c>
       <c r="C1093" s="0" t="s">
-        <v>2977</v>
+        <v>2994</v>
       </c>
       <c r="D1093" s="0" t="s">
-        <v>20</v>
+        <v>9</v>
       </c>
       <c r="E1093" s="0" t="s">
-        <v>166</v>
+        <v>14</v>
       </c>
       <c r="G1093" s="0">
-        <v>14.65</v>
+        <v>4.88</v>
       </c>
       <c r="H1093" s="0" t="s">
-        <v>2978</v>
+        <v>2995</v>
       </c>
     </row>
     <row r="1094" spans="1:8">
       <c r="A1094" s="0">
-        <v>25581</v>
+        <v>22124</v>
       </c>
       <c r="B1094" s="0" t="s">
-        <v>2979</v>
+        <v>2996</v>
       </c>
       <c r="C1094" s="0" t="s">
-        <v>2980</v>
+        <v>2997</v>
       </c>
       <c r="D1094" s="0" t="s">
-        <v>20</v>
+        <v>9</v>
       </c>
       <c r="E1094" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G1094" s="0">
-        <v>14.28</v>
+        <v>7.22</v>
       </c>
       <c r="H1094" s="0" t="s">
-        <v>2981</v>
+        <v>2998</v>
       </c>
     </row>
     <row r="1095" spans="1:8">
       <c r="A1095" s="0">
-        <v>25581</v>
+        <v>22122</v>
       </c>
       <c r="B1095" s="0" t="s">
-        <v>2982</v>
+        <v>2999</v>
       </c>
       <c r="C1095" s="0" t="s">
-        <v>2980</v>
+        <v>3000</v>
       </c>
       <c r="D1095" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1095" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G1095" s="0">
-        <v>14.28</v>
+        <v>3.68</v>
       </c>
       <c r="H1095" s="0" t="s">
-        <v>2981</v>
+        <v>3001</v>
       </c>
     </row>
     <row r="1096" spans="1:8">
       <c r="A1096" s="0">
-        <v>25792</v>
+        <v>17635</v>
       </c>
       <c r="B1096" s="0" t="s">
-        <v>2983</v>
+        <v>3002</v>
       </c>
       <c r="C1096" s="0" t="s">
-        <v>2984</v>
+        <v>3003</v>
       </c>
       <c r="D1096" s="0" t="s">
-        <v>20</v>
+        <v>9</v>
       </c>
       <c r="E1096" s="0" t="s">
-        <v>166</v>
+        <v>14</v>
       </c>
       <c r="G1096" s="0">
-        <v>15.07</v>
+        <v>17.32</v>
       </c>
       <c r="H1096" s="0" t="s">
-        <v>2985</v>
+        <v>3004</v>
       </c>
     </row>
     <row r="1097" spans="1:8">
       <c r="A1097" s="0">
-        <v>25794</v>
+        <v>17643</v>
       </c>
       <c r="B1097" s="0" t="s">
-        <v>2986</v>
+        <v>3005</v>
       </c>
       <c r="C1097" s="0" t="s">
-        <v>2987</v>
+        <v>3006</v>
       </c>
       <c r="D1097" s="0" t="s">
-        <v>20</v>
+        <v>9</v>
       </c>
       <c r="E1097" s="0" t="s">
-        <v>166</v>
+        <v>14</v>
       </c>
       <c r="G1097" s="0">
-        <v>19.1</v>
+        <v>18.31</v>
       </c>
       <c r="H1097" s="0" t="s">
-        <v>2988</v>
+        <v>3007</v>
       </c>
     </row>
     <row r="1098" spans="1:8">
       <c r="A1098" s="0">
-        <v>25795</v>
+        <v>22125</v>
       </c>
       <c r="B1098" s="0" t="s">
-        <v>2989</v>
+        <v>3008</v>
       </c>
       <c r="C1098" s="0" t="s">
-        <v>2990</v>
+        <v>3009</v>
       </c>
       <c r="D1098" s="0" t="s">
-        <v>20</v>
+        <v>9</v>
       </c>
       <c r="E1098" s="0" t="s">
-        <v>166</v>
+        <v>14</v>
       </c>
       <c r="G1098" s="0">
-        <v>19.1</v>
+        <v>5</v>
       </c>
       <c r="H1098" s="0" t="s">
-        <v>2991</v>
+        <v>3010</v>
       </c>
     </row>
     <row r="1099" spans="1:8">
       <c r="A1099" s="0">
-        <v>25796</v>
+        <v>29893</v>
       </c>
       <c r="B1099" s="0" t="s">
-        <v>2992</v>
+        <v>3011</v>
       </c>
       <c r="C1099" s="0" t="s">
-        <v>2993</v>
+        <v>3012</v>
       </c>
       <c r="D1099" s="0" t="s">
-        <v>20</v>
+        <v>9</v>
       </c>
       <c r="E1099" s="0" t="s">
-        <v>166</v>
+        <v>14</v>
       </c>
       <c r="G1099" s="0">
-        <v>10.43</v>
+        <v>10.21</v>
       </c>
       <c r="H1099" s="0" t="s">
-        <v>2994</v>
+        <v>3013</v>
       </c>
     </row>
     <row r="1100" spans="1:8">
       <c r="A1100" s="0">
-        <v>25850</v>
+        <v>29893</v>
       </c>
       <c r="B1100" s="0" t="s">
-        <v>2995</v>
+        <v>3014</v>
       </c>
       <c r="C1100" s="0" t="s">
-        <v>2996</v>
+        <v>3012</v>
       </c>
       <c r="D1100" s="0" t="s">
-        <v>20</v>
+        <v>660</v>
       </c>
       <c r="E1100" s="0" t="s">
-        <v>166</v>
+        <v>14</v>
       </c>
       <c r="G1100" s="0">
-        <v>12.92</v>
+        <v>10.21</v>
       </c>
       <c r="H1100" s="0" t="s">
-        <v>2997</v>
+        <v>3013</v>
       </c>
     </row>
     <row r="1101" spans="1:8">
       <c r="A1101" s="0">
-        <v>25890</v>
+        <v>17654</v>
       </c>
       <c r="B1101" s="0" t="s">
-        <v>2998</v>
+        <v>3015</v>
       </c>
       <c r="C1101" s="0" t="s">
-        <v>2999</v>
+        <v>3016</v>
       </c>
       <c r="D1101" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1101" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G1101" s="0">
-        <v>6.28</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="H1101" s="0" t="s">
-        <v>3000</v>
+        <v>3017</v>
       </c>
     </row>
     <row r="1102" spans="1:8">
       <c r="A1102" s="0">
-        <v>25890</v>
+        <v>17652</v>
       </c>
       <c r="B1102" s="0" t="s">
-        <v>3001</v>
+        <v>3018</v>
       </c>
       <c r="C1102" s="0" t="s">
-        <v>2999</v>
+        <v>3019</v>
       </c>
       <c r="D1102" s="0" t="s">
-        <v>20</v>
+        <v>9</v>
       </c>
       <c r="E1102" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G1102" s="0">
-        <v>6.28</v>
+        <v>6.65</v>
       </c>
       <c r="H1102" s="0" t="s">
-        <v>3000</v>
+        <v>3020</v>
       </c>
     </row>
     <row r="1103" spans="1:8">
       <c r="A1103" s="0">
-        <v>25891</v>
+        <v>24460</v>
       </c>
       <c r="B1103" s="0" t="s">
-        <v>3002</v>
+        <v>3021</v>
       </c>
       <c r="C1103" s="0" t="s">
-        <v>3003</v>
+        <v>3022</v>
       </c>
       <c r="D1103" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1103" s="0" t="s">
-        <v>10</v>
+        <v>2757</v>
       </c>
       <c r="G1103" s="0">
-        <v>8.640000000000001</v>
+        <v>30.21</v>
       </c>
       <c r="H1103" s="0" t="s">
-        <v>3004</v>
+        <v>3023</v>
       </c>
     </row>
     <row r="1104" spans="1:8">
       <c r="A1104" s="0">
-        <v>25891</v>
+        <v>24461</v>
       </c>
       <c r="B1104" s="0" t="s">
-        <v>3005</v>
+        <v>3024</v>
       </c>
       <c r="C1104" s="0" t="s">
-        <v>3003</v>
+        <v>3025</v>
       </c>
       <c r="D1104" s="0" t="s">
-        <v>20</v>
+        <v>9</v>
       </c>
       <c r="E1104" s="0" t="s">
-        <v>10</v>
+        <v>2757</v>
       </c>
       <c r="G1104" s="0">
-        <v>8.640000000000001</v>
+        <v>38.95</v>
       </c>
       <c r="H1104" s="0" t="s">
-        <v>3004</v>
+        <v>3026</v>
       </c>
     </row>
     <row r="1105" spans="1:8">
       <c r="A1105" s="0">
-        <v>25934</v>
+        <v>24462</v>
       </c>
       <c r="B1105" s="0" t="s">
-        <v>3006</v>
+        <v>3027</v>
       </c>
       <c r="C1105" s="0" t="s">
-        <v>3007</v>
+        <v>3028</v>
       </c>
       <c r="D1105" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1105" s="0" t="s">
-        <v>10</v>
+        <v>2757</v>
       </c>
       <c r="G1105" s="0">
-        <v>9.789999999999999</v>
+        <v>18.55</v>
       </c>
       <c r="H1105" s="0" t="s">
-        <v>3008</v>
+        <v>3029</v>
       </c>
     </row>
     <row r="1106" spans="1:8">
       <c r="A1106" s="0">
-        <v>25989</v>
+        <v>22130</v>
       </c>
       <c r="B1106" s="0" t="s">
-        <v>3009</v>
+        <v>3030</v>
       </c>
       <c r="C1106" s="0" t="s">
-        <v>3010</v>
+        <v>3031</v>
       </c>
       <c r="D1106" s="0" t="s">
-        <v>20</v>
+        <v>9</v>
       </c>
       <c r="E1106" s="0" t="s">
-        <v>166</v>
+        <v>2757</v>
       </c>
       <c r="G1106" s="0">
-        <v>14.66</v>
+        <v>15.08</v>
       </c>
       <c r="H1106" s="0" t="s">
-        <v>3011</v>
+        <v>3032</v>
       </c>
     </row>
     <row r="1107" spans="1:8">
       <c r="A1107" s="0">
-        <v>12665</v>
+        <v>22131</v>
       </c>
       <c r="B1107" s="0" t="s">
-        <v>3012</v>
+        <v>3033</v>
       </c>
       <c r="C1107" s="0" t="s">
-        <v>3013</v>
+        <v>3034</v>
       </c>
       <c r="D1107" s="0" t="s">
-        <v>3014</v>
+        <v>9</v>
       </c>
       <c r="E1107" s="0" t="s">
-        <v>142</v>
+        <v>2757</v>
       </c>
       <c r="G1107" s="0">
-        <v>5.22</v>
+        <v>11.82</v>
       </c>
       <c r="H1107" s="0" t="s">
-        <v>3015</v>
+        <v>3035</v>
       </c>
     </row>
     <row r="1108" spans="1:8">
       <c r="A1108" s="0">
-        <v>12665</v>
+        <v>22134</v>
       </c>
       <c r="B1108" s="0" t="s">
-        <v>3016</v>
+        <v>3036</v>
       </c>
       <c r="C1108" s="0" t="s">
-        <v>3013</v>
+        <v>3037</v>
       </c>
       <c r="D1108" s="0" t="s">
-        <v>3017</v>
+        <v>9</v>
       </c>
       <c r="E1108" s="0" t="s">
-        <v>142</v>
+        <v>2757</v>
       </c>
       <c r="G1108" s="0">
-        <v>5.22</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="H1108" s="0" t="s">
-        <v>3015</v>
+        <v>3038</v>
       </c>
     </row>
     <row r="1109" spans="1:8">
       <c r="A1109" s="0">
-        <v>12687</v>
+        <v>22137</v>
       </c>
       <c r="B1109" s="0" t="s">
-        <v>3018</v>
+        <v>3039</v>
       </c>
       <c r="C1109" s="0" t="s">
-        <v>3019</v>
+        <v>3040</v>
       </c>
       <c r="D1109" s="0" t="s">
-        <v>20</v>
+        <v>44</v>
       </c>
       <c r="E1109" s="0" t="s">
-        <v>142</v>
+        <v>2757</v>
       </c>
       <c r="G1109" s="0">
-        <v>3.11</v>
+        <v>11.36</v>
       </c>
       <c r="H1109" s="0" t="s">
-        <v>3020</v>
+        <v>3041</v>
       </c>
     </row>
     <row r="1110" spans="1:8">
       <c r="A1110" s="0">
-        <v>12687</v>
+        <v>22141</v>
       </c>
       <c r="B1110" s="0" t="s">
-        <v>3021</v>
+        <v>3042</v>
       </c>
       <c r="C1110" s="0" t="s">
-        <v>3019</v>
+        <v>3043</v>
       </c>
       <c r="D1110" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1110" s="0" t="s">
-        <v>142</v>
+        <v>2757</v>
       </c>
       <c r="G1110" s="0">
-        <v>3.11</v>
+        <v>6.96</v>
       </c>
       <c r="H1110" s="0" t="s">
-        <v>3020</v>
+        <v>3044</v>
       </c>
     </row>
     <row r="1111" spans="1:8">
       <c r="A1111" s="0">
-        <v>12384</v>
+        <v>18250</v>
       </c>
       <c r="B1111" s="0" t="s">
-        <v>3022</v>
+        <v>3045</v>
       </c>
       <c r="C1111" s="0" t="s">
-        <v>3023</v>
+        <v>3046</v>
       </c>
       <c r="D1111" s="0" t="s">
-        <v>3024</v>
+        <v>44</v>
       </c>
       <c r="E1111" s="0" t="s">
-        <v>10</v>
+        <v>2757</v>
       </c>
       <c r="G1111" s="0">
-        <v>26.28</v>
+        <v>19.48</v>
       </c>
       <c r="H1111" s="0" t="s">
-        <v>3025</v>
+        <v>3047</v>
       </c>
     </row>
     <row r="1112" spans="1:8">
       <c r="A1112" s="0">
-        <v>12500</v>
+        <v>18251</v>
       </c>
       <c r="B1112" s="0" t="s">
-        <v>3026</v>
+        <v>3048</v>
       </c>
       <c r="C1112" s="0" t="s">
-        <v>3027</v>
+        <v>3049</v>
       </c>
       <c r="D1112" s="0" t="s">
-        <v>9</v>
+        <v>44</v>
       </c>
       <c r="E1112" s="0" t="s">
-        <v>142</v>
+        <v>2757</v>
       </c>
       <c r="G1112" s="0">
-        <v>18.46</v>
+        <v>38.72</v>
       </c>
       <c r="H1112" s="0" t="s">
-        <v>3028</v>
+        <v>3050</v>
       </c>
     </row>
     <row r="1113" spans="1:8">
       <c r="A1113" s="0">
-        <v>12621</v>
+        <v>19451</v>
       </c>
       <c r="B1113" s="0" t="s">
-        <v>3029</v>
+        <v>3051</v>
       </c>
       <c r="C1113" s="0" t="s">
-        <v>3030</v>
+        <v>3052</v>
       </c>
       <c r="D1113" s="0" t="s">
-        <v>9</v>
+        <v>44</v>
       </c>
       <c r="E1113" s="0" t="s">
-        <v>162</v>
+        <v>2757</v>
       </c>
       <c r="G1113" s="0">
-        <v>23.92</v>
+        <v>8.81</v>
       </c>
       <c r="H1113" s="0" t="s">
-        <v>3031</v>
+        <v>3053</v>
       </c>
     </row>
     <row r="1114" spans="1:8">
       <c r="A1114" s="0">
-        <v>12705</v>
+        <v>19453</v>
       </c>
       <c r="B1114" s="0" t="s">
-        <v>3032</v>
+        <v>3054</v>
       </c>
       <c r="C1114" s="0" t="s">
-        <v>3033</v>
+        <v>3055</v>
       </c>
       <c r="D1114" s="0" t="s">
-        <v>79</v>
+        <v>44</v>
       </c>
       <c r="E1114" s="0" t="s">
-        <v>142</v>
+        <v>2757</v>
       </c>
       <c r="G1114" s="0">
-        <v>5.22</v>
+        <v>9.74</v>
       </c>
       <c r="H1114" s="0" t="s">
-        <v>3034</v>
+        <v>3056</v>
       </c>
     </row>
     <row r="1115" spans="1:8">
       <c r="A1115" s="0">
-        <v>12831</v>
+        <v>19560</v>
       </c>
       <c r="B1115" s="0" t="s">
-        <v>3035</v>
+        <v>3057</v>
       </c>
       <c r="C1115" s="0" t="s">
-        <v>3036</v>
+        <v>3058</v>
       </c>
       <c r="D1115" s="0" t="s">
-        <v>79</v>
+        <v>9</v>
       </c>
       <c r="E1115" s="0" t="s">
-        <v>142</v>
+        <v>2757</v>
       </c>
       <c r="G1115" s="0">
-        <v>4.16</v>
+        <v>2.64</v>
       </c>
       <c r="H1115" s="0" t="s">
-        <v>3037</v>
+        <v>3059</v>
       </c>
     </row>
     <row r="1116" spans="1:8">
       <c r="A1116" s="0">
-        <v>12832</v>
+        <v>24469</v>
       </c>
       <c r="B1116" s="0" t="s">
-        <v>3038</v>
+        <v>3060</v>
       </c>
       <c r="C1116" s="0" t="s">
-        <v>3039</v>
+        <v>3061</v>
       </c>
       <c r="D1116" s="0" t="s">
-        <v>79</v>
+        <v>9</v>
       </c>
       <c r="E1116" s="0" t="s">
-        <v>142</v>
+        <v>2757</v>
       </c>
       <c r="G1116" s="0">
-        <v>3.92</v>
+        <v>5.22</v>
       </c>
       <c r="H1116" s="0" t="s">
-        <v>3040</v>
+        <v>3062</v>
       </c>
     </row>
     <row r="1117" spans="1:8">
       <c r="A1117" s="0">
-        <v>17988</v>
+        <v>24472</v>
       </c>
       <c r="B1117" s="0" t="s">
-        <v>3041</v>
+        <v>3063</v>
       </c>
       <c r="C1117" s="0" t="s">
-        <v>3042</v>
+        <v>3064</v>
       </c>
       <c r="D1117" s="0" t="s">
-        <v>79</v>
+        <v>9</v>
       </c>
       <c r="E1117" s="0" t="s">
-        <v>162</v>
+        <v>2757</v>
       </c>
       <c r="G1117" s="0">
-        <v>5.36</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="H1117" s="0" t="s">
-        <v>3043</v>
+        <v>3065</v>
       </c>
     </row>
     <row r="1118" spans="1:8">
       <c r="A1118" s="0">
-        <v>18014</v>
+        <v>24474</v>
       </c>
       <c r="B1118" s="0" t="s">
-        <v>3044</v>
+        <v>3066</v>
       </c>
       <c r="C1118" s="0" t="s">
-        <v>3045</v>
+        <v>3067</v>
       </c>
       <c r="D1118" s="0" t="s">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="E1118" s="0" t="s">
-        <v>142</v>
+        <v>2757</v>
       </c>
       <c r="G1118" s="0">
-        <v>19.83</v>
+        <v>24.8</v>
       </c>
       <c r="H1118" s="0" t="s">
-        <v>3046</v>
+        <v>3068</v>
       </c>
     </row>
     <row r="1119" spans="1:8">
       <c r="A1119" s="0">
-        <v>18057</v>
+        <v>26831</v>
       </c>
       <c r="B1119" s="0" t="s">
-        <v>3047</v>
+        <v>3069</v>
       </c>
       <c r="C1119" s="0" t="s">
-        <v>3048</v>
+        <v>3070</v>
       </c>
       <c r="D1119" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1119" s="0" t="s">
-        <v>10</v>
+        <v>2757</v>
       </c>
       <c r="G1119" s="0">
-        <v>19.98</v>
+        <v>16.22</v>
       </c>
       <c r="H1119" s="0" t="s">
-        <v>3049</v>
+        <v>3071</v>
       </c>
     </row>
     <row r="1120" spans="1:8">
       <c r="A1120" s="0">
-        <v>18102</v>
+        <v>26835</v>
       </c>
       <c r="B1120" s="0" t="s">
-        <v>3050</v>
+        <v>3072</v>
       </c>
       <c r="C1120" s="0" t="s">
-        <v>3051</v>
+        <v>3073</v>
       </c>
       <c r="D1120" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1120" s="0" t="s">
-        <v>142</v>
+        <v>2757</v>
       </c>
       <c r="G1120" s="0">
-        <v>29.59</v>
+        <v>35.93</v>
       </c>
       <c r="H1120" s="0" t="s">
-        <v>3052</v>
+        <v>3074</v>
       </c>
     </row>
     <row r="1121" spans="1:8">
       <c r="A1121" s="0">
-        <v>18102</v>
+        <v>26839</v>
       </c>
       <c r="B1121" s="0" t="s">
-        <v>3053</v>
+        <v>3075</v>
       </c>
       <c r="C1121" s="0" t="s">
-        <v>3051</v>
+        <v>3076</v>
       </c>
       <c r="D1121" s="0" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="E1121" s="0" t="s">
-        <v>142</v>
+        <v>2757</v>
       </c>
       <c r="G1121" s="0">
-        <v>29.59</v>
+        <v>26.24</v>
       </c>
       <c r="H1121" s="0" t="s">
-        <v>3052</v>
+        <v>3077</v>
       </c>
     </row>
     <row r="1122" spans="1:8">
       <c r="A1122" s="0">
-        <v>18164</v>
+        <v>22144</v>
       </c>
       <c r="B1122" s="0" t="s">
-        <v>3054</v>
+        <v>3078</v>
       </c>
       <c r="C1122" s="0" t="s">
-        <v>3055</v>
+        <v>3079</v>
       </c>
       <c r="D1122" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1122" s="0" t="s">
-        <v>142</v>
+        <v>14</v>
       </c>
       <c r="G1122" s="0">
-        <v>33.8</v>
+        <v>3.94</v>
       </c>
       <c r="H1122" s="0" t="s">
-        <v>3056</v>
+        <v>3080</v>
       </c>
     </row>
     <row r="1123" spans="1:8">
       <c r="A1123" s="0">
-        <v>18194</v>
+        <v>22147</v>
       </c>
       <c r="B1123" s="0" t="s">
-        <v>3057</v>
+        <v>3081</v>
       </c>
       <c r="C1123" s="0" t="s">
-        <v>3058</v>
+        <v>3082</v>
       </c>
       <c r="D1123" s="0" t="s">
-        <v>20</v>
+        <v>9</v>
       </c>
       <c r="E1123" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G1123" s="0">
-        <v>11.26</v>
+        <v>6.45</v>
       </c>
       <c r="H1123" s="0" t="s">
-        <v>3059</v>
+        <v>3083</v>
       </c>
     </row>
     <row r="1124" spans="1:8">
       <c r="A1124" s="0">
-        <v>17251</v>
+        <v>19471</v>
       </c>
       <c r="B1124" s="0" t="s">
-        <v>3060</v>
+        <v>3084</v>
       </c>
       <c r="C1124" s="0" t="s">
-        <v>3061</v>
+        <v>3085</v>
       </c>
       <c r="D1124" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1124" s="0" t="s">
-        <v>142</v>
+        <v>14</v>
       </c>
       <c r="G1124" s="0">
-        <v>47.29</v>
+        <v>3.11</v>
       </c>
       <c r="H1124" s="0" t="s">
-        <v>3062</v>
+        <v>3086</v>
       </c>
     </row>
     <row r="1125" spans="1:8">
       <c r="A1125" s="0">
-        <v>17635</v>
+        <v>24483</v>
       </c>
       <c r="B1125" s="0" t="s">
-        <v>3063</v>
+        <v>3087</v>
       </c>
       <c r="C1125" s="0" t="s">
-        <v>3064</v>
+        <v>3088</v>
       </c>
       <c r="D1125" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1125" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G1125" s="0">
-        <v>17.32</v>
+        <v>9.66</v>
       </c>
       <c r="H1125" s="0" t="s">
-        <v>3065</v>
+        <v>3089</v>
       </c>
     </row>
     <row r="1126" spans="1:8">
       <c r="A1126" s="0">
-        <v>12419</v>
+        <v>24486</v>
       </c>
       <c r="B1126" s="0" t="s">
-        <v>3066</v>
+        <v>3090</v>
       </c>
       <c r="C1126" s="0" t="s">
-        <v>3067</v>
+        <v>3091</v>
       </c>
       <c r="D1126" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1126" s="0" t="s">
-        <v>2674</v>
+        <v>14</v>
       </c>
       <c r="G1126" s="0">
-        <v>13.84</v>
+        <v>3.74</v>
       </c>
       <c r="H1126" s="0" t="s">
-        <v>3068</v>
+        <v>3092</v>
       </c>
     </row>
     <row r="1127" spans="1:8">
       <c r="A1127" s="0">
-        <v>12478</v>
+        <v>24491</v>
       </c>
       <c r="B1127" s="0" t="s">
-        <v>3069</v>
+        <v>3093</v>
       </c>
       <c r="C1127" s="0" t="s">
-        <v>3070</v>
+        <v>3094</v>
       </c>
       <c r="D1127" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1127" s="0" t="s">
-        <v>1638</v>
+        <v>14</v>
       </c>
       <c r="G1127" s="0">
-        <v>11.48</v>
+        <v>5.11</v>
       </c>
       <c r="H1127" s="0" t="s">
-        <v>3071</v>
+        <v>3095</v>
       </c>
     </row>
     <row r="1128" spans="1:8">
       <c r="A1128" s="0">
-        <v>12928</v>
+        <v>26849</v>
       </c>
       <c r="B1128" s="0" t="s">
-        <v>3072</v>
+        <v>3096</v>
       </c>
       <c r="C1128" s="0" t="s">
-        <v>3073</v>
+        <v>3097</v>
       </c>
       <c r="D1128" s="0" t="s">
-        <v>9</v>
+        <v>44</v>
       </c>
       <c r="E1128" s="0" t="s">
-        <v>3074</v>
+        <v>14</v>
       </c>
       <c r="G1128" s="0">
-        <v>12.52</v>
+        <v>14.85</v>
       </c>
       <c r="H1128" s="0" t="s">
-        <v>3075</v>
+        <v>3098</v>
       </c>
     </row>
     <row r="1129" spans="1:8">
       <c r="A1129" s="0">
-        <v>18047</v>
+        <v>26849</v>
       </c>
       <c r="B1129" s="0" t="s">
-        <v>3076</v>
+        <v>3099</v>
       </c>
       <c r="C1129" s="0" t="s">
-        <v>3077</v>
+        <v>3097</v>
       </c>
       <c r="D1129" s="0" t="s">
-        <v>9</v>
+        <v>209</v>
       </c>
       <c r="E1129" s="0" t="s">
-        <v>1638</v>
+        <v>14</v>
       </c>
       <c r="G1129" s="0">
-        <v>11.5</v>
+        <v>14.85</v>
       </c>
       <c r="H1129" s="0" t="s">
-        <v>3078</v>
+        <v>3098</v>
       </c>
     </row>
     <row r="1130" spans="1:8">
       <c r="A1130" s="0">
-        <v>18111</v>
+        <v>26851</v>
       </c>
       <c r="B1130" s="0" t="s">
-        <v>3079</v>
+        <v>3100</v>
       </c>
       <c r="C1130" s="0" t="s">
-        <v>3080</v>
+        <v>3101</v>
       </c>
       <c r="D1130" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1130" s="0" t="s">
-        <v>3074</v>
+        <v>18</v>
       </c>
       <c r="G1130" s="0">
-        <v>16.99</v>
+        <v>25.45</v>
       </c>
       <c r="H1130" s="0" t="s">
-        <v>3081</v>
+        <v>3102</v>
       </c>
     </row>
     <row r="1131" spans="1:8">
       <c r="A1131" s="0">
-        <v>18114</v>
+        <v>26853</v>
       </c>
       <c r="B1131" s="0" t="s">
-        <v>3082</v>
+        <v>3103</v>
       </c>
       <c r="C1131" s="0" t="s">
-        <v>3083</v>
+        <v>3104</v>
       </c>
       <c r="D1131" s="0" t="s">
-        <v>20</v>
+        <v>9</v>
       </c>
       <c r="E1131" s="0" t="s">
-        <v>3074</v>
+        <v>18</v>
       </c>
       <c r="G1131" s="0">
-        <v>5.56</v>
+        <v>25.45</v>
       </c>
       <c r="H1131" s="0" t="s">
-        <v>3084</v>
+        <v>3105</v>
       </c>
     </row>
     <row r="1132" spans="1:8">
       <c r="A1132" s="0">
-        <v>18130</v>
+        <v>26855</v>
       </c>
       <c r="B1132" s="0" t="s">
-        <v>3085</v>
+        <v>3106</v>
       </c>
       <c r="C1132" s="0" t="s">
-        <v>3086</v>
+        <v>3107</v>
       </c>
       <c r="D1132" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1132" s="0" t="s">
-        <v>2732</v>
+        <v>18</v>
       </c>
       <c r="G1132" s="0">
-        <v>7.71</v>
+        <v>15.32</v>
       </c>
       <c r="H1132" s="0" t="s">
-        <v>3087</v>
+        <v>3108</v>
       </c>
     </row>
     <row r="1133" spans="1:8">
       <c r="A1133" s="0">
-        <v>18131</v>
+        <v>18259</v>
       </c>
       <c r="B1133" s="0" t="s">
-        <v>3088</v>
+        <v>3109</v>
       </c>
       <c r="C1133" s="0" t="s">
-        <v>3089</v>
+        <v>3110</v>
       </c>
       <c r="D1133" s="0" t="s">
-        <v>9</v>
+        <v>44</v>
       </c>
       <c r="E1133" s="0" t="s">
-        <v>2732</v>
+        <v>18</v>
       </c>
       <c r="G1133" s="0">
-        <v>13.65</v>
+        <v>16.68</v>
       </c>
       <c r="H1133" s="0" t="s">
-        <v>3090</v>
+        <v>3111</v>
       </c>
     </row>
     <row r="1134" spans="1:8">
       <c r="A1134" s="0">
-        <v>18132</v>
+        <v>18262</v>
       </c>
       <c r="B1134" s="0" t="s">
-        <v>3091</v>
+        <v>3112</v>
       </c>
       <c r="C1134" s="0" t="s">
-        <v>3092</v>
+        <v>3113</v>
       </c>
       <c r="D1134" s="0" t="s">
-        <v>1009</v>
+        <v>9</v>
       </c>
       <c r="E1134" s="0" t="s">
-        <v>2732</v>
+        <v>18</v>
       </c>
       <c r="G1134" s="0">
-        <v>73.93000000000001</v>
+        <v>41.58</v>
       </c>
       <c r="H1134" s="0" t="s">
-        <v>3093</v>
+        <v>3114</v>
       </c>
     </row>
     <row r="1135" spans="1:8">
       <c r="A1135" s="0">
-        <v>18197</v>
+        <v>18262</v>
       </c>
       <c r="B1135" s="0" t="s">
-        <v>3094</v>
+        <v>3115</v>
       </c>
       <c r="C1135" s="0" t="s">
-        <v>3095</v>
+        <v>3113</v>
       </c>
       <c r="D1135" s="0" t="s">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="E1135" s="0" t="s">
-        <v>3074</v>
+        <v>18</v>
       </c>
       <c r="G1135" s="0">
-        <v>21.5</v>
+        <v>41.58</v>
       </c>
       <c r="H1135" s="0" t="s">
-        <v>3096</v>
+        <v>3114</v>
       </c>
     </row>
     <row r="1136" spans="1:8">
       <c r="A1136" s="0">
-        <v>17103</v>
+        <v>18264</v>
       </c>
       <c r="B1136" s="0" t="s">
-        <v>3097</v>
+        <v>3116</v>
       </c>
       <c r="C1136" s="0" t="s">
-        <v>3098</v>
+        <v>3117</v>
       </c>
       <c r="D1136" s="0" t="s">
-        <v>20</v>
+        <v>9</v>
       </c>
       <c r="E1136" s="0" t="s">
-        <v>3074</v>
+        <v>18</v>
       </c>
       <c r="G1136" s="0">
-        <v>7.72</v>
+        <v>22.17</v>
       </c>
       <c r="H1136" s="0" t="s">
-        <v>3099</v>
+        <v>3118</v>
       </c>
     </row>
     <row r="1137" spans="1:8">
       <c r="A1137" s="0">
-        <v>17104</v>
+        <v>24492</v>
       </c>
       <c r="B1137" s="0" t="s">
-        <v>3100</v>
+        <v>3119</v>
       </c>
       <c r="C1137" s="0" t="s">
-        <v>3101</v>
+        <v>3120</v>
       </c>
       <c r="D1137" s="0" t="s">
-        <v>20</v>
+        <v>9</v>
       </c>
       <c r="E1137" s="0" t="s">
-        <v>3074</v>
+        <v>2757</v>
       </c>
       <c r="G1137" s="0">
-        <v>12.54</v>
+        <v>16.7</v>
       </c>
       <c r="H1137" s="0" t="s">
-        <v>3102</v>
+        <v>3121</v>
       </c>
     </row>
     <row r="1138" spans="1:8">
       <c r="A1138" s="0">
-        <v>17171</v>
+        <v>24493</v>
       </c>
       <c r="B1138" s="0" t="s">
-        <v>3103</v>
+        <v>3122</v>
       </c>
       <c r="C1138" s="0" t="s">
-        <v>3104</v>
+        <v>3123</v>
       </c>
       <c r="D1138" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1138" s="0" t="s">
-        <v>2856</v>
+        <v>2757</v>
       </c>
       <c r="G1138" s="0">
-        <v>14.3</v>
+        <v>10.9</v>
       </c>
       <c r="H1138" s="0" t="s">
-        <v>3105</v>
+        <v>3124</v>
       </c>
     </row>
     <row r="1139" spans="1:8">
       <c r="A1139" s="0">
-        <v>17242</v>
+        <v>24497</v>
       </c>
       <c r="B1139" s="0" t="s">
-        <v>3106</v>
+        <v>3125</v>
       </c>
       <c r="C1139" s="0" t="s">
-        <v>3107</v>
+        <v>3126</v>
       </c>
       <c r="D1139" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1139" s="0" t="s">
-        <v>10</v>
+        <v>2757</v>
       </c>
       <c r="G1139" s="0">
-        <v>14.83</v>
+        <v>12.05</v>
       </c>
       <c r="H1139" s="0" t="s">
-        <v>3108</v>
+        <v>3127</v>
       </c>
     </row>
     <row r="1140" spans="1:8">
       <c r="A1140" s="0">
-        <v>17411</v>
+        <v>24502</v>
       </c>
       <c r="B1140" s="0" t="s">
-        <v>3109</v>
+        <v>3128</v>
       </c>
       <c r="C1140" s="0" t="s">
-        <v>3110</v>
+        <v>3129</v>
       </c>
       <c r="D1140" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1140" s="0" t="s">
-        <v>2732</v>
+        <v>27</v>
       </c>
       <c r="G1140" s="0">
-        <v>18.11</v>
+        <v>31.61</v>
       </c>
       <c r="H1140" s="0" t="s">
-        <v>3111</v>
+        <v>3130</v>
       </c>
     </row>
     <row r="1141" spans="1:8">
       <c r="A1141" s="0">
-        <v>17412</v>
+        <v>24506</v>
       </c>
       <c r="B1141" s="0" t="s">
-        <v>3112</v>
+        <v>3131</v>
       </c>
       <c r="C1141" s="0" t="s">
-        <v>3113</v>
+        <v>3132</v>
       </c>
       <c r="D1141" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1141" s="0" t="s">
-        <v>2732</v>
+        <v>27</v>
       </c>
       <c r="G1141" s="0">
-        <v>21.27</v>
+        <v>13.79</v>
       </c>
       <c r="H1141" s="0" t="s">
-        <v>3114</v>
+        <v>3133</v>
       </c>
     </row>
     <row r="1142" spans="1:8">
       <c r="A1142" s="0">
-        <v>17431</v>
+        <v>22156</v>
       </c>
       <c r="B1142" s="0" t="s">
-        <v>3115</v>
+        <v>3134</v>
       </c>
       <c r="C1142" s="0" t="s">
-        <v>3116</v>
+        <v>3135</v>
       </c>
       <c r="D1142" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1142" s="0" t="s">
-        <v>1638</v>
+        <v>27</v>
       </c>
       <c r="G1142" s="0">
-        <v>9.800000000000001</v>
+        <v>12.12</v>
       </c>
       <c r="H1142" s="0" t="s">
-        <v>3117</v>
+        <v>3136</v>
       </c>
     </row>
     <row r="1143" spans="1:8">
       <c r="A1143" s="0">
-        <v>17474</v>
+        <v>24513</v>
       </c>
       <c r="B1143" s="0" t="s">
-        <v>3118</v>
+        <v>3137</v>
       </c>
       <c r="C1143" s="0" t="s">
-        <v>3119</v>
+        <v>3138</v>
       </c>
       <c r="D1143" s="0" t="s">
-        <v>20</v>
+        <v>9</v>
       </c>
       <c r="E1143" s="0" t="s">
-        <v>3074</v>
+        <v>14</v>
       </c>
       <c r="G1143" s="0">
-        <v>12.67</v>
+        <v>65.8</v>
       </c>
       <c r="H1143" s="0" t="s">
-        <v>3120</v>
+        <v>3139</v>
       </c>
     </row>
     <row r="1144" spans="1:8">
       <c r="A1144" s="0">
-        <v>17475</v>
+        <v>24514</v>
       </c>
       <c r="B1144" s="0" t="s">
-        <v>3121</v>
+        <v>3140</v>
       </c>
       <c r="C1144" s="0" t="s">
-        <v>3122</v>
+        <v>3141</v>
       </c>
       <c r="D1144" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1144" s="0" t="s">
-        <v>3074</v>
+        <v>14</v>
       </c>
       <c r="G1144" s="0">
-        <v>12.43</v>
+        <v>17.38</v>
       </c>
       <c r="H1144" s="0" t="s">
-        <v>3123</v>
+        <v>3142</v>
       </c>
     </row>
     <row r="1145" spans="1:8">
       <c r="A1145" s="0">
-        <v>17525</v>
+        <v>24517</v>
       </c>
       <c r="B1145" s="0" t="s">
-        <v>3124</v>
+        <v>3143</v>
       </c>
       <c r="C1145" s="0" t="s">
-        <v>3125</v>
+        <v>3144</v>
       </c>
       <c r="D1145" s="0" t="s">
-        <v>9</v>
+        <v>660</v>
       </c>
       <c r="E1145" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G1145" s="0">
-        <v>11.64</v>
+        <v>16.29</v>
       </c>
       <c r="H1145" s="0" t="s">
-        <v>3126</v>
+        <v>3145</v>
       </c>
     </row>
     <row r="1146" spans="1:8">
       <c r="A1146" s="0">
-        <v>17594</v>
+        <v>18289</v>
       </c>
       <c r="B1146" s="0" t="s">
-        <v>3127</v>
+        <v>3146</v>
       </c>
       <c r="C1146" s="0" t="s">
-        <v>3128</v>
+        <v>3147</v>
       </c>
       <c r="D1146" s="0" t="s">
-        <v>20</v>
+        <v>9</v>
       </c>
       <c r="E1146" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G1146" s="0">
-        <v>12.69</v>
+        <v>21.18</v>
       </c>
       <c r="H1146" s="0" t="s">
-        <v>3129</v>
+        <v>3148</v>
       </c>
     </row>
     <row r="1147" spans="1:8">
       <c r="A1147" s="0">
-        <v>17607</v>
+        <v>24521</v>
       </c>
       <c r="B1147" s="0" t="s">
-        <v>3130</v>
+        <v>3149</v>
       </c>
       <c r="C1147" s="0" t="s">
-        <v>3131</v>
+        <v>3150</v>
       </c>
       <c r="D1147" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1147" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G1147" s="0">
-        <v>3.32</v>
+        <v>20.41</v>
       </c>
       <c r="H1147" s="0" t="s">
-        <v>3132</v>
+        <v>3151</v>
       </c>
     </row>
     <row r="1148" spans="1:8">
       <c r="A1148" s="0">
-        <v>17610</v>
+        <v>18282</v>
       </c>
       <c r="B1148" s="0" t="s">
-        <v>3133</v>
+        <v>3152</v>
       </c>
       <c r="C1148" s="0" t="s">
-        <v>3134</v>
+        <v>3153</v>
       </c>
       <c r="D1148" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1148" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G1148" s="0">
-        <v>1.11</v>
+        <v>48.05</v>
       </c>
       <c r="H1148" s="0" t="s">
-        <v>3135</v>
+        <v>3154</v>
       </c>
     </row>
     <row r="1149" spans="1:8">
       <c r="A1149" s="0">
         <v>18282</v>
       </c>
       <c r="B1149" s="0" t="s">
-        <v>3136</v>
+        <v>3155</v>
       </c>
       <c r="C1149" s="0" t="s">
-        <v>3137</v>
+        <v>3153</v>
       </c>
       <c r="D1149" s="0" t="s">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="E1149" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G1149" s="0">
         <v>48.05</v>
       </c>
       <c r="H1149" s="0" t="s">
-        <v>3138</v>
+        <v>3154</v>
       </c>
     </row>
     <row r="1150" spans="1:8">
       <c r="A1150" s="0">
-        <v>18282</v>
+        <v>18283</v>
       </c>
       <c r="B1150" s="0" t="s">
-        <v>3139</v>
+        <v>3156</v>
       </c>
       <c r="C1150" s="0" t="s">
-        <v>3137</v>
+        <v>3157</v>
       </c>
       <c r="D1150" s="0" t="s">
-        <v>20</v>
+        <v>3158</v>
       </c>
       <c r="E1150" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G1150" s="0">
-        <v>48.05</v>
+        <v>20.55</v>
       </c>
       <c r="H1150" s="0" t="s">
-        <v>3138</v>
+        <v>3159</v>
       </c>
     </row>
     <row r="1151" spans="1:8">
       <c r="A1151" s="0">
-        <v>18283</v>
+        <v>26867</v>
       </c>
       <c r="B1151" s="0" t="s">
-        <v>3140</v>
+        <v>3160</v>
       </c>
       <c r="C1151" s="0" t="s">
-        <v>3141</v>
+        <v>3161</v>
       </c>
       <c r="D1151" s="0" t="s">
-        <v>3142</v>
+        <v>9</v>
       </c>
       <c r="E1151" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G1151" s="0">
-        <v>20.55</v>
+        <v>168.38</v>
       </c>
       <c r="H1151" s="0" t="s">
-        <v>3143</v>
+        <v>3162</v>
       </c>
     </row>
     <row r="1152" spans="1:8">
       <c r="A1152" s="0">
-        <v>12326</v>
+        <v>26868</v>
       </c>
       <c r="B1152" s="0" t="s">
-        <v>3144</v>
+        <v>3163</v>
       </c>
       <c r="C1152" s="0" t="s">
-        <v>3145</v>
+        <v>3164</v>
       </c>
       <c r="D1152" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1152" s="0" t="s">
-        <v>142</v>
+        <v>14</v>
       </c>
       <c r="G1152" s="0">
-        <v>5.05</v>
+        <v>2.11</v>
       </c>
       <c r="H1152" s="0" t="s">
-        <v>3146</v>
+        <v>3165</v>
       </c>
     </row>
     <row r="1153" spans="1:8">
       <c r="A1153" s="0">
-        <v>12326</v>
+        <v>18293</v>
       </c>
       <c r="B1153" s="0" t="s">
-        <v>3147</v>
+        <v>3166</v>
       </c>
       <c r="C1153" s="0" t="s">
-        <v>3145</v>
+        <v>3167</v>
       </c>
       <c r="D1153" s="0" t="s">
-        <v>158</v>
+        <v>9</v>
       </c>
       <c r="E1153" s="0" t="s">
-        <v>142</v>
+        <v>14</v>
       </c>
       <c r="G1153" s="0">
-        <v>5.05</v>
+        <v>17.74</v>
       </c>
       <c r="H1153" s="0" t="s">
-        <v>3146</v>
+        <v>3168</v>
       </c>
     </row>
     <row r="1154" spans="1:8">
       <c r="A1154" s="0">
-        <v>18097</v>
+        <v>18304</v>
       </c>
       <c r="B1154" s="0" t="s">
-        <v>3148</v>
+        <v>3169</v>
       </c>
       <c r="C1154" s="0" t="s">
-        <v>3149</v>
+        <v>3170</v>
       </c>
       <c r="D1154" s="0" t="s">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="E1154" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G1154" s="0">
-        <v>3</v>
+        <v>11.95</v>
       </c>
       <c r="H1154" s="0" t="s">
-        <v>3150</v>
+        <v>3171</v>
       </c>
     </row>
     <row r="1155" spans="1:8">
       <c r="A1155" s="0">
-        <v>18097</v>
+        <v>18311</v>
       </c>
       <c r="B1155" s="0" t="s">
-        <v>3151</v>
+        <v>3172</v>
       </c>
       <c r="C1155" s="0" t="s">
-        <v>3149</v>
+        <v>3173</v>
       </c>
       <c r="D1155" s="0" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="E1155" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G1155" s="0">
-        <v>3</v>
+        <v>10.9</v>
       </c>
       <c r="H1155" s="0" t="s">
-        <v>3150</v>
+        <v>3174</v>
       </c>
     </row>
     <row r="1156" spans="1:8">
       <c r="A1156" s="0">
-        <v>12914</v>
+        <v>22159</v>
       </c>
       <c r="B1156" s="0" t="s">
-        <v>3152</v>
+        <v>3175</v>
       </c>
       <c r="C1156" s="0" t="s">
-        <v>3153</v>
+        <v>3176</v>
       </c>
       <c r="D1156" s="0" t="s">
-        <v>40</v>
+        <v>9</v>
       </c>
       <c r="E1156" s="0" t="s">
-        <v>707</v>
+        <v>14</v>
       </c>
       <c r="G1156" s="0">
-        <v>7.28</v>
+        <v>12.87</v>
       </c>
       <c r="H1156" s="0" t="s">
-        <v>3154</v>
+        <v>3177</v>
       </c>
     </row>
     <row r="1157" spans="1:8">
       <c r="A1157" s="0">
-        <v>12914</v>
+        <v>22160</v>
       </c>
       <c r="B1157" s="0" t="s">
-        <v>3155</v>
+        <v>3178</v>
       </c>
       <c r="C1157" s="0" t="s">
-        <v>3153</v>
+        <v>3179</v>
       </c>
       <c r="D1157" s="0" t="s">
-        <v>1129</v>
+        <v>9</v>
       </c>
       <c r="E1157" s="0" t="s">
-        <v>707</v>
+        <v>14</v>
       </c>
       <c r="G1157" s="0">
-        <v>7.28</v>
+        <v>24.02</v>
       </c>
       <c r="H1157" s="0" t="s">
-        <v>3154</v>
+        <v>3180</v>
       </c>
     </row>
     <row r="1158" spans="1:8">
       <c r="A1158" s="0">
-        <v>17143</v>
+        <v>26870</v>
       </c>
       <c r="B1158" s="0" t="s">
-        <v>3156</v>
+        <v>3181</v>
       </c>
       <c r="C1158" s="0" t="s">
-        <v>3157</v>
+        <v>3182</v>
       </c>
       <c r="D1158" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1158" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G1158" s="0">
-        <v>17.46</v>
+        <v>19.82</v>
       </c>
       <c r="H1158" s="0" t="s">
-        <v>3158</v>
+        <v>3183</v>
       </c>
     </row>
     <row r="1159" spans="1:8">
       <c r="A1159" s="0">
-        <v>17154</v>
+        <v>26872</v>
       </c>
       <c r="B1159" s="0" t="s">
-        <v>3159</v>
+        <v>3184</v>
       </c>
       <c r="C1159" s="0" t="s">
-        <v>3160</v>
+        <v>3185</v>
       </c>
       <c r="D1159" s="0" t="s">
-        <v>20</v>
+        <v>9</v>
       </c>
       <c r="E1159" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G1159" s="0">
-        <v>46.75</v>
+        <v>15.13</v>
       </c>
       <c r="H1159" s="0" t="s">
-        <v>3161</v>
+        <v>3186</v>
       </c>
     </row>
     <row r="1160" spans="1:8">
       <c r="A1160" s="0">
-        <v>17235</v>
+        <v>18323</v>
       </c>
       <c r="B1160" s="0" t="s">
-        <v>3162</v>
+        <v>3187</v>
       </c>
       <c r="C1160" s="0" t="s">
-        <v>3163</v>
+        <v>3188</v>
       </c>
       <c r="D1160" s="0" t="s">
-        <v>38</v>
+        <v>9</v>
       </c>
       <c r="E1160" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G1160" s="0">
-        <v>29.51</v>
+        <v>19.21</v>
       </c>
       <c r="H1160" s="0" t="s">
-        <v>3164</v>
+        <v>3189</v>
       </c>
     </row>
     <row r="1161" spans="1:8">
       <c r="A1161" s="0">
-        <v>17289</v>
+        <v>18323</v>
       </c>
       <c r="B1161" s="0" t="s">
-        <v>3165</v>
+        <v>3190</v>
       </c>
       <c r="C1161" s="0" t="s">
-        <v>3166</v>
+        <v>3188</v>
       </c>
       <c r="D1161" s="0" t="s">
-        <v>2110</v>
+        <v>22</v>
       </c>
       <c r="E1161" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G1161" s="0">
-        <v>15.76</v>
+        <v>19.21</v>
       </c>
       <c r="H1161" s="0" t="s">
-        <v>3167</v>
+        <v>3189</v>
       </c>
     </row>
     <row r="1162" spans="1:8">
       <c r="A1162" s="0">
-        <v>18289</v>
+        <v>26873</v>
       </c>
       <c r="B1162" s="0" t="s">
-        <v>3168</v>
+        <v>3191</v>
       </c>
       <c r="C1162" s="0" t="s">
-        <v>3169</v>
+        <v>3192</v>
       </c>
       <c r="D1162" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1162" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G1162" s="0">
-        <v>21.18</v>
+        <v>26.02</v>
       </c>
       <c r="H1162" s="0" t="s">
-        <v>3170</v>
+        <v>3193</v>
       </c>
     </row>
     <row r="1163" spans="1:8">
       <c r="A1163" s="0">
-        <v>12828</v>
+        <v>18326</v>
       </c>
       <c r="B1163" s="0" t="s">
-        <v>3171</v>
+        <v>3194</v>
       </c>
       <c r="C1163" s="0" t="s">
-        <v>3172</v>
+        <v>3195</v>
       </c>
       <c r="D1163" s="0" t="s">
-        <v>1437</v>
+        <v>9</v>
       </c>
       <c r="E1163" s="0" t="s">
-        <v>142</v>
+        <v>2757</v>
       </c>
       <c r="G1163" s="0">
-        <v>3.61</v>
+        <v>58.62</v>
       </c>
       <c r="H1163" s="0" t="s">
-        <v>3173</v>
+        <v>3196</v>
       </c>
     </row>
     <row r="1164" spans="1:8">
       <c r="A1164" s="0">
-        <v>17097</v>
+        <v>26878</v>
       </c>
       <c r="B1164" s="0" t="s">
-        <v>3174</v>
+        <v>3197</v>
       </c>
       <c r="C1164" s="0" t="s">
-        <v>3175</v>
+        <v>3198</v>
       </c>
       <c r="D1164" s="0" t="s">
         <v>9</v>
       </c>
-      <c r="E1164" s="0"/>
+      <c r="E1164" s="0" t="s">
+        <v>10</v>
+      </c>
       <c r="G1164" s="0">
-        <v>42.59</v>
+        <v>17.99</v>
       </c>
       <c r="H1164" s="0" t="s">
-        <v>3176</v>
+        <v>3199</v>
       </c>
     </row>
     <row r="1165" spans="1:8">
       <c r="A1165" s="0">
-        <v>17098</v>
+        <v>26890</v>
       </c>
       <c r="B1165" s="0" t="s">
-        <v>3177</v>
+        <v>3200</v>
       </c>
       <c r="C1165" s="0" t="s">
-        <v>3178</v>
+        <v>3201</v>
       </c>
       <c r="D1165" s="0" t="s">
-        <v>9</v>
-[...1 lines deleted...]
-      <c r="E1165" s="0"/>
+        <v>209</v>
+      </c>
+      <c r="E1165" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G1165" s="0">
-        <v>46.62</v>
+        <v>11.08</v>
       </c>
       <c r="H1165" s="0" t="s">
-        <v>3179</v>
+        <v>3202</v>
       </c>
     </row>
     <row r="1166" spans="1:8">
       <c r="A1166" s="0">
-        <v>18353</v>
+        <v>26890</v>
       </c>
       <c r="B1166" s="0" t="s">
-        <v>3180</v>
+        <v>3203</v>
       </c>
       <c r="C1166" s="0" t="s">
-        <v>3181</v>
+        <v>3201</v>
       </c>
       <c r="D1166" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1166" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G1166" s="0">
-        <v>40.26</v>
+        <v>11.08</v>
       </c>
       <c r="H1166" s="0" t="s">
-        <v>3182</v>
+        <v>3202</v>
       </c>
     </row>
     <row r="1167" spans="1:8">
       <c r="A1167" s="0">
-        <v>11841</v>
+        <v>19490</v>
       </c>
       <c r="B1167" s="0" t="s">
-        <v>3183</v>
+        <v>3204</v>
       </c>
       <c r="C1167" s="0" t="s">
-        <v>3184</v>
+        <v>3205</v>
       </c>
       <c r="D1167" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1167" s="0" t="s">
-        <v>142</v>
+        <v>14</v>
       </c>
       <c r="G1167" s="0">
-        <v>31.48</v>
+        <v>1.29</v>
       </c>
       <c r="H1167" s="0" t="s">
-        <v>3185</v>
+        <v>3206</v>
       </c>
     </row>
     <row r="1168" spans="1:8">
       <c r="A1168" s="0">
-        <v>11879</v>
+        <v>26901</v>
       </c>
       <c r="B1168" s="0" t="s">
-        <v>3186</v>
+        <v>3207</v>
       </c>
       <c r="C1168" s="0" t="s">
-        <v>3187</v>
+        <v>3208</v>
       </c>
       <c r="D1168" s="0" t="s">
-        <v>3017</v>
+        <v>9</v>
       </c>
       <c r="E1168" s="0" t="s">
-        <v>1205</v>
+        <v>1433</v>
       </c>
       <c r="G1168" s="0">
-        <v>18.27</v>
+        <v>23.37</v>
       </c>
       <c r="H1168" s="0" t="s">
-        <v>3188</v>
+        <v>3209</v>
       </c>
     </row>
     <row r="1169" spans="1:8">
       <c r="A1169" s="0">
-        <v>11881</v>
+        <v>26895</v>
       </c>
       <c r="B1169" s="0" t="s">
-        <v>3189</v>
+        <v>3210</v>
       </c>
       <c r="C1169" s="0" t="s">
-        <v>3190</v>
+        <v>3211</v>
       </c>
       <c r="D1169" s="0" t="s">
-        <v>1936</v>
+        <v>9</v>
       </c>
       <c r="E1169" s="0" t="s">
-        <v>1205</v>
+        <v>1433</v>
       </c>
       <c r="G1169" s="0">
-        <v>18.66</v>
+        <v>264.63</v>
       </c>
       <c r="H1169" s="0" t="s">
-        <v>3191</v>
+        <v>3212</v>
       </c>
     </row>
     <row r="1170" spans="1:8">
       <c r="A1170" s="0">
-        <v>11882</v>
+        <v>26899</v>
       </c>
       <c r="B1170" s="0" t="s">
-        <v>3192</v>
+        <v>3213</v>
       </c>
       <c r="C1170" s="0" t="s">
-        <v>3193</v>
+        <v>3214</v>
       </c>
       <c r="D1170" s="0" t="s">
-        <v>1538</v>
+        <v>9</v>
       </c>
       <c r="E1170" s="0" t="s">
-        <v>1205</v>
+        <v>1433</v>
       </c>
       <c r="G1170" s="0">
-        <v>19.51</v>
+        <v>106.98</v>
       </c>
       <c r="H1170" s="0" t="s">
-        <v>3194</v>
+        <v>3215</v>
       </c>
     </row>
     <row r="1171" spans="1:8">
       <c r="A1171" s="0">
-        <v>11882</v>
+        <v>18347</v>
       </c>
       <c r="B1171" s="0" t="s">
-        <v>3195</v>
+        <v>3216</v>
       </c>
       <c r="C1171" s="0" t="s">
-        <v>3193</v>
+        <v>3217</v>
       </c>
       <c r="D1171" s="0" t="s">
-        <v>3014</v>
+        <v>3218</v>
       </c>
       <c r="E1171" s="0" t="s">
-        <v>1205</v>
+        <v>14</v>
       </c>
       <c r="G1171" s="0">
-        <v>19.51</v>
+        <v>12.34</v>
       </c>
       <c r="H1171" s="0" t="s">
-        <v>3194</v>
+        <v>3219</v>
       </c>
     </row>
     <row r="1172" spans="1:8">
       <c r="A1172" s="0">
-        <v>11924</v>
+        <v>18348</v>
       </c>
       <c r="B1172" s="0" t="s">
-        <v>3196</v>
+        <v>3220</v>
       </c>
       <c r="C1172" s="0" t="s">
-        <v>3187</v>
+        <v>3221</v>
       </c>
       <c r="D1172" s="0" t="s">
-        <v>769</v>
+        <v>3218</v>
       </c>
       <c r="E1172" s="0" t="s">
-        <v>1205</v>
+        <v>14</v>
       </c>
       <c r="G1172" s="0">
-        <v>15.64</v>
+        <v>7.82</v>
       </c>
       <c r="H1172" s="0" t="s">
-        <v>3197</v>
+        <v>3222</v>
       </c>
     </row>
     <row r="1173" spans="1:8">
       <c r="A1173" s="0">
-        <v>11925</v>
+        <v>24535</v>
       </c>
       <c r="B1173" s="0" t="s">
-        <v>3198</v>
+        <v>3223</v>
       </c>
       <c r="C1173" s="0" t="s">
-        <v>3199</v>
+        <v>3224</v>
       </c>
       <c r="D1173" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1173" s="0" t="s">
-        <v>1205</v>
+        <v>14</v>
       </c>
       <c r="G1173" s="0">
-        <v>19.1</v>
+        <v>5</v>
       </c>
       <c r="H1173" s="0" t="s">
-        <v>3200</v>
+        <v>3225</v>
       </c>
     </row>
     <row r="1174" spans="1:8">
       <c r="A1174" s="0">
-        <v>11927</v>
+        <v>19493</v>
       </c>
       <c r="B1174" s="0" t="s">
-        <v>3201</v>
+        <v>3226</v>
       </c>
       <c r="C1174" s="0" t="s">
-        <v>3202</v>
+        <v>3227</v>
       </c>
       <c r="D1174" s="0" t="s">
-        <v>3017</v>
+        <v>44</v>
       </c>
       <c r="E1174" s="0" t="s">
-        <v>1205</v>
+        <v>14</v>
       </c>
       <c r="G1174" s="0">
-        <v>15.37</v>
+        <v>1.86</v>
       </c>
       <c r="H1174" s="0" t="s">
-        <v>3203</v>
+        <v>3228</v>
       </c>
     </row>
     <row r="1175" spans="1:8">
       <c r="A1175" s="0">
-        <v>11928</v>
+        <v>19494</v>
       </c>
       <c r="B1175" s="0" t="s">
-        <v>3204</v>
+        <v>3229</v>
       </c>
       <c r="C1175" s="0" t="s">
-        <v>3205</v>
+        <v>3230</v>
       </c>
       <c r="D1175" s="0" t="s">
-        <v>769</v>
+        <v>9</v>
       </c>
       <c r="E1175" s="0" t="s">
-        <v>1205</v>
+        <v>14</v>
       </c>
       <c r="G1175" s="0">
-        <v>15.76</v>
+        <v>15.66</v>
       </c>
       <c r="H1175" s="0" t="s">
-        <v>3206</v>
+        <v>3231</v>
       </c>
     </row>
     <row r="1176" spans="1:8">
       <c r="A1176" s="0">
-        <v>11933</v>
+        <v>18350</v>
       </c>
       <c r="B1176" s="0" t="s">
-        <v>3207</v>
+        <v>3232</v>
       </c>
       <c r="C1176" s="0" t="s">
-        <v>3208</v>
+        <v>3233</v>
       </c>
       <c r="D1176" s="0" t="s">
-        <v>9</v>
+        <v>44</v>
       </c>
       <c r="E1176" s="0" t="s">
-        <v>1638</v>
+        <v>14</v>
       </c>
       <c r="G1176" s="0">
-        <v>11.34</v>
+        <v>8.41</v>
       </c>
       <c r="H1176" s="0" t="s">
-        <v>3209</v>
+        <v>3234</v>
       </c>
     </row>
     <row r="1177" spans="1:8">
       <c r="A1177" s="0">
-        <v>11934</v>
+        <v>18351</v>
       </c>
       <c r="B1177" s="0" t="s">
-        <v>3210</v>
+        <v>3235</v>
       </c>
       <c r="C1177" s="0" t="s">
-        <v>3211</v>
+        <v>3236</v>
       </c>
       <c r="D1177" s="0" t="s">
-        <v>769</v>
+        <v>9</v>
       </c>
       <c r="E1177" s="0" t="s">
-        <v>1638</v>
+        <v>14</v>
       </c>
       <c r="G1177" s="0">
-        <v>15.37</v>
+        <v>6.61</v>
       </c>
       <c r="H1177" s="0" t="s">
-        <v>3212</v>
+        <v>3237</v>
       </c>
     </row>
     <row r="1178" spans="1:8">
       <c r="A1178" s="0">
-        <v>11941</v>
+        <v>24538</v>
       </c>
       <c r="B1178" s="0" t="s">
-        <v>3213</v>
+        <v>3238</v>
       </c>
       <c r="C1178" s="0" t="s">
-        <v>3214</v>
+        <v>3239</v>
       </c>
       <c r="D1178" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1178" s="0" t="s">
-        <v>1638</v>
+        <v>14</v>
       </c>
       <c r="G1178" s="0">
-        <v>17.09</v>
+        <v>17.48</v>
       </c>
       <c r="H1178" s="0" t="s">
-        <v>3215</v>
+        <v>3240</v>
       </c>
     </row>
     <row r="1179" spans="1:8">
       <c r="A1179" s="0">
-        <v>11943</v>
+        <v>18353</v>
       </c>
       <c r="B1179" s="0" t="s">
-        <v>3216</v>
+        <v>3241</v>
       </c>
       <c r="C1179" s="0" t="s">
-        <v>3217</v>
+        <v>3242</v>
       </c>
       <c r="D1179" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1179" s="0" t="s">
-        <v>1638</v>
+        <v>14</v>
       </c>
       <c r="G1179" s="0">
-        <v>14.6</v>
+        <v>40.26</v>
       </c>
       <c r="H1179" s="0" t="s">
-        <v>3218</v>
+        <v>3243</v>
       </c>
     </row>
     <row r="1180" spans="1:8">
       <c r="A1180" s="0">
-        <v>11959</v>
+        <v>26907</v>
       </c>
       <c r="B1180" s="0" t="s">
-        <v>3219</v>
+        <v>3244</v>
       </c>
       <c r="C1180" s="0" t="s">
-        <v>3220</v>
+        <v>3245</v>
       </c>
       <c r="D1180" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1180" s="0" t="s">
-        <v>2732</v>
+        <v>3246</v>
       </c>
       <c r="G1180" s="0">
-        <v>8.68</v>
+        <v>21.71</v>
       </c>
       <c r="H1180" s="0" t="s">
-        <v>3221</v>
+        <v>3247</v>
       </c>
     </row>
     <row r="1181" spans="1:8">
       <c r="A1181" s="0">
-        <v>11960</v>
+        <v>26907</v>
       </c>
       <c r="B1181" s="0" t="s">
-        <v>3222</v>
+        <v>3248</v>
       </c>
       <c r="C1181" s="0" t="s">
-        <v>3223</v>
+        <v>3245</v>
       </c>
       <c r="D1181" s="0" t="s">
-        <v>9</v>
+        <v>456</v>
       </c>
       <c r="E1181" s="0" t="s">
-        <v>2732</v>
+        <v>3246</v>
       </c>
       <c r="G1181" s="0">
-        <v>11.36</v>
+        <v>21.71</v>
       </c>
       <c r="H1181" s="0" t="s">
-        <v>3224</v>
+        <v>3247</v>
       </c>
     </row>
     <row r="1182" spans="1:8">
       <c r="A1182" s="0">
-        <v>26024</v>
+        <v>26909</v>
       </c>
       <c r="B1182" s="0" t="s">
-        <v>3225</v>
+        <v>3249</v>
       </c>
       <c r="C1182" s="0" t="s">
-        <v>3226</v>
+        <v>3250</v>
       </c>
       <c r="D1182" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1182" s="0" t="s">
-        <v>1205</v>
+        <v>3246</v>
       </c>
       <c r="G1182" s="0">
-        <v>20.28</v>
+        <v>26.49</v>
       </c>
       <c r="H1182" s="0" t="s">
-        <v>3227</v>
+        <v>3251</v>
       </c>
     </row>
     <row r="1183" spans="1:8">
       <c r="A1183" s="0">
-        <v>26026</v>
+        <v>26909</v>
       </c>
       <c r="B1183" s="0" t="s">
-        <v>3228</v>
+        <v>3252</v>
       </c>
       <c r="C1183" s="0" t="s">
-        <v>3229</v>
+        <v>3250</v>
       </c>
       <c r="D1183" s="0" t="s">
-        <v>9</v>
+        <v>456</v>
       </c>
       <c r="E1183" s="0" t="s">
-        <v>1205</v>
+        <v>3246</v>
       </c>
       <c r="G1183" s="0">
-        <v>12.85</v>
+        <v>26.49</v>
       </c>
       <c r="H1183" s="0" t="s">
-        <v>3230</v>
+        <v>3251</v>
       </c>
     </row>
     <row r="1184" spans="1:8">
       <c r="A1184" s="0">
-        <v>26034</v>
+        <v>26909</v>
       </c>
       <c r="B1184" s="0" t="s">
-        <v>3231</v>
+        <v>3253</v>
       </c>
       <c r="C1184" s="0" t="s">
-        <v>3232</v>
+        <v>3250</v>
       </c>
       <c r="D1184" s="0" t="s">
-        <v>9</v>
+        <v>52</v>
       </c>
       <c r="E1184" s="0" t="s">
-        <v>10</v>
+        <v>3246</v>
       </c>
       <c r="G1184" s="0">
-        <v>10.9</v>
+        <v>26.49</v>
       </c>
       <c r="H1184" s="0" t="s">
-        <v>3233</v>
+        <v>3251</v>
       </c>
     </row>
     <row r="1185" spans="1:8">
       <c r="A1185" s="0">
-        <v>26060</v>
+        <v>26910</v>
       </c>
       <c r="B1185" s="0" t="s">
-        <v>3234</v>
+        <v>3254</v>
       </c>
       <c r="C1185" s="0" t="s">
-        <v>3235</v>
+        <v>3255</v>
       </c>
       <c r="D1185" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1185" s="0" t="s">
-        <v>1205</v>
+        <v>3246</v>
       </c>
       <c r="G1185" s="0">
-        <v>17.62</v>
+        <v>18.22</v>
       </c>
       <c r="H1185" s="0" t="s">
-        <v>3236</v>
+        <v>3256</v>
       </c>
     </row>
     <row r="1186" spans="1:8">
       <c r="A1186" s="0">
-        <v>26070</v>
+        <v>26910</v>
       </c>
       <c r="B1186" s="0" t="s">
-        <v>3237</v>
+        <v>3257</v>
       </c>
       <c r="C1186" s="0" t="s">
-        <v>3238</v>
+        <v>3255</v>
       </c>
       <c r="D1186" s="0" t="s">
-        <v>9</v>
+        <v>456</v>
       </c>
       <c r="E1186" s="0" t="s">
-        <v>10</v>
+        <v>3246</v>
       </c>
       <c r="G1186" s="0">
-        <v>11.24</v>
+        <v>18.22</v>
       </c>
       <c r="H1186" s="0" t="s">
-        <v>3239</v>
+        <v>3256</v>
       </c>
     </row>
     <row r="1187" spans="1:8">
       <c r="A1187" s="0">
-        <v>26097</v>
+        <v>26913</v>
       </c>
       <c r="B1187" s="0" t="s">
-        <v>3240</v>
+        <v>3258</v>
       </c>
       <c r="C1187" s="0" t="s">
-        <v>3241</v>
+        <v>3259</v>
       </c>
       <c r="D1187" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1187" s="0" t="s">
-        <v>1638</v>
+        <v>3246</v>
       </c>
       <c r="G1187" s="0">
-        <v>9.6</v>
+        <v>153.69</v>
       </c>
       <c r="H1187" s="0" t="s">
-        <v>3242</v>
+        <v>3260</v>
       </c>
     </row>
     <row r="1188" spans="1:8">
       <c r="A1188" s="0">
-        <v>26099</v>
+        <v>26915</v>
       </c>
       <c r="B1188" s="0" t="s">
-        <v>3243</v>
+        <v>3261</v>
       </c>
       <c r="C1188" s="0" t="s">
-        <v>3244</v>
+        <v>3262</v>
       </c>
       <c r="D1188" s="0" t="s">
-        <v>3024</v>
+        <v>9</v>
       </c>
       <c r="E1188" s="0" t="s">
-        <v>1205</v>
+        <v>3246</v>
       </c>
       <c r="G1188" s="0">
-        <v>15.18</v>
+        <v>278.89</v>
       </c>
       <c r="H1188" s="0" t="s">
-        <v>3245</v>
+        <v>3263</v>
       </c>
     </row>
     <row r="1189" spans="1:8">
       <c r="A1189" s="0">
-        <v>26109</v>
+        <v>26916</v>
       </c>
       <c r="B1189" s="0" t="s">
+        <v>3264</v>
+      </c>
+      <c r="C1189" s="0" t="s">
+        <v>3265</v>
+      </c>
+      <c r="D1189" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E1189" s="0" t="s">
         <v>3246</v>
       </c>
-      <c r="C1189" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G1189" s="0">
-        <v>20.62</v>
+        <v>45.43</v>
       </c>
       <c r="H1189" s="0" t="s">
-        <v>3248</v>
+        <v>3266</v>
       </c>
     </row>
     <row r="1190" spans="1:8">
       <c r="A1190" s="0">
-        <v>26109</v>
+        <v>26917</v>
       </c>
       <c r="B1190" s="0" t="s">
-        <v>3249</v>
+        <v>3267</v>
       </c>
       <c r="C1190" s="0" t="s">
-        <v>3247</v>
+        <v>3268</v>
       </c>
       <c r="D1190" s="0" t="s">
-        <v>9</v>
+        <v>3269</v>
       </c>
       <c r="E1190" s="0" t="s">
-        <v>1205</v>
+        <v>3246</v>
       </c>
       <c r="G1190" s="0">
-        <v>20.62</v>
+        <v>46.73</v>
       </c>
       <c r="H1190" s="0" t="s">
-        <v>3248</v>
+        <v>3270</v>
       </c>
     </row>
     <row r="1191" spans="1:8">
       <c r="A1191" s="0">
-        <v>26109</v>
+        <v>26917</v>
       </c>
       <c r="B1191" s="0" t="s">
-        <v>3250</v>
+        <v>3271</v>
       </c>
       <c r="C1191" s="0" t="s">
-        <v>3247</v>
+        <v>3268</v>
       </c>
       <c r="D1191" s="0" t="s">
-        <v>1129</v>
+        <v>456</v>
       </c>
       <c r="E1191" s="0" t="s">
-        <v>1205</v>
+        <v>3246</v>
       </c>
       <c r="G1191" s="0">
-        <v>20.62</v>
+        <v>46.73</v>
       </c>
       <c r="H1191" s="0" t="s">
-        <v>3248</v>
+        <v>3270</v>
       </c>
     </row>
     <row r="1192" spans="1:8">
       <c r="A1192" s="0">
-        <v>26110</v>
+        <v>26917</v>
       </c>
       <c r="B1192" s="0" t="s">
-        <v>3251</v>
+        <v>3272</v>
       </c>
       <c r="C1192" s="0" t="s">
-        <v>3252</v>
+        <v>3268</v>
       </c>
       <c r="D1192" s="0" t="s">
-        <v>525</v>
+        <v>52</v>
       </c>
       <c r="E1192" s="0" t="s">
-        <v>1205</v>
+        <v>3246</v>
       </c>
       <c r="G1192" s="0">
-        <v>24.61</v>
+        <v>46.73</v>
       </c>
       <c r="H1192" s="0" t="s">
-        <v>3253</v>
+        <v>3270</v>
       </c>
     </row>
     <row r="1193" spans="1:8">
       <c r="A1193" s="0">
-        <v>26114</v>
+        <v>26918</v>
       </c>
       <c r="B1193" s="0" t="s">
-        <v>3254</v>
+        <v>3273</v>
       </c>
       <c r="C1193" s="0" t="s">
-        <v>3255</v>
+        <v>3274</v>
       </c>
       <c r="D1193" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1193" s="0" t="s">
-        <v>1205</v>
+        <v>3246</v>
       </c>
       <c r="G1193" s="0">
-        <v>17.58</v>
+        <v>133.24</v>
       </c>
       <c r="H1193" s="0" t="s">
-        <v>3256</v>
+        <v>3275</v>
       </c>
     </row>
     <row r="1194" spans="1:8">
       <c r="A1194" s="0">
-        <v>26121</v>
+        <v>26918</v>
       </c>
       <c r="B1194" s="0" t="s">
-        <v>3257</v>
+        <v>3276</v>
       </c>
       <c r="C1194" s="0" t="s">
-        <v>3258</v>
+        <v>3274</v>
       </c>
       <c r="D1194" s="0" t="s">
-        <v>769</v>
+        <v>456</v>
       </c>
       <c r="E1194" s="0" t="s">
-        <v>3259</v>
+        <v>3246</v>
       </c>
       <c r="G1194" s="0">
-        <v>10.94</v>
+        <v>133.24</v>
       </c>
       <c r="H1194" s="0" t="s">
-        <v>3260</v>
+        <v>3275</v>
       </c>
     </row>
     <row r="1195" spans="1:8">
       <c r="A1195" s="0">
-        <v>26164</v>
+        <v>26918</v>
       </c>
       <c r="B1195" s="0" t="s">
-        <v>3261</v>
+        <v>3277</v>
       </c>
       <c r="C1195" s="0" t="s">
-        <v>3262</v>
+        <v>3274</v>
       </c>
       <c r="D1195" s="0" t="s">
-        <v>1538</v>
+        <v>52</v>
       </c>
       <c r="E1195" s="0" t="s">
-        <v>10</v>
+        <v>3246</v>
       </c>
       <c r="G1195" s="0">
-        <v>12.72</v>
+        <v>133.24</v>
       </c>
       <c r="H1195" s="0" t="s">
-        <v>3263</v>
+        <v>3275</v>
       </c>
     </row>
     <row r="1196" spans="1:8">
       <c r="A1196" s="0">
-        <v>26176</v>
+        <v>24540</v>
       </c>
       <c r="B1196" s="0" t="s">
-        <v>3264</v>
+        <v>3278</v>
       </c>
       <c r="C1196" s="0" t="s">
-        <v>3265</v>
+        <v>3279</v>
       </c>
       <c r="D1196" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1196" s="0" t="s">
-        <v>10</v>
+        <v>2757</v>
       </c>
       <c r="G1196" s="0">
-        <v>15.86</v>
+        <v>38.7</v>
       </c>
       <c r="H1196" s="0" t="s">
-        <v>3266</v>
+        <v>3280</v>
       </c>
     </row>
     <row r="1197" spans="1:8">
       <c r="A1197" s="0">
-        <v>26251</v>
+        <v>18356</v>
       </c>
       <c r="B1197" s="0" t="s">
-        <v>3267</v>
+        <v>3281</v>
       </c>
       <c r="C1197" s="0" t="s">
-        <v>3268</v>
+        <v>3282</v>
       </c>
       <c r="D1197" s="0" t="s">
-        <v>38</v>
+        <v>9</v>
       </c>
       <c r="E1197" s="0" t="s">
-        <v>1205</v>
+        <v>2757</v>
       </c>
       <c r="G1197" s="0">
-        <v>18.69</v>
+        <v>11.41</v>
       </c>
       <c r="H1197" s="0" t="s">
-        <v>3269</v>
+        <v>3283</v>
       </c>
     </row>
     <row r="1198" spans="1:8">
       <c r="A1198" s="0">
-        <v>26296</v>
+        <v>26924</v>
       </c>
       <c r="B1198" s="0" t="s">
-        <v>3270</v>
+        <v>3284</v>
       </c>
       <c r="C1198" s="0" t="s">
-        <v>3271</v>
+        <v>3285</v>
       </c>
       <c r="D1198" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1198" s="0" t="s">
-        <v>1638</v>
+        <v>2757</v>
       </c>
       <c r="G1198" s="0">
-        <v>10.77</v>
+        <v>22.72</v>
       </c>
       <c r="H1198" s="0" t="s">
-        <v>3272</v>
+        <v>3286</v>
       </c>
     </row>
     <row r="1199" spans="1:8">
       <c r="A1199" s="0">
-        <v>26297</v>
+        <v>24547</v>
       </c>
       <c r="B1199" s="0" t="s">
-        <v>3273</v>
+        <v>3287</v>
       </c>
       <c r="C1199" s="0" t="s">
-        <v>3274</v>
+        <v>3288</v>
       </c>
       <c r="D1199" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1199" s="0" t="s">
-        <v>1638</v>
+        <v>27</v>
       </c>
       <c r="G1199" s="0">
-        <v>14.35</v>
+        <v>12.83</v>
       </c>
       <c r="H1199" s="0" t="s">
-        <v>3275</v>
+        <v>3289</v>
       </c>
     </row>
     <row r="1200" spans="1:8">
       <c r="A1200" s="0">
-        <v>26314</v>
+        <v>19499</v>
       </c>
       <c r="B1200" s="0" t="s">
-        <v>3276</v>
+        <v>3290</v>
       </c>
       <c r="C1200" s="0" t="s">
-        <v>3277</v>
+        <v>3291</v>
       </c>
       <c r="D1200" s="0" t="s">
-        <v>525</v>
+        <v>9</v>
       </c>
       <c r="E1200" s="0" t="s">
-        <v>1205</v>
+        <v>27</v>
       </c>
       <c r="G1200" s="0">
-        <v>22.5</v>
+        <v>5.26</v>
       </c>
       <c r="H1200" s="0" t="s">
-        <v>3278</v>
+        <v>3292</v>
       </c>
     </row>
     <row r="1201" spans="1:8">
       <c r="A1201" s="0">
-        <v>26317</v>
+        <v>26930</v>
       </c>
       <c r="B1201" s="0" t="s">
-        <v>3279</v>
+        <v>3293</v>
       </c>
       <c r="C1201" s="0" t="s">
-        <v>3280</v>
+        <v>3294</v>
       </c>
       <c r="D1201" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1201" s="0" t="s">
-        <v>1205</v>
+        <v>14</v>
       </c>
       <c r="G1201" s="0">
-        <v>19.29</v>
+        <v>4.15</v>
       </c>
       <c r="H1201" s="0" t="s">
-        <v>3281</v>
+        <v>3295</v>
       </c>
     </row>
     <row r="1202" spans="1:8">
       <c r="A1202" s="0">
-        <v>26320</v>
+        <v>26929</v>
       </c>
       <c r="B1202" s="0" t="s">
-        <v>3282</v>
+        <v>3296</v>
       </c>
       <c r="C1202" s="0" t="s">
-        <v>3283</v>
+        <v>3297</v>
       </c>
       <c r="D1202" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1202" s="0" t="s">
-        <v>1205</v>
+        <v>14</v>
       </c>
       <c r="G1202" s="0">
-        <v>19.98</v>
+        <v>2.49</v>
       </c>
       <c r="H1202" s="0" t="s">
-        <v>3284</v>
+        <v>3298</v>
       </c>
     </row>
     <row r="1203" spans="1:8">
       <c r="A1203" s="0">
-        <v>26323</v>
+        <v>18363</v>
       </c>
       <c r="B1203" s="0" t="s">
-        <v>3285</v>
+        <v>3299</v>
       </c>
       <c r="C1203" s="0" t="s">
-        <v>3286</v>
+        <v>3300</v>
       </c>
       <c r="D1203" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1203" s="0" t="s">
-        <v>1205</v>
+        <v>14</v>
       </c>
       <c r="G1203" s="0">
-        <v>37.07</v>
+        <v>14.74</v>
       </c>
       <c r="H1203" s="0" t="s">
-        <v>3287</v>
+        <v>3301</v>
       </c>
     </row>
     <row r="1204" spans="1:8">
       <c r="A1204" s="0">
-        <v>26094</v>
+        <v>18366</v>
       </c>
       <c r="B1204" s="0" t="s">
-        <v>3288</v>
+        <v>3302</v>
       </c>
       <c r="C1204" s="0" t="s">
-        <v>3289</v>
+        <v>3303</v>
       </c>
       <c r="D1204" s="0" t="s">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="E1204" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G1204" s="0">
-        <v>11.19</v>
+        <v>12.41</v>
       </c>
       <c r="H1204" s="0" t="s">
-        <v>3290</v>
+        <v>3304</v>
       </c>
     </row>
     <row r="1205" spans="1:8">
       <c r="A1205" s="0">
-        <v>12797</v>
+        <v>22165</v>
       </c>
       <c r="B1205" s="0" t="s">
-        <v>3291</v>
+        <v>3305</v>
       </c>
       <c r="C1205" s="0" t="s">
-        <v>3292</v>
+        <v>3306</v>
       </c>
       <c r="D1205" s="0" t="s">
-        <v>3293</v>
+        <v>9</v>
       </c>
       <c r="E1205" s="0" t="s">
-        <v>3074</v>
+        <v>14</v>
       </c>
       <c r="G1205" s="0">
-        <v>14.84</v>
+        <v>5.23</v>
       </c>
       <c r="H1205" s="0" t="s">
-        <v>3294</v>
+        <v>3307</v>
       </c>
     </row>
     <row r="1206" spans="1:8">
       <c r="A1206" s="0">
-        <v>12798</v>
+        <v>24550</v>
       </c>
       <c r="B1206" s="0" t="s">
-        <v>3295</v>
+        <v>3308</v>
       </c>
       <c r="C1206" s="0" t="s">
-        <v>3296</v>
+        <v>3309</v>
       </c>
       <c r="D1206" s="0" t="s">
-        <v>1936</v>
+        <v>9</v>
       </c>
       <c r="E1206" s="0" t="s">
-        <v>3074</v>
+        <v>14</v>
       </c>
       <c r="G1206" s="0">
-        <v>13.73</v>
+        <v>3.74</v>
       </c>
       <c r="H1206" s="0" t="s">
-        <v>3297</v>
+        <v>3310</v>
       </c>
     </row>
     <row r="1207" spans="1:8">
       <c r="A1207" s="0">
-        <v>12799</v>
+        <v>24552</v>
       </c>
       <c r="B1207" s="0" t="s">
-        <v>3298</v>
+        <v>3311</v>
       </c>
       <c r="C1207" s="0" t="s">
-        <v>3299</v>
+        <v>3312</v>
       </c>
       <c r="D1207" s="0" t="s">
-        <v>3300</v>
+        <v>9</v>
       </c>
       <c r="E1207" s="0" t="s">
-        <v>3074</v>
+        <v>14</v>
       </c>
       <c r="G1207" s="0">
-        <v>13.73</v>
+        <v>4.25</v>
       </c>
       <c r="H1207" s="0" t="s">
-        <v>3301</v>
+        <v>3313</v>
       </c>
     </row>
     <row r="1208" spans="1:8">
       <c r="A1208" s="0">
-        <v>12800</v>
+        <v>19503</v>
       </c>
       <c r="B1208" s="0" t="s">
-        <v>3302</v>
+        <v>3314</v>
       </c>
       <c r="C1208" s="0" t="s">
-        <v>3303</v>
+        <v>3315</v>
       </c>
       <c r="D1208" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1208" s="0" t="s">
-        <v>3074</v>
+        <v>14</v>
       </c>
       <c r="G1208" s="0">
-        <v>14.84</v>
+        <v>0.79</v>
       </c>
       <c r="H1208" s="0" t="s">
-        <v>3304</v>
+        <v>3316</v>
       </c>
     </row>
     <row r="1209" spans="1:8">
       <c r="A1209" s="0">
-        <v>12801</v>
+        <v>19501</v>
       </c>
       <c r="B1209" s="0" t="s">
-        <v>3305</v>
+        <v>3317</v>
       </c>
       <c r="C1209" s="0" t="s">
-        <v>3306</v>
+        <v>3318</v>
       </c>
       <c r="D1209" s="0" t="s">
-        <v>769</v>
+        <v>9</v>
       </c>
       <c r="E1209" s="0" t="s">
-        <v>3074</v>
+        <v>14</v>
       </c>
       <c r="G1209" s="0">
-        <v>17.86</v>
+        <v>1.25</v>
       </c>
       <c r="H1209" s="0" t="s">
-        <v>3307</v>
+        <v>3319</v>
       </c>
     </row>
     <row r="1210" spans="1:8">
       <c r="A1210" s="0">
-        <v>26106</v>
+        <v>26932</v>
       </c>
       <c r="B1210" s="0" t="s">
-        <v>3308</v>
+        <v>3320</v>
       </c>
       <c r="C1210" s="0" t="s">
-        <v>3309</v>
+        <v>3321</v>
       </c>
       <c r="D1210" s="0" t="s">
-        <v>1936</v>
+        <v>22</v>
       </c>
       <c r="E1210" s="0" t="s">
-        <v>10</v>
+        <v>2757</v>
       </c>
       <c r="G1210" s="0">
-        <v>11.57</v>
+        <v>2.63</v>
       </c>
       <c r="H1210" s="0" t="s">
-        <v>3310</v>
+        <v>3322</v>
       </c>
     </row>
     <row r="1211" spans="1:8">
       <c r="A1211" s="0">
-        <v>26106</v>
+        <v>22168</v>
       </c>
       <c r="B1211" s="0" t="s">
-        <v>3311</v>
+        <v>3323</v>
       </c>
       <c r="C1211" s="0" t="s">
-        <v>3309</v>
+        <v>3324</v>
       </c>
       <c r="D1211" s="0" t="s">
-        <v>769</v>
+        <v>9</v>
       </c>
       <c r="E1211" s="0" t="s">
-        <v>10</v>
+        <v>2757</v>
       </c>
       <c r="G1211" s="0">
-        <v>11.57</v>
+        <v>19.98</v>
       </c>
       <c r="H1211" s="0" t="s">
-        <v>3310</v>
+        <v>3325</v>
       </c>
     </row>
     <row r="1212" spans="1:8">
       <c r="A1212" s="0">
-        <v>26177</v>
+        <v>18376</v>
       </c>
       <c r="B1212" s="0" t="s">
-        <v>3312</v>
+        <v>3326</v>
       </c>
       <c r="C1212" s="0" t="s">
-        <v>3313</v>
+        <v>3327</v>
       </c>
       <c r="D1212" s="0" t="s">
-        <v>769</v>
+        <v>9</v>
       </c>
       <c r="E1212" s="0" t="s">
-        <v>10</v>
+        <v>113</v>
       </c>
       <c r="G1212" s="0">
-        <v>11.92</v>
+        <v>10.52</v>
       </c>
       <c r="H1212" s="0" t="s">
-        <v>3314</v>
+        <v>3328</v>
       </c>
     </row>
     <row r="1213" spans="1:8">
       <c r="A1213" s="0">
-        <v>26185</v>
+        <v>18378</v>
       </c>
       <c r="B1213" s="0" t="s">
-        <v>3315</v>
+        <v>3329</v>
       </c>
       <c r="C1213" s="0" t="s">
-        <v>3316</v>
+        <v>3330</v>
       </c>
       <c r="D1213" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1213" s="0" t="s">
-        <v>707</v>
+        <v>113</v>
       </c>
       <c r="G1213" s="0">
-        <v>6.19</v>
+        <v>14.72</v>
       </c>
       <c r="H1213" s="0" t="s">
-        <v>3317</v>
+        <v>3331</v>
       </c>
     </row>
     <row r="1214" spans="1:8">
       <c r="A1214" s="0">
-        <v>26186</v>
+        <v>18388</v>
       </c>
       <c r="B1214" s="0" t="s">
-        <v>3318</v>
+        <v>3332</v>
       </c>
       <c r="C1214" s="0" t="s">
-        <v>3319</v>
+        <v>3333</v>
       </c>
       <c r="D1214" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1214" s="0" t="s">
-        <v>707</v>
+        <v>14</v>
       </c>
       <c r="G1214" s="0">
-        <v>7.99</v>
+        <v>8.07</v>
       </c>
       <c r="H1214" s="0" t="s">
-        <v>3320</v>
+        <v>3334</v>
       </c>
     </row>
     <row r="1215" spans="1:8">
       <c r="A1215" s="0">
-        <v>26379</v>
+        <v>18389</v>
       </c>
       <c r="B1215" s="0" t="s">
-        <v>3321</v>
+        <v>3335</v>
       </c>
       <c r="C1215" s="0" t="s">
-        <v>3322</v>
+        <v>3336</v>
       </c>
       <c r="D1215" s="0" t="s">
-        <v>3323</v>
+        <v>9</v>
       </c>
       <c r="E1215" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G1215" s="0">
-        <v>10.67</v>
+        <v>11.97</v>
       </c>
       <c r="H1215" s="0" t="s">
-        <v>3324</v>
+        <v>3337</v>
       </c>
     </row>
     <row r="1216" spans="1:8">
       <c r="A1216" s="0">
-        <v>26379</v>
+        <v>29948</v>
       </c>
       <c r="B1216" s="0" t="s">
-        <v>3325</v>
+        <v>3338</v>
       </c>
       <c r="C1216" s="0" t="s">
-        <v>3322</v>
+        <v>3339</v>
       </c>
       <c r="D1216" s="0" t="s">
-        <v>3326</v>
+        <v>9</v>
       </c>
       <c r="E1216" s="0" t="s">
-        <v>10</v>
+        <v>1433</v>
       </c>
       <c r="G1216" s="0">
-        <v>10.67</v>
+        <v>105</v>
       </c>
       <c r="H1216" s="0" t="s">
-        <v>3324</v>
-[...98 lines deleted...]
-      <c r="B1221" s="0" t="s">
         <v>3340</v>
-      </c>
-[...1914 lines deleted...]
-        <v>3586</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">