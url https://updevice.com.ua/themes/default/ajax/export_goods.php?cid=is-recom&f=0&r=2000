--- v0 (2026-08-18)
+++ v1 (2026-08-19)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="3593">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="3590">
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
     <t>Посилання</t>
   </si>
   <si>
     <t>000008344</t>
   </si>
   <si>
@@ -8940,59 +8940,50 @@
     <t>000012352</t>
   </si>
   <si>
     <t>Sports watch HOCO AMOLED GPS Y37 (call version) |BT5.3, 1,43", 20 days, 3ATM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/sports-watch-hoco-amoled-gps-y37-call-version-bt5-3-1-43-20-days-3atm-/</t>
   </si>
   <si>
     <t>000012459</t>
   </si>
   <si>
     <t>Smart Watch HOCO Smart watch (call version) Y39 |1,7", Track, HeartRate, IP67, 7 Days, BT5.3, GPS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-watch-call-version-y39-1-7-track-heartrate-ip67-7-days-bt5-3-gps-/</t>
   </si>
   <si>
     <t>000012740</t>
   </si>
   <si>
     <t>Smart watch HOCO Y42 Ultra (call version) |2.1", Track, HeartRate, 3-5 Days, IP67,  GPS, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y42-ultra-call-version-2-1-track-heartrate-3-5-days-ip67-gps-bt5-3-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/setevyie-filtryi-48/udlinitel-setevoy-ldnio-universalnyiy-se3604-2500w-10a-1-6m-6usb-3-4a-/</t>
   </si>
   <si>
     <t>000004051</t>
   </si>
   <si>
     <t>Подовжувач мережевий Ldnio SC3301 |2500W, 1.6m EU plug, 3USB, 3 Sockets 3.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/setevyie-filtryi-48/udlinitel-setevoy-ldnio-sc3301-2500w-1-6m-eu-plug-3usb-3-sockets-3-1a-/</t>
   </si>
   <si>
     <t>000006329</t>
   </si>
   <si>
     <t>Подовжувач мережевий Ldnio SC4407 |2500W, 2m  EU Plug, 4 USB, 4 Sockets. QC3.0, 3.1A|/8W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/setevyie-filtryi-48/udlinitel-setevoy-ldnio-sc4407-2500w-2m-eu-plug-4-usb-4-sockets-qc3-0-3-1a-8w-/</t>
   </si>
   <si>
     <t>000008536</t>
   </si>
   <si>
     <t>Подовжувач мережевий HOCO Aura 4-bit extension cable socket fast charge NS1 |2USB/1Type-C, 4Sockets, 4000W, 20W/3A, PD/QC, 1.8m|</t>
   </si>
@@ -11137,51 +11128,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H1306"/>
+  <dimension ref="A1:H1305"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="6" max="6" width="0" customWidth="true" style="0"/>
     <col min="7" max="7" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="25.85083" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
@@ -36250,4956 +36241,4933 @@
     <row r="1092" spans="1:8">
       <c r="A1092" s="0">
         <v>18293</v>
       </c>
       <c r="B1092" s="0" t="s">
         <v>2973</v>
       </c>
       <c r="C1092" s="0" t="s">
         <v>2974</v>
       </c>
       <c r="D1092" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1092" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G1092" s="0">
         <v>17.74</v>
       </c>
       <c r="H1092" s="0" t="s">
         <v>2975</v>
       </c>
     </row>
     <row r="1093" spans="1:8">
       <c r="A1093" s="0">
-        <v>14429</v>
+        <v>14926</v>
       </c>
       <c r="B1093" s="0" t="s">
         <v>2976</v>
       </c>
       <c r="C1093" s="0" t="s">
         <v>2977</v>
       </c>
       <c r="D1093" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1093" s="0" t="s">
         <v>166</v>
       </c>
       <c r="G1093" s="0">
-        <v>10.19</v>
+        <v>10.49</v>
       </c>
       <c r="H1093" s="0" t="s">
         <v>2978</v>
       </c>
     </row>
     <row r="1094" spans="1:8">
       <c r="A1094" s="0">
-        <v>14926</v>
+        <v>25210</v>
       </c>
       <c r="B1094" s="0" t="s">
         <v>2979</v>
       </c>
       <c r="C1094" s="0" t="s">
         <v>2980</v>
       </c>
       <c r="D1094" s="0" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="E1094" s="0" t="s">
         <v>166</v>
       </c>
       <c r="G1094" s="0">
-        <v>10.49</v>
+        <v>14.65</v>
       </c>
       <c r="H1094" s="0" t="s">
         <v>2981</v>
       </c>
     </row>
     <row r="1095" spans="1:8">
       <c r="A1095" s="0">
-        <v>25210</v>
+        <v>25581</v>
       </c>
       <c r="B1095" s="0" t="s">
         <v>2982</v>
       </c>
       <c r="C1095" s="0" t="s">
         <v>2983</v>
       </c>
       <c r="D1095" s="0" t="s">
         <v>20</v>
       </c>
       <c r="E1095" s="0" t="s">
-        <v>166</v>
+        <v>10</v>
       </c>
       <c r="G1095" s="0">
-        <v>14.65</v>
+        <v>14.28</v>
       </c>
       <c r="H1095" s="0" t="s">
         <v>2984</v>
       </c>
     </row>
     <row r="1096" spans="1:8">
       <c r="A1096" s="0">
         <v>25581</v>
       </c>
       <c r="B1096" s="0" t="s">
         <v>2985</v>
       </c>
       <c r="C1096" s="0" t="s">
-        <v>2986</v>
+        <v>2983</v>
       </c>
       <c r="D1096" s="0" t="s">
-        <v>20</v>
+        <v>9</v>
       </c>
       <c r="E1096" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G1096" s="0">
         <v>14.28</v>
       </c>
       <c r="H1096" s="0" t="s">
-        <v>2987</v>
+        <v>2984</v>
       </c>
     </row>
     <row r="1097" spans="1:8">
       <c r="A1097" s="0">
-        <v>25581</v>
+        <v>25792</v>
       </c>
       <c r="B1097" s="0" t="s">
+        <v>2986</v>
+      </c>
+      <c r="C1097" s="0" t="s">
+        <v>2987</v>
+      </c>
+      <c r="D1097" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="E1097" s="0" t="s">
+        <v>166</v>
+      </c>
+      <c r="G1097" s="0">
+        <v>15.07</v>
+      </c>
+      <c r="H1097" s="0" t="s">
         <v>2988</v>
-      </c>
-[...13 lines deleted...]
-        <v>2987</v>
       </c>
     </row>
     <row r="1098" spans="1:8">
       <c r="A1098" s="0">
-        <v>25792</v>
+        <v>25794</v>
       </c>
       <c r="B1098" s="0" t="s">
         <v>2989</v>
       </c>
       <c r="C1098" s="0" t="s">
         <v>2990</v>
       </c>
       <c r="D1098" s="0" t="s">
         <v>20</v>
       </c>
       <c r="E1098" s="0" t="s">
         <v>166</v>
       </c>
       <c r="G1098" s="0">
-        <v>15.07</v>
+        <v>19.1</v>
       </c>
       <c r="H1098" s="0" t="s">
         <v>2991</v>
       </c>
     </row>
     <row r="1099" spans="1:8">
       <c r="A1099" s="0">
-        <v>25794</v>
+        <v>25795</v>
       </c>
       <c r="B1099" s="0" t="s">
         <v>2992</v>
       </c>
       <c r="C1099" s="0" t="s">
         <v>2993</v>
       </c>
       <c r="D1099" s="0" t="s">
         <v>20</v>
       </c>
       <c r="E1099" s="0" t="s">
         <v>166</v>
       </c>
       <c r="G1099" s="0">
         <v>19.1</v>
       </c>
       <c r="H1099" s="0" t="s">
         <v>2994</v>
       </c>
     </row>
     <row r="1100" spans="1:8">
       <c r="A1100" s="0">
-        <v>25795</v>
+        <v>25796</v>
       </c>
       <c r="B1100" s="0" t="s">
         <v>2995</v>
       </c>
       <c r="C1100" s="0" t="s">
         <v>2996</v>
       </c>
       <c r="D1100" s="0" t="s">
         <v>20</v>
       </c>
       <c r="E1100" s="0" t="s">
         <v>166</v>
       </c>
       <c r="G1100" s="0">
-        <v>19.1</v>
+        <v>10.43</v>
       </c>
       <c r="H1100" s="0" t="s">
         <v>2997</v>
       </c>
     </row>
     <row r="1101" spans="1:8">
       <c r="A1101" s="0">
-        <v>25796</v>
+        <v>25850</v>
       </c>
       <c r="B1101" s="0" t="s">
         <v>2998</v>
       </c>
       <c r="C1101" s="0" t="s">
         <v>2999</v>
       </c>
       <c r="D1101" s="0" t="s">
         <v>20</v>
       </c>
       <c r="E1101" s="0" t="s">
         <v>166</v>
       </c>
       <c r="G1101" s="0">
-        <v>10.43</v>
+        <v>12.92</v>
       </c>
       <c r="H1101" s="0" t="s">
         <v>3000</v>
       </c>
     </row>
     <row r="1102" spans="1:8">
       <c r="A1102" s="0">
-        <v>25850</v>
+        <v>25890</v>
       </c>
       <c r="B1102" s="0" t="s">
         <v>3001</v>
       </c>
       <c r="C1102" s="0" t="s">
         <v>3002</v>
       </c>
       <c r="D1102" s="0" t="s">
-        <v>20</v>
+        <v>9</v>
       </c>
       <c r="E1102" s="0" t="s">
-        <v>166</v>
+        <v>10</v>
       </c>
       <c r="G1102" s="0">
-        <v>12.92</v>
+        <v>6.28</v>
       </c>
       <c r="H1102" s="0" t="s">
         <v>3003</v>
       </c>
     </row>
     <row r="1103" spans="1:8">
       <c r="A1103" s="0">
         <v>25890</v>
       </c>
       <c r="B1103" s="0" t="s">
         <v>3004</v>
       </c>
       <c r="C1103" s="0" t="s">
-        <v>3005</v>
+        <v>3002</v>
       </c>
       <c r="D1103" s="0" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="E1103" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G1103" s="0">
         <v>6.28</v>
       </c>
       <c r="H1103" s="0" t="s">
-        <v>3006</v>
+        <v>3003</v>
       </c>
     </row>
     <row r="1104" spans="1:8">
       <c r="A1104" s="0">
-        <v>25890</v>
+        <v>25891</v>
       </c>
       <c r="B1104" s="0" t="s">
+        <v>3005</v>
+      </c>
+      <c r="C1104" s="0" t="s">
+        <v>3006</v>
+      </c>
+      <c r="D1104" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E1104" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G1104" s="0">
+        <v>8.640000000000001</v>
+      </c>
+      <c r="H1104" s="0" t="s">
         <v>3007</v>
-      </c>
-[...13 lines deleted...]
-        <v>3006</v>
       </c>
     </row>
     <row r="1105" spans="1:8">
       <c r="A1105" s="0">
         <v>25891</v>
       </c>
       <c r="B1105" s="0" t="s">
         <v>3008</v>
       </c>
       <c r="C1105" s="0" t="s">
-        <v>3009</v>
+        <v>3006</v>
       </c>
       <c r="D1105" s="0" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="E1105" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G1105" s="0">
         <v>8.640000000000001</v>
       </c>
       <c r="H1105" s="0" t="s">
-        <v>3010</v>
+        <v>3007</v>
       </c>
     </row>
     <row r="1106" spans="1:8">
       <c r="A1106" s="0">
-        <v>25891</v>
+        <v>25934</v>
       </c>
       <c r="B1106" s="0" t="s">
+        <v>3009</v>
+      </c>
+      <c r="C1106" s="0" t="s">
+        <v>3010</v>
+      </c>
+      <c r="D1106" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E1106" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G1106" s="0">
+        <v>9.789999999999999</v>
+      </c>
+      <c r="H1106" s="0" t="s">
         <v>3011</v>
-      </c>
-[...13 lines deleted...]
-        <v>3010</v>
       </c>
     </row>
     <row r="1107" spans="1:8">
       <c r="A1107" s="0">
-        <v>25934</v>
+        <v>25989</v>
       </c>
       <c r="B1107" s="0" t="s">
         <v>3012</v>
       </c>
       <c r="C1107" s="0" t="s">
         <v>3013</v>
       </c>
       <c r="D1107" s="0" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="E1107" s="0" t="s">
-        <v>10</v>
+        <v>166</v>
       </c>
       <c r="G1107" s="0">
-        <v>9.789999999999999</v>
+        <v>14.66</v>
       </c>
       <c r="H1107" s="0" t="s">
         <v>3014</v>
       </c>
     </row>
     <row r="1108" spans="1:8">
       <c r="A1108" s="0">
-        <v>25989</v>
+        <v>12665</v>
       </c>
       <c r="B1108" s="0" t="s">
         <v>3015</v>
       </c>
       <c r="C1108" s="0" t="s">
         <v>3016</v>
       </c>
       <c r="D1108" s="0" t="s">
-        <v>20</v>
+        <v>3017</v>
       </c>
       <c r="E1108" s="0" t="s">
-        <v>166</v>
+        <v>142</v>
       </c>
       <c r="G1108" s="0">
-        <v>14.66</v>
+        <v>5.22</v>
       </c>
       <c r="H1108" s="0" t="s">
-        <v>3017</v>
+        <v>3018</v>
       </c>
     </row>
     <row r="1109" spans="1:8">
       <c r="A1109" s="0">
         <v>12665</v>
       </c>
       <c r="B1109" s="0" t="s">
-        <v>3018</v>
+        <v>3019</v>
       </c>
       <c r="C1109" s="0" t="s">
-        <v>3019</v>
+        <v>3016</v>
       </c>
       <c r="D1109" s="0" t="s">
         <v>3020</v>
       </c>
       <c r="E1109" s="0" t="s">
         <v>142</v>
       </c>
       <c r="G1109" s="0">
         <v>5.22</v>
       </c>
       <c r="H1109" s="0" t="s">
-        <v>3021</v>
+        <v>3018</v>
       </c>
     </row>
     <row r="1110" spans="1:8">
       <c r="A1110" s="0">
-        <v>12665</v>
+        <v>12687</v>
       </c>
       <c r="B1110" s="0" t="s">
+        <v>3021</v>
+      </c>
+      <c r="C1110" s="0" t="s">
         <v>3022</v>
       </c>
-      <c r="C1110" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D1110" s="0" t="s">
-        <v>3023</v>
+        <v>20</v>
       </c>
       <c r="E1110" s="0" t="s">
         <v>142</v>
       </c>
       <c r="G1110" s="0">
-        <v>5.22</v>
+        <v>3.11</v>
       </c>
       <c r="H1110" s="0" t="s">
-        <v>3021</v>
+        <v>3023</v>
       </c>
     </row>
     <row r="1111" spans="1:8">
       <c r="A1111" s="0">
         <v>12687</v>
       </c>
       <c r="B1111" s="0" t="s">
         <v>3024</v>
       </c>
       <c r="C1111" s="0" t="s">
-        <v>3025</v>
+        <v>3022</v>
       </c>
       <c r="D1111" s="0" t="s">
-        <v>20</v>
+        <v>9</v>
       </c>
       <c r="E1111" s="0" t="s">
         <v>142</v>
       </c>
       <c r="G1111" s="0">
         <v>3.11</v>
       </c>
       <c r="H1111" s="0" t="s">
-        <v>3026</v>
+        <v>3023</v>
       </c>
     </row>
     <row r="1112" spans="1:8">
       <c r="A1112" s="0">
-        <v>12687</v>
+        <v>12384</v>
       </c>
       <c r="B1112" s="0" t="s">
+        <v>3025</v>
+      </c>
+      <c r="C1112" s="0" t="s">
+        <v>3026</v>
+      </c>
+      <c r="D1112" s="0" t="s">
         <v>3027</v>
       </c>
-      <c r="C1112" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E1112" s="0" t="s">
-        <v>142</v>
+        <v>10</v>
       </c>
       <c r="G1112" s="0">
-        <v>3.11</v>
+        <v>26.28</v>
       </c>
       <c r="H1112" s="0" t="s">
-        <v>3026</v>
+        <v>3028</v>
       </c>
     </row>
     <row r="1113" spans="1:8">
       <c r="A1113" s="0">
-        <v>12384</v>
+        <v>12500</v>
       </c>
       <c r="B1113" s="0" t="s">
-        <v>3028</v>
+        <v>3029</v>
       </c>
       <c r="C1113" s="0" t="s">
-        <v>3029</v>
+        <v>3030</v>
       </c>
       <c r="D1113" s="0" t="s">
-        <v>3030</v>
+        <v>9</v>
       </c>
       <c r="E1113" s="0" t="s">
-        <v>10</v>
+        <v>142</v>
       </c>
       <c r="G1113" s="0">
-        <v>26.28</v>
+        <v>18.46</v>
       </c>
       <c r="H1113" s="0" t="s">
         <v>3031</v>
       </c>
     </row>
     <row r="1114" spans="1:8">
       <c r="A1114" s="0">
-        <v>12500</v>
+        <v>12621</v>
       </c>
       <c r="B1114" s="0" t="s">
         <v>3032</v>
       </c>
       <c r="C1114" s="0" t="s">
         <v>3033</v>
       </c>
       <c r="D1114" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1114" s="0" t="s">
-        <v>142</v>
+        <v>162</v>
       </c>
       <c r="G1114" s="0">
-        <v>18.46</v>
+        <v>23.92</v>
       </c>
       <c r="H1114" s="0" t="s">
         <v>3034</v>
       </c>
     </row>
     <row r="1115" spans="1:8">
       <c r="A1115" s="0">
-        <v>12621</v>
+        <v>12705</v>
       </c>
       <c r="B1115" s="0" t="s">
         <v>3035</v>
       </c>
       <c r="C1115" s="0" t="s">
         <v>3036</v>
       </c>
       <c r="D1115" s="0" t="s">
-        <v>9</v>
+        <v>79</v>
       </c>
       <c r="E1115" s="0" t="s">
-        <v>162</v>
+        <v>142</v>
       </c>
       <c r="G1115" s="0">
-        <v>23.92</v>
+        <v>5.22</v>
       </c>
       <c r="H1115" s="0" t="s">
         <v>3037</v>
       </c>
     </row>
     <row r="1116" spans="1:8">
       <c r="A1116" s="0">
-        <v>12705</v>
+        <v>12831</v>
       </c>
       <c r="B1116" s="0" t="s">
         <v>3038</v>
       </c>
       <c r="C1116" s="0" t="s">
         <v>3039</v>
       </c>
       <c r="D1116" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E1116" s="0" t="s">
         <v>142</v>
       </c>
       <c r="G1116" s="0">
-        <v>5.22</v>
+        <v>4.16</v>
       </c>
       <c r="H1116" s="0" t="s">
         <v>3040</v>
       </c>
     </row>
     <row r="1117" spans="1:8">
       <c r="A1117" s="0">
-        <v>12831</v>
+        <v>12832</v>
       </c>
       <c r="B1117" s="0" t="s">
         <v>3041</v>
       </c>
       <c r="C1117" s="0" t="s">
         <v>3042</v>
       </c>
       <c r="D1117" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E1117" s="0" t="s">
         <v>142</v>
       </c>
       <c r="G1117" s="0">
-        <v>4.16</v>
+        <v>3.92</v>
       </c>
       <c r="H1117" s="0" t="s">
         <v>3043</v>
       </c>
     </row>
     <row r="1118" spans="1:8">
       <c r="A1118" s="0">
-        <v>12832</v>
+        <v>17988</v>
       </c>
       <c r="B1118" s="0" t="s">
         <v>3044</v>
       </c>
       <c r="C1118" s="0" t="s">
         <v>3045</v>
       </c>
       <c r="D1118" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E1118" s="0" t="s">
-        <v>142</v>
+        <v>162</v>
       </c>
       <c r="G1118" s="0">
-        <v>3.92</v>
+        <v>5.36</v>
       </c>
       <c r="H1118" s="0" t="s">
         <v>3046</v>
       </c>
     </row>
     <row r="1119" spans="1:8">
       <c r="A1119" s="0">
-        <v>17988</v>
+        <v>18014</v>
       </c>
       <c r="B1119" s="0" t="s">
         <v>3047</v>
       </c>
       <c r="C1119" s="0" t="s">
         <v>3048</v>
       </c>
       <c r="D1119" s="0" t="s">
-        <v>79</v>
+        <v>9</v>
       </c>
       <c r="E1119" s="0" t="s">
-        <v>162</v>
+        <v>142</v>
       </c>
       <c r="G1119" s="0">
-        <v>5.36</v>
+        <v>19.83</v>
       </c>
       <c r="H1119" s="0" t="s">
         <v>3049</v>
       </c>
     </row>
     <row r="1120" spans="1:8">
       <c r="A1120" s="0">
-        <v>18014</v>
+        <v>18057</v>
       </c>
       <c r="B1120" s="0" t="s">
         <v>3050</v>
       </c>
       <c r="C1120" s="0" t="s">
         <v>3051</v>
       </c>
       <c r="D1120" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1120" s="0" t="s">
-        <v>142</v>
+        <v>10</v>
       </c>
       <c r="G1120" s="0">
-        <v>19.83</v>
+        <v>19.98</v>
       </c>
       <c r="H1120" s="0" t="s">
         <v>3052</v>
       </c>
     </row>
     <row r="1121" spans="1:8">
       <c r="A1121" s="0">
-        <v>18057</v>
+        <v>18102</v>
       </c>
       <c r="B1121" s="0" t="s">
         <v>3053</v>
       </c>
       <c r="C1121" s="0" t="s">
         <v>3054</v>
       </c>
       <c r="D1121" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1121" s="0" t="s">
-        <v>10</v>
+        <v>142</v>
       </c>
       <c r="G1121" s="0">
-        <v>19.98</v>
+        <v>29.59</v>
       </c>
       <c r="H1121" s="0" t="s">
         <v>3055</v>
       </c>
     </row>
     <row r="1122" spans="1:8">
       <c r="A1122" s="0">
         <v>18102</v>
       </c>
       <c r="B1122" s="0" t="s">
         <v>3056</v>
       </c>
       <c r="C1122" s="0" t="s">
-        <v>3057</v>
+        <v>3054</v>
       </c>
       <c r="D1122" s="0" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="E1122" s="0" t="s">
         <v>142</v>
       </c>
       <c r="G1122" s="0">
         <v>29.59</v>
       </c>
       <c r="H1122" s="0" t="s">
-        <v>3058</v>
+        <v>3055</v>
       </c>
     </row>
     <row r="1123" spans="1:8">
       <c r="A1123" s="0">
-        <v>18102</v>
+        <v>18164</v>
       </c>
       <c r="B1123" s="0" t="s">
-        <v>3059</v>
+        <v>3057</v>
       </c>
       <c r="C1123" s="0" t="s">
-        <v>3057</v>
+        <v>3058</v>
       </c>
       <c r="D1123" s="0" t="s">
-        <v>20</v>
+        <v>9</v>
       </c>
       <c r="E1123" s="0" t="s">
         <v>142</v>
       </c>
       <c r="G1123" s="0">
-        <v>29.59</v>
+        <v>33.8</v>
       </c>
       <c r="H1123" s="0" t="s">
-        <v>3058</v>
+        <v>3059</v>
       </c>
     </row>
     <row r="1124" spans="1:8">
       <c r="A1124" s="0">
-        <v>18164</v>
+        <v>18194</v>
       </c>
       <c r="B1124" s="0" t="s">
         <v>3060</v>
       </c>
       <c r="C1124" s="0" t="s">
         <v>3061</v>
       </c>
       <c r="D1124" s="0" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="E1124" s="0" t="s">
-        <v>142</v>
+        <v>10</v>
       </c>
       <c r="G1124" s="0">
-        <v>33.8</v>
+        <v>11.26</v>
       </c>
       <c r="H1124" s="0" t="s">
         <v>3062</v>
       </c>
     </row>
     <row r="1125" spans="1:8">
       <c r="A1125" s="0">
-        <v>18194</v>
+        <v>17251</v>
       </c>
       <c r="B1125" s="0" t="s">
         <v>3063</v>
       </c>
       <c r="C1125" s="0" t="s">
         <v>3064</v>
       </c>
       <c r="D1125" s="0" t="s">
-        <v>20</v>
+        <v>9</v>
       </c>
       <c r="E1125" s="0" t="s">
-        <v>10</v>
+        <v>142</v>
       </c>
       <c r="G1125" s="0">
-        <v>11.26</v>
+        <v>47.29</v>
       </c>
       <c r="H1125" s="0" t="s">
         <v>3065</v>
       </c>
     </row>
     <row r="1126" spans="1:8">
       <c r="A1126" s="0">
-        <v>17251</v>
+        <v>17635</v>
       </c>
       <c r="B1126" s="0" t="s">
         <v>3066</v>
       </c>
       <c r="C1126" s="0" t="s">
         <v>3067</v>
       </c>
       <c r="D1126" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1126" s="0" t="s">
-        <v>142</v>
+        <v>10</v>
       </c>
       <c r="G1126" s="0">
-        <v>47.29</v>
+        <v>17.32</v>
       </c>
       <c r="H1126" s="0" t="s">
         <v>3068</v>
       </c>
     </row>
     <row r="1127" spans="1:8">
       <c r="A1127" s="0">
-        <v>17635</v>
+        <v>12419</v>
       </c>
       <c r="B1127" s="0" t="s">
         <v>3069</v>
       </c>
       <c r="C1127" s="0" t="s">
         <v>3070</v>
       </c>
       <c r="D1127" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1127" s="0" t="s">
-        <v>10</v>
+        <v>2677</v>
       </c>
       <c r="G1127" s="0">
-        <v>17.32</v>
+        <v>13.84</v>
       </c>
       <c r="H1127" s="0" t="s">
         <v>3071</v>
       </c>
     </row>
     <row r="1128" spans="1:8">
       <c r="A1128" s="0">
-        <v>12419</v>
+        <v>12478</v>
       </c>
       <c r="B1128" s="0" t="s">
         <v>3072</v>
       </c>
       <c r="C1128" s="0" t="s">
         <v>3073</v>
       </c>
       <c r="D1128" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1128" s="0" t="s">
-        <v>2677</v>
+        <v>1641</v>
       </c>
       <c r="G1128" s="0">
-        <v>13.84</v>
+        <v>11.48</v>
       </c>
       <c r="H1128" s="0" t="s">
         <v>3074</v>
       </c>
     </row>
     <row r="1129" spans="1:8">
       <c r="A1129" s="0">
-        <v>12478</v>
+        <v>12928</v>
       </c>
       <c r="B1129" s="0" t="s">
         <v>3075</v>
       </c>
       <c r="C1129" s="0" t="s">
         <v>3076</v>
       </c>
       <c r="D1129" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1129" s="0" t="s">
-        <v>1641</v>
+        <v>3077</v>
       </c>
       <c r="G1129" s="0">
-        <v>11.48</v>
+        <v>12.52</v>
       </c>
       <c r="H1129" s="0" t="s">
-        <v>3077</v>
+        <v>3078</v>
       </c>
     </row>
     <row r="1130" spans="1:8">
       <c r="A1130" s="0">
-        <v>12928</v>
+        <v>18047</v>
       </c>
       <c r="B1130" s="0" t="s">
-        <v>3078</v>
+        <v>3079</v>
       </c>
       <c r="C1130" s="0" t="s">
-        <v>3079</v>
+        <v>3080</v>
       </c>
       <c r="D1130" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1130" s="0" t="s">
-        <v>3080</v>
+        <v>1641</v>
       </c>
       <c r="G1130" s="0">
-        <v>12.52</v>
+        <v>11.5</v>
       </c>
       <c r="H1130" s="0" t="s">
         <v>3081</v>
       </c>
     </row>
     <row r="1131" spans="1:8">
       <c r="A1131" s="0">
-        <v>18047</v>
+        <v>18111</v>
       </c>
       <c r="B1131" s="0" t="s">
         <v>3082</v>
       </c>
       <c r="C1131" s="0" t="s">
         <v>3083</v>
       </c>
       <c r="D1131" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1131" s="0" t="s">
-        <v>1641</v>
+        <v>3077</v>
       </c>
       <c r="G1131" s="0">
-        <v>11.5</v>
+        <v>16.99</v>
       </c>
       <c r="H1131" s="0" t="s">
         <v>3084</v>
       </c>
     </row>
     <row r="1132" spans="1:8">
       <c r="A1132" s="0">
-        <v>18111</v>
+        <v>18114</v>
       </c>
       <c r="B1132" s="0" t="s">
         <v>3085</v>
       </c>
       <c r="C1132" s="0" t="s">
         <v>3086</v>
       </c>
       <c r="D1132" s="0" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="E1132" s="0" t="s">
-        <v>3080</v>
+        <v>3077</v>
       </c>
       <c r="G1132" s="0">
-        <v>16.99</v>
+        <v>5.56</v>
       </c>
       <c r="H1132" s="0" t="s">
         <v>3087</v>
       </c>
     </row>
     <row r="1133" spans="1:8">
       <c r="A1133" s="0">
-        <v>18114</v>
+        <v>18130</v>
       </c>
       <c r="B1133" s="0" t="s">
         <v>3088</v>
       </c>
       <c r="C1133" s="0" t="s">
         <v>3089</v>
       </c>
       <c r="D1133" s="0" t="s">
-        <v>20</v>
+        <v>9</v>
       </c>
       <c r="E1133" s="0" t="s">
-        <v>3080</v>
+        <v>2735</v>
       </c>
       <c r="G1133" s="0">
-        <v>5.56</v>
+        <v>7.71</v>
       </c>
       <c r="H1133" s="0" t="s">
         <v>3090</v>
       </c>
     </row>
     <row r="1134" spans="1:8">
       <c r="A1134" s="0">
-        <v>18130</v>
+        <v>18131</v>
       </c>
       <c r="B1134" s="0" t="s">
         <v>3091</v>
       </c>
       <c r="C1134" s="0" t="s">
         <v>3092</v>
       </c>
       <c r="D1134" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1134" s="0" t="s">
         <v>2735</v>
       </c>
       <c r="G1134" s="0">
-        <v>7.71</v>
+        <v>13.65</v>
       </c>
       <c r="H1134" s="0" t="s">
         <v>3093</v>
       </c>
     </row>
     <row r="1135" spans="1:8">
       <c r="A1135" s="0">
-        <v>18131</v>
+        <v>18132</v>
       </c>
       <c r="B1135" s="0" t="s">
         <v>3094</v>
       </c>
       <c r="C1135" s="0" t="s">
         <v>3095</v>
       </c>
       <c r="D1135" s="0" t="s">
-        <v>9</v>
+        <v>1009</v>
       </c>
       <c r="E1135" s="0" t="s">
         <v>2735</v>
       </c>
       <c r="G1135" s="0">
-        <v>13.65</v>
+        <v>73.93000000000001</v>
       </c>
       <c r="H1135" s="0" t="s">
         <v>3096</v>
       </c>
     </row>
     <row r="1136" spans="1:8">
       <c r="A1136" s="0">
-        <v>18132</v>
+        <v>18197</v>
       </c>
       <c r="B1136" s="0" t="s">
         <v>3097</v>
       </c>
       <c r="C1136" s="0" t="s">
         <v>3098</v>
       </c>
       <c r="D1136" s="0" t="s">
-        <v>1009</v>
+        <v>9</v>
       </c>
       <c r="E1136" s="0" t="s">
-        <v>2735</v>
+        <v>3077</v>
       </c>
       <c r="G1136" s="0">
-        <v>73.93000000000001</v>
+        <v>21.5</v>
       </c>
       <c r="H1136" s="0" t="s">
         <v>3099</v>
       </c>
     </row>
     <row r="1137" spans="1:8">
       <c r="A1137" s="0">
-        <v>18197</v>
+        <v>17103</v>
       </c>
       <c r="B1137" s="0" t="s">
         <v>3100</v>
       </c>
       <c r="C1137" s="0" t="s">
         <v>3101</v>
       </c>
       <c r="D1137" s="0" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="E1137" s="0" t="s">
-        <v>3080</v>
+        <v>3077</v>
       </c>
       <c r="G1137" s="0">
-        <v>21.5</v>
+        <v>7.72</v>
       </c>
       <c r="H1137" s="0" t="s">
         <v>3102</v>
       </c>
     </row>
     <row r="1138" spans="1:8">
       <c r="A1138" s="0">
-        <v>17103</v>
+        <v>17104</v>
       </c>
       <c r="B1138" s="0" t="s">
         <v>3103</v>
       </c>
       <c r="C1138" s="0" t="s">
         <v>3104</v>
       </c>
       <c r="D1138" s="0" t="s">
         <v>20</v>
       </c>
       <c r="E1138" s="0" t="s">
-        <v>3080</v>
+        <v>3077</v>
       </c>
       <c r="G1138" s="0">
-        <v>7.72</v>
+        <v>12.54</v>
       </c>
       <c r="H1138" s="0" t="s">
         <v>3105</v>
       </c>
     </row>
     <row r="1139" spans="1:8">
       <c r="A1139" s="0">
-        <v>17104</v>
+        <v>17171</v>
       </c>
       <c r="B1139" s="0" t="s">
         <v>3106</v>
       </c>
       <c r="C1139" s="0" t="s">
         <v>3107</v>
       </c>
       <c r="D1139" s="0" t="s">
-        <v>20</v>
+        <v>9</v>
       </c>
       <c r="E1139" s="0" t="s">
-        <v>3080</v>
+        <v>2859</v>
       </c>
       <c r="G1139" s="0">
-        <v>12.54</v>
+        <v>14.3</v>
       </c>
       <c r="H1139" s="0" t="s">
         <v>3108</v>
       </c>
     </row>
     <row r="1140" spans="1:8">
       <c r="A1140" s="0">
-        <v>17171</v>
+        <v>17242</v>
       </c>
       <c r="B1140" s="0" t="s">
         <v>3109</v>
       </c>
       <c r="C1140" s="0" t="s">
         <v>3110</v>
       </c>
       <c r="D1140" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1140" s="0" t="s">
-        <v>2859</v>
+        <v>10</v>
       </c>
       <c r="G1140" s="0">
-        <v>14.3</v>
+        <v>14.83</v>
       </c>
       <c r="H1140" s="0" t="s">
         <v>3111</v>
       </c>
     </row>
     <row r="1141" spans="1:8">
       <c r="A1141" s="0">
-        <v>17242</v>
+        <v>17411</v>
       </c>
       <c r="B1141" s="0" t="s">
         <v>3112</v>
       </c>
       <c r="C1141" s="0" t="s">
         <v>3113</v>
       </c>
       <c r="D1141" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1141" s="0" t="s">
-        <v>10</v>
+        <v>2735</v>
       </c>
       <c r="G1141" s="0">
-        <v>14.83</v>
+        <v>18.11</v>
       </c>
       <c r="H1141" s="0" t="s">
         <v>3114</v>
       </c>
     </row>
     <row r="1142" spans="1:8">
       <c r="A1142" s="0">
-        <v>17411</v>
+        <v>17412</v>
       </c>
       <c r="B1142" s="0" t="s">
         <v>3115</v>
       </c>
       <c r="C1142" s="0" t="s">
         <v>3116</v>
       </c>
       <c r="D1142" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1142" s="0" t="s">
         <v>2735</v>
       </c>
       <c r="G1142" s="0">
-        <v>18.11</v>
+        <v>21.27</v>
       </c>
       <c r="H1142" s="0" t="s">
         <v>3117</v>
       </c>
     </row>
     <row r="1143" spans="1:8">
       <c r="A1143" s="0">
-        <v>17412</v>
+        <v>17431</v>
       </c>
       <c r="B1143" s="0" t="s">
         <v>3118</v>
       </c>
       <c r="C1143" s="0" t="s">
         <v>3119</v>
       </c>
       <c r="D1143" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1143" s="0" t="s">
-        <v>2735</v>
+        <v>1641</v>
       </c>
       <c r="G1143" s="0">
-        <v>21.27</v>
+        <v>9.800000000000001</v>
       </c>
       <c r="H1143" s="0" t="s">
         <v>3120</v>
       </c>
     </row>
     <row r="1144" spans="1:8">
       <c r="A1144" s="0">
-        <v>17431</v>
+        <v>17474</v>
       </c>
       <c r="B1144" s="0" t="s">
         <v>3121</v>
       </c>
       <c r="C1144" s="0" t="s">
         <v>3122</v>
       </c>
       <c r="D1144" s="0" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="E1144" s="0" t="s">
-        <v>1641</v>
+        <v>3077</v>
       </c>
       <c r="G1144" s="0">
-        <v>9.800000000000001</v>
+        <v>12.67</v>
       </c>
       <c r="H1144" s="0" t="s">
         <v>3123</v>
       </c>
     </row>
     <row r="1145" spans="1:8">
       <c r="A1145" s="0">
-        <v>17474</v>
+        <v>17475</v>
       </c>
       <c r="B1145" s="0" t="s">
         <v>3124</v>
       </c>
       <c r="C1145" s="0" t="s">
         <v>3125</v>
       </c>
       <c r="D1145" s="0" t="s">
-        <v>20</v>
+        <v>9</v>
       </c>
       <c r="E1145" s="0" t="s">
-        <v>3080</v>
+        <v>3077</v>
       </c>
       <c r="G1145" s="0">
-        <v>12.67</v>
+        <v>12.43</v>
       </c>
       <c r="H1145" s="0" t="s">
         <v>3126</v>
       </c>
     </row>
     <row r="1146" spans="1:8">
       <c r="A1146" s="0">
-        <v>17475</v>
+        <v>17525</v>
       </c>
       <c r="B1146" s="0" t="s">
         <v>3127</v>
       </c>
       <c r="C1146" s="0" t="s">
         <v>3128</v>
       </c>
       <c r="D1146" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1146" s="0" t="s">
-        <v>3080</v>
+        <v>10</v>
       </c>
       <c r="G1146" s="0">
-        <v>12.43</v>
+        <v>11.64</v>
       </c>
       <c r="H1146" s="0" t="s">
         <v>3129</v>
       </c>
     </row>
     <row r="1147" spans="1:8">
       <c r="A1147" s="0">
-        <v>17525</v>
+        <v>17594</v>
       </c>
       <c r="B1147" s="0" t="s">
         <v>3130</v>
       </c>
       <c r="C1147" s="0" t="s">
         <v>3131</v>
       </c>
       <c r="D1147" s="0" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="E1147" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G1147" s="0">
-        <v>11.64</v>
+        <v>12.69</v>
       </c>
       <c r="H1147" s="0" t="s">
         <v>3132</v>
       </c>
     </row>
     <row r="1148" spans="1:8">
       <c r="A1148" s="0">
-        <v>17594</v>
+        <v>17607</v>
       </c>
       <c r="B1148" s="0" t="s">
         <v>3133</v>
       </c>
       <c r="C1148" s="0" t="s">
         <v>3134</v>
       </c>
       <c r="D1148" s="0" t="s">
-        <v>20</v>
+        <v>9</v>
       </c>
       <c r="E1148" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G1148" s="0">
-        <v>12.69</v>
+        <v>3.32</v>
       </c>
       <c r="H1148" s="0" t="s">
         <v>3135</v>
       </c>
     </row>
     <row r="1149" spans="1:8">
       <c r="A1149" s="0">
-        <v>17607</v>
+        <v>17610</v>
       </c>
       <c r="B1149" s="0" t="s">
         <v>3136</v>
       </c>
       <c r="C1149" s="0" t="s">
         <v>3137</v>
       </c>
       <c r="D1149" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1149" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G1149" s="0">
-        <v>3.32</v>
+        <v>1.11</v>
       </c>
       <c r="H1149" s="0" t="s">
         <v>3138</v>
       </c>
     </row>
     <row r="1150" spans="1:8">
       <c r="A1150" s="0">
-        <v>17610</v>
+        <v>18282</v>
       </c>
       <c r="B1150" s="0" t="s">
         <v>3139</v>
       </c>
       <c r="C1150" s="0" t="s">
         <v>3140</v>
       </c>
       <c r="D1150" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1150" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G1150" s="0">
-        <v>1.11</v>
+        <v>48.05</v>
       </c>
       <c r="H1150" s="0" t="s">
         <v>3141</v>
       </c>
     </row>
     <row r="1151" spans="1:8">
       <c r="A1151" s="0">
         <v>18282</v>
       </c>
       <c r="B1151" s="0" t="s">
         <v>3142</v>
       </c>
       <c r="C1151" s="0" t="s">
-        <v>3143</v>
+        <v>3140</v>
       </c>
       <c r="D1151" s="0" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="E1151" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G1151" s="0">
         <v>48.05</v>
       </c>
       <c r="H1151" s="0" t="s">
-        <v>3144</v>
+        <v>3141</v>
       </c>
     </row>
     <row r="1152" spans="1:8">
       <c r="A1152" s="0">
-        <v>18282</v>
+        <v>18283</v>
       </c>
       <c r="B1152" s="0" t="s">
+        <v>3143</v>
+      </c>
+      <c r="C1152" s="0" t="s">
+        <v>3144</v>
+      </c>
+      <c r="D1152" s="0" t="s">
         <v>3145</v>
       </c>
-      <c r="C1152" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E1152" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G1152" s="0">
-        <v>48.05</v>
+        <v>20.55</v>
       </c>
       <c r="H1152" s="0" t="s">
-        <v>3144</v>
+        <v>3146</v>
       </c>
     </row>
     <row r="1153" spans="1:8">
       <c r="A1153" s="0">
-        <v>18283</v>
+        <v>12326</v>
       </c>
       <c r="B1153" s="0" t="s">
-        <v>3146</v>
+        <v>3147</v>
       </c>
       <c r="C1153" s="0" t="s">
-        <v>3147</v>
+        <v>3148</v>
       </c>
       <c r="D1153" s="0" t="s">
-        <v>3148</v>
+        <v>9</v>
       </c>
       <c r="E1153" s="0" t="s">
-        <v>10</v>
+        <v>142</v>
       </c>
       <c r="G1153" s="0">
-        <v>20.55</v>
+        <v>5.05</v>
       </c>
       <c r="H1153" s="0" t="s">
         <v>3149</v>
       </c>
     </row>
     <row r="1154" spans="1:8">
       <c r="A1154" s="0">
         <v>12326</v>
       </c>
       <c r="B1154" s="0" t="s">
         <v>3150</v>
       </c>
       <c r="C1154" s="0" t="s">
-        <v>3151</v>
+        <v>3148</v>
       </c>
       <c r="D1154" s="0" t="s">
-        <v>9</v>
+        <v>158</v>
       </c>
       <c r="E1154" s="0" t="s">
         <v>142</v>
       </c>
       <c r="G1154" s="0">
         <v>5.05</v>
       </c>
       <c r="H1154" s="0" t="s">
-        <v>3152</v>
+        <v>3149</v>
       </c>
     </row>
     <row r="1155" spans="1:8">
       <c r="A1155" s="0">
-        <v>12326</v>
+        <v>18097</v>
       </c>
       <c r="B1155" s="0" t="s">
+        <v>3151</v>
+      </c>
+      <c r="C1155" s="0" t="s">
+        <v>3152</v>
+      </c>
+      <c r="D1155" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E1155" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G1155" s="0">
+        <v>3</v>
+      </c>
+      <c r="H1155" s="0" t="s">
         <v>3153</v>
-      </c>
-[...13 lines deleted...]
-        <v>3152</v>
       </c>
     </row>
     <row r="1156" spans="1:8">
       <c r="A1156" s="0">
         <v>18097</v>
       </c>
       <c r="B1156" s="0" t="s">
         <v>3154</v>
       </c>
       <c r="C1156" s="0" t="s">
-        <v>3155</v>
+        <v>3152</v>
       </c>
       <c r="D1156" s="0" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="E1156" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G1156" s="0">
         <v>3</v>
       </c>
       <c r="H1156" s="0" t="s">
-        <v>3156</v>
+        <v>3153</v>
       </c>
     </row>
     <row r="1157" spans="1:8">
       <c r="A1157" s="0">
-        <v>18097</v>
+        <v>12914</v>
       </c>
       <c r="B1157" s="0" t="s">
+        <v>3155</v>
+      </c>
+      <c r="C1157" s="0" t="s">
+        <v>3156</v>
+      </c>
+      <c r="D1157" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="E1157" s="0" t="s">
+        <v>707</v>
+      </c>
+      <c r="G1157" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="H1157" s="0" t="s">
         <v>3157</v>
-      </c>
-[...13 lines deleted...]
-        <v>3156</v>
       </c>
     </row>
     <row r="1158" spans="1:8">
       <c r="A1158" s="0">
         <v>12914</v>
       </c>
       <c r="B1158" s="0" t="s">
         <v>3158</v>
       </c>
       <c r="C1158" s="0" t="s">
-        <v>3159</v>
+        <v>3156</v>
       </c>
       <c r="D1158" s="0" t="s">
-        <v>40</v>
+        <v>1129</v>
       </c>
       <c r="E1158" s="0" t="s">
         <v>707</v>
       </c>
       <c r="G1158" s="0">
         <v>7.28</v>
       </c>
       <c r="H1158" s="0" t="s">
-        <v>3160</v>
+        <v>3157</v>
       </c>
     </row>
     <row r="1159" spans="1:8">
       <c r="A1159" s="0">
-        <v>12914</v>
+        <v>17143</v>
       </c>
       <c r="B1159" s="0" t="s">
+        <v>3159</v>
+      </c>
+      <c r="C1159" s="0" t="s">
+        <v>3160</v>
+      </c>
+      <c r="D1159" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E1159" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G1159" s="0">
+        <v>17.46</v>
+      </c>
+      <c r="H1159" s="0" t="s">
         <v>3161</v>
-      </c>
-[...13 lines deleted...]
-        <v>3160</v>
       </c>
     </row>
     <row r="1160" spans="1:8">
       <c r="A1160" s="0">
-        <v>17143</v>
+        <v>17154</v>
       </c>
       <c r="B1160" s="0" t="s">
         <v>3162</v>
       </c>
       <c r="C1160" s="0" t="s">
         <v>3163</v>
       </c>
       <c r="D1160" s="0" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="E1160" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G1160" s="0">
-        <v>17.46</v>
+        <v>46.75</v>
       </c>
       <c r="H1160" s="0" t="s">
         <v>3164</v>
       </c>
     </row>
     <row r="1161" spans="1:8">
       <c r="A1161" s="0">
-        <v>17154</v>
+        <v>17235</v>
       </c>
       <c r="B1161" s="0" t="s">
         <v>3165</v>
       </c>
       <c r="C1161" s="0" t="s">
         <v>3166</v>
       </c>
       <c r="D1161" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="E1161" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G1161" s="0">
-        <v>46.75</v>
+        <v>29.51</v>
       </c>
       <c r="H1161" s="0" t="s">
         <v>3167</v>
       </c>
     </row>
     <row r="1162" spans="1:8">
       <c r="A1162" s="0">
-        <v>17235</v>
+        <v>17289</v>
       </c>
       <c r="B1162" s="0" t="s">
         <v>3168</v>
       </c>
       <c r="C1162" s="0" t="s">
         <v>3169</v>
       </c>
       <c r="D1162" s="0" t="s">
-        <v>38</v>
+        <v>2113</v>
       </c>
       <c r="E1162" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G1162" s="0">
-        <v>29.51</v>
+        <v>15.76</v>
       </c>
       <c r="H1162" s="0" t="s">
         <v>3170</v>
       </c>
     </row>
     <row r="1163" spans="1:8">
       <c r="A1163" s="0">
-        <v>17289</v>
+        <v>18289</v>
       </c>
       <c r="B1163" s="0" t="s">
         <v>3171</v>
       </c>
       <c r="C1163" s="0" t="s">
         <v>3172</v>
       </c>
       <c r="D1163" s="0" t="s">
-        <v>2113</v>
+        <v>9</v>
       </c>
       <c r="E1163" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G1163" s="0">
-        <v>15.76</v>
+        <v>21.18</v>
       </c>
       <c r="H1163" s="0" t="s">
         <v>3173</v>
       </c>
     </row>
     <row r="1164" spans="1:8">
       <c r="A1164" s="0">
-        <v>18289</v>
+        <v>12828</v>
       </c>
       <c r="B1164" s="0" t="s">
         <v>3174</v>
       </c>
       <c r="C1164" s="0" t="s">
         <v>3175</v>
       </c>
       <c r="D1164" s="0" t="s">
-        <v>9</v>
+        <v>1437</v>
       </c>
       <c r="E1164" s="0" t="s">
-        <v>10</v>
+        <v>142</v>
       </c>
       <c r="G1164" s="0">
-        <v>21.18</v>
+        <v>3.61</v>
       </c>
       <c r="H1164" s="0" t="s">
         <v>3176</v>
       </c>
     </row>
     <row r="1165" spans="1:8">
       <c r="A1165" s="0">
-        <v>12828</v>
+        <v>17097</v>
       </c>
       <c r="B1165" s="0" t="s">
         <v>3177</v>
       </c>
       <c r="C1165" s="0" t="s">
         <v>3178</v>
       </c>
       <c r="D1165" s="0" t="s">
-        <v>1437</v>
-[...3 lines deleted...]
-      </c>
+        <v>9</v>
+      </c>
+      <c r="E1165" s="0"/>
       <c r="G1165" s="0">
-        <v>3.61</v>
+        <v>42.59</v>
       </c>
       <c r="H1165" s="0" t="s">
         <v>3179</v>
       </c>
     </row>
     <row r="1166" spans="1:8">
       <c r="A1166" s="0">
-        <v>17097</v>
+        <v>17098</v>
       </c>
       <c r="B1166" s="0" t="s">
         <v>3180</v>
       </c>
       <c r="C1166" s="0" t="s">
         <v>3181</v>
       </c>
       <c r="D1166" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1166" s="0"/>
       <c r="G1166" s="0">
-        <v>42.59</v>
+        <v>46.62</v>
       </c>
       <c r="H1166" s="0" t="s">
         <v>3182</v>
       </c>
     </row>
     <row r="1167" spans="1:8">
       <c r="A1167" s="0">
-        <v>17098</v>
+        <v>18353</v>
       </c>
       <c r="B1167" s="0" t="s">
         <v>3183</v>
       </c>
       <c r="C1167" s="0" t="s">
         <v>3184</v>
       </c>
       <c r="D1167" s="0" t="s">
         <v>9</v>
       </c>
-      <c r="E1167" s="0"/>
+      <c r="E1167" s="0" t="s">
+        <v>10</v>
+      </c>
       <c r="G1167" s="0">
-        <v>46.62</v>
+        <v>40.26</v>
       </c>
       <c r="H1167" s="0" t="s">
         <v>3185</v>
       </c>
     </row>
     <row r="1168" spans="1:8">
       <c r="A1168" s="0">
-        <v>18353</v>
+        <v>11841</v>
       </c>
       <c r="B1168" s="0" t="s">
         <v>3186</v>
       </c>
       <c r="C1168" s="0" t="s">
         <v>3187</v>
       </c>
       <c r="D1168" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1168" s="0" t="s">
-        <v>10</v>
+        <v>142</v>
       </c>
       <c r="G1168" s="0">
-        <v>40.26</v>
+        <v>31.48</v>
       </c>
       <c r="H1168" s="0" t="s">
         <v>3188</v>
       </c>
     </row>
     <row r="1169" spans="1:8">
       <c r="A1169" s="0">
-        <v>11841</v>
+        <v>11879</v>
       </c>
       <c r="B1169" s="0" t="s">
         <v>3189</v>
       </c>
       <c r="C1169" s="0" t="s">
         <v>3190</v>
       </c>
       <c r="D1169" s="0" t="s">
-        <v>9</v>
+        <v>3020</v>
       </c>
       <c r="E1169" s="0" t="s">
-        <v>142</v>
+        <v>1205</v>
       </c>
       <c r="G1169" s="0">
-        <v>31.48</v>
+        <v>18.27</v>
       </c>
       <c r="H1169" s="0" t="s">
         <v>3191</v>
       </c>
     </row>
     <row r="1170" spans="1:8">
       <c r="A1170" s="0">
-        <v>11879</v>
+        <v>11881</v>
       </c>
       <c r="B1170" s="0" t="s">
         <v>3192</v>
       </c>
       <c r="C1170" s="0" t="s">
         <v>3193</v>
       </c>
       <c r="D1170" s="0" t="s">
-        <v>3023</v>
+        <v>1939</v>
       </c>
       <c r="E1170" s="0" t="s">
         <v>1205</v>
       </c>
       <c r="G1170" s="0">
-        <v>18.27</v>
+        <v>18.66</v>
       </c>
       <c r="H1170" s="0" t="s">
         <v>3194</v>
       </c>
     </row>
     <row r="1171" spans="1:8">
       <c r="A1171" s="0">
-        <v>11881</v>
+        <v>11882</v>
       </c>
       <c r="B1171" s="0" t="s">
         <v>3195</v>
       </c>
       <c r="C1171" s="0" t="s">
         <v>3196</v>
       </c>
       <c r="D1171" s="0" t="s">
-        <v>1939</v>
+        <v>1538</v>
       </c>
       <c r="E1171" s="0" t="s">
         <v>1205</v>
       </c>
       <c r="G1171" s="0">
-        <v>18.66</v>
+        <v>19.51</v>
       </c>
       <c r="H1171" s="0" t="s">
         <v>3197</v>
       </c>
     </row>
     <row r="1172" spans="1:8">
       <c r="A1172" s="0">
         <v>11882</v>
       </c>
       <c r="B1172" s="0" t="s">
         <v>3198</v>
       </c>
       <c r="C1172" s="0" t="s">
-        <v>3199</v>
+        <v>3196</v>
       </c>
       <c r="D1172" s="0" t="s">
-        <v>1538</v>
+        <v>3017</v>
       </c>
       <c r="E1172" s="0" t="s">
         <v>1205</v>
       </c>
       <c r="G1172" s="0">
         <v>19.51</v>
       </c>
       <c r="H1172" s="0" t="s">
-        <v>3200</v>
+        <v>3197</v>
       </c>
     </row>
     <row r="1173" spans="1:8">
       <c r="A1173" s="0">
-        <v>11882</v>
+        <v>11924</v>
       </c>
       <c r="B1173" s="0" t="s">
-        <v>3201</v>
+        <v>3199</v>
       </c>
       <c r="C1173" s="0" t="s">
-        <v>3199</v>
+        <v>3190</v>
       </c>
       <c r="D1173" s="0" t="s">
-        <v>3020</v>
+        <v>769</v>
       </c>
       <c r="E1173" s="0" t="s">
         <v>1205</v>
       </c>
       <c r="G1173" s="0">
-        <v>19.51</v>
+        <v>15.64</v>
       </c>
       <c r="H1173" s="0" t="s">
         <v>3200</v>
       </c>
     </row>
     <row r="1174" spans="1:8">
       <c r="A1174" s="0">
-        <v>11924</v>
+        <v>11925</v>
       </c>
       <c r="B1174" s="0" t="s">
+        <v>3201</v>
+      </c>
+      <c r="C1174" s="0" t="s">
         <v>3202</v>
       </c>
-      <c r="C1174" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D1174" s="0" t="s">
-        <v>769</v>
+        <v>9</v>
       </c>
       <c r="E1174" s="0" t="s">
         <v>1205</v>
       </c>
       <c r="G1174" s="0">
-        <v>15.64</v>
+        <v>19.1</v>
       </c>
       <c r="H1174" s="0" t="s">
         <v>3203</v>
       </c>
     </row>
     <row r="1175" spans="1:8">
       <c r="A1175" s="0">
-        <v>11925</v>
+        <v>11927</v>
       </c>
       <c r="B1175" s="0" t="s">
         <v>3204</v>
       </c>
       <c r="C1175" s="0" t="s">
         <v>3205</v>
       </c>
       <c r="D1175" s="0" t="s">
-        <v>9</v>
+        <v>3020</v>
       </c>
       <c r="E1175" s="0" t="s">
         <v>1205</v>
       </c>
       <c r="G1175" s="0">
-        <v>19.1</v>
+        <v>15.37</v>
       </c>
       <c r="H1175" s="0" t="s">
         <v>3206</v>
       </c>
     </row>
     <row r="1176" spans="1:8">
       <c r="A1176" s="0">
-        <v>11927</v>
+        <v>11928</v>
       </c>
       <c r="B1176" s="0" t="s">
         <v>3207</v>
       </c>
       <c r="C1176" s="0" t="s">
         <v>3208</v>
       </c>
       <c r="D1176" s="0" t="s">
-        <v>3023</v>
+        <v>769</v>
       </c>
       <c r="E1176" s="0" t="s">
         <v>1205</v>
       </c>
       <c r="G1176" s="0">
-        <v>15.37</v>
+        <v>15.76</v>
       </c>
       <c r="H1176" s="0" t="s">
         <v>3209</v>
       </c>
     </row>
     <row r="1177" spans="1:8">
       <c r="A1177" s="0">
-        <v>11928</v>
+        <v>11933</v>
       </c>
       <c r="B1177" s="0" t="s">
         <v>3210</v>
       </c>
       <c r="C1177" s="0" t="s">
         <v>3211</v>
       </c>
       <c r="D1177" s="0" t="s">
-        <v>769</v>
+        <v>9</v>
       </c>
       <c r="E1177" s="0" t="s">
-        <v>1205</v>
+        <v>1641</v>
       </c>
       <c r="G1177" s="0">
-        <v>15.76</v>
+        <v>11.34</v>
       </c>
       <c r="H1177" s="0" t="s">
         <v>3212</v>
       </c>
     </row>
     <row r="1178" spans="1:8">
       <c r="A1178" s="0">
-        <v>11933</v>
+        <v>11934</v>
       </c>
       <c r="B1178" s="0" t="s">
         <v>3213</v>
       </c>
       <c r="C1178" s="0" t="s">
         <v>3214</v>
       </c>
       <c r="D1178" s="0" t="s">
-        <v>9</v>
+        <v>769</v>
       </c>
       <c r="E1178" s="0" t="s">
         <v>1641</v>
       </c>
       <c r="G1178" s="0">
-        <v>11.34</v>
+        <v>15.37</v>
       </c>
       <c r="H1178" s="0" t="s">
         <v>3215</v>
       </c>
     </row>
     <row r="1179" spans="1:8">
       <c r="A1179" s="0">
-        <v>11934</v>
+        <v>11941</v>
       </c>
       <c r="B1179" s="0" t="s">
         <v>3216</v>
       </c>
       <c r="C1179" s="0" t="s">
         <v>3217</v>
       </c>
       <c r="D1179" s="0" t="s">
-        <v>769</v>
+        <v>9</v>
       </c>
       <c r="E1179" s="0" t="s">
         <v>1641</v>
       </c>
       <c r="G1179" s="0">
-        <v>15.37</v>
+        <v>17.09</v>
       </c>
       <c r="H1179" s="0" t="s">
         <v>3218</v>
       </c>
     </row>
     <row r="1180" spans="1:8">
       <c r="A1180" s="0">
-        <v>11941</v>
+        <v>11943</v>
       </c>
       <c r="B1180" s="0" t="s">
         <v>3219</v>
       </c>
       <c r="C1180" s="0" t="s">
         <v>3220</v>
       </c>
       <c r="D1180" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1180" s="0" t="s">
         <v>1641</v>
       </c>
       <c r="G1180" s="0">
-        <v>17.09</v>
+        <v>14.6</v>
       </c>
       <c r="H1180" s="0" t="s">
         <v>3221</v>
       </c>
     </row>
     <row r="1181" spans="1:8">
       <c r="A1181" s="0">
-        <v>11943</v>
+        <v>11959</v>
       </c>
       <c r="B1181" s="0" t="s">
         <v>3222</v>
       </c>
       <c r="C1181" s="0" t="s">
         <v>3223</v>
       </c>
       <c r="D1181" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1181" s="0" t="s">
-        <v>1641</v>
+        <v>2735</v>
       </c>
       <c r="G1181" s="0">
-        <v>14.6</v>
+        <v>8.68</v>
       </c>
       <c r="H1181" s="0" t="s">
         <v>3224</v>
       </c>
     </row>
     <row r="1182" spans="1:8">
       <c r="A1182" s="0">
-        <v>11959</v>
+        <v>11960</v>
       </c>
       <c r="B1182" s="0" t="s">
         <v>3225</v>
       </c>
       <c r="C1182" s="0" t="s">
         <v>3226</v>
       </c>
       <c r="D1182" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1182" s="0" t="s">
         <v>2735</v>
       </c>
       <c r="G1182" s="0">
-        <v>8.68</v>
+        <v>11.36</v>
       </c>
       <c r="H1182" s="0" t="s">
         <v>3227</v>
       </c>
     </row>
     <row r="1183" spans="1:8">
       <c r="A1183" s="0">
-        <v>11960</v>
+        <v>26024</v>
       </c>
       <c r="B1183" s="0" t="s">
         <v>3228</v>
       </c>
       <c r="C1183" s="0" t="s">
         <v>3229</v>
       </c>
       <c r="D1183" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1183" s="0" t="s">
-        <v>2735</v>
+        <v>1205</v>
       </c>
       <c r="G1183" s="0">
-        <v>11.36</v>
+        <v>20.28</v>
       </c>
       <c r="H1183" s="0" t="s">
         <v>3230</v>
       </c>
     </row>
     <row r="1184" spans="1:8">
       <c r="A1184" s="0">
-        <v>26024</v>
+        <v>26026</v>
       </c>
       <c r="B1184" s="0" t="s">
         <v>3231</v>
       </c>
       <c r="C1184" s="0" t="s">
         <v>3232</v>
       </c>
       <c r="D1184" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1184" s="0" t="s">
         <v>1205</v>
       </c>
       <c r="G1184" s="0">
-        <v>20.28</v>
+        <v>12.85</v>
       </c>
       <c r="H1184" s="0" t="s">
         <v>3233</v>
       </c>
     </row>
     <row r="1185" spans="1:8">
       <c r="A1185" s="0">
-        <v>26026</v>
+        <v>26034</v>
       </c>
       <c r="B1185" s="0" t="s">
         <v>3234</v>
       </c>
       <c r="C1185" s="0" t="s">
         <v>3235</v>
       </c>
       <c r="D1185" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1185" s="0" t="s">
-        <v>1205</v>
+        <v>10</v>
       </c>
       <c r="G1185" s="0">
-        <v>12.85</v>
+        <v>10.9</v>
       </c>
       <c r="H1185" s="0" t="s">
         <v>3236</v>
       </c>
     </row>
     <row r="1186" spans="1:8">
       <c r="A1186" s="0">
-        <v>26034</v>
+        <v>26060</v>
       </c>
       <c r="B1186" s="0" t="s">
         <v>3237</v>
       </c>
       <c r="C1186" s="0" t="s">
         <v>3238</v>
       </c>
       <c r="D1186" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1186" s="0" t="s">
-        <v>10</v>
+        <v>1205</v>
       </c>
       <c r="G1186" s="0">
-        <v>10.9</v>
+        <v>17.62</v>
       </c>
       <c r="H1186" s="0" t="s">
         <v>3239</v>
       </c>
     </row>
     <row r="1187" spans="1:8">
       <c r="A1187" s="0">
-        <v>26060</v>
+        <v>26070</v>
       </c>
       <c r="B1187" s="0" t="s">
         <v>3240</v>
       </c>
       <c r="C1187" s="0" t="s">
         <v>3241</v>
       </c>
       <c r="D1187" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1187" s="0" t="s">
-        <v>1205</v>
+        <v>10</v>
       </c>
       <c r="G1187" s="0">
-        <v>17.62</v>
+        <v>11.24</v>
       </c>
       <c r="H1187" s="0" t="s">
         <v>3242</v>
       </c>
     </row>
     <row r="1188" spans="1:8">
       <c r="A1188" s="0">
-        <v>26070</v>
+        <v>26097</v>
       </c>
       <c r="B1188" s="0" t="s">
         <v>3243</v>
       </c>
       <c r="C1188" s="0" t="s">
         <v>3244</v>
       </c>
       <c r="D1188" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1188" s="0" t="s">
-        <v>10</v>
+        <v>1641</v>
       </c>
       <c r="G1188" s="0">
-        <v>11.24</v>
+        <v>9.6</v>
       </c>
       <c r="H1188" s="0" t="s">
         <v>3245</v>
       </c>
     </row>
     <row r="1189" spans="1:8">
       <c r="A1189" s="0">
-        <v>26097</v>
+        <v>26099</v>
       </c>
       <c r="B1189" s="0" t="s">
         <v>3246</v>
       </c>
       <c r="C1189" s="0" t="s">
         <v>3247</v>
       </c>
       <c r="D1189" s="0" t="s">
-        <v>9</v>
+        <v>3027</v>
       </c>
       <c r="E1189" s="0" t="s">
-        <v>1641</v>
+        <v>1205</v>
       </c>
       <c r="G1189" s="0">
-        <v>9.6</v>
+        <v>15.18</v>
       </c>
       <c r="H1189" s="0" t="s">
         <v>3248</v>
       </c>
     </row>
     <row r="1190" spans="1:8">
       <c r="A1190" s="0">
-        <v>26099</v>
+        <v>26109</v>
       </c>
       <c r="B1190" s="0" t="s">
         <v>3249</v>
       </c>
       <c r="C1190" s="0" t="s">
         <v>3250</v>
       </c>
       <c r="D1190" s="0" t="s">
-        <v>3030</v>
+        <v>525</v>
       </c>
       <c r="E1190" s="0" t="s">
         <v>1205</v>
       </c>
       <c r="G1190" s="0">
-        <v>15.18</v>
+        <v>20.62</v>
       </c>
       <c r="H1190" s="0" t="s">
         <v>3251</v>
       </c>
     </row>
     <row r="1191" spans="1:8">
       <c r="A1191" s="0">
         <v>26109</v>
       </c>
       <c r="B1191" s="0" t="s">
         <v>3252</v>
       </c>
       <c r="C1191" s="0" t="s">
-        <v>3253</v>
+        <v>3250</v>
       </c>
       <c r="D1191" s="0" t="s">
-        <v>525</v>
+        <v>9</v>
       </c>
       <c r="E1191" s="0" t="s">
         <v>1205</v>
       </c>
       <c r="G1191" s="0">
         <v>20.62</v>
       </c>
       <c r="H1191" s="0" t="s">
-        <v>3254</v>
+        <v>3251</v>
       </c>
     </row>
     <row r="1192" spans="1:8">
       <c r="A1192" s="0">
         <v>26109</v>
       </c>
       <c r="B1192" s="0" t="s">
-        <v>3255</v>
+        <v>3253</v>
       </c>
       <c r="C1192" s="0" t="s">
-        <v>3253</v>
+        <v>3250</v>
       </c>
       <c r="D1192" s="0" t="s">
-        <v>9</v>
+        <v>1129</v>
       </c>
       <c r="E1192" s="0" t="s">
         <v>1205</v>
       </c>
       <c r="G1192" s="0">
         <v>20.62</v>
       </c>
       <c r="H1192" s="0" t="s">
-        <v>3254</v>
+        <v>3251</v>
       </c>
     </row>
     <row r="1193" spans="1:8">
       <c r="A1193" s="0">
-        <v>26109</v>
+        <v>26110</v>
       </c>
       <c r="B1193" s="0" t="s">
-        <v>3256</v>
+        <v>3254</v>
       </c>
       <c r="C1193" s="0" t="s">
-        <v>3253</v>
+        <v>3255</v>
       </c>
       <c r="D1193" s="0" t="s">
-        <v>1129</v>
+        <v>525</v>
       </c>
       <c r="E1193" s="0" t="s">
         <v>1205</v>
       </c>
       <c r="G1193" s="0">
-        <v>20.62</v>
+        <v>24.61</v>
       </c>
       <c r="H1193" s="0" t="s">
-        <v>3254</v>
+        <v>3256</v>
       </c>
     </row>
     <row r="1194" spans="1:8">
       <c r="A1194" s="0">
-        <v>26110</v>
+        <v>26114</v>
       </c>
       <c r="B1194" s="0" t="s">
         <v>3257</v>
       </c>
       <c r="C1194" s="0" t="s">
         <v>3258</v>
       </c>
       <c r="D1194" s="0" t="s">
-        <v>525</v>
+        <v>9</v>
       </c>
       <c r="E1194" s="0" t="s">
         <v>1205</v>
       </c>
       <c r="G1194" s="0">
-        <v>24.61</v>
+        <v>17.58</v>
       </c>
       <c r="H1194" s="0" t="s">
         <v>3259</v>
       </c>
     </row>
     <row r="1195" spans="1:8">
       <c r="A1195" s="0">
-        <v>26114</v>
+        <v>26121</v>
       </c>
       <c r="B1195" s="0" t="s">
         <v>3260</v>
       </c>
       <c r="C1195" s="0" t="s">
         <v>3261</v>
       </c>
       <c r="D1195" s="0" t="s">
-        <v>9</v>
+        <v>769</v>
       </c>
       <c r="E1195" s="0" t="s">
-        <v>1205</v>
+        <v>3262</v>
       </c>
       <c r="G1195" s="0">
-        <v>17.58</v>
+        <v>10.94</v>
       </c>
       <c r="H1195" s="0" t="s">
-        <v>3262</v>
+        <v>3263</v>
       </c>
     </row>
     <row r="1196" spans="1:8">
       <c r="A1196" s="0">
-        <v>26121</v>
+        <v>26164</v>
       </c>
       <c r="B1196" s="0" t="s">
-        <v>3263</v>
+        <v>3264</v>
       </c>
       <c r="C1196" s="0" t="s">
-        <v>3264</v>
+        <v>3265</v>
       </c>
       <c r="D1196" s="0" t="s">
-        <v>769</v>
+        <v>1538</v>
       </c>
       <c r="E1196" s="0" t="s">
-        <v>3265</v>
+        <v>10</v>
       </c>
       <c r="G1196" s="0">
-        <v>10.94</v>
+        <v>12.72</v>
       </c>
       <c r="H1196" s="0" t="s">
         <v>3266</v>
       </c>
     </row>
     <row r="1197" spans="1:8">
       <c r="A1197" s="0">
-        <v>26164</v>
+        <v>26176</v>
       </c>
       <c r="B1197" s="0" t="s">
         <v>3267</v>
       </c>
       <c r="C1197" s="0" t="s">
         <v>3268</v>
       </c>
       <c r="D1197" s="0" t="s">
-        <v>1538</v>
+        <v>9</v>
       </c>
       <c r="E1197" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G1197" s="0">
-        <v>12.72</v>
+        <v>15.86</v>
       </c>
       <c r="H1197" s="0" t="s">
         <v>3269</v>
       </c>
     </row>
     <row r="1198" spans="1:8">
       <c r="A1198" s="0">
-        <v>26176</v>
+        <v>26251</v>
       </c>
       <c r="B1198" s="0" t="s">
         <v>3270</v>
       </c>
       <c r="C1198" s="0" t="s">
         <v>3271</v>
       </c>
       <c r="D1198" s="0" t="s">
-        <v>9</v>
+        <v>38</v>
       </c>
       <c r="E1198" s="0" t="s">
-        <v>10</v>
+        <v>1205</v>
       </c>
       <c r="G1198" s="0">
-        <v>15.86</v>
+        <v>18.69</v>
       </c>
       <c r="H1198" s="0" t="s">
         <v>3272</v>
       </c>
     </row>
     <row r="1199" spans="1:8">
       <c r="A1199" s="0">
-        <v>26251</v>
+        <v>26296</v>
       </c>
       <c r="B1199" s="0" t="s">
         <v>3273</v>
       </c>
       <c r="C1199" s="0" t="s">
         <v>3274</v>
       </c>
       <c r="D1199" s="0" t="s">
-        <v>38</v>
+        <v>9</v>
       </c>
       <c r="E1199" s="0" t="s">
-        <v>1205</v>
+        <v>1641</v>
       </c>
       <c r="G1199" s="0">
-        <v>18.69</v>
+        <v>10.77</v>
       </c>
       <c r="H1199" s="0" t="s">
         <v>3275</v>
       </c>
     </row>
     <row r="1200" spans="1:8">
       <c r="A1200" s="0">
-        <v>26296</v>
+        <v>26297</v>
       </c>
       <c r="B1200" s="0" t="s">
         <v>3276</v>
       </c>
       <c r="C1200" s="0" t="s">
         <v>3277</v>
       </c>
       <c r="D1200" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1200" s="0" t="s">
         <v>1641</v>
       </c>
       <c r="G1200" s="0">
-        <v>10.77</v>
+        <v>14.35</v>
       </c>
       <c r="H1200" s="0" t="s">
         <v>3278</v>
       </c>
     </row>
     <row r="1201" spans="1:8">
       <c r="A1201" s="0">
-        <v>26297</v>
+        <v>26314</v>
       </c>
       <c r="B1201" s="0" t="s">
         <v>3279</v>
       </c>
       <c r="C1201" s="0" t="s">
         <v>3280</v>
       </c>
       <c r="D1201" s="0" t="s">
-        <v>9</v>
+        <v>525</v>
       </c>
       <c r="E1201" s="0" t="s">
-        <v>1641</v>
+        <v>1205</v>
       </c>
       <c r="G1201" s="0">
-        <v>14.35</v>
+        <v>22.5</v>
       </c>
       <c r="H1201" s="0" t="s">
         <v>3281</v>
       </c>
     </row>
     <row r="1202" spans="1:8">
       <c r="A1202" s="0">
-        <v>26314</v>
+        <v>26317</v>
       </c>
       <c r="B1202" s="0" t="s">
         <v>3282</v>
       </c>
       <c r="C1202" s="0" t="s">
         <v>3283</v>
       </c>
       <c r="D1202" s="0" t="s">
-        <v>525</v>
+        <v>9</v>
       </c>
       <c r="E1202" s="0" t="s">
         <v>1205</v>
       </c>
       <c r="G1202" s="0">
-        <v>22.5</v>
+        <v>19.29</v>
       </c>
       <c r="H1202" s="0" t="s">
         <v>3284</v>
       </c>
     </row>
     <row r="1203" spans="1:8">
       <c r="A1203" s="0">
-        <v>26317</v>
+        <v>26320</v>
       </c>
       <c r="B1203" s="0" t="s">
         <v>3285</v>
       </c>
       <c r="C1203" s="0" t="s">
         <v>3286</v>
       </c>
       <c r="D1203" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1203" s="0" t="s">
         <v>1205</v>
       </c>
       <c r="G1203" s="0">
-        <v>19.29</v>
+        <v>19.98</v>
       </c>
       <c r="H1203" s="0" t="s">
         <v>3287</v>
       </c>
     </row>
     <row r="1204" spans="1:8">
       <c r="A1204" s="0">
-        <v>26320</v>
+        <v>26323</v>
       </c>
       <c r="B1204" s="0" t="s">
         <v>3288</v>
       </c>
       <c r="C1204" s="0" t="s">
         <v>3289</v>
       </c>
       <c r="D1204" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1204" s="0" t="s">
         <v>1205</v>
       </c>
       <c r="G1204" s="0">
-        <v>19.98</v>
+        <v>37.07</v>
       </c>
       <c r="H1204" s="0" t="s">
         <v>3290</v>
       </c>
     </row>
     <row r="1205" spans="1:8">
       <c r="A1205" s="0">
-        <v>26323</v>
+        <v>26094</v>
       </c>
       <c r="B1205" s="0" t="s">
         <v>3291</v>
       </c>
       <c r="C1205" s="0" t="s">
         <v>3292</v>
       </c>
       <c r="D1205" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1205" s="0" t="s">
-        <v>1205</v>
+        <v>10</v>
       </c>
       <c r="G1205" s="0">
-        <v>37.07</v>
+        <v>11.19</v>
       </c>
       <c r="H1205" s="0" t="s">
         <v>3293</v>
       </c>
     </row>
     <row r="1206" spans="1:8">
       <c r="A1206" s="0">
-        <v>26094</v>
+        <v>12797</v>
       </c>
       <c r="B1206" s="0" t="s">
         <v>3294</v>
       </c>
       <c r="C1206" s="0" t="s">
         <v>3295</v>
       </c>
       <c r="D1206" s="0" t="s">
-        <v>9</v>
+        <v>3296</v>
       </c>
       <c r="E1206" s="0" t="s">
-        <v>10</v>
+        <v>3077</v>
       </c>
       <c r="G1206" s="0">
-        <v>11.19</v>
+        <v>14.84</v>
       </c>
       <c r="H1206" s="0" t="s">
-        <v>3296</v>
+        <v>3297</v>
       </c>
     </row>
     <row r="1207" spans="1:8">
       <c r="A1207" s="0">
-        <v>12797</v>
+        <v>12798</v>
       </c>
       <c r="B1207" s="0" t="s">
-        <v>3297</v>
+        <v>3298</v>
       </c>
       <c r="C1207" s="0" t="s">
-        <v>3298</v>
+        <v>3299</v>
       </c>
       <c r="D1207" s="0" t="s">
-        <v>3299</v>
+        <v>1939</v>
       </c>
       <c r="E1207" s="0" t="s">
-        <v>3080</v>
+        <v>3077</v>
       </c>
       <c r="G1207" s="0">
-        <v>14.84</v>
+        <v>13.73</v>
       </c>
       <c r="H1207" s="0" t="s">
         <v>3300</v>
       </c>
     </row>
     <row r="1208" spans="1:8">
       <c r="A1208" s="0">
-        <v>12798</v>
+        <v>12799</v>
       </c>
       <c r="B1208" s="0" t="s">
         <v>3301</v>
       </c>
       <c r="C1208" s="0" t="s">
         <v>3302</v>
       </c>
       <c r="D1208" s="0" t="s">
-        <v>1939</v>
+        <v>3303</v>
       </c>
       <c r="E1208" s="0" t="s">
-        <v>3080</v>
+        <v>3077</v>
       </c>
       <c r="G1208" s="0">
         <v>13.73</v>
       </c>
       <c r="H1208" s="0" t="s">
-        <v>3303</v>
+        <v>3304</v>
       </c>
     </row>
     <row r="1209" spans="1:8">
       <c r="A1209" s="0">
-        <v>12799</v>
+        <v>12800</v>
       </c>
       <c r="B1209" s="0" t="s">
-        <v>3304</v>
+        <v>3305</v>
       </c>
       <c r="C1209" s="0" t="s">
-        <v>3305</v>
+        <v>3306</v>
       </c>
       <c r="D1209" s="0" t="s">
-        <v>3306</v>
+        <v>9</v>
       </c>
       <c r="E1209" s="0" t="s">
-        <v>3080</v>
+        <v>3077</v>
       </c>
       <c r="G1209" s="0">
-        <v>13.73</v>
+        <v>14.84</v>
       </c>
       <c r="H1209" s="0" t="s">
         <v>3307</v>
       </c>
     </row>
     <row r="1210" spans="1:8">
       <c r="A1210" s="0">
-        <v>12800</v>
+        <v>12801</v>
       </c>
       <c r="B1210" s="0" t="s">
         <v>3308</v>
       </c>
       <c r="C1210" s="0" t="s">
         <v>3309</v>
       </c>
       <c r="D1210" s="0" t="s">
-        <v>9</v>
+        <v>769</v>
       </c>
       <c r="E1210" s="0" t="s">
-        <v>3080</v>
+        <v>3077</v>
       </c>
       <c r="G1210" s="0">
-        <v>14.84</v>
+        <v>17.86</v>
       </c>
       <c r="H1210" s="0" t="s">
         <v>3310</v>
       </c>
     </row>
     <row r="1211" spans="1:8">
       <c r="A1211" s="0">
-        <v>12801</v>
+        <v>26106</v>
       </c>
       <c r="B1211" s="0" t="s">
         <v>3311</v>
       </c>
       <c r="C1211" s="0" t="s">
         <v>3312</v>
       </c>
       <c r="D1211" s="0" t="s">
-        <v>769</v>
+        <v>1939</v>
       </c>
       <c r="E1211" s="0" t="s">
-        <v>3080</v>
+        <v>10</v>
       </c>
       <c r="G1211" s="0">
-        <v>17.86</v>
+        <v>11.57</v>
       </c>
       <c r="H1211" s="0" t="s">
         <v>3313</v>
       </c>
     </row>
     <row r="1212" spans="1:8">
       <c r="A1212" s="0">
         <v>26106</v>
       </c>
       <c r="B1212" s="0" t="s">
         <v>3314</v>
       </c>
       <c r="C1212" s="0" t="s">
-        <v>3315</v>
+        <v>3312</v>
       </c>
       <c r="D1212" s="0" t="s">
-        <v>1939</v>
+        <v>769</v>
       </c>
       <c r="E1212" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G1212" s="0">
         <v>11.57</v>
       </c>
       <c r="H1212" s="0" t="s">
-        <v>3316</v>
+        <v>3313</v>
       </c>
     </row>
     <row r="1213" spans="1:8">
       <c r="A1213" s="0">
-        <v>26106</v>
+        <v>26177</v>
       </c>
       <c r="B1213" s="0" t="s">
-        <v>3317</v>
+        <v>3315</v>
       </c>
       <c r="C1213" s="0" t="s">
-        <v>3315</v>
+        <v>3316</v>
       </c>
       <c r="D1213" s="0" t="s">
         <v>769</v>
       </c>
       <c r="E1213" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G1213" s="0">
-        <v>11.57</v>
+        <v>11.92</v>
       </c>
       <c r="H1213" s="0" t="s">
-        <v>3316</v>
+        <v>3317</v>
       </c>
     </row>
     <row r="1214" spans="1:8">
       <c r="A1214" s="0">
-        <v>26177</v>
+        <v>26185</v>
       </c>
       <c r="B1214" s="0" t="s">
         <v>3318</v>
       </c>
       <c r="C1214" s="0" t="s">
         <v>3319</v>
       </c>
       <c r="D1214" s="0" t="s">
-        <v>769</v>
+        <v>9</v>
       </c>
       <c r="E1214" s="0" t="s">
-        <v>10</v>
+        <v>707</v>
       </c>
       <c r="G1214" s="0">
-        <v>11.92</v>
+        <v>6.19</v>
       </c>
       <c r="H1214" s="0" t="s">
         <v>3320</v>
       </c>
     </row>
     <row r="1215" spans="1:8">
       <c r="A1215" s="0">
-        <v>26185</v>
+        <v>26186</v>
       </c>
       <c r="B1215" s="0" t="s">
         <v>3321</v>
       </c>
       <c r="C1215" s="0" t="s">
         <v>3322</v>
       </c>
       <c r="D1215" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1215" s="0" t="s">
         <v>707</v>
       </c>
       <c r="G1215" s="0">
-        <v>6.19</v>
+        <v>7.99</v>
       </c>
       <c r="H1215" s="0" t="s">
         <v>3323</v>
       </c>
     </row>
     <row r="1216" spans="1:8">
       <c r="A1216" s="0">
-        <v>26186</v>
+        <v>26379</v>
       </c>
       <c r="B1216" s="0" t="s">
         <v>3324</v>
       </c>
       <c r="C1216" s="0" t="s">
         <v>3325</v>
       </c>
       <c r="D1216" s="0" t="s">
-        <v>9</v>
+        <v>3326</v>
       </c>
       <c r="E1216" s="0" t="s">
-        <v>707</v>
+        <v>10</v>
       </c>
       <c r="G1216" s="0">
-        <v>7.99</v>
+        <v>10.67</v>
       </c>
       <c r="H1216" s="0" t="s">
-        <v>3326</v>
+        <v>3327</v>
       </c>
     </row>
     <row r="1217" spans="1:8">
       <c r="A1217" s="0">
         <v>26379</v>
       </c>
       <c r="B1217" s="0" t="s">
-        <v>3327</v>
+        <v>3328</v>
       </c>
       <c r="C1217" s="0" t="s">
-        <v>3328</v>
+        <v>3325</v>
       </c>
       <c r="D1217" s="0" t="s">
         <v>3329</v>
       </c>
       <c r="E1217" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G1217" s="0">
         <v>10.67</v>
       </c>
       <c r="H1217" s="0" t="s">
-        <v>3330</v>
+        <v>3327</v>
       </c>
     </row>
     <row r="1218" spans="1:8">
       <c r="A1218" s="0">
-        <v>26379</v>
+        <v>26392</v>
       </c>
       <c r="B1218" s="0" t="s">
+        <v>3330</v>
+      </c>
+      <c r="C1218" s="0" t="s">
         <v>3331</v>
-      </c>
-[...1 lines deleted...]
-        <v>3328</v>
       </c>
       <c r="D1218" s="0" t="s">
         <v>3332</v>
       </c>
       <c r="E1218" s="0" t="s">
-        <v>10</v>
+        <v>1205</v>
       </c>
       <c r="G1218" s="0">
-        <v>10.67</v>
+        <v>25.44</v>
       </c>
       <c r="H1218" s="0" t="s">
-        <v>3330</v>
+        <v>3333</v>
       </c>
     </row>
     <row r="1219" spans="1:8">
       <c r="A1219" s="0">
-        <v>26392</v>
+        <v>26393</v>
       </c>
       <c r="B1219" s="0" t="s">
-        <v>3333</v>
+        <v>3334</v>
       </c>
       <c r="C1219" s="0" t="s">
-        <v>3334</v>
+        <v>3335</v>
       </c>
       <c r="D1219" s="0" t="s">
-        <v>3335</v>
+        <v>3332</v>
       </c>
       <c r="E1219" s="0" t="s">
         <v>1205</v>
       </c>
       <c r="G1219" s="0">
-        <v>25.44</v>
+        <v>28.34</v>
       </c>
       <c r="H1219" s="0" t="s">
         <v>3336</v>
       </c>
     </row>
     <row r="1220" spans="1:8">
       <c r="A1220" s="0">
-        <v>26393</v>
+        <v>26716</v>
       </c>
       <c r="B1220" s="0" t="s">
         <v>3337</v>
       </c>
       <c r="C1220" s="0" t="s">
         <v>3338</v>
       </c>
       <c r="D1220" s="0" t="s">
-        <v>3335</v>
+        <v>9</v>
       </c>
       <c r="E1220" s="0" t="s">
         <v>1205</v>
       </c>
       <c r="G1220" s="0">
-        <v>28.34</v>
+        <v>23.81</v>
       </c>
       <c r="H1220" s="0" t="s">
         <v>3339</v>
       </c>
     </row>
     <row r="1221" spans="1:8">
       <c r="A1221" s="0">
-        <v>26716</v>
+        <v>26718</v>
       </c>
       <c r="B1221" s="0" t="s">
         <v>3340</v>
       </c>
       <c r="C1221" s="0" t="s">
         <v>3341</v>
       </c>
       <c r="D1221" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1221" s="0" t="s">
         <v>1205</v>
       </c>
       <c r="G1221" s="0">
-        <v>23.81</v>
+        <v>18.88</v>
       </c>
       <c r="H1221" s="0" t="s">
         <v>3342</v>
       </c>
     </row>
     <row r="1222" spans="1:8">
       <c r="A1222" s="0">
-        <v>26718</v>
+        <v>26719</v>
       </c>
       <c r="B1222" s="0" t="s">
         <v>3343</v>
       </c>
       <c r="C1222" s="0" t="s">
         <v>3344</v>
       </c>
       <c r="D1222" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1222" s="0" t="s">
         <v>1205</v>
       </c>
       <c r="G1222" s="0">
-        <v>18.88</v>
+        <v>22.17</v>
       </c>
       <c r="H1222" s="0" t="s">
         <v>3345</v>
       </c>
     </row>
     <row r="1223" spans="1:8">
       <c r="A1223" s="0">
-        <v>26719</v>
+        <v>26721</v>
       </c>
       <c r="B1223" s="0" t="s">
         <v>3346</v>
       </c>
       <c r="C1223" s="0" t="s">
         <v>3347</v>
       </c>
       <c r="D1223" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1223" s="0" t="s">
         <v>1205</v>
       </c>
       <c r="G1223" s="0">
-        <v>22.17</v>
+        <v>15.69</v>
       </c>
       <c r="H1223" s="0" t="s">
         <v>3348</v>
       </c>
     </row>
     <row r="1224" spans="1:8">
       <c r="A1224" s="0">
-        <v>26721</v>
+        <v>26839</v>
       </c>
       <c r="B1224" s="0" t="s">
         <v>3349</v>
       </c>
       <c r="C1224" s="0" t="s">
         <v>3350</v>
       </c>
       <c r="D1224" s="0" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="E1224" s="0" t="s">
-        <v>1205</v>
+        <v>107</v>
       </c>
       <c r="G1224" s="0">
-        <v>15.69</v>
+        <v>26.24</v>
       </c>
       <c r="H1224" s="0" t="s">
         <v>3351</v>
       </c>
     </row>
     <row r="1225" spans="1:8">
       <c r="A1225" s="0">
-        <v>26839</v>
+        <v>26851</v>
       </c>
       <c r="B1225" s="0" t="s">
         <v>3352</v>
       </c>
       <c r="C1225" s="0" t="s">
         <v>3353</v>
       </c>
       <c r="D1225" s="0" t="s">
-        <v>20</v>
+        <v>9</v>
       </c>
       <c r="E1225" s="0" t="s">
-        <v>107</v>
+        <v>1205</v>
       </c>
       <c r="G1225" s="0">
-        <v>26.24</v>
+        <v>25.45</v>
       </c>
       <c r="H1225" s="0" t="s">
         <v>3354</v>
       </c>
     </row>
     <row r="1226" spans="1:8">
       <c r="A1226" s="0">
-        <v>26851</v>
+        <v>26853</v>
       </c>
       <c r="B1226" s="0" t="s">
         <v>3355</v>
       </c>
       <c r="C1226" s="0" t="s">
         <v>3356</v>
       </c>
       <c r="D1226" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1226" s="0" t="s">
         <v>1205</v>
       </c>
       <c r="G1226" s="0">
         <v>25.45</v>
       </c>
       <c r="H1226" s="0" t="s">
         <v>3357</v>
       </c>
     </row>
     <row r="1227" spans="1:8">
       <c r="A1227" s="0">
-        <v>26853</v>
+        <v>26855</v>
       </c>
       <c r="B1227" s="0" t="s">
         <v>3358</v>
       </c>
       <c r="C1227" s="0" t="s">
         <v>3359</v>
       </c>
       <c r="D1227" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1227" s="0" t="s">
         <v>1205</v>
       </c>
       <c r="G1227" s="0">
-        <v>25.45</v>
+        <v>15.32</v>
       </c>
       <c r="H1227" s="0" t="s">
         <v>3360</v>
       </c>
     </row>
     <row r="1228" spans="1:8">
       <c r="A1228" s="0">
-        <v>26855</v>
+        <v>26870</v>
       </c>
       <c r="B1228" s="0" t="s">
         <v>3361</v>
       </c>
       <c r="C1228" s="0" t="s">
         <v>3362</v>
       </c>
       <c r="D1228" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1228" s="0" t="s">
-        <v>1205</v>
+        <v>10</v>
       </c>
       <c r="G1228" s="0">
-        <v>15.32</v>
+        <v>19.82</v>
       </c>
       <c r="H1228" s="0" t="s">
         <v>3363</v>
       </c>
     </row>
     <row r="1229" spans="1:8">
       <c r="A1229" s="0">
-        <v>26870</v>
+        <v>26878</v>
       </c>
       <c r="B1229" s="0" t="s">
         <v>3364</v>
       </c>
       <c r="C1229" s="0" t="s">
         <v>3365</v>
       </c>
       <c r="D1229" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1229" s="0" t="s">
-        <v>10</v>
+        <v>1641</v>
       </c>
       <c r="G1229" s="0">
-        <v>19.82</v>
+        <v>17.99</v>
       </c>
       <c r="H1229" s="0" t="s">
         <v>3366</v>
       </c>
     </row>
     <row r="1230" spans="1:8">
       <c r="A1230" s="0">
-        <v>26878</v>
+        <v>26924</v>
       </c>
       <c r="B1230" s="0" t="s">
         <v>3367</v>
       </c>
       <c r="C1230" s="0" t="s">
         <v>3368</v>
       </c>
       <c r="D1230" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1230" s="0" t="s">
-        <v>1641</v>
+        <v>107</v>
       </c>
       <c r="G1230" s="0">
-        <v>17.99</v>
+        <v>22.72</v>
       </c>
       <c r="H1230" s="0" t="s">
         <v>3369</v>
       </c>
     </row>
     <row r="1231" spans="1:8">
       <c r="A1231" s="0">
-        <v>26924</v>
+        <v>12519</v>
       </c>
       <c r="B1231" s="0" t="s">
         <v>3370</v>
       </c>
       <c r="C1231" s="0" t="s">
         <v>3371</v>
       </c>
       <c r="D1231" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1231" s="0" t="s">
-        <v>107</v>
+        <v>1641</v>
       </c>
       <c r="G1231" s="0">
-        <v>22.72</v>
+        <v>12.83</v>
       </c>
       <c r="H1231" s="0" t="s">
         <v>3372</v>
       </c>
     </row>
     <row r="1232" spans="1:8">
       <c r="A1232" s="0">
-        <v>12519</v>
+        <v>12573</v>
       </c>
       <c r="B1232" s="0" t="s">
         <v>3373</v>
       </c>
       <c r="C1232" s="0" t="s">
         <v>3374</v>
       </c>
       <c r="D1232" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1232" s="0" t="s">
-        <v>1641</v>
+        <v>2735</v>
       </c>
       <c r="G1232" s="0">
-        <v>12.83</v>
+        <v>8.9</v>
       </c>
       <c r="H1232" s="0" t="s">
         <v>3375</v>
       </c>
     </row>
     <row r="1233" spans="1:8">
       <c r="A1233" s="0">
-        <v>12573</v>
+        <v>12659</v>
       </c>
       <c r="B1233" s="0" t="s">
         <v>3376</v>
       </c>
       <c r="C1233" s="0" t="s">
         <v>3377</v>
       </c>
       <c r="D1233" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1233" s="0" t="s">
         <v>2735</v>
       </c>
       <c r="G1233" s="0">
-        <v>8.9</v>
+        <v>23.88</v>
       </c>
       <c r="H1233" s="0" t="s">
         <v>3378</v>
       </c>
     </row>
     <row r="1234" spans="1:8">
       <c r="A1234" s="0">
-        <v>12659</v>
+        <v>12660</v>
       </c>
       <c r="B1234" s="0" t="s">
         <v>3379</v>
       </c>
       <c r="C1234" s="0" t="s">
         <v>3380</v>
       </c>
       <c r="D1234" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1234" s="0" t="s">
         <v>2735</v>
       </c>
       <c r="G1234" s="0">
-        <v>23.88</v>
+        <v>3.19</v>
       </c>
       <c r="H1234" s="0" t="s">
         <v>3381</v>
       </c>
     </row>
     <row r="1235" spans="1:8">
       <c r="A1235" s="0">
-        <v>12660</v>
+        <v>12786</v>
       </c>
       <c r="B1235" s="0" t="s">
         <v>3382</v>
       </c>
       <c r="C1235" s="0" t="s">
         <v>3383</v>
       </c>
       <c r="D1235" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1235" s="0" t="s">
-        <v>2735</v>
+        <v>1205</v>
       </c>
       <c r="G1235" s="0">
-        <v>3.19</v>
+        <v>31.12</v>
       </c>
       <c r="H1235" s="0" t="s">
         <v>3384</v>
       </c>
     </row>
     <row r="1236" spans="1:8">
       <c r="A1236" s="0">
         <v>12786</v>
       </c>
       <c r="B1236" s="0" t="s">
         <v>3385</v>
       </c>
       <c r="C1236" s="0" t="s">
+        <v>3383</v>
+      </c>
+      <c r="D1236" s="0" t="s">
         <v>3386</v>
-      </c>
-[...1 lines deleted...]
-        <v>9</v>
       </c>
       <c r="E1236" s="0" t="s">
         <v>1205</v>
       </c>
       <c r="G1236" s="0">
         <v>31.12</v>
       </c>
       <c r="H1236" s="0" t="s">
-        <v>3387</v>
+        <v>3384</v>
       </c>
     </row>
     <row r="1237" spans="1:8">
       <c r="A1237" s="0">
-        <v>12786</v>
+        <v>17054</v>
       </c>
       <c r="B1237" s="0" t="s">
+        <v>3387</v>
+      </c>
+      <c r="C1237" s="0" t="s">
         <v>3388</v>
       </c>
-      <c r="C1237" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D1237" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E1237" s="0" t="s">
+        <v>2735</v>
+      </c>
+      <c r="G1237" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="H1237" s="0" t="s">
         <v>3389</v>
-      </c>
-[...7 lines deleted...]
-        <v>3387</v>
       </c>
     </row>
     <row r="1238" spans="1:8">
       <c r="A1238" s="0">
-        <v>17054</v>
+        <v>18098</v>
       </c>
       <c r="B1238" s="0" t="s">
         <v>3390</v>
       </c>
       <c r="C1238" s="0" t="s">
         <v>3391</v>
       </c>
       <c r="D1238" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1238" s="0" t="s">
-        <v>2735</v>
+        <v>10</v>
       </c>
       <c r="G1238" s="0">
-        <v>4.6</v>
+        <v>7.79</v>
       </c>
       <c r="H1238" s="0" t="s">
         <v>3392</v>
       </c>
     </row>
     <row r="1239" spans="1:8">
       <c r="A1239" s="0">
-        <v>18098</v>
+        <v>18133</v>
       </c>
       <c r="B1239" s="0" t="s">
         <v>3393</v>
       </c>
       <c r="C1239" s="0" t="s">
         <v>3394</v>
       </c>
       <c r="D1239" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1239" s="0" t="s">
-        <v>10</v>
+        <v>2735</v>
       </c>
       <c r="G1239" s="0">
-        <v>7.79</v>
+        <v>6.49</v>
       </c>
       <c r="H1239" s="0" t="s">
         <v>3395</v>
       </c>
     </row>
     <row r="1240" spans="1:8">
       <c r="A1240" s="0">
-        <v>18133</v>
+        <v>17574</v>
       </c>
       <c r="B1240" s="0" t="s">
         <v>3396</v>
       </c>
       <c r="C1240" s="0" t="s">
         <v>3397</v>
       </c>
       <c r="D1240" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1240" s="0" t="s">
-        <v>2735</v>
+        <v>1641</v>
       </c>
       <c r="G1240" s="0">
-        <v>6.49</v>
+        <v>18.53</v>
       </c>
       <c r="H1240" s="0" t="s">
         <v>3398</v>
       </c>
     </row>
     <row r="1241" spans="1:8">
       <c r="A1241" s="0">
-        <v>17574</v>
+        <v>17578</v>
       </c>
       <c r="B1241" s="0" t="s">
         <v>3399</v>
       </c>
       <c r="C1241" s="0" t="s">
         <v>3400</v>
       </c>
       <c r="D1241" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1241" s="0" t="s">
         <v>1641</v>
       </c>
       <c r="G1241" s="0">
-        <v>18.53</v>
+        <v>12.45</v>
       </c>
       <c r="H1241" s="0" t="s">
         <v>3401</v>
       </c>
     </row>
     <row r="1242" spans="1:8">
       <c r="A1242" s="0">
-        <v>17578</v>
+        <v>17603</v>
       </c>
       <c r="B1242" s="0" t="s">
         <v>3402</v>
       </c>
       <c r="C1242" s="0" t="s">
         <v>3403</v>
       </c>
       <c r="D1242" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1242" s="0" t="s">
-        <v>1641</v>
+        <v>2735</v>
       </c>
       <c r="G1242" s="0">
-        <v>12.45</v>
+        <v>26.07</v>
       </c>
       <c r="H1242" s="0" t="s">
         <v>3404</v>
       </c>
     </row>
     <row r="1243" spans="1:8">
       <c r="A1243" s="0">
         <v>17603</v>
       </c>
       <c r="B1243" s="0" t="s">
         <v>3405</v>
       </c>
       <c r="C1243" s="0" t="s">
-        <v>3406</v>
+        <v>3403</v>
       </c>
       <c r="D1243" s="0" t="s">
-        <v>9</v>
+        <v>158</v>
       </c>
       <c r="E1243" s="0" t="s">
         <v>2735</v>
       </c>
       <c r="G1243" s="0">
         <v>26.07</v>
       </c>
       <c r="H1243" s="0" t="s">
-        <v>3407</v>
+        <v>3404</v>
       </c>
     </row>
     <row r="1244" spans="1:8">
       <c r="A1244" s="0">
-        <v>17603</v>
+        <v>17604</v>
       </c>
       <c r="B1244" s="0" t="s">
-        <v>3408</v>
+        <v>3406</v>
       </c>
       <c r="C1244" s="0" t="s">
-        <v>3406</v>
+        <v>3407</v>
       </c>
       <c r="D1244" s="0" t="s">
-        <v>158</v>
+        <v>9</v>
       </c>
       <c r="E1244" s="0" t="s">
         <v>2735</v>
       </c>
       <c r="G1244" s="0">
-        <v>26.07</v>
+        <v>33.95</v>
       </c>
       <c r="H1244" s="0" t="s">
-        <v>3407</v>
+        <v>3408</v>
       </c>
     </row>
     <row r="1245" spans="1:8">
       <c r="A1245" s="0">
         <v>17604</v>
       </c>
       <c r="B1245" s="0" t="s">
         <v>3409</v>
       </c>
       <c r="C1245" s="0" t="s">
-        <v>3410</v>
+        <v>3407</v>
       </c>
       <c r="D1245" s="0" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="E1245" s="0" t="s">
         <v>2735</v>
       </c>
       <c r="G1245" s="0">
         <v>33.95</v>
       </c>
       <c r="H1245" s="0" t="s">
-        <v>3411</v>
+        <v>3408</v>
       </c>
     </row>
     <row r="1246" spans="1:8">
       <c r="A1246" s="0">
-        <v>17604</v>
+        <v>17633</v>
       </c>
       <c r="B1246" s="0" t="s">
+        <v>3410</v>
+      </c>
+      <c r="C1246" s="0" t="s">
+        <v>3411</v>
+      </c>
+      <c r="D1246" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E1246" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G1246" s="0">
+        <v>20.22</v>
+      </c>
+      <c r="H1246" s="0" t="s">
         <v>3412</v>
-      </c>
-[...13 lines deleted...]
-        <v>3411</v>
       </c>
     </row>
     <row r="1247" spans="1:8">
       <c r="A1247" s="0">
-        <v>17633</v>
+        <v>18262</v>
       </c>
       <c r="B1247" s="0" t="s">
         <v>3413</v>
       </c>
       <c r="C1247" s="0" t="s">
         <v>3414</v>
       </c>
       <c r="D1247" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1247" s="0" t="s">
-        <v>10</v>
+        <v>1205</v>
       </c>
       <c r="G1247" s="0">
-        <v>20.22</v>
+        <v>41.58</v>
       </c>
       <c r="H1247" s="0" t="s">
         <v>3415</v>
       </c>
     </row>
     <row r="1248" spans="1:8">
       <c r="A1248" s="0">
         <v>18262</v>
       </c>
       <c r="B1248" s="0" t="s">
         <v>3416</v>
       </c>
       <c r="C1248" s="0" t="s">
-        <v>3417</v>
+        <v>3414</v>
       </c>
       <c r="D1248" s="0" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="E1248" s="0" t="s">
         <v>1205</v>
       </c>
       <c r="G1248" s="0">
         <v>41.58</v>
       </c>
       <c r="H1248" s="0" t="s">
-        <v>3418</v>
+        <v>3415</v>
       </c>
     </row>
     <row r="1249" spans="1:8">
       <c r="A1249" s="0">
-        <v>18262</v>
+        <v>18264</v>
       </c>
       <c r="B1249" s="0" t="s">
-        <v>3419</v>
+        <v>3417</v>
       </c>
       <c r="C1249" s="0" t="s">
-        <v>3417</v>
+        <v>3418</v>
       </c>
       <c r="D1249" s="0" t="s">
-        <v>20</v>
+        <v>9</v>
       </c>
       <c r="E1249" s="0" t="s">
         <v>1205</v>
       </c>
       <c r="G1249" s="0">
-        <v>41.58</v>
+        <v>22.17</v>
       </c>
       <c r="H1249" s="0" t="s">
-        <v>3418</v>
+        <v>3419</v>
       </c>
     </row>
     <row r="1250" spans="1:8">
       <c r="A1250" s="0">
-        <v>18264</v>
+        <v>18281</v>
       </c>
       <c r="B1250" s="0" t="s">
         <v>3420</v>
       </c>
       <c r="C1250" s="0" t="s">
         <v>3421</v>
       </c>
       <c r="D1250" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1250" s="0" t="s">
-        <v>1205</v>
+        <v>10</v>
       </c>
       <c r="G1250" s="0">
-        <v>22.17</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="H1250" s="0" t="s">
         <v>3422</v>
       </c>
     </row>
     <row r="1251" spans="1:8">
       <c r="A1251" s="0">
-        <v>18281</v>
+        <v>18350</v>
       </c>
       <c r="B1251" s="0" t="s">
         <v>3423</v>
       </c>
       <c r="C1251" s="0" t="s">
         <v>3424</v>
       </c>
       <c r="D1251" s="0" t="s">
-        <v>9</v>
+        <v>79</v>
       </c>
       <c r="E1251" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G1251" s="0">
-        <v>8.960000000000001</v>
+        <v>8.41</v>
       </c>
       <c r="H1251" s="0" t="s">
         <v>3425</v>
       </c>
     </row>
     <row r="1252" spans="1:8">
       <c r="A1252" s="0">
-        <v>18350</v>
+        <v>18351</v>
       </c>
       <c r="B1252" s="0" t="s">
         <v>3426</v>
       </c>
       <c r="C1252" s="0" t="s">
         <v>3427</v>
       </c>
       <c r="D1252" s="0" t="s">
-        <v>79</v>
+        <v>9</v>
       </c>
       <c r="E1252" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G1252" s="0">
-        <v>8.41</v>
+        <v>6.61</v>
       </c>
       <c r="H1252" s="0" t="s">
         <v>3428</v>
       </c>
     </row>
     <row r="1253" spans="1:8">
       <c r="A1253" s="0">
-        <v>18351</v>
+        <v>12541</v>
       </c>
       <c r="B1253" s="0" t="s">
         <v>3429</v>
       </c>
       <c r="C1253" s="0" t="s">
         <v>3430</v>
       </c>
       <c r="D1253" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1253" s="0" t="s">
-        <v>10</v>
+        <v>1641</v>
       </c>
       <c r="G1253" s="0">
-        <v>6.61</v>
+        <v>6.95</v>
       </c>
       <c r="H1253" s="0" t="s">
         <v>3431</v>
       </c>
     </row>
     <row r="1254" spans="1:8">
       <c r="A1254" s="0">
-        <v>12541</v>
+        <v>12588</v>
       </c>
       <c r="B1254" s="0" t="s">
         <v>3432</v>
       </c>
       <c r="C1254" s="0" t="s">
         <v>3433</v>
       </c>
       <c r="D1254" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1254" s="0" t="s">
-        <v>1641</v>
+        <v>2735</v>
       </c>
       <c r="G1254" s="0">
-        <v>6.95</v>
+        <v>4.57</v>
       </c>
       <c r="H1254" s="0" t="s">
         <v>3434</v>
       </c>
     </row>
     <row r="1255" spans="1:8">
       <c r="A1255" s="0">
-        <v>12588</v>
+        <v>12589</v>
       </c>
       <c r="B1255" s="0" t="s">
         <v>3435</v>
       </c>
       <c r="C1255" s="0" t="s">
         <v>3436</v>
       </c>
       <c r="D1255" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1255" s="0" t="s">
         <v>2735</v>
       </c>
       <c r="G1255" s="0">
-        <v>4.57</v>
+        <v>2.86</v>
       </c>
       <c r="H1255" s="0" t="s">
         <v>3437</v>
       </c>
     </row>
     <row r="1256" spans="1:8">
       <c r="A1256" s="0">
-        <v>12589</v>
+        <v>12793</v>
       </c>
       <c r="B1256" s="0" t="s">
         <v>3438</v>
       </c>
       <c r="C1256" s="0" t="s">
         <v>3439</v>
       </c>
       <c r="D1256" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1256" s="0" t="s">
         <v>2735</v>
       </c>
       <c r="G1256" s="0">
-        <v>2.86</v>
+        <v>7.71</v>
       </c>
       <c r="H1256" s="0" t="s">
         <v>3440</v>
       </c>
     </row>
     <row r="1257" spans="1:8">
       <c r="A1257" s="0">
-        <v>12793</v>
+        <v>12794</v>
       </c>
       <c r="B1257" s="0" t="s">
         <v>3441</v>
       </c>
       <c r="C1257" s="0" t="s">
         <v>3442</v>
       </c>
       <c r="D1257" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1257" s="0" t="s">
         <v>2735</v>
       </c>
       <c r="G1257" s="0">
-        <v>7.71</v>
+        <v>9.42</v>
       </c>
       <c r="H1257" s="0" t="s">
         <v>3443</v>
       </c>
     </row>
     <row r="1258" spans="1:8">
       <c r="A1258" s="0">
-        <v>12794</v>
+        <v>17051</v>
       </c>
       <c r="B1258" s="0" t="s">
         <v>3444</v>
       </c>
       <c r="C1258" s="0" t="s">
         <v>3445</v>
       </c>
       <c r="D1258" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1258" s="0" t="s">
-        <v>2735</v>
+        <v>1205</v>
       </c>
       <c r="G1258" s="0">
-        <v>9.42</v>
+        <v>2.48</v>
       </c>
       <c r="H1258" s="0" t="s">
         <v>3446</v>
       </c>
     </row>
     <row r="1259" spans="1:8">
       <c r="A1259" s="0">
-        <v>17051</v>
+        <v>17053</v>
       </c>
       <c r="B1259" s="0" t="s">
         <v>3447</v>
       </c>
       <c r="C1259" s="0" t="s">
         <v>3448</v>
       </c>
       <c r="D1259" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1259" s="0" t="s">
         <v>1205</v>
       </c>
       <c r="G1259" s="0">
-        <v>2.48</v>
+        <v>9.02</v>
       </c>
       <c r="H1259" s="0" t="s">
         <v>3449</v>
       </c>
     </row>
     <row r="1260" spans="1:8">
       <c r="A1260" s="0">
-        <v>17053</v>
+        <v>18087</v>
       </c>
       <c r="B1260" s="0" t="s">
         <v>3450</v>
       </c>
       <c r="C1260" s="0" t="s">
         <v>3451</v>
       </c>
       <c r="D1260" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1260" s="0" t="s">
-        <v>1205</v>
+        <v>10</v>
       </c>
       <c r="G1260" s="0">
-        <v>9.02</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="H1260" s="0" t="s">
         <v>3452</v>
       </c>
     </row>
     <row r="1261" spans="1:8">
       <c r="A1261" s="0">
-        <v>18087</v>
+        <v>18141</v>
       </c>
       <c r="B1261" s="0" t="s">
         <v>3453</v>
       </c>
       <c r="C1261" s="0" t="s">
         <v>3454</v>
       </c>
       <c r="D1261" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1261" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G1261" s="0">
-        <v>0.5600000000000001</v>
+        <v>2.34</v>
       </c>
       <c r="H1261" s="0" t="s">
         <v>3455</v>
       </c>
     </row>
     <row r="1262" spans="1:8">
       <c r="A1262" s="0">
-        <v>18141</v>
+        <v>17223</v>
       </c>
       <c r="B1262" s="0" t="s">
         <v>3456</v>
       </c>
       <c r="C1262" s="0" t="s">
         <v>3457</v>
       </c>
       <c r="D1262" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1262" s="0" t="s">
-        <v>10</v>
+        <v>2859</v>
       </c>
       <c r="G1262" s="0">
-        <v>2.34</v>
+        <v>10.34</v>
       </c>
       <c r="H1262" s="0" t="s">
         <v>3458</v>
       </c>
     </row>
     <row r="1263" spans="1:8">
       <c r="A1263" s="0">
-        <v>17223</v>
+        <v>17226</v>
       </c>
       <c r="B1263" s="0" t="s">
         <v>3459</v>
       </c>
       <c r="C1263" s="0" t="s">
         <v>3460</v>
       </c>
       <c r="D1263" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1263" s="0" t="s">
-        <v>2859</v>
+        <v>1641</v>
       </c>
       <c r="G1263" s="0">
-        <v>10.34</v>
+        <v>8.17</v>
       </c>
       <c r="H1263" s="0" t="s">
         <v>3461</v>
       </c>
     </row>
     <row r="1264" spans="1:8">
       <c r="A1264" s="0">
-        <v>17226</v>
+        <v>17033</v>
       </c>
       <c r="B1264" s="0" t="s">
         <v>3462</v>
       </c>
       <c r="C1264" s="0" t="s">
         <v>3463</v>
       </c>
       <c r="D1264" s="0" t="s">
-        <v>9</v>
-[...3 lines deleted...]
-      </c>
+        <v>40</v>
+      </c>
+      <c r="E1264" s="0"/>
       <c r="G1264" s="0">
-        <v>8.17</v>
+        <v>53.23</v>
       </c>
       <c r="H1264" s="0" t="s">
         <v>3464</v>
       </c>
     </row>
     <row r="1265" spans="1:8">
       <c r="A1265" s="0">
-        <v>17033</v>
+        <v>12598</v>
       </c>
       <c r="B1265" s="0" t="s">
         <v>3465</v>
       </c>
       <c r="C1265" s="0" t="s">
         <v>3466</v>
       </c>
       <c r="D1265" s="0" t="s">
-        <v>40</v>
+        <v>525</v>
       </c>
       <c r="E1265" s="0"/>
       <c r="G1265" s="0">
-        <v>53.23</v>
+        <v>20.65</v>
       </c>
       <c r="H1265" s="0" t="s">
         <v>3467</v>
       </c>
     </row>
     <row r="1266" spans="1:8">
       <c r="A1266" s="0">
-        <v>12598</v>
+        <v>12951</v>
       </c>
       <c r="B1266" s="0" t="s">
         <v>3468</v>
       </c>
       <c r="C1266" s="0" t="s">
         <v>3469</v>
       </c>
       <c r="D1266" s="0" t="s">
-        <v>525</v>
+        <v>3470</v>
       </c>
       <c r="E1266" s="0"/>
       <c r="G1266" s="0">
-        <v>20.65</v>
+        <v>67.13</v>
       </c>
       <c r="H1266" s="0" t="s">
-        <v>3470</v>
+        <v>3471</v>
       </c>
     </row>
     <row r="1267" spans="1:8">
       <c r="A1267" s="0">
-        <v>12951</v>
+        <v>17596</v>
       </c>
       <c r="B1267" s="0" t="s">
-        <v>3471</v>
+        <v>3472</v>
       </c>
       <c r="C1267" s="0" t="s">
-        <v>3472</v>
+        <v>3473</v>
       </c>
       <c r="D1267" s="0" t="s">
-        <v>3473</v>
-[...1 lines deleted...]
-      <c r="E1267" s="0"/>
+        <v>9</v>
+      </c>
+      <c r="E1267" s="0" t="s">
+        <v>10</v>
+      </c>
       <c r="G1267" s="0">
-        <v>67.13</v>
+        <v>7.47</v>
       </c>
       <c r="H1267" s="0" t="s">
         <v>3474</v>
       </c>
     </row>
     <row r="1268" spans="1:8">
       <c r="A1268" s="0">
-        <v>17596</v>
+        <v>18335</v>
       </c>
       <c r="B1268" s="0" t="s">
         <v>3475</v>
       </c>
       <c r="C1268" s="0" t="s">
         <v>3476</v>
       </c>
       <c r="D1268" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1268" s="0" t="s">
-        <v>10</v>
+        <v>1641</v>
       </c>
       <c r="G1268" s="0">
-        <v>7.47</v>
+        <v>6.64</v>
       </c>
       <c r="H1268" s="0" t="s">
         <v>3477</v>
       </c>
     </row>
     <row r="1269" spans="1:8">
       <c r="A1269" s="0">
-        <v>18335</v>
+        <v>17083</v>
       </c>
       <c r="B1269" s="0" t="s">
         <v>3478</v>
       </c>
       <c r="C1269" s="0" t="s">
         <v>3479</v>
       </c>
       <c r="D1269" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1269" s="0" t="s">
-        <v>1641</v>
+        <v>10</v>
       </c>
       <c r="G1269" s="0">
-        <v>6.64</v>
+        <v>50.69</v>
       </c>
       <c r="H1269" s="0" t="s">
         <v>3480</v>
       </c>
     </row>
     <row r="1270" spans="1:8">
       <c r="A1270" s="0">
-        <v>17083</v>
+        <v>18012</v>
       </c>
       <c r="B1270" s="0" t="s">
         <v>3481</v>
       </c>
       <c r="C1270" s="0" t="s">
         <v>3482</v>
       </c>
       <c r="D1270" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1270" s="0" t="s">
-        <v>10</v>
+        <v>142</v>
       </c>
       <c r="G1270" s="0">
-        <v>50.69</v>
+        <v>46.33</v>
       </c>
       <c r="H1270" s="0" t="s">
         <v>3483</v>
       </c>
     </row>
     <row r="1271" spans="1:8">
       <c r="A1271" s="0">
-        <v>18012</v>
+        <v>17119</v>
       </c>
       <c r="B1271" s="0" t="s">
         <v>3484</v>
       </c>
       <c r="C1271" s="0" t="s">
         <v>3485</v>
       </c>
       <c r="D1271" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1271" s="0" t="s">
         <v>142</v>
       </c>
       <c r="G1271" s="0">
-        <v>46.33</v>
+        <v>79.61</v>
       </c>
       <c r="H1271" s="0" t="s">
         <v>3486</v>
       </c>
     </row>
     <row r="1272" spans="1:8">
       <c r="A1272" s="0">
-        <v>17119</v>
+        <v>17245</v>
       </c>
       <c r="B1272" s="0" t="s">
         <v>3487</v>
       </c>
       <c r="C1272" s="0" t="s">
         <v>3488</v>
       </c>
       <c r="D1272" s="0" t="s">
-        <v>9</v>
+        <v>79</v>
       </c>
       <c r="E1272" s="0" t="s">
         <v>142</v>
       </c>
       <c r="G1272" s="0">
-        <v>79.61</v>
+        <v>116</v>
       </c>
       <c r="H1272" s="0" t="s">
         <v>3489</v>
       </c>
     </row>
     <row r="1273" spans="1:8">
       <c r="A1273" s="0">
-        <v>17245</v>
+        <v>11932</v>
       </c>
       <c r="B1273" s="0" t="s">
         <v>3490</v>
       </c>
       <c r="C1273" s="0" t="s">
         <v>3491</v>
       </c>
       <c r="D1273" s="0" t="s">
-        <v>79</v>
+        <v>9</v>
       </c>
       <c r="E1273" s="0" t="s">
-        <v>142</v>
+        <v>1641</v>
       </c>
       <c r="G1273" s="0">
-        <v>116</v>
+        <v>6.07</v>
       </c>
       <c r="H1273" s="0" t="s">
         <v>3492</v>
       </c>
     </row>
     <row r="1274" spans="1:8">
       <c r="A1274" s="0">
-        <v>11932</v>
+        <v>26299</v>
       </c>
       <c r="B1274" s="0" t="s">
         <v>3493</v>
       </c>
       <c r="C1274" s="0" t="s">
         <v>3494</v>
       </c>
       <c r="D1274" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1274" s="0" t="s">
-        <v>1641</v>
+        <v>10</v>
       </c>
       <c r="G1274" s="0">
-        <v>6.07</v>
+        <v>18.25</v>
       </c>
       <c r="H1274" s="0" t="s">
         <v>3495</v>
       </c>
     </row>
     <row r="1275" spans="1:8">
       <c r="A1275" s="0">
-        <v>26299</v>
+        <v>26313</v>
       </c>
       <c r="B1275" s="0" t="s">
         <v>3496</v>
       </c>
       <c r="C1275" s="0" t="s">
         <v>3497</v>
       </c>
       <c r="D1275" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1275" s="0" t="s">
-        <v>10</v>
+        <v>1205</v>
       </c>
       <c r="G1275" s="0">
-        <v>18.25</v>
+        <v>13.14</v>
       </c>
       <c r="H1275" s="0" t="s">
         <v>3498</v>
       </c>
     </row>
     <row r="1276" spans="1:8">
       <c r="A1276" s="0">
-        <v>26313</v>
+        <v>26426</v>
       </c>
       <c r="B1276" s="0" t="s">
         <v>3499</v>
       </c>
       <c r="C1276" s="0" t="s">
         <v>3500</v>
       </c>
       <c r="D1276" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1276" s="0" t="s">
-        <v>1205</v>
+        <v>1641</v>
       </c>
       <c r="G1276" s="0">
-        <v>13.14</v>
+        <v>10.22</v>
       </c>
       <c r="H1276" s="0" t="s">
         <v>3501</v>
       </c>
     </row>
     <row r="1277" spans="1:8">
       <c r="A1277" s="0">
-        <v>26426</v>
+        <v>26467</v>
       </c>
       <c r="B1277" s="0" t="s">
         <v>3502</v>
       </c>
       <c r="C1277" s="0" t="s">
         <v>3503</v>
       </c>
       <c r="D1277" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1277" s="0" t="s">
         <v>1641</v>
       </c>
       <c r="G1277" s="0">
-        <v>10.22</v>
+        <v>11.62</v>
       </c>
       <c r="H1277" s="0" t="s">
         <v>3504</v>
       </c>
     </row>
     <row r="1278" spans="1:8">
       <c r="A1278" s="0">
-        <v>26467</v>
+        <v>26485</v>
       </c>
       <c r="B1278" s="0" t="s">
         <v>3505</v>
       </c>
       <c r="C1278" s="0" t="s">
         <v>3506</v>
       </c>
       <c r="D1278" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1278" s="0" t="s">
-        <v>1641</v>
+        <v>1205</v>
       </c>
       <c r="G1278" s="0">
-        <v>11.62</v>
+        <v>13.7</v>
       </c>
       <c r="H1278" s="0" t="s">
         <v>3507</v>
       </c>
     </row>
     <row r="1279" spans="1:8">
       <c r="A1279" s="0">
-        <v>26485</v>
+        <v>26715</v>
       </c>
       <c r="B1279" s="0" t="s">
         <v>3508</v>
       </c>
       <c r="C1279" s="0" t="s">
         <v>3509</v>
       </c>
       <c r="D1279" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1279" s="0" t="s">
-        <v>1205</v>
+        <v>1641</v>
       </c>
       <c r="G1279" s="0">
-        <v>13.7</v>
+        <v>8.34</v>
       </c>
       <c r="H1279" s="0" t="s">
         <v>3510</v>
       </c>
     </row>
     <row r="1280" spans="1:8">
       <c r="A1280" s="0">
-        <v>26715</v>
+        <v>17393</v>
       </c>
       <c r="B1280" s="0" t="s">
         <v>3511</v>
       </c>
       <c r="C1280" s="0" t="s">
         <v>3512</v>
       </c>
       <c r="D1280" s="0" t="s">
-        <v>9</v>
+        <v>79</v>
       </c>
       <c r="E1280" s="0" t="s">
-        <v>1641</v>
+        <v>10</v>
       </c>
       <c r="G1280" s="0">
-        <v>8.34</v>
+        <v>25.45</v>
       </c>
       <c r="H1280" s="0" t="s">
         <v>3513</v>
       </c>
     </row>
     <row r="1281" spans="1:8">
       <c r="A1281" s="0">
-        <v>17393</v>
+        <v>18050</v>
       </c>
       <c r="B1281" s="0" t="s">
         <v>3514</v>
       </c>
       <c r="C1281" s="0" t="s">
         <v>3515</v>
       </c>
       <c r="D1281" s="0" t="s">
-        <v>79</v>
+        <v>9</v>
       </c>
       <c r="E1281" s="0" t="s">
-        <v>10</v>
+        <v>2735</v>
       </c>
       <c r="G1281" s="0">
-        <v>25.45</v>
+        <v>9.23</v>
       </c>
       <c r="H1281" s="0" t="s">
         <v>3516</v>
       </c>
     </row>
     <row r="1282" spans="1:8">
       <c r="A1282" s="0">
-        <v>18050</v>
+        <v>17654</v>
       </c>
       <c r="B1282" s="0" t="s">
         <v>3517</v>
       </c>
       <c r="C1282" s="0" t="s">
         <v>3518</v>
       </c>
       <c r="D1282" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1282" s="0" t="s">
-        <v>2735</v>
+        <v>10</v>
       </c>
       <c r="G1282" s="0">
-        <v>9.23</v>
+        <v>8.49</v>
       </c>
       <c r="H1282" s="0" t="s">
         <v>3519</v>
       </c>
     </row>
     <row r="1283" spans="1:8">
       <c r="A1283" s="0">
-        <v>17654</v>
+        <v>18378</v>
       </c>
       <c r="B1283" s="0" t="s">
         <v>3520</v>
       </c>
       <c r="C1283" s="0" t="s">
         <v>3521</v>
       </c>
       <c r="D1283" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1283" s="0" t="s">
-        <v>10</v>
+        <v>2735</v>
       </c>
       <c r="G1283" s="0">
-        <v>8.49</v>
+        <v>14.72</v>
       </c>
       <c r="H1283" s="0" t="s">
         <v>3522</v>
       </c>
     </row>
     <row r="1284" spans="1:8">
       <c r="A1284" s="0">
-        <v>18378</v>
+        <v>25685</v>
       </c>
       <c r="B1284" s="0" t="s">
         <v>3523</v>
       </c>
       <c r="C1284" s="0" t="s">
         <v>3524</v>
       </c>
       <c r="D1284" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1284" s="0" t="s">
-        <v>2735</v>
+        <v>10</v>
       </c>
       <c r="G1284" s="0">
-        <v>14.72</v>
+        <v>210.34</v>
       </c>
       <c r="H1284" s="0" t="s">
         <v>3525</v>
       </c>
     </row>
     <row r="1285" spans="1:8">
       <c r="A1285" s="0">
-        <v>25685</v>
+        <v>25744</v>
       </c>
       <c r="B1285" s="0" t="s">
         <v>3526</v>
       </c>
       <c r="C1285" s="0" t="s">
         <v>3527</v>
       </c>
       <c r="D1285" s="0" t="s">
-        <v>9</v>
-[...3 lines deleted...]
-      </c>
+        <v>1129</v>
+      </c>
+      <c r="E1285" s="0"/>
       <c r="G1285" s="0">
-        <v>210.34</v>
+        <v>553</v>
       </c>
       <c r="H1285" s="0" t="s">
         <v>3528</v>
       </c>
     </row>
     <row r="1286" spans="1:8">
       <c r="A1286" s="0">
-        <v>25744</v>
+        <v>17164</v>
       </c>
       <c r="B1286" s="0" t="s">
         <v>3529</v>
       </c>
       <c r="C1286" s="0" t="s">
         <v>3530</v>
       </c>
       <c r="D1286" s="0" t="s">
-        <v>1129</v>
-[...1 lines deleted...]
-      <c r="E1286" s="0"/>
+        <v>158</v>
+      </c>
+      <c r="E1286" s="0" t="s">
+        <v>10</v>
+      </c>
       <c r="G1286" s="0">
-        <v>553</v>
+        <v>21.33</v>
       </c>
       <c r="H1286" s="0" t="s">
         <v>3531</v>
       </c>
     </row>
     <row r="1287" spans="1:8">
       <c r="A1287" s="0">
-        <v>17164</v>
+        <v>17323</v>
       </c>
       <c r="B1287" s="0" t="s">
         <v>3532</v>
       </c>
       <c r="C1287" s="0" t="s">
         <v>3533</v>
       </c>
       <c r="D1287" s="0" t="s">
-        <v>158</v>
+        <v>9</v>
       </c>
       <c r="E1287" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G1287" s="0">
-        <v>21.33</v>
+        <v>25.95</v>
       </c>
       <c r="H1287" s="0" t="s">
         <v>3534</v>
       </c>
     </row>
     <row r="1288" spans="1:8">
       <c r="A1288" s="0">
-        <v>17323</v>
+        <v>17326</v>
       </c>
       <c r="B1288" s="0" t="s">
         <v>3535</v>
       </c>
       <c r="C1288" s="0" t="s">
         <v>3536</v>
       </c>
       <c r="D1288" s="0" t="s">
-        <v>9</v>
+        <v>79</v>
       </c>
       <c r="E1288" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G1288" s="0">
-        <v>25.95</v>
+        <v>19.43</v>
       </c>
       <c r="H1288" s="0" t="s">
         <v>3537</v>
       </c>
     </row>
     <row r="1289" spans="1:8">
       <c r="A1289" s="0">
-        <v>17326</v>
+        <v>17330</v>
       </c>
       <c r="B1289" s="0" t="s">
         <v>3538</v>
       </c>
       <c r="C1289" s="0" t="s">
         <v>3539</v>
       </c>
       <c r="D1289" s="0" t="s">
-        <v>79</v>
+        <v>9</v>
       </c>
       <c r="E1289" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G1289" s="0">
-        <v>19.43</v>
+        <v>53.5</v>
       </c>
       <c r="H1289" s="0" t="s">
         <v>3540</v>
       </c>
     </row>
     <row r="1290" spans="1:8">
       <c r="A1290" s="0">
-        <v>17330</v>
+        <v>17360</v>
       </c>
       <c r="B1290" s="0" t="s">
         <v>3541</v>
       </c>
       <c r="C1290" s="0" t="s">
         <v>3542</v>
       </c>
       <c r="D1290" s="0" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="E1290" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G1290" s="0">
-        <v>53.5</v>
+        <v>25.8</v>
       </c>
       <c r="H1290" s="0" t="s">
         <v>3543</v>
       </c>
     </row>
     <row r="1291" spans="1:8">
       <c r="A1291" s="0">
-        <v>17360</v>
+        <v>17365</v>
       </c>
       <c r="B1291" s="0" t="s">
         <v>3544</v>
       </c>
       <c r="C1291" s="0" t="s">
         <v>3545</v>
       </c>
       <c r="D1291" s="0" t="s">
         <v>20</v>
       </c>
       <c r="E1291" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G1291" s="0">
-        <v>25.8</v>
+        <v>15.15</v>
       </c>
       <c r="H1291" s="0" t="s">
         <v>3546</v>
       </c>
     </row>
     <row r="1292" spans="1:8">
       <c r="A1292" s="0">
-        <v>17365</v>
+        <v>17366</v>
       </c>
       <c r="B1292" s="0" t="s">
         <v>3547</v>
       </c>
       <c r="C1292" s="0" t="s">
         <v>3548</v>
       </c>
       <c r="D1292" s="0" t="s">
         <v>20</v>
       </c>
       <c r="E1292" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G1292" s="0">
-        <v>15.15</v>
+        <v>60.76</v>
       </c>
       <c r="H1292" s="0" t="s">
         <v>3549</v>
       </c>
     </row>
     <row r="1293" spans="1:8">
       <c r="A1293" s="0">
-        <v>17366</v>
+        <v>17125</v>
       </c>
       <c r="B1293" s="0" t="s">
         <v>3550</v>
       </c>
       <c r="C1293" s="0" t="s">
         <v>3551</v>
       </c>
       <c r="D1293" s="0" t="s">
-        <v>20</v>
+        <v>9</v>
       </c>
       <c r="E1293" s="0" t="s">
-        <v>10</v>
+        <v>142</v>
       </c>
       <c r="G1293" s="0">
-        <v>60.76</v>
+        <v>12.41</v>
       </c>
       <c r="H1293" s="0" t="s">
         <v>3552</v>
       </c>
     </row>
     <row r="1294" spans="1:8">
       <c r="A1294" s="0">
-        <v>17125</v>
+        <v>17391</v>
       </c>
       <c r="B1294" s="0" t="s">
         <v>3553</v>
       </c>
       <c r="C1294" s="0" t="s">
         <v>3554</v>
       </c>
       <c r="D1294" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1294" s="0" t="s">
-        <v>142</v>
+        <v>10</v>
       </c>
       <c r="G1294" s="0">
-        <v>12.41</v>
+        <v>7.52</v>
       </c>
       <c r="H1294" s="0" t="s">
         <v>3555</v>
       </c>
     </row>
     <row r="1295" spans="1:8">
       <c r="A1295" s="0">
-        <v>17391</v>
+        <v>17463</v>
       </c>
       <c r="B1295" s="0" t="s">
         <v>3556</v>
       </c>
       <c r="C1295" s="0" t="s">
         <v>3557</v>
       </c>
       <c r="D1295" s="0" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="E1295" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G1295" s="0">
-        <v>7.52</v>
+        <v>19.02</v>
       </c>
       <c r="H1295" s="0" t="s">
         <v>3558</v>
       </c>
     </row>
     <row r="1296" spans="1:8">
       <c r="A1296" s="0">
-        <v>17463</v>
+        <v>17602</v>
       </c>
       <c r="B1296" s="0" t="s">
         <v>3559</v>
       </c>
       <c r="C1296" s="0" t="s">
         <v>3560</v>
       </c>
       <c r="D1296" s="0" t="s">
         <v>20</v>
       </c>
       <c r="E1296" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G1296" s="0">
-        <v>19.02</v>
+        <v>17.23</v>
       </c>
       <c r="H1296" s="0" t="s">
         <v>3561</v>
       </c>
     </row>
     <row r="1297" spans="1:8">
       <c r="A1297" s="0">
-        <v>17602</v>
+        <v>18304</v>
       </c>
       <c r="B1297" s="0" t="s">
         <v>3562</v>
       </c>
       <c r="C1297" s="0" t="s">
         <v>3563</v>
       </c>
       <c r="D1297" s="0" t="s">
         <v>20</v>
       </c>
       <c r="E1297" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G1297" s="0">
-        <v>17.23</v>
+        <v>11.95</v>
       </c>
       <c r="H1297" s="0" t="s">
         <v>3564</v>
       </c>
     </row>
     <row r="1298" spans="1:8">
       <c r="A1298" s="0">
-        <v>18304</v>
+        <v>17464</v>
       </c>
       <c r="B1298" s="0" t="s">
         <v>3565</v>
       </c>
       <c r="C1298" s="0" t="s">
         <v>3566</v>
       </c>
       <c r="D1298" s="0" t="s">
         <v>20</v>
       </c>
       <c r="E1298" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G1298" s="0">
-        <v>11.95</v>
+        <v>4.03</v>
       </c>
       <c r="H1298" s="0" t="s">
         <v>3567</v>
       </c>
     </row>
     <row r="1299" spans="1:8">
       <c r="A1299" s="0">
-        <v>17464</v>
+        <v>17466</v>
       </c>
       <c r="B1299" s="0" t="s">
         <v>3568</v>
       </c>
       <c r="C1299" s="0" t="s">
         <v>3569</v>
       </c>
       <c r="D1299" s="0" t="s">
         <v>20</v>
       </c>
       <c r="E1299" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G1299" s="0">
-        <v>4.03</v>
+        <v>12.68</v>
       </c>
       <c r="H1299" s="0" t="s">
         <v>3570</v>
       </c>
     </row>
     <row r="1300" spans="1:8">
       <c r="A1300" s="0">
-        <v>17466</v>
+        <v>17481</v>
       </c>
       <c r="B1300" s="0" t="s">
         <v>3571</v>
       </c>
       <c r="C1300" s="0" t="s">
         <v>3572</v>
       </c>
       <c r="D1300" s="0" t="s">
         <v>20</v>
       </c>
       <c r="E1300" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G1300" s="0">
-        <v>12.68</v>
+        <v>6.41</v>
       </c>
       <c r="H1300" s="0" t="s">
         <v>3573</v>
       </c>
     </row>
     <row r="1301" spans="1:8">
       <c r="A1301" s="0">
-        <v>17481</v>
+        <v>18311</v>
       </c>
       <c r="B1301" s="0" t="s">
         <v>3574</v>
       </c>
       <c r="C1301" s="0" t="s">
         <v>3575</v>
       </c>
       <c r="D1301" s="0" t="s">
         <v>20</v>
       </c>
       <c r="E1301" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G1301" s="0">
-        <v>6.41</v>
+        <v>10.9</v>
       </c>
       <c r="H1301" s="0" t="s">
         <v>3576</v>
       </c>
     </row>
     <row r="1302" spans="1:8">
       <c r="A1302" s="0">
-        <v>18311</v>
+        <v>18347</v>
       </c>
       <c r="B1302" s="0" t="s">
         <v>3577</v>
       </c>
       <c r="C1302" s="0" t="s">
         <v>3578</v>
       </c>
       <c r="D1302" s="0" t="s">
-        <v>20</v>
+        <v>3579</v>
       </c>
       <c r="E1302" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G1302" s="0">
-        <v>10.9</v>
+        <v>12.34</v>
       </c>
       <c r="H1302" s="0" t="s">
-        <v>3579</v>
+        <v>3580</v>
       </c>
     </row>
     <row r="1303" spans="1:8">
       <c r="A1303" s="0">
-        <v>18347</v>
+        <v>18348</v>
       </c>
       <c r="B1303" s="0" t="s">
-        <v>3580</v>
+        <v>3581</v>
       </c>
       <c r="C1303" s="0" t="s">
-        <v>3581</v>
+        <v>3582</v>
       </c>
       <c r="D1303" s="0" t="s">
-        <v>3582</v>
+        <v>3579</v>
       </c>
       <c r="E1303" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G1303" s="0">
-        <v>12.34</v>
+        <v>7.82</v>
       </c>
       <c r="H1303" s="0" t="s">
         <v>3583</v>
       </c>
     </row>
     <row r="1304" spans="1:8">
       <c r="A1304" s="0">
-        <v>18348</v>
+        <v>18356</v>
       </c>
       <c r="B1304" s="0" t="s">
         <v>3584</v>
       </c>
       <c r="C1304" s="0" t="s">
         <v>3585</v>
       </c>
       <c r="D1304" s="0" t="s">
-        <v>3582</v>
+        <v>9</v>
       </c>
       <c r="E1304" s="0" t="s">
-        <v>10</v>
+        <v>107</v>
       </c>
       <c r="G1304" s="0">
-        <v>7.82</v>
+        <v>11.41</v>
       </c>
       <c r="H1304" s="0" t="s">
         <v>3586</v>
       </c>
     </row>
     <row r="1305" spans="1:8">
       <c r="A1305" s="0">
-        <v>18356</v>
+        <v>18366</v>
       </c>
       <c r="B1305" s="0" t="s">
         <v>3587</v>
       </c>
       <c r="C1305" s="0" t="s">
         <v>3588</v>
       </c>
       <c r="D1305" s="0" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="E1305" s="0" t="s">
-        <v>107</v>
+        <v>10</v>
       </c>
       <c r="G1305" s="0">
-        <v>11.41</v>
+        <v>12.41</v>
       </c>
       <c r="H1305" s="0" t="s">
         <v>3589</v>
-      </c>
-[...21 lines deleted...]
-        <v>3592</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">