--- v0 (2026-08-18)
+++ v1 (2026-08-19)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="3596">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="3593">
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
     <t>Посилання</t>
   </si>
   <si>
     <t>000008344</t>
   </si>
   <si>
@@ -9486,59 +9486,50 @@
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-kontroller-hoco-dragon-wireless-game-controller-switch-1st-gen-joy-con-ga33-bt5-0-dual-motor-gyroscope-/</t>
   </si>
   <si>
     <t>000002379</t>
   </si>
   <si>
     <t>Стилус BASEUS Golden Cudgel Capacitive Stylus Pen (ACPCL-0S)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/stilusyi-54/stilus-baseus-golden-cudgel-capacitive-stylus-pen/</t>
   </si>
   <si>
     <t>000006053</t>
   </si>
   <si>
     <t>000009387</t>
   </si>
   <si>
     <t>Стилус HOCO Fluent series universal capacitive pen GM103</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/stilusyi-54/stilus-hoco-fluent-series-universal-capacitive-pen-gm103/</t>
   </si>
   <si>
     <t>000009388</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/stilusyi-54/stilus-hoco-smooth-series-magnetic-rechargeable-capacitive-pen-for-pad-gm107/</t>
   </si>
   <si>
     <t>000007254</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля Remax Yilu Peace Car Aroma Diffuser RM-C45</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-remax-yilu-peace-car-aroma-diffuser-rm-c45/</t>
   </si>
   <si>
     <t>000007255</t>
   </si>
   <si>
     <t>000010665</t>
   </si>
   <si>
     <t>Машинка для підстрігання волосся HOCO Retro engraving electric hair clipper HP22</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/mashinka-dlya-strizhki-volos-hoco-retro-engraving-electric-hair-clipper-hp22/</t>
   </si>
   <si>
     <t>000010676</t>
   </si>
@@ -11146,51 +11137,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H1307"/>
+  <dimension ref="A1:H1306"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="6" max="6" width="0" customWidth="true" style="0"/>
     <col min="7" max="7" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="25.85083" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
@@ -37754,3484 +37745,3461 @@
     <row r="1157" spans="1:8">
       <c r="A1157" s="0">
         <v>18097</v>
       </c>
       <c r="B1157" s="0" t="s">
         <v>3157</v>
       </c>
       <c r="C1157" s="0" t="s">
         <v>3155</v>
       </c>
       <c r="D1157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="E1157" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G1157" s="0">
         <v>3</v>
       </c>
       <c r="H1157" s="0" t="s">
         <v>3156</v>
       </c>
     </row>
     <row r="1158" spans="1:8">
       <c r="A1158" s="0">
-        <v>18142</v>
+        <v>12914</v>
       </c>
       <c r="B1158" s="0" t="s">
         <v>3158</v>
       </c>
       <c r="C1158" s="0" t="s">
         <v>3159</v>
       </c>
       <c r="D1158" s="0" t="s">
-        <v>20</v>
+        <v>40</v>
       </c>
       <c r="E1158" s="0" t="s">
-        <v>10</v>
+        <v>707</v>
       </c>
       <c r="G1158" s="0">
-        <v>13.26</v>
+        <v>7.28</v>
       </c>
       <c r="H1158" s="0" t="s">
         <v>3160</v>
       </c>
     </row>
     <row r="1159" spans="1:8">
       <c r="A1159" s="0">
         <v>12914</v>
       </c>
       <c r="B1159" s="0" t="s">
         <v>3161</v>
       </c>
       <c r="C1159" s="0" t="s">
-        <v>3162</v>
+        <v>3159</v>
       </c>
       <c r="D1159" s="0" t="s">
-        <v>40</v>
+        <v>1129</v>
       </c>
       <c r="E1159" s="0" t="s">
         <v>707</v>
       </c>
       <c r="G1159" s="0">
         <v>7.28</v>
       </c>
       <c r="H1159" s="0" t="s">
-        <v>3163</v>
+        <v>3160</v>
       </c>
     </row>
     <row r="1160" spans="1:8">
       <c r="A1160" s="0">
-        <v>12914</v>
+        <v>17143</v>
       </c>
       <c r="B1160" s="0" t="s">
+        <v>3162</v>
+      </c>
+      <c r="C1160" s="0" t="s">
+        <v>3163</v>
+      </c>
+      <c r="D1160" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E1160" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G1160" s="0">
+        <v>17.46</v>
+      </c>
+      <c r="H1160" s="0" t="s">
         <v>3164</v>
-      </c>
-[...13 lines deleted...]
-        <v>3163</v>
       </c>
     </row>
     <row r="1161" spans="1:8">
       <c r="A1161" s="0">
-        <v>17143</v>
+        <v>17154</v>
       </c>
       <c r="B1161" s="0" t="s">
         <v>3165</v>
       </c>
       <c r="C1161" s="0" t="s">
         <v>3166</v>
       </c>
       <c r="D1161" s="0" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="E1161" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G1161" s="0">
-        <v>17.46</v>
+        <v>46.75</v>
       </c>
       <c r="H1161" s="0" t="s">
         <v>3167</v>
       </c>
     </row>
     <row r="1162" spans="1:8">
       <c r="A1162" s="0">
-        <v>17154</v>
+        <v>17235</v>
       </c>
       <c r="B1162" s="0" t="s">
         <v>3168</v>
       </c>
       <c r="C1162" s="0" t="s">
         <v>3169</v>
       </c>
       <c r="D1162" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="E1162" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G1162" s="0">
-        <v>46.75</v>
+        <v>29.51</v>
       </c>
       <c r="H1162" s="0" t="s">
         <v>3170</v>
       </c>
     </row>
     <row r="1163" spans="1:8">
       <c r="A1163" s="0">
-        <v>17235</v>
+        <v>17289</v>
       </c>
       <c r="B1163" s="0" t="s">
         <v>3171</v>
       </c>
       <c r="C1163" s="0" t="s">
         <v>3172</v>
       </c>
       <c r="D1163" s="0" t="s">
-        <v>38</v>
+        <v>2113</v>
       </c>
       <c r="E1163" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G1163" s="0">
-        <v>29.51</v>
+        <v>15.76</v>
       </c>
       <c r="H1163" s="0" t="s">
         <v>3173</v>
       </c>
     </row>
     <row r="1164" spans="1:8">
       <c r="A1164" s="0">
-        <v>17289</v>
+        <v>18289</v>
       </c>
       <c r="B1164" s="0" t="s">
         <v>3174</v>
       </c>
       <c r="C1164" s="0" t="s">
         <v>3175</v>
       </c>
       <c r="D1164" s="0" t="s">
-        <v>2113</v>
+        <v>9</v>
       </c>
       <c r="E1164" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G1164" s="0">
-        <v>15.76</v>
+        <v>21.18</v>
       </c>
       <c r="H1164" s="0" t="s">
         <v>3176</v>
       </c>
     </row>
     <row r="1165" spans="1:8">
       <c r="A1165" s="0">
-        <v>18289</v>
+        <v>12828</v>
       </c>
       <c r="B1165" s="0" t="s">
         <v>3177</v>
       </c>
       <c r="C1165" s="0" t="s">
         <v>3178</v>
       </c>
       <c r="D1165" s="0" t="s">
-        <v>9</v>
+        <v>1437</v>
       </c>
       <c r="E1165" s="0" t="s">
-        <v>10</v>
+        <v>142</v>
       </c>
       <c r="G1165" s="0">
-        <v>21.18</v>
+        <v>3.61</v>
       </c>
       <c r="H1165" s="0" t="s">
         <v>3179</v>
       </c>
     </row>
     <row r="1166" spans="1:8">
       <c r="A1166" s="0">
-        <v>12828</v>
+        <v>17097</v>
       </c>
       <c r="B1166" s="0" t="s">
         <v>3180</v>
       </c>
       <c r="C1166" s="0" t="s">
         <v>3181</v>
       </c>
       <c r="D1166" s="0" t="s">
-        <v>1437</v>
-[...3 lines deleted...]
-      </c>
+        <v>9</v>
+      </c>
+      <c r="E1166" s="0"/>
       <c r="G1166" s="0">
-        <v>3.61</v>
+        <v>42.59</v>
       </c>
       <c r="H1166" s="0" t="s">
         <v>3182</v>
       </c>
     </row>
     <row r="1167" spans="1:8">
       <c r="A1167" s="0">
-        <v>17097</v>
+        <v>17098</v>
       </c>
       <c r="B1167" s="0" t="s">
         <v>3183</v>
       </c>
       <c r="C1167" s="0" t="s">
         <v>3184</v>
       </c>
       <c r="D1167" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1167" s="0"/>
       <c r="G1167" s="0">
-        <v>42.59</v>
+        <v>46.62</v>
       </c>
       <c r="H1167" s="0" t="s">
         <v>3185</v>
       </c>
     </row>
     <row r="1168" spans="1:8">
       <c r="A1168" s="0">
-        <v>17098</v>
+        <v>18353</v>
       </c>
       <c r="B1168" s="0" t="s">
         <v>3186</v>
       </c>
       <c r="C1168" s="0" t="s">
         <v>3187</v>
       </c>
       <c r="D1168" s="0" t="s">
         <v>9</v>
       </c>
-      <c r="E1168" s="0"/>
+      <c r="E1168" s="0" t="s">
+        <v>10</v>
+      </c>
       <c r="G1168" s="0">
-        <v>46.62</v>
+        <v>40.26</v>
       </c>
       <c r="H1168" s="0" t="s">
         <v>3188</v>
       </c>
     </row>
     <row r="1169" spans="1:8">
       <c r="A1169" s="0">
-        <v>18353</v>
+        <v>11841</v>
       </c>
       <c r="B1169" s="0" t="s">
         <v>3189</v>
       </c>
       <c r="C1169" s="0" t="s">
         <v>3190</v>
       </c>
       <c r="D1169" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1169" s="0" t="s">
-        <v>10</v>
+        <v>142</v>
       </c>
       <c r="G1169" s="0">
-        <v>40.26</v>
+        <v>31.48</v>
       </c>
       <c r="H1169" s="0" t="s">
         <v>3191</v>
       </c>
     </row>
     <row r="1170" spans="1:8">
       <c r="A1170" s="0">
-        <v>11841</v>
+        <v>11879</v>
       </c>
       <c r="B1170" s="0" t="s">
         <v>3192</v>
       </c>
       <c r="C1170" s="0" t="s">
         <v>3193</v>
       </c>
       <c r="D1170" s="0" t="s">
-        <v>9</v>
+        <v>3023</v>
       </c>
       <c r="E1170" s="0" t="s">
-        <v>142</v>
+        <v>1205</v>
       </c>
       <c r="G1170" s="0">
-        <v>31.48</v>
+        <v>18.27</v>
       </c>
       <c r="H1170" s="0" t="s">
         <v>3194</v>
       </c>
     </row>
     <row r="1171" spans="1:8">
       <c r="A1171" s="0">
-        <v>11879</v>
+        <v>11881</v>
       </c>
       <c r="B1171" s="0" t="s">
         <v>3195</v>
       </c>
       <c r="C1171" s="0" t="s">
         <v>3196</v>
       </c>
       <c r="D1171" s="0" t="s">
-        <v>3023</v>
+        <v>1939</v>
       </c>
       <c r="E1171" s="0" t="s">
         <v>1205</v>
       </c>
       <c r="G1171" s="0">
-        <v>18.27</v>
+        <v>18.66</v>
       </c>
       <c r="H1171" s="0" t="s">
         <v>3197</v>
       </c>
     </row>
     <row r="1172" spans="1:8">
       <c r="A1172" s="0">
-        <v>11881</v>
+        <v>11882</v>
       </c>
       <c r="B1172" s="0" t="s">
         <v>3198</v>
       </c>
       <c r="C1172" s="0" t="s">
         <v>3199</v>
       </c>
       <c r="D1172" s="0" t="s">
-        <v>1939</v>
+        <v>1538</v>
       </c>
       <c r="E1172" s="0" t="s">
         <v>1205</v>
       </c>
       <c r="G1172" s="0">
-        <v>18.66</v>
+        <v>19.51</v>
       </c>
       <c r="H1172" s="0" t="s">
         <v>3200</v>
       </c>
     </row>
     <row r="1173" spans="1:8">
       <c r="A1173" s="0">
         <v>11882</v>
       </c>
       <c r="B1173" s="0" t="s">
         <v>3201</v>
       </c>
       <c r="C1173" s="0" t="s">
-        <v>3202</v>
+        <v>3199</v>
       </c>
       <c r="D1173" s="0" t="s">
-        <v>1538</v>
+        <v>3020</v>
       </c>
       <c r="E1173" s="0" t="s">
         <v>1205</v>
       </c>
       <c r="G1173" s="0">
         <v>19.51</v>
       </c>
       <c r="H1173" s="0" t="s">
-        <v>3203</v>
+        <v>3200</v>
       </c>
     </row>
     <row r="1174" spans="1:8">
       <c r="A1174" s="0">
-        <v>11882</v>
+        <v>11924</v>
       </c>
       <c r="B1174" s="0" t="s">
-        <v>3204</v>
+        <v>3202</v>
       </c>
       <c r="C1174" s="0" t="s">
-        <v>3202</v>
+        <v>3193</v>
       </c>
       <c r="D1174" s="0" t="s">
-        <v>3020</v>
+        <v>769</v>
       </c>
       <c r="E1174" s="0" t="s">
         <v>1205</v>
       </c>
       <c r="G1174" s="0">
-        <v>19.51</v>
+        <v>15.64</v>
       </c>
       <c r="H1174" s="0" t="s">
         <v>3203</v>
       </c>
     </row>
     <row r="1175" spans="1:8">
       <c r="A1175" s="0">
-        <v>11924</v>
+        <v>11925</v>
       </c>
       <c r="B1175" s="0" t="s">
+        <v>3204</v>
+      </c>
+      <c r="C1175" s="0" t="s">
         <v>3205</v>
       </c>
-      <c r="C1175" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D1175" s="0" t="s">
-        <v>769</v>
+        <v>9</v>
       </c>
       <c r="E1175" s="0" t="s">
         <v>1205</v>
       </c>
       <c r="G1175" s="0">
-        <v>15.64</v>
+        <v>19.1</v>
       </c>
       <c r="H1175" s="0" t="s">
         <v>3206</v>
       </c>
     </row>
     <row r="1176" spans="1:8">
       <c r="A1176" s="0">
-        <v>11925</v>
+        <v>11927</v>
       </c>
       <c r="B1176" s="0" t="s">
         <v>3207</v>
       </c>
       <c r="C1176" s="0" t="s">
         <v>3208</v>
       </c>
       <c r="D1176" s="0" t="s">
-        <v>9</v>
+        <v>3023</v>
       </c>
       <c r="E1176" s="0" t="s">
         <v>1205</v>
       </c>
       <c r="G1176" s="0">
-        <v>19.1</v>
+        <v>15.37</v>
       </c>
       <c r="H1176" s="0" t="s">
         <v>3209</v>
       </c>
     </row>
     <row r="1177" spans="1:8">
       <c r="A1177" s="0">
-        <v>11927</v>
+        <v>11928</v>
       </c>
       <c r="B1177" s="0" t="s">
         <v>3210</v>
       </c>
       <c r="C1177" s="0" t="s">
         <v>3211</v>
       </c>
       <c r="D1177" s="0" t="s">
-        <v>3023</v>
+        <v>769</v>
       </c>
       <c r="E1177" s="0" t="s">
         <v>1205</v>
       </c>
       <c r="G1177" s="0">
-        <v>15.37</v>
+        <v>15.76</v>
       </c>
       <c r="H1177" s="0" t="s">
         <v>3212</v>
       </c>
     </row>
     <row r="1178" spans="1:8">
       <c r="A1178" s="0">
-        <v>11928</v>
+        <v>11933</v>
       </c>
       <c r="B1178" s="0" t="s">
         <v>3213</v>
       </c>
       <c r="C1178" s="0" t="s">
         <v>3214</v>
       </c>
       <c r="D1178" s="0" t="s">
-        <v>769</v>
+        <v>9</v>
       </c>
       <c r="E1178" s="0" t="s">
-        <v>1205</v>
+        <v>1641</v>
       </c>
       <c r="G1178" s="0">
-        <v>15.76</v>
+        <v>11.34</v>
       </c>
       <c r="H1178" s="0" t="s">
         <v>3215</v>
       </c>
     </row>
     <row r="1179" spans="1:8">
       <c r="A1179" s="0">
-        <v>11933</v>
+        <v>11934</v>
       </c>
       <c r="B1179" s="0" t="s">
         <v>3216</v>
       </c>
       <c r="C1179" s="0" t="s">
         <v>3217</v>
       </c>
       <c r="D1179" s="0" t="s">
-        <v>9</v>
+        <v>769</v>
       </c>
       <c r="E1179" s="0" t="s">
         <v>1641</v>
       </c>
       <c r="G1179" s="0">
-        <v>11.34</v>
+        <v>15.37</v>
       </c>
       <c r="H1179" s="0" t="s">
         <v>3218</v>
       </c>
     </row>
     <row r="1180" spans="1:8">
       <c r="A1180" s="0">
-        <v>11934</v>
+        <v>11941</v>
       </c>
       <c r="B1180" s="0" t="s">
         <v>3219</v>
       </c>
       <c r="C1180" s="0" t="s">
         <v>3220</v>
       </c>
       <c r="D1180" s="0" t="s">
-        <v>769</v>
+        <v>9</v>
       </c>
       <c r="E1180" s="0" t="s">
         <v>1641</v>
       </c>
       <c r="G1180" s="0">
-        <v>15.37</v>
+        <v>17.09</v>
       </c>
       <c r="H1180" s="0" t="s">
         <v>3221</v>
       </c>
     </row>
     <row r="1181" spans="1:8">
       <c r="A1181" s="0">
-        <v>11941</v>
+        <v>11943</v>
       </c>
       <c r="B1181" s="0" t="s">
         <v>3222</v>
       </c>
       <c r="C1181" s="0" t="s">
         <v>3223</v>
       </c>
       <c r="D1181" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1181" s="0" t="s">
         <v>1641</v>
       </c>
       <c r="G1181" s="0">
-        <v>17.09</v>
+        <v>14.6</v>
       </c>
       <c r="H1181" s="0" t="s">
         <v>3224</v>
       </c>
     </row>
     <row r="1182" spans="1:8">
       <c r="A1182" s="0">
-        <v>11943</v>
+        <v>11959</v>
       </c>
       <c r="B1182" s="0" t="s">
         <v>3225</v>
       </c>
       <c r="C1182" s="0" t="s">
         <v>3226</v>
       </c>
       <c r="D1182" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1182" s="0" t="s">
-        <v>1641</v>
+        <v>2735</v>
       </c>
       <c r="G1182" s="0">
-        <v>14.6</v>
+        <v>8.68</v>
       </c>
       <c r="H1182" s="0" t="s">
         <v>3227</v>
       </c>
     </row>
     <row r="1183" spans="1:8">
       <c r="A1183" s="0">
-        <v>11959</v>
+        <v>11960</v>
       </c>
       <c r="B1183" s="0" t="s">
         <v>3228</v>
       </c>
       <c r="C1183" s="0" t="s">
         <v>3229</v>
       </c>
       <c r="D1183" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1183" s="0" t="s">
         <v>2735</v>
       </c>
       <c r="G1183" s="0">
-        <v>8.68</v>
+        <v>11.36</v>
       </c>
       <c r="H1183" s="0" t="s">
         <v>3230</v>
       </c>
     </row>
     <row r="1184" spans="1:8">
       <c r="A1184" s="0">
-        <v>11960</v>
+        <v>26024</v>
       </c>
       <c r="B1184" s="0" t="s">
         <v>3231</v>
       </c>
       <c r="C1184" s="0" t="s">
         <v>3232</v>
       </c>
       <c r="D1184" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1184" s="0" t="s">
-        <v>2735</v>
+        <v>1205</v>
       </c>
       <c r="G1184" s="0">
-        <v>11.36</v>
+        <v>20.28</v>
       </c>
       <c r="H1184" s="0" t="s">
         <v>3233</v>
       </c>
     </row>
     <row r="1185" spans="1:8">
       <c r="A1185" s="0">
-        <v>26024</v>
+        <v>26026</v>
       </c>
       <c r="B1185" s="0" t="s">
         <v>3234</v>
       </c>
       <c r="C1185" s="0" t="s">
         <v>3235</v>
       </c>
       <c r="D1185" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1185" s="0" t="s">
         <v>1205</v>
       </c>
       <c r="G1185" s="0">
-        <v>20.28</v>
+        <v>12.85</v>
       </c>
       <c r="H1185" s="0" t="s">
         <v>3236</v>
       </c>
     </row>
     <row r="1186" spans="1:8">
       <c r="A1186" s="0">
-        <v>26026</v>
+        <v>26034</v>
       </c>
       <c r="B1186" s="0" t="s">
         <v>3237</v>
       </c>
       <c r="C1186" s="0" t="s">
         <v>3238</v>
       </c>
       <c r="D1186" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1186" s="0" t="s">
-        <v>1205</v>
+        <v>10</v>
       </c>
       <c r="G1186" s="0">
-        <v>12.85</v>
+        <v>10.9</v>
       </c>
       <c r="H1186" s="0" t="s">
         <v>3239</v>
       </c>
     </row>
     <row r="1187" spans="1:8">
       <c r="A1187" s="0">
-        <v>26034</v>
+        <v>26060</v>
       </c>
       <c r="B1187" s="0" t="s">
         <v>3240</v>
       </c>
       <c r="C1187" s="0" t="s">
         <v>3241</v>
       </c>
       <c r="D1187" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1187" s="0" t="s">
-        <v>10</v>
+        <v>1205</v>
       </c>
       <c r="G1187" s="0">
-        <v>10.9</v>
+        <v>17.62</v>
       </c>
       <c r="H1187" s="0" t="s">
         <v>3242</v>
       </c>
     </row>
     <row r="1188" spans="1:8">
       <c r="A1188" s="0">
-        <v>26060</v>
+        <v>26070</v>
       </c>
       <c r="B1188" s="0" t="s">
         <v>3243</v>
       </c>
       <c r="C1188" s="0" t="s">
         <v>3244</v>
       </c>
       <c r="D1188" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1188" s="0" t="s">
-        <v>1205</v>
+        <v>10</v>
       </c>
       <c r="G1188" s="0">
-        <v>17.62</v>
+        <v>11.24</v>
       </c>
       <c r="H1188" s="0" t="s">
         <v>3245</v>
       </c>
     </row>
     <row r="1189" spans="1:8">
       <c r="A1189" s="0">
-        <v>26070</v>
+        <v>26097</v>
       </c>
       <c r="B1189" s="0" t="s">
         <v>3246</v>
       </c>
       <c r="C1189" s="0" t="s">
         <v>3247</v>
       </c>
       <c r="D1189" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1189" s="0" t="s">
-        <v>10</v>
+        <v>1641</v>
       </c>
       <c r="G1189" s="0">
-        <v>11.24</v>
+        <v>9.6</v>
       </c>
       <c r="H1189" s="0" t="s">
         <v>3248</v>
       </c>
     </row>
     <row r="1190" spans="1:8">
       <c r="A1190" s="0">
-        <v>26097</v>
+        <v>26099</v>
       </c>
       <c r="B1190" s="0" t="s">
         <v>3249</v>
       </c>
       <c r="C1190" s="0" t="s">
         <v>3250</v>
       </c>
       <c r="D1190" s="0" t="s">
-        <v>9</v>
+        <v>3030</v>
       </c>
       <c r="E1190" s="0" t="s">
-        <v>1641</v>
+        <v>1205</v>
       </c>
       <c r="G1190" s="0">
-        <v>9.6</v>
+        <v>15.18</v>
       </c>
       <c r="H1190" s="0" t="s">
         <v>3251</v>
       </c>
     </row>
     <row r="1191" spans="1:8">
       <c r="A1191" s="0">
-        <v>26099</v>
+        <v>26109</v>
       </c>
       <c r="B1191" s="0" t="s">
         <v>3252</v>
       </c>
       <c r="C1191" s="0" t="s">
         <v>3253</v>
       </c>
       <c r="D1191" s="0" t="s">
-        <v>3030</v>
+        <v>525</v>
       </c>
       <c r="E1191" s="0" t="s">
         <v>1205</v>
       </c>
       <c r="G1191" s="0">
-        <v>15.18</v>
+        <v>20.62</v>
       </c>
       <c r="H1191" s="0" t="s">
         <v>3254</v>
       </c>
     </row>
     <row r="1192" spans="1:8">
       <c r="A1192" s="0">
         <v>26109</v>
       </c>
       <c r="B1192" s="0" t="s">
         <v>3255</v>
       </c>
       <c r="C1192" s="0" t="s">
-        <v>3256</v>
+        <v>3253</v>
       </c>
       <c r="D1192" s="0" t="s">
-        <v>525</v>
+        <v>9</v>
       </c>
       <c r="E1192" s="0" t="s">
         <v>1205</v>
       </c>
       <c r="G1192" s="0">
         <v>20.62</v>
       </c>
       <c r="H1192" s="0" t="s">
-        <v>3257</v>
+        <v>3254</v>
       </c>
     </row>
     <row r="1193" spans="1:8">
       <c r="A1193" s="0">
         <v>26109</v>
       </c>
       <c r="B1193" s="0" t="s">
-        <v>3258</v>
+        <v>3256</v>
       </c>
       <c r="C1193" s="0" t="s">
-        <v>3256</v>
+        <v>3253</v>
       </c>
       <c r="D1193" s="0" t="s">
-        <v>9</v>
+        <v>1129</v>
       </c>
       <c r="E1193" s="0" t="s">
         <v>1205</v>
       </c>
       <c r="G1193" s="0">
         <v>20.62</v>
       </c>
       <c r="H1193" s="0" t="s">
-        <v>3257</v>
+        <v>3254</v>
       </c>
     </row>
     <row r="1194" spans="1:8">
       <c r="A1194" s="0">
-        <v>26109</v>
+        <v>26110</v>
       </c>
       <c r="B1194" s="0" t="s">
-        <v>3259</v>
+        <v>3257</v>
       </c>
       <c r="C1194" s="0" t="s">
-        <v>3256</v>
+        <v>3258</v>
       </c>
       <c r="D1194" s="0" t="s">
-        <v>1129</v>
+        <v>525</v>
       </c>
       <c r="E1194" s="0" t="s">
         <v>1205</v>
       </c>
       <c r="G1194" s="0">
-        <v>20.62</v>
+        <v>24.61</v>
       </c>
       <c r="H1194" s="0" t="s">
-        <v>3257</v>
+        <v>3259</v>
       </c>
     </row>
     <row r="1195" spans="1:8">
       <c r="A1195" s="0">
-        <v>26110</v>
+        <v>26114</v>
       </c>
       <c r="B1195" s="0" t="s">
         <v>3260</v>
       </c>
       <c r="C1195" s="0" t="s">
         <v>3261</v>
       </c>
       <c r="D1195" s="0" t="s">
-        <v>525</v>
+        <v>9</v>
       </c>
       <c r="E1195" s="0" t="s">
         <v>1205</v>
       </c>
       <c r="G1195" s="0">
-        <v>24.61</v>
+        <v>17.58</v>
       </c>
       <c r="H1195" s="0" t="s">
         <v>3262</v>
       </c>
     </row>
     <row r="1196" spans="1:8">
       <c r="A1196" s="0">
-        <v>26114</v>
+        <v>26121</v>
       </c>
       <c r="B1196" s="0" t="s">
         <v>3263</v>
       </c>
       <c r="C1196" s="0" t="s">
         <v>3264</v>
       </c>
       <c r="D1196" s="0" t="s">
-        <v>9</v>
+        <v>769</v>
       </c>
       <c r="E1196" s="0" t="s">
-        <v>1205</v>
+        <v>3265</v>
       </c>
       <c r="G1196" s="0">
-        <v>17.58</v>
+        <v>10.94</v>
       </c>
       <c r="H1196" s="0" t="s">
-        <v>3265</v>
+        <v>3266</v>
       </c>
     </row>
     <row r="1197" spans="1:8">
       <c r="A1197" s="0">
-        <v>26121</v>
+        <v>26164</v>
       </c>
       <c r="B1197" s="0" t="s">
-        <v>3266</v>
+        <v>3267</v>
       </c>
       <c r="C1197" s="0" t="s">
-        <v>3267</v>
+        <v>3268</v>
       </c>
       <c r="D1197" s="0" t="s">
-        <v>769</v>
+        <v>1538</v>
       </c>
       <c r="E1197" s="0" t="s">
-        <v>3268</v>
+        <v>10</v>
       </c>
       <c r="G1197" s="0">
-        <v>10.94</v>
+        <v>12.72</v>
       </c>
       <c r="H1197" s="0" t="s">
         <v>3269</v>
       </c>
     </row>
     <row r="1198" spans="1:8">
       <c r="A1198" s="0">
-        <v>26164</v>
+        <v>26176</v>
       </c>
       <c r="B1198" s="0" t="s">
         <v>3270</v>
       </c>
       <c r="C1198" s="0" t="s">
         <v>3271</v>
       </c>
       <c r="D1198" s="0" t="s">
-        <v>1538</v>
+        <v>9</v>
       </c>
       <c r="E1198" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G1198" s="0">
-        <v>12.72</v>
+        <v>15.86</v>
       </c>
       <c r="H1198" s="0" t="s">
         <v>3272</v>
       </c>
     </row>
     <row r="1199" spans="1:8">
       <c r="A1199" s="0">
-        <v>26176</v>
+        <v>26251</v>
       </c>
       <c r="B1199" s="0" t="s">
         <v>3273</v>
       </c>
       <c r="C1199" s="0" t="s">
         <v>3274</v>
       </c>
       <c r="D1199" s="0" t="s">
-        <v>9</v>
+        <v>38</v>
       </c>
       <c r="E1199" s="0" t="s">
-        <v>10</v>
+        <v>1205</v>
       </c>
       <c r="G1199" s="0">
-        <v>15.86</v>
+        <v>18.69</v>
       </c>
       <c r="H1199" s="0" t="s">
         <v>3275</v>
       </c>
     </row>
     <row r="1200" spans="1:8">
       <c r="A1200" s="0">
-        <v>26251</v>
+        <v>26296</v>
       </c>
       <c r="B1200" s="0" t="s">
         <v>3276</v>
       </c>
       <c r="C1200" s="0" t="s">
         <v>3277</v>
       </c>
       <c r="D1200" s="0" t="s">
-        <v>38</v>
+        <v>9</v>
       </c>
       <c r="E1200" s="0" t="s">
-        <v>1205</v>
+        <v>1641</v>
       </c>
       <c r="G1200" s="0">
-        <v>18.69</v>
+        <v>10.77</v>
       </c>
       <c r="H1200" s="0" t="s">
         <v>3278</v>
       </c>
     </row>
     <row r="1201" spans="1:8">
       <c r="A1201" s="0">
-        <v>26296</v>
+        <v>26297</v>
       </c>
       <c r="B1201" s="0" t="s">
         <v>3279</v>
       </c>
       <c r="C1201" s="0" t="s">
         <v>3280</v>
       </c>
       <c r="D1201" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1201" s="0" t="s">
         <v>1641</v>
       </c>
       <c r="G1201" s="0">
-        <v>10.77</v>
+        <v>14.35</v>
       </c>
       <c r="H1201" s="0" t="s">
         <v>3281</v>
       </c>
     </row>
     <row r="1202" spans="1:8">
       <c r="A1202" s="0">
-        <v>26297</v>
+        <v>26314</v>
       </c>
       <c r="B1202" s="0" t="s">
         <v>3282</v>
       </c>
       <c r="C1202" s="0" t="s">
         <v>3283</v>
       </c>
       <c r="D1202" s="0" t="s">
-        <v>9</v>
+        <v>525</v>
       </c>
       <c r="E1202" s="0" t="s">
-        <v>1641</v>
+        <v>1205</v>
       </c>
       <c r="G1202" s="0">
-        <v>14.35</v>
+        <v>22.5</v>
       </c>
       <c r="H1202" s="0" t="s">
         <v>3284</v>
       </c>
     </row>
     <row r="1203" spans="1:8">
       <c r="A1203" s="0">
-        <v>26314</v>
+        <v>26317</v>
       </c>
       <c r="B1203" s="0" t="s">
         <v>3285</v>
       </c>
       <c r="C1203" s="0" t="s">
         <v>3286</v>
       </c>
       <c r="D1203" s="0" t="s">
-        <v>525</v>
+        <v>9</v>
       </c>
       <c r="E1203" s="0" t="s">
         <v>1205</v>
       </c>
       <c r="G1203" s="0">
-        <v>22.5</v>
+        <v>19.29</v>
       </c>
       <c r="H1203" s="0" t="s">
         <v>3287</v>
       </c>
     </row>
     <row r="1204" spans="1:8">
       <c r="A1204" s="0">
-        <v>26317</v>
+        <v>26320</v>
       </c>
       <c r="B1204" s="0" t="s">
         <v>3288</v>
       </c>
       <c r="C1204" s="0" t="s">
         <v>3289</v>
       </c>
       <c r="D1204" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1204" s="0" t="s">
         <v>1205</v>
       </c>
       <c r="G1204" s="0">
-        <v>19.29</v>
+        <v>19.98</v>
       </c>
       <c r="H1204" s="0" t="s">
         <v>3290</v>
       </c>
     </row>
     <row r="1205" spans="1:8">
       <c r="A1205" s="0">
-        <v>26320</v>
+        <v>26323</v>
       </c>
       <c r="B1205" s="0" t="s">
         <v>3291</v>
       </c>
       <c r="C1205" s="0" t="s">
         <v>3292</v>
       </c>
       <c r="D1205" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1205" s="0" t="s">
         <v>1205</v>
       </c>
       <c r="G1205" s="0">
-        <v>19.98</v>
+        <v>37.07</v>
       </c>
       <c r="H1205" s="0" t="s">
         <v>3293</v>
       </c>
     </row>
     <row r="1206" spans="1:8">
       <c r="A1206" s="0">
-        <v>26323</v>
+        <v>26094</v>
       </c>
       <c r="B1206" s="0" t="s">
         <v>3294</v>
       </c>
       <c r="C1206" s="0" t="s">
         <v>3295</v>
       </c>
       <c r="D1206" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1206" s="0" t="s">
-        <v>1205</v>
+        <v>10</v>
       </c>
       <c r="G1206" s="0">
-        <v>37.07</v>
+        <v>11.19</v>
       </c>
       <c r="H1206" s="0" t="s">
         <v>3296</v>
       </c>
     </row>
     <row r="1207" spans="1:8">
       <c r="A1207" s="0">
-        <v>26094</v>
+        <v>12797</v>
       </c>
       <c r="B1207" s="0" t="s">
         <v>3297</v>
       </c>
       <c r="C1207" s="0" t="s">
         <v>3298</v>
       </c>
       <c r="D1207" s="0" t="s">
-        <v>9</v>
+        <v>3299</v>
       </c>
       <c r="E1207" s="0" t="s">
-        <v>10</v>
+        <v>3080</v>
       </c>
       <c r="G1207" s="0">
-        <v>11.19</v>
+        <v>14.84</v>
       </c>
       <c r="H1207" s="0" t="s">
-        <v>3299</v>
+        <v>3300</v>
       </c>
     </row>
     <row r="1208" spans="1:8">
       <c r="A1208" s="0">
-        <v>12797</v>
+        <v>12798</v>
       </c>
       <c r="B1208" s="0" t="s">
-        <v>3300</v>
+        <v>3301</v>
       </c>
       <c r="C1208" s="0" t="s">
-        <v>3301</v>
+        <v>3302</v>
       </c>
       <c r="D1208" s="0" t="s">
-        <v>3302</v>
+        <v>1939</v>
       </c>
       <c r="E1208" s="0" t="s">
         <v>3080</v>
       </c>
       <c r="G1208" s="0">
-        <v>14.84</v>
+        <v>13.73</v>
       </c>
       <c r="H1208" s="0" t="s">
         <v>3303</v>
       </c>
     </row>
     <row r="1209" spans="1:8">
       <c r="A1209" s="0">
-        <v>12798</v>
+        <v>12799</v>
       </c>
       <c r="B1209" s="0" t="s">
         <v>3304</v>
       </c>
       <c r="C1209" s="0" t="s">
         <v>3305</v>
       </c>
       <c r="D1209" s="0" t="s">
-        <v>1939</v>
+        <v>3306</v>
       </c>
       <c r="E1209" s="0" t="s">
         <v>3080</v>
       </c>
       <c r="G1209" s="0">
         <v>13.73</v>
       </c>
       <c r="H1209" s="0" t="s">
-        <v>3306</v>
+        <v>3307</v>
       </c>
     </row>
     <row r="1210" spans="1:8">
       <c r="A1210" s="0">
-        <v>12799</v>
+        <v>12800</v>
       </c>
       <c r="B1210" s="0" t="s">
-        <v>3307</v>
+        <v>3308</v>
       </c>
       <c r="C1210" s="0" t="s">
-        <v>3308</v>
+        <v>3309</v>
       </c>
       <c r="D1210" s="0" t="s">
-        <v>3309</v>
+        <v>9</v>
       </c>
       <c r="E1210" s="0" t="s">
         <v>3080</v>
       </c>
       <c r="G1210" s="0">
-        <v>13.73</v>
+        <v>14.84</v>
       </c>
       <c r="H1210" s="0" t="s">
         <v>3310</v>
       </c>
     </row>
     <row r="1211" spans="1:8">
       <c r="A1211" s="0">
-        <v>12800</v>
+        <v>12801</v>
       </c>
       <c r="B1211" s="0" t="s">
         <v>3311</v>
       </c>
       <c r="C1211" s="0" t="s">
         <v>3312</v>
       </c>
       <c r="D1211" s="0" t="s">
-        <v>9</v>
+        <v>769</v>
       </c>
       <c r="E1211" s="0" t="s">
         <v>3080</v>
       </c>
       <c r="G1211" s="0">
-        <v>14.84</v>
+        <v>17.86</v>
       </c>
       <c r="H1211" s="0" t="s">
         <v>3313</v>
       </c>
     </row>
     <row r="1212" spans="1:8">
       <c r="A1212" s="0">
-        <v>12801</v>
+        <v>26106</v>
       </c>
       <c r="B1212" s="0" t="s">
         <v>3314</v>
       </c>
       <c r="C1212" s="0" t="s">
         <v>3315</v>
       </c>
       <c r="D1212" s="0" t="s">
-        <v>769</v>
+        <v>1939</v>
       </c>
       <c r="E1212" s="0" t="s">
-        <v>3080</v>
+        <v>10</v>
       </c>
       <c r="G1212" s="0">
-        <v>17.86</v>
+        <v>11.57</v>
       </c>
       <c r="H1212" s="0" t="s">
         <v>3316</v>
       </c>
     </row>
     <row r="1213" spans="1:8">
       <c r="A1213" s="0">
         <v>26106</v>
       </c>
       <c r="B1213" s="0" t="s">
         <v>3317</v>
       </c>
       <c r="C1213" s="0" t="s">
-        <v>3318</v>
+        <v>3315</v>
       </c>
       <c r="D1213" s="0" t="s">
-        <v>1939</v>
+        <v>769</v>
       </c>
       <c r="E1213" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G1213" s="0">
         <v>11.57</v>
       </c>
       <c r="H1213" s="0" t="s">
-        <v>3319</v>
+        <v>3316</v>
       </c>
     </row>
     <row r="1214" spans="1:8">
       <c r="A1214" s="0">
-        <v>26106</v>
+        <v>26177</v>
       </c>
       <c r="B1214" s="0" t="s">
-        <v>3320</v>
+        <v>3318</v>
       </c>
       <c r="C1214" s="0" t="s">
-        <v>3318</v>
+        <v>3319</v>
       </c>
       <c r="D1214" s="0" t="s">
         <v>769</v>
       </c>
       <c r="E1214" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G1214" s="0">
-        <v>11.57</v>
+        <v>11.92</v>
       </c>
       <c r="H1214" s="0" t="s">
-        <v>3319</v>
+        <v>3320</v>
       </c>
     </row>
     <row r="1215" spans="1:8">
       <c r="A1215" s="0">
-        <v>26177</v>
+        <v>26185</v>
       </c>
       <c r="B1215" s="0" t="s">
         <v>3321</v>
       </c>
       <c r="C1215" s="0" t="s">
         <v>3322</v>
       </c>
       <c r="D1215" s="0" t="s">
-        <v>769</v>
+        <v>9</v>
       </c>
       <c r="E1215" s="0" t="s">
-        <v>10</v>
+        <v>707</v>
       </c>
       <c r="G1215" s="0">
-        <v>11.92</v>
+        <v>6.19</v>
       </c>
       <c r="H1215" s="0" t="s">
         <v>3323</v>
       </c>
     </row>
     <row r="1216" spans="1:8">
       <c r="A1216" s="0">
-        <v>26185</v>
+        <v>26186</v>
       </c>
       <c r="B1216" s="0" t="s">
         <v>3324</v>
       </c>
       <c r="C1216" s="0" t="s">
         <v>3325</v>
       </c>
       <c r="D1216" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1216" s="0" t="s">
         <v>707</v>
       </c>
       <c r="G1216" s="0">
-        <v>6.19</v>
+        <v>7.99</v>
       </c>
       <c r="H1216" s="0" t="s">
         <v>3326</v>
       </c>
     </row>
     <row r="1217" spans="1:8">
       <c r="A1217" s="0">
-        <v>26186</v>
+        <v>26379</v>
       </c>
       <c r="B1217" s="0" t="s">
         <v>3327</v>
       </c>
       <c r="C1217" s="0" t="s">
         <v>3328</v>
       </c>
       <c r="D1217" s="0" t="s">
-        <v>9</v>
+        <v>3329</v>
       </c>
       <c r="E1217" s="0" t="s">
-        <v>707</v>
+        <v>10</v>
       </c>
       <c r="G1217" s="0">
-        <v>7.99</v>
+        <v>10.67</v>
       </c>
       <c r="H1217" s="0" t="s">
-        <v>3329</v>
+        <v>3330</v>
       </c>
     </row>
     <row r="1218" spans="1:8">
       <c r="A1218" s="0">
         <v>26379</v>
       </c>
       <c r="B1218" s="0" t="s">
-        <v>3330</v>
+        <v>3331</v>
       </c>
       <c r="C1218" s="0" t="s">
-        <v>3331</v>
+        <v>3328</v>
       </c>
       <c r="D1218" s="0" t="s">
         <v>3332</v>
       </c>
       <c r="E1218" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G1218" s="0">
         <v>10.67</v>
       </c>
       <c r="H1218" s="0" t="s">
-        <v>3333</v>
+        <v>3330</v>
       </c>
     </row>
     <row r="1219" spans="1:8">
       <c r="A1219" s="0">
-        <v>26379</v>
+        <v>26392</v>
       </c>
       <c r="B1219" s="0" t="s">
+        <v>3333</v>
+      </c>
+      <c r="C1219" s="0" t="s">
         <v>3334</v>
-      </c>
-[...1 lines deleted...]
-        <v>3331</v>
       </c>
       <c r="D1219" s="0" t="s">
         <v>3335</v>
       </c>
       <c r="E1219" s="0" t="s">
-        <v>10</v>
+        <v>1205</v>
       </c>
       <c r="G1219" s="0">
-        <v>10.67</v>
+        <v>25.44</v>
       </c>
       <c r="H1219" s="0" t="s">
-        <v>3333</v>
+        <v>3336</v>
       </c>
     </row>
     <row r="1220" spans="1:8">
       <c r="A1220" s="0">
-        <v>26392</v>
+        <v>26393</v>
       </c>
       <c r="B1220" s="0" t="s">
-        <v>3336</v>
+        <v>3337</v>
       </c>
       <c r="C1220" s="0" t="s">
-        <v>3337</v>
+        <v>3338</v>
       </c>
       <c r="D1220" s="0" t="s">
-        <v>3338</v>
+        <v>3335</v>
       </c>
       <c r="E1220" s="0" t="s">
         <v>1205</v>
       </c>
       <c r="G1220" s="0">
-        <v>25.44</v>
+        <v>28.34</v>
       </c>
       <c r="H1220" s="0" t="s">
         <v>3339</v>
       </c>
     </row>
     <row r="1221" spans="1:8">
       <c r="A1221" s="0">
-        <v>26393</v>
+        <v>26716</v>
       </c>
       <c r="B1221" s="0" t="s">
         <v>3340</v>
       </c>
       <c r="C1221" s="0" t="s">
         <v>3341</v>
       </c>
       <c r="D1221" s="0" t="s">
-        <v>3338</v>
+        <v>9</v>
       </c>
       <c r="E1221" s="0" t="s">
         <v>1205</v>
       </c>
       <c r="G1221" s="0">
-        <v>28.34</v>
+        <v>23.81</v>
       </c>
       <c r="H1221" s="0" t="s">
         <v>3342</v>
       </c>
     </row>
     <row r="1222" spans="1:8">
       <c r="A1222" s="0">
-        <v>26716</v>
+        <v>26718</v>
       </c>
       <c r="B1222" s="0" t="s">
         <v>3343</v>
       </c>
       <c r="C1222" s="0" t="s">
         <v>3344</v>
       </c>
       <c r="D1222" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1222" s="0" t="s">
         <v>1205</v>
       </c>
       <c r="G1222" s="0">
-        <v>23.81</v>
+        <v>18.88</v>
       </c>
       <c r="H1222" s="0" t="s">
         <v>3345</v>
       </c>
     </row>
     <row r="1223" spans="1:8">
       <c r="A1223" s="0">
-        <v>26718</v>
+        <v>26719</v>
       </c>
       <c r="B1223" s="0" t="s">
         <v>3346</v>
       </c>
       <c r="C1223" s="0" t="s">
         <v>3347</v>
       </c>
       <c r="D1223" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1223" s="0" t="s">
         <v>1205</v>
       </c>
       <c r="G1223" s="0">
-        <v>18.88</v>
+        <v>22.17</v>
       </c>
       <c r="H1223" s="0" t="s">
         <v>3348</v>
       </c>
     </row>
     <row r="1224" spans="1:8">
       <c r="A1224" s="0">
-        <v>26719</v>
+        <v>26721</v>
       </c>
       <c r="B1224" s="0" t="s">
         <v>3349</v>
       </c>
       <c r="C1224" s="0" t="s">
         <v>3350</v>
       </c>
       <c r="D1224" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1224" s="0" t="s">
         <v>1205</v>
       </c>
       <c r="G1224" s="0">
-        <v>22.17</v>
+        <v>15.69</v>
       </c>
       <c r="H1224" s="0" t="s">
         <v>3351</v>
       </c>
     </row>
     <row r="1225" spans="1:8">
       <c r="A1225" s="0">
-        <v>26721</v>
+        <v>26839</v>
       </c>
       <c r="B1225" s="0" t="s">
         <v>3352</v>
       </c>
       <c r="C1225" s="0" t="s">
         <v>3353</v>
       </c>
       <c r="D1225" s="0" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="E1225" s="0" t="s">
-        <v>1205</v>
+        <v>107</v>
       </c>
       <c r="G1225" s="0">
-        <v>15.69</v>
+        <v>26.24</v>
       </c>
       <c r="H1225" s="0" t="s">
         <v>3354</v>
       </c>
     </row>
     <row r="1226" spans="1:8">
       <c r="A1226" s="0">
-        <v>26839</v>
+        <v>26851</v>
       </c>
       <c r="B1226" s="0" t="s">
         <v>3355</v>
       </c>
       <c r="C1226" s="0" t="s">
         <v>3356</v>
       </c>
       <c r="D1226" s="0" t="s">
-        <v>20</v>
+        <v>9</v>
       </c>
       <c r="E1226" s="0" t="s">
-        <v>107</v>
+        <v>1205</v>
       </c>
       <c r="G1226" s="0">
-        <v>26.24</v>
+        <v>25.45</v>
       </c>
       <c r="H1226" s="0" t="s">
         <v>3357</v>
       </c>
     </row>
     <row r="1227" spans="1:8">
       <c r="A1227" s="0">
-        <v>26851</v>
+        <v>26853</v>
       </c>
       <c r="B1227" s="0" t="s">
         <v>3358</v>
       </c>
       <c r="C1227" s="0" t="s">
         <v>3359</v>
       </c>
       <c r="D1227" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1227" s="0" t="s">
         <v>1205</v>
       </c>
       <c r="G1227" s="0">
         <v>25.45</v>
       </c>
       <c r="H1227" s="0" t="s">
         <v>3360</v>
       </c>
     </row>
     <row r="1228" spans="1:8">
       <c r="A1228" s="0">
-        <v>26853</v>
+        <v>26855</v>
       </c>
       <c r="B1228" s="0" t="s">
         <v>3361</v>
       </c>
       <c r="C1228" s="0" t="s">
         <v>3362</v>
       </c>
       <c r="D1228" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1228" s="0" t="s">
         <v>1205</v>
       </c>
       <c r="G1228" s="0">
-        <v>25.45</v>
+        <v>15.32</v>
       </c>
       <c r="H1228" s="0" t="s">
         <v>3363</v>
       </c>
     </row>
     <row r="1229" spans="1:8">
       <c r="A1229" s="0">
-        <v>26855</v>
+        <v>26870</v>
       </c>
       <c r="B1229" s="0" t="s">
         <v>3364</v>
       </c>
       <c r="C1229" s="0" t="s">
         <v>3365</v>
       </c>
       <c r="D1229" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1229" s="0" t="s">
-        <v>1205</v>
+        <v>10</v>
       </c>
       <c r="G1229" s="0">
-        <v>15.32</v>
+        <v>19.82</v>
       </c>
       <c r="H1229" s="0" t="s">
         <v>3366</v>
       </c>
     </row>
     <row r="1230" spans="1:8">
       <c r="A1230" s="0">
-        <v>26870</v>
+        <v>26878</v>
       </c>
       <c r="B1230" s="0" t="s">
         <v>3367</v>
       </c>
       <c r="C1230" s="0" t="s">
         <v>3368</v>
       </c>
       <c r="D1230" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1230" s="0" t="s">
-        <v>10</v>
+        <v>1641</v>
       </c>
       <c r="G1230" s="0">
-        <v>19.82</v>
+        <v>17.99</v>
       </c>
       <c r="H1230" s="0" t="s">
         <v>3369</v>
       </c>
     </row>
     <row r="1231" spans="1:8">
       <c r="A1231" s="0">
-        <v>26878</v>
+        <v>26924</v>
       </c>
       <c r="B1231" s="0" t="s">
         <v>3370</v>
       </c>
       <c r="C1231" s="0" t="s">
         <v>3371</v>
       </c>
       <c r="D1231" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1231" s="0" t="s">
-        <v>1641</v>
+        <v>107</v>
       </c>
       <c r="G1231" s="0">
-        <v>17.99</v>
+        <v>22.72</v>
       </c>
       <c r="H1231" s="0" t="s">
         <v>3372</v>
       </c>
     </row>
     <row r="1232" spans="1:8">
       <c r="A1232" s="0">
-        <v>26924</v>
+        <v>12519</v>
       </c>
       <c r="B1232" s="0" t="s">
         <v>3373</v>
       </c>
       <c r="C1232" s="0" t="s">
         <v>3374</v>
       </c>
       <c r="D1232" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1232" s="0" t="s">
-        <v>107</v>
+        <v>1641</v>
       </c>
       <c r="G1232" s="0">
-        <v>22.72</v>
+        <v>12.83</v>
       </c>
       <c r="H1232" s="0" t="s">
         <v>3375</v>
       </c>
     </row>
     <row r="1233" spans="1:8">
       <c r="A1233" s="0">
-        <v>12519</v>
+        <v>12573</v>
       </c>
       <c r="B1233" s="0" t="s">
         <v>3376</v>
       </c>
       <c r="C1233" s="0" t="s">
         <v>3377</v>
       </c>
       <c r="D1233" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1233" s="0" t="s">
-        <v>1641</v>
+        <v>2735</v>
       </c>
       <c r="G1233" s="0">
-        <v>12.83</v>
+        <v>8.9</v>
       </c>
       <c r="H1233" s="0" t="s">
         <v>3378</v>
       </c>
     </row>
     <row r="1234" spans="1:8">
       <c r="A1234" s="0">
-        <v>12573</v>
+        <v>12659</v>
       </c>
       <c r="B1234" s="0" t="s">
         <v>3379</v>
       </c>
       <c r="C1234" s="0" t="s">
         <v>3380</v>
       </c>
       <c r="D1234" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1234" s="0" t="s">
         <v>2735</v>
       </c>
       <c r="G1234" s="0">
-        <v>8.9</v>
+        <v>23.88</v>
       </c>
       <c r="H1234" s="0" t="s">
         <v>3381</v>
       </c>
     </row>
     <row r="1235" spans="1:8">
       <c r="A1235" s="0">
-        <v>12659</v>
+        <v>12660</v>
       </c>
       <c r="B1235" s="0" t="s">
         <v>3382</v>
       </c>
       <c r="C1235" s="0" t="s">
         <v>3383</v>
       </c>
       <c r="D1235" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1235" s="0" t="s">
         <v>2735</v>
       </c>
       <c r="G1235" s="0">
-        <v>23.88</v>
+        <v>3.19</v>
       </c>
       <c r="H1235" s="0" t="s">
         <v>3384</v>
       </c>
     </row>
     <row r="1236" spans="1:8">
       <c r="A1236" s="0">
-        <v>12660</v>
+        <v>12786</v>
       </c>
       <c r="B1236" s="0" t="s">
         <v>3385</v>
       </c>
       <c r="C1236" s="0" t="s">
         <v>3386</v>
       </c>
       <c r="D1236" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1236" s="0" t="s">
-        <v>2735</v>
+        <v>1205</v>
       </c>
       <c r="G1236" s="0">
-        <v>3.19</v>
+        <v>31.12</v>
       </c>
       <c r="H1236" s="0" t="s">
         <v>3387</v>
       </c>
     </row>
     <row r="1237" spans="1:8">
       <c r="A1237" s="0">
         <v>12786</v>
       </c>
       <c r="B1237" s="0" t="s">
         <v>3388</v>
       </c>
       <c r="C1237" s="0" t="s">
+        <v>3386</v>
+      </c>
+      <c r="D1237" s="0" t="s">
         <v>3389</v>
-      </c>
-[...1 lines deleted...]
-        <v>9</v>
       </c>
       <c r="E1237" s="0" t="s">
         <v>1205</v>
       </c>
       <c r="G1237" s="0">
         <v>31.12</v>
       </c>
       <c r="H1237" s="0" t="s">
-        <v>3390</v>
+        <v>3387</v>
       </c>
     </row>
     <row r="1238" spans="1:8">
       <c r="A1238" s="0">
-        <v>12786</v>
+        <v>17054</v>
       </c>
       <c r="B1238" s="0" t="s">
+        <v>3390</v>
+      </c>
+      <c r="C1238" s="0" t="s">
         <v>3391</v>
       </c>
-      <c r="C1238" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D1238" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E1238" s="0" t="s">
+        <v>2735</v>
+      </c>
+      <c r="G1238" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="H1238" s="0" t="s">
         <v>3392</v>
-      </c>
-[...7 lines deleted...]
-        <v>3390</v>
       </c>
     </row>
     <row r="1239" spans="1:8">
       <c r="A1239" s="0">
-        <v>17054</v>
+        <v>18098</v>
       </c>
       <c r="B1239" s="0" t="s">
         <v>3393</v>
       </c>
       <c r="C1239" s="0" t="s">
         <v>3394</v>
       </c>
       <c r="D1239" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1239" s="0" t="s">
-        <v>2735</v>
+        <v>10</v>
       </c>
       <c r="G1239" s="0">
-        <v>4.6</v>
+        <v>7.79</v>
       </c>
       <c r="H1239" s="0" t="s">
         <v>3395</v>
       </c>
     </row>
     <row r="1240" spans="1:8">
       <c r="A1240" s="0">
-        <v>18098</v>
+        <v>18133</v>
       </c>
       <c r="B1240" s="0" t="s">
         <v>3396</v>
       </c>
       <c r="C1240" s="0" t="s">
         <v>3397</v>
       </c>
       <c r="D1240" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1240" s="0" t="s">
-        <v>10</v>
+        <v>2735</v>
       </c>
       <c r="G1240" s="0">
-        <v>7.79</v>
+        <v>6.49</v>
       </c>
       <c r="H1240" s="0" t="s">
         <v>3398</v>
       </c>
     </row>
     <row r="1241" spans="1:8">
       <c r="A1241" s="0">
-        <v>18133</v>
+        <v>17574</v>
       </c>
       <c r="B1241" s="0" t="s">
         <v>3399</v>
       </c>
       <c r="C1241" s="0" t="s">
         <v>3400</v>
       </c>
       <c r="D1241" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1241" s="0" t="s">
-        <v>2735</v>
+        <v>1641</v>
       </c>
       <c r="G1241" s="0">
-        <v>6.49</v>
+        <v>18.53</v>
       </c>
       <c r="H1241" s="0" t="s">
         <v>3401</v>
       </c>
     </row>
     <row r="1242" spans="1:8">
       <c r="A1242" s="0">
-        <v>17574</v>
+        <v>17578</v>
       </c>
       <c r="B1242" s="0" t="s">
         <v>3402</v>
       </c>
       <c r="C1242" s="0" t="s">
         <v>3403</v>
       </c>
       <c r="D1242" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1242" s="0" t="s">
         <v>1641</v>
       </c>
       <c r="G1242" s="0">
-        <v>18.53</v>
+        <v>12.45</v>
       </c>
       <c r="H1242" s="0" t="s">
         <v>3404</v>
       </c>
     </row>
     <row r="1243" spans="1:8">
       <c r="A1243" s="0">
-        <v>17578</v>
+        <v>17603</v>
       </c>
       <c r="B1243" s="0" t="s">
         <v>3405</v>
       </c>
       <c r="C1243" s="0" t="s">
         <v>3406</v>
       </c>
       <c r="D1243" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1243" s="0" t="s">
-        <v>1641</v>
+        <v>2735</v>
       </c>
       <c r="G1243" s="0">
-        <v>12.45</v>
+        <v>26.07</v>
       </c>
       <c r="H1243" s="0" t="s">
         <v>3407</v>
       </c>
     </row>
     <row r="1244" spans="1:8">
       <c r="A1244" s="0">
         <v>17603</v>
       </c>
       <c r="B1244" s="0" t="s">
         <v>3408</v>
       </c>
       <c r="C1244" s="0" t="s">
-        <v>3409</v>
+        <v>3406</v>
       </c>
       <c r="D1244" s="0" t="s">
-        <v>9</v>
+        <v>158</v>
       </c>
       <c r="E1244" s="0" t="s">
         <v>2735</v>
       </c>
       <c r="G1244" s="0">
         <v>26.07</v>
       </c>
       <c r="H1244" s="0" t="s">
-        <v>3410</v>
+        <v>3407</v>
       </c>
     </row>
     <row r="1245" spans="1:8">
       <c r="A1245" s="0">
-        <v>17603</v>
+        <v>17604</v>
       </c>
       <c r="B1245" s="0" t="s">
-        <v>3411</v>
+        <v>3409</v>
       </c>
       <c r="C1245" s="0" t="s">
-        <v>3409</v>
+        <v>3410</v>
       </c>
       <c r="D1245" s="0" t="s">
-        <v>158</v>
+        <v>9</v>
       </c>
       <c r="E1245" s="0" t="s">
         <v>2735</v>
       </c>
       <c r="G1245" s="0">
-        <v>26.07</v>
+        <v>33.95</v>
       </c>
       <c r="H1245" s="0" t="s">
-        <v>3410</v>
+        <v>3411</v>
       </c>
     </row>
     <row r="1246" spans="1:8">
       <c r="A1246" s="0">
         <v>17604</v>
       </c>
       <c r="B1246" s="0" t="s">
         <v>3412</v>
       </c>
       <c r="C1246" s="0" t="s">
-        <v>3413</v>
+        <v>3410</v>
       </c>
       <c r="D1246" s="0" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="E1246" s="0" t="s">
         <v>2735</v>
       </c>
       <c r="G1246" s="0">
         <v>33.95</v>
       </c>
       <c r="H1246" s="0" t="s">
-        <v>3414</v>
+        <v>3411</v>
       </c>
     </row>
     <row r="1247" spans="1:8">
       <c r="A1247" s="0">
-        <v>17604</v>
+        <v>17633</v>
       </c>
       <c r="B1247" s="0" t="s">
+        <v>3413</v>
+      </c>
+      <c r="C1247" s="0" t="s">
+        <v>3414</v>
+      </c>
+      <c r="D1247" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E1247" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G1247" s="0">
+        <v>20.22</v>
+      </c>
+      <c r="H1247" s="0" t="s">
         <v>3415</v>
-      </c>
-[...13 lines deleted...]
-        <v>3414</v>
       </c>
     </row>
     <row r="1248" spans="1:8">
       <c r="A1248" s="0">
-        <v>17633</v>
+        <v>18262</v>
       </c>
       <c r="B1248" s="0" t="s">
         <v>3416</v>
       </c>
       <c r="C1248" s="0" t="s">
         <v>3417</v>
       </c>
       <c r="D1248" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1248" s="0" t="s">
-        <v>10</v>
+        <v>1205</v>
       </c>
       <c r="G1248" s="0">
-        <v>20.22</v>
+        <v>41.58</v>
       </c>
       <c r="H1248" s="0" t="s">
         <v>3418</v>
       </c>
     </row>
     <row r="1249" spans="1:8">
       <c r="A1249" s="0">
         <v>18262</v>
       </c>
       <c r="B1249" s="0" t="s">
         <v>3419</v>
       </c>
       <c r="C1249" s="0" t="s">
-        <v>3420</v>
+        <v>3417</v>
       </c>
       <c r="D1249" s="0" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="E1249" s="0" t="s">
         <v>1205</v>
       </c>
       <c r="G1249" s="0">
         <v>41.58</v>
       </c>
       <c r="H1249" s="0" t="s">
-        <v>3421</v>
+        <v>3418</v>
       </c>
     </row>
     <row r="1250" spans="1:8">
       <c r="A1250" s="0">
-        <v>18262</v>
+        <v>18264</v>
       </c>
       <c r="B1250" s="0" t="s">
-        <v>3422</v>
+        <v>3420</v>
       </c>
       <c r="C1250" s="0" t="s">
-        <v>3420</v>
+        <v>3421</v>
       </c>
       <c r="D1250" s="0" t="s">
-        <v>20</v>
+        <v>9</v>
       </c>
       <c r="E1250" s="0" t="s">
         <v>1205</v>
       </c>
       <c r="G1250" s="0">
-        <v>41.58</v>
+        <v>22.17</v>
       </c>
       <c r="H1250" s="0" t="s">
-        <v>3421</v>
+        <v>3422</v>
       </c>
     </row>
     <row r="1251" spans="1:8">
       <c r="A1251" s="0">
-        <v>18264</v>
+        <v>18281</v>
       </c>
       <c r="B1251" s="0" t="s">
         <v>3423</v>
       </c>
       <c r="C1251" s="0" t="s">
         <v>3424</v>
       </c>
       <c r="D1251" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1251" s="0" t="s">
-        <v>1205</v>
+        <v>10</v>
       </c>
       <c r="G1251" s="0">
-        <v>22.17</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="H1251" s="0" t="s">
         <v>3425</v>
       </c>
     </row>
     <row r="1252" spans="1:8">
       <c r="A1252" s="0">
-        <v>18281</v>
+        <v>18350</v>
       </c>
       <c r="B1252" s="0" t="s">
         <v>3426</v>
       </c>
       <c r="C1252" s="0" t="s">
         <v>3427</v>
       </c>
       <c r="D1252" s="0" t="s">
-        <v>9</v>
+        <v>79</v>
       </c>
       <c r="E1252" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G1252" s="0">
-        <v>8.960000000000001</v>
+        <v>8.41</v>
       </c>
       <c r="H1252" s="0" t="s">
         <v>3428</v>
       </c>
     </row>
     <row r="1253" spans="1:8">
       <c r="A1253" s="0">
-        <v>18350</v>
+        <v>18351</v>
       </c>
       <c r="B1253" s="0" t="s">
         <v>3429</v>
       </c>
       <c r="C1253" s="0" t="s">
         <v>3430</v>
       </c>
       <c r="D1253" s="0" t="s">
-        <v>79</v>
+        <v>9</v>
       </c>
       <c r="E1253" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G1253" s="0">
-        <v>8.41</v>
+        <v>6.61</v>
       </c>
       <c r="H1253" s="0" t="s">
         <v>3431</v>
       </c>
     </row>
     <row r="1254" spans="1:8">
       <c r="A1254" s="0">
-        <v>18351</v>
+        <v>12541</v>
       </c>
       <c r="B1254" s="0" t="s">
         <v>3432</v>
       </c>
       <c r="C1254" s="0" t="s">
         <v>3433</v>
       </c>
       <c r="D1254" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1254" s="0" t="s">
-        <v>10</v>
+        <v>1641</v>
       </c>
       <c r="G1254" s="0">
-        <v>6.61</v>
+        <v>6.95</v>
       </c>
       <c r="H1254" s="0" t="s">
         <v>3434</v>
       </c>
     </row>
     <row r="1255" spans="1:8">
       <c r="A1255" s="0">
-        <v>12541</v>
+        <v>12588</v>
       </c>
       <c r="B1255" s="0" t="s">
         <v>3435</v>
       </c>
       <c r="C1255" s="0" t="s">
         <v>3436</v>
       </c>
       <c r="D1255" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1255" s="0" t="s">
-        <v>1641</v>
+        <v>2735</v>
       </c>
       <c r="G1255" s="0">
-        <v>6.95</v>
+        <v>4.57</v>
       </c>
       <c r="H1255" s="0" t="s">
         <v>3437</v>
       </c>
     </row>
     <row r="1256" spans="1:8">
       <c r="A1256" s="0">
-        <v>12588</v>
+        <v>12589</v>
       </c>
       <c r="B1256" s="0" t="s">
         <v>3438</v>
       </c>
       <c r="C1256" s="0" t="s">
         <v>3439</v>
       </c>
       <c r="D1256" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1256" s="0" t="s">
         <v>2735</v>
       </c>
       <c r="G1256" s="0">
-        <v>4.57</v>
+        <v>2.86</v>
       </c>
       <c r="H1256" s="0" t="s">
         <v>3440</v>
       </c>
     </row>
     <row r="1257" spans="1:8">
       <c r="A1257" s="0">
-        <v>12589</v>
+        <v>12793</v>
       </c>
       <c r="B1257" s="0" t="s">
         <v>3441</v>
       </c>
       <c r="C1257" s="0" t="s">
         <v>3442</v>
       </c>
       <c r="D1257" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1257" s="0" t="s">
         <v>2735</v>
       </c>
       <c r="G1257" s="0">
-        <v>2.86</v>
+        <v>7.71</v>
       </c>
       <c r="H1257" s="0" t="s">
         <v>3443</v>
       </c>
     </row>
     <row r="1258" spans="1:8">
       <c r="A1258" s="0">
-        <v>12793</v>
+        <v>12794</v>
       </c>
       <c r="B1258" s="0" t="s">
         <v>3444</v>
       </c>
       <c r="C1258" s="0" t="s">
         <v>3445</v>
       </c>
       <c r="D1258" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1258" s="0" t="s">
         <v>2735</v>
       </c>
       <c r="G1258" s="0">
-        <v>7.71</v>
+        <v>9.42</v>
       </c>
       <c r="H1258" s="0" t="s">
         <v>3446</v>
       </c>
     </row>
     <row r="1259" spans="1:8">
       <c r="A1259" s="0">
-        <v>12794</v>
+        <v>17051</v>
       </c>
       <c r="B1259" s="0" t="s">
         <v>3447</v>
       </c>
       <c r="C1259" s="0" t="s">
         <v>3448</v>
       </c>
       <c r="D1259" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1259" s="0" t="s">
-        <v>2735</v>
+        <v>1205</v>
       </c>
       <c r="G1259" s="0">
-        <v>9.42</v>
+        <v>2.48</v>
       </c>
       <c r="H1259" s="0" t="s">
         <v>3449</v>
       </c>
     </row>
     <row r="1260" spans="1:8">
       <c r="A1260" s="0">
-        <v>17051</v>
+        <v>17053</v>
       </c>
       <c r="B1260" s="0" t="s">
         <v>3450</v>
       </c>
       <c r="C1260" s="0" t="s">
         <v>3451</v>
       </c>
       <c r="D1260" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1260" s="0" t="s">
         <v>1205</v>
       </c>
       <c r="G1260" s="0">
-        <v>2.48</v>
+        <v>9.02</v>
       </c>
       <c r="H1260" s="0" t="s">
         <v>3452</v>
       </c>
     </row>
     <row r="1261" spans="1:8">
       <c r="A1261" s="0">
-        <v>17053</v>
+        <v>18087</v>
       </c>
       <c r="B1261" s="0" t="s">
         <v>3453</v>
       </c>
       <c r="C1261" s="0" t="s">
         <v>3454</v>
       </c>
       <c r="D1261" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1261" s="0" t="s">
-        <v>1205</v>
+        <v>10</v>
       </c>
       <c r="G1261" s="0">
-        <v>9.02</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="H1261" s="0" t="s">
         <v>3455</v>
       </c>
     </row>
     <row r="1262" spans="1:8">
       <c r="A1262" s="0">
-        <v>18087</v>
+        <v>18141</v>
       </c>
       <c r="B1262" s="0" t="s">
         <v>3456</v>
       </c>
       <c r="C1262" s="0" t="s">
         <v>3457</v>
       </c>
       <c r="D1262" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1262" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G1262" s="0">
-        <v>0.5600000000000001</v>
+        <v>2.34</v>
       </c>
       <c r="H1262" s="0" t="s">
         <v>3458</v>
       </c>
     </row>
     <row r="1263" spans="1:8">
       <c r="A1263" s="0">
-        <v>18141</v>
+        <v>17223</v>
       </c>
       <c r="B1263" s="0" t="s">
         <v>3459</v>
       </c>
       <c r="C1263" s="0" t="s">
         <v>3460</v>
       </c>
       <c r="D1263" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1263" s="0" t="s">
-        <v>10</v>
+        <v>2859</v>
       </c>
       <c r="G1263" s="0">
-        <v>2.34</v>
+        <v>10.34</v>
       </c>
       <c r="H1263" s="0" t="s">
         <v>3461</v>
       </c>
     </row>
     <row r="1264" spans="1:8">
       <c r="A1264" s="0">
-        <v>17223</v>
+        <v>17226</v>
       </c>
       <c r="B1264" s="0" t="s">
         <v>3462</v>
       </c>
       <c r="C1264" s="0" t="s">
         <v>3463</v>
       </c>
       <c r="D1264" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1264" s="0" t="s">
-        <v>2859</v>
+        <v>1641</v>
       </c>
       <c r="G1264" s="0">
-        <v>10.34</v>
+        <v>8.17</v>
       </c>
       <c r="H1264" s="0" t="s">
         <v>3464</v>
       </c>
     </row>
     <row r="1265" spans="1:8">
       <c r="A1265" s="0">
-        <v>17226</v>
+        <v>17033</v>
       </c>
       <c r="B1265" s="0" t="s">
         <v>3465</v>
       </c>
       <c r="C1265" s="0" t="s">
         <v>3466</v>
       </c>
       <c r="D1265" s="0" t="s">
-        <v>9</v>
-[...3 lines deleted...]
-      </c>
+        <v>40</v>
+      </c>
+      <c r="E1265" s="0"/>
       <c r="G1265" s="0">
-        <v>8.17</v>
+        <v>53.23</v>
       </c>
       <c r="H1265" s="0" t="s">
         <v>3467</v>
       </c>
     </row>
     <row r="1266" spans="1:8">
       <c r="A1266" s="0">
-        <v>17033</v>
+        <v>12598</v>
       </c>
       <c r="B1266" s="0" t="s">
         <v>3468</v>
       </c>
       <c r="C1266" s="0" t="s">
         <v>3469</v>
       </c>
       <c r="D1266" s="0" t="s">
-        <v>40</v>
+        <v>525</v>
       </c>
       <c r="E1266" s="0"/>
       <c r="G1266" s="0">
-        <v>53.23</v>
+        <v>20.65</v>
       </c>
       <c r="H1266" s="0" t="s">
         <v>3470</v>
       </c>
     </row>
     <row r="1267" spans="1:8">
       <c r="A1267" s="0">
-        <v>12598</v>
+        <v>12951</v>
       </c>
       <c r="B1267" s="0" t="s">
         <v>3471</v>
       </c>
       <c r="C1267" s="0" t="s">
         <v>3472</v>
       </c>
       <c r="D1267" s="0" t="s">
-        <v>525</v>
+        <v>3473</v>
       </c>
       <c r="E1267" s="0"/>
       <c r="G1267" s="0">
-        <v>20.65</v>
+        <v>67.13</v>
       </c>
       <c r="H1267" s="0" t="s">
-        <v>3473</v>
+        <v>3474</v>
       </c>
     </row>
     <row r="1268" spans="1:8">
       <c r="A1268" s="0">
-        <v>12951</v>
+        <v>17596</v>
       </c>
       <c r="B1268" s="0" t="s">
-        <v>3474</v>
+        <v>3475</v>
       </c>
       <c r="C1268" s="0" t="s">
-        <v>3475</v>
+        <v>3476</v>
       </c>
       <c r="D1268" s="0" t="s">
-        <v>3476</v>
-[...1 lines deleted...]
-      <c r="E1268" s="0"/>
+        <v>9</v>
+      </c>
+      <c r="E1268" s="0" t="s">
+        <v>10</v>
+      </c>
       <c r="G1268" s="0">
-        <v>67.13</v>
+        <v>7.47</v>
       </c>
       <c r="H1268" s="0" t="s">
         <v>3477</v>
       </c>
     </row>
     <row r="1269" spans="1:8">
       <c r="A1269" s="0">
-        <v>17596</v>
+        <v>18335</v>
       </c>
       <c r="B1269" s="0" t="s">
         <v>3478</v>
       </c>
       <c r="C1269" s="0" t="s">
         <v>3479</v>
       </c>
       <c r="D1269" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1269" s="0" t="s">
-        <v>10</v>
+        <v>1641</v>
       </c>
       <c r="G1269" s="0">
-        <v>7.47</v>
+        <v>6.64</v>
       </c>
       <c r="H1269" s="0" t="s">
         <v>3480</v>
       </c>
     </row>
     <row r="1270" spans="1:8">
       <c r="A1270" s="0">
-        <v>18335</v>
+        <v>17083</v>
       </c>
       <c r="B1270" s="0" t="s">
         <v>3481</v>
       </c>
       <c r="C1270" s="0" t="s">
         <v>3482</v>
       </c>
       <c r="D1270" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1270" s="0" t="s">
-        <v>1641</v>
+        <v>10</v>
       </c>
       <c r="G1270" s="0">
-        <v>6.64</v>
+        <v>50.69</v>
       </c>
       <c r="H1270" s="0" t="s">
         <v>3483</v>
       </c>
     </row>
     <row r="1271" spans="1:8">
       <c r="A1271" s="0">
-        <v>17083</v>
+        <v>18012</v>
       </c>
       <c r="B1271" s="0" t="s">
         <v>3484</v>
       </c>
       <c r="C1271" s="0" t="s">
         <v>3485</v>
       </c>
       <c r="D1271" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1271" s="0" t="s">
-        <v>10</v>
+        <v>142</v>
       </c>
       <c r="G1271" s="0">
-        <v>50.69</v>
+        <v>46.33</v>
       </c>
       <c r="H1271" s="0" t="s">
         <v>3486</v>
       </c>
     </row>
     <row r="1272" spans="1:8">
       <c r="A1272" s="0">
-        <v>18012</v>
+        <v>17119</v>
       </c>
       <c r="B1272" s="0" t="s">
         <v>3487</v>
       </c>
       <c r="C1272" s="0" t="s">
         <v>3488</v>
       </c>
       <c r="D1272" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1272" s="0" t="s">
         <v>142</v>
       </c>
       <c r="G1272" s="0">
-        <v>46.33</v>
+        <v>79.61</v>
       </c>
       <c r="H1272" s="0" t="s">
         <v>3489</v>
       </c>
     </row>
     <row r="1273" spans="1:8">
       <c r="A1273" s="0">
-        <v>17119</v>
+        <v>17245</v>
       </c>
       <c r="B1273" s="0" t="s">
         <v>3490</v>
       </c>
       <c r="C1273" s="0" t="s">
         <v>3491</v>
       </c>
       <c r="D1273" s="0" t="s">
-        <v>9</v>
+        <v>79</v>
       </c>
       <c r="E1273" s="0" t="s">
         <v>142</v>
       </c>
       <c r="G1273" s="0">
-        <v>79.61</v>
+        <v>116</v>
       </c>
       <c r="H1273" s="0" t="s">
         <v>3492</v>
       </c>
     </row>
     <row r="1274" spans="1:8">
       <c r="A1274" s="0">
-        <v>17245</v>
+        <v>11932</v>
       </c>
       <c r="B1274" s="0" t="s">
         <v>3493</v>
       </c>
       <c r="C1274" s="0" t="s">
         <v>3494</v>
       </c>
       <c r="D1274" s="0" t="s">
-        <v>79</v>
+        <v>9</v>
       </c>
       <c r="E1274" s="0" t="s">
-        <v>142</v>
+        <v>1641</v>
       </c>
       <c r="G1274" s="0">
-        <v>116</v>
+        <v>6.07</v>
       </c>
       <c r="H1274" s="0" t="s">
         <v>3495</v>
       </c>
     </row>
     <row r="1275" spans="1:8">
       <c r="A1275" s="0">
-        <v>11932</v>
+        <v>26299</v>
       </c>
       <c r="B1275" s="0" t="s">
         <v>3496</v>
       </c>
       <c r="C1275" s="0" t="s">
         <v>3497</v>
       </c>
       <c r="D1275" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1275" s="0" t="s">
-        <v>1641</v>
+        <v>10</v>
       </c>
       <c r="G1275" s="0">
-        <v>6.07</v>
+        <v>18.25</v>
       </c>
       <c r="H1275" s="0" t="s">
         <v>3498</v>
       </c>
     </row>
     <row r="1276" spans="1:8">
       <c r="A1276" s="0">
-        <v>26299</v>
+        <v>26313</v>
       </c>
       <c r="B1276" s="0" t="s">
         <v>3499</v>
       </c>
       <c r="C1276" s="0" t="s">
         <v>3500</v>
       </c>
       <c r="D1276" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1276" s="0" t="s">
-        <v>10</v>
+        <v>1205</v>
       </c>
       <c r="G1276" s="0">
-        <v>18.25</v>
+        <v>13.14</v>
       </c>
       <c r="H1276" s="0" t="s">
         <v>3501</v>
       </c>
     </row>
     <row r="1277" spans="1:8">
       <c r="A1277" s="0">
-        <v>26313</v>
+        <v>26426</v>
       </c>
       <c r="B1277" s="0" t="s">
         <v>3502</v>
       </c>
       <c r="C1277" s="0" t="s">
         <v>3503</v>
       </c>
       <c r="D1277" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1277" s="0" t="s">
-        <v>1205</v>
+        <v>1641</v>
       </c>
       <c r="G1277" s="0">
-        <v>13.14</v>
+        <v>10.22</v>
       </c>
       <c r="H1277" s="0" t="s">
         <v>3504</v>
       </c>
     </row>
     <row r="1278" spans="1:8">
       <c r="A1278" s="0">
-        <v>26426</v>
+        <v>26467</v>
       </c>
       <c r="B1278" s="0" t="s">
         <v>3505</v>
       </c>
       <c r="C1278" s="0" t="s">
         <v>3506</v>
       </c>
       <c r="D1278" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1278" s="0" t="s">
         <v>1641</v>
       </c>
       <c r="G1278" s="0">
-        <v>10.22</v>
+        <v>11.62</v>
       </c>
       <c r="H1278" s="0" t="s">
         <v>3507</v>
       </c>
     </row>
     <row r="1279" spans="1:8">
       <c r="A1279" s="0">
-        <v>26467</v>
+        <v>26485</v>
       </c>
       <c r="B1279" s="0" t="s">
         <v>3508</v>
       </c>
       <c r="C1279" s="0" t="s">
         <v>3509</v>
       </c>
       <c r="D1279" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1279" s="0" t="s">
-        <v>1641</v>
+        <v>1205</v>
       </c>
       <c r="G1279" s="0">
-        <v>11.62</v>
+        <v>13.7</v>
       </c>
       <c r="H1279" s="0" t="s">
         <v>3510</v>
       </c>
     </row>
     <row r="1280" spans="1:8">
       <c r="A1280" s="0">
-        <v>26485</v>
+        <v>26715</v>
       </c>
       <c r="B1280" s="0" t="s">
         <v>3511</v>
       </c>
       <c r="C1280" s="0" t="s">
         <v>3512</v>
       </c>
       <c r="D1280" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1280" s="0" t="s">
-        <v>1205</v>
+        <v>1641</v>
       </c>
       <c r="G1280" s="0">
-        <v>13.7</v>
+        <v>8.34</v>
       </c>
       <c r="H1280" s="0" t="s">
         <v>3513</v>
       </c>
     </row>
     <row r="1281" spans="1:8">
       <c r="A1281" s="0">
-        <v>26715</v>
+        <v>17393</v>
       </c>
       <c r="B1281" s="0" t="s">
         <v>3514</v>
       </c>
       <c r="C1281" s="0" t="s">
         <v>3515</v>
       </c>
       <c r="D1281" s="0" t="s">
-        <v>9</v>
+        <v>79</v>
       </c>
       <c r="E1281" s="0" t="s">
-        <v>1641</v>
+        <v>10</v>
       </c>
       <c r="G1281" s="0">
-        <v>8.34</v>
+        <v>25.45</v>
       </c>
       <c r="H1281" s="0" t="s">
         <v>3516</v>
       </c>
     </row>
     <row r="1282" spans="1:8">
       <c r="A1282" s="0">
-        <v>17393</v>
+        <v>18050</v>
       </c>
       <c r="B1282" s="0" t="s">
         <v>3517</v>
       </c>
       <c r="C1282" s="0" t="s">
         <v>3518</v>
       </c>
       <c r="D1282" s="0" t="s">
-        <v>79</v>
+        <v>9</v>
       </c>
       <c r="E1282" s="0" t="s">
-        <v>10</v>
+        <v>2735</v>
       </c>
       <c r="G1282" s="0">
-        <v>25.45</v>
+        <v>9.23</v>
       </c>
       <c r="H1282" s="0" t="s">
         <v>3519</v>
       </c>
     </row>
     <row r="1283" spans="1:8">
       <c r="A1283" s="0">
-        <v>18050</v>
+        <v>17654</v>
       </c>
       <c r="B1283" s="0" t="s">
         <v>3520</v>
       </c>
       <c r="C1283" s="0" t="s">
         <v>3521</v>
       </c>
       <c r="D1283" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1283" s="0" t="s">
-        <v>2735</v>
+        <v>10</v>
       </c>
       <c r="G1283" s="0">
-        <v>9.23</v>
+        <v>8.49</v>
       </c>
       <c r="H1283" s="0" t="s">
         <v>3522</v>
       </c>
     </row>
     <row r="1284" spans="1:8">
       <c r="A1284" s="0">
-        <v>17654</v>
+        <v>18378</v>
       </c>
       <c r="B1284" s="0" t="s">
         <v>3523</v>
       </c>
       <c r="C1284" s="0" t="s">
         <v>3524</v>
       </c>
       <c r="D1284" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1284" s="0" t="s">
-        <v>10</v>
+        <v>2735</v>
       </c>
       <c r="G1284" s="0">
-        <v>8.49</v>
+        <v>14.72</v>
       </c>
       <c r="H1284" s="0" t="s">
         <v>3525</v>
       </c>
     </row>
     <row r="1285" spans="1:8">
       <c r="A1285" s="0">
-        <v>18378</v>
+        <v>25685</v>
       </c>
       <c r="B1285" s="0" t="s">
         <v>3526</v>
       </c>
       <c r="C1285" s="0" t="s">
         <v>3527</v>
       </c>
       <c r="D1285" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1285" s="0" t="s">
-        <v>2735</v>
+        <v>10</v>
       </c>
       <c r="G1285" s="0">
-        <v>14.72</v>
+        <v>210.34</v>
       </c>
       <c r="H1285" s="0" t="s">
         <v>3528</v>
       </c>
     </row>
     <row r="1286" spans="1:8">
       <c r="A1286" s="0">
-        <v>25685</v>
+        <v>25744</v>
       </c>
       <c r="B1286" s="0" t="s">
         <v>3529</v>
       </c>
       <c r="C1286" s="0" t="s">
         <v>3530</v>
       </c>
       <c r="D1286" s="0" t="s">
-        <v>9</v>
-[...3 lines deleted...]
-      </c>
+        <v>1129</v>
+      </c>
+      <c r="E1286" s="0"/>
       <c r="G1286" s="0">
-        <v>210.34</v>
+        <v>553</v>
       </c>
       <c r="H1286" s="0" t="s">
         <v>3531</v>
       </c>
     </row>
     <row r="1287" spans="1:8">
       <c r="A1287" s="0">
-        <v>25744</v>
+        <v>17164</v>
       </c>
       <c r="B1287" s="0" t="s">
         <v>3532</v>
       </c>
       <c r="C1287" s="0" t="s">
         <v>3533</v>
       </c>
       <c r="D1287" s="0" t="s">
-        <v>1129</v>
-[...1 lines deleted...]
-      <c r="E1287" s="0"/>
+        <v>158</v>
+      </c>
+      <c r="E1287" s="0" t="s">
+        <v>10</v>
+      </c>
       <c r="G1287" s="0">
-        <v>553</v>
+        <v>21.33</v>
       </c>
       <c r="H1287" s="0" t="s">
         <v>3534</v>
       </c>
     </row>
     <row r="1288" spans="1:8">
       <c r="A1288" s="0">
-        <v>17164</v>
+        <v>17323</v>
       </c>
       <c r="B1288" s="0" t="s">
         <v>3535</v>
       </c>
       <c r="C1288" s="0" t="s">
         <v>3536</v>
       </c>
       <c r="D1288" s="0" t="s">
-        <v>158</v>
+        <v>9</v>
       </c>
       <c r="E1288" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G1288" s="0">
-        <v>21.33</v>
+        <v>25.95</v>
       </c>
       <c r="H1288" s="0" t="s">
         <v>3537</v>
       </c>
     </row>
     <row r="1289" spans="1:8">
       <c r="A1289" s="0">
-        <v>17323</v>
+        <v>17326</v>
       </c>
       <c r="B1289" s="0" t="s">
         <v>3538</v>
       </c>
       <c r="C1289" s="0" t="s">
         <v>3539</v>
       </c>
       <c r="D1289" s="0" t="s">
-        <v>9</v>
+        <v>79</v>
       </c>
       <c r="E1289" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G1289" s="0">
-        <v>25.95</v>
+        <v>19.43</v>
       </c>
       <c r="H1289" s="0" t="s">
         <v>3540</v>
       </c>
     </row>
     <row r="1290" spans="1:8">
       <c r="A1290" s="0">
-        <v>17326</v>
+        <v>17330</v>
       </c>
       <c r="B1290" s="0" t="s">
         <v>3541</v>
       </c>
       <c r="C1290" s="0" t="s">
         <v>3542</v>
       </c>
       <c r="D1290" s="0" t="s">
-        <v>79</v>
+        <v>9</v>
       </c>
       <c r="E1290" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G1290" s="0">
-        <v>19.43</v>
+        <v>53.5</v>
       </c>
       <c r="H1290" s="0" t="s">
         <v>3543</v>
       </c>
     </row>
     <row r="1291" spans="1:8">
       <c r="A1291" s="0">
-        <v>17330</v>
+        <v>17360</v>
       </c>
       <c r="B1291" s="0" t="s">
         <v>3544</v>
       </c>
       <c r="C1291" s="0" t="s">
         <v>3545</v>
       </c>
       <c r="D1291" s="0" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="E1291" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G1291" s="0">
-        <v>53.5</v>
+        <v>25.8</v>
       </c>
       <c r="H1291" s="0" t="s">
         <v>3546</v>
       </c>
     </row>
     <row r="1292" spans="1:8">
       <c r="A1292" s="0">
-        <v>17360</v>
+        <v>17365</v>
       </c>
       <c r="B1292" s="0" t="s">
         <v>3547</v>
       </c>
       <c r="C1292" s="0" t="s">
         <v>3548</v>
       </c>
       <c r="D1292" s="0" t="s">
         <v>20</v>
       </c>
       <c r="E1292" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G1292" s="0">
-        <v>25.8</v>
+        <v>15.15</v>
       </c>
       <c r="H1292" s="0" t="s">
         <v>3549</v>
       </c>
     </row>
     <row r="1293" spans="1:8">
       <c r="A1293" s="0">
-        <v>17365</v>
+        <v>17366</v>
       </c>
       <c r="B1293" s="0" t="s">
         <v>3550</v>
       </c>
       <c r="C1293" s="0" t="s">
         <v>3551</v>
       </c>
       <c r="D1293" s="0" t="s">
         <v>20</v>
       </c>
       <c r="E1293" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G1293" s="0">
-        <v>15.15</v>
+        <v>60.76</v>
       </c>
       <c r="H1293" s="0" t="s">
         <v>3552</v>
       </c>
     </row>
     <row r="1294" spans="1:8">
       <c r="A1294" s="0">
-        <v>17366</v>
+        <v>17125</v>
       </c>
       <c r="B1294" s="0" t="s">
         <v>3553</v>
       </c>
       <c r="C1294" s="0" t="s">
         <v>3554</v>
       </c>
       <c r="D1294" s="0" t="s">
-        <v>20</v>
+        <v>9</v>
       </c>
       <c r="E1294" s="0" t="s">
-        <v>10</v>
+        <v>142</v>
       </c>
       <c r="G1294" s="0">
-        <v>60.76</v>
+        <v>12.41</v>
       </c>
       <c r="H1294" s="0" t="s">
         <v>3555</v>
       </c>
     </row>
     <row r="1295" spans="1:8">
       <c r="A1295" s="0">
-        <v>17125</v>
+        <v>17391</v>
       </c>
       <c r="B1295" s="0" t="s">
         <v>3556</v>
       </c>
       <c r="C1295" s="0" t="s">
         <v>3557</v>
       </c>
       <c r="D1295" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1295" s="0" t="s">
-        <v>142</v>
+        <v>10</v>
       </c>
       <c r="G1295" s="0">
-        <v>12.41</v>
+        <v>7.52</v>
       </c>
       <c r="H1295" s="0" t="s">
         <v>3558</v>
       </c>
     </row>
     <row r="1296" spans="1:8">
       <c r="A1296" s="0">
-        <v>17391</v>
+        <v>17463</v>
       </c>
       <c r="B1296" s="0" t="s">
         <v>3559</v>
       </c>
       <c r="C1296" s="0" t="s">
         <v>3560</v>
       </c>
       <c r="D1296" s="0" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="E1296" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G1296" s="0">
-        <v>7.52</v>
+        <v>19.02</v>
       </c>
       <c r="H1296" s="0" t="s">
         <v>3561</v>
       </c>
     </row>
     <row r="1297" spans="1:8">
       <c r="A1297" s="0">
-        <v>17463</v>
+        <v>17602</v>
       </c>
       <c r="B1297" s="0" t="s">
         <v>3562</v>
       </c>
       <c r="C1297" s="0" t="s">
         <v>3563</v>
       </c>
       <c r="D1297" s="0" t="s">
         <v>20</v>
       </c>
       <c r="E1297" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G1297" s="0">
-        <v>19.02</v>
+        <v>17.23</v>
       </c>
       <c r="H1297" s="0" t="s">
         <v>3564</v>
       </c>
     </row>
     <row r="1298" spans="1:8">
       <c r="A1298" s="0">
-        <v>17602</v>
+        <v>18304</v>
       </c>
       <c r="B1298" s="0" t="s">
         <v>3565</v>
       </c>
       <c r="C1298" s="0" t="s">
         <v>3566</v>
       </c>
       <c r="D1298" s="0" t="s">
         <v>20</v>
       </c>
       <c r="E1298" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G1298" s="0">
-        <v>17.23</v>
+        <v>11.95</v>
       </c>
       <c r="H1298" s="0" t="s">
         <v>3567</v>
       </c>
     </row>
     <row r="1299" spans="1:8">
       <c r="A1299" s="0">
-        <v>18304</v>
+        <v>17464</v>
       </c>
       <c r="B1299" s="0" t="s">
         <v>3568</v>
       </c>
       <c r="C1299" s="0" t="s">
         <v>3569</v>
       </c>
       <c r="D1299" s="0" t="s">
         <v>20</v>
       </c>
       <c r="E1299" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G1299" s="0">
-        <v>11.95</v>
+        <v>4.03</v>
       </c>
       <c r="H1299" s="0" t="s">
         <v>3570</v>
       </c>
     </row>
     <row r="1300" spans="1:8">
       <c r="A1300" s="0">
-        <v>17464</v>
+        <v>17466</v>
       </c>
       <c r="B1300" s="0" t="s">
         <v>3571</v>
       </c>
       <c r="C1300" s="0" t="s">
         <v>3572</v>
       </c>
       <c r="D1300" s="0" t="s">
         <v>20</v>
       </c>
       <c r="E1300" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G1300" s="0">
-        <v>4.03</v>
+        <v>12.68</v>
       </c>
       <c r="H1300" s="0" t="s">
         <v>3573</v>
       </c>
     </row>
     <row r="1301" spans="1:8">
       <c r="A1301" s="0">
-        <v>17466</v>
+        <v>17481</v>
       </c>
       <c r="B1301" s="0" t="s">
         <v>3574</v>
       </c>
       <c r="C1301" s="0" t="s">
         <v>3575</v>
       </c>
       <c r="D1301" s="0" t="s">
         <v>20</v>
       </c>
       <c r="E1301" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G1301" s="0">
-        <v>12.68</v>
+        <v>6.41</v>
       </c>
       <c r="H1301" s="0" t="s">
         <v>3576</v>
       </c>
     </row>
     <row r="1302" spans="1:8">
       <c r="A1302" s="0">
-        <v>17481</v>
+        <v>18311</v>
       </c>
       <c r="B1302" s="0" t="s">
         <v>3577</v>
       </c>
       <c r="C1302" s="0" t="s">
         <v>3578</v>
       </c>
       <c r="D1302" s="0" t="s">
         <v>20</v>
       </c>
       <c r="E1302" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G1302" s="0">
-        <v>6.41</v>
+        <v>10.9</v>
       </c>
       <c r="H1302" s="0" t="s">
         <v>3579</v>
       </c>
     </row>
     <row r="1303" spans="1:8">
       <c r="A1303" s="0">
-        <v>18311</v>
+        <v>18347</v>
       </c>
       <c r="B1303" s="0" t="s">
         <v>3580</v>
       </c>
       <c r="C1303" s="0" t="s">
         <v>3581</v>
       </c>
       <c r="D1303" s="0" t="s">
-        <v>20</v>
+        <v>3582</v>
       </c>
       <c r="E1303" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G1303" s="0">
-        <v>10.9</v>
+        <v>12.34</v>
       </c>
       <c r="H1303" s="0" t="s">
-        <v>3582</v>
+        <v>3583</v>
       </c>
     </row>
     <row r="1304" spans="1:8">
       <c r="A1304" s="0">
-        <v>18347</v>
+        <v>18348</v>
       </c>
       <c r="B1304" s="0" t="s">
-        <v>3583</v>
+        <v>3584</v>
       </c>
       <c r="C1304" s="0" t="s">
-        <v>3584</v>
+        <v>3585</v>
       </c>
       <c r="D1304" s="0" t="s">
-        <v>3585</v>
+        <v>3582</v>
       </c>
       <c r="E1304" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G1304" s="0">
-        <v>12.34</v>
+        <v>7.82</v>
       </c>
       <c r="H1304" s="0" t="s">
         <v>3586</v>
       </c>
     </row>
     <row r="1305" spans="1:8">
       <c r="A1305" s="0">
-        <v>18348</v>
+        <v>18356</v>
       </c>
       <c r="B1305" s="0" t="s">
         <v>3587</v>
       </c>
       <c r="C1305" s="0" t="s">
         <v>3588</v>
       </c>
       <c r="D1305" s="0" t="s">
-        <v>3585</v>
+        <v>9</v>
       </c>
       <c r="E1305" s="0" t="s">
-        <v>10</v>
+        <v>107</v>
       </c>
       <c r="G1305" s="0">
-        <v>7.82</v>
+        <v>11.41</v>
       </c>
       <c r="H1305" s="0" t="s">
         <v>3589</v>
       </c>
     </row>
     <row r="1306" spans="1:8">
       <c r="A1306" s="0">
-        <v>18356</v>
+        <v>18366</v>
       </c>
       <c r="B1306" s="0" t="s">
         <v>3590</v>
       </c>
       <c r="C1306" s="0" t="s">
         <v>3591</v>
       </c>
       <c r="D1306" s="0" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="E1306" s="0" t="s">
-        <v>107</v>
+        <v>10</v>
       </c>
       <c r="G1306" s="0">
-        <v>11.41</v>
+        <v>12.41</v>
       </c>
       <c r="H1306" s="0" t="s">
         <v>3592</v>
-      </c>
-[...21 lines deleted...]
-        <v>3595</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">