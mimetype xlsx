--- v1 (2026-10-10)
+++ v2 (2026-10-10)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="3333">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="3336">
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
     <t>Посилання</t>
   </si>
   <si>
     <t>000005235</t>
   </si>
   <si>
@@ -8778,50 +8778,59 @@
     <t>000012359</t>
   </si>
   <si>
     <t>Кемпінгова лампа HOCO Firefly solar outdoor camping light DL22 |3-30h, 2400 lumens|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/kempingovaya-lampa-hoco-firefly-solar-outdoor-camping-light-dl22/</t>
   </si>
   <si>
     <t>000012361</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Triumph three-screen simultaneous display driving recorder DI64 (wifi version) |720p/480p+480p rear, 3"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-triumph-three-screen-simultaneous-display-driving-recorder-di64-wifi-version-720p-480p-480p-rear-3-/</t>
   </si>
   <si>
     <t>000012371</t>
   </si>
   <si>
     <t>УМБ HOCO Title magnetic power bank+card holder+phone holder Q46 5000mAh |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-hoco-title-magnetic-power-bank-card-holder-phone-holder-q46-5000mah-1type-c-20w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012373</t>
+  </si>
+  <si>
+    <t>УМБ HOCO Tough PD+light power bank J152 Pro 80000mAh |4USB/2Type-C, 65W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/portativnyie-9/umb-hoco-tough-pd-light-power-bank-j152-pro-80000mah-4usb-2type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012378</t>
   </si>
   <si>
     <t>УМБ HOCO Carretera power bank PD J166 50000mAh |3USB/2Type-C, 22.5W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-hoco-carretera-power-bank-pd-j166-50000mah-3usb-2type-c-22-5w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012379</t>
   </si>
   <si>
     <t>УМБ BOROFONE Myriad PD+light power bank BJ85 100000mAh |4USB/2Type-C/Lightning, 22.5W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-myriad-pd-light-power-bank-bj85-100000mah-4usb-2type-c-lightning-22-5w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012381</t>
   </si>
   <si>
     <t>Навушники HOCO Victory universal digital earphones with microphone Type-C M117 |1.2m|</t>
   </si>
@@ -10357,51 +10366,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H1212"/>
+  <dimension ref="A1:H1213"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="6" max="6" width="0" customWidth="true" style="0"/>
     <col min="7" max="7" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="25.85083" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
@@ -13168,51 +13177,51 @@
       </c>
       <c r="G121" s="0">
         <v>4.43</v>
       </c>
       <c r="H121" s="0" t="s">
         <v>363</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122" s="0">
         <v>13718</v>
       </c>
       <c r="B122" s="0" t="s">
         <v>364</v>
       </c>
       <c r="C122" s="0" t="s">
         <v>365</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G122" s="0">
-        <v>3.33</v>
+        <v>3.56</v>
       </c>
       <c r="H122" s="0" t="s">
         <v>366</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123" s="0">
         <v>13721</v>
       </c>
       <c r="B123" s="0" t="s">
         <v>367</v>
       </c>
       <c r="C123" s="0" t="s">
         <v>368</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G123" s="0">
         <v>11.42</v>
       </c>
       <c r="H123" s="0" t="s">
@@ -13467,51 +13476,51 @@
       </c>
       <c r="G134" s="0">
         <v>4.01</v>
       </c>
       <c r="H134" s="0" t="s">
         <v>402</v>
       </c>
     </row>
     <row r="135" spans="1:8">
       <c r="A135" s="0">
         <v>13825</v>
       </c>
       <c r="B135" s="0" t="s">
         <v>403</v>
       </c>
       <c r="C135" s="0" t="s">
         <v>404</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G135" s="0">
-        <v>6.33</v>
+        <v>7.01</v>
       </c>
       <c r="H135" s="0" t="s">
         <v>405</v>
       </c>
     </row>
     <row r="136" spans="1:8">
       <c r="A136" s="0">
         <v>13827</v>
       </c>
       <c r="B136" s="0" t="s">
         <v>406</v>
       </c>
       <c r="C136" s="0" t="s">
         <v>407</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G136" s="0">
         <v>8.390000000000001</v>
       </c>
       <c r="H136" s="0" t="s">
@@ -27082,51 +27091,51 @@
       </c>
       <c r="G727" s="0">
         <v>8.050000000000001</v>
       </c>
       <c r="H727" s="0" t="s">
         <v>1975</v>
       </c>
     </row>
     <row r="728" spans="1:8">
       <c r="A728" s="0">
         <v>18245</v>
       </c>
       <c r="B728" s="0" t="s">
         <v>1976</v>
       </c>
       <c r="C728" s="0" t="s">
         <v>1977</v>
       </c>
       <c r="D728" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E728" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G728" s="0">
-        <v>38.56</v>
+        <v>40.04</v>
       </c>
       <c r="H728" s="0" t="s">
         <v>1978</v>
       </c>
     </row>
     <row r="729" spans="1:8">
       <c r="A729" s="0">
         <v>26566</v>
       </c>
       <c r="B729" s="0" t="s">
         <v>1979</v>
       </c>
       <c r="C729" s="0" t="s">
         <v>1980</v>
       </c>
       <c r="D729" s="0" t="s">
         <v>1981</v>
       </c>
       <c r="E729" s="0" t="s">
         <v>53</v>
       </c>
       <c r="G729" s="0">
         <v>11.77</v>
       </c>
       <c r="H729" s="0" t="s">
@@ -29288,74 +29297,74 @@
       </c>
       <c r="G823" s="0">
         <v>8.720000000000001</v>
       </c>
       <c r="H823" s="0" t="s">
         <v>2240</v>
       </c>
     </row>
     <row r="824" spans="1:8">
       <c r="A824" s="0">
         <v>22037</v>
       </c>
       <c r="B824" s="0" t="s">
         <v>2241</v>
       </c>
       <c r="C824" s="0" t="s">
         <v>2242</v>
       </c>
       <c r="D824" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E824" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G824" s="0">
-        <v>5.57</v>
+        <v>5.94</v>
       </c>
       <c r="H824" s="0" t="s">
         <v>2243</v>
       </c>
     </row>
     <row r="825" spans="1:8">
       <c r="A825" s="0">
         <v>22037</v>
       </c>
       <c r="B825" s="0" t="s">
         <v>2244</v>
       </c>
       <c r="C825" s="0" t="s">
         <v>2242</v>
       </c>
       <c r="D825" s="0" t="s">
         <v>22</v>
       </c>
       <c r="E825" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G825" s="0">
-        <v>5.57</v>
+        <v>5.94</v>
       </c>
       <c r="H825" s="0" t="s">
         <v>2243</v>
       </c>
     </row>
     <row r="826" spans="1:8">
       <c r="A826" s="0">
         <v>24103</v>
       </c>
       <c r="B826" s="0" t="s">
         <v>2245</v>
       </c>
       <c r="C826" s="0" t="s">
         <v>2246</v>
       </c>
       <c r="D826" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E826" s="0" t="s">
         <v>53</v>
       </c>
       <c r="G826" s="0">
         <v>32.56</v>
       </c>
       <c r="H826" s="0" t="s">
@@ -33750,51 +33759,51 @@
       </c>
       <c r="G1017" s="0">
         <v>12.69</v>
       </c>
       <c r="H1017" s="0" t="s">
         <v>2777</v>
       </c>
     </row>
     <row r="1018" spans="1:8">
       <c r="A1018" s="0">
         <v>17597</v>
       </c>
       <c r="B1018" s="0" t="s">
         <v>2778</v>
       </c>
       <c r="C1018" s="0" t="s">
         <v>2779</v>
       </c>
       <c r="D1018" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1018" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G1018" s="0">
-        <v>17.23</v>
+        <v>17.48</v>
       </c>
       <c r="H1018" s="0" t="s">
         <v>2780</v>
       </c>
     </row>
     <row r="1019" spans="1:8">
       <c r="A1019" s="0">
         <v>26793</v>
       </c>
       <c r="B1019" s="0" t="s">
         <v>2781</v>
       </c>
       <c r="C1019" s="0" t="s">
         <v>2782</v>
       </c>
       <c r="D1019" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1019" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G1019" s="0">
         <v>111.37</v>
       </c>
       <c r="H1019" s="0" t="s">
@@ -34785,51 +34794,51 @@
       </c>
       <c r="G1062" s="0">
         <v>37.1</v>
       </c>
       <c r="H1062" s="0" t="s">
         <v>2906</v>
       </c>
     </row>
     <row r="1063" spans="1:8">
       <c r="A1063" s="0">
         <v>22115</v>
       </c>
       <c r="B1063" s="0" t="s">
         <v>2907</v>
       </c>
       <c r="C1063" s="0" t="s">
         <v>2908</v>
       </c>
       <c r="D1063" s="0" t="s">
         <v>341</v>
       </c>
       <c r="E1063" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G1063" s="0">
-        <v>9.710000000000001</v>
+        <v>10.43</v>
       </c>
       <c r="H1063" s="0" t="s">
         <v>2909</v>
       </c>
     </row>
     <row r="1064" spans="1:8">
       <c r="A1064" s="0">
         <v>22116</v>
       </c>
       <c r="B1064" s="0" t="s">
         <v>2910</v>
       </c>
       <c r="C1064" s="0" t="s">
         <v>2911</v>
       </c>
       <c r="D1064" s="0" t="s">
         <v>341</v>
       </c>
       <c r="E1064" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G1064" s="0">
         <v>12.82</v>
       </c>
       <c r="H1064" s="0" t="s">
@@ -34885,3381 +34894,3404 @@
     <row r="1067" spans="1:8">
       <c r="A1067" s="0">
         <v>24411</v>
       </c>
       <c r="B1067" s="0" t="s">
         <v>2919</v>
       </c>
       <c r="C1067" s="0" t="s">
         <v>2920</v>
       </c>
       <c r="D1067" s="0" t="s">
         <v>44</v>
       </c>
       <c r="E1067" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G1067" s="0">
         <v>14.7</v>
       </c>
       <c r="H1067" s="0" t="s">
         <v>2921</v>
       </c>
     </row>
     <row r="1068" spans="1:8">
       <c r="A1068" s="0">
-        <v>24418</v>
+        <v>24413</v>
       </c>
       <c r="B1068" s="0" t="s">
         <v>2922</v>
       </c>
       <c r="C1068" s="0" t="s">
         <v>2923</v>
       </c>
       <c r="D1068" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1068" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G1068" s="0">
-        <v>36.72</v>
+        <v>76.53</v>
       </c>
       <c r="H1068" s="0" t="s">
         <v>2924</v>
       </c>
     </row>
     <row r="1069" spans="1:8">
       <c r="A1069" s="0">
-        <v>24419</v>
+        <v>24418</v>
       </c>
       <c r="B1069" s="0" t="s">
         <v>2925</v>
       </c>
       <c r="C1069" s="0" t="s">
         <v>2926</v>
       </c>
       <c r="D1069" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1069" s="0" t="s">
-        <v>53</v>
+        <v>14</v>
       </c>
       <c r="G1069" s="0">
-        <v>56.78</v>
+        <v>36.72</v>
       </c>
       <c r="H1069" s="0" t="s">
         <v>2927</v>
       </c>
     </row>
     <row r="1070" spans="1:8">
       <c r="A1070" s="0">
-        <v>26813</v>
+        <v>24419</v>
       </c>
       <c r="B1070" s="0" t="s">
         <v>2928</v>
       </c>
       <c r="C1070" s="0" t="s">
         <v>2929</v>
       </c>
       <c r="D1070" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1070" s="0" t="s">
-        <v>14</v>
+        <v>53</v>
       </c>
       <c r="G1070" s="0">
-        <v>1.62</v>
+        <v>56.78</v>
       </c>
       <c r="H1070" s="0" t="s">
         <v>2930</v>
       </c>
     </row>
     <row r="1071" spans="1:8">
       <c r="A1071" s="0">
-        <v>26811</v>
+        <v>26813</v>
       </c>
       <c r="B1071" s="0" t="s">
         <v>2931</v>
       </c>
       <c r="C1071" s="0" t="s">
         <v>2932</v>
       </c>
       <c r="D1071" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1071" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G1071" s="0">
-        <v>8</v>
+        <v>1.62</v>
       </c>
       <c r="H1071" s="0" t="s">
         <v>2933</v>
       </c>
     </row>
     <row r="1072" spans="1:8">
       <c r="A1072" s="0">
-        <v>26812</v>
+        <v>26811</v>
       </c>
       <c r="B1072" s="0" t="s">
         <v>2934</v>
       </c>
       <c r="C1072" s="0" t="s">
         <v>2935</v>
       </c>
       <c r="D1072" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1072" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G1072" s="0">
-        <v>4.53</v>
+        <v>8</v>
       </c>
       <c r="H1072" s="0" t="s">
         <v>2936</v>
       </c>
     </row>
     <row r="1073" spans="1:8">
       <c r="A1073" s="0">
-        <v>17633</v>
+        <v>26812</v>
       </c>
       <c r="B1073" s="0" t="s">
         <v>2937</v>
       </c>
       <c r="C1073" s="0" t="s">
         <v>2938</v>
       </c>
       <c r="D1073" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1073" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G1073" s="0">
-        <v>20.22</v>
+        <v>4.53</v>
       </c>
       <c r="H1073" s="0" t="s">
         <v>2939</v>
       </c>
     </row>
     <row r="1074" spans="1:8">
       <c r="A1074" s="0">
-        <v>26817</v>
+        <v>17633</v>
       </c>
       <c r="B1074" s="0" t="s">
         <v>2940</v>
       </c>
       <c r="C1074" s="0" t="s">
         <v>2941</v>
       </c>
       <c r="D1074" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1074" s="0" t="s">
-        <v>2752</v>
+        <v>14</v>
       </c>
       <c r="G1074" s="0">
-        <v>97.31999999999999</v>
+        <v>20.22</v>
       </c>
       <c r="H1074" s="0" t="s">
         <v>2942</v>
       </c>
     </row>
     <row r="1075" spans="1:8">
       <c r="A1075" s="0">
-        <v>26818</v>
+        <v>26817</v>
       </c>
       <c r="B1075" s="0" t="s">
         <v>2943</v>
       </c>
       <c r="C1075" s="0" t="s">
         <v>2944</v>
       </c>
       <c r="D1075" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1075" s="0" t="s">
         <v>2752</v>
       </c>
       <c r="G1075" s="0">
-        <v>106.12</v>
+        <v>97.31999999999999</v>
       </c>
       <c r="H1075" s="0" t="s">
         <v>2945</v>
       </c>
     </row>
     <row r="1076" spans="1:8">
       <c r="A1076" s="0">
-        <v>26819</v>
+        <v>26818</v>
       </c>
       <c r="B1076" s="0" t="s">
         <v>2946</v>
       </c>
       <c r="C1076" s="0" t="s">
         <v>2947</v>
       </c>
       <c r="D1076" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1076" s="0" t="s">
         <v>2752</v>
       </c>
       <c r="G1076" s="0">
-        <v>191.48</v>
+        <v>106.12</v>
       </c>
       <c r="H1076" s="0" t="s">
         <v>2948</v>
       </c>
     </row>
     <row r="1077" spans="1:8">
       <c r="A1077" s="0">
-        <v>24422</v>
+        <v>26819</v>
       </c>
       <c r="B1077" s="0" t="s">
         <v>2949</v>
       </c>
       <c r="C1077" s="0" t="s">
         <v>2950</v>
       </c>
       <c r="D1077" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1077" s="0" t="s">
-        <v>14</v>
+        <v>2752</v>
       </c>
       <c r="G1077" s="0">
-        <v>4.45</v>
+        <v>191.48</v>
       </c>
       <c r="H1077" s="0" t="s">
         <v>2951</v>
       </c>
     </row>
     <row r="1078" spans="1:8">
       <c r="A1078" s="0">
-        <v>24427</v>
+        <v>24422</v>
       </c>
       <c r="B1078" s="0" t="s">
         <v>2952</v>
       </c>
       <c r="C1078" s="0" t="s">
         <v>2953</v>
       </c>
       <c r="D1078" s="0" t="s">
-        <v>22</v>
+        <v>9</v>
       </c>
       <c r="E1078" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G1078" s="0">
-        <v>4.2</v>
+        <v>4.45</v>
       </c>
       <c r="H1078" s="0" t="s">
         <v>2954</v>
       </c>
     </row>
     <row r="1079" spans="1:8">
       <c r="A1079" s="0">
-        <v>24429</v>
+        <v>24427</v>
       </c>
       <c r="B1079" s="0" t="s">
         <v>2955</v>
       </c>
       <c r="C1079" s="0" t="s">
         <v>2956</v>
       </c>
       <c r="D1079" s="0" t="s">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="E1079" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G1079" s="0">
-        <v>4.4</v>
+        <v>4.2</v>
       </c>
       <c r="H1079" s="0" t="s">
         <v>2957</v>
       </c>
     </row>
     <row r="1080" spans="1:8">
       <c r="A1080" s="0">
-        <v>24432</v>
+        <v>24429</v>
       </c>
       <c r="B1080" s="0" t="s">
         <v>2958</v>
       </c>
       <c r="C1080" s="0" t="s">
         <v>2959</v>
       </c>
       <c r="D1080" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1080" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G1080" s="0">
-        <v>0.5600000000000001</v>
+        <v>4.4</v>
       </c>
       <c r="H1080" s="0" t="s">
         <v>2960</v>
       </c>
     </row>
     <row r="1081" spans="1:8">
       <c r="A1081" s="0">
-        <v>24436</v>
+        <v>24432</v>
       </c>
       <c r="B1081" s="0" t="s">
         <v>2961</v>
       </c>
       <c r="C1081" s="0" t="s">
         <v>2962</v>
       </c>
       <c r="D1081" s="0" t="s">
-        <v>209</v>
+        <v>9</v>
       </c>
       <c r="E1081" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G1081" s="0">
-        <v>0.61</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="H1081" s="0" t="s">
         <v>2963</v>
       </c>
     </row>
     <row r="1082" spans="1:8">
       <c r="A1082" s="0">
-        <v>24438</v>
+        <v>24436</v>
       </c>
       <c r="B1082" s="0" t="s">
         <v>2964</v>
       </c>
       <c r="C1082" s="0" t="s">
         <v>2965</v>
       </c>
       <c r="D1082" s="0" t="s">
-        <v>9</v>
+        <v>209</v>
       </c>
       <c r="E1082" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G1082" s="0">
-        <v>63.94</v>
+        <v>0.61</v>
       </c>
       <c r="H1082" s="0" t="s">
         <v>2966</v>
       </c>
     </row>
     <row r="1083" spans="1:8">
       <c r="A1083" s="0">
-        <v>24440</v>
+        <v>24438</v>
       </c>
       <c r="B1083" s="0" t="s">
         <v>2967</v>
       </c>
       <c r="C1083" s="0" t="s">
         <v>2968</v>
       </c>
       <c r="D1083" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1083" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G1083" s="0">
-        <v>16.61</v>
+        <v>63.94</v>
       </c>
       <c r="H1083" s="0" t="s">
         <v>2969</v>
       </c>
     </row>
     <row r="1084" spans="1:8">
       <c r="A1084" s="0">
-        <v>24441</v>
+        <v>24440</v>
       </c>
       <c r="B1084" s="0" t="s">
         <v>2970</v>
       </c>
       <c r="C1084" s="0" t="s">
         <v>2971</v>
       </c>
       <c r="D1084" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1084" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G1084" s="0">
-        <v>21.36</v>
+        <v>16.61</v>
       </c>
       <c r="H1084" s="0" t="s">
         <v>2972</v>
       </c>
     </row>
     <row r="1085" spans="1:8">
       <c r="A1085" s="0">
-        <v>24450</v>
+        <v>24441</v>
       </c>
       <c r="B1085" s="0" t="s">
         <v>2973</v>
       </c>
       <c r="C1085" s="0" t="s">
         <v>2974</v>
       </c>
       <c r="D1085" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1085" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G1085" s="0">
-        <v>18.36</v>
+        <v>21.36</v>
       </c>
       <c r="H1085" s="0" t="s">
         <v>2975</v>
       </c>
     </row>
     <row r="1086" spans="1:8">
       <c r="A1086" s="0">
-        <v>19436</v>
+        <v>24450</v>
       </c>
       <c r="B1086" s="0" t="s">
         <v>2976</v>
       </c>
       <c r="C1086" s="0" t="s">
         <v>2977</v>
       </c>
       <c r="D1086" s="0" t="s">
-        <v>44</v>
+        <v>9</v>
       </c>
       <c r="E1086" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G1086" s="0">
-        <v>1.76</v>
+        <v>18.36</v>
       </c>
       <c r="H1086" s="0" t="s">
         <v>2978</v>
       </c>
     </row>
     <row r="1087" spans="1:8">
       <c r="A1087" s="0">
-        <v>19439</v>
+        <v>19436</v>
       </c>
       <c r="B1087" s="0" t="s">
         <v>2979</v>
       </c>
       <c r="C1087" s="0" t="s">
         <v>2980</v>
       </c>
       <c r="D1087" s="0" t="s">
         <v>44</v>
       </c>
       <c r="E1087" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G1087" s="0">
-        <v>1.66</v>
+        <v>1.76</v>
       </c>
       <c r="H1087" s="0" t="s">
         <v>2981</v>
       </c>
     </row>
     <row r="1088" spans="1:8">
       <c r="A1088" s="0">
-        <v>24452</v>
+        <v>19439</v>
       </c>
       <c r="B1088" s="0" t="s">
         <v>2982</v>
       </c>
       <c r="C1088" s="0" t="s">
         <v>2983</v>
       </c>
       <c r="D1088" s="0" t="s">
-        <v>9</v>
+        <v>44</v>
       </c>
       <c r="E1088" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G1088" s="0">
-        <v>5.78</v>
+        <v>1.66</v>
       </c>
       <c r="H1088" s="0" t="s">
         <v>2984</v>
       </c>
     </row>
     <row r="1089" spans="1:8">
       <c r="A1089" s="0">
-        <v>24454</v>
+        <v>24452</v>
       </c>
       <c r="B1089" s="0" t="s">
         <v>2985</v>
       </c>
       <c r="C1089" s="0" t="s">
         <v>2986</v>
       </c>
       <c r="D1089" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1089" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G1089" s="0">
-        <v>4.88</v>
+        <v>5.78</v>
       </c>
       <c r="H1089" s="0" t="s">
         <v>2987</v>
       </c>
     </row>
     <row r="1090" spans="1:8">
       <c r="A1090" s="0">
-        <v>22124</v>
+        <v>24454</v>
       </c>
       <c r="B1090" s="0" t="s">
         <v>2988</v>
       </c>
       <c r="C1090" s="0" t="s">
         <v>2989</v>
       </c>
       <c r="D1090" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1090" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G1090" s="0">
-        <v>7.22</v>
+        <v>4.88</v>
       </c>
       <c r="H1090" s="0" t="s">
         <v>2990</v>
       </c>
     </row>
     <row r="1091" spans="1:8">
       <c r="A1091" s="0">
-        <v>22122</v>
+        <v>22124</v>
       </c>
       <c r="B1091" s="0" t="s">
         <v>2991</v>
       </c>
       <c r="C1091" s="0" t="s">
         <v>2992</v>
       </c>
       <c r="D1091" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1091" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G1091" s="0">
-        <v>3.68</v>
+        <v>7.22</v>
       </c>
       <c r="H1091" s="0" t="s">
         <v>2993</v>
       </c>
     </row>
     <row r="1092" spans="1:8">
       <c r="A1092" s="0">
-        <v>17635</v>
+        <v>22122</v>
       </c>
       <c r="B1092" s="0" t="s">
         <v>2994</v>
       </c>
       <c r="C1092" s="0" t="s">
         <v>2995</v>
       </c>
       <c r="D1092" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1092" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G1092" s="0">
-        <v>17.32</v>
+        <v>3.68</v>
       </c>
       <c r="H1092" s="0" t="s">
         <v>2996</v>
       </c>
     </row>
     <row r="1093" spans="1:8">
       <c r="A1093" s="0">
-        <v>17643</v>
+        <v>17635</v>
       </c>
       <c r="B1093" s="0" t="s">
         <v>2997</v>
       </c>
       <c r="C1093" s="0" t="s">
         <v>2998</v>
       </c>
       <c r="D1093" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1093" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G1093" s="0">
-        <v>18.31</v>
+        <v>17.32</v>
       </c>
       <c r="H1093" s="0" t="s">
         <v>2999</v>
       </c>
     </row>
     <row r="1094" spans="1:8">
       <c r="A1094" s="0">
-        <v>22125</v>
+        <v>17643</v>
       </c>
       <c r="B1094" s="0" t="s">
         <v>3000</v>
       </c>
       <c r="C1094" s="0" t="s">
         <v>3001</v>
       </c>
       <c r="D1094" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1094" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G1094" s="0">
-        <v>5</v>
+        <v>18.31</v>
       </c>
       <c r="H1094" s="0" t="s">
         <v>3002</v>
       </c>
     </row>
     <row r="1095" spans="1:8">
       <c r="A1095" s="0">
-        <v>29893</v>
+        <v>22125</v>
       </c>
       <c r="B1095" s="0" t="s">
         <v>3003</v>
       </c>
       <c r="C1095" s="0" t="s">
         <v>3004</v>
       </c>
       <c r="D1095" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1095" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G1095" s="0">
-        <v>10.21</v>
+        <v>5</v>
       </c>
       <c r="H1095" s="0" t="s">
         <v>3005</v>
       </c>
     </row>
     <row r="1096" spans="1:8">
       <c r="A1096" s="0">
         <v>29893</v>
       </c>
       <c r="B1096" s="0" t="s">
         <v>3006</v>
       </c>
       <c r="C1096" s="0" t="s">
-        <v>3004</v>
+        <v>3007</v>
       </c>
       <c r="D1096" s="0" t="s">
-        <v>1592</v>
+        <v>9</v>
       </c>
       <c r="E1096" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G1096" s="0">
         <v>10.21</v>
       </c>
       <c r="H1096" s="0" t="s">
-        <v>3005</v>
+        <v>3008</v>
       </c>
     </row>
     <row r="1097" spans="1:8">
       <c r="A1097" s="0">
-        <v>17654</v>
+        <v>29893</v>
       </c>
       <c r="B1097" s="0" t="s">
+        <v>3009</v>
+      </c>
+      <c r="C1097" s="0" t="s">
         <v>3007</v>
       </c>
-      <c r="C1097" s="0" t="s">
+      <c r="D1097" s="0" t="s">
+        <v>1592</v>
+      </c>
+      <c r="E1097" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="G1097" s="0">
+        <v>10.21</v>
+      </c>
+      <c r="H1097" s="0" t="s">
         <v>3008</v>
-      </c>
-[...10 lines deleted...]
-        <v>3009</v>
       </c>
     </row>
     <row r="1098" spans="1:8">
       <c r="A1098" s="0">
-        <v>17652</v>
+        <v>17654</v>
       </c>
       <c r="B1098" s="0" t="s">
         <v>3010</v>
       </c>
       <c r="C1098" s="0" t="s">
         <v>3011</v>
       </c>
       <c r="D1098" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1098" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G1098" s="0">
-        <v>6.65</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="H1098" s="0" t="s">
         <v>3012</v>
       </c>
     </row>
     <row r="1099" spans="1:8">
       <c r="A1099" s="0">
-        <v>24460</v>
+        <v>17652</v>
       </c>
       <c r="B1099" s="0" t="s">
         <v>3013</v>
       </c>
       <c r="C1099" s="0" t="s">
         <v>3014</v>
       </c>
       <c r="D1099" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1099" s="0" t="s">
-        <v>2752</v>
+        <v>14</v>
       </c>
       <c r="G1099" s="0">
-        <v>30.21</v>
+        <v>6.65</v>
       </c>
       <c r="H1099" s="0" t="s">
         <v>3015</v>
       </c>
     </row>
     <row r="1100" spans="1:8">
       <c r="A1100" s="0">
-        <v>24461</v>
+        <v>24460</v>
       </c>
       <c r="B1100" s="0" t="s">
         <v>3016</v>
       </c>
       <c r="C1100" s="0" t="s">
         <v>3017</v>
       </c>
       <c r="D1100" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1100" s="0" t="s">
         <v>2752</v>
       </c>
       <c r="G1100" s="0">
-        <v>38.95</v>
+        <v>30.21</v>
       </c>
       <c r="H1100" s="0" t="s">
         <v>3018</v>
       </c>
     </row>
     <row r="1101" spans="1:8">
       <c r="A1101" s="0">
-        <v>24462</v>
+        <v>24461</v>
       </c>
       <c r="B1101" s="0" t="s">
         <v>3019</v>
       </c>
       <c r="C1101" s="0" t="s">
         <v>3020</v>
       </c>
       <c r="D1101" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1101" s="0" t="s">
         <v>2752</v>
       </c>
       <c r="G1101" s="0">
-        <v>18.55</v>
+        <v>38.95</v>
       </c>
       <c r="H1101" s="0" t="s">
         <v>3021</v>
       </c>
     </row>
     <row r="1102" spans="1:8">
       <c r="A1102" s="0">
-        <v>22130</v>
+        <v>24462</v>
       </c>
       <c r="B1102" s="0" t="s">
         <v>3022</v>
       </c>
       <c r="C1102" s="0" t="s">
         <v>3023</v>
       </c>
       <c r="D1102" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1102" s="0" t="s">
         <v>2752</v>
       </c>
       <c r="G1102" s="0">
-        <v>15.08</v>
+        <v>18.55</v>
       </c>
       <c r="H1102" s="0" t="s">
         <v>3024</v>
       </c>
     </row>
     <row r="1103" spans="1:8">
       <c r="A1103" s="0">
-        <v>22131</v>
+        <v>22130</v>
       </c>
       <c r="B1103" s="0" t="s">
         <v>3025</v>
       </c>
       <c r="C1103" s="0" t="s">
         <v>3026</v>
       </c>
       <c r="D1103" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1103" s="0" t="s">
         <v>2752</v>
       </c>
       <c r="G1103" s="0">
-        <v>11.82</v>
+        <v>15.08</v>
       </c>
       <c r="H1103" s="0" t="s">
         <v>3027</v>
       </c>
     </row>
     <row r="1104" spans="1:8">
       <c r="A1104" s="0">
-        <v>22134</v>
+        <v>22131</v>
       </c>
       <c r="B1104" s="0" t="s">
         <v>3028</v>
       </c>
       <c r="C1104" s="0" t="s">
         <v>3029</v>
       </c>
       <c r="D1104" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1104" s="0" t="s">
         <v>2752</v>
       </c>
       <c r="G1104" s="0">
-        <v>9.039999999999999</v>
+        <v>11.82</v>
       </c>
       <c r="H1104" s="0" t="s">
         <v>3030</v>
       </c>
     </row>
     <row r="1105" spans="1:8">
       <c r="A1105" s="0">
-        <v>22137</v>
+        <v>22134</v>
       </c>
       <c r="B1105" s="0" t="s">
         <v>3031</v>
       </c>
       <c r="C1105" s="0" t="s">
         <v>3032</v>
       </c>
       <c r="D1105" s="0" t="s">
-        <v>44</v>
+        <v>9</v>
       </c>
       <c r="E1105" s="0" t="s">
         <v>2752</v>
       </c>
       <c r="G1105" s="0">
-        <v>11.36</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="H1105" s="0" t="s">
         <v>3033</v>
       </c>
     </row>
     <row r="1106" spans="1:8">
       <c r="A1106" s="0">
-        <v>22141</v>
+        <v>22137</v>
       </c>
       <c r="B1106" s="0" t="s">
         <v>3034</v>
       </c>
       <c r="C1106" s="0" t="s">
         <v>3035</v>
       </c>
       <c r="D1106" s="0" t="s">
-        <v>9</v>
+        <v>44</v>
       </c>
       <c r="E1106" s="0" t="s">
         <v>2752</v>
       </c>
       <c r="G1106" s="0">
-        <v>6.96</v>
+        <v>11.36</v>
       </c>
       <c r="H1106" s="0" t="s">
         <v>3036</v>
       </c>
     </row>
     <row r="1107" spans="1:8">
       <c r="A1107" s="0">
-        <v>18250</v>
+        <v>22141</v>
       </c>
       <c r="B1107" s="0" t="s">
         <v>3037</v>
       </c>
       <c r="C1107" s="0" t="s">
         <v>3038</v>
       </c>
       <c r="D1107" s="0" t="s">
-        <v>44</v>
+        <v>9</v>
       </c>
       <c r="E1107" s="0" t="s">
         <v>2752</v>
       </c>
       <c r="G1107" s="0">
-        <v>19.48</v>
+        <v>6.96</v>
       </c>
       <c r="H1107" s="0" t="s">
         <v>3039</v>
       </c>
     </row>
     <row r="1108" spans="1:8">
       <c r="A1108" s="0">
-        <v>18251</v>
+        <v>18250</v>
       </c>
       <c r="B1108" s="0" t="s">
         <v>3040</v>
       </c>
       <c r="C1108" s="0" t="s">
         <v>3041</v>
       </c>
       <c r="D1108" s="0" t="s">
         <v>44</v>
       </c>
       <c r="E1108" s="0" t="s">
         <v>2752</v>
       </c>
       <c r="G1108" s="0">
-        <v>38.72</v>
+        <v>19.48</v>
       </c>
       <c r="H1108" s="0" t="s">
         <v>3042</v>
       </c>
     </row>
     <row r="1109" spans="1:8">
       <c r="A1109" s="0">
-        <v>19451</v>
+        <v>18251</v>
       </c>
       <c r="B1109" s="0" t="s">
         <v>3043</v>
       </c>
       <c r="C1109" s="0" t="s">
         <v>3044</v>
       </c>
       <c r="D1109" s="0" t="s">
         <v>44</v>
       </c>
       <c r="E1109" s="0" t="s">
         <v>2752</v>
       </c>
       <c r="G1109" s="0">
-        <v>8.81</v>
+        <v>38.72</v>
       </c>
       <c r="H1109" s="0" t="s">
         <v>3045</v>
       </c>
     </row>
     <row r="1110" spans="1:8">
       <c r="A1110" s="0">
-        <v>19453</v>
+        <v>19451</v>
       </c>
       <c r="B1110" s="0" t="s">
         <v>3046</v>
       </c>
       <c r="C1110" s="0" t="s">
         <v>3047</v>
       </c>
       <c r="D1110" s="0" t="s">
         <v>44</v>
       </c>
       <c r="E1110" s="0" t="s">
         <v>2752</v>
       </c>
       <c r="G1110" s="0">
-        <v>9.74</v>
+        <v>8.81</v>
       </c>
       <c r="H1110" s="0" t="s">
         <v>3048</v>
       </c>
     </row>
     <row r="1111" spans="1:8">
       <c r="A1111" s="0">
-        <v>19560</v>
+        <v>19453</v>
       </c>
       <c r="B1111" s="0" t="s">
         <v>3049</v>
       </c>
       <c r="C1111" s="0" t="s">
         <v>3050</v>
       </c>
       <c r="D1111" s="0" t="s">
-        <v>9</v>
+        <v>44</v>
       </c>
       <c r="E1111" s="0" t="s">
         <v>2752</v>
       </c>
       <c r="G1111" s="0">
-        <v>2.64</v>
+        <v>9.74</v>
       </c>
       <c r="H1111" s="0" t="s">
         <v>3051</v>
       </c>
     </row>
     <row r="1112" spans="1:8">
       <c r="A1112" s="0">
-        <v>24469</v>
+        <v>19560</v>
       </c>
       <c r="B1112" s="0" t="s">
         <v>3052</v>
       </c>
       <c r="C1112" s="0" t="s">
         <v>3053</v>
       </c>
       <c r="D1112" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1112" s="0" t="s">
         <v>2752</v>
       </c>
       <c r="G1112" s="0">
-        <v>5.22</v>
+        <v>2.64</v>
       </c>
       <c r="H1112" s="0" t="s">
         <v>3054</v>
       </c>
     </row>
     <row r="1113" spans="1:8">
       <c r="A1113" s="0">
-        <v>24472</v>
+        <v>24469</v>
       </c>
       <c r="B1113" s="0" t="s">
         <v>3055</v>
       </c>
       <c r="C1113" s="0" t="s">
         <v>3056</v>
       </c>
       <c r="D1113" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1113" s="0" t="s">
         <v>2752</v>
       </c>
       <c r="G1113" s="0">
-        <v>9.619999999999999</v>
+        <v>5.22</v>
       </c>
       <c r="H1113" s="0" t="s">
         <v>3057</v>
       </c>
     </row>
     <row r="1114" spans="1:8">
       <c r="A1114" s="0">
-        <v>24474</v>
+        <v>24472</v>
       </c>
       <c r="B1114" s="0" t="s">
         <v>3058</v>
       </c>
       <c r="C1114" s="0" t="s">
         <v>3059</v>
       </c>
       <c r="D1114" s="0" t="s">
-        <v>22</v>
+        <v>9</v>
       </c>
       <c r="E1114" s="0" t="s">
         <v>2752</v>
       </c>
       <c r="G1114" s="0">
-        <v>24.8</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="H1114" s="0" t="s">
         <v>3060</v>
       </c>
     </row>
     <row r="1115" spans="1:8">
       <c r="A1115" s="0">
-        <v>26831</v>
+        <v>24474</v>
       </c>
       <c r="B1115" s="0" t="s">
         <v>3061</v>
       </c>
       <c r="C1115" s="0" t="s">
         <v>3062</v>
       </c>
       <c r="D1115" s="0" t="s">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="E1115" s="0" t="s">
         <v>2752</v>
       </c>
       <c r="G1115" s="0">
-        <v>16.22</v>
+        <v>24.8</v>
       </c>
       <c r="H1115" s="0" t="s">
         <v>3063</v>
       </c>
     </row>
     <row r="1116" spans="1:8">
       <c r="A1116" s="0">
-        <v>26835</v>
+        <v>26831</v>
       </c>
       <c r="B1116" s="0" t="s">
         <v>3064</v>
       </c>
       <c r="C1116" s="0" t="s">
         <v>3065</v>
       </c>
       <c r="D1116" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1116" s="0" t="s">
         <v>2752</v>
       </c>
       <c r="G1116" s="0">
-        <v>35.93</v>
+        <v>16.22</v>
       </c>
       <c r="H1116" s="0" t="s">
         <v>3066</v>
       </c>
     </row>
     <row r="1117" spans="1:8">
       <c r="A1117" s="0">
-        <v>26839</v>
+        <v>26835</v>
       </c>
       <c r="B1117" s="0" t="s">
         <v>3067</v>
       </c>
       <c r="C1117" s="0" t="s">
         <v>3068</v>
       </c>
       <c r="D1117" s="0" t="s">
-        <v>22</v>
+        <v>9</v>
       </c>
       <c r="E1117" s="0" t="s">
         <v>2752</v>
       </c>
       <c r="G1117" s="0">
-        <v>26.24</v>
+        <v>35.93</v>
       </c>
       <c r="H1117" s="0" t="s">
         <v>3069</v>
       </c>
     </row>
     <row r="1118" spans="1:8">
       <c r="A1118" s="0">
-        <v>22144</v>
+        <v>26839</v>
       </c>
       <c r="B1118" s="0" t="s">
         <v>3070</v>
       </c>
       <c r="C1118" s="0" t="s">
         <v>3071</v>
       </c>
       <c r="D1118" s="0" t="s">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="E1118" s="0" t="s">
-        <v>14</v>
+        <v>2752</v>
       </c>
       <c r="G1118" s="0">
-        <v>3.94</v>
+        <v>26.24</v>
       </c>
       <c r="H1118" s="0" t="s">
         <v>3072</v>
       </c>
     </row>
     <row r="1119" spans="1:8">
       <c r="A1119" s="0">
-        <v>22147</v>
+        <v>22144</v>
       </c>
       <c r="B1119" s="0" t="s">
         <v>3073</v>
       </c>
       <c r="C1119" s="0" t="s">
         <v>3074</v>
       </c>
       <c r="D1119" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1119" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G1119" s="0">
-        <v>6.45</v>
+        <v>3.94</v>
       </c>
       <c r="H1119" s="0" t="s">
         <v>3075</v>
       </c>
     </row>
     <row r="1120" spans="1:8">
       <c r="A1120" s="0">
-        <v>19471</v>
+        <v>22147</v>
       </c>
       <c r="B1120" s="0" t="s">
         <v>3076</v>
       </c>
       <c r="C1120" s="0" t="s">
         <v>3077</v>
       </c>
       <c r="D1120" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1120" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G1120" s="0">
-        <v>3.11</v>
+        <v>6.45</v>
       </c>
       <c r="H1120" s="0" t="s">
         <v>3078</v>
       </c>
     </row>
     <row r="1121" spans="1:8">
       <c r="A1121" s="0">
-        <v>24483</v>
+        <v>19471</v>
       </c>
       <c r="B1121" s="0" t="s">
         <v>3079</v>
       </c>
       <c r="C1121" s="0" t="s">
         <v>3080</v>
       </c>
       <c r="D1121" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1121" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G1121" s="0">
-        <v>9.66</v>
+        <v>3.11</v>
       </c>
       <c r="H1121" s="0" t="s">
         <v>3081</v>
       </c>
     </row>
     <row r="1122" spans="1:8">
       <c r="A1122" s="0">
-        <v>24486</v>
+        <v>24483</v>
       </c>
       <c r="B1122" s="0" t="s">
         <v>3082</v>
       </c>
       <c r="C1122" s="0" t="s">
         <v>3083</v>
       </c>
       <c r="D1122" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1122" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G1122" s="0">
-        <v>3.74</v>
+        <v>9.66</v>
       </c>
       <c r="H1122" s="0" t="s">
         <v>3084</v>
       </c>
     </row>
     <row r="1123" spans="1:8">
       <c r="A1123" s="0">
-        <v>24491</v>
+        <v>24486</v>
       </c>
       <c r="B1123" s="0" t="s">
         <v>3085</v>
       </c>
       <c r="C1123" s="0" t="s">
         <v>3086</v>
       </c>
       <c r="D1123" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1123" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G1123" s="0">
-        <v>5.11</v>
+        <v>3.74</v>
       </c>
       <c r="H1123" s="0" t="s">
         <v>3087</v>
       </c>
     </row>
     <row r="1124" spans="1:8">
       <c r="A1124" s="0">
-        <v>26849</v>
+        <v>24491</v>
       </c>
       <c r="B1124" s="0" t="s">
         <v>3088</v>
       </c>
       <c r="C1124" s="0" t="s">
         <v>3089</v>
       </c>
       <c r="D1124" s="0" t="s">
-        <v>44</v>
+        <v>9</v>
       </c>
       <c r="E1124" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G1124" s="0">
-        <v>14.85</v>
+        <v>5.11</v>
       </c>
       <c r="H1124" s="0" t="s">
         <v>3090</v>
       </c>
     </row>
     <row r="1125" spans="1:8">
       <c r="A1125" s="0">
         <v>26849</v>
       </c>
       <c r="B1125" s="0" t="s">
         <v>3091</v>
       </c>
       <c r="C1125" s="0" t="s">
-        <v>3089</v>
+        <v>3092</v>
       </c>
       <c r="D1125" s="0" t="s">
-        <v>209</v>
+        <v>44</v>
       </c>
       <c r="E1125" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G1125" s="0">
         <v>14.85</v>
       </c>
       <c r="H1125" s="0" t="s">
-        <v>3090</v>
+        <v>3093</v>
       </c>
     </row>
     <row r="1126" spans="1:8">
       <c r="A1126" s="0">
-        <v>26851</v>
+        <v>26849</v>
       </c>
       <c r="B1126" s="0" t="s">
+        <v>3094</v>
+      </c>
+      <c r="C1126" s="0" t="s">
         <v>3092</v>
       </c>
-      <c r="C1126" s="0" t="s">
+      <c r="D1126" s="0" t="s">
+        <v>209</v>
+      </c>
+      <c r="E1126" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="G1126" s="0">
+        <v>14.85</v>
+      </c>
+      <c r="H1126" s="0" t="s">
         <v>3093</v>
-      </c>
-[...10 lines deleted...]
-        <v>3094</v>
       </c>
     </row>
     <row r="1127" spans="1:8">
       <c r="A1127" s="0">
-        <v>26853</v>
+        <v>26851</v>
       </c>
       <c r="B1127" s="0" t="s">
         <v>3095</v>
       </c>
       <c r="C1127" s="0" t="s">
         <v>3096</v>
       </c>
       <c r="D1127" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1127" s="0" t="s">
         <v>18</v>
       </c>
       <c r="G1127" s="0">
         <v>25.45</v>
       </c>
       <c r="H1127" s="0" t="s">
         <v>3097</v>
       </c>
     </row>
     <row r="1128" spans="1:8">
       <c r="A1128" s="0">
-        <v>26855</v>
+        <v>26853</v>
       </c>
       <c r="B1128" s="0" t="s">
         <v>3098</v>
       </c>
       <c r="C1128" s="0" t="s">
         <v>3099</v>
       </c>
       <c r="D1128" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1128" s="0" t="s">
         <v>18</v>
       </c>
       <c r="G1128" s="0">
-        <v>15.32</v>
+        <v>25.45</v>
       </c>
       <c r="H1128" s="0" t="s">
         <v>3100</v>
       </c>
     </row>
     <row r="1129" spans="1:8">
       <c r="A1129" s="0">
-        <v>18259</v>
+        <v>26855</v>
       </c>
       <c r="B1129" s="0" t="s">
         <v>3101</v>
       </c>
       <c r="C1129" s="0" t="s">
         <v>3102</v>
       </c>
       <c r="D1129" s="0" t="s">
-        <v>44</v>
+        <v>9</v>
       </c>
       <c r="E1129" s="0" t="s">
         <v>18</v>
       </c>
       <c r="G1129" s="0">
-        <v>16.68</v>
+        <v>15.32</v>
       </c>
       <c r="H1129" s="0" t="s">
         <v>3103</v>
       </c>
     </row>
     <row r="1130" spans="1:8">
       <c r="A1130" s="0">
-        <v>18262</v>
+        <v>18259</v>
       </c>
       <c r="B1130" s="0" t="s">
         <v>3104</v>
       </c>
       <c r="C1130" s="0" t="s">
         <v>3105</v>
       </c>
       <c r="D1130" s="0" t="s">
-        <v>9</v>
+        <v>44</v>
       </c>
       <c r="E1130" s="0" t="s">
         <v>18</v>
       </c>
       <c r="G1130" s="0">
-        <v>41.58</v>
+        <v>16.68</v>
       </c>
       <c r="H1130" s="0" t="s">
         <v>3106</v>
       </c>
     </row>
     <row r="1131" spans="1:8">
       <c r="A1131" s="0">
         <v>18262</v>
       </c>
       <c r="B1131" s="0" t="s">
         <v>3107</v>
       </c>
       <c r="C1131" s="0" t="s">
-        <v>3105</v>
+        <v>3108</v>
       </c>
       <c r="D1131" s="0" t="s">
-        <v>22</v>
+        <v>9</v>
       </c>
       <c r="E1131" s="0" t="s">
         <v>18</v>
       </c>
       <c r="G1131" s="0">
         <v>41.58</v>
       </c>
       <c r="H1131" s="0" t="s">
-        <v>3106</v>
+        <v>3109</v>
       </c>
     </row>
     <row r="1132" spans="1:8">
       <c r="A1132" s="0">
-        <v>18264</v>
+        <v>18262</v>
       </c>
       <c r="B1132" s="0" t="s">
+        <v>3110</v>
+      </c>
+      <c r="C1132" s="0" t="s">
         <v>3108</v>
       </c>
-      <c r="C1132" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D1132" s="0" t="s">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="E1132" s="0" t="s">
         <v>18</v>
       </c>
       <c r="G1132" s="0">
-        <v>22.17</v>
+        <v>41.58</v>
       </c>
       <c r="H1132" s="0" t="s">
-        <v>3110</v>
+        <v>3109</v>
       </c>
     </row>
     <row r="1133" spans="1:8">
       <c r="A1133" s="0">
-        <v>24492</v>
+        <v>18264</v>
       </c>
       <c r="B1133" s="0" t="s">
         <v>3111</v>
       </c>
       <c r="C1133" s="0" t="s">
         <v>3112</v>
       </c>
       <c r="D1133" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1133" s="0" t="s">
-        <v>2752</v>
+        <v>18</v>
       </c>
       <c r="G1133" s="0">
-        <v>16.7</v>
+        <v>22.17</v>
       </c>
       <c r="H1133" s="0" t="s">
         <v>3113</v>
       </c>
     </row>
     <row r="1134" spans="1:8">
       <c r="A1134" s="0">
-        <v>24493</v>
+        <v>24492</v>
       </c>
       <c r="B1134" s="0" t="s">
         <v>3114</v>
       </c>
       <c r="C1134" s="0" t="s">
         <v>3115</v>
       </c>
       <c r="D1134" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1134" s="0" t="s">
         <v>2752</v>
       </c>
       <c r="G1134" s="0">
-        <v>10.9</v>
+        <v>16.7</v>
       </c>
       <c r="H1134" s="0" t="s">
         <v>3116</v>
       </c>
     </row>
     <row r="1135" spans="1:8">
       <c r="A1135" s="0">
-        <v>24497</v>
+        <v>24493</v>
       </c>
       <c r="B1135" s="0" t="s">
         <v>3117</v>
       </c>
       <c r="C1135" s="0" t="s">
         <v>3118</v>
       </c>
       <c r="D1135" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1135" s="0" t="s">
         <v>2752</v>
       </c>
       <c r="G1135" s="0">
-        <v>12.05</v>
+        <v>10.9</v>
       </c>
       <c r="H1135" s="0" t="s">
         <v>3119</v>
       </c>
     </row>
     <row r="1136" spans="1:8">
       <c r="A1136" s="0">
-        <v>24502</v>
+        <v>24497</v>
       </c>
       <c r="B1136" s="0" t="s">
         <v>3120</v>
       </c>
       <c r="C1136" s="0" t="s">
         <v>3121</v>
       </c>
       <c r="D1136" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1136" s="0" t="s">
-        <v>27</v>
+        <v>2752</v>
       </c>
       <c r="G1136" s="0">
-        <v>31.61</v>
+        <v>12.05</v>
       </c>
       <c r="H1136" s="0" t="s">
         <v>3122</v>
       </c>
     </row>
     <row r="1137" spans="1:8">
       <c r="A1137" s="0">
-        <v>24506</v>
+        <v>24502</v>
       </c>
       <c r="B1137" s="0" t="s">
         <v>3123</v>
       </c>
       <c r="C1137" s="0" t="s">
         <v>3124</v>
       </c>
       <c r="D1137" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1137" s="0" t="s">
         <v>27</v>
       </c>
       <c r="G1137" s="0">
-        <v>13.79</v>
+        <v>31.61</v>
       </c>
       <c r="H1137" s="0" t="s">
         <v>3125</v>
       </c>
     </row>
     <row r="1138" spans="1:8">
       <c r="A1138" s="0">
-        <v>22156</v>
+        <v>24506</v>
       </c>
       <c r="B1138" s="0" t="s">
         <v>3126</v>
       </c>
       <c r="C1138" s="0" t="s">
         <v>3127</v>
       </c>
       <c r="D1138" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1138" s="0" t="s">
         <v>27</v>
       </c>
       <c r="G1138" s="0">
-        <v>12.12</v>
+        <v>13.79</v>
       </c>
       <c r="H1138" s="0" t="s">
         <v>3128</v>
       </c>
     </row>
     <row r="1139" spans="1:8">
       <c r="A1139" s="0">
-        <v>24513</v>
+        <v>22156</v>
       </c>
       <c r="B1139" s="0" t="s">
         <v>3129</v>
       </c>
       <c r="C1139" s="0" t="s">
         <v>3130</v>
       </c>
       <c r="D1139" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1139" s="0" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
       <c r="G1139" s="0">
-        <v>65.8</v>
+        <v>12.12</v>
       </c>
       <c r="H1139" s="0" t="s">
         <v>3131</v>
       </c>
     </row>
     <row r="1140" spans="1:8">
       <c r="A1140" s="0">
-        <v>24514</v>
+        <v>24513</v>
       </c>
       <c r="B1140" s="0" t="s">
         <v>3132</v>
       </c>
       <c r="C1140" s="0" t="s">
         <v>3133</v>
       </c>
       <c r="D1140" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1140" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G1140" s="0">
-        <v>17.38</v>
+        <v>65.8</v>
       </c>
       <c r="H1140" s="0" t="s">
         <v>3134</v>
       </c>
     </row>
     <row r="1141" spans="1:8">
       <c r="A1141" s="0">
-        <v>24517</v>
+        <v>24514</v>
       </c>
       <c r="B1141" s="0" t="s">
         <v>3135</v>
       </c>
       <c r="C1141" s="0" t="s">
         <v>3136</v>
       </c>
       <c r="D1141" s="0" t="s">
-        <v>1592</v>
+        <v>9</v>
       </c>
       <c r="E1141" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G1141" s="0">
-        <v>16.29</v>
+        <v>17.38</v>
       </c>
       <c r="H1141" s="0" t="s">
         <v>3137</v>
       </c>
     </row>
     <row r="1142" spans="1:8">
       <c r="A1142" s="0">
-        <v>18289</v>
+        <v>24517</v>
       </c>
       <c r="B1142" s="0" t="s">
         <v>3138</v>
       </c>
       <c r="C1142" s="0" t="s">
         <v>3139</v>
       </c>
       <c r="D1142" s="0" t="s">
-        <v>9</v>
+        <v>1592</v>
       </c>
       <c r="E1142" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G1142" s="0">
-        <v>21.18</v>
+        <v>16.29</v>
       </c>
       <c r="H1142" s="0" t="s">
         <v>3140</v>
       </c>
     </row>
     <row r="1143" spans="1:8">
       <c r="A1143" s="0">
-        <v>24521</v>
+        <v>18289</v>
       </c>
       <c r="B1143" s="0" t="s">
         <v>3141</v>
       </c>
       <c r="C1143" s="0" t="s">
         <v>3142</v>
       </c>
       <c r="D1143" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1143" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G1143" s="0">
-        <v>20.41</v>
+        <v>21.18</v>
       </c>
       <c r="H1143" s="0" t="s">
         <v>3143</v>
       </c>
     </row>
     <row r="1144" spans="1:8">
       <c r="A1144" s="0">
-        <v>18282</v>
+        <v>24521</v>
       </c>
       <c r="B1144" s="0" t="s">
         <v>3144</v>
       </c>
       <c r="C1144" s="0" t="s">
         <v>3145</v>
       </c>
       <c r="D1144" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1144" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G1144" s="0">
-        <v>48.05</v>
+        <v>20.41</v>
       </c>
       <c r="H1144" s="0" t="s">
         <v>3146</v>
       </c>
     </row>
     <row r="1145" spans="1:8">
       <c r="A1145" s="0">
         <v>18282</v>
       </c>
       <c r="B1145" s="0" t="s">
         <v>3147</v>
       </c>
       <c r="C1145" s="0" t="s">
-        <v>3145</v>
+        <v>3148</v>
       </c>
       <c r="D1145" s="0" t="s">
-        <v>22</v>
+        <v>9</v>
       </c>
       <c r="E1145" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G1145" s="0">
         <v>48.05</v>
       </c>
       <c r="H1145" s="0" t="s">
-        <v>3146</v>
+        <v>3149</v>
       </c>
     </row>
     <row r="1146" spans="1:8">
       <c r="A1146" s="0">
-        <v>18283</v>
+        <v>18282</v>
       </c>
       <c r="B1146" s="0" t="s">
+        <v>3150</v>
+      </c>
+      <c r="C1146" s="0" t="s">
         <v>3148</v>
       </c>
-      <c r="C1146" s="0" t="s">
+      <c r="D1146" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="E1146" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="G1146" s="0">
+        <v>48.05</v>
+      </c>
+      <c r="H1146" s="0" t="s">
         <v>3149</v>
-      </c>
-[...10 lines deleted...]
-        <v>3151</v>
       </c>
     </row>
     <row r="1147" spans="1:8">
       <c r="A1147" s="0">
-        <v>26867</v>
+        <v>18283</v>
       </c>
       <c r="B1147" s="0" t="s">
+        <v>3151</v>
+      </c>
+      <c r="C1147" s="0" t="s">
         <v>3152</v>
       </c>
-      <c r="C1147" s="0" t="s">
+      <c r="D1147" s="0" t="s">
         <v>3153</v>
       </c>
-      <c r="D1147" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E1147" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G1147" s="0">
-        <v>168.38</v>
+        <v>20.55</v>
       </c>
       <c r="H1147" s="0" t="s">
         <v>3154</v>
       </c>
     </row>
     <row r="1148" spans="1:8">
       <c r="A1148" s="0">
-        <v>26868</v>
+        <v>26867</v>
       </c>
       <c r="B1148" s="0" t="s">
         <v>3155</v>
       </c>
       <c r="C1148" s="0" t="s">
         <v>3156</v>
       </c>
       <c r="D1148" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1148" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G1148" s="0">
-        <v>2.11</v>
+        <v>168.38</v>
       </c>
       <c r="H1148" s="0" t="s">
         <v>3157</v>
       </c>
     </row>
     <row r="1149" spans="1:8">
       <c r="A1149" s="0">
-        <v>18293</v>
+        <v>26868</v>
       </c>
       <c r="B1149" s="0" t="s">
         <v>3158</v>
       </c>
       <c r="C1149" s="0" t="s">
         <v>3159</v>
       </c>
       <c r="D1149" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1149" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G1149" s="0">
-        <v>17.74</v>
+        <v>2.11</v>
       </c>
       <c r="H1149" s="0" t="s">
         <v>3160</v>
       </c>
     </row>
     <row r="1150" spans="1:8">
       <c r="A1150" s="0">
-        <v>18304</v>
+        <v>18293</v>
       </c>
       <c r="B1150" s="0" t="s">
         <v>3161</v>
       </c>
       <c r="C1150" s="0" t="s">
         <v>3162</v>
       </c>
       <c r="D1150" s="0" t="s">
-        <v>22</v>
+        <v>9</v>
       </c>
       <c r="E1150" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G1150" s="0">
-        <v>11.95</v>
+        <v>17.74</v>
       </c>
       <c r="H1150" s="0" t="s">
         <v>3163</v>
       </c>
     </row>
     <row r="1151" spans="1:8">
       <c r="A1151" s="0">
-        <v>18311</v>
+        <v>18304</v>
       </c>
       <c r="B1151" s="0" t="s">
         <v>3164</v>
       </c>
       <c r="C1151" s="0" t="s">
         <v>3165</v>
       </c>
       <c r="D1151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="E1151" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G1151" s="0">
-        <v>10.9</v>
+        <v>11.95</v>
       </c>
       <c r="H1151" s="0" t="s">
         <v>3166</v>
       </c>
     </row>
     <row r="1152" spans="1:8">
       <c r="A1152" s="0">
-        <v>22159</v>
+        <v>18311</v>
       </c>
       <c r="B1152" s="0" t="s">
         <v>3167</v>
       </c>
       <c r="C1152" s="0" t="s">
         <v>3168</v>
       </c>
       <c r="D1152" s="0" t="s">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="E1152" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G1152" s="0">
-        <v>12.87</v>
+        <v>10.9</v>
       </c>
       <c r="H1152" s="0" t="s">
         <v>3169</v>
       </c>
     </row>
     <row r="1153" spans="1:8">
       <c r="A1153" s="0">
-        <v>22160</v>
+        <v>22159</v>
       </c>
       <c r="B1153" s="0" t="s">
         <v>3170</v>
       </c>
       <c r="C1153" s="0" t="s">
         <v>3171</v>
       </c>
       <c r="D1153" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1153" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G1153" s="0">
-        <v>24.02</v>
+        <v>12.87</v>
       </c>
       <c r="H1153" s="0" t="s">
         <v>3172</v>
       </c>
     </row>
     <row r="1154" spans="1:8">
       <c r="A1154" s="0">
-        <v>26870</v>
+        <v>22160</v>
       </c>
       <c r="B1154" s="0" t="s">
         <v>3173</v>
       </c>
       <c r="C1154" s="0" t="s">
         <v>3174</v>
       </c>
       <c r="D1154" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1154" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G1154" s="0">
-        <v>19.82</v>
+        <v>24.02</v>
       </c>
       <c r="H1154" s="0" t="s">
         <v>3175</v>
       </c>
     </row>
     <row r="1155" spans="1:8">
       <c r="A1155" s="0">
-        <v>26872</v>
+        <v>26870</v>
       </c>
       <c r="B1155" s="0" t="s">
         <v>3176</v>
       </c>
       <c r="C1155" s="0" t="s">
         <v>3177</v>
       </c>
       <c r="D1155" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1155" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G1155" s="0">
-        <v>15.13</v>
+        <v>19.82</v>
       </c>
       <c r="H1155" s="0" t="s">
         <v>3178</v>
       </c>
     </row>
     <row r="1156" spans="1:8">
       <c r="A1156" s="0">
-        <v>18323</v>
+        <v>26872</v>
       </c>
       <c r="B1156" s="0" t="s">
         <v>3179</v>
       </c>
       <c r="C1156" s="0" t="s">
         <v>3180</v>
       </c>
       <c r="D1156" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1156" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G1156" s="0">
-        <v>19.21</v>
+        <v>15.13</v>
       </c>
       <c r="H1156" s="0" t="s">
         <v>3181</v>
       </c>
     </row>
     <row r="1157" spans="1:8">
       <c r="A1157" s="0">
         <v>18323</v>
       </c>
       <c r="B1157" s="0" t="s">
         <v>3182</v>
       </c>
       <c r="C1157" s="0" t="s">
-        <v>3180</v>
+        <v>3183</v>
       </c>
       <c r="D1157" s="0" t="s">
-        <v>22</v>
+        <v>9</v>
       </c>
       <c r="E1157" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G1157" s="0">
         <v>19.21</v>
       </c>
       <c r="H1157" s="0" t="s">
-        <v>3181</v>
+        <v>3184</v>
       </c>
     </row>
     <row r="1158" spans="1:8">
       <c r="A1158" s="0">
-        <v>26873</v>
+        <v>18323</v>
       </c>
       <c r="B1158" s="0" t="s">
+        <v>3185</v>
+      </c>
+      <c r="C1158" s="0" t="s">
         <v>3183</v>
       </c>
-      <c r="C1158" s="0" t="s">
+      <c r="D1158" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="E1158" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="G1158" s="0">
+        <v>19.21</v>
+      </c>
+      <c r="H1158" s="0" t="s">
         <v>3184</v>
-      </c>
-[...10 lines deleted...]
-        <v>3185</v>
       </c>
     </row>
     <row r="1159" spans="1:8">
       <c r="A1159" s="0">
-        <v>18326</v>
+        <v>26873</v>
       </c>
       <c r="B1159" s="0" t="s">
         <v>3186</v>
       </c>
       <c r="C1159" s="0" t="s">
         <v>3187</v>
       </c>
       <c r="D1159" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1159" s="0" t="s">
-        <v>2752</v>
+        <v>14</v>
       </c>
       <c r="G1159" s="0">
-        <v>58.62</v>
+        <v>26.02</v>
       </c>
       <c r="H1159" s="0" t="s">
         <v>3188</v>
       </c>
     </row>
     <row r="1160" spans="1:8">
       <c r="A1160" s="0">
-        <v>26878</v>
+        <v>18326</v>
       </c>
       <c r="B1160" s="0" t="s">
         <v>3189</v>
       </c>
       <c r="C1160" s="0" t="s">
         <v>3190</v>
       </c>
       <c r="D1160" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1160" s="0" t="s">
-        <v>10</v>
+        <v>2752</v>
       </c>
       <c r="G1160" s="0">
-        <v>17.99</v>
+        <v>58.62</v>
       </c>
       <c r="H1160" s="0" t="s">
         <v>3191</v>
       </c>
     </row>
     <row r="1161" spans="1:8">
       <c r="A1161" s="0">
-        <v>26890</v>
+        <v>26878</v>
       </c>
       <c r="B1161" s="0" t="s">
         <v>3192</v>
       </c>
       <c r="C1161" s="0" t="s">
         <v>3193</v>
       </c>
       <c r="D1161" s="0" t="s">
-        <v>209</v>
+        <v>9</v>
       </c>
       <c r="E1161" s="0" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="G1161" s="0">
-        <v>11.08</v>
+        <v>17.99</v>
       </c>
       <c r="H1161" s="0" t="s">
         <v>3194</v>
       </c>
     </row>
     <row r="1162" spans="1:8">
       <c r="A1162" s="0">
         <v>26890</v>
       </c>
       <c r="B1162" s="0" t="s">
         <v>3195</v>
       </c>
       <c r="C1162" s="0" t="s">
-        <v>3193</v>
+        <v>3196</v>
       </c>
       <c r="D1162" s="0" t="s">
-        <v>9</v>
+        <v>209</v>
       </c>
       <c r="E1162" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G1162" s="0">
         <v>11.08</v>
       </c>
       <c r="H1162" s="0" t="s">
-        <v>3194</v>
+        <v>3197</v>
       </c>
     </row>
     <row r="1163" spans="1:8">
       <c r="A1163" s="0">
-        <v>19490</v>
+        <v>26890</v>
       </c>
       <c r="B1163" s="0" t="s">
+        <v>3198</v>
+      </c>
+      <c r="C1163" s="0" t="s">
         <v>3196</v>
       </c>
-      <c r="C1163" s="0" t="s">
+      <c r="D1163" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E1163" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="G1163" s="0">
+        <v>11.08</v>
+      </c>
+      <c r="H1163" s="0" t="s">
         <v>3197</v>
-      </c>
-[...10 lines deleted...]
-        <v>3198</v>
       </c>
     </row>
     <row r="1164" spans="1:8">
       <c r="A1164" s="0">
-        <v>26901</v>
+        <v>19490</v>
       </c>
       <c r="B1164" s="0" t="s">
         <v>3199</v>
       </c>
       <c r="C1164" s="0" t="s">
         <v>3200</v>
       </c>
       <c r="D1164" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1164" s="0" t="s">
-        <v>1430</v>
+        <v>14</v>
       </c>
       <c r="G1164" s="0">
-        <v>23.37</v>
+        <v>1.29</v>
       </c>
       <c r="H1164" s="0" t="s">
         <v>3201</v>
       </c>
     </row>
     <row r="1165" spans="1:8">
       <c r="A1165" s="0">
-        <v>26895</v>
+        <v>26901</v>
       </c>
       <c r="B1165" s="0" t="s">
         <v>3202</v>
       </c>
       <c r="C1165" s="0" t="s">
         <v>3203</v>
       </c>
       <c r="D1165" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1165" s="0" t="s">
         <v>1430</v>
       </c>
       <c r="G1165" s="0">
-        <v>264.63</v>
+        <v>23.37</v>
       </c>
       <c r="H1165" s="0" t="s">
         <v>3204</v>
       </c>
     </row>
     <row r="1166" spans="1:8">
       <c r="A1166" s="0">
-        <v>26899</v>
+        <v>26895</v>
       </c>
       <c r="B1166" s="0" t="s">
         <v>3205</v>
       </c>
       <c r="C1166" s="0" t="s">
         <v>3206</v>
       </c>
       <c r="D1166" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1166" s="0" t="s">
         <v>1430</v>
       </c>
       <c r="G1166" s="0">
-        <v>106.98</v>
+        <v>264.63</v>
       </c>
       <c r="H1166" s="0" t="s">
         <v>3207</v>
       </c>
     </row>
     <row r="1167" spans="1:8">
       <c r="A1167" s="0">
-        <v>18347</v>
+        <v>26899</v>
       </c>
       <c r="B1167" s="0" t="s">
         <v>3208</v>
       </c>
       <c r="C1167" s="0" t="s">
         <v>3209</v>
       </c>
       <c r="D1167" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E1167" s="0" t="s">
+        <v>1430</v>
+      </c>
+      <c r="G1167" s="0">
+        <v>106.98</v>
+      </c>
+      <c r="H1167" s="0" t="s">
         <v>3210</v>
-      </c>
-[...7 lines deleted...]
-        <v>3211</v>
       </c>
     </row>
     <row r="1168" spans="1:8">
       <c r="A1168" s="0">
-        <v>18348</v>
+        <v>18347</v>
       </c>
       <c r="B1168" s="0" t="s">
+        <v>3211</v>
+      </c>
+      <c r="C1168" s="0" t="s">
         <v>3212</v>
       </c>
-      <c r="C1168" s="0" t="s">
+      <c r="D1168" s="0" t="s">
         <v>3213</v>
       </c>
-      <c r="D1168" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E1168" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G1168" s="0">
-        <v>7.82</v>
+        <v>12.34</v>
       </c>
       <c r="H1168" s="0" t="s">
         <v>3214</v>
       </c>
     </row>
     <row r="1169" spans="1:8">
       <c r="A1169" s="0">
-        <v>24535</v>
+        <v>18348</v>
       </c>
       <c r="B1169" s="0" t="s">
         <v>3215</v>
       </c>
       <c r="C1169" s="0" t="s">
         <v>3216</v>
       </c>
       <c r="D1169" s="0" t="s">
-        <v>9</v>
+        <v>3213</v>
       </c>
       <c r="E1169" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G1169" s="0">
-        <v>5</v>
+        <v>7.82</v>
       </c>
       <c r="H1169" s="0" t="s">
         <v>3217</v>
       </c>
     </row>
     <row r="1170" spans="1:8">
       <c r="A1170" s="0">
-        <v>19493</v>
+        <v>24535</v>
       </c>
       <c r="B1170" s="0" t="s">
         <v>3218</v>
       </c>
       <c r="C1170" s="0" t="s">
         <v>3219</v>
       </c>
       <c r="D1170" s="0" t="s">
-        <v>44</v>
+        <v>9</v>
       </c>
       <c r="E1170" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G1170" s="0">
-        <v>1.86</v>
+        <v>5</v>
       </c>
       <c r="H1170" s="0" t="s">
         <v>3220</v>
       </c>
     </row>
     <row r="1171" spans="1:8">
       <c r="A1171" s="0">
-        <v>19494</v>
+        <v>19493</v>
       </c>
       <c r="B1171" s="0" t="s">
         <v>3221</v>
       </c>
       <c r="C1171" s="0" t="s">
         <v>3222</v>
       </c>
       <c r="D1171" s="0" t="s">
-        <v>9</v>
+        <v>44</v>
       </c>
       <c r="E1171" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G1171" s="0">
-        <v>15.66</v>
+        <v>1.86</v>
       </c>
       <c r="H1171" s="0" t="s">
         <v>3223</v>
       </c>
     </row>
     <row r="1172" spans="1:8">
       <c r="A1172" s="0">
-        <v>18350</v>
+        <v>19494</v>
       </c>
       <c r="B1172" s="0" t="s">
         <v>3224</v>
       </c>
       <c r="C1172" s="0" t="s">
         <v>3225</v>
       </c>
       <c r="D1172" s="0" t="s">
-        <v>44</v>
+        <v>9</v>
       </c>
       <c r="E1172" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G1172" s="0">
-        <v>8.41</v>
+        <v>15.66</v>
       </c>
       <c r="H1172" s="0" t="s">
         <v>3226</v>
       </c>
     </row>
     <row r="1173" spans="1:8">
       <c r="A1173" s="0">
-        <v>18351</v>
+        <v>18350</v>
       </c>
       <c r="B1173" s="0" t="s">
         <v>3227</v>
       </c>
       <c r="C1173" s="0" t="s">
         <v>3228</v>
       </c>
       <c r="D1173" s="0" t="s">
-        <v>9</v>
+        <v>44</v>
       </c>
       <c r="E1173" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G1173" s="0">
-        <v>6.61</v>
+        <v>8.41</v>
       </c>
       <c r="H1173" s="0" t="s">
         <v>3229</v>
       </c>
     </row>
     <row r="1174" spans="1:8">
       <c r="A1174" s="0">
-        <v>24538</v>
+        <v>18351</v>
       </c>
       <c r="B1174" s="0" t="s">
         <v>3230</v>
       </c>
       <c r="C1174" s="0" t="s">
         <v>3231</v>
       </c>
       <c r="D1174" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1174" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G1174" s="0">
-        <v>17.48</v>
+        <v>6.61</v>
       </c>
       <c r="H1174" s="0" t="s">
         <v>3232</v>
       </c>
     </row>
     <row r="1175" spans="1:8">
       <c r="A1175" s="0">
-        <v>18353</v>
+        <v>24538</v>
       </c>
       <c r="B1175" s="0" t="s">
         <v>3233</v>
       </c>
       <c r="C1175" s="0" t="s">
         <v>3234</v>
       </c>
       <c r="D1175" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1175" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G1175" s="0">
-        <v>40.26</v>
+        <v>17.48</v>
       </c>
       <c r="H1175" s="0" t="s">
         <v>3235</v>
       </c>
     </row>
     <row r="1176" spans="1:8">
       <c r="A1176" s="0">
-        <v>26907</v>
+        <v>18353</v>
       </c>
       <c r="B1176" s="0" t="s">
         <v>3236</v>
       </c>
       <c r="C1176" s="0" t="s">
         <v>3237</v>
       </c>
       <c r="D1176" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1176" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="G1176" s="0">
+        <v>40.26</v>
+      </c>
+      <c r="H1176" s="0" t="s">
         <v>3238</v>
-      </c>
-[...4 lines deleted...]
-        <v>3239</v>
       </c>
     </row>
     <row r="1177" spans="1:8">
       <c r="A1177" s="0">
         <v>26907</v>
       </c>
       <c r="B1177" s="0" t="s">
+        <v>3239</v>
+      </c>
+      <c r="C1177" s="0" t="s">
         <v>3240</v>
       </c>
-      <c r="C1177" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D1177" s="0" t="s">
-        <v>456</v>
+        <v>9</v>
       </c>
       <c r="E1177" s="0" t="s">
-        <v>3238</v>
+        <v>3241</v>
       </c>
       <c r="G1177" s="0">
         <v>21.71</v>
       </c>
       <c r="H1177" s="0" t="s">
-        <v>3239</v>
+        <v>3242</v>
       </c>
     </row>
     <row r="1178" spans="1:8">
       <c r="A1178" s="0">
-        <v>26909</v>
+        <v>26907</v>
       </c>
       <c r="B1178" s="0" t="s">
+        <v>3243</v>
+      </c>
+      <c r="C1178" s="0" t="s">
+        <v>3240</v>
+      </c>
+      <c r="D1178" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="E1178" s="0" t="s">
         <v>3241</v>
       </c>
-      <c r="C1178" s="0" t="s">
+      <c r="G1178" s="0">
+        <v>21.71</v>
+      </c>
+      <c r="H1178" s="0" t="s">
         <v>3242</v>
-      </c>
-[...10 lines deleted...]
-        <v>3243</v>
       </c>
     </row>
     <row r="1179" spans="1:8">
       <c r="A1179" s="0">
         <v>26909</v>
       </c>
       <c r="B1179" s="0" t="s">
         <v>3244</v>
       </c>
       <c r="C1179" s="0" t="s">
-        <v>3242</v>
+        <v>3245</v>
       </c>
       <c r="D1179" s="0" t="s">
-        <v>456</v>
+        <v>9</v>
       </c>
       <c r="E1179" s="0" t="s">
-        <v>3238</v>
+        <v>3241</v>
       </c>
       <c r="G1179" s="0">
         <v>26.49</v>
       </c>
       <c r="H1179" s="0" t="s">
-        <v>3243</v>
+        <v>3246</v>
       </c>
     </row>
     <row r="1180" spans="1:8">
       <c r="A1180" s="0">
         <v>26909</v>
       </c>
       <c r="B1180" s="0" t="s">
+        <v>3247</v>
+      </c>
+      <c r="C1180" s="0" t="s">
         <v>3245</v>
       </c>
-      <c r="C1180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D1180" s="0" t="s">
-        <v>52</v>
+        <v>456</v>
       </c>
       <c r="E1180" s="0" t="s">
-        <v>3238</v>
+        <v>3241</v>
       </c>
       <c r="G1180" s="0">
         <v>26.49</v>
       </c>
       <c r="H1180" s="0" t="s">
-        <v>3243</v>
+        <v>3246</v>
       </c>
     </row>
     <row r="1181" spans="1:8">
       <c r="A1181" s="0">
-        <v>26910</v>
+        <v>26909</v>
       </c>
       <c r="B1181" s="0" t="s">
+        <v>3248</v>
+      </c>
+      <c r="C1181" s="0" t="s">
+        <v>3245</v>
+      </c>
+      <c r="D1181" s="0" t="s">
+        <v>52</v>
+      </c>
+      <c r="E1181" s="0" t="s">
+        <v>3241</v>
+      </c>
+      <c r="G1181" s="0">
+        <v>26.49</v>
+      </c>
+      <c r="H1181" s="0" t="s">
         <v>3246</v>
-      </c>
-[...13 lines deleted...]
-        <v>3248</v>
       </c>
     </row>
     <row r="1182" spans="1:8">
       <c r="A1182" s="0">
         <v>26910</v>
       </c>
       <c r="B1182" s="0" t="s">
         <v>3249</v>
       </c>
       <c r="C1182" s="0" t="s">
-        <v>3247</v>
+        <v>3250</v>
       </c>
       <c r="D1182" s="0" t="s">
-        <v>456</v>
+        <v>9</v>
       </c>
       <c r="E1182" s="0" t="s">
-        <v>3238</v>
+        <v>3241</v>
       </c>
       <c r="G1182" s="0">
         <v>18.22</v>
       </c>
       <c r="H1182" s="0" t="s">
-        <v>3248</v>
+        <v>3251</v>
       </c>
     </row>
     <row r="1183" spans="1:8">
       <c r="A1183" s="0">
-        <v>26913</v>
+        <v>26910</v>
       </c>
       <c r="B1183" s="0" t="s">
+        <v>3252</v>
+      </c>
+      <c r="C1183" s="0" t="s">
         <v>3250</v>
       </c>
-      <c r="C1183" s="0" t="s">
+      <c r="D1183" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="E1183" s="0" t="s">
+        <v>3241</v>
+      </c>
+      <c r="G1183" s="0">
+        <v>18.22</v>
+      </c>
+      <c r="H1183" s="0" t="s">
         <v>3251</v>
-      </c>
-[...10 lines deleted...]
-        <v>3252</v>
       </c>
     </row>
     <row r="1184" spans="1:8">
       <c r="A1184" s="0">
-        <v>26915</v>
+        <v>26913</v>
       </c>
       <c r="B1184" s="0" t="s">
         <v>3253</v>
       </c>
       <c r="C1184" s="0" t="s">
         <v>3254</v>
       </c>
       <c r="D1184" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1184" s="0" t="s">
-        <v>3238</v>
+        <v>3241</v>
       </c>
       <c r="G1184" s="0">
-        <v>278.89</v>
+        <v>153.69</v>
       </c>
       <c r="H1184" s="0" t="s">
         <v>3255</v>
       </c>
     </row>
     <row r="1185" spans="1:8">
       <c r="A1185" s="0">
-        <v>26916</v>
+        <v>26915</v>
       </c>
       <c r="B1185" s="0" t="s">
         <v>3256</v>
       </c>
       <c r="C1185" s="0" t="s">
         <v>3257</v>
       </c>
       <c r="D1185" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1185" s="0" t="s">
-        <v>3238</v>
+        <v>3241</v>
       </c>
       <c r="G1185" s="0">
-        <v>45.43</v>
+        <v>278.89</v>
       </c>
       <c r="H1185" s="0" t="s">
         <v>3258</v>
       </c>
     </row>
     <row r="1186" spans="1:8">
       <c r="A1186" s="0">
-        <v>26917</v>
+        <v>26916</v>
       </c>
       <c r="B1186" s="0" t="s">
         <v>3259</v>
       </c>
       <c r="C1186" s="0" t="s">
         <v>3260</v>
       </c>
       <c r="D1186" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E1186" s="0" t="s">
+        <v>3241</v>
+      </c>
+      <c r="G1186" s="0">
+        <v>45.43</v>
+      </c>
+      <c r="H1186" s="0" t="s">
         <v>3261</v>
-      </c>
-[...7 lines deleted...]
-        <v>3262</v>
       </c>
     </row>
     <row r="1187" spans="1:8">
       <c r="A1187" s="0">
         <v>26917</v>
       </c>
       <c r="B1187" s="0" t="s">
+        <v>3262</v>
+      </c>
+      <c r="C1187" s="0" t="s">
         <v>3263</v>
       </c>
-      <c r="C1187" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D1187" s="0" t="s">
-        <v>456</v>
+        <v>3264</v>
       </c>
       <c r="E1187" s="0" t="s">
-        <v>3238</v>
+        <v>3241</v>
       </c>
       <c r="G1187" s="0">
         <v>46.73</v>
       </c>
       <c r="H1187" s="0" t="s">
-        <v>3262</v>
+        <v>3265</v>
       </c>
     </row>
     <row r="1188" spans="1:8">
       <c r="A1188" s="0">
         <v>26917</v>
       </c>
       <c r="B1188" s="0" t="s">
-        <v>3264</v>
+        <v>3266</v>
       </c>
       <c r="C1188" s="0" t="s">
-        <v>3260</v>
+        <v>3263</v>
       </c>
       <c r="D1188" s="0" t="s">
-        <v>52</v>
+        <v>456</v>
       </c>
       <c r="E1188" s="0" t="s">
-        <v>3238</v>
+        <v>3241</v>
       </c>
       <c r="G1188" s="0">
         <v>46.73</v>
       </c>
       <c r="H1188" s="0" t="s">
-        <v>3262</v>
+        <v>3265</v>
       </c>
     </row>
     <row r="1189" spans="1:8">
       <c r="A1189" s="0">
-        <v>26918</v>
+        <v>26917</v>
       </c>
       <c r="B1189" s="0" t="s">
+        <v>3267</v>
+      </c>
+      <c r="C1189" s="0" t="s">
+        <v>3263</v>
+      </c>
+      <c r="D1189" s="0" t="s">
+        <v>52</v>
+      </c>
+      <c r="E1189" s="0" t="s">
+        <v>3241</v>
+      </c>
+      <c r="G1189" s="0">
+        <v>46.73</v>
+      </c>
+      <c r="H1189" s="0" t="s">
         <v>3265</v>
-      </c>
-[...13 lines deleted...]
-        <v>3267</v>
       </c>
     </row>
     <row r="1190" spans="1:8">
       <c r="A1190" s="0">
         <v>26918</v>
       </c>
       <c r="B1190" s="0" t="s">
         <v>3268</v>
       </c>
       <c r="C1190" s="0" t="s">
-        <v>3266</v>
+        <v>3269</v>
       </c>
       <c r="D1190" s="0" t="s">
-        <v>456</v>
+        <v>9</v>
       </c>
       <c r="E1190" s="0" t="s">
-        <v>3238</v>
+        <v>3241</v>
       </c>
       <c r="G1190" s="0">
         <v>133.24</v>
       </c>
       <c r="H1190" s="0" t="s">
-        <v>3267</v>
+        <v>3270</v>
       </c>
     </row>
     <row r="1191" spans="1:8">
       <c r="A1191" s="0">
         <v>26918</v>
       </c>
       <c r="B1191" s="0" t="s">
+        <v>3271</v>
+      </c>
+      <c r="C1191" s="0" t="s">
         <v>3269</v>
       </c>
-      <c r="C1191" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D1191" s="0" t="s">
-        <v>52</v>
+        <v>456</v>
       </c>
       <c r="E1191" s="0" t="s">
-        <v>3238</v>
+        <v>3241</v>
       </c>
       <c r="G1191" s="0">
         <v>133.24</v>
       </c>
       <c r="H1191" s="0" t="s">
-        <v>3267</v>
+        <v>3270</v>
       </c>
     </row>
     <row r="1192" spans="1:8">
       <c r="A1192" s="0">
-        <v>24540</v>
+        <v>26918</v>
       </c>
       <c r="B1192" s="0" t="s">
+        <v>3272</v>
+      </c>
+      <c r="C1192" s="0" t="s">
+        <v>3269</v>
+      </c>
+      <c r="D1192" s="0" t="s">
+        <v>52</v>
+      </c>
+      <c r="E1192" s="0" t="s">
+        <v>3241</v>
+      </c>
+      <c r="G1192" s="0">
+        <v>133.24</v>
+      </c>
+      <c r="H1192" s="0" t="s">
         <v>3270</v>
-      </c>
-[...13 lines deleted...]
-        <v>3272</v>
       </c>
     </row>
     <row r="1193" spans="1:8">
       <c r="A1193" s="0">
-        <v>18356</v>
+        <v>24540</v>
       </c>
       <c r="B1193" s="0" t="s">
         <v>3273</v>
       </c>
       <c r="C1193" s="0" t="s">
         <v>3274</v>
       </c>
       <c r="D1193" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1193" s="0" t="s">
         <v>2752</v>
       </c>
       <c r="G1193" s="0">
-        <v>11.41</v>
+        <v>38.7</v>
       </c>
       <c r="H1193" s="0" t="s">
         <v>3275</v>
       </c>
     </row>
     <row r="1194" spans="1:8">
       <c r="A1194" s="0">
-        <v>26924</v>
+        <v>18356</v>
       </c>
       <c r="B1194" s="0" t="s">
         <v>3276</v>
       </c>
       <c r="C1194" s="0" t="s">
         <v>3277</v>
       </c>
       <c r="D1194" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1194" s="0" t="s">
         <v>2752</v>
       </c>
       <c r="G1194" s="0">
-        <v>22.72</v>
+        <v>11.41</v>
       </c>
       <c r="H1194" s="0" t="s">
         <v>3278</v>
       </c>
     </row>
     <row r="1195" spans="1:8">
       <c r="A1195" s="0">
-        <v>24547</v>
+        <v>26924</v>
       </c>
       <c r="B1195" s="0" t="s">
         <v>3279</v>
       </c>
       <c r="C1195" s="0" t="s">
         <v>3280</v>
       </c>
       <c r="D1195" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1195" s="0" t="s">
-        <v>27</v>
+        <v>2752</v>
       </c>
       <c r="G1195" s="0">
-        <v>12.83</v>
+        <v>22.72</v>
       </c>
       <c r="H1195" s="0" t="s">
         <v>3281</v>
       </c>
     </row>
     <row r="1196" spans="1:8">
       <c r="A1196" s="0">
-        <v>19499</v>
+        <v>24547</v>
       </c>
       <c r="B1196" s="0" t="s">
         <v>3282</v>
       </c>
       <c r="C1196" s="0" t="s">
         <v>3283</v>
       </c>
       <c r="D1196" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1196" s="0" t="s">
         <v>27</v>
       </c>
       <c r="G1196" s="0">
-        <v>5.26</v>
+        <v>12.83</v>
       </c>
       <c r="H1196" s="0" t="s">
         <v>3284</v>
       </c>
     </row>
     <row r="1197" spans="1:8">
       <c r="A1197" s="0">
-        <v>26930</v>
+        <v>19499</v>
       </c>
       <c r="B1197" s="0" t="s">
         <v>3285</v>
       </c>
       <c r="C1197" s="0" t="s">
         <v>3286</v>
       </c>
       <c r="D1197" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1197" s="0" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
       <c r="G1197" s="0">
-        <v>4.15</v>
+        <v>5.26</v>
       </c>
       <c r="H1197" s="0" t="s">
         <v>3287</v>
       </c>
     </row>
     <row r="1198" spans="1:8">
       <c r="A1198" s="0">
-        <v>26929</v>
+        <v>26930</v>
       </c>
       <c r="B1198" s="0" t="s">
         <v>3288</v>
       </c>
       <c r="C1198" s="0" t="s">
         <v>3289</v>
       </c>
       <c r="D1198" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1198" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G1198" s="0">
-        <v>2.49</v>
+        <v>4.15</v>
       </c>
       <c r="H1198" s="0" t="s">
         <v>3290</v>
       </c>
     </row>
     <row r="1199" spans="1:8">
       <c r="A1199" s="0">
-        <v>18363</v>
+        <v>26929</v>
       </c>
       <c r="B1199" s="0" t="s">
         <v>3291</v>
       </c>
       <c r="C1199" s="0" t="s">
         <v>3292</v>
       </c>
       <c r="D1199" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1199" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G1199" s="0">
-        <v>14.74</v>
+        <v>2.49</v>
       </c>
       <c r="H1199" s="0" t="s">
         <v>3293</v>
       </c>
     </row>
     <row r="1200" spans="1:8">
       <c r="A1200" s="0">
-        <v>18366</v>
+        <v>18363</v>
       </c>
       <c r="B1200" s="0" t="s">
         <v>3294</v>
       </c>
       <c r="C1200" s="0" t="s">
         <v>3295</v>
       </c>
       <c r="D1200" s="0" t="s">
-        <v>22</v>
+        <v>9</v>
       </c>
       <c r="E1200" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G1200" s="0">
-        <v>12.41</v>
+        <v>14.74</v>
       </c>
       <c r="H1200" s="0" t="s">
         <v>3296</v>
       </c>
     </row>
     <row r="1201" spans="1:8">
       <c r="A1201" s="0">
-        <v>22165</v>
+        <v>18366</v>
       </c>
       <c r="B1201" s="0" t="s">
         <v>3297</v>
       </c>
       <c r="C1201" s="0" t="s">
         <v>3298</v>
       </c>
       <c r="D1201" s="0" t="s">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="E1201" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G1201" s="0">
-        <v>5.23</v>
+        <v>12.41</v>
       </c>
       <c r="H1201" s="0" t="s">
         <v>3299</v>
       </c>
     </row>
     <row r="1202" spans="1:8">
       <c r="A1202" s="0">
-        <v>24550</v>
+        <v>22165</v>
       </c>
       <c r="B1202" s="0" t="s">
         <v>3300</v>
       </c>
       <c r="C1202" s="0" t="s">
         <v>3301</v>
       </c>
       <c r="D1202" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1202" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G1202" s="0">
-        <v>3.74</v>
+        <v>5.23</v>
       </c>
       <c r="H1202" s="0" t="s">
         <v>3302</v>
       </c>
     </row>
     <row r="1203" spans="1:8">
       <c r="A1203" s="0">
-        <v>24552</v>
+        <v>24550</v>
       </c>
       <c r="B1203" s="0" t="s">
         <v>3303</v>
       </c>
       <c r="C1203" s="0" t="s">
         <v>3304</v>
       </c>
       <c r="D1203" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1203" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G1203" s="0">
-        <v>4.25</v>
+        <v>3.74</v>
       </c>
       <c r="H1203" s="0" t="s">
         <v>3305</v>
       </c>
     </row>
     <row r="1204" spans="1:8">
       <c r="A1204" s="0">
-        <v>19503</v>
+        <v>24552</v>
       </c>
       <c r="B1204" s="0" t="s">
         <v>3306</v>
       </c>
       <c r="C1204" s="0" t="s">
         <v>3307</v>
       </c>
       <c r="D1204" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1204" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G1204" s="0">
-        <v>0.79</v>
+        <v>4.25</v>
       </c>
       <c r="H1204" s="0" t="s">
         <v>3308</v>
       </c>
     </row>
     <row r="1205" spans="1:8">
       <c r="A1205" s="0">
-        <v>19501</v>
+        <v>19503</v>
       </c>
       <c r="B1205" s="0" t="s">
         <v>3309</v>
       </c>
       <c r="C1205" s="0" t="s">
         <v>3310</v>
       </c>
       <c r="D1205" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1205" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G1205" s="0">
-        <v>1.25</v>
+        <v>0.79</v>
       </c>
       <c r="H1205" s="0" t="s">
         <v>3311</v>
       </c>
     </row>
     <row r="1206" spans="1:8">
       <c r="A1206" s="0">
-        <v>26932</v>
+        <v>19501</v>
       </c>
       <c r="B1206" s="0" t="s">
         <v>3312</v>
       </c>
       <c r="C1206" s="0" t="s">
         <v>3313</v>
       </c>
       <c r="D1206" s="0" t="s">
-        <v>22</v>
+        <v>9</v>
       </c>
       <c r="E1206" s="0" t="s">
-        <v>2752</v>
+        <v>14</v>
       </c>
       <c r="G1206" s="0">
-        <v>2.63</v>
+        <v>1.25</v>
       </c>
       <c r="H1206" s="0" t="s">
         <v>3314</v>
       </c>
     </row>
     <row r="1207" spans="1:8">
       <c r="A1207" s="0">
-        <v>22168</v>
+        <v>26932</v>
       </c>
       <c r="B1207" s="0" t="s">
         <v>3315</v>
       </c>
       <c r="C1207" s="0" t="s">
         <v>3316</v>
       </c>
       <c r="D1207" s="0" t="s">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="E1207" s="0" t="s">
         <v>2752</v>
       </c>
       <c r="G1207" s="0">
-        <v>19.98</v>
+        <v>2.63</v>
       </c>
       <c r="H1207" s="0" t="s">
         <v>3317</v>
       </c>
     </row>
     <row r="1208" spans="1:8">
       <c r="A1208" s="0">
-        <v>18376</v>
+        <v>22168</v>
       </c>
       <c r="B1208" s="0" t="s">
         <v>3318</v>
       </c>
       <c r="C1208" s="0" t="s">
         <v>3319</v>
       </c>
       <c r="D1208" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1208" s="0" t="s">
-        <v>113</v>
+        <v>2752</v>
       </c>
       <c r="G1208" s="0">
-        <v>10.52</v>
+        <v>19.98</v>
       </c>
       <c r="H1208" s="0" t="s">
         <v>3320</v>
       </c>
     </row>
     <row r="1209" spans="1:8">
       <c r="A1209" s="0">
-        <v>18378</v>
+        <v>18376</v>
       </c>
       <c r="B1209" s="0" t="s">
         <v>3321</v>
       </c>
       <c r="C1209" s="0" t="s">
         <v>3322</v>
       </c>
       <c r="D1209" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1209" s="0" t="s">
         <v>113</v>
       </c>
       <c r="G1209" s="0">
-        <v>14.72</v>
+        <v>10.52</v>
       </c>
       <c r="H1209" s="0" t="s">
         <v>3323</v>
       </c>
     </row>
     <row r="1210" spans="1:8">
       <c r="A1210" s="0">
-        <v>18388</v>
+        <v>18378</v>
       </c>
       <c r="B1210" s="0" t="s">
         <v>3324</v>
       </c>
       <c r="C1210" s="0" t="s">
         <v>3325</v>
       </c>
       <c r="D1210" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1210" s="0" t="s">
-        <v>14</v>
+        <v>113</v>
       </c>
       <c r="G1210" s="0">
-        <v>8.07</v>
+        <v>14.72</v>
       </c>
       <c r="H1210" s="0" t="s">
         <v>3326</v>
       </c>
     </row>
     <row r="1211" spans="1:8">
       <c r="A1211" s="0">
-        <v>18389</v>
+        <v>18388</v>
       </c>
       <c r="B1211" s="0" t="s">
         <v>3327</v>
       </c>
       <c r="C1211" s="0" t="s">
         <v>3328</v>
       </c>
       <c r="D1211" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1211" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G1211" s="0">
-        <v>11.97</v>
+        <v>8.07</v>
       </c>
       <c r="H1211" s="0" t="s">
         <v>3329</v>
       </c>
     </row>
     <row r="1212" spans="1:8">
       <c r="A1212" s="0">
-        <v>29948</v>
+        <v>18389</v>
       </c>
       <c r="B1212" s="0" t="s">
         <v>3330</v>
       </c>
       <c r="C1212" s="0" t="s">
         <v>3331</v>
       </c>
       <c r="D1212" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1212" s="0" t="s">
-        <v>1430</v>
+        <v>14</v>
       </c>
       <c r="G1212" s="0">
-        <v>105</v>
+        <v>11.97</v>
       </c>
       <c r="H1212" s="0" t="s">
         <v>3332</v>
+      </c>
+    </row>
+    <row r="1213" spans="1:8">
+      <c r="A1213" s="0">
+        <v>29948</v>
+      </c>
+      <c r="B1213" s="0" t="s">
+        <v>3333</v>
+      </c>
+      <c r="C1213" s="0" t="s">
+        <v>3334</v>
+      </c>
+      <c r="D1213" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E1213" s="0" t="s">
+        <v>1430</v>
+      </c>
+      <c r="G1213" s="0">
+        <v>105</v>
+      </c>
+      <c r="H1213" s="0" t="s">
+        <v>3335</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">