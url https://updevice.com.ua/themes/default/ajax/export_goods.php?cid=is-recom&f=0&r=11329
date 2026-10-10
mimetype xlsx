--- v1 (2026-10-10)
+++ v2 (2026-10-10)
@@ -13177,51 +13177,51 @@
       </c>
       <c r="G121" s="0">
         <v>4.43</v>
       </c>
       <c r="H121" s="0" t="s">
         <v>363</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122" s="0">
         <v>13718</v>
       </c>
       <c r="B122" s="0" t="s">
         <v>364</v>
       </c>
       <c r="C122" s="0" t="s">
         <v>365</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G122" s="0">
-        <v>3.33</v>
+        <v>3.56</v>
       </c>
       <c r="H122" s="0" t="s">
         <v>366</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123" s="0">
         <v>13721</v>
       </c>
       <c r="B123" s="0" t="s">
         <v>367</v>
       </c>
       <c r="C123" s="0" t="s">
         <v>368</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G123" s="0">
         <v>11.42</v>
       </c>
       <c r="H123" s="0" t="s">
@@ -13476,51 +13476,51 @@
       </c>
       <c r="G134" s="0">
         <v>4.01</v>
       </c>
       <c r="H134" s="0" t="s">
         <v>402</v>
       </c>
     </row>
     <row r="135" spans="1:8">
       <c r="A135" s="0">
         <v>13825</v>
       </c>
       <c r="B135" s="0" t="s">
         <v>403</v>
       </c>
       <c r="C135" s="0" t="s">
         <v>404</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G135" s="0">
-        <v>6.33</v>
+        <v>7.01</v>
       </c>
       <c r="H135" s="0" t="s">
         <v>405</v>
       </c>
     </row>
     <row r="136" spans="1:8">
       <c r="A136" s="0">
         <v>13827</v>
       </c>
       <c r="B136" s="0" t="s">
         <v>406</v>
       </c>
       <c r="C136" s="0" t="s">
         <v>407</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G136" s="0">
         <v>8.390000000000001</v>
       </c>
       <c r="H136" s="0" t="s">
@@ -27091,51 +27091,51 @@
       </c>
       <c r="G727" s="0">
         <v>8.050000000000001</v>
       </c>
       <c r="H727" s="0" t="s">
         <v>1975</v>
       </c>
     </row>
     <row r="728" spans="1:8">
       <c r="A728" s="0">
         <v>18245</v>
       </c>
       <c r="B728" s="0" t="s">
         <v>1976</v>
       </c>
       <c r="C728" s="0" t="s">
         <v>1977</v>
       </c>
       <c r="D728" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E728" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G728" s="0">
-        <v>38.56</v>
+        <v>40.04</v>
       </c>
       <c r="H728" s="0" t="s">
         <v>1978</v>
       </c>
     </row>
     <row r="729" spans="1:8">
       <c r="A729" s="0">
         <v>26566</v>
       </c>
       <c r="B729" s="0" t="s">
         <v>1979</v>
       </c>
       <c r="C729" s="0" t="s">
         <v>1980</v>
       </c>
       <c r="D729" s="0" t="s">
         <v>1981</v>
       </c>
       <c r="E729" s="0" t="s">
         <v>53</v>
       </c>
       <c r="G729" s="0">
         <v>11.77</v>
       </c>
       <c r="H729" s="0" t="s">
@@ -29297,74 +29297,74 @@
       </c>
       <c r="G823" s="0">
         <v>8.720000000000001</v>
       </c>
       <c r="H823" s="0" t="s">
         <v>2240</v>
       </c>
     </row>
     <row r="824" spans="1:8">
       <c r="A824" s="0">
         <v>22037</v>
       </c>
       <c r="B824" s="0" t="s">
         <v>2241</v>
       </c>
       <c r="C824" s="0" t="s">
         <v>2242</v>
       </c>
       <c r="D824" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E824" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G824" s="0">
-        <v>5.57</v>
+        <v>5.94</v>
       </c>
       <c r="H824" s="0" t="s">
         <v>2243</v>
       </c>
     </row>
     <row r="825" spans="1:8">
       <c r="A825" s="0">
         <v>22037</v>
       </c>
       <c r="B825" s="0" t="s">
         <v>2244</v>
       </c>
       <c r="C825" s="0" t="s">
         <v>2242</v>
       </c>
       <c r="D825" s="0" t="s">
         <v>22</v>
       </c>
       <c r="E825" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G825" s="0">
-        <v>5.57</v>
+        <v>5.94</v>
       </c>
       <c r="H825" s="0" t="s">
         <v>2243</v>
       </c>
     </row>
     <row r="826" spans="1:8">
       <c r="A826" s="0">
         <v>24103</v>
       </c>
       <c r="B826" s="0" t="s">
         <v>2245</v>
       </c>
       <c r="C826" s="0" t="s">
         <v>2246</v>
       </c>
       <c r="D826" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E826" s="0" t="s">
         <v>53</v>
       </c>
       <c r="G826" s="0">
         <v>32.56</v>
       </c>
       <c r="H826" s="0" t="s">
@@ -33759,51 +33759,51 @@
       </c>
       <c r="G1017" s="0">
         <v>12.69</v>
       </c>
       <c r="H1017" s="0" t="s">
         <v>2777</v>
       </c>
     </row>
     <row r="1018" spans="1:8">
       <c r="A1018" s="0">
         <v>17597</v>
       </c>
       <c r="B1018" s="0" t="s">
         <v>2778</v>
       </c>
       <c r="C1018" s="0" t="s">
         <v>2779</v>
       </c>
       <c r="D1018" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1018" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G1018" s="0">
-        <v>17.23</v>
+        <v>17.48</v>
       </c>
       <c r="H1018" s="0" t="s">
         <v>2780</v>
       </c>
     </row>
     <row r="1019" spans="1:8">
       <c r="A1019" s="0">
         <v>26793</v>
       </c>
       <c r="B1019" s="0" t="s">
         <v>2781</v>
       </c>
       <c r="C1019" s="0" t="s">
         <v>2782</v>
       </c>
       <c r="D1019" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1019" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G1019" s="0">
         <v>111.37</v>
       </c>
       <c r="H1019" s="0" t="s">
@@ -34794,51 +34794,51 @@
       </c>
       <c r="G1062" s="0">
         <v>37.1</v>
       </c>
       <c r="H1062" s="0" t="s">
         <v>2906</v>
       </c>
     </row>
     <row r="1063" spans="1:8">
       <c r="A1063" s="0">
         <v>22115</v>
       </c>
       <c r="B1063" s="0" t="s">
         <v>2907</v>
       </c>
       <c r="C1063" s="0" t="s">
         <v>2908</v>
       </c>
       <c r="D1063" s="0" t="s">
         <v>341</v>
       </c>
       <c r="E1063" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G1063" s="0">
-        <v>9.710000000000001</v>
+        <v>10.43</v>
       </c>
       <c r="H1063" s="0" t="s">
         <v>2909</v>
       </c>
     </row>
     <row r="1064" spans="1:8">
       <c r="A1064" s="0">
         <v>22116</v>
       </c>
       <c r="B1064" s="0" t="s">
         <v>2910</v>
       </c>
       <c r="C1064" s="0" t="s">
         <v>2911</v>
       </c>
       <c r="D1064" s="0" t="s">
         <v>341</v>
       </c>
       <c r="E1064" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G1064" s="0">
         <v>12.82</v>
       </c>
       <c r="H1064" s="0" t="s">