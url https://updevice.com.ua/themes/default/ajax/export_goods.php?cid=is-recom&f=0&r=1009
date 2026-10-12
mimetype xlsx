--- v1 (2026-10-11)
+++ v2 (2026-10-12)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="3321">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="3333">
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
     <t>Посилання</t>
   </si>
   <si>
     <t>000005235</t>
   </si>
   <si>
@@ -3899,51 +3899,51 @@
   <si>
     <t>000008870</t>
   </si>
   <si>
     <t>Захисне скло JOYROOM для камери iPhone13 Pro / 13 Pro Max Tri - Lens Protector JR-PF861</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/apple-28/zaschitnoe-steklo-joyroom-dlya-kameryi-iphone13-pro-13-pro-max-tri-lens-protector-jr-pf861/</t>
   </si>
   <si>
     <t>000008884</t>
   </si>
   <si>
     <t>Миша XTRIKE ME Gaming Backlight GM-515</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-me-gaming-backlight-gm-515/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008888</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC13 RGB |USB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc13-rgb-usb-/</t>
   </si>
   <si>
     <t>000008898</t>
   </si>
   <si>
     <t>Навушники Bluetooth USAMS TWS Earbuds LX08 |BT5.0, 30/300mAh, 4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-tws-18/naushniki-bluetooth-usams-tws-earbuds-lx08-bt5-0-30-300mah-4h-/</t>
   </si>
   <si>
     <t>000008917</t>
   </si>
   <si>
     <t>УМБ HOCO Electric fully compatible power bank J86B 60000mAh |4USB/Lightning/Type-C, PD/QC, 20W/5A|</t>
   </si>
@@ -4907,60 +4907,60 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009661</t>
   </si>
   <si>
     <t>Кабель HOCO HDTV 2.0 male-to-male 4K HD US08 (1M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabeli-lan-hdmi-44/kabel-hoco-hdtv-2-0-male-to-male-4k-hd-us08-1m-/</t>
   </si>
   <si>
     <t>000009662</t>
   </si>
   <si>
     <t>Кабель HOCO HDTV 2.0 male-to-male 4K HD US08 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabeli-lan-hdmi-44/kabel-hoco-hdtv-2-0-male-to-male-4k-hd-us08-2m-/</t>
   </si>
   <si>
     <t>000009663</t>
   </si>
   <si>
     <t>Кабель HOCO HDTV 2.0 male-to-male 4K HD US08 (3M)</t>
   </si>
@@ -6440,51 +6440,51 @@
   <si>
     <t>000010835</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Handy aluminum alloy anti-shake live broadcast holder K22 |L 1.75m, BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-handy-aluminum-alloy-anti-shake-live-broadcast-holder-k22-l-1-75m-bt-/</t>
   </si>
   <si>
     <t>000010848</t>
   </si>
   <si>
     <t>Акустика-караоке HOCO Flame light BT speaker DS53 |BT5.0, TWS, TF/USB/AUX, 40Wx2 (120W Max), 3H, 2mic, remorte|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-karaoke-hoco-flame-light-bt-speaker-ds53-bt5-0-tws-tf-usb-aux-40wx2-120w-max-3h-2mic-remorte-/</t>
   </si>
   <si>
     <t>000010850</t>
   </si>
   <si>
     <t>Куллер для Ноутбука HOCO Cool RGB notebook cooling stand DH19 |360x255x28mm, 17", 2usb, 10 RGB Modes|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-dlya-noutbuka-hoco-cool-rgb-notebook-cooling-stand-dh19-360x255x28mm-17-2usb-10-rgb-modes-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-cool-rgb-notebook-cooling-stand-dh19-360x255x28mm-17-2usb-10-rgb-modes-/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
   </si>
   <si>
     <t>000010855</t>
   </si>
   <si>
     <t>Тримач Baseus GoTrip Series Bike Phone Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount/</t>
   </si>
   <si>
     <t>000010874</t>
   </si>
   <si>
     <t>Кабель Baseus Tungsten Gold Fast Charging Data Cable Type-C to Type-C |240W, PD3.1, 1m|</t>
   </si>
@@ -6731,50 +6731,59 @@
   <si>
     <t>https://updevice.com.ua/ua/apple-28/chehol-hoco-dlya-iphone-16-pro-max-rotating-magnetic-case-as1-/</t>
   </si>
   <si>
     <t>000011077</t>
   </si>
   <si>
     <t>Тримач універсальний HOCO Bamboo lazy stand HD10 |985mm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-universalnyiy-hoco-bamboo-lazy-stand-hd10-985mm-/</t>
   </si>
   <si>
     <t>000011107</t>
   </si>
   <si>
     <t>000011083</t>
   </si>
   <si>
     <t>УМБ Borofone Magnifico fully compatible power bank BJ66B 60000mAh |2USB/Type-C, PD/QC, 22.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-magnifico-fully-compatible-power-bank-bj66-60000mah-2usb-type-c-pd-qc-22-5w-/</t>
   </si>
   <si>
+    <t>000011093</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO Monnlight RGB notebook cooling holder DH20 |10RGB Mode, 7 level, 2USB|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-monnlight-rgb-notebook-cooling-holder-dh20-10rgb-mode-7-level-2usb-/</t>
+  </si>
+  <si>
     <t>000011100</t>
   </si>
   <si>
     <t>Кабель HOCO lightning Assistant silicone charging data cable X101 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-assistant-silicone-charging-data-cable-x101-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012510</t>
   </si>
   <si>
     <t>000011097</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Assistant silicone charging data cable X101 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-assistant-silicone-charging-data-cable-x101-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011098</t>
   </si>
   <si>
     <t>000011116</t>
@@ -7190,60 +7199,60 @@
   <si>
     <t>000011470</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Sherkhan magnetic aluminum alloy live broadcast holder K25 |BT5.2, 60-105mm, 2h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-sherkhan-magnetic-aluminum-alloy-live-broadcast-holder-k25-bt5-2-60-105mm-2h-/</t>
   </si>
   <si>
     <t>000011468</t>
   </si>
   <si>
     <t>Термометр HOCO Indoor electronic hygrothermometer HX40 |12 Months|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termometr-hoco-indoor-electronic-hygrothermometer-hx40-12-months-/</t>
   </si>
   <si>
     <t>000011501</t>
   </si>
   <si>
     <t>Кулер для ноутбука MEETION Gaming Cooling Pad CP4040 |9-17"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-gaming-cooling-pad-cp4040-9-17-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-gaming-cooling-pad-cp4040-9-17-/</t>
   </si>
   <si>
     <t>000011502</t>
   </si>
   <si>
     <t>Кулер для ноутбука MEETION Gaming Cooling Pad CP5050 |9-19"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-gaming-cooling-pad-cp5050-9-17-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-gaming-cooling-pad-cp5050-9-17-/</t>
   </si>
   <si>
     <t>000011479</t>
   </si>
   <si>
     <t>Миша MEETION 2.4G+Bluetooth Dual Mode gaming mouse BTM002 |1000-1200-1600dpi, 6keys, Type-C Charging, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-2-4g-bluetooth-dual-mode-gaming-mouse-btm002-1000-1200-1600dpi-6keys-type-c-charging-rgb-/</t>
   </si>
   <si>
     <t>000011485</t>
   </si>
   <si>
     <t>Миша MEETION RGB Circulation Backlit Gaming Mouse GM23_2023 |7 Keys, 12800dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-circulation-backlit-gaming-mouse-gm23-2023-7-keys-12800dpi-/</t>
   </si>
   <si>
     <t>000011486</t>
   </si>
   <si>
     <t>Миша MEETION Wired+2.4G+Bluetooth Gaming mouse GW24 |6 Keys, 8000dpi, 30-60h, RGB|</t>
   </si>
@@ -7310,84 +7319,93 @@
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
+    <t>000011545</t>
+  </si>
+  <si>
+    <t>WiFi Adapter HOCO Portable WiFi HI40 (Europe Asia and Africa) |2.4GHz (WIFI 6), 150Mbps, Micro SIM|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/routeryi-wifi-adapteryi-149/wifi-adapter-hoco-portable-wifi-hi40-europe-asia-and-africa-2-4ghz-wifi-6-150mbps-micro-sim-/</t>
+  </si>
+  <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011568</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE Me Wired Speaker SK-605 |AUX+USB, RGB, 3W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-wired-speaker-sk-605-aux-usb-rgb-3w-/</t>
   </si>
   <si>
     <t>000011569</t>
   </si>
   <si>
     <t>Кулер XTRIKE Me Cooling Fan FN-813 |9-15,6", 2USB, 5 Fans|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-cooling-fan-fn-813-9-15-6-2usb-5-fans-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-cooling-fan-fn-813-9-15-6-2usb-5-fans-/</t>
   </si>
   <si>
     <t>000011578</t>
   </si>
   <si>
     <t>Навушники Onikuma Headset Headworn B100 |BT5.3/2.4G, Type-C, PS4/PS5/PC/Mac/iOS/Android, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-onikuma-headset-headworn-b100-bt5-3-2-4g-type-c-ps4-ps5-pc-mac-ios-android-rgb-/</t>
   </si>
   <si>
     <t>000011581</t>
   </si>
   <si>
     <t>Навушники Onikuma Headworn Three Mode Headset B2 |BT5.3/2.4G/Type-C, 25H|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-onikuma-headworn-three-mode-headset-b2-bt5-3-2-4g-type-c-25h-/</t>
   </si>
   <si>
     <t>000011583</t>
   </si>
   <si>
     <t>Навушники Onikuma Noise Cancelling Headphone Wired Game Headset X12 |USB+3.5mm, RGB|</t>
   </si>
@@ -7994,50 +8012,59 @@
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
   </si>
   <si>
     <t>000012017</t>
   </si>
   <si>
     <t>Миша ігрова HOCO Dixon RGB dual-mode wireless mouse (rechargeable version) GM40 |BT/2.4G, 7 Keys|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-hoco-dixon-rgb-dual-mode-wireless-mouse-rechargeable-version-gm40-bt-2-4g-7-keys-/</t>
   </si>
   <si>
     <t>000012018</t>
   </si>
   <si>
     <t>000012016</t>
   </si>
   <si>
     <t>Ігровий контроллер HOCO Cool Play Multi-function PS4 wireless gamepad DGM01 |6 axis Gyroscope|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-kontroller-hoco-cool-play-multi-function-ps4-wireless-gamepad-dgm01-6-axis-gyroscope-/</t>
   </si>
   <si>
+    <t>000012019</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO RGB notebook multi-fan cooling stand DH26 |10RGB Mode, 8 fans, 2USB, 17"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-rgb-notebook-multi-fan-cooling-stand-dh26-10rgb-mode-8-fans-2usb-17-/</t>
+  </si>
+  <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012029</t>
   </si>
   <si>
     <t>Акустика-караоке XO-F70 Large Portable Party Speaker |40W, BT5.0, USB/TF, 4-10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-karaoke-xo-f70-large-portable-party-speaker-40w-bt5-0-usb-tf-4-10h-/</t>
   </si>
   <si>
     <t>000012033</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
@@ -8310,50 +8337,59 @@
     <t>000012208</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost (keychain) E91J</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-keychain-e91j/</t>
   </si>
   <si>
     <t>000012213</t>
   </si>
   <si>
     <t>Акустика HOCO Smart sound sports BT speaker HC32 ipx4 |BT5.4/AUX/USB/TF/FM, 20W, TWS, 4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-hoco-smart-sound-sports-bt-speaker-hc32-ipx4-bt5-4-aux-usb-tf-fm-20w-tws-4h-/</t>
   </si>
   <si>
     <t>000012222</t>
   </si>
   <si>
     <t>Ігровий контролер HOCO Phoenix PS4/PC wireless game controller GA1 |8h, BT4.2, 3.5mm, Trackpad, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-kontroller-hoco-phoenix-ps4-pc-wireless-game-controller-ga1-8h-bt4-2-3-5mm-trackpad-rgb-/</t>
+  </si>
+  <si>
+    <t>000012224</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO Jade laptop cooling stand GA4 |12-17", RGB, 7 level, 2 Fans|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-jade-laptop-cooling-stand-ga4-12-17-rgb-7-level-2-fans-/</t>
   </si>
   <si>
     <t>000012225</t>
   </si>
   <si>
     <t>Цифрова фото-відео камера HOCO DV210 Mini digital camera |1080P, 1MP|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/tsifrovaya-foto-video-kamera-hoco-dv210-mini-digital-camera-1080p-1mp-/</t>
   </si>
   <si>
     <t>000012235</t>
   </si>
   <si>
     <t>Акустика HOCO Magnificent BT speaker DS50 |BT5.3, USB/AUX/TF, 50W, 7h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-hoco-magnificent-bt-speaker-ds50-bt5-3-fm-usb-aux-tf-50w-7h-/</t>
   </si>
   <si>
     <t>000012241</t>
   </si>
   <si>
     <t>Набір Meetion Wireless Combo ikey C230 2-in-1 (keyboard+mouse) |BT/2.4G| (UA/ru/EN Layouts)</t>
   </si>
@@ -10321,51 +10357,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H1208"/>
+  <dimension ref="A1:H1212"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="6" max="6" width="0" customWidth="true" style="0"/>
     <col min="7" max="7" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="25.85083" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
@@ -29237,8901 +29273,8993 @@
     <row r="823" spans="1:8">
       <c r="A823" s="0">
         <v>24104</v>
       </c>
       <c r="B823" s="0" t="s">
         <v>2236</v>
       </c>
       <c r="C823" s="0" t="s">
         <v>2237</v>
       </c>
       <c r="D823" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E823" s="0" t="s">
         <v>53</v>
       </c>
       <c r="G823" s="0">
         <v>37.25</v>
       </c>
       <c r="H823" s="0" t="s">
         <v>2238</v>
       </c>
     </row>
     <row r="824" spans="1:8">
       <c r="A824" s="0">
-        <v>19248</v>
+        <v>17312</v>
       </c>
       <c r="B824" s="0" t="s">
         <v>2239</v>
       </c>
       <c r="C824" s="0" t="s">
         <v>2240</v>
       </c>
       <c r="D824" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E824" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G824" s="0">
-        <v>0.83</v>
+        <v>25.22</v>
       </c>
       <c r="H824" s="0" t="s">
         <v>2241</v>
       </c>
     </row>
     <row r="825" spans="1:8">
       <c r="A825" s="0">
         <v>19248</v>
       </c>
       <c r="B825" s="0" t="s">
         <v>2242</v>
       </c>
       <c r="C825" s="0" t="s">
-        <v>2240</v>
+        <v>2243</v>
       </c>
       <c r="D825" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E825" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G825" s="0">
         <v>0.83</v>
       </c>
       <c r="H825" s="0" t="s">
-        <v>2241</v>
+        <v>2244</v>
       </c>
     </row>
     <row r="826" spans="1:8">
       <c r="A826" s="0">
-        <v>19246</v>
+        <v>19248</v>
       </c>
       <c r="B826" s="0" t="s">
+        <v>2245</v>
+      </c>
+      <c r="C826" s="0" t="s">
         <v>2243</v>
       </c>
-      <c r="C826" s="0" t="s">
+      <c r="D826" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E826" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="G826" s="0">
+        <v>0.83</v>
+      </c>
+      <c r="H826" s="0" t="s">
         <v>2244</v>
-      </c>
-[...10 lines deleted...]
-        <v>2245</v>
       </c>
     </row>
     <row r="827" spans="1:8">
       <c r="A827" s="0">
         <v>19246</v>
       </c>
       <c r="B827" s="0" t="s">
         <v>2246</v>
       </c>
       <c r="C827" s="0" t="s">
-        <v>2244</v>
+        <v>2247</v>
       </c>
       <c r="D827" s="0" t="s">
-        <v>44</v>
+        <v>9</v>
       </c>
       <c r="E827" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G827" s="0">
         <v>0.71</v>
       </c>
       <c r="H827" s="0" t="s">
-        <v>2245</v>
+        <v>2248</v>
       </c>
     </row>
     <row r="828" spans="1:8">
       <c r="A828" s="0">
-        <v>19255</v>
+        <v>19246</v>
       </c>
       <c r="B828" s="0" t="s">
+        <v>2249</v>
+      </c>
+      <c r="C828" s="0" t="s">
         <v>2247</v>
       </c>
-      <c r="C828" s="0" t="s">
+      <c r="D828" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="E828" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="G828" s="0">
+        <v>0.71</v>
+      </c>
+      <c r="H828" s="0" t="s">
         <v>2248</v>
-      </c>
-[...10 lines deleted...]
-        <v>2249</v>
       </c>
     </row>
     <row r="829" spans="1:8">
       <c r="A829" s="0">
-        <v>24113</v>
+        <v>19255</v>
       </c>
       <c r="B829" s="0" t="s">
         <v>2250</v>
       </c>
       <c r="C829" s="0" t="s">
         <v>2251</v>
       </c>
       <c r="D829" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E829" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G829" s="0">
-        <v>3.28</v>
+        <v>1.93</v>
       </c>
       <c r="H829" s="0" t="s">
         <v>2252</v>
       </c>
     </row>
     <row r="830" spans="1:8">
       <c r="A830" s="0">
-        <v>24114</v>
+        <v>24113</v>
       </c>
       <c r="B830" s="0" t="s">
         <v>2253</v>
       </c>
       <c r="C830" s="0" t="s">
         <v>2254</v>
       </c>
       <c r="D830" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E830" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G830" s="0">
-        <v>2.39</v>
+        <v>3.28</v>
       </c>
       <c r="H830" s="0" t="s">
         <v>2255</v>
       </c>
     </row>
     <row r="831" spans="1:8">
       <c r="A831" s="0">
-        <v>24117</v>
+        <v>24114</v>
       </c>
       <c r="B831" s="0" t="s">
         <v>2256</v>
       </c>
       <c r="C831" s="0" t="s">
         <v>2257</v>
       </c>
       <c r="D831" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E831" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G831" s="0">
-        <v>2.18</v>
+        <v>2.39</v>
       </c>
       <c r="H831" s="0" t="s">
         <v>2258</v>
       </c>
     </row>
     <row r="832" spans="1:8">
       <c r="A832" s="0">
-        <v>24120</v>
+        <v>24117</v>
       </c>
       <c r="B832" s="0" t="s">
         <v>2259</v>
       </c>
       <c r="C832" s="0" t="s">
         <v>2260</v>
       </c>
       <c r="D832" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E832" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G832" s="0">
-        <v>2.28</v>
+        <v>2.18</v>
       </c>
       <c r="H832" s="0" t="s">
         <v>2261</v>
       </c>
     </row>
     <row r="833" spans="1:8">
       <c r="A833" s="0">
-        <v>24122</v>
+        <v>24120</v>
       </c>
       <c r="B833" s="0" t="s">
         <v>2262</v>
       </c>
       <c r="C833" s="0" t="s">
         <v>2263</v>
       </c>
       <c r="D833" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E833" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G833" s="0">
-        <v>3.54</v>
+        <v>2.28</v>
       </c>
       <c r="H833" s="0" t="s">
         <v>2264</v>
       </c>
     </row>
     <row r="834" spans="1:8">
       <c r="A834" s="0">
-        <v>24124</v>
+        <v>24122</v>
       </c>
       <c r="B834" s="0" t="s">
         <v>2265</v>
       </c>
       <c r="C834" s="0" t="s">
         <v>2266</v>
       </c>
       <c r="D834" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E834" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G834" s="0">
-        <v>7.71</v>
+        <v>3.54</v>
       </c>
       <c r="H834" s="0" t="s">
         <v>2267</v>
       </c>
     </row>
     <row r="835" spans="1:8">
       <c r="A835" s="0">
-        <v>24126</v>
+        <v>24124</v>
       </c>
       <c r="B835" s="0" t="s">
         <v>2268</v>
       </c>
       <c r="C835" s="0" t="s">
         <v>2269</v>
       </c>
       <c r="D835" s="0" t="s">
-        <v>209</v>
+        <v>9</v>
       </c>
       <c r="E835" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G835" s="0">
-        <v>16.77</v>
+        <v>7.71</v>
       </c>
       <c r="H835" s="0" t="s">
         <v>2270</v>
       </c>
     </row>
     <row r="836" spans="1:8">
       <c r="A836" s="0">
         <v>24126</v>
       </c>
       <c r="B836" s="0" t="s">
         <v>2271</v>
       </c>
       <c r="C836" s="0" t="s">
-        <v>2269</v>
+        <v>2272</v>
       </c>
       <c r="D836" s="0" t="s">
-        <v>1646</v>
+        <v>209</v>
       </c>
       <c r="E836" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G836" s="0">
         <v>16.77</v>
       </c>
       <c r="H836" s="0" t="s">
-        <v>2270</v>
+        <v>2273</v>
       </c>
     </row>
     <row r="837" spans="1:8">
       <c r="A837" s="0">
-        <v>22041</v>
+        <v>24126</v>
       </c>
       <c r="B837" s="0" t="s">
+        <v>2274</v>
+      </c>
+      <c r="C837" s="0" t="s">
         <v>2272</v>
       </c>
-      <c r="C837" s="0" t="s">
+      <c r="D837" s="0" t="s">
+        <v>1646</v>
+      </c>
+      <c r="E837" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="G837" s="0">
+        <v>16.77</v>
+      </c>
+      <c r="H837" s="0" t="s">
         <v>2273</v>
-      </c>
-[...10 lines deleted...]
-        <v>2274</v>
       </c>
     </row>
     <row r="838" spans="1:8">
       <c r="A838" s="0">
-        <v>17326</v>
+        <v>22041</v>
       </c>
       <c r="B838" s="0" t="s">
         <v>2275</v>
       </c>
       <c r="C838" s="0" t="s">
         <v>2276</v>
       </c>
       <c r="D838" s="0" t="s">
-        <v>44</v>
+        <v>341</v>
       </c>
       <c r="E838" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G838" s="0">
-        <v>19.43</v>
+        <v>13.17</v>
       </c>
       <c r="H838" s="0" t="s">
         <v>2277</v>
       </c>
     </row>
     <row r="839" spans="1:8">
       <c r="A839" s="0">
-        <v>17330</v>
+        <v>17326</v>
       </c>
       <c r="B839" s="0" t="s">
         <v>2278</v>
       </c>
       <c r="C839" s="0" t="s">
         <v>2279</v>
       </c>
       <c r="D839" s="0" t="s">
-        <v>9</v>
+        <v>44</v>
       </c>
       <c r="E839" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G839" s="0">
-        <v>53.5</v>
+        <v>19.43</v>
       </c>
       <c r="H839" s="0" t="s">
         <v>2280</v>
       </c>
     </row>
     <row r="840" spans="1:8">
       <c r="A840" s="0">
-        <v>17335</v>
+        <v>17330</v>
       </c>
       <c r="B840" s="0" t="s">
         <v>2281</v>
       </c>
       <c r="C840" s="0" t="s">
         <v>2282</v>
       </c>
       <c r="D840" s="0" t="s">
-        <v>44</v>
+        <v>9</v>
       </c>
       <c r="E840" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G840" s="0">
-        <v>56.05</v>
+        <v>53.5</v>
       </c>
       <c r="H840" s="0" t="s">
         <v>2283</v>
       </c>
     </row>
     <row r="841" spans="1:8">
       <c r="A841" s="0">
-        <v>17333</v>
+        <v>17335</v>
       </c>
       <c r="B841" s="0" t="s">
         <v>2284</v>
       </c>
       <c r="C841" s="0" t="s">
         <v>2285</v>
       </c>
       <c r="D841" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="E841" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G841" s="0">
-        <v>23.91</v>
+        <v>56.05</v>
       </c>
       <c r="H841" s="0" t="s">
         <v>2286</v>
       </c>
     </row>
     <row r="842" spans="1:8">
       <c r="A842" s="0">
-        <v>26668</v>
+        <v>17333</v>
       </c>
       <c r="B842" s="0" t="s">
         <v>2287</v>
       </c>
       <c r="C842" s="0" t="s">
         <v>2288</v>
       </c>
       <c r="D842" s="0" t="s">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="E842" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G842" s="0">
-        <v>15.23</v>
+        <v>23.91</v>
       </c>
       <c r="H842" s="0" t="s">
         <v>2289</v>
       </c>
     </row>
     <row r="843" spans="1:8">
       <c r="A843" s="0">
         <v>26668</v>
       </c>
       <c r="B843" s="0" t="s">
         <v>2290</v>
       </c>
       <c r="C843" s="0" t="s">
-        <v>2288</v>
+        <v>2291</v>
       </c>
       <c r="D843" s="0" t="s">
-        <v>209</v>
+        <v>9</v>
       </c>
       <c r="E843" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G843" s="0">
         <v>15.23</v>
       </c>
       <c r="H843" s="0" t="s">
-        <v>2289</v>
+        <v>2292</v>
       </c>
     </row>
     <row r="844" spans="1:8">
       <c r="A844" s="0">
-        <v>22042</v>
+        <v>26668</v>
       </c>
       <c r="B844" s="0" t="s">
+        <v>2293</v>
+      </c>
+      <c r="C844" s="0" t="s">
         <v>2291</v>
       </c>
-      <c r="C844" s="0" t="s">
+      <c r="D844" s="0" t="s">
+        <v>209</v>
+      </c>
+      <c r="E844" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="G844" s="0">
+        <v>15.23</v>
+      </c>
+      <c r="H844" s="0" t="s">
         <v>2292</v>
-      </c>
-[...10 lines deleted...]
-        <v>2293</v>
       </c>
     </row>
     <row r="845" spans="1:8">
       <c r="A845" s="0">
-        <v>24131</v>
+        <v>22042</v>
       </c>
       <c r="B845" s="0" t="s">
         <v>2294</v>
       </c>
       <c r="C845" s="0" t="s">
         <v>2295</v>
       </c>
       <c r="D845" s="0" t="s">
-        <v>9</v>
+        <v>44</v>
       </c>
       <c r="E845" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G845" s="0">
-        <v>4.71</v>
+        <v>48.05</v>
       </c>
       <c r="H845" s="0" t="s">
         <v>2296</v>
       </c>
     </row>
     <row r="846" spans="1:8">
       <c r="A846" s="0">
-        <v>17342</v>
+        <v>24131</v>
       </c>
       <c r="B846" s="0" t="s">
         <v>2297</v>
       </c>
       <c r="C846" s="0" t="s">
         <v>2298</v>
       </c>
       <c r="D846" s="0" t="s">
-        <v>22</v>
+        <v>9</v>
       </c>
       <c r="E846" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G846" s="0">
-        <v>4.23</v>
+        <v>4.71</v>
       </c>
       <c r="H846" s="0" t="s">
         <v>2299</v>
       </c>
     </row>
     <row r="847" spans="1:8">
       <c r="A847" s="0">
-        <v>17343</v>
+        <v>17342</v>
       </c>
       <c r="B847" s="0" t="s">
         <v>2300</v>
       </c>
       <c r="C847" s="0" t="s">
         <v>2301</v>
       </c>
       <c r="D847" s="0" t="s">
         <v>22</v>
       </c>
       <c r="E847" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G847" s="0">
-        <v>22.75</v>
+        <v>4.23</v>
       </c>
       <c r="H847" s="0" t="s">
         <v>2302</v>
       </c>
     </row>
     <row r="848" spans="1:8">
       <c r="A848" s="0">
-        <v>24147</v>
+        <v>17343</v>
       </c>
       <c r="B848" s="0" t="s">
         <v>2303</v>
       </c>
       <c r="C848" s="0" t="s">
         <v>2304</v>
       </c>
       <c r="D848" s="0" t="s">
-        <v>1646</v>
+        <v>22</v>
       </c>
       <c r="E848" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G848" s="0">
-        <v>17.16</v>
+        <v>22.75</v>
       </c>
       <c r="H848" s="0" t="s">
         <v>2305</v>
       </c>
     </row>
     <row r="849" spans="1:8">
       <c r="A849" s="0">
-        <v>24152</v>
+        <v>24147</v>
       </c>
       <c r="B849" s="0" t="s">
         <v>2306</v>
       </c>
       <c r="C849" s="0" t="s">
         <v>2307</v>
       </c>
       <c r="D849" s="0" t="s">
-        <v>9</v>
+        <v>1646</v>
       </c>
       <c r="E849" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G849" s="0">
-        <v>9.92</v>
+        <v>17.16</v>
       </c>
       <c r="H849" s="0" t="s">
         <v>2308</v>
       </c>
     </row>
     <row r="850" spans="1:8">
       <c r="A850" s="0">
-        <v>24155</v>
+        <v>24152</v>
       </c>
       <c r="B850" s="0" t="s">
         <v>2309</v>
       </c>
       <c r="C850" s="0" t="s">
         <v>2310</v>
       </c>
       <c r="D850" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E850" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G850" s="0">
-        <v>50.15</v>
+        <v>9.92</v>
       </c>
       <c r="H850" s="0" t="s">
         <v>2311</v>
       </c>
     </row>
     <row r="851" spans="1:8">
       <c r="A851" s="0">
-        <v>24165</v>
+        <v>24155</v>
       </c>
       <c r="B851" s="0" t="s">
         <v>2312</v>
       </c>
       <c r="C851" s="0" t="s">
         <v>2313</v>
       </c>
       <c r="D851" s="0" t="s">
-        <v>1646</v>
+        <v>9</v>
       </c>
       <c r="E851" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G851" s="0">
-        <v>24.75</v>
+        <v>50.15</v>
       </c>
       <c r="H851" s="0" t="s">
         <v>2314</v>
       </c>
     </row>
     <row r="852" spans="1:8">
       <c r="A852" s="0">
-        <v>24169</v>
+        <v>24165</v>
       </c>
       <c r="B852" s="0" t="s">
         <v>2315</v>
       </c>
       <c r="C852" s="0" t="s">
         <v>2316</v>
       </c>
       <c r="D852" s="0" t="s">
         <v>1646</v>
       </c>
       <c r="E852" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G852" s="0">
-        <v>2.83</v>
+        <v>24.75</v>
       </c>
       <c r="H852" s="0" t="s">
         <v>2317</v>
       </c>
     </row>
     <row r="853" spans="1:8">
       <c r="A853" s="0">
-        <v>24172</v>
+        <v>24169</v>
       </c>
       <c r="B853" s="0" t="s">
         <v>2318</v>
       </c>
       <c r="C853" s="0" t="s">
         <v>2319</v>
       </c>
       <c r="D853" s="0" t="s">
         <v>1646</v>
       </c>
       <c r="E853" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G853" s="0">
-        <v>4.74</v>
+        <v>2.83</v>
       </c>
       <c r="H853" s="0" t="s">
         <v>2320</v>
       </c>
     </row>
     <row r="854" spans="1:8">
       <c r="A854" s="0">
-        <v>22056</v>
+        <v>24172</v>
       </c>
       <c r="B854" s="0" t="s">
         <v>2321</v>
       </c>
       <c r="C854" s="0" t="s">
         <v>2322</v>
       </c>
       <c r="D854" s="0" t="s">
-        <v>9</v>
+        <v>1646</v>
       </c>
       <c r="E854" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G854" s="0">
-        <v>8.09</v>
+        <v>4.74</v>
       </c>
       <c r="H854" s="0" t="s">
         <v>2323</v>
       </c>
     </row>
     <row r="855" spans="1:8">
       <c r="A855" s="0">
-        <v>26670</v>
+        <v>22056</v>
       </c>
       <c r="B855" s="0" t="s">
         <v>2324</v>
       </c>
       <c r="C855" s="0" t="s">
         <v>2325</v>
       </c>
       <c r="D855" s="0" t="s">
-        <v>22</v>
+        <v>9</v>
       </c>
       <c r="E855" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G855" s="0">
-        <v>6.83</v>
+        <v>8.09</v>
       </c>
       <c r="H855" s="0" t="s">
         <v>2326</v>
       </c>
     </row>
     <row r="856" spans="1:8">
       <c r="A856" s="0">
-        <v>17360</v>
+        <v>26670</v>
       </c>
       <c r="B856" s="0" t="s">
         <v>2327</v>
       </c>
       <c r="C856" s="0" t="s">
         <v>2328</v>
       </c>
       <c r="D856" s="0" t="s">
         <v>22</v>
       </c>
       <c r="E856" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G856" s="0">
-        <v>25.8</v>
+        <v>6.83</v>
       </c>
       <c r="H856" s="0" t="s">
         <v>2329</v>
       </c>
     </row>
     <row r="857" spans="1:8">
       <c r="A857" s="0">
-        <v>17357</v>
+        <v>17360</v>
       </c>
       <c r="B857" s="0" t="s">
         <v>2330</v>
       </c>
       <c r="C857" s="0" t="s">
         <v>2331</v>
       </c>
       <c r="D857" s="0" t="s">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="E857" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G857" s="0">
-        <v>5.73</v>
+        <v>25.8</v>
       </c>
       <c r="H857" s="0" t="s">
         <v>2332</v>
       </c>
     </row>
     <row r="858" spans="1:8">
       <c r="A858" s="0">
-        <v>17358</v>
+        <v>17357</v>
       </c>
       <c r="B858" s="0" t="s">
         <v>2333</v>
       </c>
       <c r="C858" s="0" t="s">
         <v>2334</v>
       </c>
       <c r="D858" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E858" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G858" s="0">
-        <v>9.27</v>
+        <v>5.73</v>
       </c>
       <c r="H858" s="0" t="s">
         <v>2335</v>
       </c>
     </row>
     <row r="859" spans="1:8">
       <c r="A859" s="0">
-        <v>17365</v>
+        <v>17358</v>
       </c>
       <c r="B859" s="0" t="s">
         <v>2336</v>
       </c>
       <c r="C859" s="0" t="s">
         <v>2337</v>
       </c>
       <c r="D859" s="0" t="s">
-        <v>22</v>
+        <v>9</v>
       </c>
       <c r="E859" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G859" s="0">
-        <v>15.15</v>
+        <v>9.27</v>
       </c>
       <c r="H859" s="0" t="s">
         <v>2338</v>
       </c>
     </row>
     <row r="860" spans="1:8">
       <c r="A860" s="0">
-        <v>17366</v>
+        <v>17365</v>
       </c>
       <c r="B860" s="0" t="s">
         <v>2339</v>
       </c>
       <c r="C860" s="0" t="s">
         <v>2340</v>
       </c>
       <c r="D860" s="0" t="s">
         <v>22</v>
       </c>
       <c r="E860" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G860" s="0">
-        <v>60.76</v>
+        <v>15.15</v>
       </c>
       <c r="H860" s="0" t="s">
         <v>2341</v>
       </c>
     </row>
     <row r="861" spans="1:8">
       <c r="A861" s="0">
-        <v>17371</v>
+        <v>17366</v>
       </c>
       <c r="B861" s="0" t="s">
         <v>2342</v>
       </c>
       <c r="C861" s="0" t="s">
         <v>2343</v>
       </c>
       <c r="D861" s="0" t="s">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="E861" s="0" t="s">
-        <v>53</v>
+        <v>14</v>
       </c>
       <c r="G861" s="0">
-        <v>9.91</v>
+        <v>60.76</v>
       </c>
       <c r="H861" s="0" t="s">
         <v>2344</v>
       </c>
     </row>
     <row r="862" spans="1:8">
       <c r="A862" s="0">
-        <v>17372</v>
+        <v>17371</v>
       </c>
       <c r="B862" s="0" t="s">
         <v>2345</v>
       </c>
       <c r="C862" s="0" t="s">
         <v>2346</v>
       </c>
       <c r="D862" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E862" s="0" t="s">
-        <v>14</v>
+        <v>53</v>
       </c>
       <c r="G862" s="0">
-        <v>10.61</v>
+        <v>9.91</v>
       </c>
       <c r="H862" s="0" t="s">
         <v>2347</v>
       </c>
     </row>
     <row r="863" spans="1:8">
       <c r="A863" s="0">
-        <v>17382</v>
+        <v>17372</v>
       </c>
       <c r="B863" s="0" t="s">
         <v>2348</v>
       </c>
       <c r="C863" s="0" t="s">
         <v>2349</v>
       </c>
       <c r="D863" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E863" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G863" s="0">
-        <v>24.64</v>
+        <v>10.61</v>
       </c>
       <c r="H863" s="0" t="s">
         <v>2350</v>
       </c>
     </row>
     <row r="864" spans="1:8">
       <c r="A864" s="0">
-        <v>17386</v>
+        <v>17382</v>
       </c>
       <c r="B864" s="0" t="s">
         <v>2351</v>
       </c>
       <c r="C864" s="0" t="s">
         <v>2352</v>
       </c>
       <c r="D864" s="0" t="s">
-        <v>22</v>
+        <v>9</v>
       </c>
       <c r="E864" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G864" s="0">
-        <v>1.77</v>
+        <v>24.64</v>
       </c>
       <c r="H864" s="0" t="s">
         <v>2353</v>
       </c>
     </row>
     <row r="865" spans="1:8">
       <c r="A865" s="0">
-        <v>24183</v>
+        <v>17386</v>
       </c>
       <c r="B865" s="0" t="s">
         <v>2354</v>
       </c>
       <c r="C865" s="0" t="s">
         <v>2355</v>
       </c>
       <c r="D865" s="0" t="s">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="E865" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G865" s="0">
-        <v>9.33</v>
+        <v>1.77</v>
       </c>
       <c r="H865" s="0" t="s">
         <v>2356</v>
       </c>
     </row>
     <row r="866" spans="1:8">
       <c r="A866" s="0">
         <v>24183</v>
       </c>
       <c r="B866" s="0" t="s">
         <v>2357</v>
       </c>
       <c r="C866" s="0" t="s">
-        <v>2355</v>
+        <v>2358</v>
       </c>
       <c r="D866" s="0" t="s">
-        <v>22</v>
+        <v>9</v>
       </c>
       <c r="E866" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G866" s="0">
         <v>9.33</v>
       </c>
       <c r="H866" s="0" t="s">
-        <v>2356</v>
+        <v>2359</v>
       </c>
     </row>
     <row r="867" spans="1:8">
       <c r="A867" s="0">
-        <v>24185</v>
+        <v>24183</v>
       </c>
       <c r="B867" s="0" t="s">
+        <v>2360</v>
+      </c>
+      <c r="C867" s="0" t="s">
         <v>2358</v>
-      </c>
-[...1 lines deleted...]
-        <v>2359</v>
       </c>
       <c r="D867" s="0" t="s">
         <v>22</v>
       </c>
       <c r="E867" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G867" s="0">
-        <v>3.31</v>
+        <v>9.33</v>
       </c>
       <c r="H867" s="0" t="s">
-        <v>2360</v>
+        <v>2359</v>
       </c>
     </row>
     <row r="868" spans="1:8">
       <c r="A868" s="0">
-        <v>19286</v>
+        <v>24185</v>
       </c>
       <c r="B868" s="0" t="s">
         <v>2361</v>
       </c>
       <c r="C868" s="0" t="s">
         <v>2362</v>
       </c>
       <c r="D868" s="0" t="s">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="E868" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G868" s="0">
-        <v>3.1</v>
+        <v>3.31</v>
       </c>
       <c r="H868" s="0" t="s">
         <v>2363</v>
       </c>
     </row>
     <row r="869" spans="1:8">
       <c r="A869" s="0">
-        <v>26678</v>
+        <v>19286</v>
       </c>
       <c r="B869" s="0" t="s">
         <v>2364</v>
       </c>
       <c r="C869" s="0" t="s">
         <v>2365</v>
       </c>
       <c r="D869" s="0" t="s">
-        <v>22</v>
+        <v>9</v>
       </c>
       <c r="E869" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G869" s="0">
-        <v>12.69</v>
+        <v>3.1</v>
       </c>
       <c r="H869" s="0" t="s">
         <v>2366</v>
       </c>
     </row>
     <row r="870" spans="1:8">
       <c r="A870" s="0">
-        <v>26682</v>
+        <v>26678</v>
       </c>
       <c r="B870" s="0" t="s">
         <v>2367</v>
       </c>
       <c r="C870" s="0" t="s">
         <v>2368</v>
       </c>
       <c r="D870" s="0" t="s">
-        <v>316</v>
+        <v>22</v>
       </c>
       <c r="E870" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G870" s="0">
-        <v>10.25</v>
+        <v>12.69</v>
       </c>
       <c r="H870" s="0" t="s">
         <v>2369</v>
       </c>
     </row>
     <row r="871" spans="1:8">
       <c r="A871" s="0">
-        <v>26685</v>
+        <v>26682</v>
       </c>
       <c r="B871" s="0" t="s">
         <v>2370</v>
       </c>
       <c r="C871" s="0" t="s">
         <v>2371</v>
       </c>
       <c r="D871" s="0" t="s">
-        <v>22</v>
+        <v>316</v>
       </c>
       <c r="E871" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G871" s="0">
-        <v>10.98</v>
+        <v>10.25</v>
       </c>
       <c r="H871" s="0" t="s">
         <v>2372</v>
       </c>
     </row>
     <row r="872" spans="1:8">
       <c r="A872" s="0">
-        <v>26695</v>
+        <v>26685</v>
       </c>
       <c r="B872" s="0" t="s">
         <v>2373</v>
       </c>
       <c r="C872" s="0" t="s">
         <v>2374</v>
       </c>
       <c r="D872" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="E872" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G872" s="0">
-        <v>15.15</v>
+        <v>10.98</v>
       </c>
       <c r="H872" s="0" t="s">
         <v>2375</v>
       </c>
     </row>
     <row r="873" spans="1:8">
       <c r="A873" s="0">
         <v>26695</v>
       </c>
       <c r="B873" s="0" t="s">
         <v>2376</v>
       </c>
       <c r="C873" s="0" t="s">
-        <v>2374</v>
+        <v>2377</v>
       </c>
       <c r="D873" s="0" t="s">
-        <v>209</v>
+        <v>44</v>
       </c>
       <c r="E873" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G873" s="0">
         <v>15.15</v>
       </c>
       <c r="H873" s="0" t="s">
-        <v>2375</v>
+        <v>2378</v>
       </c>
     </row>
     <row r="874" spans="1:8">
       <c r="A874" s="0">
-        <v>26696</v>
+        <v>26695</v>
       </c>
       <c r="B874" s="0" t="s">
+        <v>2379</v>
+      </c>
+      <c r="C874" s="0" t="s">
         <v>2377</v>
       </c>
-      <c r="C874" s="0" t="s">
+      <c r="D874" s="0" t="s">
+        <v>209</v>
+      </c>
+      <c r="E874" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="G874" s="0">
+        <v>15.15</v>
+      </c>
+      <c r="H874" s="0" t="s">
         <v>2378</v>
-      </c>
-[...10 lines deleted...]
-        <v>2379</v>
       </c>
     </row>
     <row r="875" spans="1:8">
       <c r="A875" s="0">
         <v>26696</v>
       </c>
       <c r="B875" s="0" t="s">
         <v>2380</v>
       </c>
       <c r="C875" s="0" t="s">
-        <v>2378</v>
+        <v>2381</v>
       </c>
       <c r="D875" s="0" t="s">
-        <v>209</v>
+        <v>44</v>
       </c>
       <c r="E875" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G875" s="0">
         <v>67.63</v>
       </c>
       <c r="H875" s="0" t="s">
-        <v>2379</v>
+        <v>2382</v>
       </c>
     </row>
     <row r="876" spans="1:8">
       <c r="A876" s="0">
-        <v>17393</v>
+        <v>26696</v>
       </c>
       <c r="B876" s="0" t="s">
+        <v>2383</v>
+      </c>
+      <c r="C876" s="0" t="s">
         <v>2381</v>
       </c>
-      <c r="C876" s="0" t="s">
+      <c r="D876" s="0" t="s">
+        <v>209</v>
+      </c>
+      <c r="E876" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="G876" s="0">
+        <v>67.63</v>
+      </c>
+      <c r="H876" s="0" t="s">
         <v>2382</v>
-      </c>
-[...10 lines deleted...]
-        <v>2383</v>
       </c>
     </row>
     <row r="877" spans="1:8">
       <c r="A877" s="0">
-        <v>22058</v>
+        <v>17393</v>
       </c>
       <c r="B877" s="0" t="s">
         <v>2384</v>
       </c>
       <c r="C877" s="0" t="s">
         <v>2385</v>
       </c>
       <c r="D877" s="0" t="s">
-        <v>9</v>
+        <v>44</v>
       </c>
       <c r="E877" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G877" s="0">
-        <v>11.76</v>
+        <v>24.07</v>
       </c>
       <c r="H877" s="0" t="s">
         <v>2386</v>
       </c>
     </row>
     <row r="878" spans="1:8">
       <c r="A878" s="0">
-        <v>17397</v>
+        <v>22058</v>
       </c>
       <c r="B878" s="0" t="s">
         <v>2387</v>
       </c>
       <c r="C878" s="0" t="s">
         <v>2388</v>
       </c>
       <c r="D878" s="0" t="s">
-        <v>22</v>
+        <v>9</v>
       </c>
       <c r="E878" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G878" s="0">
-        <v>2.69</v>
+        <v>11.76</v>
       </c>
       <c r="H878" s="0" t="s">
         <v>2389</v>
       </c>
     </row>
     <row r="879" spans="1:8">
       <c r="A879" s="0">
-        <v>17411</v>
+        <v>17397</v>
       </c>
       <c r="B879" s="0" t="s">
         <v>2390</v>
       </c>
       <c r="C879" s="0" t="s">
         <v>2391</v>
       </c>
       <c r="D879" s="0" t="s">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="E879" s="0" t="s">
-        <v>113</v>
+        <v>14</v>
       </c>
       <c r="G879" s="0">
-        <v>18.11</v>
+        <v>2.69</v>
       </c>
       <c r="H879" s="0" t="s">
         <v>2392</v>
       </c>
     </row>
     <row r="880" spans="1:8">
       <c r="A880" s="0">
-        <v>17412</v>
+        <v>17411</v>
       </c>
       <c r="B880" s="0" t="s">
         <v>2393</v>
       </c>
       <c r="C880" s="0" t="s">
         <v>2394</v>
       </c>
       <c r="D880" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E880" s="0" t="s">
         <v>113</v>
       </c>
       <c r="G880" s="0">
-        <v>21.27</v>
+        <v>18.11</v>
       </c>
       <c r="H880" s="0" t="s">
         <v>2395</v>
       </c>
     </row>
     <row r="881" spans="1:8">
       <c r="A881" s="0">
-        <v>17401</v>
+        <v>17412</v>
       </c>
       <c r="B881" s="0" t="s">
         <v>2396</v>
       </c>
       <c r="C881" s="0" t="s">
         <v>2397</v>
       </c>
       <c r="D881" s="0" t="s">
-        <v>132</v>
+        <v>9</v>
       </c>
       <c r="E881" s="0" t="s">
         <v>113</v>
       </c>
       <c r="G881" s="0">
-        <v>9.15</v>
+        <v>21.27</v>
       </c>
       <c r="H881" s="0" t="s">
         <v>2398</v>
       </c>
     </row>
     <row r="882" spans="1:8">
       <c r="A882" s="0">
-        <v>17403</v>
+        <v>17401</v>
       </c>
       <c r="B882" s="0" t="s">
         <v>2399</v>
       </c>
       <c r="C882" s="0" t="s">
         <v>2400</v>
       </c>
       <c r="D882" s="0" t="s">
-        <v>9</v>
+        <v>132</v>
       </c>
       <c r="E882" s="0" t="s">
         <v>113</v>
       </c>
       <c r="G882" s="0">
-        <v>10.02</v>
+        <v>9.15</v>
       </c>
       <c r="H882" s="0" t="s">
         <v>2401</v>
       </c>
     </row>
     <row r="883" spans="1:8">
       <c r="A883" s="0">
-        <v>17404</v>
+        <v>17403</v>
       </c>
       <c r="B883" s="0" t="s">
         <v>2402</v>
       </c>
       <c r="C883" s="0" t="s">
         <v>2403</v>
       </c>
       <c r="D883" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E883" s="0" t="s">
         <v>113</v>
       </c>
       <c r="G883" s="0">
-        <v>18.45</v>
+        <v>10.02</v>
       </c>
       <c r="H883" s="0" t="s">
         <v>2404</v>
       </c>
     </row>
     <row r="884" spans="1:8">
       <c r="A884" s="0">
         <v>17404</v>
       </c>
       <c r="B884" s="0" t="s">
         <v>2405</v>
       </c>
       <c r="C884" s="0" t="s">
-        <v>2403</v>
+        <v>2406</v>
       </c>
       <c r="D884" s="0" t="s">
-        <v>132</v>
+        <v>9</v>
       </c>
       <c r="E884" s="0" t="s">
         <v>113</v>
       </c>
       <c r="G884" s="0">
         <v>18.45</v>
       </c>
       <c r="H884" s="0" t="s">
-        <v>2404</v>
+        <v>2407</v>
       </c>
     </row>
     <row r="885" spans="1:8">
       <c r="A885" s="0">
         <v>17404</v>
       </c>
       <c r="B885" s="0" t="s">
+        <v>2408</v>
+      </c>
+      <c r="C885" s="0" t="s">
         <v>2406</v>
       </c>
-      <c r="C885" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D885" s="0" t="s">
-        <v>316</v>
+        <v>132</v>
       </c>
       <c r="E885" s="0" t="s">
         <v>113</v>
       </c>
       <c r="G885" s="0">
         <v>18.45</v>
       </c>
       <c r="H885" s="0" t="s">
-        <v>2404</v>
+        <v>2407</v>
       </c>
     </row>
     <row r="886" spans="1:8">
       <c r="A886" s="0">
         <v>17404</v>
       </c>
       <c r="B886" s="0" t="s">
-        <v>2407</v>
+        <v>2409</v>
       </c>
       <c r="C886" s="0" t="s">
-        <v>2403</v>
+        <v>2406</v>
       </c>
       <c r="D886" s="0" t="s">
-        <v>22</v>
+        <v>316</v>
       </c>
       <c r="E886" s="0" t="s">
         <v>113</v>
       </c>
       <c r="G886" s="0">
         <v>18.45</v>
       </c>
       <c r="H886" s="0" t="s">
-        <v>2404</v>
+        <v>2407</v>
       </c>
     </row>
     <row r="887" spans="1:8">
       <c r="A887" s="0">
-        <v>17405</v>
+        <v>17404</v>
       </c>
       <c r="B887" s="0" t="s">
-        <v>2408</v>
+        <v>2410</v>
       </c>
       <c r="C887" s="0" t="s">
-        <v>2409</v>
+        <v>2406</v>
       </c>
       <c r="D887" s="0" t="s">
         <v>22</v>
       </c>
       <c r="E887" s="0" t="s">
         <v>113</v>
       </c>
       <c r="G887" s="0">
-        <v>16.73</v>
+        <v>18.45</v>
       </c>
       <c r="H887" s="0" t="s">
-        <v>2410</v>
+        <v>2407</v>
       </c>
     </row>
     <row r="888" spans="1:8">
       <c r="A888" s="0">
-        <v>17407</v>
+        <v>17405</v>
       </c>
       <c r="B888" s="0" t="s">
         <v>2411</v>
       </c>
       <c r="C888" s="0" t="s">
         <v>2412</v>
       </c>
       <c r="D888" s="0" t="s">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="E888" s="0" t="s">
         <v>113</v>
       </c>
       <c r="G888" s="0">
-        <v>19.66</v>
+        <v>16.73</v>
       </c>
       <c r="H888" s="0" t="s">
         <v>2413</v>
       </c>
     </row>
     <row r="889" spans="1:8">
       <c r="A889" s="0">
-        <v>26711</v>
+        <v>17407</v>
       </c>
       <c r="B889" s="0" t="s">
         <v>2414</v>
       </c>
       <c r="C889" s="0" t="s">
         <v>2415</v>
       </c>
       <c r="D889" s="0" t="s">
-        <v>44</v>
+        <v>9</v>
       </c>
       <c r="E889" s="0" t="s">
-        <v>14</v>
+        <v>113</v>
       </c>
       <c r="G889" s="0">
-        <v>16.2</v>
+        <v>19.66</v>
       </c>
       <c r="H889" s="0" t="s">
         <v>2416</v>
       </c>
     </row>
     <row r="890" spans="1:8">
       <c r="A890" s="0">
-        <v>24204</v>
+        <v>26711</v>
       </c>
       <c r="B890" s="0" t="s">
         <v>2417</v>
       </c>
       <c r="C890" s="0" t="s">
         <v>2418</v>
       </c>
       <c r="D890" s="0" t="s">
-        <v>9</v>
+        <v>44</v>
       </c>
       <c r="E890" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G890" s="0">
-        <v>5.3</v>
+        <v>16.2</v>
       </c>
       <c r="H890" s="0" t="s">
         <v>2419</v>
       </c>
     </row>
     <row r="891" spans="1:8">
       <c r="A891" s="0">
-        <v>24205</v>
+        <v>24204</v>
       </c>
       <c r="B891" s="0" t="s">
         <v>2420</v>
       </c>
       <c r="C891" s="0" t="s">
         <v>2421</v>
       </c>
       <c r="D891" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E891" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G891" s="0">
-        <v>10.15</v>
+        <v>5.3</v>
       </c>
       <c r="H891" s="0" t="s">
         <v>2422</v>
       </c>
     </row>
     <row r="892" spans="1:8">
       <c r="A892" s="0">
-        <v>22063</v>
+        <v>24205</v>
       </c>
       <c r="B892" s="0" t="s">
         <v>2423</v>
       </c>
       <c r="C892" s="0" t="s">
         <v>2424</v>
       </c>
       <c r="D892" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E892" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G892" s="0">
-        <v>2.9</v>
+        <v>10.15</v>
       </c>
       <c r="H892" s="0" t="s">
         <v>2425</v>
       </c>
     </row>
     <row r="893" spans="1:8">
       <c r="A893" s="0">
-        <v>22065</v>
+        <v>22063</v>
       </c>
       <c r="B893" s="0" t="s">
         <v>2426</v>
       </c>
       <c r="C893" s="0" t="s">
         <v>2427</v>
       </c>
       <c r="D893" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E893" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G893" s="0">
         <v>2.9</v>
       </c>
       <c r="H893" s="0" t="s">
         <v>2428</v>
       </c>
     </row>
     <row r="894" spans="1:8">
       <c r="A894" s="0">
-        <v>22067</v>
+        <v>22065</v>
       </c>
       <c r="B894" s="0" t="s">
         <v>2429</v>
       </c>
       <c r="C894" s="0" t="s">
         <v>2430</v>
       </c>
       <c r="D894" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E894" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G894" s="0">
-        <v>7.06</v>
+        <v>2.9</v>
       </c>
       <c r="H894" s="0" t="s">
         <v>2431</v>
       </c>
     </row>
     <row r="895" spans="1:8">
       <c r="A895" s="0">
-        <v>24210</v>
+        <v>22067</v>
       </c>
       <c r="B895" s="0" t="s">
         <v>2432</v>
       </c>
       <c r="C895" s="0" t="s">
         <v>2433</v>
       </c>
       <c r="D895" s="0" t="s">
-        <v>892</v>
+        <v>9</v>
       </c>
       <c r="E895" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G895" s="0">
-        <v>4.19</v>
+        <v>7.06</v>
       </c>
       <c r="H895" s="0" t="s">
         <v>2434</v>
       </c>
     </row>
     <row r="896" spans="1:8">
       <c r="A896" s="0">
-        <v>19303</v>
+        <v>17416</v>
       </c>
       <c r="B896" s="0" t="s">
         <v>2435</v>
       </c>
       <c r="C896" s="0" t="s">
         <v>2436</v>
       </c>
       <c r="D896" s="0" t="s">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="E896" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G896" s="0">
-        <v>8.970000000000001</v>
+        <v>15.66</v>
       </c>
       <c r="H896" s="0" t="s">
         <v>2437</v>
       </c>
     </row>
     <row r="897" spans="1:8">
       <c r="A897" s="0">
-        <v>26715</v>
+        <v>24210</v>
       </c>
       <c r="B897" s="0" t="s">
         <v>2438</v>
       </c>
       <c r="C897" s="0" t="s">
         <v>2439</v>
       </c>
       <c r="D897" s="0" t="s">
-        <v>9</v>
+        <v>892</v>
       </c>
       <c r="E897" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G897" s="0">
-        <v>8.34</v>
+        <v>4.19</v>
       </c>
       <c r="H897" s="0" t="s">
         <v>2440</v>
       </c>
     </row>
     <row r="898" spans="1:8">
       <c r="A898" s="0">
-        <v>17431</v>
+        <v>19303</v>
       </c>
       <c r="B898" s="0" t="s">
         <v>2441</v>
       </c>
       <c r="C898" s="0" t="s">
         <v>2442</v>
       </c>
       <c r="D898" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E898" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G898" s="0">
-        <v>9.800000000000001</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="H898" s="0" t="s">
         <v>2443</v>
       </c>
     </row>
     <row r="899" spans="1:8">
       <c r="A899" s="0">
-        <v>26716</v>
+        <v>26715</v>
       </c>
       <c r="B899" s="0" t="s">
         <v>2444</v>
       </c>
       <c r="C899" s="0" t="s">
         <v>2445</v>
       </c>
       <c r="D899" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E899" s="0" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="G899" s="0">
-        <v>23.81</v>
+        <v>8.34</v>
       </c>
       <c r="H899" s="0" t="s">
         <v>2446</v>
       </c>
     </row>
     <row r="900" spans="1:8">
       <c r="A900" s="0">
-        <v>26719</v>
+        <v>17431</v>
       </c>
       <c r="B900" s="0" t="s">
         <v>2447</v>
       </c>
       <c r="C900" s="0" t="s">
         <v>2448</v>
       </c>
       <c r="D900" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E900" s="0" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="G900" s="0">
-        <v>22.17</v>
+        <v>9.800000000000001</v>
       </c>
       <c r="H900" s="0" t="s">
         <v>2449</v>
       </c>
     </row>
     <row r="901" spans="1:8">
       <c r="A901" s="0">
-        <v>26721</v>
+        <v>26716</v>
       </c>
       <c r="B901" s="0" t="s">
         <v>2450</v>
       </c>
       <c r="C901" s="0" t="s">
         <v>2451</v>
       </c>
       <c r="D901" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E901" s="0" t="s">
         <v>18</v>
       </c>
       <c r="G901" s="0">
-        <v>15.69</v>
+        <v>23.81</v>
       </c>
       <c r="H901" s="0" t="s">
         <v>2452</v>
       </c>
     </row>
     <row r="902" spans="1:8">
       <c r="A902" s="0">
-        <v>26720</v>
+        <v>26719</v>
       </c>
       <c r="B902" s="0" t="s">
         <v>2453</v>
       </c>
       <c r="C902" s="0" t="s">
         <v>2454</v>
       </c>
       <c r="D902" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E902" s="0" t="s">
         <v>18</v>
       </c>
       <c r="G902" s="0">
-        <v>19.48</v>
+        <v>22.17</v>
       </c>
       <c r="H902" s="0" t="s">
         <v>2455</v>
       </c>
     </row>
     <row r="903" spans="1:8">
       <c r="A903" s="0">
-        <v>17438</v>
+        <v>26721</v>
       </c>
       <c r="B903" s="0" t="s">
         <v>2456</v>
       </c>
       <c r="C903" s="0" t="s">
         <v>2457</v>
       </c>
       <c r="D903" s="0" t="s">
-        <v>892</v>
+        <v>9</v>
       </c>
       <c r="E903" s="0" t="s">
         <v>18</v>
       </c>
       <c r="G903" s="0">
-        <v>10.14</v>
+        <v>15.69</v>
       </c>
       <c r="H903" s="0" t="s">
         <v>2458</v>
       </c>
     </row>
     <row r="904" spans="1:8">
       <c r="A904" s="0">
-        <v>17439</v>
+        <v>26720</v>
       </c>
       <c r="B904" s="0" t="s">
         <v>2459</v>
       </c>
       <c r="C904" s="0" t="s">
         <v>2460</v>
       </c>
       <c r="D904" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E904" s="0" t="s">
         <v>18</v>
       </c>
       <c r="G904" s="0">
-        <v>8.92</v>
+        <v>19.48</v>
       </c>
       <c r="H904" s="0" t="s">
         <v>2461</v>
       </c>
     </row>
     <row r="905" spans="1:8">
       <c r="A905" s="0">
-        <v>17439</v>
+        <v>17438</v>
       </c>
       <c r="B905" s="0" t="s">
         <v>2462</v>
       </c>
       <c r="C905" s="0" t="s">
-        <v>2460</v>
+        <v>2463</v>
       </c>
       <c r="D905" s="0" t="s">
-        <v>22</v>
+        <v>892</v>
       </c>
       <c r="E905" s="0" t="s">
         <v>18</v>
       </c>
       <c r="G905" s="0">
-        <v>8.92</v>
+        <v>10.14</v>
       </c>
       <c r="H905" s="0" t="s">
-        <v>2461</v>
+        <v>2464</v>
       </c>
     </row>
     <row r="906" spans="1:8">
       <c r="A906" s="0">
-        <v>17441</v>
+        <v>17439</v>
       </c>
       <c r="B906" s="0" t="s">
-        <v>2463</v>
+        <v>2465</v>
       </c>
       <c r="C906" s="0" t="s">
-        <v>2464</v>
+        <v>2466</v>
       </c>
       <c r="D906" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E906" s="0" t="s">
         <v>18</v>
       </c>
       <c r="G906" s="0">
-        <v>10.14</v>
+        <v>8.92</v>
       </c>
       <c r="H906" s="0" t="s">
-        <v>2465</v>
+        <v>2467</v>
       </c>
     </row>
     <row r="907" spans="1:8">
       <c r="A907" s="0">
-        <v>17442</v>
+        <v>17439</v>
       </c>
       <c r="B907" s="0" t="s">
+        <v>2468</v>
+      </c>
+      <c r="C907" s="0" t="s">
         <v>2466</v>
-      </c>
-[...1 lines deleted...]
-        <v>2467</v>
       </c>
       <c r="D907" s="0" t="s">
         <v>22</v>
       </c>
       <c r="E907" s="0" t="s">
         <v>18</v>
       </c>
       <c r="G907" s="0">
-        <v>22.44</v>
+        <v>8.92</v>
       </c>
       <c r="H907" s="0" t="s">
-        <v>2468</v>
+        <v>2467</v>
       </c>
     </row>
     <row r="908" spans="1:8">
       <c r="A908" s="0">
-        <v>22072</v>
+        <v>17441</v>
       </c>
       <c r="B908" s="0" t="s">
         <v>2469</v>
       </c>
       <c r="C908" s="0" t="s">
         <v>2470</v>
       </c>
       <c r="D908" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E908" s="0" t="s">
-        <v>27</v>
+        <v>18</v>
       </c>
       <c r="G908" s="0">
-        <v>8.890000000000001</v>
+        <v>10.14</v>
       </c>
       <c r="H908" s="0" t="s">
         <v>2471</v>
       </c>
     </row>
     <row r="909" spans="1:8">
       <c r="A909" s="0">
-        <v>22073</v>
+        <v>17442</v>
       </c>
       <c r="B909" s="0" t="s">
         <v>2472</v>
       </c>
       <c r="C909" s="0" t="s">
         <v>2473</v>
       </c>
       <c r="D909" s="0" t="s">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="E909" s="0" t="s">
-        <v>27</v>
+        <v>18</v>
       </c>
       <c r="G909" s="0">
-        <v>13.12</v>
+        <v>22.44</v>
       </c>
       <c r="H909" s="0" t="s">
         <v>2474</v>
       </c>
     </row>
     <row r="910" spans="1:8">
       <c r="A910" s="0">
-        <v>22070</v>
+        <v>22072</v>
       </c>
       <c r="B910" s="0" t="s">
         <v>2475</v>
       </c>
       <c r="C910" s="0" t="s">
         <v>2476</v>
       </c>
       <c r="D910" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E910" s="0" t="s">
         <v>27</v>
       </c>
       <c r="G910" s="0">
-        <v>5.56</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="H910" s="0" t="s">
         <v>2477</v>
       </c>
     </row>
     <row r="911" spans="1:8">
       <c r="A911" s="0">
-        <v>22075</v>
+        <v>22073</v>
       </c>
       <c r="B911" s="0" t="s">
         <v>2478</v>
       </c>
       <c r="C911" s="0" t="s">
         <v>2479</v>
       </c>
       <c r="D911" s="0" t="s">
-        <v>44</v>
+        <v>9</v>
       </c>
       <c r="E911" s="0" t="s">
         <v>27</v>
       </c>
       <c r="G911" s="0">
-        <v>14.32</v>
+        <v>13.12</v>
       </c>
       <c r="H911" s="0" t="s">
         <v>2480</v>
       </c>
     </row>
     <row r="912" spans="1:8">
       <c r="A912" s="0">
-        <v>24213</v>
+        <v>22070</v>
       </c>
       <c r="B912" s="0" t="s">
         <v>2481</v>
       </c>
       <c r="C912" s="0" t="s">
         <v>2482</v>
       </c>
       <c r="D912" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E912" s="0" t="s">
         <v>27</v>
       </c>
       <c r="G912" s="0">
-        <v>12.43</v>
+        <v>5.56</v>
       </c>
       <c r="H912" s="0" t="s">
         <v>2483</v>
       </c>
     </row>
     <row r="913" spans="1:8">
       <c r="A913" s="0">
-        <v>24220</v>
+        <v>22075</v>
       </c>
       <c r="B913" s="0" t="s">
         <v>2484</v>
       </c>
       <c r="C913" s="0" t="s">
         <v>2485</v>
       </c>
       <c r="D913" s="0" t="s">
-        <v>9</v>
+        <v>44</v>
       </c>
       <c r="E913" s="0" t="s">
         <v>27</v>
       </c>
       <c r="G913" s="0">
-        <v>11.18</v>
+        <v>14.32</v>
       </c>
       <c r="H913" s="0" t="s">
         <v>2486</v>
       </c>
     </row>
     <row r="914" spans="1:8">
       <c r="A914" s="0">
-        <v>24225</v>
+        <v>24213</v>
       </c>
       <c r="B914" s="0" t="s">
         <v>2487</v>
       </c>
       <c r="C914" s="0" t="s">
         <v>2488</v>
       </c>
       <c r="D914" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E914" s="0" t="s">
         <v>27</v>
       </c>
       <c r="G914" s="0">
-        <v>5.13</v>
+        <v>12.43</v>
       </c>
       <c r="H914" s="0" t="s">
         <v>2489</v>
       </c>
     </row>
     <row r="915" spans="1:8">
       <c r="A915" s="0">
-        <v>24226</v>
+        <v>24220</v>
       </c>
       <c r="B915" s="0" t="s">
         <v>2490</v>
       </c>
       <c r="C915" s="0" t="s">
         <v>2491</v>
       </c>
       <c r="D915" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E915" s="0" t="s">
         <v>27</v>
       </c>
       <c r="G915" s="0">
-        <v>6.73</v>
+        <v>11.18</v>
       </c>
       <c r="H915" s="0" t="s">
         <v>2492</v>
       </c>
     </row>
     <row r="916" spans="1:8">
       <c r="A916" s="0">
-        <v>24228</v>
+        <v>24225</v>
       </c>
       <c r="B916" s="0" t="s">
         <v>2493</v>
       </c>
       <c r="C916" s="0" t="s">
         <v>2494</v>
       </c>
       <c r="D916" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E916" s="0" t="s">
         <v>27</v>
       </c>
       <c r="G916" s="0">
-        <v>9.17</v>
+        <v>5.13</v>
       </c>
       <c r="H916" s="0" t="s">
         <v>2495</v>
       </c>
     </row>
     <row r="917" spans="1:8">
       <c r="A917" s="0">
-        <v>24233</v>
+        <v>24226</v>
       </c>
       <c r="B917" s="0" t="s">
         <v>2496</v>
       </c>
       <c r="C917" s="0" t="s">
         <v>2497</v>
       </c>
       <c r="D917" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E917" s="0" t="s">
         <v>27</v>
       </c>
       <c r="G917" s="0">
-        <v>7.26</v>
+        <v>6.73</v>
       </c>
       <c r="H917" s="0" t="s">
         <v>2498</v>
       </c>
     </row>
     <row r="918" spans="1:8">
       <c r="A918" s="0">
-        <v>24234</v>
+        <v>24228</v>
       </c>
       <c r="B918" s="0" t="s">
         <v>2499</v>
       </c>
       <c r="C918" s="0" t="s">
         <v>2500</v>
       </c>
       <c r="D918" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E918" s="0" t="s">
         <v>27</v>
       </c>
       <c r="G918" s="0">
-        <v>10.48</v>
+        <v>9.17</v>
       </c>
       <c r="H918" s="0" t="s">
         <v>2501</v>
       </c>
     </row>
     <row r="919" spans="1:8">
       <c r="A919" s="0">
-        <v>24235</v>
+        <v>24233</v>
       </c>
       <c r="B919" s="0" t="s">
         <v>2502</v>
       </c>
       <c r="C919" s="0" t="s">
         <v>2503</v>
       </c>
       <c r="D919" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E919" s="0" t="s">
         <v>27</v>
       </c>
       <c r="G919" s="0">
-        <v>16.28</v>
+        <v>7.26</v>
       </c>
       <c r="H919" s="0" t="s">
         <v>2504</v>
       </c>
     </row>
     <row r="920" spans="1:8">
       <c r="A920" s="0">
-        <v>19313</v>
+        <v>24234</v>
       </c>
       <c r="B920" s="0" t="s">
         <v>2505</v>
       </c>
       <c r="C920" s="0" t="s">
         <v>2506</v>
       </c>
       <c r="D920" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E920" s="0" t="s">
         <v>27</v>
       </c>
       <c r="G920" s="0">
-        <v>4.43</v>
+        <v>10.48</v>
       </c>
       <c r="H920" s="0" t="s">
         <v>2507</v>
       </c>
     </row>
     <row r="921" spans="1:8">
       <c r="A921" s="0">
-        <v>19317</v>
+        <v>24235</v>
       </c>
       <c r="B921" s="0" t="s">
         <v>2508</v>
       </c>
       <c r="C921" s="0" t="s">
         <v>2509</v>
       </c>
       <c r="D921" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E921" s="0" t="s">
         <v>27</v>
       </c>
       <c r="G921" s="0">
-        <v>5.31</v>
+        <v>16.28</v>
       </c>
       <c r="H921" s="0" t="s">
         <v>2510</v>
       </c>
     </row>
     <row r="922" spans="1:8">
       <c r="A922" s="0">
-        <v>19318</v>
+        <v>19313</v>
       </c>
       <c r="B922" s="0" t="s">
         <v>2511</v>
       </c>
       <c r="C922" s="0" t="s">
         <v>2512</v>
       </c>
       <c r="D922" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E922" s="0" t="s">
         <v>27</v>
       </c>
       <c r="G922" s="0">
-        <v>4.69</v>
+        <v>4.43</v>
       </c>
       <c r="H922" s="0" t="s">
         <v>2513</v>
       </c>
     </row>
     <row r="923" spans="1:8">
       <c r="A923" s="0">
-        <v>19314</v>
+        <v>19317</v>
       </c>
       <c r="B923" s="0" t="s">
         <v>2514</v>
       </c>
       <c r="C923" s="0" t="s">
         <v>2515</v>
       </c>
       <c r="D923" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E923" s="0" t="s">
         <v>27</v>
       </c>
       <c r="G923" s="0">
-        <v>4.62</v>
+        <v>5.31</v>
       </c>
       <c r="H923" s="0" t="s">
         <v>2516</v>
       </c>
     </row>
     <row r="924" spans="1:8">
       <c r="A924" s="0">
-        <v>19320</v>
+        <v>19318</v>
       </c>
       <c r="B924" s="0" t="s">
         <v>2517</v>
       </c>
       <c r="C924" s="0" t="s">
         <v>2518</v>
       </c>
       <c r="D924" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E924" s="0" t="s">
         <v>27</v>
       </c>
       <c r="G924" s="0">
-        <v>3.67</v>
+        <v>4.69</v>
       </c>
       <c r="H924" s="0" t="s">
         <v>2519</v>
       </c>
     </row>
     <row r="925" spans="1:8">
       <c r="A925" s="0">
-        <v>19335</v>
+        <v>19314</v>
       </c>
       <c r="B925" s="0" t="s">
         <v>2520</v>
       </c>
       <c r="C925" s="0" t="s">
         <v>2521</v>
       </c>
       <c r="D925" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E925" s="0" t="s">
         <v>27</v>
       </c>
       <c r="G925" s="0">
-        <v>7.84</v>
+        <v>4.62</v>
       </c>
       <c r="H925" s="0" t="s">
         <v>2522</v>
       </c>
     </row>
     <row r="926" spans="1:8">
       <c r="A926" s="0">
-        <v>19337</v>
+        <v>19320</v>
       </c>
       <c r="B926" s="0" t="s">
         <v>2523</v>
       </c>
       <c r="C926" s="0" t="s">
         <v>2524</v>
       </c>
       <c r="D926" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E926" s="0" t="s">
         <v>27</v>
       </c>
       <c r="G926" s="0">
-        <v>7.72</v>
+        <v>3.67</v>
       </c>
       <c r="H926" s="0" t="s">
         <v>2525</v>
       </c>
     </row>
     <row r="927" spans="1:8">
       <c r="A927" s="0">
-        <v>19342</v>
+        <v>19335</v>
       </c>
       <c r="B927" s="0" t="s">
         <v>2526</v>
       </c>
       <c r="C927" s="0" t="s">
         <v>2527</v>
       </c>
       <c r="D927" s="0" t="s">
-        <v>44</v>
+        <v>9</v>
       </c>
       <c r="E927" s="0" t="s">
         <v>27</v>
       </c>
       <c r="G927" s="0">
-        <v>15.5</v>
+        <v>7.84</v>
       </c>
       <c r="H927" s="0" t="s">
         <v>2528</v>
       </c>
     </row>
     <row r="928" spans="1:8">
       <c r="A928" s="0">
-        <v>17449</v>
+        <v>19337</v>
       </c>
       <c r="B928" s="0" t="s">
         <v>2529</v>
       </c>
       <c r="C928" s="0" t="s">
         <v>2530</v>
       </c>
       <c r="D928" s="0" t="s">
-        <v>22</v>
+        <v>9</v>
       </c>
       <c r="E928" s="0" t="s">
         <v>27</v>
       </c>
       <c r="G928" s="0">
-        <v>129.04</v>
+        <v>7.72</v>
       </c>
       <c r="H928" s="0" t="s">
         <v>2531</v>
       </c>
     </row>
     <row r="929" spans="1:8">
       <c r="A929" s="0">
-        <v>17450</v>
+        <v>19342</v>
       </c>
       <c r="B929" s="0" t="s">
         <v>2532</v>
       </c>
       <c r="C929" s="0" t="s">
         <v>2533</v>
       </c>
       <c r="D929" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="E929" s="0" t="s">
         <v>27</v>
       </c>
       <c r="G929" s="0">
-        <v>181.32</v>
+        <v>15.5</v>
       </c>
       <c r="H929" s="0" t="s">
         <v>2534</v>
       </c>
     </row>
     <row r="930" spans="1:8">
       <c r="A930" s="0">
-        <v>17451</v>
+        <v>17449</v>
       </c>
       <c r="B930" s="0" t="s">
         <v>2535</v>
       </c>
       <c r="C930" s="0" t="s">
         <v>2536</v>
       </c>
       <c r="D930" s="0" t="s">
         <v>22</v>
       </c>
       <c r="E930" s="0" t="s">
         <v>27</v>
       </c>
       <c r="G930" s="0">
-        <v>316.25</v>
+        <v>129.04</v>
       </c>
       <c r="H930" s="0" t="s">
         <v>2537</v>
       </c>
     </row>
     <row r="931" spans="1:8">
       <c r="A931" s="0">
-        <v>26727</v>
+        <v>17450</v>
       </c>
       <c r="B931" s="0" t="s">
         <v>2538</v>
       </c>
       <c r="C931" s="0" t="s">
         <v>2539</v>
       </c>
       <c r="D931" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="E931" s="0" t="s">
         <v>27</v>
       </c>
       <c r="G931" s="0">
-        <v>21.01</v>
+        <v>181.32</v>
       </c>
       <c r="H931" s="0" t="s">
         <v>2540</v>
       </c>
     </row>
     <row r="932" spans="1:8">
       <c r="A932" s="0">
-        <v>26735</v>
+        <v>17451</v>
       </c>
       <c r="B932" s="0" t="s">
         <v>2541</v>
       </c>
       <c r="C932" s="0" t="s">
         <v>2542</v>
       </c>
       <c r="D932" s="0" t="s">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="E932" s="0" t="s">
         <v>27</v>
       </c>
       <c r="G932" s="0">
-        <v>15.02</v>
+        <v>316.25</v>
       </c>
       <c r="H932" s="0" t="s">
         <v>2543</v>
       </c>
     </row>
     <row r="933" spans="1:8">
       <c r="A933" s="0">
-        <v>17454</v>
+        <v>26727</v>
       </c>
       <c r="B933" s="0" t="s">
         <v>2544</v>
       </c>
       <c r="C933" s="0" t="s">
         <v>2545</v>
       </c>
       <c r="D933" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="E933" s="0" t="s">
         <v>27</v>
       </c>
       <c r="G933" s="0">
-        <v>36.72</v>
+        <v>21.01</v>
       </c>
       <c r="H933" s="0" t="s">
         <v>2546</v>
       </c>
     </row>
     <row r="934" spans="1:8">
       <c r="A934" s="0">
-        <v>17455</v>
+        <v>26735</v>
       </c>
       <c r="B934" s="0" t="s">
         <v>2547</v>
       </c>
       <c r="C934" s="0" t="s">
         <v>2548</v>
       </c>
       <c r="D934" s="0" t="s">
-        <v>22</v>
+        <v>9</v>
       </c>
       <c r="E934" s="0" t="s">
         <v>27</v>
       </c>
       <c r="G934" s="0">
-        <v>31.15</v>
+        <v>15.02</v>
       </c>
       <c r="H934" s="0" t="s">
         <v>2549</v>
       </c>
     </row>
     <row r="935" spans="1:8">
       <c r="A935" s="0">
-        <v>17462</v>
+        <v>17454</v>
       </c>
       <c r="B935" s="0" t="s">
         <v>2550</v>
       </c>
       <c r="C935" s="0" t="s">
         <v>2551</v>
       </c>
       <c r="D935" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="E935" s="0" t="s">
         <v>27</v>
       </c>
       <c r="G935" s="0">
-        <v>8.67</v>
+        <v>36.72</v>
       </c>
       <c r="H935" s="0" t="s">
         <v>2552</v>
       </c>
     </row>
     <row r="936" spans="1:8">
       <c r="A936" s="0">
-        <v>17463</v>
+        <v>17455</v>
       </c>
       <c r="B936" s="0" t="s">
         <v>2553</v>
       </c>
       <c r="C936" s="0" t="s">
         <v>2554</v>
       </c>
       <c r="D936" s="0" t="s">
         <v>22</v>
       </c>
       <c r="E936" s="0" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
       <c r="G936" s="0">
-        <v>19.02</v>
+        <v>31.15</v>
       </c>
       <c r="H936" s="0" t="s">
         <v>2555</v>
       </c>
     </row>
     <row r="937" spans="1:8">
       <c r="A937" s="0">
-        <v>17464</v>
+        <v>17462</v>
       </c>
       <c r="B937" s="0" t="s">
         <v>2556</v>
       </c>
       <c r="C937" s="0" t="s">
         <v>2557</v>
       </c>
       <c r="D937" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="E937" s="0" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
       <c r="G937" s="0">
-        <v>4.03</v>
+        <v>8.67</v>
       </c>
       <c r="H937" s="0" t="s">
         <v>2558</v>
       </c>
     </row>
     <row r="938" spans="1:8">
       <c r="A938" s="0">
-        <v>17466</v>
+        <v>17463</v>
       </c>
       <c r="B938" s="0" t="s">
         <v>2559</v>
       </c>
       <c r="C938" s="0" t="s">
         <v>2560</v>
       </c>
       <c r="D938" s="0" t="s">
         <v>22</v>
       </c>
       <c r="E938" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G938" s="0">
-        <v>12.68</v>
+        <v>19.02</v>
       </c>
       <c r="H938" s="0" t="s">
         <v>2561</v>
       </c>
     </row>
     <row r="939" spans="1:8">
       <c r="A939" s="0">
-        <v>17474</v>
+        <v>17464</v>
       </c>
       <c r="B939" s="0" t="s">
         <v>2562</v>
       </c>
       <c r="C939" s="0" t="s">
         <v>2563</v>
       </c>
       <c r="D939" s="0" t="s">
         <v>22</v>
       </c>
       <c r="E939" s="0" t="s">
-        <v>513</v>
+        <v>14</v>
       </c>
       <c r="G939" s="0">
-        <v>12.67</v>
+        <v>4.03</v>
       </c>
       <c r="H939" s="0" t="s">
         <v>2564</v>
       </c>
     </row>
     <row r="940" spans="1:8">
       <c r="A940" s="0">
-        <v>17475</v>
+        <v>17466</v>
       </c>
       <c r="B940" s="0" t="s">
         <v>2565</v>
       </c>
       <c r="C940" s="0" t="s">
         <v>2566</v>
       </c>
       <c r="D940" s="0" t="s">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="E940" s="0" t="s">
-        <v>513</v>
+        <v>14</v>
       </c>
       <c r="G940" s="0">
-        <v>12.43</v>
+        <v>12.68</v>
       </c>
       <c r="H940" s="0" t="s">
         <v>2567</v>
       </c>
     </row>
     <row r="941" spans="1:8">
       <c r="A941" s="0">
-        <v>26738</v>
+        <v>17474</v>
       </c>
       <c r="B941" s="0" t="s">
         <v>2568</v>
       </c>
       <c r="C941" s="0" t="s">
         <v>2569</v>
       </c>
       <c r="D941" s="0" t="s">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="E941" s="0" t="s">
-        <v>14</v>
+        <v>513</v>
       </c>
       <c r="G941" s="0">
-        <v>11</v>
+        <v>12.67</v>
       </c>
       <c r="H941" s="0" t="s">
         <v>2570</v>
       </c>
     </row>
     <row r="942" spans="1:8">
       <c r="A942" s="0">
-        <v>26738</v>
+        <v>17475</v>
       </c>
       <c r="B942" s="0" t="s">
         <v>2571</v>
       </c>
       <c r="C942" s="0" t="s">
-        <v>2569</v>
+        <v>2572</v>
       </c>
       <c r="D942" s="0" t="s">
-        <v>209</v>
+        <v>9</v>
       </c>
       <c r="E942" s="0" t="s">
-        <v>14</v>
+        <v>513</v>
       </c>
       <c r="G942" s="0">
-        <v>11</v>
+        <v>12.43</v>
       </c>
       <c r="H942" s="0" t="s">
-        <v>2570</v>
+        <v>2573</v>
       </c>
     </row>
     <row r="943" spans="1:8">
       <c r="A943" s="0">
         <v>26738</v>
       </c>
       <c r="B943" s="0" t="s">
-        <v>2572</v>
+        <v>2574</v>
       </c>
       <c r="C943" s="0" t="s">
-        <v>2569</v>
+        <v>2575</v>
       </c>
       <c r="D943" s="0" t="s">
-        <v>1725</v>
+        <v>9</v>
       </c>
       <c r="E943" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G943" s="0">
         <v>11</v>
       </c>
       <c r="H943" s="0" t="s">
-        <v>2570</v>
+        <v>2576</v>
       </c>
     </row>
     <row r="944" spans="1:8">
       <c r="A944" s="0">
-        <v>26739</v>
+        <v>26738</v>
       </c>
       <c r="B944" s="0" t="s">
-        <v>2573</v>
+        <v>2577</v>
       </c>
       <c r="C944" s="0" t="s">
-        <v>2574</v>
+        <v>2575</v>
       </c>
       <c r="D944" s="0" t="s">
-        <v>44</v>
+        <v>209</v>
       </c>
       <c r="E944" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G944" s="0">
-        <v>15.98</v>
+        <v>11</v>
       </c>
       <c r="H944" s="0" t="s">
-        <v>2575</v>
+        <v>2576</v>
       </c>
     </row>
     <row r="945" spans="1:8">
       <c r="A945" s="0">
-        <v>26739</v>
+        <v>26738</v>
       </c>
       <c r="B945" s="0" t="s">
+        <v>2578</v>
+      </c>
+      <c r="C945" s="0" t="s">
+        <v>2575</v>
+      </c>
+      <c r="D945" s="0" t="s">
+        <v>1725</v>
+      </c>
+      <c r="E945" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="G945" s="0">
+        <v>11</v>
+      </c>
+      <c r="H945" s="0" t="s">
         <v>2576</v>
-      </c>
-[...13 lines deleted...]
-        <v>2575</v>
       </c>
     </row>
     <row r="946" spans="1:8">
       <c r="A946" s="0">
         <v>26739</v>
       </c>
       <c r="B946" s="0" t="s">
-        <v>2577</v>
+        <v>2579</v>
       </c>
       <c r="C946" s="0" t="s">
-        <v>2574</v>
+        <v>2580</v>
       </c>
       <c r="D946" s="0" t="s">
-        <v>1208</v>
+        <v>44</v>
       </c>
       <c r="E946" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G946" s="0">
         <v>15.98</v>
       </c>
       <c r="H946" s="0" t="s">
-        <v>2575</v>
+        <v>2581</v>
       </c>
     </row>
     <row r="947" spans="1:8">
       <c r="A947" s="0">
         <v>26739</v>
       </c>
       <c r="B947" s="0" t="s">
-        <v>2578</v>
+        <v>2582</v>
       </c>
       <c r="C947" s="0" t="s">
-        <v>2574</v>
+        <v>2580</v>
       </c>
       <c r="D947" s="0" t="s">
-        <v>52</v>
+        <v>209</v>
       </c>
       <c r="E947" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G947" s="0">
         <v>15.98</v>
       </c>
       <c r="H947" s="0" t="s">
-        <v>2575</v>
+        <v>2581</v>
       </c>
     </row>
     <row r="948" spans="1:8">
       <c r="A948" s="0">
         <v>26739</v>
       </c>
       <c r="B948" s="0" t="s">
-        <v>2579</v>
+        <v>2583</v>
       </c>
       <c r="C948" s="0" t="s">
-        <v>2574</v>
+        <v>2580</v>
       </c>
       <c r="D948" s="0" t="s">
-        <v>316</v>
+        <v>1208</v>
       </c>
       <c r="E948" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G948" s="0">
         <v>15.98</v>
       </c>
       <c r="H948" s="0" t="s">
-        <v>2575</v>
+        <v>2581</v>
       </c>
     </row>
     <row r="949" spans="1:8">
       <c r="A949" s="0">
         <v>26739</v>
       </c>
       <c r="B949" s="0" t="s">
+        <v>2584</v>
+      </c>
+      <c r="C949" s="0" t="s">
         <v>2580</v>
       </c>
-      <c r="C949" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D949" s="0" t="s">
-        <v>1583</v>
+        <v>52</v>
       </c>
       <c r="E949" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G949" s="0">
         <v>15.98</v>
       </c>
       <c r="H949" s="0" t="s">
-        <v>2575</v>
+        <v>2581</v>
       </c>
     </row>
     <row r="950" spans="1:8">
       <c r="A950" s="0">
-        <v>26740</v>
+        <v>26739</v>
       </c>
       <c r="B950" s="0" t="s">
+        <v>2585</v>
+      </c>
+      <c r="C950" s="0" t="s">
+        <v>2580</v>
+      </c>
+      <c r="D950" s="0" t="s">
+        <v>316</v>
+      </c>
+      <c r="E950" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="G950" s="0">
+        <v>15.98</v>
+      </c>
+      <c r="H950" s="0" t="s">
         <v>2581</v>
-      </c>
-[...13 lines deleted...]
-        <v>2583</v>
       </c>
     </row>
     <row r="951" spans="1:8">
       <c r="A951" s="0">
-        <v>26740</v>
+        <v>26739</v>
       </c>
       <c r="B951" s="0" t="s">
-        <v>2584</v>
+        <v>2586</v>
       </c>
       <c r="C951" s="0" t="s">
-        <v>2582</v>
+        <v>2580</v>
       </c>
       <c r="D951" s="0" t="s">
-        <v>209</v>
+        <v>1583</v>
       </c>
       <c r="E951" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G951" s="0">
-        <v>19.79</v>
+        <v>15.98</v>
       </c>
       <c r="H951" s="0" t="s">
-        <v>2583</v>
+        <v>2581</v>
       </c>
     </row>
     <row r="952" spans="1:8">
       <c r="A952" s="0">
         <v>26740</v>
       </c>
       <c r="B952" s="0" t="s">
-        <v>2585</v>
+        <v>2587</v>
       </c>
       <c r="C952" s="0" t="s">
-        <v>2582</v>
+        <v>2588</v>
       </c>
       <c r="D952" s="0" t="s">
-        <v>52</v>
+        <v>44</v>
       </c>
       <c r="E952" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G952" s="0">
         <v>19.79</v>
       </c>
       <c r="H952" s="0" t="s">
-        <v>2583</v>
+        <v>2589</v>
       </c>
     </row>
     <row r="953" spans="1:8">
       <c r="A953" s="0">
         <v>26740</v>
       </c>
       <c r="B953" s="0" t="s">
-        <v>2586</v>
+        <v>2590</v>
       </c>
       <c r="C953" s="0" t="s">
-        <v>2582</v>
+        <v>2588</v>
       </c>
       <c r="D953" s="0" t="s">
-        <v>316</v>
+        <v>209</v>
       </c>
       <c r="E953" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G953" s="0">
         <v>19.79</v>
       </c>
       <c r="H953" s="0" t="s">
-        <v>2583</v>
+        <v>2589</v>
       </c>
     </row>
     <row r="954" spans="1:8">
       <c r="A954" s="0">
-        <v>17481</v>
+        <v>26740</v>
       </c>
       <c r="B954" s="0" t="s">
-        <v>2587</v>
+        <v>2591</v>
       </c>
       <c r="C954" s="0" t="s">
         <v>2588</v>
       </c>
       <c r="D954" s="0" t="s">
-        <v>22</v>
+        <v>52</v>
       </c>
       <c r="E954" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G954" s="0">
-        <v>6.41</v>
+        <v>19.79</v>
       </c>
       <c r="H954" s="0" t="s">
         <v>2589</v>
       </c>
     </row>
     <row r="955" spans="1:8">
       <c r="A955" s="0">
-        <v>24255</v>
+        <v>26740</v>
       </c>
       <c r="B955" s="0" t="s">
-        <v>2590</v>
+        <v>2592</v>
       </c>
       <c r="C955" s="0" t="s">
-        <v>2591</v>
+        <v>2588</v>
       </c>
       <c r="D955" s="0" t="s">
-        <v>22</v>
+        <v>316</v>
       </c>
       <c r="E955" s="0" t="s">
-        <v>908</v>
+        <v>14</v>
       </c>
       <c r="G955" s="0">
-        <v>1.23</v>
+        <v>19.79</v>
       </c>
       <c r="H955" s="0" t="s">
-        <v>2592</v>
+        <v>2589</v>
       </c>
     </row>
     <row r="956" spans="1:8">
       <c r="A956" s="0">
-        <v>24256</v>
+        <v>17481</v>
       </c>
       <c r="B956" s="0" t="s">
         <v>2593</v>
       </c>
       <c r="C956" s="0" t="s">
         <v>2594</v>
       </c>
       <c r="D956" s="0" t="s">
         <v>22</v>
       </c>
       <c r="E956" s="0" t="s">
-        <v>908</v>
+        <v>14</v>
       </c>
       <c r="G956" s="0">
-        <v>1.75</v>
+        <v>6.41</v>
       </c>
       <c r="H956" s="0" t="s">
         <v>2595</v>
       </c>
     </row>
     <row r="957" spans="1:8">
       <c r="A957" s="0">
-        <v>24257</v>
+        <v>24255</v>
       </c>
       <c r="B957" s="0" t="s">
         <v>2596</v>
       </c>
       <c r="C957" s="0" t="s">
         <v>2597</v>
       </c>
       <c r="D957" s="0" t="s">
         <v>22</v>
       </c>
       <c r="E957" s="0" t="s">
         <v>908</v>
       </c>
       <c r="G957" s="0">
-        <v>1.6</v>
+        <v>1.23</v>
       </c>
       <c r="H957" s="0" t="s">
         <v>2598</v>
       </c>
     </row>
     <row r="958" spans="1:8">
       <c r="A958" s="0">
-        <v>24258</v>
+        <v>24256</v>
       </c>
       <c r="B958" s="0" t="s">
         <v>2599</v>
       </c>
       <c r="C958" s="0" t="s">
         <v>2600</v>
       </c>
       <c r="D958" s="0" t="s">
         <v>22</v>
       </c>
       <c r="E958" s="0" t="s">
         <v>908</v>
       </c>
       <c r="G958" s="0">
         <v>1.75</v>
       </c>
       <c r="H958" s="0" t="s">
         <v>2601</v>
       </c>
     </row>
     <row r="959" spans="1:8">
       <c r="A959" s="0">
-        <v>19372</v>
+        <v>24257</v>
       </c>
       <c r="B959" s="0" t="s">
         <v>2602</v>
       </c>
       <c r="C959" s="0" t="s">
         <v>2603</v>
       </c>
       <c r="D959" s="0" t="s">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="E959" s="0" t="s">
-        <v>14</v>
+        <v>908</v>
       </c>
       <c r="G959" s="0">
-        <v>2.6</v>
+        <v>1.6</v>
       </c>
       <c r="H959" s="0" t="s">
         <v>2604</v>
       </c>
     </row>
     <row r="960" spans="1:8">
       <c r="A960" s="0">
-        <v>19377</v>
+        <v>24258</v>
       </c>
       <c r="B960" s="0" t="s">
         <v>2605</v>
       </c>
       <c r="C960" s="0" t="s">
         <v>2606</v>
       </c>
       <c r="D960" s="0" t="s">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="E960" s="0" t="s">
-        <v>14</v>
+        <v>908</v>
       </c>
       <c r="G960" s="0">
-        <v>1.7</v>
+        <v>1.75</v>
       </c>
       <c r="H960" s="0" t="s">
         <v>2607</v>
       </c>
     </row>
     <row r="961" spans="1:8">
       <c r="A961" s="0">
-        <v>24315</v>
+        <v>19372</v>
       </c>
       <c r="B961" s="0" t="s">
         <v>2608</v>
       </c>
       <c r="C961" s="0" t="s">
         <v>2609</v>
       </c>
       <c r="D961" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E961" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G961" s="0">
-        <v>3.28</v>
+        <v>2.6</v>
       </c>
       <c r="H961" s="0" t="s">
         <v>2610</v>
       </c>
     </row>
     <row r="962" spans="1:8">
       <c r="A962" s="0">
-        <v>24317</v>
+        <v>19377</v>
       </c>
       <c r="B962" s="0" t="s">
         <v>2611</v>
       </c>
       <c r="C962" s="0" t="s">
         <v>2612</v>
       </c>
       <c r="D962" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E962" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G962" s="0">
-        <v>3.55</v>
+        <v>1.7</v>
       </c>
       <c r="H962" s="0" t="s">
         <v>2613</v>
       </c>
     </row>
     <row r="963" spans="1:8">
       <c r="A963" s="0">
-        <v>24326</v>
+        <v>24315</v>
       </c>
       <c r="B963" s="0" t="s">
         <v>2614</v>
       </c>
       <c r="C963" s="0" t="s">
         <v>2615</v>
       </c>
       <c r="D963" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E963" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G963" s="0">
-        <v>5.08</v>
+        <v>3.28</v>
       </c>
       <c r="H963" s="0" t="s">
         <v>2616</v>
       </c>
     </row>
     <row r="964" spans="1:8">
       <c r="A964" s="0">
-        <v>24342</v>
+        <v>24317</v>
       </c>
       <c r="B964" s="0" t="s">
         <v>2617</v>
       </c>
       <c r="C964" s="0" t="s">
         <v>2618</v>
       </c>
       <c r="D964" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E964" s="0" t="s">
-        <v>53</v>
+        <v>14</v>
       </c>
       <c r="G964" s="0">
-        <v>2.11</v>
+        <v>3.55</v>
       </c>
       <c r="H964" s="0" t="s">
         <v>2619</v>
       </c>
     </row>
     <row r="965" spans="1:8">
       <c r="A965" s="0">
-        <v>17505</v>
+        <v>24326</v>
       </c>
       <c r="B965" s="0" t="s">
         <v>2620</v>
       </c>
       <c r="C965" s="0" t="s">
         <v>2621</v>
       </c>
       <c r="D965" s="0" t="s">
-        <v>44</v>
+        <v>9</v>
       </c>
       <c r="E965" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G965" s="0">
-        <v>33.16</v>
+        <v>5.08</v>
       </c>
       <c r="H965" s="0" t="s">
         <v>2622</v>
       </c>
     </row>
     <row r="966" spans="1:8">
       <c r="A966" s="0">
-        <v>17506</v>
+        <v>24342</v>
       </c>
       <c r="B966" s="0" t="s">
         <v>2623</v>
       </c>
       <c r="C966" s="0" t="s">
         <v>2624</v>
       </c>
       <c r="D966" s="0" t="s">
-        <v>44</v>
+        <v>9</v>
       </c>
       <c r="E966" s="0" t="s">
-        <v>14</v>
+        <v>53</v>
       </c>
       <c r="G966" s="0">
-        <v>39.52</v>
+        <v>2.11</v>
       </c>
       <c r="H966" s="0" t="s">
         <v>2625</v>
       </c>
     </row>
     <row r="967" spans="1:8">
       <c r="A967" s="0">
-        <v>26771</v>
+        <v>17505</v>
       </c>
       <c r="B967" s="0" t="s">
         <v>2626</v>
       </c>
       <c r="C967" s="0" t="s">
         <v>2627</v>
       </c>
       <c r="D967" s="0" t="s">
-        <v>9</v>
+        <v>44</v>
       </c>
       <c r="E967" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G967" s="0">
-        <v>26.9</v>
+        <v>33.16</v>
       </c>
       <c r="H967" s="0" t="s">
         <v>2628</v>
       </c>
     </row>
     <row r="968" spans="1:8">
       <c r="A968" s="0">
-        <v>26761</v>
+        <v>17506</v>
       </c>
       <c r="B968" s="0" t="s">
         <v>2629</v>
       </c>
       <c r="C968" s="0" t="s">
         <v>2630</v>
       </c>
       <c r="D968" s="0" t="s">
-        <v>9</v>
+        <v>44</v>
       </c>
       <c r="E968" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G968" s="0">
-        <v>36.85</v>
+        <v>39.52</v>
       </c>
       <c r="H968" s="0" t="s">
         <v>2631</v>
       </c>
     </row>
     <row r="969" spans="1:8">
       <c r="A969" s="0">
-        <v>26762</v>
+        <v>26771</v>
       </c>
       <c r="B969" s="0" t="s">
         <v>2632</v>
       </c>
       <c r="C969" s="0" t="s">
         <v>2633</v>
       </c>
       <c r="D969" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E969" s="0" t="s">
-        <v>53</v>
+        <v>14</v>
       </c>
       <c r="G969" s="0">
-        <v>40.25</v>
+        <v>26.9</v>
       </c>
       <c r="H969" s="0" t="s">
         <v>2634</v>
       </c>
     </row>
     <row r="970" spans="1:8">
       <c r="A970" s="0">
-        <v>26765</v>
+        <v>26761</v>
       </c>
       <c r="B970" s="0" t="s">
         <v>2635</v>
       </c>
       <c r="C970" s="0" t="s">
         <v>2636</v>
       </c>
       <c r="D970" s="0" t="s">
-        <v>22</v>
+        <v>9</v>
       </c>
       <c r="E970" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G970" s="0">
-        <v>10.38</v>
+        <v>36.85</v>
       </c>
       <c r="H970" s="0" t="s">
         <v>2637</v>
       </c>
     </row>
     <row r="971" spans="1:8">
       <c r="A971" s="0">
-        <v>26766</v>
+        <v>26762</v>
       </c>
       <c r="B971" s="0" t="s">
         <v>2638</v>
       </c>
       <c r="C971" s="0" t="s">
         <v>2639</v>
       </c>
       <c r="D971" s="0" t="s">
-        <v>22</v>
+        <v>9</v>
       </c>
       <c r="E971" s="0" t="s">
-        <v>14</v>
+        <v>53</v>
       </c>
       <c r="G971" s="0">
-        <v>10.38</v>
+        <v>40.25</v>
       </c>
       <c r="H971" s="0" t="s">
         <v>2640</v>
       </c>
     </row>
     <row r="972" spans="1:8">
       <c r="A972" s="0">
-        <v>26768</v>
+        <v>26765</v>
       </c>
       <c r="B972" s="0" t="s">
         <v>2641</v>
       </c>
       <c r="C972" s="0" t="s">
         <v>2642</v>
       </c>
       <c r="D972" s="0" t="s">
         <v>22</v>
       </c>
       <c r="E972" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G972" s="0">
         <v>10.38</v>
       </c>
       <c r="H972" s="0" t="s">
         <v>2643</v>
       </c>
     </row>
     <row r="973" spans="1:8">
       <c r="A973" s="0">
-        <v>26769</v>
+        <v>26766</v>
       </c>
       <c r="B973" s="0" t="s">
         <v>2644</v>
       </c>
       <c r="C973" s="0" t="s">
         <v>2645</v>
       </c>
       <c r="D973" s="0" t="s">
         <v>22</v>
       </c>
       <c r="E973" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G973" s="0">
-        <v>8.140000000000001</v>
+        <v>10.38</v>
       </c>
       <c r="H973" s="0" t="s">
         <v>2646</v>
       </c>
     </row>
     <row r="974" spans="1:8">
       <c r="A974" s="0">
-        <v>17515</v>
+        <v>26768</v>
       </c>
       <c r="B974" s="0" t="s">
         <v>2647</v>
       </c>
       <c r="C974" s="0" t="s">
         <v>2648</v>
       </c>
       <c r="D974" s="0" t="s">
-        <v>209</v>
+        <v>22</v>
       </c>
       <c r="E974" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G974" s="0">
-        <v>14.16</v>
+        <v>10.38</v>
       </c>
       <c r="H974" s="0" t="s">
         <v>2649</v>
       </c>
     </row>
     <row r="975" spans="1:8">
       <c r="A975" s="0">
-        <v>17517</v>
+        <v>26769</v>
       </c>
       <c r="B975" s="0" t="s">
         <v>2650</v>
       </c>
       <c r="C975" s="0" t="s">
         <v>2651</v>
       </c>
       <c r="D975" s="0" t="s">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="E975" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G975" s="0">
-        <v>4.91</v>
+        <v>8.140000000000001</v>
       </c>
       <c r="H975" s="0" t="s">
         <v>2652</v>
       </c>
     </row>
     <row r="976" spans="1:8">
       <c r="A976" s="0">
-        <v>17518</v>
+        <v>17515</v>
       </c>
       <c r="B976" s="0" t="s">
         <v>2653</v>
       </c>
       <c r="C976" s="0" t="s">
         <v>2654</v>
       </c>
       <c r="D976" s="0" t="s">
-        <v>9</v>
+        <v>209</v>
       </c>
       <c r="E976" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G976" s="0">
-        <v>6.33</v>
+        <v>14.16</v>
       </c>
       <c r="H976" s="0" t="s">
         <v>2655</v>
       </c>
     </row>
     <row r="977" spans="1:8">
       <c r="A977" s="0">
-        <v>17518</v>
+        <v>17517</v>
       </c>
       <c r="B977" s="0" t="s">
         <v>2656</v>
       </c>
       <c r="C977" s="0" t="s">
-        <v>2654</v>
+        <v>2657</v>
       </c>
       <c r="D977" s="0" t="s">
-        <v>22</v>
+        <v>9</v>
       </c>
       <c r="E977" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G977" s="0">
-        <v>6.33</v>
+        <v>4.91</v>
       </c>
       <c r="H977" s="0" t="s">
-        <v>2655</v>
+        <v>2658</v>
       </c>
     </row>
     <row r="978" spans="1:8">
       <c r="A978" s="0">
-        <v>17525</v>
+        <v>17518</v>
       </c>
       <c r="B978" s="0" t="s">
-        <v>2657</v>
+        <v>2659</v>
       </c>
       <c r="C978" s="0" t="s">
-        <v>2658</v>
+        <v>2660</v>
       </c>
       <c r="D978" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E978" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G978" s="0">
-        <v>11.64</v>
+        <v>6.33</v>
       </c>
       <c r="H978" s="0" t="s">
-        <v>2659</v>
+        <v>2661</v>
       </c>
     </row>
     <row r="979" spans="1:8">
       <c r="A979" s="0">
-        <v>17520</v>
+        <v>17518</v>
       </c>
       <c r="B979" s="0" t="s">
+        <v>2662</v>
+      </c>
+      <c r="C979" s="0" t="s">
         <v>2660</v>
-      </c>
-[...1 lines deleted...]
-        <v>2661</v>
       </c>
       <c r="D979" s="0" t="s">
         <v>22</v>
       </c>
       <c r="E979" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G979" s="0">
-        <v>4.37</v>
+        <v>6.33</v>
       </c>
       <c r="H979" s="0" t="s">
-        <v>2662</v>
+        <v>2661</v>
       </c>
     </row>
     <row r="980" spans="1:8">
       <c r="A980" s="0">
-        <v>26772</v>
+        <v>17525</v>
       </c>
       <c r="B980" s="0" t="s">
         <v>2663</v>
       </c>
       <c r="C980" s="0" t="s">
         <v>2664</v>
       </c>
       <c r="D980" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E980" s="0" t="s">
-        <v>908</v>
+        <v>14</v>
       </c>
       <c r="G980" s="0">
-        <v>87.17</v>
+        <v>11.64</v>
       </c>
       <c r="H980" s="0" t="s">
         <v>2665</v>
       </c>
     </row>
     <row r="981" spans="1:8">
       <c r="A981" s="0">
-        <v>22097</v>
+        <v>17562</v>
       </c>
       <c r="B981" s="0" t="s">
         <v>2666</v>
       </c>
       <c r="C981" s="0" t="s">
         <v>2667</v>
       </c>
       <c r="D981" s="0" t="s">
-        <v>44</v>
+        <v>9</v>
       </c>
       <c r="E981" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G981" s="0">
-        <v>7.71</v>
+        <v>20.95</v>
       </c>
       <c r="H981" s="0" t="s">
         <v>2668</v>
       </c>
     </row>
     <row r="982" spans="1:8">
       <c r="A982" s="0">
-        <v>22101</v>
+        <v>17520</v>
       </c>
       <c r="B982" s="0" t="s">
         <v>2669</v>
       </c>
       <c r="C982" s="0" t="s">
         <v>2670</v>
       </c>
       <c r="D982" s="0" t="s">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="E982" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G982" s="0">
-        <v>4.67</v>
+        <v>4.37</v>
       </c>
       <c r="H982" s="0" t="s">
         <v>2671</v>
       </c>
     </row>
     <row r="983" spans="1:8">
       <c r="A983" s="0">
-        <v>24347</v>
+        <v>26772</v>
       </c>
       <c r="B983" s="0" t="s">
         <v>2672</v>
       </c>
       <c r="C983" s="0" t="s">
         <v>2673</v>
       </c>
       <c r="D983" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E983" s="0" t="s">
-        <v>14</v>
+        <v>908</v>
       </c>
       <c r="G983" s="0">
-        <v>5.13</v>
+        <v>87.17</v>
       </c>
       <c r="H983" s="0" t="s">
         <v>2674</v>
       </c>
     </row>
     <row r="984" spans="1:8">
       <c r="A984" s="0">
-        <v>24356</v>
+        <v>22097</v>
       </c>
       <c r="B984" s="0" t="s">
         <v>2675</v>
       </c>
       <c r="C984" s="0" t="s">
         <v>2676</v>
       </c>
       <c r="D984" s="0" t="s">
-        <v>9</v>
+        <v>44</v>
       </c>
       <c r="E984" s="0" t="s">
-        <v>53</v>
+        <v>14</v>
       </c>
       <c r="G984" s="0">
-        <v>2.25</v>
+        <v>7.71</v>
       </c>
       <c r="H984" s="0" t="s">
         <v>2677</v>
       </c>
     </row>
     <row r="985" spans="1:8">
       <c r="A985" s="0">
-        <v>24359</v>
+        <v>22101</v>
       </c>
       <c r="B985" s="0" t="s">
         <v>2678</v>
       </c>
       <c r="C985" s="0" t="s">
         <v>2679</v>
       </c>
       <c r="D985" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E985" s="0" t="s">
-        <v>53</v>
+        <v>14</v>
       </c>
       <c r="G985" s="0">
-        <v>3.42</v>
+        <v>4.67</v>
       </c>
       <c r="H985" s="0" t="s">
         <v>2680</v>
       </c>
     </row>
     <row r="986" spans="1:8">
       <c r="A986" s="0">
-        <v>17533</v>
+        <v>24347</v>
       </c>
       <c r="B986" s="0" t="s">
         <v>2681</v>
       </c>
       <c r="C986" s="0" t="s">
         <v>2682</v>
       </c>
       <c r="D986" s="0" t="s">
-        <v>44</v>
+        <v>9</v>
       </c>
       <c r="E986" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G986" s="0">
-        <v>4.05</v>
+        <v>5.13</v>
       </c>
       <c r="H986" s="0" t="s">
         <v>2683</v>
       </c>
     </row>
     <row r="987" spans="1:8">
       <c r="A987" s="0">
-        <v>19380</v>
+        <v>24356</v>
       </c>
       <c r="B987" s="0" t="s">
         <v>2684</v>
       </c>
       <c r="C987" s="0" t="s">
         <v>2685</v>
       </c>
       <c r="D987" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E987" s="0" t="s">
-        <v>14</v>
+        <v>53</v>
       </c>
       <c r="G987" s="0">
-        <v>1.46</v>
+        <v>2.25</v>
       </c>
       <c r="H987" s="0" t="s">
         <v>2686</v>
       </c>
     </row>
     <row r="988" spans="1:8">
       <c r="A988" s="0">
-        <v>19381</v>
+        <v>24359</v>
       </c>
       <c r="B988" s="0" t="s">
         <v>2687</v>
       </c>
       <c r="C988" s="0" t="s">
         <v>2688</v>
       </c>
       <c r="D988" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E988" s="0" t="s">
-        <v>14</v>
+        <v>53</v>
       </c>
       <c r="G988" s="0">
-        <v>2.31</v>
+        <v>3.42</v>
       </c>
       <c r="H988" s="0" t="s">
         <v>2689</v>
       </c>
     </row>
     <row r="989" spans="1:8">
       <c r="A989" s="0">
-        <v>19382</v>
+        <v>17533</v>
       </c>
       <c r="B989" s="0" t="s">
         <v>2690</v>
       </c>
       <c r="C989" s="0" t="s">
         <v>2691</v>
       </c>
       <c r="D989" s="0" t="s">
-        <v>9</v>
+        <v>44</v>
       </c>
       <c r="E989" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G989" s="0">
-        <v>1.88</v>
+        <v>4.05</v>
       </c>
       <c r="H989" s="0" t="s">
         <v>2692</v>
       </c>
     </row>
     <row r="990" spans="1:8">
       <c r="A990" s="0">
-        <v>19384</v>
+        <v>19380</v>
       </c>
       <c r="B990" s="0" t="s">
         <v>2693</v>
       </c>
       <c r="C990" s="0" t="s">
         <v>2694</v>
       </c>
       <c r="D990" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E990" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G990" s="0">
-        <v>1.7</v>
+        <v>1.46</v>
       </c>
       <c r="H990" s="0" t="s">
         <v>2695</v>
       </c>
     </row>
     <row r="991" spans="1:8">
       <c r="A991" s="0">
-        <v>19385</v>
+        <v>19381</v>
       </c>
       <c r="B991" s="0" t="s">
         <v>2696</v>
       </c>
       <c r="C991" s="0" t="s">
         <v>2697</v>
       </c>
       <c r="D991" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E991" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G991" s="0">
-        <v>1.51</v>
+        <v>2.31</v>
       </c>
       <c r="H991" s="0" t="s">
         <v>2698</v>
       </c>
     </row>
     <row r="992" spans="1:8">
       <c r="A992" s="0">
-        <v>19383</v>
+        <v>19382</v>
       </c>
       <c r="B992" s="0" t="s">
         <v>2699</v>
       </c>
       <c r="C992" s="0" t="s">
         <v>2700</v>
       </c>
       <c r="D992" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E992" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G992" s="0">
-        <v>2.85</v>
+        <v>1.88</v>
       </c>
       <c r="H992" s="0" t="s">
         <v>2701</v>
       </c>
     </row>
     <row r="993" spans="1:8">
       <c r="A993" s="0">
-        <v>19402</v>
+        <v>19384</v>
       </c>
       <c r="B993" s="0" t="s">
         <v>2702</v>
       </c>
       <c r="C993" s="0" t="s">
         <v>2703</v>
       </c>
       <c r="D993" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E993" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G993" s="0">
-        <v>3.94</v>
+        <v>1.7</v>
       </c>
       <c r="H993" s="0" t="s">
         <v>2704</v>
       </c>
     </row>
     <row r="994" spans="1:8">
       <c r="A994" s="0">
-        <v>24362</v>
+        <v>19385</v>
       </c>
       <c r="B994" s="0" t="s">
         <v>2705</v>
       </c>
       <c r="C994" s="0" t="s">
         <v>2706</v>
       </c>
       <c r="D994" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E994" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G994" s="0">
-        <v>8.68</v>
+        <v>1.51</v>
       </c>
       <c r="H994" s="0" t="s">
         <v>2707</v>
       </c>
     </row>
     <row r="995" spans="1:8">
       <c r="A995" s="0">
-        <v>24366</v>
+        <v>19383</v>
       </c>
       <c r="B995" s="0" t="s">
         <v>2708</v>
       </c>
       <c r="C995" s="0" t="s">
         <v>2709</v>
       </c>
       <c r="D995" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E995" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G995" s="0">
-        <v>11.28</v>
+        <v>2.85</v>
       </c>
       <c r="H995" s="0" t="s">
         <v>2710</v>
       </c>
     </row>
     <row r="996" spans="1:8">
       <c r="A996" s="0">
-        <v>24371</v>
+        <v>19402</v>
       </c>
       <c r="B996" s="0" t="s">
         <v>2711</v>
       </c>
       <c r="C996" s="0" t="s">
         <v>2712</v>
       </c>
       <c r="D996" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E996" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G996" s="0">
-        <v>46.86</v>
+        <v>3.94</v>
       </c>
       <c r="H996" s="0" t="s">
         <v>2713</v>
       </c>
     </row>
     <row r="997" spans="1:8">
       <c r="A997" s="0">
-        <v>29862</v>
+        <v>24362</v>
       </c>
       <c r="B997" s="0" t="s">
         <v>2714</v>
       </c>
       <c r="C997" s="0" t="s">
         <v>2715</v>
       </c>
       <c r="D997" s="0" t="s">
-        <v>99</v>
+        <v>9</v>
       </c>
       <c r="E997" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G997" s="0">
-        <v>9.77</v>
+        <v>8.68</v>
       </c>
       <c r="H997" s="0" t="s">
         <v>2716</v>
       </c>
     </row>
     <row r="998" spans="1:8">
       <c r="A998" s="0">
-        <v>29864</v>
+        <v>24366</v>
       </c>
       <c r="B998" s="0" t="s">
         <v>2717</v>
       </c>
       <c r="C998" s="0" t="s">
         <v>2718</v>
       </c>
       <c r="D998" s="0" t="s">
-        <v>99</v>
+        <v>9</v>
       </c>
       <c r="E998" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G998" s="0">
-        <v>9.77</v>
+        <v>11.28</v>
       </c>
       <c r="H998" s="0" t="s">
         <v>2719</v>
       </c>
     </row>
     <row r="999" spans="1:8">
       <c r="A999" s="0">
-        <v>29865</v>
+        <v>24371</v>
       </c>
       <c r="B999" s="0" t="s">
         <v>2720</v>
       </c>
       <c r="C999" s="0" t="s">
         <v>2721</v>
       </c>
       <c r="D999" s="0" t="s">
-        <v>99</v>
+        <v>9</v>
       </c>
       <c r="E999" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G999" s="0">
-        <v>9.77</v>
+        <v>46.86</v>
       </c>
       <c r="H999" s="0" t="s">
         <v>2722</v>
       </c>
     </row>
     <row r="1000" spans="1:8">
       <c r="A1000" s="0">
-        <v>17558</v>
+        <v>29862</v>
       </c>
       <c r="B1000" s="0" t="s">
         <v>2723</v>
       </c>
       <c r="C1000" s="0" t="s">
         <v>2724</v>
       </c>
       <c r="D1000" s="0" t="s">
-        <v>9</v>
+        <v>99</v>
       </c>
       <c r="E1000" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G1000" s="0">
-        <v>3.34</v>
+        <v>9.77</v>
       </c>
       <c r="H1000" s="0" t="s">
         <v>2725</v>
       </c>
     </row>
     <row r="1001" spans="1:8">
       <c r="A1001" s="0">
-        <v>22103</v>
+        <v>29864</v>
       </c>
       <c r="B1001" s="0" t="s">
         <v>2726</v>
       </c>
       <c r="C1001" s="0" t="s">
         <v>2727</v>
       </c>
       <c r="D1001" s="0" t="s">
-        <v>9</v>
+        <v>99</v>
       </c>
       <c r="E1001" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G1001" s="0">
-        <v>4.74</v>
+        <v>9.77</v>
       </c>
       <c r="H1001" s="0" t="s">
         <v>2728</v>
       </c>
     </row>
     <row r="1002" spans="1:8">
       <c r="A1002" s="0">
-        <v>17570</v>
+        <v>29865</v>
       </c>
       <c r="B1002" s="0" t="s">
         <v>2729</v>
       </c>
       <c r="C1002" s="0" t="s">
         <v>2730</v>
       </c>
       <c r="D1002" s="0" t="s">
-        <v>22</v>
+        <v>99</v>
       </c>
       <c r="E1002" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G1002" s="0">
-        <v>8.720000000000001</v>
+        <v>9.77</v>
       </c>
       <c r="H1002" s="0" t="s">
         <v>2731</v>
       </c>
     </row>
     <row r="1003" spans="1:8">
       <c r="A1003" s="0">
-        <v>17565</v>
+        <v>17558</v>
       </c>
       <c r="B1003" s="0" t="s">
         <v>2732</v>
       </c>
       <c r="C1003" s="0" t="s">
         <v>2733</v>
       </c>
       <c r="D1003" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1003" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G1003" s="0">
-        <v>37.59</v>
+        <v>3.34</v>
       </c>
       <c r="H1003" s="0" t="s">
         <v>2734</v>
       </c>
     </row>
     <row r="1004" spans="1:8">
       <c r="A1004" s="0">
-        <v>17574</v>
+        <v>22103</v>
       </c>
       <c r="B1004" s="0" t="s">
         <v>2735</v>
       </c>
       <c r="C1004" s="0" t="s">
         <v>2736</v>
       </c>
       <c r="D1004" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1004" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G1004" s="0">
-        <v>18.53</v>
+        <v>4.74</v>
       </c>
       <c r="H1004" s="0" t="s">
         <v>2737</v>
       </c>
     </row>
     <row r="1005" spans="1:8">
       <c r="A1005" s="0">
-        <v>26782</v>
+        <v>17570</v>
       </c>
       <c r="B1005" s="0" t="s">
         <v>2738</v>
       </c>
       <c r="C1005" s="0" t="s">
         <v>2739</v>
       </c>
       <c r="D1005" s="0" t="s">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="E1005" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="G1005" s="0">
+        <v>8.720000000000001</v>
+      </c>
+      <c r="H1005" s="0" t="s">
         <v>2740</v>
-      </c>
-[...4 lines deleted...]
-        <v>2741</v>
       </c>
     </row>
     <row r="1006" spans="1:8">
       <c r="A1006" s="0">
-        <v>26784</v>
+        <v>17565</v>
       </c>
       <c r="B1006" s="0" t="s">
+        <v>2741</v>
+      </c>
+      <c r="C1006" s="0" t="s">
         <v>2742</v>
       </c>
-      <c r="C1006" s="0" t="s">
+      <c r="D1006" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E1006" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="G1006" s="0">
+        <v>37.59</v>
+      </c>
+      <c r="H1006" s="0" t="s">
         <v>2743</v>
-      </c>
-[...10 lines deleted...]
-        <v>2744</v>
       </c>
     </row>
     <row r="1007" spans="1:8">
       <c r="A1007" s="0">
-        <v>17578</v>
+        <v>17574</v>
       </c>
       <c r="B1007" s="0" t="s">
+        <v>2744</v>
+      </c>
+      <c r="C1007" s="0" t="s">
         <v>2745</v>
-      </c>
-[...1 lines deleted...]
-        <v>2746</v>
       </c>
       <c r="D1007" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1007" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G1007" s="0">
-        <v>12.45</v>
+        <v>18.53</v>
       </c>
       <c r="H1007" s="0" t="s">
-        <v>2747</v>
+        <v>2746</v>
       </c>
     </row>
     <row r="1008" spans="1:8">
       <c r="A1008" s="0">
-        <v>17584</v>
+        <v>26782</v>
       </c>
       <c r="B1008" s="0" t="s">
+        <v>2747</v>
+      </c>
+      <c r="C1008" s="0" t="s">
         <v>2748</v>
       </c>
-      <c r="C1008" s="0" t="s">
+      <c r="D1008" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E1008" s="0" t="s">
         <v>2749</v>
       </c>
-      <c r="D1008" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G1008" s="0">
-        <v>9.48</v>
+        <v>84.31</v>
       </c>
       <c r="H1008" s="0" t="s">
         <v>2750</v>
       </c>
     </row>
     <row r="1009" spans="1:8">
       <c r="A1009" s="0">
-        <v>22108</v>
+        <v>26784</v>
       </c>
       <c r="B1009" s="0" t="s">
         <v>2751</v>
       </c>
       <c r="C1009" s="0" t="s">
         <v>2752</v>
       </c>
       <c r="D1009" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1009" s="0" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="G1009" s="0">
-        <v>7.71</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="H1009" s="0" t="s">
         <v>2753</v>
       </c>
     </row>
     <row r="1010" spans="1:8">
       <c r="A1010" s="0">
-        <v>17586</v>
+        <v>17578</v>
       </c>
       <c r="B1010" s="0" t="s">
         <v>2754</v>
       </c>
       <c r="C1010" s="0" t="s">
         <v>2755</v>
       </c>
       <c r="D1010" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1010" s="0" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="G1010" s="0">
-        <v>8.68</v>
+        <v>12.45</v>
       </c>
       <c r="H1010" s="0" t="s">
         <v>2756</v>
       </c>
     </row>
     <row r="1011" spans="1:8">
       <c r="A1011" s="0">
-        <v>17587</v>
+        <v>17584</v>
       </c>
       <c r="B1011" s="0" t="s">
         <v>2757</v>
       </c>
       <c r="C1011" s="0" t="s">
         <v>2758</v>
       </c>
       <c r="D1011" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1011" s="0" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="G1011" s="0">
-        <v>5.11</v>
+        <v>9.48</v>
       </c>
       <c r="H1011" s="0" t="s">
         <v>2759</v>
       </c>
     </row>
     <row r="1012" spans="1:8">
       <c r="A1012" s="0">
-        <v>26788</v>
+        <v>22108</v>
       </c>
       <c r="B1012" s="0" t="s">
         <v>2760</v>
       </c>
       <c r="C1012" s="0" t="s">
         <v>2761</v>
       </c>
       <c r="D1012" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1012" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G1012" s="0">
-        <v>23.28</v>
+        <v>7.71</v>
       </c>
       <c r="H1012" s="0" t="s">
         <v>2762</v>
       </c>
     </row>
     <row r="1013" spans="1:8">
       <c r="A1013" s="0">
-        <v>17594</v>
+        <v>17586</v>
       </c>
       <c r="B1013" s="0" t="s">
         <v>2763</v>
       </c>
       <c r="C1013" s="0" t="s">
         <v>2764</v>
       </c>
       <c r="D1013" s="0" t="s">
-        <v>22</v>
+        <v>9</v>
       </c>
       <c r="E1013" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G1013" s="0">
-        <v>12.69</v>
+        <v>8.68</v>
       </c>
       <c r="H1013" s="0" t="s">
         <v>2765</v>
       </c>
     </row>
     <row r="1014" spans="1:8">
       <c r="A1014" s="0">
-        <v>17597</v>
+        <v>17587</v>
       </c>
       <c r="B1014" s="0" t="s">
         <v>2766</v>
       </c>
       <c r="C1014" s="0" t="s">
         <v>2767</v>
       </c>
       <c r="D1014" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1014" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G1014" s="0">
-        <v>17.48</v>
+        <v>5.11</v>
       </c>
       <c r="H1014" s="0" t="s">
         <v>2768</v>
       </c>
     </row>
     <row r="1015" spans="1:8">
       <c r="A1015" s="0">
-        <v>26793</v>
+        <v>26788</v>
       </c>
       <c r="B1015" s="0" t="s">
         <v>2769</v>
       </c>
       <c r="C1015" s="0" t="s">
         <v>2770</v>
       </c>
       <c r="D1015" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1015" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G1015" s="0">
-        <v>111.37</v>
+        <v>23.28</v>
       </c>
       <c r="H1015" s="0" t="s">
         <v>2771</v>
       </c>
     </row>
     <row r="1016" spans="1:8">
       <c r="A1016" s="0">
-        <v>17603</v>
+        <v>17594</v>
       </c>
       <c r="B1016" s="0" t="s">
         <v>2772</v>
       </c>
       <c r="C1016" s="0" t="s">
         <v>2773</v>
       </c>
       <c r="D1016" s="0" t="s">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="E1016" s="0" t="s">
-        <v>113</v>
+        <v>14</v>
       </c>
       <c r="G1016" s="0">
-        <v>26.07</v>
+        <v>12.69</v>
       </c>
       <c r="H1016" s="0" t="s">
         <v>2774</v>
       </c>
     </row>
     <row r="1017" spans="1:8">
       <c r="A1017" s="0">
-        <v>17603</v>
+        <v>17596</v>
       </c>
       <c r="B1017" s="0" t="s">
         <v>2775</v>
       </c>
       <c r="C1017" s="0" t="s">
-        <v>2773</v>
+        <v>2776</v>
       </c>
       <c r="D1017" s="0" t="s">
-        <v>209</v>
+        <v>9</v>
       </c>
       <c r="E1017" s="0" t="s">
-        <v>113</v>
+        <v>14</v>
       </c>
       <c r="G1017" s="0">
-        <v>26.07</v>
+        <v>8.199999999999999</v>
       </c>
       <c r="H1017" s="0" t="s">
-        <v>2774</v>
+        <v>2777</v>
       </c>
     </row>
     <row r="1018" spans="1:8">
       <c r="A1018" s="0">
-        <v>17604</v>
+        <v>17597</v>
       </c>
       <c r="B1018" s="0" t="s">
-        <v>2776</v>
+        <v>2778</v>
       </c>
       <c r="C1018" s="0" t="s">
-        <v>2777</v>
+        <v>2779</v>
       </c>
       <c r="D1018" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1018" s="0" t="s">
-        <v>113</v>
+        <v>14</v>
       </c>
       <c r="G1018" s="0">
-        <v>33.95</v>
+        <v>17.48</v>
       </c>
       <c r="H1018" s="0" t="s">
-        <v>2778</v>
+        <v>2780</v>
       </c>
     </row>
     <row r="1019" spans="1:8">
       <c r="A1019" s="0">
-        <v>17604</v>
+        <v>26793</v>
       </c>
       <c r="B1019" s="0" t="s">
-        <v>2779</v>
+        <v>2781</v>
       </c>
       <c r="C1019" s="0" t="s">
-        <v>2777</v>
+        <v>2782</v>
       </c>
       <c r="D1019" s="0" t="s">
-        <v>22</v>
+        <v>9</v>
       </c>
       <c r="E1019" s="0" t="s">
-        <v>113</v>
+        <v>14</v>
       </c>
       <c r="G1019" s="0">
-        <v>33.95</v>
+        <v>111.37</v>
       </c>
       <c r="H1019" s="0" t="s">
-        <v>2778</v>
+        <v>2783</v>
       </c>
     </row>
     <row r="1020" spans="1:8">
       <c r="A1020" s="0">
-        <v>29885</v>
+        <v>17603</v>
       </c>
       <c r="B1020" s="0" t="s">
-        <v>2780</v>
+        <v>2784</v>
       </c>
       <c r="C1020" s="0" t="s">
-        <v>2781</v>
+        <v>2785</v>
       </c>
       <c r="D1020" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1020" s="0" t="s">
-        <v>14</v>
+        <v>113</v>
       </c>
       <c r="G1020" s="0">
-        <v>1.56</v>
+        <v>26.07</v>
       </c>
       <c r="H1020" s="0" t="s">
-        <v>2782</v>
+        <v>2786</v>
       </c>
     </row>
     <row r="1021" spans="1:8">
       <c r="A1021" s="0">
-        <v>19414</v>
+        <v>17603</v>
       </c>
       <c r="B1021" s="0" t="s">
-        <v>2783</v>
+        <v>2787</v>
       </c>
       <c r="C1021" s="0" t="s">
-        <v>2784</v>
+        <v>2785</v>
       </c>
       <c r="D1021" s="0" t="s">
-        <v>9</v>
+        <v>209</v>
       </c>
       <c r="E1021" s="0" t="s">
-        <v>14</v>
+        <v>113</v>
       </c>
       <c r="G1021" s="0">
-        <v>1.76</v>
+        <v>26.07</v>
       </c>
       <c r="H1021" s="0" t="s">
-        <v>2785</v>
+        <v>2786</v>
       </c>
     </row>
     <row r="1022" spans="1:8">
       <c r="A1022" s="0">
-        <v>19416</v>
+        <v>17604</v>
       </c>
       <c r="B1022" s="0" t="s">
-        <v>2786</v>
+        <v>2788</v>
       </c>
       <c r="C1022" s="0" t="s">
-        <v>2787</v>
+        <v>2789</v>
       </c>
       <c r="D1022" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1022" s="0" t="s">
-        <v>14</v>
+        <v>113</v>
       </c>
       <c r="G1022" s="0">
-        <v>1.46</v>
+        <v>33.95</v>
       </c>
       <c r="H1022" s="0" t="s">
-        <v>2788</v>
+        <v>2790</v>
       </c>
     </row>
     <row r="1023" spans="1:8">
       <c r="A1023" s="0">
-        <v>19417</v>
+        <v>17604</v>
       </c>
       <c r="B1023" s="0" t="s">
+        <v>2791</v>
+      </c>
+      <c r="C1023" s="0" t="s">
         <v>2789</v>
       </c>
-      <c r="C1023" s="0" t="s">
+      <c r="D1023" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="E1023" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="G1023" s="0">
+        <v>33.95</v>
+      </c>
+      <c r="H1023" s="0" t="s">
         <v>2790</v>
-      </c>
-[...10 lines deleted...]
-        <v>2791</v>
       </c>
     </row>
     <row r="1024" spans="1:8">
       <c r="A1024" s="0">
-        <v>19418</v>
+        <v>29885</v>
       </c>
       <c r="B1024" s="0" t="s">
         <v>2792</v>
       </c>
       <c r="C1024" s="0" t="s">
         <v>2793</v>
       </c>
       <c r="D1024" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1024" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G1024" s="0">
-        <v>4.2</v>
+        <v>1.56</v>
       </c>
       <c r="H1024" s="0" t="s">
         <v>2794</v>
       </c>
     </row>
     <row r="1025" spans="1:8">
       <c r="A1025" s="0">
-        <v>19419</v>
+        <v>19414</v>
       </c>
       <c r="B1025" s="0" t="s">
         <v>2795</v>
       </c>
       <c r="C1025" s="0" t="s">
         <v>2796</v>
       </c>
       <c r="D1025" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1025" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G1025" s="0">
-        <v>3.91</v>
+        <v>1.76</v>
       </c>
       <c r="H1025" s="0" t="s">
         <v>2797</v>
       </c>
     </row>
     <row r="1026" spans="1:8">
       <c r="A1026" s="0">
-        <v>19422</v>
+        <v>19416</v>
       </c>
       <c r="B1026" s="0" t="s">
         <v>2798</v>
       </c>
       <c r="C1026" s="0" t="s">
         <v>2799</v>
       </c>
       <c r="D1026" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1026" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G1026" s="0">
-        <v>1.63</v>
+        <v>1.46</v>
       </c>
       <c r="H1026" s="0" t="s">
         <v>2800</v>
       </c>
     </row>
     <row r="1027" spans="1:8">
       <c r="A1027" s="0">
-        <v>19424</v>
+        <v>19417</v>
       </c>
       <c r="B1027" s="0" t="s">
         <v>2801</v>
       </c>
       <c r="C1027" s="0" t="s">
         <v>2802</v>
       </c>
       <c r="D1027" s="0" t="s">
-        <v>1646</v>
+        <v>9</v>
       </c>
       <c r="E1027" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G1027" s="0">
-        <v>4.24</v>
+        <v>3.86</v>
       </c>
       <c r="H1027" s="0" t="s">
         <v>2803</v>
       </c>
     </row>
     <row r="1028" spans="1:8">
       <c r="A1028" s="0">
-        <v>19425</v>
+        <v>19418</v>
       </c>
       <c r="B1028" s="0" t="s">
         <v>2804</v>
       </c>
       <c r="C1028" s="0" t="s">
         <v>2805</v>
       </c>
       <c r="D1028" s="0" t="s">
-        <v>1646</v>
+        <v>9</v>
       </c>
       <c r="E1028" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G1028" s="0">
-        <v>4.71</v>
+        <v>4.2</v>
       </c>
       <c r="H1028" s="0" t="s">
         <v>2806</v>
       </c>
     </row>
     <row r="1029" spans="1:8">
       <c r="A1029" s="0">
-        <v>19426</v>
+        <v>19419</v>
       </c>
       <c r="B1029" s="0" t="s">
         <v>2807</v>
       </c>
       <c r="C1029" s="0" t="s">
         <v>2808</v>
       </c>
       <c r="D1029" s="0" t="s">
-        <v>1646</v>
+        <v>9</v>
       </c>
       <c r="E1029" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G1029" s="0">
-        <v>4.71</v>
+        <v>3.91</v>
       </c>
       <c r="H1029" s="0" t="s">
         <v>2809</v>
       </c>
     </row>
     <row r="1030" spans="1:8">
       <c r="A1030" s="0">
-        <v>19428</v>
+        <v>19422</v>
       </c>
       <c r="B1030" s="0" t="s">
         <v>2810</v>
       </c>
       <c r="C1030" s="0" t="s">
         <v>2811</v>
       </c>
       <c r="D1030" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1030" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G1030" s="0">
-        <v>0.77</v>
+        <v>1.63</v>
       </c>
       <c r="H1030" s="0" t="s">
         <v>2812</v>
       </c>
     </row>
     <row r="1031" spans="1:8">
       <c r="A1031" s="0">
-        <v>19430</v>
+        <v>19424</v>
       </c>
       <c r="B1031" s="0" t="s">
         <v>2813</v>
       </c>
       <c r="C1031" s="0" t="s">
         <v>2814</v>
       </c>
       <c r="D1031" s="0" t="s">
-        <v>9</v>
+        <v>1646</v>
       </c>
       <c r="E1031" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G1031" s="0">
-        <v>0.83</v>
+        <v>4.24</v>
       </c>
       <c r="H1031" s="0" t="s">
         <v>2815</v>
       </c>
     </row>
     <row r="1032" spans="1:8">
       <c r="A1032" s="0">
-        <v>19431</v>
+        <v>19425</v>
       </c>
       <c r="B1032" s="0" t="s">
         <v>2816</v>
       </c>
       <c r="C1032" s="0" t="s">
         <v>2817</v>
       </c>
       <c r="D1032" s="0" t="s">
         <v>1646</v>
       </c>
       <c r="E1032" s="0" t="s">
-        <v>53</v>
+        <v>14</v>
       </c>
       <c r="G1032" s="0">
-        <v>1.52</v>
+        <v>4.71</v>
       </c>
       <c r="H1032" s="0" t="s">
         <v>2818</v>
       </c>
     </row>
     <row r="1033" spans="1:8">
       <c r="A1033" s="0">
-        <v>19432</v>
+        <v>19426</v>
       </c>
       <c r="B1033" s="0" t="s">
         <v>2819</v>
       </c>
       <c r="C1033" s="0" t="s">
         <v>2820</v>
       </c>
       <c r="D1033" s="0" t="s">
         <v>1646</v>
       </c>
       <c r="E1033" s="0" t="s">
-        <v>53</v>
+        <v>14</v>
       </c>
       <c r="G1033" s="0">
-        <v>1.52</v>
+        <v>4.71</v>
       </c>
       <c r="H1033" s="0" t="s">
         <v>2821</v>
       </c>
     </row>
     <row r="1034" spans="1:8">
       <c r="A1034" s="0">
-        <v>24384</v>
+        <v>19428</v>
       </c>
       <c r="B1034" s="0" t="s">
         <v>2822</v>
       </c>
       <c r="C1034" s="0" t="s">
         <v>2823</v>
       </c>
       <c r="D1034" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1034" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G1034" s="0">
-        <v>3.22</v>
+        <v>0.77</v>
       </c>
       <c r="H1034" s="0" t="s">
         <v>2824</v>
       </c>
     </row>
     <row r="1035" spans="1:8">
       <c r="A1035" s="0">
-        <v>24389</v>
+        <v>19430</v>
       </c>
       <c r="B1035" s="0" t="s">
         <v>2825</v>
       </c>
       <c r="C1035" s="0" t="s">
         <v>2826</v>
       </c>
       <c r="D1035" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1035" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G1035" s="0">
-        <v>1.49</v>
+        <v>0.83</v>
       </c>
       <c r="H1035" s="0" t="s">
         <v>2827</v>
       </c>
     </row>
     <row r="1036" spans="1:8">
       <c r="A1036" s="0">
-        <v>24390</v>
+        <v>19431</v>
       </c>
       <c r="B1036" s="0" t="s">
         <v>2828</v>
       </c>
       <c r="C1036" s="0" t="s">
         <v>2829</v>
       </c>
       <c r="D1036" s="0" t="s">
-        <v>9</v>
+        <v>1646</v>
       </c>
       <c r="E1036" s="0" t="s">
-        <v>14</v>
+        <v>53</v>
       </c>
       <c r="G1036" s="0">
-        <v>1.99</v>
+        <v>1.52</v>
       </c>
       <c r="H1036" s="0" t="s">
         <v>2830</v>
       </c>
     </row>
     <row r="1037" spans="1:8">
       <c r="A1037" s="0">
-        <v>24392</v>
+        <v>19432</v>
       </c>
       <c r="B1037" s="0" t="s">
         <v>2831</v>
       </c>
       <c r="C1037" s="0" t="s">
         <v>2832</v>
       </c>
       <c r="D1037" s="0" t="s">
-        <v>9</v>
+        <v>1646</v>
       </c>
       <c r="E1037" s="0" t="s">
-        <v>14</v>
+        <v>53</v>
       </c>
       <c r="G1037" s="0">
-        <v>2.53</v>
+        <v>1.52</v>
       </c>
       <c r="H1037" s="0" t="s">
         <v>2833</v>
       </c>
     </row>
     <row r="1038" spans="1:8">
       <c r="A1038" s="0">
-        <v>24393</v>
+        <v>24384</v>
       </c>
       <c r="B1038" s="0" t="s">
         <v>2834</v>
       </c>
       <c r="C1038" s="0" t="s">
         <v>2835</v>
       </c>
       <c r="D1038" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1038" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G1038" s="0">
-        <v>3.03</v>
+        <v>3.22</v>
       </c>
       <c r="H1038" s="0" t="s">
         <v>2836</v>
       </c>
     </row>
     <row r="1039" spans="1:8">
       <c r="A1039" s="0">
-        <v>24399</v>
+        <v>24389</v>
       </c>
       <c r="B1039" s="0" t="s">
         <v>2837</v>
       </c>
       <c r="C1039" s="0" t="s">
         <v>2838</v>
       </c>
       <c r="D1039" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1039" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G1039" s="0">
-        <v>10.86</v>
+        <v>1.49</v>
       </c>
       <c r="H1039" s="0" t="s">
         <v>2839</v>
       </c>
     </row>
     <row r="1040" spans="1:8">
       <c r="A1040" s="0">
-        <v>24403</v>
+        <v>24390</v>
       </c>
       <c r="B1040" s="0" t="s">
         <v>2840</v>
       </c>
       <c r="C1040" s="0" t="s">
         <v>2841</v>
       </c>
       <c r="D1040" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1040" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G1040" s="0">
-        <v>4.28</v>
+        <v>1.99</v>
       </c>
       <c r="H1040" s="0" t="s">
         <v>2842</v>
       </c>
     </row>
     <row r="1041" spans="1:8">
       <c r="A1041" s="0">
-        <v>24404</v>
+        <v>24392</v>
       </c>
       <c r="B1041" s="0" t="s">
         <v>2843</v>
       </c>
       <c r="C1041" s="0" t="s">
         <v>2844</v>
       </c>
       <c r="D1041" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1041" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G1041" s="0">
-        <v>3.6</v>
+        <v>2.53</v>
       </c>
       <c r="H1041" s="0" t="s">
         <v>2845</v>
       </c>
     </row>
     <row r="1042" spans="1:8">
       <c r="A1042" s="0">
-        <v>24405</v>
+        <v>24393</v>
       </c>
       <c r="B1042" s="0" t="s">
         <v>2846</v>
       </c>
       <c r="C1042" s="0" t="s">
         <v>2847</v>
       </c>
       <c r="D1042" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1042" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G1042" s="0">
-        <v>1.91</v>
+        <v>3.03</v>
       </c>
       <c r="H1042" s="0" t="s">
         <v>2848</v>
       </c>
     </row>
     <row r="1043" spans="1:8">
       <c r="A1043" s="0">
-        <v>24406</v>
+        <v>24399</v>
       </c>
       <c r="B1043" s="0" t="s">
         <v>2849</v>
       </c>
       <c r="C1043" s="0" t="s">
         <v>2850</v>
       </c>
       <c r="D1043" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1043" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G1043" s="0">
-        <v>2.91</v>
+        <v>10.86</v>
       </c>
       <c r="H1043" s="0" t="s">
         <v>2851</v>
       </c>
     </row>
     <row r="1044" spans="1:8">
       <c r="A1044" s="0">
-        <v>24407</v>
+        <v>24403</v>
       </c>
       <c r="B1044" s="0" t="s">
         <v>2852</v>
       </c>
       <c r="C1044" s="0" t="s">
         <v>2853</v>
       </c>
       <c r="D1044" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1044" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G1044" s="0">
-        <v>3.15</v>
+        <v>4.28</v>
       </c>
       <c r="H1044" s="0" t="s">
         <v>2854</v>
       </c>
     </row>
     <row r="1045" spans="1:8">
       <c r="A1045" s="0">
-        <v>24408</v>
+        <v>24404</v>
       </c>
       <c r="B1045" s="0" t="s">
         <v>2855</v>
       </c>
       <c r="C1045" s="0" t="s">
         <v>2856</v>
       </c>
       <c r="D1045" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1045" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G1045" s="0">
-        <v>6.41</v>
+        <v>3.6</v>
       </c>
       <c r="H1045" s="0" t="s">
         <v>2857</v>
       </c>
     </row>
     <row r="1046" spans="1:8">
       <c r="A1046" s="0">
-        <v>22110</v>
+        <v>24405</v>
       </c>
       <c r="B1046" s="0" t="s">
         <v>2858</v>
       </c>
       <c r="C1046" s="0" t="s">
         <v>2859</v>
       </c>
       <c r="D1046" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1046" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G1046" s="0">
-        <v>6.7</v>
+        <v>1.91</v>
       </c>
       <c r="H1046" s="0" t="s">
         <v>2860</v>
       </c>
     </row>
     <row r="1047" spans="1:8">
       <c r="A1047" s="0">
-        <v>22113</v>
+        <v>24406</v>
       </c>
       <c r="B1047" s="0" t="s">
         <v>2861</v>
       </c>
       <c r="C1047" s="0" t="s">
         <v>2862</v>
       </c>
       <c r="D1047" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1047" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G1047" s="0">
-        <v>6.31</v>
+        <v>2.91</v>
       </c>
       <c r="H1047" s="0" t="s">
         <v>2863</v>
       </c>
     </row>
     <row r="1048" spans="1:8">
       <c r="A1048" s="0">
-        <v>17607</v>
+        <v>24407</v>
       </c>
       <c r="B1048" s="0" t="s">
         <v>2864</v>
       </c>
       <c r="C1048" s="0" t="s">
         <v>2865</v>
       </c>
       <c r="D1048" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1048" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G1048" s="0">
-        <v>3.32</v>
+        <v>3.15</v>
       </c>
       <c r="H1048" s="0" t="s">
         <v>2866</v>
       </c>
     </row>
     <row r="1049" spans="1:8">
       <c r="A1049" s="0">
-        <v>17610</v>
+        <v>24408</v>
       </c>
       <c r="B1049" s="0" t="s">
         <v>2867</v>
       </c>
       <c r="C1049" s="0" t="s">
         <v>2868</v>
       </c>
       <c r="D1049" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1049" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G1049" s="0">
-        <v>1.11</v>
+        <v>6.41</v>
       </c>
       <c r="H1049" s="0" t="s">
         <v>2869</v>
       </c>
     </row>
     <row r="1050" spans="1:8">
       <c r="A1050" s="0">
-        <v>17619</v>
+        <v>22110</v>
       </c>
       <c r="B1050" s="0" t="s">
         <v>2870</v>
       </c>
       <c r="C1050" s="0" t="s">
         <v>2871</v>
       </c>
       <c r="D1050" s="0" t="s">
-        <v>1646</v>
+        <v>9</v>
       </c>
       <c r="E1050" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G1050" s="0">
-        <v>105.43</v>
+        <v>6.7</v>
       </c>
       <c r="H1050" s="0" t="s">
         <v>2872</v>
       </c>
     </row>
     <row r="1051" spans="1:8">
       <c r="A1051" s="0">
-        <v>17620</v>
+        <v>22113</v>
       </c>
       <c r="B1051" s="0" t="s">
         <v>2873</v>
       </c>
       <c r="C1051" s="0" t="s">
         <v>2874</v>
       </c>
       <c r="D1051" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1051" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G1051" s="0">
-        <v>31.43</v>
+        <v>6.31</v>
       </c>
       <c r="H1051" s="0" t="s">
         <v>2875</v>
       </c>
     </row>
     <row r="1052" spans="1:8">
       <c r="A1052" s="0">
-        <v>26797</v>
+        <v>17607</v>
       </c>
       <c r="B1052" s="0" t="s">
         <v>2876</v>
       </c>
       <c r="C1052" s="0" t="s">
         <v>2877</v>
       </c>
       <c r="D1052" s="0" t="s">
-        <v>22</v>
+        <v>9</v>
       </c>
       <c r="E1052" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G1052" s="0">
-        <v>6.7</v>
+        <v>3.32</v>
       </c>
       <c r="H1052" s="0" t="s">
         <v>2878</v>
       </c>
     </row>
     <row r="1053" spans="1:8">
       <c r="A1053" s="0">
-        <v>26800</v>
+        <v>17610</v>
       </c>
       <c r="B1053" s="0" t="s">
         <v>2879</v>
       </c>
       <c r="C1053" s="0" t="s">
         <v>2880</v>
       </c>
       <c r="D1053" s="0" t="s">
-        <v>1646</v>
+        <v>9</v>
       </c>
       <c r="E1053" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G1053" s="0">
-        <v>10.25</v>
+        <v>1.11</v>
       </c>
       <c r="H1053" s="0" t="s">
         <v>2881</v>
       </c>
     </row>
     <row r="1054" spans="1:8">
       <c r="A1054" s="0">
-        <v>26802</v>
+        <v>17619</v>
       </c>
       <c r="B1054" s="0" t="s">
         <v>2882</v>
       </c>
       <c r="C1054" s="0" t="s">
         <v>2883</v>
       </c>
       <c r="D1054" s="0" t="s">
-        <v>9</v>
+        <v>1646</v>
       </c>
       <c r="E1054" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G1054" s="0">
-        <v>11.23</v>
+        <v>105.43</v>
       </c>
       <c r="H1054" s="0" t="s">
         <v>2884</v>
       </c>
     </row>
     <row r="1055" spans="1:8">
       <c r="A1055" s="0">
-        <v>26801</v>
+        <v>17620</v>
       </c>
       <c r="B1055" s="0" t="s">
         <v>2885</v>
       </c>
       <c r="C1055" s="0" t="s">
         <v>2886</v>
       </c>
       <c r="D1055" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1055" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G1055" s="0">
-        <v>15.05</v>
+        <v>31.43</v>
       </c>
       <c r="H1055" s="0" t="s">
         <v>2887</v>
       </c>
     </row>
     <row r="1056" spans="1:8">
       <c r="A1056" s="0">
-        <v>26801</v>
+        <v>26797</v>
       </c>
       <c r="B1056" s="0" t="s">
         <v>2888</v>
       </c>
       <c r="C1056" s="0" t="s">
-        <v>2886</v>
+        <v>2889</v>
       </c>
       <c r="D1056" s="0" t="s">
-        <v>209</v>
+        <v>22</v>
       </c>
       <c r="E1056" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G1056" s="0">
-        <v>15.05</v>
+        <v>6.7</v>
       </c>
       <c r="H1056" s="0" t="s">
-        <v>2887</v>
+        <v>2890</v>
       </c>
     </row>
     <row r="1057" spans="1:8">
       <c r="A1057" s="0">
-        <v>26805</v>
+        <v>26800</v>
       </c>
       <c r="B1057" s="0" t="s">
-        <v>2889</v>
+        <v>2891</v>
       </c>
       <c r="C1057" s="0" t="s">
-        <v>2890</v>
+        <v>2892</v>
       </c>
       <c r="D1057" s="0" t="s">
-        <v>9</v>
+        <v>1646</v>
       </c>
       <c r="E1057" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G1057" s="0">
-        <v>20.55</v>
+        <v>10.25</v>
       </c>
       <c r="H1057" s="0" t="s">
-        <v>2891</v>
+        <v>2893</v>
       </c>
     </row>
     <row r="1058" spans="1:8">
       <c r="A1058" s="0">
-        <v>17622</v>
+        <v>26802</v>
       </c>
       <c r="B1058" s="0" t="s">
-        <v>2892</v>
+        <v>2894</v>
       </c>
       <c r="C1058" s="0" t="s">
-        <v>2893</v>
+        <v>2895</v>
       </c>
       <c r="D1058" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1058" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G1058" s="0">
-        <v>37.1</v>
+        <v>11.23</v>
       </c>
       <c r="H1058" s="0" t="s">
-        <v>2894</v>
+        <v>2896</v>
       </c>
     </row>
     <row r="1059" spans="1:8">
       <c r="A1059" s="0">
-        <v>22115</v>
+        <v>26801</v>
       </c>
       <c r="B1059" s="0" t="s">
-        <v>2895</v>
+        <v>2897</v>
       </c>
       <c r="C1059" s="0" t="s">
-        <v>2896</v>
+        <v>2898</v>
       </c>
       <c r="D1059" s="0" t="s">
-        <v>341</v>
+        <v>9</v>
       </c>
       <c r="E1059" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G1059" s="0">
-        <v>10.43</v>
+        <v>15.05</v>
       </c>
       <c r="H1059" s="0" t="s">
-        <v>2897</v>
+        <v>2899</v>
       </c>
     </row>
     <row r="1060" spans="1:8">
       <c r="A1060" s="0">
-        <v>22116</v>
+        <v>26801</v>
       </c>
       <c r="B1060" s="0" t="s">
+        <v>2900</v>
+      </c>
+      <c r="C1060" s="0" t="s">
         <v>2898</v>
       </c>
-      <c r="C1060" s="0" t="s">
+      <c r="D1060" s="0" t="s">
+        <v>209</v>
+      </c>
+      <c r="E1060" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="G1060" s="0">
+        <v>15.05</v>
+      </c>
+      <c r="H1060" s="0" t="s">
         <v>2899</v>
-      </c>
-[...10 lines deleted...]
-        <v>2900</v>
       </c>
     </row>
     <row r="1061" spans="1:8">
       <c r="A1061" s="0">
-        <v>17626</v>
+        <v>26805</v>
       </c>
       <c r="B1061" s="0" t="s">
         <v>2901</v>
       </c>
       <c r="C1061" s="0" t="s">
         <v>2902</v>
       </c>
       <c r="D1061" s="0" t="s">
-        <v>26</v>
+        <v>9</v>
       </c>
       <c r="E1061" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G1061" s="0">
-        <v>19.79</v>
+        <v>20.55</v>
       </c>
       <c r="H1061" s="0" t="s">
         <v>2903</v>
       </c>
     </row>
     <row r="1062" spans="1:8">
       <c r="A1062" s="0">
-        <v>17627</v>
+        <v>17622</v>
       </c>
       <c r="B1062" s="0" t="s">
         <v>2904</v>
       </c>
       <c r="C1062" s="0" t="s">
         <v>2905</v>
       </c>
       <c r="D1062" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1062" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G1062" s="0">
-        <v>26.68</v>
+        <v>37.1</v>
       </c>
       <c r="H1062" s="0" t="s">
         <v>2906</v>
       </c>
     </row>
     <row r="1063" spans="1:8">
       <c r="A1063" s="0">
-        <v>24411</v>
+        <v>22115</v>
       </c>
       <c r="B1063" s="0" t="s">
         <v>2907</v>
       </c>
       <c r="C1063" s="0" t="s">
         <v>2908</v>
       </c>
       <c r="D1063" s="0" t="s">
-        <v>44</v>
+        <v>341</v>
       </c>
       <c r="E1063" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G1063" s="0">
-        <v>14.7</v>
+        <v>10.43</v>
       </c>
       <c r="H1063" s="0" t="s">
         <v>2909</v>
       </c>
     </row>
     <row r="1064" spans="1:8">
       <c r="A1064" s="0">
-        <v>24418</v>
+        <v>22116</v>
       </c>
       <c r="B1064" s="0" t="s">
         <v>2910</v>
       </c>
       <c r="C1064" s="0" t="s">
         <v>2911</v>
       </c>
       <c r="D1064" s="0" t="s">
-        <v>9</v>
+        <v>341</v>
       </c>
       <c r="E1064" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G1064" s="0">
-        <v>36.72</v>
+        <v>12.82</v>
       </c>
       <c r="H1064" s="0" t="s">
         <v>2912</v>
       </c>
     </row>
     <row r="1065" spans="1:8">
       <c r="A1065" s="0">
-        <v>24419</v>
+        <v>17626</v>
       </c>
       <c r="B1065" s="0" t="s">
         <v>2913</v>
       </c>
       <c r="C1065" s="0" t="s">
         <v>2914</v>
       </c>
       <c r="D1065" s="0" t="s">
-        <v>9</v>
+        <v>26</v>
       </c>
       <c r="E1065" s="0" t="s">
-        <v>53</v>
+        <v>14</v>
       </c>
       <c r="G1065" s="0">
-        <v>56.78</v>
+        <v>19.79</v>
       </c>
       <c r="H1065" s="0" t="s">
         <v>2915</v>
       </c>
     </row>
     <row r="1066" spans="1:8">
       <c r="A1066" s="0">
-        <v>26813</v>
+        <v>17627</v>
       </c>
       <c r="B1066" s="0" t="s">
         <v>2916</v>
       </c>
       <c r="C1066" s="0" t="s">
         <v>2917</v>
       </c>
       <c r="D1066" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1066" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G1066" s="0">
-        <v>1.62</v>
+        <v>26.68</v>
       </c>
       <c r="H1066" s="0" t="s">
         <v>2918</v>
       </c>
     </row>
     <row r="1067" spans="1:8">
       <c r="A1067" s="0">
-        <v>26811</v>
+        <v>24411</v>
       </c>
       <c r="B1067" s="0" t="s">
         <v>2919</v>
       </c>
       <c r="C1067" s="0" t="s">
         <v>2920</v>
       </c>
       <c r="D1067" s="0" t="s">
-        <v>9</v>
+        <v>44</v>
       </c>
       <c r="E1067" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G1067" s="0">
-        <v>8</v>
+        <v>14.7</v>
       </c>
       <c r="H1067" s="0" t="s">
         <v>2921</v>
       </c>
     </row>
     <row r="1068" spans="1:8">
       <c r="A1068" s="0">
-        <v>26812</v>
+        <v>24418</v>
       </c>
       <c r="B1068" s="0" t="s">
         <v>2922</v>
       </c>
       <c r="C1068" s="0" t="s">
         <v>2923</v>
       </c>
       <c r="D1068" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1068" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G1068" s="0">
-        <v>4.53</v>
+        <v>36.72</v>
       </c>
       <c r="H1068" s="0" t="s">
         <v>2924</v>
       </c>
     </row>
     <row r="1069" spans="1:8">
       <c r="A1069" s="0">
-        <v>17633</v>
+        <v>24419</v>
       </c>
       <c r="B1069" s="0" t="s">
         <v>2925</v>
       </c>
       <c r="C1069" s="0" t="s">
         <v>2926</v>
       </c>
       <c r="D1069" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1069" s="0" t="s">
-        <v>14</v>
+        <v>53</v>
       </c>
       <c r="G1069" s="0">
-        <v>20.22</v>
+        <v>56.78</v>
       </c>
       <c r="H1069" s="0" t="s">
         <v>2927</v>
       </c>
     </row>
     <row r="1070" spans="1:8">
       <c r="A1070" s="0">
-        <v>26817</v>
+        <v>26813</v>
       </c>
       <c r="B1070" s="0" t="s">
         <v>2928</v>
       </c>
       <c r="C1070" s="0" t="s">
         <v>2929</v>
       </c>
       <c r="D1070" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1070" s="0" t="s">
-        <v>2740</v>
+        <v>14</v>
       </c>
       <c r="G1070" s="0">
-        <v>97.31999999999999</v>
+        <v>1.62</v>
       </c>
       <c r="H1070" s="0" t="s">
         <v>2930</v>
       </c>
     </row>
     <row r="1071" spans="1:8">
       <c r="A1071" s="0">
-        <v>26818</v>
+        <v>26811</v>
       </c>
       <c r="B1071" s="0" t="s">
         <v>2931</v>
       </c>
       <c r="C1071" s="0" t="s">
         <v>2932</v>
       </c>
       <c r="D1071" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1071" s="0" t="s">
-        <v>2740</v>
+        <v>14</v>
       </c>
       <c r="G1071" s="0">
-        <v>106.12</v>
+        <v>8</v>
       </c>
       <c r="H1071" s="0" t="s">
         <v>2933</v>
       </c>
     </row>
     <row r="1072" spans="1:8">
       <c r="A1072" s="0">
-        <v>26819</v>
+        <v>26812</v>
       </c>
       <c r="B1072" s="0" t="s">
         <v>2934</v>
       </c>
       <c r="C1072" s="0" t="s">
         <v>2935</v>
       </c>
       <c r="D1072" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1072" s="0" t="s">
-        <v>2740</v>
+        <v>14</v>
       </c>
       <c r="G1072" s="0">
-        <v>191.48</v>
+        <v>4.53</v>
       </c>
       <c r="H1072" s="0" t="s">
         <v>2936</v>
       </c>
     </row>
     <row r="1073" spans="1:8">
       <c r="A1073" s="0">
-        <v>24422</v>
+        <v>17633</v>
       </c>
       <c r="B1073" s="0" t="s">
         <v>2937</v>
       </c>
       <c r="C1073" s="0" t="s">
         <v>2938</v>
       </c>
       <c r="D1073" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1073" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G1073" s="0">
-        <v>4.45</v>
+        <v>20.22</v>
       </c>
       <c r="H1073" s="0" t="s">
         <v>2939</v>
       </c>
     </row>
     <row r="1074" spans="1:8">
       <c r="A1074" s="0">
-        <v>24427</v>
+        <v>26817</v>
       </c>
       <c r="B1074" s="0" t="s">
         <v>2940</v>
       </c>
       <c r="C1074" s="0" t="s">
         <v>2941</v>
       </c>
       <c r="D1074" s="0" t="s">
-        <v>22</v>
+        <v>9</v>
       </c>
       <c r="E1074" s="0" t="s">
-        <v>14</v>
+        <v>2749</v>
       </c>
       <c r="G1074" s="0">
-        <v>4.2</v>
+        <v>97.31999999999999</v>
       </c>
       <c r="H1074" s="0" t="s">
         <v>2942</v>
       </c>
     </row>
     <row r="1075" spans="1:8">
       <c r="A1075" s="0">
-        <v>24429</v>
+        <v>26818</v>
       </c>
       <c r="B1075" s="0" t="s">
         <v>2943</v>
       </c>
       <c r="C1075" s="0" t="s">
         <v>2944</v>
       </c>
       <c r="D1075" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1075" s="0" t="s">
-        <v>14</v>
+        <v>2749</v>
       </c>
       <c r="G1075" s="0">
-        <v>4.4</v>
+        <v>106.12</v>
       </c>
       <c r="H1075" s="0" t="s">
         <v>2945</v>
       </c>
     </row>
     <row r="1076" spans="1:8">
       <c r="A1076" s="0">
-        <v>24432</v>
+        <v>26819</v>
       </c>
       <c r="B1076" s="0" t="s">
         <v>2946</v>
       </c>
       <c r="C1076" s="0" t="s">
         <v>2947</v>
       </c>
       <c r="D1076" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1076" s="0" t="s">
-        <v>14</v>
+        <v>2749</v>
       </c>
       <c r="G1076" s="0">
-        <v>0.5600000000000001</v>
+        <v>191.48</v>
       </c>
       <c r="H1076" s="0" t="s">
         <v>2948</v>
       </c>
     </row>
     <row r="1077" spans="1:8">
       <c r="A1077" s="0">
-        <v>24436</v>
+        <v>24422</v>
       </c>
       <c r="B1077" s="0" t="s">
         <v>2949</v>
       </c>
       <c r="C1077" s="0" t="s">
         <v>2950</v>
       </c>
       <c r="D1077" s="0" t="s">
-        <v>209</v>
+        <v>9</v>
       </c>
       <c r="E1077" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G1077" s="0">
-        <v>0.61</v>
+        <v>4.45</v>
       </c>
       <c r="H1077" s="0" t="s">
         <v>2951</v>
       </c>
     </row>
     <row r="1078" spans="1:8">
       <c r="A1078" s="0">
-        <v>24438</v>
+        <v>24427</v>
       </c>
       <c r="B1078" s="0" t="s">
         <v>2952</v>
       </c>
       <c r="C1078" s="0" t="s">
         <v>2953</v>
       </c>
       <c r="D1078" s="0" t="s">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="E1078" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G1078" s="0">
-        <v>63.94</v>
+        <v>4.2</v>
       </c>
       <c r="H1078" s="0" t="s">
         <v>2954</v>
       </c>
     </row>
     <row r="1079" spans="1:8">
       <c r="A1079" s="0">
-        <v>24440</v>
+        <v>24429</v>
       </c>
       <c r="B1079" s="0" t="s">
         <v>2955</v>
       </c>
       <c r="C1079" s="0" t="s">
         <v>2956</v>
       </c>
       <c r="D1079" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1079" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G1079" s="0">
-        <v>16.61</v>
+        <v>4.4</v>
       </c>
       <c r="H1079" s="0" t="s">
         <v>2957</v>
       </c>
     </row>
     <row r="1080" spans="1:8">
       <c r="A1080" s="0">
-        <v>24441</v>
+        <v>24432</v>
       </c>
       <c r="B1080" s="0" t="s">
         <v>2958</v>
       </c>
       <c r="C1080" s="0" t="s">
         <v>2959</v>
       </c>
       <c r="D1080" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1080" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G1080" s="0">
-        <v>21.36</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="H1080" s="0" t="s">
         <v>2960</v>
       </c>
     </row>
     <row r="1081" spans="1:8">
       <c r="A1081" s="0">
-        <v>24450</v>
+        <v>24436</v>
       </c>
       <c r="B1081" s="0" t="s">
         <v>2961</v>
       </c>
       <c r="C1081" s="0" t="s">
         <v>2962</v>
       </c>
       <c r="D1081" s="0" t="s">
-        <v>9</v>
+        <v>209</v>
       </c>
       <c r="E1081" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G1081" s="0">
-        <v>18.36</v>
+        <v>0.61</v>
       </c>
       <c r="H1081" s="0" t="s">
         <v>2963</v>
       </c>
     </row>
     <row r="1082" spans="1:8">
       <c r="A1082" s="0">
-        <v>19436</v>
+        <v>24438</v>
       </c>
       <c r="B1082" s="0" t="s">
         <v>2964</v>
       </c>
       <c r="C1082" s="0" t="s">
         <v>2965</v>
       </c>
       <c r="D1082" s="0" t="s">
-        <v>44</v>
+        <v>9</v>
       </c>
       <c r="E1082" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G1082" s="0">
-        <v>1.76</v>
+        <v>63.94</v>
       </c>
       <c r="H1082" s="0" t="s">
         <v>2966</v>
       </c>
     </row>
     <row r="1083" spans="1:8">
       <c r="A1083" s="0">
-        <v>19439</v>
+        <v>24440</v>
       </c>
       <c r="B1083" s="0" t="s">
         <v>2967</v>
       </c>
       <c r="C1083" s="0" t="s">
         <v>2968</v>
       </c>
       <c r="D1083" s="0" t="s">
-        <v>44</v>
+        <v>9</v>
       </c>
       <c r="E1083" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G1083" s="0">
-        <v>1.66</v>
+        <v>16.61</v>
       </c>
       <c r="H1083" s="0" t="s">
         <v>2969</v>
       </c>
     </row>
     <row r="1084" spans="1:8">
       <c r="A1084" s="0">
-        <v>24452</v>
+        <v>24441</v>
       </c>
       <c r="B1084" s="0" t="s">
         <v>2970</v>
       </c>
       <c r="C1084" s="0" t="s">
         <v>2971</v>
       </c>
       <c r="D1084" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1084" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G1084" s="0">
-        <v>5.78</v>
+        <v>21.36</v>
       </c>
       <c r="H1084" s="0" t="s">
         <v>2972</v>
       </c>
     </row>
     <row r="1085" spans="1:8">
       <c r="A1085" s="0">
-        <v>24454</v>
+        <v>24450</v>
       </c>
       <c r="B1085" s="0" t="s">
         <v>2973</v>
       </c>
       <c r="C1085" s="0" t="s">
         <v>2974</v>
       </c>
       <c r="D1085" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1085" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G1085" s="0">
-        <v>4.88</v>
+        <v>18.36</v>
       </c>
       <c r="H1085" s="0" t="s">
         <v>2975</v>
       </c>
     </row>
     <row r="1086" spans="1:8">
       <c r="A1086" s="0">
-        <v>22124</v>
+        <v>19436</v>
       </c>
       <c r="B1086" s="0" t="s">
         <v>2976</v>
       </c>
       <c r="C1086" s="0" t="s">
         <v>2977</v>
       </c>
       <c r="D1086" s="0" t="s">
-        <v>9</v>
+        <v>44</v>
       </c>
       <c r="E1086" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G1086" s="0">
-        <v>7.22</v>
+        <v>1.76</v>
       </c>
       <c r="H1086" s="0" t="s">
         <v>2978</v>
       </c>
     </row>
     <row r="1087" spans="1:8">
       <c r="A1087" s="0">
-        <v>22122</v>
+        <v>19439</v>
       </c>
       <c r="B1087" s="0" t="s">
         <v>2979</v>
       </c>
       <c r="C1087" s="0" t="s">
         <v>2980</v>
       </c>
       <c r="D1087" s="0" t="s">
-        <v>9</v>
+        <v>44</v>
       </c>
       <c r="E1087" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G1087" s="0">
-        <v>3.68</v>
+        <v>1.66</v>
       </c>
       <c r="H1087" s="0" t="s">
         <v>2981</v>
       </c>
     </row>
     <row r="1088" spans="1:8">
       <c r="A1088" s="0">
-        <v>17635</v>
+        <v>24452</v>
       </c>
       <c r="B1088" s="0" t="s">
         <v>2982</v>
       </c>
       <c r="C1088" s="0" t="s">
         <v>2983</v>
       </c>
       <c r="D1088" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1088" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G1088" s="0">
-        <v>17.32</v>
+        <v>5.78</v>
       </c>
       <c r="H1088" s="0" t="s">
         <v>2984</v>
       </c>
     </row>
     <row r="1089" spans="1:8">
       <c r="A1089" s="0">
-        <v>17643</v>
+        <v>24454</v>
       </c>
       <c r="B1089" s="0" t="s">
         <v>2985</v>
       </c>
       <c r="C1089" s="0" t="s">
         <v>2986</v>
       </c>
       <c r="D1089" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1089" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G1089" s="0">
-        <v>18.31</v>
+        <v>4.88</v>
       </c>
       <c r="H1089" s="0" t="s">
         <v>2987</v>
       </c>
     </row>
     <row r="1090" spans="1:8">
       <c r="A1090" s="0">
-        <v>22125</v>
+        <v>22124</v>
       </c>
       <c r="B1090" s="0" t="s">
         <v>2988</v>
       </c>
       <c r="C1090" s="0" t="s">
         <v>2989</v>
       </c>
       <c r="D1090" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1090" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G1090" s="0">
-        <v>5</v>
+        <v>7.22</v>
       </c>
       <c r="H1090" s="0" t="s">
         <v>2990</v>
       </c>
     </row>
     <row r="1091" spans="1:8">
       <c r="A1091" s="0">
-        <v>29893</v>
+        <v>22122</v>
       </c>
       <c r="B1091" s="0" t="s">
         <v>2991</v>
       </c>
       <c r="C1091" s="0" t="s">
         <v>2992</v>
       </c>
       <c r="D1091" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1091" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G1091" s="0">
-        <v>10.21</v>
+        <v>3.68</v>
       </c>
       <c r="H1091" s="0" t="s">
         <v>2993</v>
       </c>
     </row>
     <row r="1092" spans="1:8">
       <c r="A1092" s="0">
-        <v>29893</v>
+        <v>17635</v>
       </c>
       <c r="B1092" s="0" t="s">
         <v>2994</v>
       </c>
       <c r="C1092" s="0" t="s">
-        <v>2992</v>
+        <v>2995</v>
       </c>
       <c r="D1092" s="0" t="s">
-        <v>1583</v>
+        <v>9</v>
       </c>
       <c r="E1092" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G1092" s="0">
-        <v>10.21</v>
+        <v>17.32</v>
       </c>
       <c r="H1092" s="0" t="s">
-        <v>2993</v>
+        <v>2996</v>
       </c>
     </row>
     <row r="1093" spans="1:8">
       <c r="A1093" s="0">
-        <v>17654</v>
+        <v>17643</v>
       </c>
       <c r="B1093" s="0" t="s">
-        <v>2995</v>
+        <v>2997</v>
       </c>
       <c r="C1093" s="0" t="s">
-        <v>2996</v>
+        <v>2998</v>
       </c>
       <c r="D1093" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1093" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G1093" s="0">
-        <v>9.140000000000001</v>
+        <v>18.31</v>
       </c>
       <c r="H1093" s="0" t="s">
-        <v>2997</v>
+        <v>2999</v>
       </c>
     </row>
     <row r="1094" spans="1:8">
       <c r="A1094" s="0">
-        <v>17652</v>
+        <v>22125</v>
       </c>
       <c r="B1094" s="0" t="s">
-        <v>2998</v>
+        <v>3000</v>
       </c>
       <c r="C1094" s="0" t="s">
-        <v>2999</v>
+        <v>3001</v>
       </c>
       <c r="D1094" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1094" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G1094" s="0">
-        <v>6.65</v>
+        <v>5</v>
       </c>
       <c r="H1094" s="0" t="s">
-        <v>3000</v>
+        <v>3002</v>
       </c>
     </row>
     <row r="1095" spans="1:8">
       <c r="A1095" s="0">
-        <v>24460</v>
+        <v>29893</v>
       </c>
       <c r="B1095" s="0" t="s">
-        <v>3001</v>
+        <v>3003</v>
       </c>
       <c r="C1095" s="0" t="s">
-        <v>3002</v>
+        <v>3004</v>
       </c>
       <c r="D1095" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1095" s="0" t="s">
-        <v>2740</v>
+        <v>14</v>
       </c>
       <c r="G1095" s="0">
-        <v>30.21</v>
+        <v>10.21</v>
       </c>
       <c r="H1095" s="0" t="s">
-        <v>3003</v>
+        <v>3005</v>
       </c>
     </row>
     <row r="1096" spans="1:8">
       <c r="A1096" s="0">
-        <v>24461</v>
+        <v>29893</v>
       </c>
       <c r="B1096" s="0" t="s">
+        <v>3006</v>
+      </c>
+      <c r="C1096" s="0" t="s">
         <v>3004</v>
       </c>
-      <c r="C1096" s="0" t="s">
+      <c r="D1096" s="0" t="s">
+        <v>1583</v>
+      </c>
+      <c r="E1096" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="G1096" s="0">
+        <v>10.21</v>
+      </c>
+      <c r="H1096" s="0" t="s">
         <v>3005</v>
-      </c>
-[...10 lines deleted...]
-        <v>3006</v>
       </c>
     </row>
     <row r="1097" spans="1:8">
       <c r="A1097" s="0">
-        <v>24462</v>
+        <v>17654</v>
       </c>
       <c r="B1097" s="0" t="s">
         <v>3007</v>
       </c>
       <c r="C1097" s="0" t="s">
         <v>3008</v>
       </c>
       <c r="D1097" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1097" s="0" t="s">
-        <v>2740</v>
+        <v>14</v>
       </c>
       <c r="G1097" s="0">
-        <v>18.55</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="H1097" s="0" t="s">
         <v>3009</v>
       </c>
     </row>
     <row r="1098" spans="1:8">
       <c r="A1098" s="0">
-        <v>22130</v>
+        <v>17652</v>
       </c>
       <c r="B1098" s="0" t="s">
         <v>3010</v>
       </c>
       <c r="C1098" s="0" t="s">
         <v>3011</v>
       </c>
       <c r="D1098" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1098" s="0" t="s">
-        <v>2740</v>
+        <v>14</v>
       </c>
       <c r="G1098" s="0">
-        <v>15.08</v>
+        <v>6.65</v>
       </c>
       <c r="H1098" s="0" t="s">
         <v>3012</v>
       </c>
     </row>
     <row r="1099" spans="1:8">
       <c r="A1099" s="0">
-        <v>22131</v>
+        <v>24460</v>
       </c>
       <c r="B1099" s="0" t="s">
         <v>3013</v>
       </c>
       <c r="C1099" s="0" t="s">
         <v>3014</v>
       </c>
       <c r="D1099" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1099" s="0" t="s">
-        <v>2740</v>
+        <v>2749</v>
       </c>
       <c r="G1099" s="0">
-        <v>11.82</v>
+        <v>30.21</v>
       </c>
       <c r="H1099" s="0" t="s">
         <v>3015</v>
       </c>
     </row>
     <row r="1100" spans="1:8">
       <c r="A1100" s="0">
-        <v>22134</v>
+        <v>24461</v>
       </c>
       <c r="B1100" s="0" t="s">
         <v>3016</v>
       </c>
       <c r="C1100" s="0" t="s">
         <v>3017</v>
       </c>
       <c r="D1100" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1100" s="0" t="s">
-        <v>2740</v>
+        <v>2749</v>
       </c>
       <c r="G1100" s="0">
-        <v>9.039999999999999</v>
+        <v>38.95</v>
       </c>
       <c r="H1100" s="0" t="s">
         <v>3018</v>
       </c>
     </row>
     <row r="1101" spans="1:8">
       <c r="A1101" s="0">
-        <v>22137</v>
+        <v>24462</v>
       </c>
       <c r="B1101" s="0" t="s">
         <v>3019</v>
       </c>
       <c r="C1101" s="0" t="s">
         <v>3020</v>
       </c>
       <c r="D1101" s="0" t="s">
-        <v>44</v>
+        <v>9</v>
       </c>
       <c r="E1101" s="0" t="s">
-        <v>2740</v>
+        <v>2749</v>
       </c>
       <c r="G1101" s="0">
-        <v>11.36</v>
+        <v>18.55</v>
       </c>
       <c r="H1101" s="0" t="s">
         <v>3021</v>
       </c>
     </row>
     <row r="1102" spans="1:8">
       <c r="A1102" s="0">
-        <v>22141</v>
+        <v>22130</v>
       </c>
       <c r="B1102" s="0" t="s">
         <v>3022</v>
       </c>
       <c r="C1102" s="0" t="s">
         <v>3023</v>
       </c>
       <c r="D1102" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1102" s="0" t="s">
-        <v>2740</v>
+        <v>2749</v>
       </c>
       <c r="G1102" s="0">
-        <v>6.96</v>
+        <v>15.08</v>
       </c>
       <c r="H1102" s="0" t="s">
         <v>3024</v>
       </c>
     </row>
     <row r="1103" spans="1:8">
       <c r="A1103" s="0">
-        <v>18250</v>
+        <v>22131</v>
       </c>
       <c r="B1103" s="0" t="s">
         <v>3025</v>
       </c>
       <c r="C1103" s="0" t="s">
         <v>3026</v>
       </c>
       <c r="D1103" s="0" t="s">
-        <v>44</v>
+        <v>9</v>
       </c>
       <c r="E1103" s="0" t="s">
-        <v>2740</v>
+        <v>2749</v>
       </c>
       <c r="G1103" s="0">
-        <v>19.48</v>
+        <v>11.82</v>
       </c>
       <c r="H1103" s="0" t="s">
         <v>3027</v>
       </c>
     </row>
     <row r="1104" spans="1:8">
       <c r="A1104" s="0">
-        <v>18251</v>
+        <v>22134</v>
       </c>
       <c r="B1104" s="0" t="s">
         <v>3028</v>
       </c>
       <c r="C1104" s="0" t="s">
         <v>3029</v>
       </c>
       <c r="D1104" s="0" t="s">
-        <v>44</v>
+        <v>9</v>
       </c>
       <c r="E1104" s="0" t="s">
-        <v>2740</v>
+        <v>2749</v>
       </c>
       <c r="G1104" s="0">
-        <v>38.72</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="H1104" s="0" t="s">
         <v>3030</v>
       </c>
     </row>
     <row r="1105" spans="1:8">
       <c r="A1105" s="0">
-        <v>19451</v>
+        <v>22137</v>
       </c>
       <c r="B1105" s="0" t="s">
         <v>3031</v>
       </c>
       <c r="C1105" s="0" t="s">
         <v>3032</v>
       </c>
       <c r="D1105" s="0" t="s">
         <v>44</v>
       </c>
       <c r="E1105" s="0" t="s">
-        <v>2740</v>
+        <v>2749</v>
       </c>
       <c r="G1105" s="0">
-        <v>8.81</v>
+        <v>11.36</v>
       </c>
       <c r="H1105" s="0" t="s">
         <v>3033</v>
       </c>
     </row>
     <row r="1106" spans="1:8">
       <c r="A1106" s="0">
-        <v>19453</v>
+        <v>22141</v>
       </c>
       <c r="B1106" s="0" t="s">
         <v>3034</v>
       </c>
       <c r="C1106" s="0" t="s">
         <v>3035</v>
       </c>
       <c r="D1106" s="0" t="s">
-        <v>44</v>
+        <v>9</v>
       </c>
       <c r="E1106" s="0" t="s">
-        <v>2740</v>
+        <v>2749</v>
       </c>
       <c r="G1106" s="0">
-        <v>9.74</v>
+        <v>6.96</v>
       </c>
       <c r="H1106" s="0" t="s">
         <v>3036</v>
       </c>
     </row>
     <row r="1107" spans="1:8">
       <c r="A1107" s="0">
-        <v>19560</v>
+        <v>18250</v>
       </c>
       <c r="B1107" s="0" t="s">
         <v>3037</v>
       </c>
       <c r="C1107" s="0" t="s">
         <v>3038</v>
       </c>
       <c r="D1107" s="0" t="s">
-        <v>9</v>
+        <v>44</v>
       </c>
       <c r="E1107" s="0" t="s">
-        <v>2740</v>
+        <v>2749</v>
       </c>
       <c r="G1107" s="0">
-        <v>2.64</v>
+        <v>19.48</v>
       </c>
       <c r="H1107" s="0" t="s">
         <v>3039</v>
       </c>
     </row>
     <row r="1108" spans="1:8">
       <c r="A1108" s="0">
-        <v>24469</v>
+        <v>18251</v>
       </c>
       <c r="B1108" s="0" t="s">
         <v>3040</v>
       </c>
       <c r="C1108" s="0" t="s">
         <v>3041</v>
       </c>
       <c r="D1108" s="0" t="s">
-        <v>9</v>
+        <v>44</v>
       </c>
       <c r="E1108" s="0" t="s">
-        <v>2740</v>
+        <v>2749</v>
       </c>
       <c r="G1108" s="0">
-        <v>5.22</v>
+        <v>38.72</v>
       </c>
       <c r="H1108" s="0" t="s">
         <v>3042</v>
       </c>
     </row>
     <row r="1109" spans="1:8">
       <c r="A1109" s="0">
-        <v>24472</v>
+        <v>19451</v>
       </c>
       <c r="B1109" s="0" t="s">
         <v>3043</v>
       </c>
       <c r="C1109" s="0" t="s">
         <v>3044</v>
       </c>
       <c r="D1109" s="0" t="s">
-        <v>9</v>
+        <v>44</v>
       </c>
       <c r="E1109" s="0" t="s">
-        <v>2740</v>
+        <v>2749</v>
       </c>
       <c r="G1109" s="0">
-        <v>9.619999999999999</v>
+        <v>8.81</v>
       </c>
       <c r="H1109" s="0" t="s">
         <v>3045</v>
       </c>
     </row>
     <row r="1110" spans="1:8">
       <c r="A1110" s="0">
-        <v>24474</v>
+        <v>19453</v>
       </c>
       <c r="B1110" s="0" t="s">
         <v>3046</v>
       </c>
       <c r="C1110" s="0" t="s">
         <v>3047</v>
       </c>
       <c r="D1110" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="E1110" s="0" t="s">
-        <v>2740</v>
+        <v>2749</v>
       </c>
       <c r="G1110" s="0">
-        <v>24.8</v>
+        <v>9.74</v>
       </c>
       <c r="H1110" s="0" t="s">
         <v>3048</v>
       </c>
     </row>
     <row r="1111" spans="1:8">
       <c r="A1111" s="0">
-        <v>26831</v>
+        <v>19560</v>
       </c>
       <c r="B1111" s="0" t="s">
         <v>3049</v>
       </c>
       <c r="C1111" s="0" t="s">
         <v>3050</v>
       </c>
       <c r="D1111" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1111" s="0" t="s">
-        <v>2740</v>
+        <v>2749</v>
       </c>
       <c r="G1111" s="0">
-        <v>16.22</v>
+        <v>2.64</v>
       </c>
       <c r="H1111" s="0" t="s">
         <v>3051</v>
       </c>
     </row>
     <row r="1112" spans="1:8">
       <c r="A1112" s="0">
-        <v>26835</v>
+        <v>24469</v>
       </c>
       <c r="B1112" s="0" t="s">
         <v>3052</v>
       </c>
       <c r="C1112" s="0" t="s">
         <v>3053</v>
       </c>
       <c r="D1112" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1112" s="0" t="s">
-        <v>2740</v>
+        <v>2749</v>
       </c>
       <c r="G1112" s="0">
-        <v>35.93</v>
+        <v>5.22</v>
       </c>
       <c r="H1112" s="0" t="s">
         <v>3054</v>
       </c>
     </row>
     <row r="1113" spans="1:8">
       <c r="A1113" s="0">
-        <v>26839</v>
+        <v>24472</v>
       </c>
       <c r="B1113" s="0" t="s">
         <v>3055</v>
       </c>
       <c r="C1113" s="0" t="s">
         <v>3056</v>
       </c>
       <c r="D1113" s="0" t="s">
-        <v>22</v>
+        <v>9</v>
       </c>
       <c r="E1113" s="0" t="s">
-        <v>2740</v>
+        <v>2749</v>
       </c>
       <c r="G1113" s="0">
-        <v>26.24</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="H1113" s="0" t="s">
         <v>3057</v>
       </c>
     </row>
     <row r="1114" spans="1:8">
       <c r="A1114" s="0">
-        <v>22144</v>
+        <v>24474</v>
       </c>
       <c r="B1114" s="0" t="s">
         <v>3058</v>
       </c>
       <c r="C1114" s="0" t="s">
         <v>3059</v>
       </c>
       <c r="D1114" s="0" t="s">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="E1114" s="0" t="s">
-        <v>14</v>
+        <v>2749</v>
       </c>
       <c r="G1114" s="0">
-        <v>3.94</v>
+        <v>24.8</v>
       </c>
       <c r="H1114" s="0" t="s">
         <v>3060</v>
       </c>
     </row>
     <row r="1115" spans="1:8">
       <c r="A1115" s="0">
-        <v>22147</v>
+        <v>26831</v>
       </c>
       <c r="B1115" s="0" t="s">
         <v>3061</v>
       </c>
       <c r="C1115" s="0" t="s">
         <v>3062</v>
       </c>
       <c r="D1115" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1115" s="0" t="s">
-        <v>14</v>
+        <v>2749</v>
       </c>
       <c r="G1115" s="0">
-        <v>6.45</v>
+        <v>16.22</v>
       </c>
       <c r="H1115" s="0" t="s">
         <v>3063</v>
       </c>
     </row>
     <row r="1116" spans="1:8">
       <c r="A1116" s="0">
-        <v>19471</v>
+        <v>26835</v>
       </c>
       <c r="B1116" s="0" t="s">
         <v>3064</v>
       </c>
       <c r="C1116" s="0" t="s">
         <v>3065</v>
       </c>
       <c r="D1116" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1116" s="0" t="s">
-        <v>14</v>
+        <v>2749</v>
       </c>
       <c r="G1116" s="0">
-        <v>3.11</v>
+        <v>35.93</v>
       </c>
       <c r="H1116" s="0" t="s">
         <v>3066</v>
       </c>
     </row>
     <row r="1117" spans="1:8">
       <c r="A1117" s="0">
-        <v>24483</v>
+        <v>26839</v>
       </c>
       <c r="B1117" s="0" t="s">
         <v>3067</v>
       </c>
       <c r="C1117" s="0" t="s">
         <v>3068</v>
       </c>
       <c r="D1117" s="0" t="s">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="E1117" s="0" t="s">
-        <v>14</v>
+        <v>2749</v>
       </c>
       <c r="G1117" s="0">
-        <v>9.66</v>
+        <v>26.24</v>
       </c>
       <c r="H1117" s="0" t="s">
         <v>3069</v>
       </c>
     </row>
     <row r="1118" spans="1:8">
       <c r="A1118" s="0">
-        <v>24486</v>
+        <v>22144</v>
       </c>
       <c r="B1118" s="0" t="s">
         <v>3070</v>
       </c>
       <c r="C1118" s="0" t="s">
         <v>3071</v>
       </c>
       <c r="D1118" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1118" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G1118" s="0">
-        <v>3.74</v>
+        <v>3.94</v>
       </c>
       <c r="H1118" s="0" t="s">
         <v>3072</v>
       </c>
     </row>
     <row r="1119" spans="1:8">
       <c r="A1119" s="0">
-        <v>24491</v>
+        <v>22147</v>
       </c>
       <c r="B1119" s="0" t="s">
         <v>3073</v>
       </c>
       <c r="C1119" s="0" t="s">
         <v>3074</v>
       </c>
       <c r="D1119" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1119" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G1119" s="0">
-        <v>5.11</v>
+        <v>6.45</v>
       </c>
       <c r="H1119" s="0" t="s">
         <v>3075</v>
       </c>
     </row>
     <row r="1120" spans="1:8">
       <c r="A1120" s="0">
-        <v>26849</v>
+        <v>19471</v>
       </c>
       <c r="B1120" s="0" t="s">
         <v>3076</v>
       </c>
       <c r="C1120" s="0" t="s">
         <v>3077</v>
       </c>
       <c r="D1120" s="0" t="s">
-        <v>44</v>
+        <v>9</v>
       </c>
       <c r="E1120" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G1120" s="0">
-        <v>14.85</v>
+        <v>3.11</v>
       </c>
       <c r="H1120" s="0" t="s">
         <v>3078</v>
       </c>
     </row>
     <row r="1121" spans="1:8">
       <c r="A1121" s="0">
-        <v>26849</v>
+        <v>24483</v>
       </c>
       <c r="B1121" s="0" t="s">
         <v>3079</v>
       </c>
       <c r="C1121" s="0" t="s">
-        <v>3077</v>
+        <v>3080</v>
       </c>
       <c r="D1121" s="0" t="s">
-        <v>209</v>
+        <v>9</v>
       </c>
       <c r="E1121" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G1121" s="0">
-        <v>14.85</v>
+        <v>9.66</v>
       </c>
       <c r="H1121" s="0" t="s">
-        <v>3078</v>
+        <v>3081</v>
       </c>
     </row>
     <row r="1122" spans="1:8">
       <c r="A1122" s="0">
-        <v>26851</v>
+        <v>24486</v>
       </c>
       <c r="B1122" s="0" t="s">
-        <v>3080</v>
+        <v>3082</v>
       </c>
       <c r="C1122" s="0" t="s">
-        <v>3081</v>
+        <v>3083</v>
       </c>
       <c r="D1122" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1122" s="0" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="G1122" s="0">
-        <v>25.45</v>
+        <v>3.74</v>
       </c>
       <c r="H1122" s="0" t="s">
-        <v>3082</v>
+        <v>3084</v>
       </c>
     </row>
     <row r="1123" spans="1:8">
       <c r="A1123" s="0">
-        <v>26853</v>
+        <v>24491</v>
       </c>
       <c r="B1123" s="0" t="s">
-        <v>3083</v>
+        <v>3085</v>
       </c>
       <c r="C1123" s="0" t="s">
-        <v>3084</v>
+        <v>3086</v>
       </c>
       <c r="D1123" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1123" s="0" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="G1123" s="0">
-        <v>25.45</v>
+        <v>5.11</v>
       </c>
       <c r="H1123" s="0" t="s">
-        <v>3085</v>
+        <v>3087</v>
       </c>
     </row>
     <row r="1124" spans="1:8">
       <c r="A1124" s="0">
-        <v>26855</v>
+        <v>26849</v>
       </c>
       <c r="B1124" s="0" t="s">
-        <v>3086</v>
+        <v>3088</v>
       </c>
       <c r="C1124" s="0" t="s">
-        <v>3087</v>
+        <v>3089</v>
       </c>
       <c r="D1124" s="0" t="s">
-        <v>9</v>
+        <v>44</v>
       </c>
       <c r="E1124" s="0" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="G1124" s="0">
-        <v>15.32</v>
+        <v>14.85</v>
       </c>
       <c r="H1124" s="0" t="s">
-        <v>3088</v>
+        <v>3090</v>
       </c>
     </row>
     <row r="1125" spans="1:8">
       <c r="A1125" s="0">
-        <v>18259</v>
+        <v>26849</v>
       </c>
       <c r="B1125" s="0" t="s">
+        <v>3091</v>
+      </c>
+      <c r="C1125" s="0" t="s">
         <v>3089</v>
       </c>
-      <c r="C1125" s="0" t="s">
+      <c r="D1125" s="0" t="s">
+        <v>209</v>
+      </c>
+      <c r="E1125" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="G1125" s="0">
+        <v>14.85</v>
+      </c>
+      <c r="H1125" s="0" t="s">
         <v>3090</v>
-      </c>
-[...10 lines deleted...]
-        <v>3091</v>
       </c>
     </row>
     <row r="1126" spans="1:8">
       <c r="A1126" s="0">
-        <v>18262</v>
+        <v>26851</v>
       </c>
       <c r="B1126" s="0" t="s">
         <v>3092</v>
       </c>
       <c r="C1126" s="0" t="s">
         <v>3093</v>
       </c>
       <c r="D1126" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1126" s="0" t="s">
         <v>18</v>
       </c>
       <c r="G1126" s="0">
-        <v>41.58</v>
+        <v>25.45</v>
       </c>
       <c r="H1126" s="0" t="s">
         <v>3094</v>
       </c>
     </row>
     <row r="1127" spans="1:8">
       <c r="A1127" s="0">
-        <v>18262</v>
+        <v>26853</v>
       </c>
       <c r="B1127" s="0" t="s">
         <v>3095</v>
       </c>
       <c r="C1127" s="0" t="s">
-        <v>3093</v>
+        <v>3096</v>
       </c>
       <c r="D1127" s="0" t="s">
-        <v>22</v>
+        <v>9</v>
       </c>
       <c r="E1127" s="0" t="s">
         <v>18</v>
       </c>
       <c r="G1127" s="0">
-        <v>41.58</v>
+        <v>25.45</v>
       </c>
       <c r="H1127" s="0" t="s">
-        <v>3094</v>
+        <v>3097</v>
       </c>
     </row>
     <row r="1128" spans="1:8">
       <c r="A1128" s="0">
-        <v>18264</v>
+        <v>26855</v>
       </c>
       <c r="B1128" s="0" t="s">
-        <v>3096</v>
+        <v>3098</v>
       </c>
       <c r="C1128" s="0" t="s">
-        <v>3097</v>
+        <v>3099</v>
       </c>
       <c r="D1128" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1128" s="0" t="s">
         <v>18</v>
       </c>
       <c r="G1128" s="0">
-        <v>22.17</v>
+        <v>15.32</v>
       </c>
       <c r="H1128" s="0" t="s">
-        <v>3098</v>
+        <v>3100</v>
       </c>
     </row>
     <row r="1129" spans="1:8">
       <c r="A1129" s="0">
-        <v>24492</v>
+        <v>18259</v>
       </c>
       <c r="B1129" s="0" t="s">
-        <v>3099</v>
+        <v>3101</v>
       </c>
       <c r="C1129" s="0" t="s">
-        <v>3100</v>
+        <v>3102</v>
       </c>
       <c r="D1129" s="0" t="s">
-        <v>9</v>
+        <v>44</v>
       </c>
       <c r="E1129" s="0" t="s">
-        <v>2740</v>
+        <v>18</v>
       </c>
       <c r="G1129" s="0">
-        <v>16.7</v>
+        <v>16.68</v>
       </c>
       <c r="H1129" s="0" t="s">
-        <v>3101</v>
+        <v>3103</v>
       </c>
     </row>
     <row r="1130" spans="1:8">
       <c r="A1130" s="0">
-        <v>24493</v>
+        <v>18262</v>
       </c>
       <c r="B1130" s="0" t="s">
-        <v>3102</v>
+        <v>3104</v>
       </c>
       <c r="C1130" s="0" t="s">
-        <v>3103</v>
+        <v>3105</v>
       </c>
       <c r="D1130" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1130" s="0" t="s">
-        <v>2740</v>
+        <v>18</v>
       </c>
       <c r="G1130" s="0">
-        <v>10.9</v>
+        <v>41.58</v>
       </c>
       <c r="H1130" s="0" t="s">
-        <v>3104</v>
+        <v>3106</v>
       </c>
     </row>
     <row r="1131" spans="1:8">
       <c r="A1131" s="0">
-        <v>24497</v>
+        <v>18262</v>
       </c>
       <c r="B1131" s="0" t="s">
+        <v>3107</v>
+      </c>
+      <c r="C1131" s="0" t="s">
         <v>3105</v>
       </c>
-      <c r="C1131" s="0" t="s">
+      <c r="D1131" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="E1131" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G1131" s="0">
+        <v>41.58</v>
+      </c>
+      <c r="H1131" s="0" t="s">
         <v>3106</v>
-      </c>
-[...10 lines deleted...]
-        <v>3107</v>
       </c>
     </row>
     <row r="1132" spans="1:8">
       <c r="A1132" s="0">
-        <v>24502</v>
+        <v>18264</v>
       </c>
       <c r="B1132" s="0" t="s">
         <v>3108</v>
       </c>
       <c r="C1132" s="0" t="s">
         <v>3109</v>
       </c>
       <c r="D1132" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1132" s="0" t="s">
-        <v>27</v>
+        <v>18</v>
       </c>
       <c r="G1132" s="0">
-        <v>31.61</v>
+        <v>22.17</v>
       </c>
       <c r="H1132" s="0" t="s">
         <v>3110</v>
       </c>
     </row>
     <row r="1133" spans="1:8">
       <c r="A1133" s="0">
-        <v>24506</v>
+        <v>24492</v>
       </c>
       <c r="B1133" s="0" t="s">
         <v>3111</v>
       </c>
       <c r="C1133" s="0" t="s">
         <v>3112</v>
       </c>
       <c r="D1133" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1133" s="0" t="s">
-        <v>27</v>
+        <v>2749</v>
       </c>
       <c r="G1133" s="0">
-        <v>13.79</v>
+        <v>16.7</v>
       </c>
       <c r="H1133" s="0" t="s">
         <v>3113</v>
       </c>
     </row>
     <row r="1134" spans="1:8">
       <c r="A1134" s="0">
-        <v>22156</v>
+        <v>24493</v>
       </c>
       <c r="B1134" s="0" t="s">
         <v>3114</v>
       </c>
       <c r="C1134" s="0" t="s">
         <v>3115</v>
       </c>
       <c r="D1134" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1134" s="0" t="s">
-        <v>27</v>
+        <v>2749</v>
       </c>
       <c r="G1134" s="0">
-        <v>12.12</v>
+        <v>10.9</v>
       </c>
       <c r="H1134" s="0" t="s">
         <v>3116</v>
       </c>
     </row>
     <row r="1135" spans="1:8">
       <c r="A1135" s="0">
-        <v>24513</v>
+        <v>24497</v>
       </c>
       <c r="B1135" s="0" t="s">
         <v>3117</v>
       </c>
       <c r="C1135" s="0" t="s">
         <v>3118</v>
       </c>
       <c r="D1135" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1135" s="0" t="s">
-        <v>14</v>
+        <v>2749</v>
       </c>
       <c r="G1135" s="0">
-        <v>65.8</v>
+        <v>12.05</v>
       </c>
       <c r="H1135" s="0" t="s">
         <v>3119</v>
       </c>
     </row>
     <row r="1136" spans="1:8">
       <c r="A1136" s="0">
-        <v>24514</v>
+        <v>24502</v>
       </c>
       <c r="B1136" s="0" t="s">
         <v>3120</v>
       </c>
       <c r="C1136" s="0" t="s">
         <v>3121</v>
       </c>
       <c r="D1136" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1136" s="0" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
       <c r="G1136" s="0">
-        <v>17.38</v>
+        <v>31.61</v>
       </c>
       <c r="H1136" s="0" t="s">
         <v>3122</v>
       </c>
     </row>
     <row r="1137" spans="1:8">
       <c r="A1137" s="0">
-        <v>24517</v>
+        <v>24506</v>
       </c>
       <c r="B1137" s="0" t="s">
         <v>3123</v>
       </c>
       <c r="C1137" s="0" t="s">
         <v>3124</v>
       </c>
       <c r="D1137" s="0" t="s">
-        <v>1583</v>
+        <v>9</v>
       </c>
       <c r="E1137" s="0" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
       <c r="G1137" s="0">
-        <v>16.29</v>
+        <v>13.79</v>
       </c>
       <c r="H1137" s="0" t="s">
         <v>3125</v>
       </c>
     </row>
     <row r="1138" spans="1:8">
       <c r="A1138" s="0">
-        <v>18289</v>
+        <v>22156</v>
       </c>
       <c r="B1138" s="0" t="s">
         <v>3126</v>
       </c>
       <c r="C1138" s="0" t="s">
         <v>3127</v>
       </c>
       <c r="D1138" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1138" s="0" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
       <c r="G1138" s="0">
-        <v>21.18</v>
+        <v>12.12</v>
       </c>
       <c r="H1138" s="0" t="s">
         <v>3128</v>
       </c>
     </row>
     <row r="1139" spans="1:8">
       <c r="A1139" s="0">
-        <v>24521</v>
+        <v>24513</v>
       </c>
       <c r="B1139" s="0" t="s">
         <v>3129</v>
       </c>
       <c r="C1139" s="0" t="s">
         <v>3130</v>
       </c>
       <c r="D1139" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1139" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G1139" s="0">
-        <v>20.41</v>
+        <v>65.8</v>
       </c>
       <c r="H1139" s="0" t="s">
         <v>3131</v>
       </c>
     </row>
     <row r="1140" spans="1:8">
       <c r="A1140" s="0">
-        <v>18282</v>
+        <v>24514</v>
       </c>
       <c r="B1140" s="0" t="s">
         <v>3132</v>
       </c>
       <c r="C1140" s="0" t="s">
         <v>3133</v>
       </c>
       <c r="D1140" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1140" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G1140" s="0">
-        <v>48.05</v>
+        <v>17.38</v>
       </c>
       <c r="H1140" s="0" t="s">
         <v>3134</v>
       </c>
     </row>
     <row r="1141" spans="1:8">
       <c r="A1141" s="0">
-        <v>18282</v>
+        <v>24517</v>
       </c>
       <c r="B1141" s="0" t="s">
         <v>3135</v>
       </c>
       <c r="C1141" s="0" t="s">
-        <v>3133</v>
+        <v>3136</v>
       </c>
       <c r="D1141" s="0" t="s">
-        <v>22</v>
+        <v>1583</v>
       </c>
       <c r="E1141" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G1141" s="0">
-        <v>48.05</v>
+        <v>16.29</v>
       </c>
       <c r="H1141" s="0" t="s">
-        <v>3134</v>
+        <v>3137</v>
       </c>
     </row>
     <row r="1142" spans="1:8">
       <c r="A1142" s="0">
-        <v>18283</v>
+        <v>18289</v>
       </c>
       <c r="B1142" s="0" t="s">
-        <v>3136</v>
+        <v>3138</v>
       </c>
       <c r="C1142" s="0" t="s">
-        <v>3137</v>
+        <v>3139</v>
       </c>
       <c r="D1142" s="0" t="s">
-        <v>3138</v>
+        <v>9</v>
       </c>
       <c r="E1142" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G1142" s="0">
-        <v>20.55</v>
+        <v>21.18</v>
       </c>
       <c r="H1142" s="0" t="s">
-        <v>3139</v>
+        <v>3140</v>
       </c>
     </row>
     <row r="1143" spans="1:8">
       <c r="A1143" s="0">
-        <v>26867</v>
+        <v>24521</v>
       </c>
       <c r="B1143" s="0" t="s">
-        <v>3140</v>
+        <v>3141</v>
       </c>
       <c r="C1143" s="0" t="s">
-        <v>3141</v>
+        <v>3142</v>
       </c>
       <c r="D1143" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1143" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G1143" s="0">
-        <v>168.38</v>
+        <v>20.41</v>
       </c>
       <c r="H1143" s="0" t="s">
-        <v>3142</v>
+        <v>3143</v>
       </c>
     </row>
     <row r="1144" spans="1:8">
       <c r="A1144" s="0">
-        <v>26868</v>
+        <v>18282</v>
       </c>
       <c r="B1144" s="0" t="s">
-        <v>3143</v>
+        <v>3144</v>
       </c>
       <c r="C1144" s="0" t="s">
-        <v>3144</v>
+        <v>3145</v>
       </c>
       <c r="D1144" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1144" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G1144" s="0">
-        <v>2.11</v>
+        <v>48.05</v>
       </c>
       <c r="H1144" s="0" t="s">
-        <v>3145</v>
+        <v>3146</v>
       </c>
     </row>
     <row r="1145" spans="1:8">
       <c r="A1145" s="0">
-        <v>18293</v>
+        <v>18282</v>
       </c>
       <c r="B1145" s="0" t="s">
+        <v>3147</v>
+      </c>
+      <c r="C1145" s="0" t="s">
+        <v>3145</v>
+      </c>
+      <c r="D1145" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="E1145" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="G1145" s="0">
+        <v>48.05</v>
+      </c>
+      <c r="H1145" s="0" t="s">
         <v>3146</v>
-      </c>
-[...13 lines deleted...]
-        <v>3148</v>
       </c>
     </row>
     <row r="1146" spans="1:8">
       <c r="A1146" s="0">
-        <v>18304</v>
+        <v>18283</v>
       </c>
       <c r="B1146" s="0" t="s">
+        <v>3148</v>
+      </c>
+      <c r="C1146" s="0" t="s">
         <v>3149</v>
       </c>
-      <c r="C1146" s="0" t="s">
+      <c r="D1146" s="0" t="s">
         <v>3150</v>
       </c>
-      <c r="D1146" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E1146" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G1146" s="0">
-        <v>11.95</v>
+        <v>20.55</v>
       </c>
       <c r="H1146" s="0" t="s">
         <v>3151</v>
       </c>
     </row>
     <row r="1147" spans="1:8">
       <c r="A1147" s="0">
-        <v>18311</v>
+        <v>26867</v>
       </c>
       <c r="B1147" s="0" t="s">
         <v>3152</v>
       </c>
       <c r="C1147" s="0" t="s">
         <v>3153</v>
       </c>
       <c r="D1147" s="0" t="s">
-        <v>22</v>
+        <v>9</v>
       </c>
       <c r="E1147" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G1147" s="0">
-        <v>10.9</v>
+        <v>168.38</v>
       </c>
       <c r="H1147" s="0" t="s">
         <v>3154</v>
       </c>
     </row>
     <row r="1148" spans="1:8">
       <c r="A1148" s="0">
-        <v>22159</v>
+        <v>26868</v>
       </c>
       <c r="B1148" s="0" t="s">
         <v>3155</v>
       </c>
       <c r="C1148" s="0" t="s">
         <v>3156</v>
       </c>
       <c r="D1148" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1148" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G1148" s="0">
-        <v>12.87</v>
+        <v>2.11</v>
       </c>
       <c r="H1148" s="0" t="s">
         <v>3157</v>
       </c>
     </row>
     <row r="1149" spans="1:8">
       <c r="A1149" s="0">
-        <v>22160</v>
+        <v>18293</v>
       </c>
       <c r="B1149" s="0" t="s">
         <v>3158</v>
       </c>
       <c r="C1149" s="0" t="s">
         <v>3159</v>
       </c>
       <c r="D1149" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1149" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G1149" s="0">
-        <v>24.02</v>
+        <v>17.74</v>
       </c>
       <c r="H1149" s="0" t="s">
         <v>3160</v>
       </c>
     </row>
     <row r="1150" spans="1:8">
       <c r="A1150" s="0">
-        <v>26870</v>
+        <v>18304</v>
       </c>
       <c r="B1150" s="0" t="s">
         <v>3161</v>
       </c>
       <c r="C1150" s="0" t="s">
         <v>3162</v>
       </c>
       <c r="D1150" s="0" t="s">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="E1150" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G1150" s="0">
-        <v>19.82</v>
+        <v>11.95</v>
       </c>
       <c r="H1150" s="0" t="s">
         <v>3163</v>
       </c>
     </row>
     <row r="1151" spans="1:8">
       <c r="A1151" s="0">
-        <v>26872</v>
+        <v>18311</v>
       </c>
       <c r="B1151" s="0" t="s">
         <v>3164</v>
       </c>
       <c r="C1151" s="0" t="s">
         <v>3165</v>
       </c>
       <c r="D1151" s="0" t="s">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="E1151" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G1151" s="0">
-        <v>15.13</v>
+        <v>10.9</v>
       </c>
       <c r="H1151" s="0" t="s">
         <v>3166</v>
       </c>
     </row>
     <row r="1152" spans="1:8">
       <c r="A1152" s="0">
-        <v>18323</v>
+        <v>22159</v>
       </c>
       <c r="B1152" s="0" t="s">
         <v>3167</v>
       </c>
       <c r="C1152" s="0" t="s">
         <v>3168</v>
       </c>
       <c r="D1152" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1152" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G1152" s="0">
-        <v>19.21</v>
+        <v>12.87</v>
       </c>
       <c r="H1152" s="0" t="s">
         <v>3169</v>
       </c>
     </row>
     <row r="1153" spans="1:8">
       <c r="A1153" s="0">
-        <v>18323</v>
+        <v>22160</v>
       </c>
       <c r="B1153" s="0" t="s">
         <v>3170</v>
       </c>
       <c r="C1153" s="0" t="s">
-        <v>3168</v>
+        <v>3171</v>
       </c>
       <c r="D1153" s="0" t="s">
-        <v>22</v>
+        <v>9</v>
       </c>
       <c r="E1153" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G1153" s="0">
-        <v>19.21</v>
+        <v>24.02</v>
       </c>
       <c r="H1153" s="0" t="s">
-        <v>3169</v>
+        <v>3172</v>
       </c>
     </row>
     <row r="1154" spans="1:8">
       <c r="A1154" s="0">
-        <v>26873</v>
+        <v>26870</v>
       </c>
       <c r="B1154" s="0" t="s">
-        <v>3171</v>
+        <v>3173</v>
       </c>
       <c r="C1154" s="0" t="s">
-        <v>3172</v>
+        <v>3174</v>
       </c>
       <c r="D1154" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1154" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G1154" s="0">
-        <v>26.02</v>
+        <v>19.82</v>
       </c>
       <c r="H1154" s="0" t="s">
-        <v>3173</v>
+        <v>3175</v>
       </c>
     </row>
     <row r="1155" spans="1:8">
       <c r="A1155" s="0">
-        <v>18326</v>
+        <v>26872</v>
       </c>
       <c r="B1155" s="0" t="s">
-        <v>3174</v>
+        <v>3176</v>
       </c>
       <c r="C1155" s="0" t="s">
-        <v>3175</v>
+        <v>3177</v>
       </c>
       <c r="D1155" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1155" s="0" t="s">
-        <v>2740</v>
+        <v>14</v>
       </c>
       <c r="G1155" s="0">
-        <v>58.62</v>
+        <v>15.13</v>
       </c>
       <c r="H1155" s="0" t="s">
-        <v>3176</v>
+        <v>3178</v>
       </c>
     </row>
     <row r="1156" spans="1:8">
       <c r="A1156" s="0">
-        <v>26878</v>
+        <v>18323</v>
       </c>
       <c r="B1156" s="0" t="s">
-        <v>3177</v>
+        <v>3179</v>
       </c>
       <c r="C1156" s="0" t="s">
-        <v>3178</v>
+        <v>3180</v>
       </c>
       <c r="D1156" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1156" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G1156" s="0">
-        <v>17.99</v>
+        <v>19.21</v>
       </c>
       <c r="H1156" s="0" t="s">
-        <v>3179</v>
+        <v>3181</v>
       </c>
     </row>
     <row r="1157" spans="1:8">
       <c r="A1157" s="0">
-        <v>26890</v>
+        <v>18323</v>
       </c>
       <c r="B1157" s="0" t="s">
+        <v>3182</v>
+      </c>
+      <c r="C1157" s="0" t="s">
         <v>3180</v>
       </c>
-      <c r="C1157" s="0" t="s">
+      <c r="D1157" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="E1157" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="G1157" s="0">
+        <v>19.21</v>
+      </c>
+      <c r="H1157" s="0" t="s">
         <v>3181</v>
-      </c>
-[...10 lines deleted...]
-        <v>3182</v>
       </c>
     </row>
     <row r="1158" spans="1:8">
       <c r="A1158" s="0">
-        <v>26890</v>
+        <v>26873</v>
       </c>
       <c r="B1158" s="0" t="s">
         <v>3183</v>
       </c>
       <c r="C1158" s="0" t="s">
-        <v>3181</v>
+        <v>3184</v>
       </c>
       <c r="D1158" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1158" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G1158" s="0">
-        <v>11.08</v>
+        <v>26.02</v>
       </c>
       <c r="H1158" s="0" t="s">
-        <v>3182</v>
+        <v>3185</v>
       </c>
     </row>
     <row r="1159" spans="1:8">
       <c r="A1159" s="0">
-        <v>19490</v>
+        <v>18326</v>
       </c>
       <c r="B1159" s="0" t="s">
-        <v>3184</v>
+        <v>3186</v>
       </c>
       <c r="C1159" s="0" t="s">
-        <v>3185</v>
+        <v>3187</v>
       </c>
       <c r="D1159" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1159" s="0" t="s">
-        <v>14</v>
+        <v>2749</v>
       </c>
       <c r="G1159" s="0">
-        <v>1.29</v>
+        <v>58.62</v>
       </c>
       <c r="H1159" s="0" t="s">
-        <v>3186</v>
+        <v>3188</v>
       </c>
     </row>
     <row r="1160" spans="1:8">
       <c r="A1160" s="0">
-        <v>26901</v>
+        <v>26878</v>
       </c>
       <c r="B1160" s="0" t="s">
-        <v>3187</v>
+        <v>3189</v>
       </c>
       <c r="C1160" s="0" t="s">
-        <v>3188</v>
+        <v>3190</v>
       </c>
       <c r="D1160" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1160" s="0" t="s">
-        <v>1421</v>
+        <v>10</v>
       </c>
       <c r="G1160" s="0">
-        <v>23.37</v>
+        <v>17.99</v>
       </c>
       <c r="H1160" s="0" t="s">
-        <v>3189</v>
+        <v>3191</v>
       </c>
     </row>
     <row r="1161" spans="1:8">
       <c r="A1161" s="0">
-        <v>26895</v>
+        <v>26890</v>
       </c>
       <c r="B1161" s="0" t="s">
-        <v>3190</v>
+        <v>3192</v>
       </c>
       <c r="C1161" s="0" t="s">
-        <v>3191</v>
+        <v>3193</v>
       </c>
       <c r="D1161" s="0" t="s">
-        <v>9</v>
+        <v>209</v>
       </c>
       <c r="E1161" s="0" t="s">
-        <v>1421</v>
+        <v>14</v>
       </c>
       <c r="G1161" s="0">
-        <v>264.63</v>
+        <v>11.08</v>
       </c>
       <c r="H1161" s="0" t="s">
-        <v>3192</v>
+        <v>3194</v>
       </c>
     </row>
     <row r="1162" spans="1:8">
       <c r="A1162" s="0">
-        <v>26899</v>
+        <v>26890</v>
       </c>
       <c r="B1162" s="0" t="s">
+        <v>3195</v>
+      </c>
+      <c r="C1162" s="0" t="s">
         <v>3193</v>
       </c>
-      <c r="C1162" s="0" t="s">
+      <c r="D1162" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E1162" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="G1162" s="0">
+        <v>11.08</v>
+      </c>
+      <c r="H1162" s="0" t="s">
         <v>3194</v>
-      </c>
-[...10 lines deleted...]
-        <v>3195</v>
       </c>
     </row>
     <row r="1163" spans="1:8">
       <c r="A1163" s="0">
-        <v>18347</v>
+        <v>19490</v>
       </c>
       <c r="B1163" s="0" t="s">
         <v>3196</v>
       </c>
       <c r="C1163" s="0" t="s">
         <v>3197</v>
       </c>
       <c r="D1163" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E1163" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="G1163" s="0">
+        <v>1.29</v>
+      </c>
+      <c r="H1163" s="0" t="s">
         <v>3198</v>
-      </c>
-[...7 lines deleted...]
-        <v>3199</v>
       </c>
     </row>
     <row r="1164" spans="1:8">
       <c r="A1164" s="0">
-        <v>18348</v>
+        <v>26901</v>
       </c>
       <c r="B1164" s="0" t="s">
+        <v>3199</v>
+      </c>
+      <c r="C1164" s="0" t="s">
         <v>3200</v>
       </c>
-      <c r="C1164" s="0" t="s">
+      <c r="D1164" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E1164" s="0" t="s">
+        <v>1421</v>
+      </c>
+      <c r="G1164" s="0">
+        <v>23.37</v>
+      </c>
+      <c r="H1164" s="0" t="s">
         <v>3201</v>
-      </c>
-[...10 lines deleted...]
-        <v>3202</v>
       </c>
     </row>
     <row r="1165" spans="1:8">
       <c r="A1165" s="0">
-        <v>24535</v>
+        <v>26895</v>
       </c>
       <c r="B1165" s="0" t="s">
+        <v>3202</v>
+      </c>
+      <c r="C1165" s="0" t="s">
         <v>3203</v>
       </c>
-      <c r="C1165" s="0" t="s">
+      <c r="D1165" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E1165" s="0" t="s">
+        <v>1421</v>
+      </c>
+      <c r="G1165" s="0">
+        <v>264.63</v>
+      </c>
+      <c r="H1165" s="0" t="s">
         <v>3204</v>
-      </c>
-[...10 lines deleted...]
-        <v>3205</v>
       </c>
     </row>
     <row r="1166" spans="1:8">
       <c r="A1166" s="0">
-        <v>19493</v>
+        <v>26899</v>
       </c>
       <c r="B1166" s="0" t="s">
+        <v>3205</v>
+      </c>
+      <c r="C1166" s="0" t="s">
         <v>3206</v>
       </c>
-      <c r="C1166" s="0" t="s">
+      <c r="D1166" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E1166" s="0" t="s">
+        <v>1421</v>
+      </c>
+      <c r="G1166" s="0">
+        <v>106.98</v>
+      </c>
+      <c r="H1166" s="0" t="s">
         <v>3207</v>
-      </c>
-[...10 lines deleted...]
-        <v>3208</v>
       </c>
     </row>
     <row r="1167" spans="1:8">
       <c r="A1167" s="0">
-        <v>19494</v>
+        <v>18347</v>
       </c>
       <c r="B1167" s="0" t="s">
+        <v>3208</v>
+      </c>
+      <c r="C1167" s="0" t="s">
         <v>3209</v>
       </c>
-      <c r="C1167" s="0" t="s">
+      <c r="D1167" s="0" t="s">
         <v>3210</v>
       </c>
-      <c r="D1167" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E1167" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G1167" s="0">
-        <v>15.66</v>
+        <v>12.34</v>
       </c>
       <c r="H1167" s="0" t="s">
         <v>3211</v>
       </c>
     </row>
     <row r="1168" spans="1:8">
       <c r="A1168" s="0">
-        <v>18350</v>
+        <v>18348</v>
       </c>
       <c r="B1168" s="0" t="s">
         <v>3212</v>
       </c>
       <c r="C1168" s="0" t="s">
         <v>3213</v>
       </c>
       <c r="D1168" s="0" t="s">
-        <v>44</v>
+        <v>3210</v>
       </c>
       <c r="E1168" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G1168" s="0">
-        <v>8.41</v>
+        <v>7.82</v>
       </c>
       <c r="H1168" s="0" t="s">
         <v>3214</v>
       </c>
     </row>
     <row r="1169" spans="1:8">
       <c r="A1169" s="0">
-        <v>18351</v>
+        <v>24535</v>
       </c>
       <c r="B1169" s="0" t="s">
         <v>3215</v>
       </c>
       <c r="C1169" s="0" t="s">
         <v>3216</v>
       </c>
       <c r="D1169" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1169" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G1169" s="0">
-        <v>6.61</v>
+        <v>5</v>
       </c>
       <c r="H1169" s="0" t="s">
         <v>3217</v>
       </c>
     </row>
     <row r="1170" spans="1:8">
       <c r="A1170" s="0">
-        <v>24538</v>
+        <v>19493</v>
       </c>
       <c r="B1170" s="0" t="s">
         <v>3218</v>
       </c>
       <c r="C1170" s="0" t="s">
         <v>3219</v>
       </c>
       <c r="D1170" s="0" t="s">
-        <v>9</v>
+        <v>44</v>
       </c>
       <c r="E1170" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G1170" s="0">
-        <v>17.48</v>
+        <v>1.86</v>
       </c>
       <c r="H1170" s="0" t="s">
         <v>3220</v>
       </c>
     </row>
     <row r="1171" spans="1:8">
       <c r="A1171" s="0">
-        <v>18353</v>
+        <v>19494</v>
       </c>
       <c r="B1171" s="0" t="s">
         <v>3221</v>
       </c>
       <c r="C1171" s="0" t="s">
         <v>3222</v>
       </c>
       <c r="D1171" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1171" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G1171" s="0">
-        <v>40.26</v>
+        <v>15.66</v>
       </c>
       <c r="H1171" s="0" t="s">
         <v>3223</v>
       </c>
     </row>
     <row r="1172" spans="1:8">
       <c r="A1172" s="0">
-        <v>26907</v>
+        <v>18350</v>
       </c>
       <c r="B1172" s="0" t="s">
         <v>3224</v>
       </c>
       <c r="C1172" s="0" t="s">
         <v>3225</v>
       </c>
       <c r="D1172" s="0" t="s">
-        <v>9</v>
+        <v>44</v>
       </c>
       <c r="E1172" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="G1172" s="0">
+        <v>8.41</v>
+      </c>
+      <c r="H1172" s="0" t="s">
         <v>3226</v>
-      </c>
-[...4 lines deleted...]
-        <v>3227</v>
       </c>
     </row>
     <row r="1173" spans="1:8">
       <c r="A1173" s="0">
-        <v>26907</v>
+        <v>18351</v>
       </c>
       <c r="B1173" s="0" t="s">
+        <v>3227</v>
+      </c>
+      <c r="C1173" s="0" t="s">
         <v>3228</v>
       </c>
-      <c r="C1173" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D1173" s="0" t="s">
-        <v>456</v>
+        <v>9</v>
       </c>
       <c r="E1173" s="0" t="s">
-        <v>3226</v>
+        <v>14</v>
       </c>
       <c r="G1173" s="0">
-        <v>21.71</v>
+        <v>6.61</v>
       </c>
       <c r="H1173" s="0" t="s">
-        <v>3227</v>
+        <v>3229</v>
       </c>
     </row>
     <row r="1174" spans="1:8">
       <c r="A1174" s="0">
-        <v>26909</v>
+        <v>24538</v>
       </c>
       <c r="B1174" s="0" t="s">
-        <v>3229</v>
+        <v>3230</v>
       </c>
       <c r="C1174" s="0" t="s">
-        <v>3230</v>
+        <v>3231</v>
       </c>
       <c r="D1174" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1174" s="0" t="s">
-        <v>3226</v>
+        <v>14</v>
       </c>
       <c r="G1174" s="0">
-        <v>26.49</v>
+        <v>17.48</v>
       </c>
       <c r="H1174" s="0" t="s">
-        <v>3231</v>
+        <v>3232</v>
       </c>
     </row>
     <row r="1175" spans="1:8">
       <c r="A1175" s="0">
-        <v>26909</v>
+        <v>18353</v>
       </c>
       <c r="B1175" s="0" t="s">
-        <v>3232</v>
+        <v>3233</v>
       </c>
       <c r="C1175" s="0" t="s">
-        <v>3230</v>
+        <v>3234</v>
       </c>
       <c r="D1175" s="0" t="s">
-        <v>456</v>
+        <v>9</v>
       </c>
       <c r="E1175" s="0" t="s">
-        <v>3226</v>
+        <v>14</v>
       </c>
       <c r="G1175" s="0">
-        <v>26.49</v>
+        <v>40.26</v>
       </c>
       <c r="H1175" s="0" t="s">
-        <v>3231</v>
+        <v>3235</v>
       </c>
     </row>
     <row r="1176" spans="1:8">
       <c r="A1176" s="0">
-        <v>26909</v>
+        <v>26907</v>
       </c>
       <c r="B1176" s="0" t="s">
-        <v>3233</v>
+        <v>3236</v>
       </c>
       <c r="C1176" s="0" t="s">
-        <v>3230</v>
+        <v>3237</v>
       </c>
       <c r="D1176" s="0" t="s">
-        <v>52</v>
+        <v>9</v>
       </c>
       <c r="E1176" s="0" t="s">
-        <v>3226</v>
+        <v>3238</v>
       </c>
       <c r="G1176" s="0">
-        <v>26.49</v>
+        <v>21.71</v>
       </c>
       <c r="H1176" s="0" t="s">
-        <v>3231</v>
+        <v>3239</v>
       </c>
     </row>
     <row r="1177" spans="1:8">
       <c r="A1177" s="0">
-        <v>26910</v>
+        <v>26907</v>
       </c>
       <c r="B1177" s="0" t="s">
-        <v>3234</v>
+        <v>3240</v>
       </c>
       <c r="C1177" s="0" t="s">
-        <v>3235</v>
+        <v>3237</v>
       </c>
       <c r="D1177" s="0" t="s">
-        <v>9</v>
+        <v>456</v>
       </c>
       <c r="E1177" s="0" t="s">
-        <v>3226</v>
+        <v>3238</v>
       </c>
       <c r="G1177" s="0">
-        <v>18.22</v>
+        <v>21.71</v>
       </c>
       <c r="H1177" s="0" t="s">
-        <v>3236</v>
+        <v>3239</v>
       </c>
     </row>
     <row r="1178" spans="1:8">
       <c r="A1178" s="0">
-        <v>26910</v>
+        <v>26909</v>
       </c>
       <c r="B1178" s="0" t="s">
-        <v>3237</v>
+        <v>3241</v>
       </c>
       <c r="C1178" s="0" t="s">
-        <v>3235</v>
+        <v>3242</v>
       </c>
       <c r="D1178" s="0" t="s">
-        <v>456</v>
+        <v>9</v>
       </c>
       <c r="E1178" s="0" t="s">
-        <v>3226</v>
+        <v>3238</v>
       </c>
       <c r="G1178" s="0">
-        <v>18.22</v>
+        <v>26.49</v>
       </c>
       <c r="H1178" s="0" t="s">
-        <v>3236</v>
+        <v>3243</v>
       </c>
     </row>
     <row r="1179" spans="1:8">
       <c r="A1179" s="0">
-        <v>26913</v>
+        <v>26909</v>
       </c>
       <c r="B1179" s="0" t="s">
+        <v>3244</v>
+      </c>
+      <c r="C1179" s="0" t="s">
+        <v>3242</v>
+      </c>
+      <c r="D1179" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="E1179" s="0" t="s">
         <v>3238</v>
       </c>
-      <c r="C1179" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G1179" s="0">
-        <v>153.69</v>
+        <v>26.49</v>
       </c>
       <c r="H1179" s="0" t="s">
-        <v>3240</v>
+        <v>3243</v>
       </c>
     </row>
     <row r="1180" spans="1:8">
       <c r="A1180" s="0">
-        <v>26915</v>
+        <v>26909</v>
       </c>
       <c r="B1180" s="0" t="s">
-        <v>3241</v>
+        <v>3245</v>
       </c>
       <c r="C1180" s="0" t="s">
         <v>3242</v>
       </c>
       <c r="D1180" s="0" t="s">
-        <v>9</v>
+        <v>52</v>
       </c>
       <c r="E1180" s="0" t="s">
-        <v>3226</v>
+        <v>3238</v>
       </c>
       <c r="G1180" s="0">
-        <v>278.89</v>
+        <v>26.49</v>
       </c>
       <c r="H1180" s="0" t="s">
         <v>3243</v>
       </c>
     </row>
     <row r="1181" spans="1:8">
       <c r="A1181" s="0">
-        <v>26916</v>
+        <v>26910</v>
       </c>
       <c r="B1181" s="0" t="s">
-        <v>3244</v>
+        <v>3246</v>
       </c>
       <c r="C1181" s="0" t="s">
-        <v>3245</v>
+        <v>3247</v>
       </c>
       <c r="D1181" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1181" s="0" t="s">
-        <v>3226</v>
+        <v>3238</v>
       </c>
       <c r="G1181" s="0">
-        <v>45.43</v>
+        <v>18.22</v>
       </c>
       <c r="H1181" s="0" t="s">
-        <v>3246</v>
+        <v>3248</v>
       </c>
     </row>
     <row r="1182" spans="1:8">
       <c r="A1182" s="0">
-        <v>26917</v>
+        <v>26910</v>
       </c>
       <c r="B1182" s="0" t="s">
+        <v>3249</v>
+      </c>
+      <c r="C1182" s="0" t="s">
         <v>3247</v>
       </c>
-      <c r="C1182" s="0" t="s">
+      <c r="D1182" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="E1182" s="0" t="s">
+        <v>3238</v>
+      </c>
+      <c r="G1182" s="0">
+        <v>18.22</v>
+      </c>
+      <c r="H1182" s="0" t="s">
         <v>3248</v>
-      </c>
-[...10 lines deleted...]
-        <v>3250</v>
       </c>
     </row>
     <row r="1183" spans="1:8">
       <c r="A1183" s="0">
-        <v>26917</v>
+        <v>26913</v>
       </c>
       <c r="B1183" s="0" t="s">
+        <v>3250</v>
+      </c>
+      <c r="C1183" s="0" t="s">
         <v>3251</v>
       </c>
-      <c r="C1183" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D1183" s="0" t="s">
-        <v>456</v>
+        <v>9</v>
       </c>
       <c r="E1183" s="0" t="s">
-        <v>3226</v>
+        <v>3238</v>
       </c>
       <c r="G1183" s="0">
-        <v>46.73</v>
+        <v>153.69</v>
       </c>
       <c r="H1183" s="0" t="s">
-        <v>3250</v>
+        <v>3252</v>
       </c>
     </row>
     <row r="1184" spans="1:8">
       <c r="A1184" s="0">
-        <v>26917</v>
+        <v>26915</v>
       </c>
       <c r="B1184" s="0" t="s">
-        <v>3252</v>
+        <v>3253</v>
       </c>
       <c r="C1184" s="0" t="s">
-        <v>3248</v>
+        <v>3254</v>
       </c>
       <c r="D1184" s="0" t="s">
-        <v>52</v>
+        <v>9</v>
       </c>
       <c r="E1184" s="0" t="s">
-        <v>3226</v>
+        <v>3238</v>
       </c>
       <c r="G1184" s="0">
-        <v>46.73</v>
+        <v>278.89</v>
       </c>
       <c r="H1184" s="0" t="s">
-        <v>3250</v>
+        <v>3255</v>
       </c>
     </row>
     <row r="1185" spans="1:8">
       <c r="A1185" s="0">
-        <v>26918</v>
+        <v>26916</v>
       </c>
       <c r="B1185" s="0" t="s">
-        <v>3253</v>
+        <v>3256</v>
       </c>
       <c r="C1185" s="0" t="s">
-        <v>3254</v>
+        <v>3257</v>
       </c>
       <c r="D1185" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1185" s="0" t="s">
-        <v>3226</v>
+        <v>3238</v>
       </c>
       <c r="G1185" s="0">
-        <v>133.24</v>
+        <v>45.43</v>
       </c>
       <c r="H1185" s="0" t="s">
-        <v>3255</v>
+        <v>3258</v>
       </c>
     </row>
     <row r="1186" spans="1:8">
       <c r="A1186" s="0">
-        <v>26918</v>
+        <v>26917</v>
       </c>
       <c r="B1186" s="0" t="s">
-        <v>3256</v>
+        <v>3259</v>
       </c>
       <c r="C1186" s="0" t="s">
-        <v>3254</v>
+        <v>3260</v>
       </c>
       <c r="D1186" s="0" t="s">
-        <v>456</v>
+        <v>3261</v>
       </c>
       <c r="E1186" s="0" t="s">
-        <v>3226</v>
+        <v>3238</v>
       </c>
       <c r="G1186" s="0">
-        <v>133.24</v>
+        <v>46.73</v>
       </c>
       <c r="H1186" s="0" t="s">
-        <v>3255</v>
+        <v>3262</v>
       </c>
     </row>
     <row r="1187" spans="1:8">
       <c r="A1187" s="0">
-        <v>26918</v>
+        <v>26917</v>
       </c>
       <c r="B1187" s="0" t="s">
-        <v>3257</v>
+        <v>3263</v>
       </c>
       <c r="C1187" s="0" t="s">
-        <v>3254</v>
+        <v>3260</v>
       </c>
       <c r="D1187" s="0" t="s">
-        <v>52</v>
+        <v>456</v>
       </c>
       <c r="E1187" s="0" t="s">
-        <v>3226</v>
+        <v>3238</v>
       </c>
       <c r="G1187" s="0">
-        <v>133.24</v>
+        <v>46.73</v>
       </c>
       <c r="H1187" s="0" t="s">
-        <v>3255</v>
+        <v>3262</v>
       </c>
     </row>
     <row r="1188" spans="1:8">
       <c r="A1188" s="0">
-        <v>24540</v>
+        <v>26917</v>
       </c>
       <c r="B1188" s="0" t="s">
-        <v>3258</v>
+        <v>3264</v>
       </c>
       <c r="C1188" s="0" t="s">
-        <v>3259</v>
+        <v>3260</v>
       </c>
       <c r="D1188" s="0" t="s">
-        <v>9</v>
+        <v>52</v>
       </c>
       <c r="E1188" s="0" t="s">
-        <v>2740</v>
+        <v>3238</v>
       </c>
       <c r="G1188" s="0">
-        <v>38.7</v>
+        <v>46.73</v>
       </c>
       <c r="H1188" s="0" t="s">
-        <v>3260</v>
+        <v>3262</v>
       </c>
     </row>
     <row r="1189" spans="1:8">
       <c r="A1189" s="0">
-        <v>18356</v>
+        <v>26918</v>
       </c>
       <c r="B1189" s="0" t="s">
-        <v>3261</v>
+        <v>3265</v>
       </c>
       <c r="C1189" s="0" t="s">
-        <v>3262</v>
+        <v>3266</v>
       </c>
       <c r="D1189" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1189" s="0" t="s">
-        <v>2740</v>
+        <v>3238</v>
       </c>
       <c r="G1189" s="0">
-        <v>11.41</v>
+        <v>133.24</v>
       </c>
       <c r="H1189" s="0" t="s">
-        <v>3263</v>
+        <v>3267</v>
       </c>
     </row>
     <row r="1190" spans="1:8">
       <c r="A1190" s="0">
-        <v>26924</v>
+        <v>26918</v>
       </c>
       <c r="B1190" s="0" t="s">
-        <v>3264</v>
+        <v>3268</v>
       </c>
       <c r="C1190" s="0" t="s">
-        <v>3265</v>
+        <v>3266</v>
       </c>
       <c r="D1190" s="0" t="s">
-        <v>9</v>
+        <v>456</v>
       </c>
       <c r="E1190" s="0" t="s">
-        <v>2740</v>
+        <v>3238</v>
       </c>
       <c r="G1190" s="0">
-        <v>22.72</v>
+        <v>133.24</v>
       </c>
       <c r="H1190" s="0" t="s">
-        <v>3266</v>
+        <v>3267</v>
       </c>
     </row>
     <row r="1191" spans="1:8">
       <c r="A1191" s="0">
-        <v>24547</v>
+        <v>26918</v>
       </c>
       <c r="B1191" s="0" t="s">
+        <v>3269</v>
+      </c>
+      <c r="C1191" s="0" t="s">
+        <v>3266</v>
+      </c>
+      <c r="D1191" s="0" t="s">
+        <v>52</v>
+      </c>
+      <c r="E1191" s="0" t="s">
+        <v>3238</v>
+      </c>
+      <c r="G1191" s="0">
+        <v>133.24</v>
+      </c>
+      <c r="H1191" s="0" t="s">
         <v>3267</v>
-      </c>
-[...13 lines deleted...]
-        <v>3269</v>
       </c>
     </row>
     <row r="1192" spans="1:8">
       <c r="A1192" s="0">
-        <v>19499</v>
+        <v>24540</v>
       </c>
       <c r="B1192" s="0" t="s">
         <v>3270</v>
       </c>
       <c r="C1192" s="0" t="s">
         <v>3271</v>
       </c>
       <c r="D1192" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1192" s="0" t="s">
-        <v>27</v>
+        <v>2749</v>
       </c>
       <c r="G1192" s="0">
-        <v>5.26</v>
+        <v>38.7</v>
       </c>
       <c r="H1192" s="0" t="s">
         <v>3272</v>
       </c>
     </row>
     <row r="1193" spans="1:8">
       <c r="A1193" s="0">
-        <v>26930</v>
+        <v>18356</v>
       </c>
       <c r="B1193" s="0" t="s">
         <v>3273</v>
       </c>
       <c r="C1193" s="0" t="s">
         <v>3274</v>
       </c>
       <c r="D1193" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1193" s="0" t="s">
-        <v>14</v>
+        <v>2749</v>
       </c>
       <c r="G1193" s="0">
-        <v>4.15</v>
+        <v>11.41</v>
       </c>
       <c r="H1193" s="0" t="s">
         <v>3275</v>
       </c>
     </row>
     <row r="1194" spans="1:8">
       <c r="A1194" s="0">
-        <v>26929</v>
+        <v>26924</v>
       </c>
       <c r="B1194" s="0" t="s">
         <v>3276</v>
       </c>
       <c r="C1194" s="0" t="s">
         <v>3277</v>
       </c>
       <c r="D1194" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1194" s="0" t="s">
-        <v>14</v>
+        <v>2749</v>
       </c>
       <c r="G1194" s="0">
-        <v>2.49</v>
+        <v>22.72</v>
       </c>
       <c r="H1194" s="0" t="s">
         <v>3278</v>
       </c>
     </row>
     <row r="1195" spans="1:8">
       <c r="A1195" s="0">
-        <v>18363</v>
+        <v>24547</v>
       </c>
       <c r="B1195" s="0" t="s">
         <v>3279</v>
       </c>
       <c r="C1195" s="0" t="s">
         <v>3280</v>
       </c>
       <c r="D1195" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1195" s="0" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
       <c r="G1195" s="0">
-        <v>14.74</v>
+        <v>12.83</v>
       </c>
       <c r="H1195" s="0" t="s">
         <v>3281</v>
       </c>
     </row>
     <row r="1196" spans="1:8">
       <c r="A1196" s="0">
-        <v>18366</v>
+        <v>19499</v>
       </c>
       <c r="B1196" s="0" t="s">
         <v>3282</v>
       </c>
       <c r="C1196" s="0" t="s">
         <v>3283</v>
       </c>
       <c r="D1196" s="0" t="s">
-        <v>22</v>
+        <v>9</v>
       </c>
       <c r="E1196" s="0" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
       <c r="G1196" s="0">
-        <v>12.41</v>
+        <v>5.26</v>
       </c>
       <c r="H1196" s="0" t="s">
         <v>3284</v>
       </c>
     </row>
     <row r="1197" spans="1:8">
       <c r="A1197" s="0">
-        <v>22165</v>
+        <v>26930</v>
       </c>
       <c r="B1197" s="0" t="s">
         <v>3285</v>
       </c>
       <c r="C1197" s="0" t="s">
         <v>3286</v>
       </c>
       <c r="D1197" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1197" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G1197" s="0">
-        <v>5.23</v>
+        <v>4.15</v>
       </c>
       <c r="H1197" s="0" t="s">
         <v>3287</v>
       </c>
     </row>
     <row r="1198" spans="1:8">
       <c r="A1198" s="0">
-        <v>24550</v>
+        <v>26929</v>
       </c>
       <c r="B1198" s="0" t="s">
         <v>3288</v>
       </c>
       <c r="C1198" s="0" t="s">
         <v>3289</v>
       </c>
       <c r="D1198" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1198" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G1198" s="0">
-        <v>3.74</v>
+        <v>2.49</v>
       </c>
       <c r="H1198" s="0" t="s">
         <v>3290</v>
       </c>
     </row>
     <row r="1199" spans="1:8">
       <c r="A1199" s="0">
-        <v>24552</v>
+        <v>18363</v>
       </c>
       <c r="B1199" s="0" t="s">
         <v>3291</v>
       </c>
       <c r="C1199" s="0" t="s">
         <v>3292</v>
       </c>
       <c r="D1199" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1199" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G1199" s="0">
-        <v>4.25</v>
+        <v>14.74</v>
       </c>
       <c r="H1199" s="0" t="s">
         <v>3293</v>
       </c>
     </row>
     <row r="1200" spans="1:8">
       <c r="A1200" s="0">
-        <v>19503</v>
+        <v>18366</v>
       </c>
       <c r="B1200" s="0" t="s">
         <v>3294</v>
       </c>
       <c r="C1200" s="0" t="s">
         <v>3295</v>
       </c>
       <c r="D1200" s="0" t="s">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="E1200" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G1200" s="0">
-        <v>0.79</v>
+        <v>12.41</v>
       </c>
       <c r="H1200" s="0" t="s">
         <v>3296</v>
       </c>
     </row>
     <row r="1201" spans="1:8">
       <c r="A1201" s="0">
-        <v>19501</v>
+        <v>22165</v>
       </c>
       <c r="B1201" s="0" t="s">
         <v>3297</v>
       </c>
       <c r="C1201" s="0" t="s">
         <v>3298</v>
       </c>
       <c r="D1201" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1201" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G1201" s="0">
-        <v>1.25</v>
+        <v>5.23</v>
       </c>
       <c r="H1201" s="0" t="s">
         <v>3299</v>
       </c>
     </row>
     <row r="1202" spans="1:8">
       <c r="A1202" s="0">
-        <v>26932</v>
+        <v>24550</v>
       </c>
       <c r="B1202" s="0" t="s">
         <v>3300</v>
       </c>
       <c r="C1202" s="0" t="s">
         <v>3301</v>
       </c>
       <c r="D1202" s="0" t="s">
-        <v>22</v>
+        <v>9</v>
       </c>
       <c r="E1202" s="0" t="s">
-        <v>2740</v>
+        <v>14</v>
       </c>
       <c r="G1202" s="0">
-        <v>2.63</v>
+        <v>3.74</v>
       </c>
       <c r="H1202" s="0" t="s">
         <v>3302</v>
       </c>
     </row>
     <row r="1203" spans="1:8">
       <c r="A1203" s="0">
-        <v>22168</v>
+        <v>24552</v>
       </c>
       <c r="B1203" s="0" t="s">
         <v>3303</v>
       </c>
       <c r="C1203" s="0" t="s">
         <v>3304</v>
       </c>
       <c r="D1203" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1203" s="0" t="s">
-        <v>2740</v>
+        <v>14</v>
       </c>
       <c r="G1203" s="0">
-        <v>19.98</v>
+        <v>4.25</v>
       </c>
       <c r="H1203" s="0" t="s">
         <v>3305</v>
       </c>
     </row>
     <row r="1204" spans="1:8">
       <c r="A1204" s="0">
-        <v>18376</v>
+        <v>19503</v>
       </c>
       <c r="B1204" s="0" t="s">
         <v>3306</v>
       </c>
       <c r="C1204" s="0" t="s">
         <v>3307</v>
       </c>
       <c r="D1204" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1204" s="0" t="s">
-        <v>113</v>
+        <v>14</v>
       </c>
       <c r="G1204" s="0">
-        <v>10.52</v>
+        <v>0.79</v>
       </c>
       <c r="H1204" s="0" t="s">
         <v>3308</v>
       </c>
     </row>
     <row r="1205" spans="1:8">
       <c r="A1205" s="0">
-        <v>18378</v>
+        <v>19501</v>
       </c>
       <c r="B1205" s="0" t="s">
         <v>3309</v>
       </c>
       <c r="C1205" s="0" t="s">
         <v>3310</v>
       </c>
       <c r="D1205" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1205" s="0" t="s">
-        <v>113</v>
+        <v>14</v>
       </c>
       <c r="G1205" s="0">
-        <v>14.72</v>
+        <v>1.25</v>
       </c>
       <c r="H1205" s="0" t="s">
         <v>3311</v>
       </c>
     </row>
     <row r="1206" spans="1:8">
       <c r="A1206" s="0">
-        <v>18388</v>
+        <v>26932</v>
       </c>
       <c r="B1206" s="0" t="s">
         <v>3312</v>
       </c>
       <c r="C1206" s="0" t="s">
         <v>3313</v>
       </c>
       <c r="D1206" s="0" t="s">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="E1206" s="0" t="s">
-        <v>14</v>
+        <v>2749</v>
       </c>
       <c r="G1206" s="0">
-        <v>8.07</v>
+        <v>2.63</v>
       </c>
       <c r="H1206" s="0" t="s">
         <v>3314</v>
       </c>
     </row>
     <row r="1207" spans="1:8">
       <c r="A1207" s="0">
-        <v>18389</v>
+        <v>22168</v>
       </c>
       <c r="B1207" s="0" t="s">
         <v>3315</v>
       </c>
       <c r="C1207" s="0" t="s">
         <v>3316</v>
       </c>
       <c r="D1207" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1207" s="0" t="s">
-        <v>14</v>
+        <v>2749</v>
       </c>
       <c r="G1207" s="0">
-        <v>11.97</v>
+        <v>19.98</v>
       </c>
       <c r="H1207" s="0" t="s">
         <v>3317</v>
       </c>
     </row>
     <row r="1208" spans="1:8">
       <c r="A1208" s="0">
-        <v>29948</v>
+        <v>18376</v>
       </c>
       <c r="B1208" s="0" t="s">
         <v>3318</v>
       </c>
       <c r="C1208" s="0" t="s">
         <v>3319</v>
       </c>
       <c r="D1208" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E1208" s="0" t="s">
-        <v>1421</v>
+        <v>113</v>
       </c>
       <c r="G1208" s="0">
-        <v>105</v>
+        <v>10.52</v>
       </c>
       <c r="H1208" s="0" t="s">
         <v>3320</v>
+      </c>
+    </row>
+    <row r="1209" spans="1:8">
+      <c r="A1209" s="0">
+        <v>18378</v>
+      </c>
+      <c r="B1209" s="0" t="s">
+        <v>3321</v>
+      </c>
+      <c r="C1209" s="0" t="s">
+        <v>3322</v>
+      </c>
+      <c r="D1209" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E1209" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="G1209" s="0">
+        <v>14.72</v>
+      </c>
+      <c r="H1209" s="0" t="s">
+        <v>3323</v>
+      </c>
+    </row>
+    <row r="1210" spans="1:8">
+      <c r="A1210" s="0">
+        <v>18388</v>
+      </c>
+      <c r="B1210" s="0" t="s">
+        <v>3324</v>
+      </c>
+      <c r="C1210" s="0" t="s">
+        <v>3325</v>
+      </c>
+      <c r="D1210" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E1210" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="G1210" s="0">
+        <v>8.07</v>
+      </c>
+      <c r="H1210" s="0" t="s">
+        <v>3326</v>
+      </c>
+    </row>
+    <row r="1211" spans="1:8">
+      <c r="A1211" s="0">
+        <v>18389</v>
+      </c>
+      <c r="B1211" s="0" t="s">
+        <v>3327</v>
+      </c>
+      <c r="C1211" s="0" t="s">
+        <v>3328</v>
+      </c>
+      <c r="D1211" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E1211" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="G1211" s="0">
+        <v>11.97</v>
+      </c>
+      <c r="H1211" s="0" t="s">
+        <v>3329</v>
+      </c>
+    </row>
+    <row r="1212" spans="1:8">
+      <c r="A1212" s="0">
+        <v>29948</v>
+      </c>
+      <c r="B1212" s="0" t="s">
+        <v>3330</v>
+      </c>
+      <c r="C1212" s="0" t="s">
+        <v>3331</v>
+      </c>
+      <c r="D1212" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E1212" s="0" t="s">
+        <v>1421</v>
+      </c>
+      <c r="G1212" s="0">
+        <v>105</v>
+      </c>
+      <c r="H1212" s="0" t="s">
+        <v>3332</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">